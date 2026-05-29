--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1809 +118,1866 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>12 585.62</t>
+    <t>13 784.25</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 496.92</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 673.58</t>
+    <t>9 193.10</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>28 890.41</t>
+    <t>30 917.81</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>11 009.59</t>
+    <t>14 872.60</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>9 118.15</t>
+    <t>11 686.64</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 443.84</t>
+    <t>7 758.90</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>25 409.59</t>
+    <t>27 628.77</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 414.38</t>
+    <t>7 052.62</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>21 960.76</t>
+    <t>24 145.92</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>24 532.60</t>
+    <t>17 494.79</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>15 068.49</t>
+    <t>16 164.38</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 940.07</t>
+    <t>14 070.21</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 857.53</t>
+    <t>14 843.84</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>11 161.64</t>
+    <t>13 463.01</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>4 612.19</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>1 917.81</t>
   </si>
   <si>
     <t>FR001400SJS4</t>
   </si>
   <si>
     <t>ARKEMA SA 3.5 12/09/2034</t>
   </si>
   <si>
-    <t>8 745.21</t>
+    <t>9 895.89</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>18 164.38</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>44 665.75</t>
+    <t>47 926.03</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>28 891.88</t>
+    <t>30 811.60</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>5 844.52</t>
+    <t>8 385.62</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>20 960.27</t>
+    <t>24 878.08</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>23 547.72</t>
+    <t>26 026.42</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 411.17</t>
+    <t>3 948.36</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 117.95</t>
+    <t>3 406.64</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>1 906.85</t>
+    <t>3 098.63</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>1 314.10</t>
+    <t>2 324.94</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>2 764.73</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>10 263.70</t>
+    <t>12 113.01</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 107.00</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>20 971.23</t>
+    <t>22 697.26</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>2 722.60</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>12 394.52</t>
+    <t>14 531.51</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>11 116.61</t>
+    <t>11 961.98</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 951.13</t>
+    <t>7 951.82</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 617.81</t>
+    <t>5 110.96</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 463.74</t>
+    <t>11 281.22</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 987.67</t>
+    <t>10 097.26</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>49 376.71</t>
+    <t>1 525.68</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>33 528.08</t>
+    <t>36 117.12</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>7 283.43</t>
+    <t>8 849.76</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>21 919.60</t>
+    <t>23 561.52</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
+    <t>17 178.08</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>3 562.14</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
     <t>14 054.79</t>
   </si>
   <si>
-    <t>FR0014010KM7</t>
-[...16 lines deleted...]
-  <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>30 689.73</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 226.71</t>
+    <t>4 925.34</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
+    <t>1 008.22</t>
+  </si>
+  <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 616.44</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>7 323.84</t>
+    <t>9 027.06</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>13 527.74</t>
-[...8 lines deleted...]
-    <t>1 634.93</t>
+    <t>15 561.99</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>8 100.34</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>10 663.01</t>
+    <t>12 197.26</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 171.58</t>
+    <t>3 603.08</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>52 217.47</t>
+    <t>55 470.89</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>19 633.56</t>
+    <t>21 503.42</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>6 352.73</t>
+    <t>7 273.41</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>6 710.96</t>
+    <t>7 683.56</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>32 219.18</t>
+    <t>35 287.67</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>25 714.73</t>
+    <t>27 379.11</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>23 202.05</t>
+    <t>24 914.38</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>17 901.37</t>
+    <t>19 257.53</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>33 230.82</t>
+    <t>36 011.64</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 721.92</t>
+    <t>13 735.62</t>
   </si>
   <si>
     <t>FR0013166477</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 2.8 21/07/2026</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>10 065.75</t>
+    <t>11 271.23</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>21 506.63</t>
+    <t>23 088.00</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
+    <t>1 476.71</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 639.73</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
-[...2 lines deleted...]
-    <t>1 183.56</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>9 126.37</t>
+    <t>10 420.89</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>23 359.56</t>
+    <t>24 866.63</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>41 383.56</t>
+    <t>46 589.04</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>13 426.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>14 380.27</t>
+    <t>15 267.95</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 529.11</t>
+    <t>2 768.84</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 553.42</t>
+    <t>2 704.11</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 828.77</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>15 572.60</t>
+    <t>16 963.01</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 470.18</t>
+    <t>2 979.49</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>7 249.55</t>
+    <t>8 467.96</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 193.33</t>
+    <t>7 839.71</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>20 263.65</t>
+    <t>22 765.33</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>22 087.67</t>
+    <t>23 676.71</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>8 510.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>5 142.12</t>
+    <t>6 611.30</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>17 464.38</t>
+    <t>20 327.40</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>15 606.16</t>
+    <t>16 880.14</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>33 609.85</t>
+    <t>36 072.11</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>15 340.07</t>
+    <t>16 634.59</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>8 141.92</t>
+    <t>9 185.75</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>4 382.88</t>
+    <t>5 492.47</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>12 312.33</t>
+    <t>13 079.45</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>3 567.12</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>33 830.14</t>
+    <t>35 802.74</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>10 828.77</t>
+    <t>12 226.03</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 307.48</t>
+    <t>4 447.99</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 756.75</t>
+    <t>6 135.51</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 753.42</t>
+    <t>2 917.81</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>6 104.45</t>
+    <t>6 892.12</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>3 466.70</t>
+    <t>4 391.15</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 416.44</t>
+    <t>2 800.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>39 970.89</t>
+    <t>43 155.82</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>10 910.96</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>3 190.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>34 940.07</t>
+    <t>37 577.05</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>9 095.01</t>
+    <t>10 462.68</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>5 391.78</t>
+    <t>6 706.85</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>10 711.51</t>
+    <t>11 578.84</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>31 583.90</t>
+    <t>35 193.49</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>19 806.17</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>18 873.65</t>
+    <t>21 424.14</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>14 894.66</t>
+    <t>15 834.38</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>25 372.60</t>
+    <t>27 098.63</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 521.40</t>
-[...8 lines deleted...]
-    <t>2 005.94</t>
+    <t>3 334.76</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 851.87</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>70 273.97</t>
+    <t>74 958.90</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>17 963.01</t>
+    <t>20 510.96</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...5 lines deleted...]
-    <t>4 734.93</t>
+    <t>1 515.07</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 982.88</t>
+    <t>2 188.36</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>13 892.38</t>
+    <t>14 891.84</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>20 288.01</t>
+    <t>21 774.32</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>18 434.41</t>
+    <t>21 165.43</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>34 520.55</t>
+    <t>36 986.30</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>9 730.48</t>
+    <t>12 257.88</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>19 479.45</t>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 056.60</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>88 581.16</t>
+    <t>93 998.97</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
+    <t>1 490.56</t>
+  </si>
+  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 223.30</t>
-[...8 lines deleted...]
-    <t>14 174.81</t>
+    <t>8 120.61</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>3 917.81</t>
+    <t>4 465.75</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>21 319.15</t>
+    <t>24 124.30</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>39 382.20</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>25 483.09</t>
+    <t>28 836.13</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>6 731.51</t>
+    <t>20 372.61</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>11 575.12</t>
+    <t>12 677.51</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>33 026.30</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 299.40</t>
+    <t>6 131.73</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>4 320.21</t>
-[...2 lines deleted...]
-    <t>FR00140005L7</t>
+    <t>5 313.36</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 852.74</t>
-[...5 lines deleted...]
-    <t>66 046.23</t>
+    <t>70 464.04</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>17 408.22</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>12 442.52</t>
+    <t>13 277.59</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>19 327.62</t>
+    <t>20 451.32</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 716.82</t>
+    <t>21 115.18</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 384.25</t>
+    <t>6 918.49</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 590.41</t>
+    <t>1 960.27</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 969.86</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 893.71</t>
+    <t>13 371.19</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 890.41</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>45 261.64</t>
+    <t>50 076.71</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
+    <t>2 219.18</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 765.75</t>
+  </si>
+  <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>18 803.84</t>
+    <t>19 950.41</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>5 645.49</t>
+    <t>7 093.05</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>13 684.93</t>
-[...8 lines deleted...]
-    <t>37 063.52</t>
+    <t>14 917.81</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>22 851.37</t>
-[...26 lines deleted...]
-    <t>16 378.08</t>
+    <t>24 207.53</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>18 078.90</t>
+    <t>20 338.77</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>19 957.81</t>
+    <t>21 363.29</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 267.12</t>
+    <t>3 678.08</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>9 692.81</t>
+    <t>12 028.42</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>25 599.86</t>
+    <t>27 151.37</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>25 950.68</t>
+    <t>27 704.11</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>17 550.53</t>
+    <t>18 971.63</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>29 126.71</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>10 958.90</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>31 133.22</t>
+    <t>33 537.33</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 763.84</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 339.04</t>
+    <t>3 544.52</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>5 076.37</t>
+    <t>6 329.79</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>19 473.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 815.07</t>
+    <t>6 226.03</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>3 376.03</t>
+    <t>4 013.01</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>6 730.14</t>
+    <t>7 195.89</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>15 928.77</t>
+    <t>17 490.41</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 875.34</t>
+    <t>29 697.26</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 668.40</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>9 454.79</t>
+    <t>11 084.93</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 399.24</t>
+    <t>2 872.12</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>24 848.82</t>
+    <t>26 327.92</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 444.91</t>
+    <t>9 007.90</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 957.19</t>
+    <t>15 087.33</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>8 910.43</t>
+    <t>9 878.95</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>30 553.42</t>
+    <t>32 416.44</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 994.52</t>
+    <t>14 693.15</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 578.08</t>
+    <t>11 482.19</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>25 169.59</t>
+    <t>27 396.99</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 085.87</t>
+    <t>3 389.55</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>18 308.22</t>
+    <t>19 541.10</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>21 636.99</t>
-[...17 lines deleted...]
-    <t>15 415.07</t>
+    <t>23 239.73</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+  </si>
+  <si>
+    <t>1 197.78</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 014.38</t>
+    <t>3 384.25</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>19 356.16</t>
+    <t>20 589.04</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 573.35</t>
+    <t>11 955.48</t>
+  </si>
+  <si>
+    <t>CDS-00107800</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>75 930.56</t>
   </si>
   <si>
     <t>CDS-00107062</t>
   </si>
   <si>
     <t>PAR20251127050142061</t>
   </si>
   <si>
-    <t>-170 000.00</t>
+    <t>-236 666.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2240,256 +2297,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>86.3901</v>
+        <v>311.7083</v>
       </c>
       <c r="D2">
-        <v>6483.43</v>
+        <v>6512.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>560104.74</v>
+        <v>2030076.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>560104.74</v>
+        <v>2030076.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3526.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D3">
-        <v>11556.37</v>
+        <v>11608.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>40747768.65</v>
+        <v>44693192.99</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>40747768.65</v>
+        <v>44693192.99</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1107761.6883</v>
+        <v>1104796.4635</v>
       </c>
       <c r="D4">
-        <v>113.65</v>
+        <v>114.19</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>125907350.4</v>
+        <v>126158614.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>125907350.4</v>
+        <v>126158614.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>80204.1614</v>
+        <v>84412.558</v>
       </c>
       <c r="D5">
-        <v>103.62</v>
+        <v>104.07</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8311123.32</v>
+        <v>8785058.93</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8311123.32</v>
+        <v>8785058.93</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>100.61</v>
+        <v>101.04</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>191262.77</v>
+        <v>192090.58</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>191262.77</v>
+        <v>192090.58</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P204"/>
+  <dimension ref="A1:P211"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O204" sqref="O204"/>
+      <selection activeCell="O211" sqref="O211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2508,10189 +2565,10539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>916.0</v>
+        <v>1429.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4774.35</v>
+        <v>4778.97</v>
       </c>
       <c r="E2" s="1">
-        <v>4771.6061026201</v>
+        <v>4776.8076976907</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4370791.19</v>
+        <v>6826058.2</v>
       </c>
       <c r="I2" s="1">
-        <v>2513.41</v>
+        <v>3089.93</v>
       </c>
       <c r="J2" s="1">
-        <v>0.057504691730652</v>
+        <v>0.045266681142566</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4373304.6</v>
+        <v>6829148.13</v>
       </c>
       <c r="N2" s="1">
-        <v>4373304.6</v>
+        <v>6829148.13</v>
       </c>
       <c r="O2" s="1">
-        <v>2.49</v>
+        <v>3.76</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>207.0</v>
+        <v>11.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.69</v>
+        <v>118.1</v>
       </c>
       <c r="E3" s="1">
-        <v>116.595362319</v>
+        <v>118.0</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>19590.0</v>
+        <v>1100.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>19590.0</v>
+        <v>1100.0</v>
       </c>
       <c r="N3" s="1">
-        <v>19590.0</v>
+        <v>1100.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>-19.0</v>
       </c>
       <c r="D4" s="1">
-        <v>128.31</v>
+        <v>129.2</v>
       </c>
       <c r="E4" s="1">
-        <v>128.63</v>
+        <v>129.04</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>6080.0</v>
+        <v>-3040.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>6080.0</v>
+        <v>-3040.0</v>
       </c>
       <c r="N4" s="1">
-        <v>6080.0</v>
+        <v>-3040.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-64.0</v>
+        <v>-61.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.9</v>
+        <v>123.44</v>
       </c>
       <c r="E5" s="1">
-        <v>121.25</v>
+        <v>123.27</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-41600.0</v>
+        <v>-10370.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-41600.0</v>
+        <v>-10370.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-41600.0</v>
+        <v>-10370.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.579</v>
+        <v>103.557</v>
       </c>
       <c r="E6" s="1">
         <v>99.634</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>498170.0</v>
       </c>
       <c r="I6" s="1">
-        <v>19725.0</v>
+        <v>19615.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.9594917397675</v>
+        <v>3.9374109239818</v>
       </c>
       <c r="K6">
-        <v>2.52</v>
+        <v>2.76</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="1">
-        <v>517895.0</v>
+        <v>517785.0</v>
       </c>
       <c r="N6" s="1">
-        <v>530480.62</v>
+        <v>531569.25</v>
       </c>
       <c r="O6" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.293</v>
+        <v>103.233</v>
       </c>
       <c r="E7" s="1">
         <v>99.179</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>297537.0</v>
       </c>
       <c r="I7" s="1">
-        <v>12342.0</v>
+        <v>12162.0</v>
       </c>
       <c r="J7" s="1">
-        <v>4.1480555359502</v>
+        <v>4.087558858226</v>
       </c>
       <c r="K7">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>859.93</v>
+        <v>0.5</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
       </c>
       <c r="M7" s="1">
-        <v>309879.0</v>
+        <v>309699.0</v>
       </c>
       <c r="N7" s="1">
-        <v>310738.93</v>
+        <v>311195.92</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>493000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.629</v>
+        <v>110.16</v>
       </c>
       <c r="E8" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>494216.25</v>
       </c>
       <c r="I8" s="1">
-        <v>46254.72</v>
+        <v>48872.55</v>
       </c>
       <c r="J8" s="1">
-        <v>9.359206622607</v>
+        <v>9.8888998490033</v>
       </c>
       <c r="K8">
-        <v>1.56</v>
+        <v>1.86</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M8" s="1">
-        <v>540470.97</v>
+        <v>543088.8</v>
       </c>
       <c r="N8" s="1">
-        <v>548144.55</v>
+        <v>552281.9</v>
       </c>
       <c r="O8" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>103.476</v>
+        <v>104.759</v>
       </c>
       <c r="E9" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>28543.58</v>
+        <v>38807.58</v>
       </c>
       <c r="J9" s="1">
-        <v>3.5712311577688</v>
+        <v>4.8554119298842</v>
       </c>
       <c r="K9">
-        <v>3.61</v>
+        <v>3.86</v>
       </c>
       <c r="L9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>827808.0</v>
+        <v>838072.0</v>
       </c>
       <c r="N9" s="1">
-        <v>856698.41</v>
+        <v>868989.81</v>
       </c>
       <c r="O9" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.116</v>
+        <v>101.665</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>25392.0</v>
+        <v>19980.0</v>
       </c>
       <c r="J10" s="1">
-        <v>2.116</v>
+        <v>1.665</v>
       </c>
       <c r="K10">
-        <v>0.92</v>
+        <v>1.24</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>1225392.0</v>
+        <v>1219980.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1236401.59</v>
+        <v>1234852.6</v>
       </c>
       <c r="O10" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.917</v>
+        <v>100.221</v>
       </c>
       <c r="E11" s="1">
         <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>7337.5</v>
+        <v>11137.5</v>
       </c>
       <c r="J11" s="1">
-        <v>0.59095942816873</v>
+        <v>0.89700996677741</v>
       </c>
       <c r="K11">
-        <v>0.73</v>
+        <v>0.93</v>
       </c>
       <c r="L11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1248962.5</v>
+        <v>1252762.5</v>
       </c>
       <c r="N11" s="1">
-        <v>1258080.65</v>
+        <v>1264449.14</v>
       </c>
       <c r="O11" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.519</v>
+        <v>99.079</v>
       </c>
       <c r="E12" s="1">
         <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-5872.0</v>
+        <v>-1392.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.73952424611851</v>
+        <v>-0.17530956243136</v>
       </c>
       <c r="K12">
-        <v>0.81</v>
+        <v>0.97</v>
       </c>
       <c r="L12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>788152.0</v>
+        <v>792632.0</v>
       </c>
       <c r="N12" s="1">
-        <v>794595.84</v>
+        <v>800390.9</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>103.736</v>
+        <v>103.692</v>
       </c>
       <c r="E13" s="1">
         <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>25907.67</v>
+        <v>25511.67</v>
       </c>
       <c r="J13" s="1">
-        <v>2.8541592944571</v>
+        <v>2.8105333303853</v>
       </c>
       <c r="K13">
-        <v>2.82</v>
+        <v>3.07</v>
       </c>
       <c r="L13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M13" s="1">
-        <v>933624.0</v>
+        <v>933228.0</v>
       </c>
       <c r="N13" s="1">
-        <v>959033.59</v>
+        <v>960856.77</v>
       </c>
       <c r="O13" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>112.757</v>
+        <v>112.963</v>
       </c>
       <c r="E14" s="1">
         <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>24688.29</v>
+        <v>25100.29</v>
       </c>
       <c r="J14" s="1">
-        <v>12.293391120091</v>
+        <v>12.498544135609</v>
       </c>
       <c r="K14">
-        <v>3.21</v>
+        <v>3.53</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>225514.0</v>
+        <v>225926.0</v>
       </c>
       <c r="N14" s="1">
-        <v>231928.38</v>
+        <v>232978.62</v>
       </c>
       <c r="O14" s="1">
         <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
         <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.257</v>
+        <v>104.318</v>
       </c>
       <c r="E15" s="1">
         <v>100.021</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>900189.0</v>
       </c>
       <c r="I15" s="1">
-        <v>38124.0</v>
+        <v>38673.0</v>
       </c>
       <c r="J15" s="1">
-        <v>4.2351106267684</v>
+        <v>4.2960978194579</v>
       </c>
       <c r="K15">
-        <v>2.44</v>
+        <v>2.68</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>938313.0</v>
+        <v>938862.0</v>
       </c>
       <c r="N15" s="1">
-        <v>960273.76</v>
+        <v>963007.92</v>
       </c>
       <c r="O15" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.924</v>
+        <v>89.365</v>
       </c>
       <c r="E16" s="1">
-        <v>77.49666667</v>
+        <v>77.49666625</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>929960.0</v>
+        <v>619973.33</v>
       </c>
       <c r="I16" s="1">
-        <v>149128.0</v>
+        <v>94946.67</v>
       </c>
       <c r="J16" s="1">
-        <v>16.035958535851</v>
+        <v>15.314637808694</v>
       </c>
       <c r="K16">
-        <v>2.04</v>
+        <v>2.19</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>1079088.0</v>
+        <v>714920.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1103620.6</v>
+        <v>732414.79</v>
       </c>
       <c r="O16" s="1">
-        <v>0.63</v>
+        <v>0.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
         <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.08</v>
+        <v>106.041</v>
       </c>
       <c r="E17" s="1">
         <v>106.6386</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>426554.4</v>
       </c>
       <c r="I17" s="1">
-        <v>-2234.4</v>
+        <v>-2390.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.52382533154036</v>
+        <v>-0.56039745458024</v>
       </c>
       <c r="K17">
-        <v>3.77</v>
+        <v>4.04</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M17" s="1">
-        <v>424320.0</v>
+        <v>424164.0</v>
       </c>
       <c r="N17" s="1">
-        <v>439388.49</v>
+        <v>440328.38</v>
       </c>
       <c r="O17" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" s="1">
         <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.25</v>
+        <v>109.19</v>
       </c>
       <c r="E18" s="1">
         <v>111.15333333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>333460.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-5710.0</v>
+        <v>-5890.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.7123493072632</v>
+        <v>-1.7663287950579</v>
       </c>
       <c r="K18">
-        <v>4.31</v>
+        <v>4.69</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M18" s="1">
-        <v>327750.0</v>
+        <v>327570.0</v>
       </c>
       <c r="N18" s="1">
-        <v>340690.07</v>
+        <v>341640.21</v>
       </c>
       <c r="O18" s="1">
         <v>0.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1">
         <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.836</v>
+        <v>99.582</v>
       </c>
       <c r="E19" s="1">
         <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-3582.0</v>
+        <v>894.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.60040429233755</v>
+        <v>0.14984964750133</v>
       </c>
       <c r="K19">
-        <v>2.31</v>
+        <v>2.47</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M19" s="1">
-        <v>593016.0</v>
+        <v>597492.0</v>
       </c>
       <c r="N19" s="1">
-        <v>606873.53</v>
+        <v>612335.84</v>
       </c>
       <c r="O19" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C20" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.07</v>
+        <v>98.004</v>
       </c>
       <c r="E20" s="1">
         <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1185636.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-20796.0</v>
+        <v>-9588.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.7539953240286</v>
+        <v>-0.80867989838365</v>
       </c>
       <c r="K20">
-        <v>0.93</v>
+        <v>1.12</v>
       </c>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M20" s="1">
-        <v>1164840.0</v>
+        <v>1176048.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1176001.64</v>
+        <v>1189511.01</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>522000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.203</v>
+        <v>101.024</v>
       </c>
       <c r="E21" s="1">
         <v>99.726</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>520569.72</v>
       </c>
       <c r="I21" s="1">
-        <v>2489.94</v>
+        <v>6775.56</v>
       </c>
       <c r="J21" s="1">
-        <v>0.47831057096444</v>
+        <v>1.3015662916391</v>
       </c>
       <c r="K21">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.11</v>
+      </c>
+      <c r="L21">
+        <v>589.93</v>
       </c>
       <c r="M21" s="1">
-        <v>523059.66</v>
+        <v>527345.28</v>
       </c>
       <c r="N21" s="1">
-        <v>527671.85</v>
+        <v>527935.21</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="1">
         <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.181</v>
+        <v>98.885</v>
       </c>
       <c r="E22" s="1">
         <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-1860.0</v>
+        <v>956.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.47138251931148</v>
+        <v>0.24228047766762</v>
       </c>
       <c r="K22">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>392724.0</v>
+        <v>395540.0</v>
       </c>
       <c r="N22" s="1">
-        <v>393956.88</v>
+        <v>397457.81</v>
       </c>
       <c r="O22" s="1">
         <v>0.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="1">
         <v>600000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.124</v>
+        <v>99.113</v>
       </c>
       <c r="E23" s="1">
         <v>98.166</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>588996.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-252.0</v>
+        <v>5682.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.042784670863639</v>
+        <v>0.9646924597111</v>
       </c>
       <c r="K23">
-        <v>1.46</v>
+        <v>1.65</v>
       </c>
       <c r="L23" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>588744.0</v>
+        <v>594678.0</v>
       </c>
       <c r="N23" s="1">
-        <v>597489.21</v>
+        <v>604573.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.095</v>
+        <v>100.669</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>600000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>6570.0</v>
+        <v>4014.0</v>
       </c>
       <c r="J24" s="1">
-        <v>1.095</v>
+        <v>0.669</v>
       </c>
       <c r="K24">
-        <v>3.03</v>
+        <v>3.26</v>
       </c>
       <c r="L24" t="s">
         <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>606570.0</v>
+        <v>604014.0</v>
       </c>
       <c r="N24" s="1">
-        <v>624734.38</v>
+        <v>623575.64</v>
       </c>
       <c r="O24" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.79</v>
+        <v>99.954</v>
       </c>
       <c r="E25" s="1">
         <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>32635.0</v>
+        <v>35423.0</v>
       </c>
       <c r="J25" s="1">
-        <v>1.9614796294015</v>
+        <v>2.1290483503076</v>
       </c>
       <c r="K25">
-        <v>2.63</v>
+        <v>2.82</v>
       </c>
       <c r="L25" t="s">
         <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>1696430.0</v>
+        <v>1699218.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1741095.75</v>
+        <v>1747144.03</v>
       </c>
       <c r="O25" s="1">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.026</v>
+        <v>101.324</v>
       </c>
       <c r="E26" s="1">
         <v>100.51763636</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1105694.0</v>
       </c>
       <c r="I26" s="1">
-        <v>5592.0</v>
+        <v>8870.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.50574571264744</v>
+        <v>0.80221109999693</v>
       </c>
       <c r="K26">
-        <v>2.63</v>
+        <v>2.8</v>
       </c>
       <c r="L26" t="s">
         <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>1111286.0</v>
+        <v>1114564.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1140177.88</v>
+        <v>1145375.6</v>
       </c>
       <c r="O26" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" s="1">
         <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.707</v>
+        <v>108.774</v>
       </c>
       <c r="E27" s="1">
         <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>34699.0</v>
+        <v>35168.0</v>
       </c>
       <c r="J27" s="1">
-        <v>4.7778313253012</v>
+        <v>4.8424096385542</v>
       </c>
       <c r="K27">
-        <v>0.83</v>
+        <v>1.2</v>
       </c>
       <c r="L27" t="s">
         <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>760949.0</v>
+        <v>761418.0</v>
       </c>
       <c r="N27" s="1">
-        <v>766793.52</v>
+        <v>769803.62</v>
       </c>
       <c r="O27" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.268</v>
+        <v>104.074</v>
       </c>
       <c r="E28" s="1">
         <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>-15222.3</v>
+        <v>-17744.3</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.1105442500702</v>
+        <v>-1.294536984327</v>
       </c>
       <c r="K28">
-        <v>1.61</v>
+        <v>1.91</v>
       </c>
       <c r="L28" t="s">
         <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>1355484.0</v>
+        <v>1352962.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1376444.27</v>
+        <v>1377840.08</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="1">
         <v>1380000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.457</v>
+        <v>100.972</v>
       </c>
       <c r="E29" s="1">
         <v>100.93461304</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1392897.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-6591.06</v>
+        <v>515.94</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.47319054294341</v>
+        <v>0.037040768666379</v>
       </c>
       <c r="K29">
-        <v>1.71</v>
+        <v>1.89</v>
       </c>
       <c r="L29" t="s">
         <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>1386306.6</v>
+        <v>1393413.6</v>
       </c>
       <c r="N29" s="1">
-        <v>1409854.32</v>
+        <v>1419440.02</v>
       </c>
       <c r="O29" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="1">
         <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>90.157</v>
+        <v>90.419</v>
       </c>
       <c r="E30" s="1">
         <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>-61938.31</v>
+        <v>-60070.25</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.7885961717454</v>
+        <v>-8.5235320302699</v>
       </c>
       <c r="K30">
-        <v>0.48</v>
+        <v>0.55</v>
       </c>
       <c r="L30" t="s">
         <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>642819.41</v>
+        <v>644687.47</v>
       </c>
       <c r="N30" s="1">
-        <v>646230.58</v>
+        <v>648635.83</v>
       </c>
       <c r="O30" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="1">
         <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>90.555</v>
+        <v>90.384</v>
       </c>
       <c r="E31" s="1">
         <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>17604.65</v>
+        <v>17124.14</v>
       </c>
       <c r="J31" s="1">
-        <v>7.4326729149365</v>
+        <v>7.229801874481</v>
       </c>
       <c r="K31">
-        <v>1.11</v>
+        <v>1.21</v>
       </c>
       <c r="L31" t="s">
         <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>254459.55</v>
+        <v>253979.04</v>
       </c>
       <c r="N31" s="1">
-        <v>257577.5</v>
+        <v>257385.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="1">
         <v>600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.983</v>
+        <v>103.021</v>
       </c>
       <c r="E32" s="1">
         <v>99.359085</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>596154.51</v>
       </c>
       <c r="I32" s="1">
-        <v>21743.49</v>
+        <v>21971.49</v>
       </c>
       <c r="J32" s="1">
-        <v>3.6472910353391</v>
+        <v>3.6855361540417</v>
       </c>
       <c r="K32">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="L32" t="s">
         <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>617898.0</v>
+        <v>618126.0</v>
       </c>
       <c r="N32" s="1">
-        <v>619804.85</v>
+        <v>621224.63</v>
       </c>
       <c r="O32" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>120</v>
       </c>
       <c r="B33" t="s">
         <v>121</v>
       </c>
       <c r="C33" s="1">
         <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>108.813</v>
+        <v>108.922</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>25293.31</v>
+        <v>25606.14</v>
       </c>
       <c r="J33" s="1">
-        <v>8.813</v>
+        <v>8.922</v>
       </c>
       <c r="K33">
-        <v>0.46</v>
+        <v>0.81</v>
       </c>
       <c r="L33" t="s">
         <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>312293.31</v>
+        <v>312606.14</v>
       </c>
       <c r="N33" s="1">
-        <v>313607.41</v>
+        <v>314931.08</v>
       </c>
       <c r="O33" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>1080000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.774</v>
+        <v>105.87</v>
       </c>
       <c r="E34" s="1">
-        <v>99.799</v>
+        <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1077829.2</v>
+        <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-270.0</v>
+        <v>990.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.025050351205924</v>
+        <v>0.10400907715582</v>
       </c>
       <c r="K34">
-        <v>0.95</v>
+        <v>0.31</v>
       </c>
       <c r="L34" t="s">
         <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>1077559.2</v>
+        <v>952830.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1087822.9</v>
+        <v>955594.73</v>
       </c>
       <c r="O34" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" s="1">
-        <v>292000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.495</v>
+        <v>99.982</v>
       </c>
       <c r="E35" s="1">
-        <v>99.607</v>
+        <v>99.799</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>290852.44</v>
+        <v>1077829.2</v>
       </c>
       <c r="I35" s="1">
-        <v>5512.96</v>
+        <v>1976.4</v>
       </c>
       <c r="J35" s="1">
-        <v>1.895449115022</v>
+        <v>0.18336857082736</v>
       </c>
       <c r="K35">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>567.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="L35" t="s">
+        <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>296365.4</v>
+        <v>1079805.6</v>
       </c>
       <c r="N35" s="1">
-        <v>296932.4</v>
+        <v>1091918.61</v>
       </c>
       <c r="O35" s="1">
-        <v>0.17</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C36" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.914</v>
+        <v>101.788</v>
       </c>
       <c r="E36" s="1">
-        <v>100.23766667</v>
+        <v>99.607</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>902139.0</v>
+        <v>290852.44</v>
       </c>
       <c r="I36" s="1">
-        <v>6087.0</v>
+        <v>6368.52</v>
       </c>
       <c r="J36" s="1">
-        <v>0.67472972568529</v>
+        <v>2.1896051482326</v>
       </c>
       <c r="K36">
-        <v>2.33</v>
+        <v>0.38</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M36" s="1">
-        <v>908226.0</v>
+        <v>297220.96</v>
       </c>
       <c r="N36" s="1">
-        <v>929197.23</v>
+        <v>298327.96</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.16</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C37" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>102.514</v>
+        <v>101.337</v>
       </c>
       <c r="E37" s="1">
-        <v>102.64</v>
+        <v>100.23766667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>513200.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-630.0</v>
+        <v>9894.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.12275915822292</v>
+        <v>1.0967267793544</v>
       </c>
       <c r="K37">
-        <v>0.34</v>
+        <v>2.52</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>512570.0</v>
+        <v>912033.0</v>
       </c>
       <c r="N37" s="1">
-        <v>514265.21</v>
+        <v>934730.26</v>
       </c>
       <c r="O37" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>108.428</v>
+        <v>103.101</v>
       </c>
       <c r="E38" s="1">
-        <v>99.379</v>
+        <v>102.64</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>795032.0</v>
+        <v>513200.0</v>
       </c>
       <c r="I38" s="1">
-        <v>72392.0</v>
+        <v>2305.0</v>
       </c>
       <c r="J38" s="1">
-        <v>9.1055454371648</v>
+        <v>0.44914263445051</v>
       </c>
       <c r="K38">
-        <v>1.55</v>
+        <v>0.54</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>867424.0</v>
+        <v>515505.0</v>
       </c>
       <c r="N38" s="1">
-        <v>879818.52</v>
+        <v>518227.6</v>
       </c>
       <c r="O38" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>89.977</v>
+        <v>108.361</v>
       </c>
       <c r="E39" s="1">
-        <v>86.95369714</v>
+        <v>99.379</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1217351.76</v>
+        <v>795032.0</v>
       </c>
       <c r="I39" s="1">
-        <v>42326.24</v>
+        <v>71856.0</v>
       </c>
       <c r="J39" s="1">
-        <v>3.4769112257249</v>
+        <v>9.0381267672245</v>
       </c>
       <c r="K39">
-        <v>0.79</v>
+        <v>1.82</v>
       </c>
       <c r="L39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>1259678.0</v>
+        <v>866888.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1270794.61</v>
+        <v>881419.51</v>
       </c>
       <c r="O39" s="1">
-        <v>0.72</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>1685000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.223</v>
+        <v>90.076</v>
       </c>
       <c r="E40" s="1">
-        <v>99.459</v>
+        <v>86.95369714</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1675884.15</v>
+        <v>1217351.76</v>
       </c>
       <c r="I40" s="1">
-        <v>12873.4</v>
+        <v>43712.24</v>
       </c>
       <c r="J40" s="1">
-        <v>0.7681557224585</v>
+        <v>3.5907649240183</v>
       </c>
       <c r="K40">
-        <v>0.29</v>
+        <v>0.85</v>
       </c>
       <c r="L40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>1688757.55</v>
+        <v>1261064.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1693708.68</v>
+        <v>1273025.98</v>
       </c>
       <c r="O40" s="1">
-        <v>0.96</v>
+        <v>0.7</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C41" s="1">
-        <v>1300000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.795</v>
+        <v>100.518</v>
       </c>
       <c r="E41" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1290796.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>6539.0</v>
+        <v>17844.15</v>
       </c>
       <c r="J41" s="1">
-        <v>0.50658663336422</v>
+        <v>1.0647603535125</v>
       </c>
       <c r="K41">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="L41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>1297335.0</v>
+        <v>1693728.3</v>
       </c>
       <c r="N41" s="1">
-        <v>1299952.81</v>
+        <v>1701680.12</v>
       </c>
       <c r="O41" s="1">
-        <v>0.74</v>
+        <v>0.94</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C42" s="1">
-        <v>300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.527</v>
+        <v>100.184</v>
       </c>
       <c r="E42" s="1">
-        <v>105.478</v>
+        <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>316434.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>147.0</v>
+        <v>11596.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.046455184967481</v>
+        <v>0.89836039157233</v>
       </c>
       <c r="K42">
-        <v>3.49</v>
+        <v>0.39</v>
       </c>
       <c r="L42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M42" s="1">
-        <v>316581.0</v>
+        <v>1302392.0</v>
       </c>
       <c r="N42" s="1">
-        <v>327044.74</v>
+        <v>1307502.96</v>
       </c>
       <c r="O42" s="1">
-        <v>0.19</v>
+        <v>0.72</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C43" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.64</v>
+        <v>105.562</v>
       </c>
       <c r="E43" s="1">
-        <v>99.74</v>
+        <v>105.478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>598440.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-600.0</v>
+        <v>252.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.10026067776218</v>
+        <v>0.079637459944254</v>
       </c>
       <c r="K43">
-        <v>1.5</v>
+        <v>3.76</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>597840.0</v>
+        <v>316686.0</v>
       </c>
       <c r="N43" s="1">
-        <v>606827.67</v>
+        <v>327967.22</v>
       </c>
       <c r="O43" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.624</v>
+        <v>100.125</v>
       </c>
       <c r="E44" s="1">
-        <v>99.933</v>
+        <v>99.74</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1498995.0</v>
+        <v>598440.0</v>
       </c>
       <c r="I44" s="1">
-        <v>10365.0</v>
+        <v>2310.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.69146328039787</v>
+        <v>0.3860036093844</v>
       </c>
       <c r="K44">
-        <v>3.29</v>
+        <v>1.68</v>
       </c>
       <c r="L44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>1509360.0</v>
+        <v>600750.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1558736.71</v>
+        <v>610847.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.89</v>
+        <v>0.34</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C45" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.271</v>
+        <v>100.866</v>
       </c>
       <c r="E45" s="1">
-        <v>100.91</v>
+        <v>99.933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1412740.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I45" s="1">
-        <v>5054.0</v>
+        <v>13995.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.3577445248241</v>
+        <v>0.9336255291045</v>
       </c>
       <c r="K45">
-        <v>2.39</v>
+        <v>0.1</v>
       </c>
       <c r="L45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>1417794.0</v>
+        <v>1512990.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1451322.08</v>
+        <v>1514515.68</v>
       </c>
       <c r="O45" s="1">
         <v>0.83</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C46" s="1">
-        <v>850000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.893</v>
+        <v>101.401</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>100.91</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>850000.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-909.5</v>
+        <v>6874.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.107</v>
+        <v>0.48657219304331</v>
       </c>
       <c r="K46">
-        <v>0.86</v>
+        <v>2.58</v>
       </c>
       <c r="L46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>849090.5</v>
+        <v>1419614.0</v>
       </c>
       <c r="N46" s="1">
-        <v>856373.93</v>
+        <v>1455731.12</v>
       </c>
       <c r="O46" s="1">
-        <v>0.49</v>
+        <v>0.8</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C47" s="1">
-        <v>922000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.262</v>
+        <v>100.709</v>
       </c>
       <c r="E47" s="1">
-        <v>99.785</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>920017.7</v>
+        <v>850000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>13617.94</v>
+        <v>6026.5</v>
       </c>
       <c r="J47" s="1">
-        <v>1.4801823921431</v>
+        <v>0.709</v>
       </c>
       <c r="K47">
-        <v>2.38</v>
+        <v>1.04</v>
       </c>
       <c r="L47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>933635.64</v>
+        <v>856026.5</v>
       </c>
       <c r="N47" s="1">
-        <v>955555.24</v>
+        <v>864876.26</v>
       </c>
       <c r="O47" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C48" s="1">
-        <v>1200000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>107.101</v>
+        <v>101.344</v>
       </c>
       <c r="E48" s="1">
-        <v>99.922</v>
+        <v>99.785</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1199064.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I48" s="1">
-        <v>86148.0</v>
+        <v>14373.98</v>
       </c>
       <c r="J48" s="1">
-        <v>7.1846039911131</v>
+        <v>1.5623590720048</v>
       </c>
       <c r="K48">
-        <v>1.17</v>
+        <v>2.56</v>
       </c>
       <c r="L48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M48" s="1">
-        <v>1285212.0</v>
+        <v>934391.68</v>
       </c>
       <c r="N48" s="1">
-        <v>1299266.79</v>
+        <v>957953.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.74</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.695</v>
+        <v>107.092</v>
       </c>
       <c r="E49" s="1">
-        <v>100.028</v>
+        <v>99.922</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>800224.0</v>
+        <v>1199064.0</v>
       </c>
       <c r="I49" s="1">
-        <v>5336.0</v>
+        <v>86040.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.66681329227816</v>
+        <v>7.1755969656332</v>
       </c>
       <c r="K49">
-        <v>0.24</v>
+        <v>1.43</v>
       </c>
       <c r="L49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>805560.0</v>
+        <v>1285104.0</v>
       </c>
       <c r="N49" s="1">
-        <v>807465.33</v>
+        <v>1302282.08</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C50" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>107.958</v>
+        <v>100.591</v>
       </c>
       <c r="E50" s="1">
-        <v>107.84</v>
+        <v>100.028</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1078400.0</v>
+        <v>800224.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1180.0</v>
+        <v>4504.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.10942136498516</v>
+        <v>0.56284240412684</v>
       </c>
       <c r="K50">
-        <v>1.15</v>
+        <v>0.45</v>
       </c>
       <c r="L50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>1079580.0</v>
+        <v>804728.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1091032.05</v>
+        <v>808290.14</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C51" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>105.028</v>
+        <v>108.058</v>
       </c>
       <c r="E51" s="1">
-        <v>105.696</v>
+        <v>107.84</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>739872.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-4676.0</v>
+        <v>2180.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.63200121102028</v>
+        <v>0.20215133531157</v>
       </c>
       <c r="K51">
-        <v>4.38</v>
+        <v>1.41</v>
       </c>
       <c r="L51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>735196.0</v>
+        <v>1080580.0</v>
       </c>
       <c r="N51" s="1">
-        <v>765885.73</v>
+        <v>1094634.79</v>
       </c>
       <c r="O51" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>90.832</v>
+        <v>104.905</v>
       </c>
       <c r="E52" s="1">
-        <v>89.15</v>
+        <v>105.696</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>534900.0</v>
+        <v>739872.0</v>
       </c>
       <c r="I52" s="1">
-        <v>10092.0</v>
+        <v>-5537.0</v>
       </c>
       <c r="J52" s="1">
-        <v>1.8867077958497</v>
+        <v>-0.74837269149258</v>
       </c>
       <c r="K52">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.01</v>
+      </c>
+      <c r="L52">
+        <v>88.7</v>
       </c>
       <c r="M52" s="1">
-        <v>544992.0</v>
+        <v>734335.0</v>
       </c>
       <c r="N52" s="1">
-        <v>549218.71</v>
+        <v>734423.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>179</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.773</v>
+        <v>90.135</v>
       </c>
       <c r="E53" s="1">
-        <v>99.832</v>
+        <v>89.15</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>199664.0</v>
+        <v>534900.0</v>
       </c>
       <c r="I53" s="1">
-        <v>1882.0</v>
+        <v>5910.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.94258354034778</v>
+        <v>1.1048794167134</v>
       </c>
       <c r="K53">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>569.86</v>
+        <v>0.82</v>
+      </c>
+      <c r="L53" t="s">
+        <v>181</v>
       </c>
       <c r="M53" s="1">
-        <v>201546.0</v>
+        <v>540810.0</v>
       </c>
       <c r="N53" s="1">
-        <v>202115.86</v>
+        <v>545735.34</v>
       </c>
       <c r="O53" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B54" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C54" s="1">
-        <v>1500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>102.201</v>
+        <v>100.766</v>
       </c>
       <c r="E54" s="1">
-        <v>102.47372</v>
+        <v>99.832</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1537105.8</v>
+        <v>199664.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-4090.8</v>
+        <v>1868.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.26613652749212</v>
+        <v>0.93557176055774</v>
       </c>
       <c r="K54">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="L54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M54" s="1">
-        <v>1533015.0</v>
+        <v>201532.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1536631.44</v>
+        <v>202540.22</v>
       </c>
       <c r="O54" s="1">
-        <v>0.87</v>
+        <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C55" s="1">
-        <v>921000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.585</v>
+        <v>102.275</v>
       </c>
       <c r="E55" s="1">
-        <v>99.528</v>
+        <v>102.47372</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>916652.88</v>
+        <v>1537105.8</v>
       </c>
       <c r="I55" s="1">
-        <v>524.97</v>
+        <v>-2980.8</v>
       </c>
       <c r="J55" s="1">
-        <v>0.057270315891006</v>
+        <v>-0.19392289066894</v>
       </c>
       <c r="K55">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="L55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M55" s="1">
-        <v>917177.85</v>
+        <v>1534125.0</v>
       </c>
       <c r="N55" s="1">
-        <v>924501.69</v>
+        <v>1541029.11</v>
       </c>
       <c r="O55" s="1">
-        <v>0.53</v>
+        <v>0.85</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B56" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C56" s="1">
-        <v>1100000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.489</v>
+        <v>100.217</v>
       </c>
       <c r="E56" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1094060.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I56" s="1">
-        <v>319.0</v>
+        <v>6345.69</v>
       </c>
       <c r="J56" s="1">
-        <v>0.029157450231249</v>
+        <v>0.69226750261233</v>
       </c>
       <c r="K56">
-        <v>1.23</v>
+        <v>0.98</v>
       </c>
       <c r="L56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M56" s="1">
-        <v>1094379.0</v>
+        <v>922998.57</v>
       </c>
       <c r="N56" s="1">
-        <v>1107906.74</v>
+        <v>932025.63</v>
       </c>
       <c r="O56" s="1">
-        <v>0.63</v>
+        <v>0.51</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B57" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C57" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.379</v>
+        <v>100.225</v>
       </c>
       <c r="E57" s="1">
-        <v>99.625</v>
+        <v>99.46</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>697375.0</v>
+        <v>1094060.0</v>
       </c>
       <c r="I57" s="1">
-        <v>5278.0</v>
+        <v>8415.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.75683814303639</v>
+        <v>0.76915342851398</v>
       </c>
       <c r="K57">
-        <v>0.23</v>
+        <v>1.41</v>
       </c>
       <c r="L57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M57" s="1">
-        <v>702653.0</v>
+        <v>1102475.0</v>
       </c>
       <c r="N57" s="1">
-        <v>704287.93</v>
+        <v>1118036.99</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C58" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.924</v>
+        <v>100.375</v>
       </c>
       <c r="E58" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>792616.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-9224.0</v>
+        <v>-525.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.163741332499</v>
+        <v>-0.074664011946242</v>
       </c>
       <c r="K58">
-        <v>1.33</v>
+        <v>1.16</v>
       </c>
       <c r="L58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M58" s="1">
-        <v>783392.0</v>
+        <v>702625.0</v>
       </c>
       <c r="N58" s="1">
-        <v>794055.01</v>
+        <v>710725.34</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B59" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C59" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.983</v>
+        <v>97.97</v>
       </c>
       <c r="E59" s="1">
-        <v>92.47746</v>
+        <v>99.077</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>832297.14</v>
+        <v>792616.0</v>
       </c>
       <c r="I59" s="1">
-        <v>22549.86</v>
+        <v>-8856.0</v>
       </c>
       <c r="J59" s="1">
-        <v>2.7093520950943</v>
+        <v>-1.1173127971174</v>
       </c>
       <c r="K59">
-        <v>0.35</v>
+        <v>1.52</v>
       </c>
       <c r="L59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M59" s="1">
-        <v>854847.0</v>
+        <v>783760.0</v>
       </c>
       <c r="N59" s="1">
-        <v>858018.58</v>
+        <v>795957.26</v>
       </c>
       <c r="O59" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C60" s="1">
-        <v>1250000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>105.119</v>
+        <v>95.239</v>
       </c>
       <c r="E60" s="1">
-        <v>100.8613224</v>
+        <v>92.47746</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1260766.53</v>
+        <v>832297.14</v>
       </c>
       <c r="I60" s="1">
-        <v>53220.97</v>
+        <v>24853.86</v>
       </c>
       <c r="J60" s="1">
-        <v>4.221318438712</v>
+        <v>2.986176307178</v>
       </c>
       <c r="K60">
-        <v>4.18</v>
+        <v>0.4</v>
       </c>
       <c r="L60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M60" s="1">
-        <v>1313987.5</v>
+        <v>857151.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1366204.97</v>
+        <v>860754.08</v>
       </c>
       <c r="O60" s="1">
-        <v>0.78</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B61" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C61" s="1">
-        <v>700000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>106.044</v>
+        <v>106.102</v>
       </c>
       <c r="E61" s="1">
-        <v>99.961</v>
+        <v>100.8613224</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>699727.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="I61" s="1">
-        <v>42581.0</v>
+        <v>65508.47</v>
       </c>
       <c r="J61" s="1">
-        <v>6.0853732955853</v>
+        <v>5.1959239431903</v>
       </c>
       <c r="K61">
-        <v>2.8</v>
+        <v>4.44</v>
       </c>
       <c r="L61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M61" s="1">
-        <v>742308.0</v>
+        <v>1326275.0</v>
       </c>
       <c r="N61" s="1">
-        <v>761941.56</v>
+        <v>1381745.89</v>
       </c>
       <c r="O61" s="1">
-        <v>0.43</v>
+        <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C62" s="1">
-        <v>517000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.633</v>
+        <v>106.568</v>
       </c>
       <c r="E62" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>515459.34</v>
+        <v>699727.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-356.73</v>
+        <v>46249.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.069206234579046</v>
+        <v>6.6095777353168</v>
       </c>
       <c r="K62">
-        <v>1.23</v>
+        <v>3.07</v>
       </c>
       <c r="L62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M62" s="1">
-        <v>515102.61</v>
+        <v>745976.0</v>
       </c>
       <c r="N62" s="1">
-        <v>521455.34</v>
+        <v>767479.42</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C63" s="1">
-        <v>500000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.097</v>
+        <v>100.114</v>
       </c>
       <c r="E63" s="1">
-        <v>99.3</v>
+        <v>99.702</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>496500.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I63" s="1">
-        <v>-6015.0</v>
+        <v>2130.04</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.2114803625378</v>
+        <v>0.41323142966039</v>
       </c>
       <c r="K63">
-        <v>1.34</v>
+        <v>1.41</v>
       </c>
       <c r="L63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M63" s="1">
-        <v>490485.0</v>
+        <v>517589.38</v>
       </c>
       <c r="N63" s="1">
-        <v>497195.96</v>
+        <v>524862.79</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C64" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>103.129</v>
+        <v>99.211</v>
       </c>
       <c r="E64" s="1">
-        <v>101.58528571</v>
+        <v>99.3</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1422194.0</v>
+        <v>496500.0</v>
       </c>
       <c r="I64" s="1">
-        <v>21612.0</v>
+        <v>-445.0</v>
       </c>
       <c r="J64" s="1">
-        <v>1.5196239050369</v>
+        <v>-0.089627391742195</v>
       </c>
       <c r="K64">
-        <v>2.3</v>
+        <v>1.54</v>
       </c>
       <c r="L64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M64" s="1">
-        <v>1443806.0</v>
+        <v>496055.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1476025.18</v>
+        <v>503738.56</v>
       </c>
       <c r="O64" s="1">
-        <v>0.84</v>
+        <v>0.28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C65" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.876</v>
+        <v>103.39</v>
       </c>
       <c r="E65" s="1">
-        <v>99.05583333</v>
+        <v>101.58528571</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>891502.5</v>
+        <v>1422194.0</v>
       </c>
       <c r="I65" s="1">
-        <v>25381.5</v>
+        <v>25266.0</v>
       </c>
       <c r="J65" s="1">
-        <v>2.8470475405285</v>
+        <v>1.7765508784315</v>
       </c>
       <c r="K65">
-        <v>2.86</v>
+        <v>2.52</v>
       </c>
       <c r="L65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M65" s="1">
-        <v>916884.0</v>
+        <v>1447460.0</v>
       </c>
       <c r="N65" s="1">
-        <v>942598.73</v>
+        <v>1482747.67</v>
       </c>
       <c r="O65" s="1">
-        <v>0.54</v>
+        <v>0.82</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C66" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.699</v>
+        <v>101.987</v>
       </c>
       <c r="E66" s="1">
-        <v>99.071125</v>
+        <v>99.05583333</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>990711.25</v>
+        <v>891502.5</v>
       </c>
       <c r="I66" s="1">
-        <v>16278.75</v>
+        <v>26380.5</v>
       </c>
       <c r="J66" s="1">
-        <v>1.6431376952669</v>
+        <v>2.959105554948</v>
       </c>
       <c r="K66">
-        <v>2.32</v>
+        <v>3.04</v>
       </c>
       <c r="L66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M66" s="1">
-        <v>1006990.0</v>
+        <v>917883.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1030192.05</v>
+        <v>945262.11</v>
       </c>
       <c r="O66" s="1">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B67" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C67" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.177</v>
+        <v>101.127</v>
       </c>
       <c r="E67" s="1">
-        <v>102.78966667</v>
+        <v>99.071125</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>616738.0</v>
+        <v>990711.25</v>
       </c>
       <c r="I67" s="1">
-        <v>-3676.0</v>
+        <v>20558.75</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.59603916087544</v>
+        <v>2.0751505547151</v>
       </c>
       <c r="K67">
-        <v>2.98</v>
+        <v>2.49</v>
       </c>
       <c r="L67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M67" s="1">
-        <v>613062.0</v>
+        <v>1011270.0</v>
       </c>
       <c r="N67" s="1">
-        <v>630963.37</v>
+        <v>1036184.38</v>
       </c>
       <c r="O67" s="1">
-        <v>0.36</v>
+        <v>0.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C68" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.543</v>
+        <v>102.796</v>
       </c>
       <c r="E68" s="1">
-        <v>98.58714286</v>
+        <v>102.78966667</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1380220.0</v>
+        <v>616738.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-618.0</v>
+        <v>38.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.044775470577154</v>
+        <v>0.0061614494323359</v>
       </c>
       <c r="K68">
-        <v>2.37</v>
+        <v>3.21</v>
       </c>
       <c r="L68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M68" s="1">
-        <v>1379602.0</v>
+        <v>616776.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1412832.82</v>
+        <v>636033.53</v>
       </c>
       <c r="O68" s="1">
-        <v>0.8</v>
+        <v>0.35</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C69" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>105.71</v>
+        <v>99.596</v>
       </c>
       <c r="E69" s="1">
-        <v>99.661</v>
+        <v>98.58714286</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>398644.0</v>
+        <v>1380220.0</v>
       </c>
       <c r="I69" s="1">
-        <v>24196.0</v>
+        <v>14124.0</v>
       </c>
       <c r="J69" s="1">
-        <v>6.0695758621728</v>
+        <v>1.0233151236759</v>
       </c>
       <c r="K69">
-        <v>3.18</v>
+        <v>2.57</v>
       </c>
       <c r="L69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M69" s="1">
-        <v>422840.0</v>
+        <v>1394344.0</v>
       </c>
       <c r="N69" s="1">
-        <v>435561.92</v>
+        <v>1430355.64</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.79</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C70" s="1">
-        <v>206000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.188</v>
+        <v>106.29</v>
       </c>
       <c r="E70" s="1">
-        <v>109.95</v>
+        <v>99.661</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>226497.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-20109.72</v>
+        <v>26516.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-8.8785811732606</v>
+        <v>6.6515487502634</v>
       </c>
       <c r="K70">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>336.47</v>
+        <v>3.43</v>
+      </c>
+      <c r="L70" t="s">
+        <v>232</v>
       </c>
       <c r="M70" s="1">
-        <v>206387.28</v>
+        <v>425160.0</v>
       </c>
       <c r="N70" s="1">
-        <v>206723.75</v>
+        <v>438895.62</v>
       </c>
       <c r="O70" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B71" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>400000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.784</v>
+        <v>100.148</v>
       </c>
       <c r="E71" s="1">
-        <v>104.71</v>
+        <v>109.95</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>418840.0</v>
+        <v>226497.0</v>
       </c>
       <c r="I71" s="1">
-        <v>4296.0</v>
+        <v>-20192.12</v>
       </c>
       <c r="J71" s="1">
-        <v>1.025690000955</v>
+        <v>-8.9149613460664</v>
       </c>
       <c r="K71">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.32</v>
+      </c>
+      <c r="L71">
+        <v>656.91</v>
       </c>
       <c r="M71" s="1">
-        <v>423136.0</v>
+        <v>206304.88</v>
       </c>
       <c r="N71" s="1">
-        <v>433201.75</v>
+        <v>206961.79</v>
       </c>
       <c r="O71" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>104.965</v>
+        <v>105.642</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>104.71</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>600000.0</v>
+        <v>418840.0</v>
       </c>
       <c r="I72" s="1">
-        <v>29790.0</v>
+        <v>3728.0</v>
       </c>
       <c r="J72" s="1">
-        <v>4.965</v>
+        <v>0.89007735650845</v>
       </c>
       <c r="K72">
-        <v>3.58</v>
+        <v>2.82</v>
       </c>
       <c r="L72" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M72" s="1">
-        <v>629790.0</v>
+        <v>422568.0</v>
       </c>
       <c r="N72" s="1">
-        <v>651296.63</v>
+        <v>433839.23</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B73" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.33</v>
+        <v>104.84</v>
       </c>
       <c r="E73" s="1">
-        <v>102.0</v>
+        <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>714000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-4690.0</v>
+        <v>29040.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.65686274509804</v>
+        <v>4.84</v>
       </c>
       <c r="K73">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>134.25</v>
+        <v>3.85</v>
+      </c>
+      <c r="L73" t="s">
+        <v>240</v>
       </c>
       <c r="M73" s="1">
-        <v>709310.0</v>
+        <v>629040.0</v>
       </c>
       <c r="N73" s="1">
-        <v>709444.25</v>
+        <v>652128.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B74" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C74" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>108.757</v>
+        <v>101.141</v>
       </c>
       <c r="E74" s="1">
-        <v>109.3</v>
+        <v>102.0</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>655800.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-3258.0</v>
+        <v>-6013.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.4967978042086</v>
+        <v>-0.8421568627451</v>
       </c>
       <c r="K74">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="L74" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M74" s="1">
-        <v>652542.0</v>
+        <v>707987.0</v>
       </c>
       <c r="N74" s="1">
-        <v>654181.73</v>
+        <v>709463.71</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B75" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C75" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.289</v>
+        <v>108.788</v>
       </c>
       <c r="E75" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>898668.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I75" s="1">
-        <v>3933.0</v>
+        <v>-3072.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.43764771862356</v>
+        <v>-0.46843549862763</v>
       </c>
       <c r="K75">
-        <v>0.13</v>
+        <v>0.56</v>
       </c>
       <c r="L75" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M75" s="1">
-        <v>902601.0</v>
+        <v>652728.0</v>
       </c>
       <c r="N75" s="1">
-        <v>903784.56</v>
+        <v>656093.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B76" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C76" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.878</v>
+        <v>100.485</v>
       </c>
       <c r="E76" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>697571.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I76" s="1">
-        <v>15575.0</v>
+        <v>5697.0</v>
       </c>
       <c r="J76" s="1">
-        <v>2.232747634291</v>
+        <v>0.6339382285783</v>
       </c>
       <c r="K76">
-        <v>1.3</v>
+        <v>0.35</v>
       </c>
       <c r="L76" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M76" s="1">
-        <v>713146.0</v>
+        <v>904365.0</v>
       </c>
       <c r="N76" s="1">
-        <v>722272.37</v>
+        <v>907521.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B77" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C77" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.134</v>
+        <v>101.882</v>
       </c>
       <c r="E77" s="1">
-        <v>101.72</v>
+        <v>99.653</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>813760.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-4688.0</v>
+        <v>15603.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.57609123082973</v>
+        <v>2.2367615626223</v>
       </c>
       <c r="K77">
-        <v>2.92</v>
+        <v>1.49</v>
       </c>
       <c r="L77" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M77" s="1">
-        <v>809072.0</v>
+        <v>713174.0</v>
       </c>
       <c r="N77" s="1">
-        <v>832431.56</v>
+        <v>723594.89</v>
       </c>
       <c r="O77" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B78" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C78" s="1">
-        <v>1900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>106.246</v>
+        <v>101.471</v>
       </c>
       <c r="E78" s="1">
-        <v>106.52073684</v>
+        <v>101.72</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2023894.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-5220.0</v>
+        <v>-1992.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.25791864593699</v>
+        <v>-0.24478961856076</v>
       </c>
       <c r="K78">
-        <v>2.18</v>
+        <v>3.11</v>
       </c>
       <c r="L78" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="M78" s="1">
-        <v>2018674.0</v>
+        <v>811768.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2060057.56</v>
+        <v>836634.63</v>
       </c>
       <c r="O78" s="1">
-        <v>1.17</v>
+        <v>0.46</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B79" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C79" s="1">
-        <v>400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.709</v>
+        <v>106.201</v>
       </c>
       <c r="E79" s="1">
-        <v>99.589</v>
+        <v>106.52073684</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>398356.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4480.0</v>
+        <v>-6075.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.1246221972306</v>
+        <v>-0.30016394139219</v>
       </c>
       <c r="K79">
-        <v>3.36</v>
+        <v>2.45</v>
       </c>
       <c r="L79" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="M79" s="1">
-        <v>402836.0</v>
+        <v>2017819.0</v>
       </c>
       <c r="N79" s="1">
-        <v>416262.03</v>
+        <v>2064408.04</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>1.14</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B80" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C80" s="1">
-        <v>540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.075</v>
+        <v>100.652</v>
       </c>
       <c r="E80" s="1">
-        <v>99.43</v>
+        <v>99.589</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>536922.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I80" s="1">
-        <v>8883.0</v>
+        <v>4252.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.6544302524389</v>
+        <v>1.0673869604073</v>
       </c>
       <c r="K80">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>0.17</v>
+      </c>
+      <c r="L80">
+        <v>665.75</v>
       </c>
       <c r="M80" s="1">
-        <v>545805.0</v>
+        <v>402608.0</v>
       </c>
       <c r="N80" s="1">
-        <v>560185.27</v>
+        <v>403273.75</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C81" s="1">
-        <v>700000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>86.099</v>
+        <v>101.352</v>
       </c>
       <c r="E81" s="1">
-        <v>85.96</v>
+        <v>99.43</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>601720.0</v>
+        <v>536922.0</v>
       </c>
       <c r="I81" s="1">
-        <v>973.0</v>
+        <v>10378.8</v>
       </c>
       <c r="J81" s="1">
-        <v>0.16170311772918</v>
+        <v>1.9330182037614</v>
       </c>
       <c r="K81">
-        <v>0.36</v>
+        <v>2.83</v>
       </c>
       <c r="L81" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M81" s="1">
-        <v>602693.0</v>
+        <v>547300.8</v>
       </c>
       <c r="N81" s="1">
-        <v>605222.11</v>
+        <v>562568.75</v>
       </c>
       <c r="O81" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C82" s="1">
         <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.624</v>
+        <v>86.815</v>
       </c>
       <c r="E82" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>704550.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-182.0</v>
+        <v>5985.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.025832091405862</v>
+        <v>0.99464867380177</v>
       </c>
       <c r="K82">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="L82" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M82" s="1">
-        <v>704368.0</v>
+        <v>607705.0</v>
       </c>
       <c r="N82" s="1">
-        <v>705921.42</v>
+        <v>610473.84</v>
       </c>
       <c r="O82" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
         <v>700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.964</v>
+        <v>100.929</v>
       </c>
       <c r="E83" s="1">
-        <v>99.64619429</v>
+        <v>100.65</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>697523.36</v>
+        <v>704550.0</v>
       </c>
       <c r="I83" s="1">
-        <v>9224.64</v>
+        <v>1953.0</v>
       </c>
       <c r="J83" s="1">
-        <v>1.3224847408695</v>
+        <v>0.27719821162444</v>
       </c>
       <c r="K83">
-        <v>2.22</v>
+        <v>0.39</v>
       </c>
       <c r="L83" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>706748.0</v>
+        <v>706503.0</v>
       </c>
       <c r="N83" s="1">
-        <v>722320.6</v>
+        <v>709207.11</v>
       </c>
       <c r="O83" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>286000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.171</v>
+        <v>100.733</v>
       </c>
       <c r="E84" s="1">
-        <v>99.571</v>
+        <v>100.62</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>284773.06</v>
+        <v>402480.0</v>
       </c>
       <c r="I84" s="1">
-        <v>4576.0</v>
+        <v>452.0</v>
       </c>
       <c r="J84" s="1">
-        <v>1.60689357343</v>
+        <v>0.11230371695488</v>
       </c>
       <c r="K84">
-        <v>0.86</v>
+        <v>2.46</v>
       </c>
       <c r="L84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>289349.06</v>
+        <v>402932.0</v>
       </c>
       <c r="N84" s="1">
-        <v>291819.24</v>
+        <v>412760.77</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.312</v>
+        <v>101.512</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.64619429</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>600000.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I85" s="1">
-        <v>1872.0</v>
+        <v>13060.64</v>
       </c>
       <c r="J85" s="1">
-        <v>0.312</v>
+        <v>1.8724304803211</v>
       </c>
       <c r="K85">
-        <v>1.21</v>
+        <v>2.42</v>
       </c>
       <c r="L85" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>601872.0</v>
+        <v>710584.0</v>
       </c>
       <c r="N85" s="1">
-        <v>609121.55</v>
+        <v>727547.01</v>
       </c>
       <c r="O85" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
-        <v>1930000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.055</v>
+        <v>101.292</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1930000.0</v>
+        <v>284773.06</v>
       </c>
       <c r="I86" s="1">
-        <v>1061.5</v>
+        <v>4922.06</v>
       </c>
       <c r="J86" s="1">
-        <v>0.055</v>
+        <v>1.7284148999207</v>
       </c>
       <c r="K86">
-        <v>0.22</v>
+        <v>1.04</v>
       </c>
       <c r="L86" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M86" s="1">
-        <v>1931061.5</v>
+        <v>289695.12</v>
       </c>
       <c r="N86" s="1">
-        <v>1935254.83</v>
+        <v>292674.61</v>
       </c>
       <c r="O86" s="1">
-        <v>1.1</v>
+        <v>0.16</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C87" s="1">
-        <v>1225000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.508</v>
+        <v>100.673</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1225000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-6027.0</v>
+        <v>4038.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.492</v>
+        <v>0.673</v>
       </c>
       <c r="K87">
-        <v>1.65</v>
+        <v>1.41</v>
       </c>
       <c r="L87" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="M87" s="1">
-        <v>1218973.0</v>
+        <v>604038.0</v>
       </c>
       <c r="N87" s="1">
-        <v>1239236.65</v>
+        <v>612505.96</v>
       </c>
       <c r="O87" s="1">
-        <v>0.71</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B88" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C88" s="1">
-        <v>800000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.65</v>
+        <v>100.715</v>
       </c>
       <c r="E88" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>803360.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1840.0</v>
+        <v>13799.5</v>
       </c>
       <c r="J88" s="1">
-        <v>0.22903804023103</v>
+        <v>0.715</v>
       </c>
       <c r="K88">
-        <v>2.76</v>
+        <v>0.41</v>
       </c>
       <c r="L88" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M88" s="1">
-        <v>805200.0</v>
+        <v>1943799.5</v>
       </c>
       <c r="N88" s="1">
-        <v>827287.67</v>
+        <v>1951639.21</v>
       </c>
       <c r="O88" s="1">
-        <v>0.47</v>
+        <v>1.07</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B89" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C89" s="1">
-        <v>1000000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.458</v>
+        <v>100.88</v>
       </c>
       <c r="E89" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>992590.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>11990.0</v>
+        <v>10780.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.2079509162897</v>
+        <v>0.88</v>
       </c>
       <c r="K89">
-        <v>0.85</v>
+        <v>1.86</v>
       </c>
       <c r="L89" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M89" s="1">
-        <v>1004580.0</v>
+        <v>1235780.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1013090.27</v>
+        <v>1258545.33</v>
       </c>
       <c r="O89" s="1">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B90" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C90" s="1">
-        <v>858000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.701</v>
+        <v>100.635</v>
       </c>
       <c r="E90" s="1">
-        <v>99.362</v>
+        <v>100.42</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>852525.96</v>
+        <v>803360.0</v>
       </c>
       <c r="I90" s="1">
-        <v>2908.62</v>
+        <v>1720.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.34117670739317</v>
+        <v>0.2141007767377</v>
       </c>
       <c r="K90">
-        <v>0.6</v>
+        <v>2.96</v>
       </c>
       <c r="L90" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M90" s="1">
-        <v>855434.58</v>
+        <v>805080.0</v>
       </c>
       <c r="N90" s="1">
-        <v>860576.7</v>
+        <v>828756.71</v>
       </c>
       <c r="O90" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B91" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>108.114</v>
+        <v>100.697</v>
       </c>
       <c r="E91" s="1">
-        <v>108.31690909</v>
+        <v>99.259</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1191486.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-2232.0</v>
+        <v>14380.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.18732909996425</v>
+        <v>1.4487351272932</v>
       </c>
       <c r="K91">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.01</v>
+      </c>
+      <c r="L91">
+        <v>119.86</v>
       </c>
       <c r="M91" s="1">
-        <v>1189254.0</v>
+        <v>1006970.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1206718.38</v>
+        <v>1007089.86</v>
       </c>
       <c r="O91" s="1">
-        <v>0.69</v>
+        <v>0.55</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>293</v>
       </c>
       <c r="B92" t="s">
         <v>294</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.552</v>
+        <v>100.185</v>
       </c>
       <c r="E92" s="1">
-        <v>100.4</v>
+        <v>99.362</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>602400.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I92" s="1">
-        <v>12912.0</v>
+        <v>7061.34</v>
       </c>
       <c r="J92" s="1">
-        <v>2.1434262948207</v>
+        <v>0.82828445482176</v>
       </c>
       <c r="K92">
-        <v>2.6</v>
+        <v>0.77</v>
       </c>
       <c r="L92" t="s">
         <v>295</v>
       </c>
       <c r="M92" s="1">
-        <v>615312.0</v>
+        <v>859587.3</v>
       </c>
       <c r="N92" s="1">
-        <v>630918.16</v>
+        <v>866198.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>296</v>
       </c>
       <c r="B93" t="s">
         <v>297</v>
       </c>
       <c r="C93" s="1">
-        <v>1563000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.755</v>
+        <v>108.683</v>
       </c>
       <c r="E93" s="1">
-        <v>99.228</v>
+        <v>108.31690909</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1550933.64</v>
+        <v>1191486.0</v>
       </c>
       <c r="I93" s="1">
-        <v>8237.01</v>
+        <v>4027.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.53110009271577</v>
+        <v>0.33798131073298</v>
       </c>
       <c r="K93">
-        <v>2.15</v>
+        <v>1.85</v>
       </c>
       <c r="L93" t="s">
         <v>298</v>
       </c>
       <c r="M93" s="1">
-        <v>1559170.65</v>
+        <v>1195513.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1592780.5</v>
+        <v>1215840.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.91</v>
+        <v>0.67</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>299</v>
       </c>
       <c r="B94" t="s">
         <v>300</v>
       </c>
       <c r="C94" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.537</v>
+        <v>103.112</v>
       </c>
       <c r="E94" s="1">
-        <v>99.517</v>
+        <v>100.4</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>696619.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I94" s="1">
-        <v>7140.0</v>
+        <v>16272.0</v>
       </c>
       <c r="J94" s="1">
-        <v>1.024950510968</v>
+        <v>2.7011952191235</v>
       </c>
       <c r="K94">
-        <v>2.19</v>
+        <v>2.81</v>
       </c>
       <c r="L94" t="s">
         <v>301</v>
       </c>
       <c r="M94" s="1">
-        <v>703759.0</v>
+        <v>618672.0</v>
       </c>
       <c r="N94" s="1">
-        <v>719099.07</v>
+        <v>635552.14</v>
       </c>
       <c r="O94" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>302</v>
       </c>
       <c r="B95" t="s">
         <v>303</v>
       </c>
       <c r="C95" s="1">
-        <v>1016000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>92.194</v>
+        <v>100.151</v>
       </c>
       <c r="E95" s="1">
-        <v>83.44605217</v>
+        <v>99.228</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>847811.89</v>
+        <v>1550933.64</v>
       </c>
       <c r="I95" s="1">
-        <v>88879.15</v>
+        <v>14426.49</v>
       </c>
       <c r="J95" s="1">
-        <v>10.483357340034</v>
+        <v>0.93018099729915</v>
       </c>
       <c r="K95">
-        <v>0.8</v>
+        <v>2.31</v>
       </c>
       <c r="L95" t="s">
         <v>304</v>
       </c>
       <c r="M95" s="1">
-        <v>936691.04</v>
+        <v>1565360.13</v>
       </c>
       <c r="N95" s="1">
-        <v>944832.96</v>
+        <v>1601432.24</v>
       </c>
       <c r="O95" s="1">
-        <v>0.54</v>
+        <v>0.88</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>305</v>
       </c>
       <c r="B96" t="s">
         <v>306</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.281</v>
+        <v>100.638</v>
       </c>
       <c r="E96" s="1">
-        <v>100.375</v>
+        <v>99.517</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>602250.0</v>
+        <v>696619.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-564.0</v>
+        <v>7847.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.093648816936488</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K96">
-        <v>0.73</v>
+        <v>2.38</v>
       </c>
       <c r="L96" t="s">
         <v>307</v>
       </c>
       <c r="M96" s="1">
-        <v>601686.0</v>
+        <v>704466.0</v>
       </c>
       <c r="N96" s="1">
-        <v>606068.88</v>
+        <v>721100.59</v>
       </c>
       <c r="O96" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>308</v>
       </c>
       <c r="B97" t="s">
         <v>309</v>
       </c>
       <c r="C97" s="1">
-        <v>800000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.439</v>
+        <v>92.147</v>
       </c>
       <c r="E97" s="1">
-        <v>92.081555</v>
+        <v>83.44605217</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>736652.44</v>
+        <v>847811.89</v>
       </c>
       <c r="I97" s="1">
-        <v>50859.56</v>
+        <v>88401.63</v>
       </c>
       <c r="J97" s="1">
-        <v>6.9041460040504</v>
+        <v>10.42703352509</v>
       </c>
       <c r="K97">
-        <v>1.54</v>
+        <v>0.9</v>
       </c>
       <c r="L97" t="s">
         <v>310</v>
       </c>
       <c r="M97" s="1">
-        <v>787512.0</v>
+        <v>936213.52</v>
       </c>
       <c r="N97" s="1">
-        <v>799824.33</v>
+        <v>945399.27</v>
       </c>
       <c r="O97" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>311</v>
       </c>
       <c r="B98" t="s">
         <v>312</v>
       </c>
       <c r="C98" s="1">
         <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.856</v>
+        <v>100.237</v>
       </c>
       <c r="E98" s="1">
-        <v>99.329</v>
+        <v>100.375</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>595974.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I98" s="1">
-        <v>27162.0</v>
+        <v>-828.0</v>
       </c>
       <c r="J98" s="1">
-        <v>4.5575813709994</v>
+        <v>-0.13748443337484</v>
       </c>
       <c r="K98">
-        <v>0.38</v>
+        <v>0.92</v>
       </c>
       <c r="L98" t="s">
         <v>313</v>
       </c>
       <c r="M98" s="1">
-        <v>623136.0</v>
+        <v>601422.0</v>
       </c>
       <c r="N98" s="1">
-        <v>625429.15</v>
+        <v>606914.47</v>
       </c>
       <c r="O98" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>314</v>
       </c>
       <c r="B99" t="s">
         <v>315</v>
       </c>
       <c r="C99" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.137</v>
+        <v>98.587</v>
       </c>
       <c r="E99" s="1">
-        <v>100.33</v>
+        <v>92.081555</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1203960.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I99" s="1">
-        <v>-2316.0</v>
+        <v>52043.56</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.19236519485697</v>
+        <v>7.0648730899473</v>
       </c>
       <c r="K99">
-        <v>2.82</v>
+        <v>1.63</v>
       </c>
       <c r="L99" t="s">
         <v>316</v>
       </c>
       <c r="M99" s="1">
-        <v>1201644.0</v>
+        <v>788696.0</v>
       </c>
       <c r="N99" s="1">
-        <v>1235474.14</v>
+        <v>801775.45</v>
       </c>
       <c r="O99" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>317</v>
       </c>
       <c r="B100" t="s">
         <v>318</v>
       </c>
       <c r="C100" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>91.059</v>
+        <v>104.155</v>
       </c>
       <c r="E100" s="1">
-        <v>89.875</v>
+        <v>99.329</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>179750.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I100" s="1">
-        <v>2368.0</v>
+        <v>28956.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.3173852573018</v>
+        <v>4.8586012141469</v>
       </c>
       <c r="K100">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>21.92</v>
+        <v>0.59</v>
+      </c>
+      <c r="L100" t="s">
+        <v>319</v>
       </c>
       <c r="M100" s="1">
-        <v>182118.0</v>
+        <v>624930.0</v>
       </c>
       <c r="N100" s="1">
-        <v>182139.92</v>
+        <v>628497.12</v>
       </c>
       <c r="O100" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B101" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C101" s="1">
-        <v>100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>91.324</v>
+        <v>100.329</v>
       </c>
       <c r="E101" s="1">
-        <v>89.875</v>
+        <v>100.231</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>89875.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I101" s="1">
-        <v>1449.0</v>
+        <v>882.0</v>
       </c>
       <c r="J101" s="1">
-        <v>1.6122392211405</v>
+        <v>0.097774141732598</v>
       </c>
       <c r="K101">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>102.05</v>
+        <v>0.42</v>
+      </c>
+      <c r="L101" t="s">
+        <v>322</v>
       </c>
       <c r="M101" s="1">
-        <v>91324.0</v>
+        <v>902961.0</v>
       </c>
       <c r="N101" s="1">
-        <v>91426.05</v>
+        <v>906752.1</v>
       </c>
       <c r="O101" s="1">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B102" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C102" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.476</v>
+        <v>100.331</v>
       </c>
       <c r="E102" s="1">
-        <v>99.766</v>
+        <v>100.33</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>598596.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I102" s="1">
-        <v>4260.0</v>
+        <v>12.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.7116652967945</v>
+        <v>0.0009967108541812</v>
       </c>
       <c r="K102">
-        <v>1.8</v>
+        <v>2.98</v>
       </c>
       <c r="L102" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M102" s="1">
-        <v>602856.0</v>
+        <v>1203972.0</v>
       </c>
       <c r="N102" s="1">
-        <v>613684.77</v>
+        <v>1239774.74</v>
       </c>
       <c r="O102" s="1">
-        <v>0.35</v>
+        <v>0.68</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B103" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C103" s="1">
-        <v>593000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.851</v>
+        <v>91.393</v>
       </c>
       <c r="E103" s="1">
-        <v>99.945</v>
+        <v>89.875</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>592673.85</v>
+        <v>179750.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-557.42</v>
+        <v>3036.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.094051728450648</v>
+        <v>1.6890125173853</v>
       </c>
       <c r="K103">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.04</v>
+      </c>
+      <c r="L103">
+        <v>76.71</v>
       </c>
       <c r="M103" s="1">
-        <v>592116.43</v>
+        <v>182786.0</v>
       </c>
       <c r="N103" s="1">
-        <v>595423.91</v>
+        <v>182862.71</v>
       </c>
       <c r="O103" s="1">
-        <v>0.34</v>
+        <v>0.1</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B104" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C104" s="1">
-        <v>915000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.078</v>
+        <v>91.655</v>
       </c>
       <c r="E104" s="1">
-        <v>99.90538798</v>
+        <v>89.875</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>914134.3</v>
+        <v>89875.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1579.4</v>
+        <v>1780.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.17277548824062</v>
+        <v>1.980528511822</v>
       </c>
       <c r="K104">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.12</v>
+      </c>
+      <c r="L104">
+        <v>115.75</v>
       </c>
       <c r="M104" s="1">
-        <v>915713.7</v>
+        <v>91655.0</v>
       </c>
       <c r="N104" s="1">
-        <v>920470.45</v>
+        <v>91770.75</v>
       </c>
       <c r="O104" s="1">
-        <v>0.52</v>
+        <v>0.05</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>330</v>
       </c>
       <c r="B105" t="s">
         <v>331</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>83.918</v>
+        <v>100.389</v>
       </c>
       <c r="E105" s="1">
-        <v>81.75</v>
+        <v>99.766</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>163500.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I105" s="1">
-        <v>4336.0</v>
+        <v>3738.0</v>
       </c>
       <c r="J105" s="1">
-        <v>2.6519877675841</v>
+        <v>0.62446123929996</v>
       </c>
       <c r="K105">
-        <v>1.38</v>
+        <v>2.04</v>
       </c>
       <c r="L105" t="s">
         <v>332</v>
       </c>
       <c r="M105" s="1">
-        <v>167836.0</v>
+        <v>602334.0</v>
       </c>
       <c r="N105" s="1">
-        <v>170589.42</v>
+        <v>614560.03</v>
       </c>
       <c r="O105" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>333</v>
       </c>
       <c r="B106" t="s">
         <v>334</v>
       </c>
       <c r="C106" s="1">
-        <v>500000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.272</v>
+        <v>100.616</v>
       </c>
       <c r="E106" s="1">
-        <v>100.73</v>
+        <v>99.945</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>503650.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I106" s="1">
-        <v>-2290.0</v>
+        <v>3979.03</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.45468082994143</v>
+        <v>0.6713692530892</v>
       </c>
       <c r="K106">
-        <v>1.22</v>
+        <v>0.75</v>
       </c>
       <c r="L106" t="s">
         <v>335</v>
       </c>
       <c r="M106" s="1">
-        <v>501360.0</v>
+        <v>596652.88</v>
       </c>
       <c r="N106" s="1">
-        <v>507464.45</v>
+        <v>601100.87</v>
       </c>
       <c r="O106" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>336</v>
       </c>
       <c r="B107" t="s">
         <v>337</v>
       </c>
       <c r="C107" s="1">
-        <v>409000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>104.643</v>
+        <v>100.443</v>
       </c>
       <c r="E107" s="1">
-        <v>99.775</v>
+        <v>99.90538798</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>408079.75</v>
+        <v>914134.3</v>
       </c>
       <c r="I107" s="1">
-        <v>19910.12</v>
+        <v>4919.15</v>
       </c>
       <c r="J107" s="1">
-        <v>4.8789776998246</v>
+        <v>0.53812114915719</v>
       </c>
       <c r="K107">
-        <v>0.85</v>
+        <v>0.67</v>
       </c>
       <c r="L107" t="s">
         <v>338</v>
       </c>
       <c r="M107" s="1">
-        <v>427989.87</v>
+        <v>919053.45</v>
       </c>
       <c r="N107" s="1">
-        <v>431456.57</v>
+        <v>925188.96</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>339</v>
       </c>
       <c r="B108" t="s">
         <v>340</v>
       </c>
       <c r="C108" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>93.647</v>
+        <v>84.845</v>
       </c>
       <c r="E108" s="1">
-        <v>99.271</v>
+        <v>81.75</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>397084.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-22496.0</v>
+        <v>6190.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-5.6653000372717</v>
+        <v>3.7859327217125</v>
       </c>
       <c r="K108">
-        <v>0.6</v>
+        <v>1.46</v>
       </c>
       <c r="L108" t="s">
         <v>341</v>
       </c>
       <c r="M108" s="1">
-        <v>374588.0</v>
+        <v>169690.0</v>
       </c>
       <c r="N108" s="1">
-        <v>377004.44</v>
+        <v>172607.81</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>342</v>
       </c>
       <c r="B109" t="s">
         <v>343</v>
       </c>
       <c r="C109" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>103.121</v>
+        <v>100.491</v>
       </c>
       <c r="E109" s="1">
-        <v>101.3728</v>
+        <v>100.73</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1520592.0</v>
+        <v>503650.0</v>
       </c>
       <c r="I109" s="1">
-        <v>26223.0</v>
+        <v>-1195.0</v>
       </c>
       <c r="J109" s="1">
-        <v>1.7245257110389</v>
+        <v>-0.23726794400874</v>
       </c>
       <c r="K109">
-        <v>2.66</v>
+        <v>1.38</v>
       </c>
       <c r="L109" t="s">
         <v>344</v>
       </c>
       <c r="M109" s="1">
-        <v>1546815.0</v>
+        <v>502455.0</v>
       </c>
       <c r="N109" s="1">
-        <v>1586785.89</v>
+        <v>509347.12</v>
       </c>
       <c r="O109" s="1">
-        <v>0.9</v>
+        <v>0.28</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>345</v>
       </c>
       <c r="B110" t="s">
         <v>346</v>
       </c>
       <c r="C110" s="1">
-        <v>600000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.126</v>
+        <v>105.541</v>
       </c>
       <c r="E110" s="1">
-        <v>99.67</v>
+        <v>99.775</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>598020.0</v>
+        <v>408079.75</v>
       </c>
       <c r="I110" s="1">
-        <v>2736.0</v>
+        <v>23582.94</v>
       </c>
       <c r="J110" s="1">
-        <v>0.45750978228153</v>
+        <v>5.7790027562015</v>
       </c>
       <c r="K110">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>51.37</v>
+        <v>1.07</v>
+      </c>
+      <c r="L110" t="s">
+        <v>347</v>
       </c>
       <c r="M110" s="1">
-        <v>600756.0</v>
+        <v>431662.69</v>
       </c>
       <c r="N110" s="1">
-        <v>600807.37</v>
+        <v>436053.84</v>
       </c>
       <c r="O110" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C111" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.536</v>
+        <v>93.852</v>
       </c>
       <c r="E111" s="1">
-        <v>99.81333333</v>
+        <v>99.271</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>898320.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2496.0</v>
+        <v>-21676.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.27785199038205</v>
+        <v>-5.4587946127268</v>
       </c>
       <c r="K111">
-        <v>1.01</v>
+        <v>0.7</v>
       </c>
       <c r="L111" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M111" s="1">
-        <v>895824.0</v>
+        <v>375408.0</v>
       </c>
       <c r="N111" s="1">
-        <v>904885.64</v>
+        <v>378208.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B112" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C112" s="1">
-        <v>2900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>94.343</v>
+        <v>103.472</v>
       </c>
       <c r="E112" s="1">
-        <v>93.09788345</v>
+        <v>101.3728</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2699838.62</v>
+        <v>1520592.0</v>
       </c>
       <c r="I112" s="1">
-        <v>36108.38</v>
+        <v>31488.0</v>
       </c>
       <c r="J112" s="1">
-        <v>1.3374273459352</v>
+        <v>2.0707724359986</v>
       </c>
       <c r="K112">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>290.0</v>
+        <v>2.88</v>
+      </c>
+      <c r="L112" t="s">
+        <v>353</v>
       </c>
       <c r="M112" s="1">
-        <v>2735947.0</v>
+        <v>1552080.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2736237.0</v>
+        <v>1595235.82</v>
       </c>
       <c r="O112" s="1">
-        <v>1.56</v>
+        <v>0.88</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B113" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C113" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.733</v>
+        <v>100.352</v>
       </c>
       <c r="E113" s="1">
-        <v>98.642</v>
+        <v>99.67</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1085062.0</v>
+        <v>598020.0</v>
       </c>
       <c r="I113" s="1">
-        <v>12001.0</v>
+        <v>4092.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.1060197481803</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K113">
-        <v>3.18</v>
+        <v>0.18</v>
       </c>
       <c r="L113" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M113" s="1">
-        <v>1097063.0</v>
+        <v>602112.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1132003.07</v>
+        <v>603190.77</v>
       </c>
       <c r="O113" s="1">
-        <v>0.64</v>
+        <v>0.33</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B114" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C114" s="1">
-        <v>768000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.826</v>
+        <v>99.511</v>
       </c>
       <c r="E114" s="1">
-        <v>99.628</v>
+        <v>99.81333333</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>765143.04</v>
+        <v>898320.0</v>
       </c>
       <c r="I114" s="1">
-        <v>1520.64</v>
+        <v>-2721.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.19873931023407</v>
+        <v>-0.30289874432274</v>
       </c>
       <c r="K114">
-        <v>1.18</v>
+        <v>1.21</v>
       </c>
       <c r="L114" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M114" s="1">
-        <v>766663.68</v>
+        <v>895599.0</v>
       </c>
       <c r="N114" s="1">
-        <v>775758.69</v>
+        <v>906509.96</v>
       </c>
       <c r="O114" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B115" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.815</v>
+        <v>94.323</v>
       </c>
       <c r="E115" s="1">
-        <v>99.736</v>
+        <v>93.09788345</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>598416.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I115" s="1">
-        <v>6474.0</v>
+        <v>35528.38</v>
       </c>
       <c r="J115" s="1">
-        <v>1.0818561001043</v>
+        <v>1.3159445804209</v>
       </c>
       <c r="K115">
-        <v>0.9</v>
+        <v>0.11</v>
       </c>
       <c r="L115" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M115" s="1">
-        <v>604890.0</v>
+        <v>2735367.0</v>
       </c>
       <c r="N115" s="1">
-        <v>610281.78</v>
+        <v>2738557.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.35</v>
+        <v>1.51</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B116" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C116" s="1">
-        <v>469000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.942</v>
+        <v>100.162</v>
       </c>
       <c r="E116" s="1">
-        <v>99.594</v>
+        <v>98.642</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>467095.86</v>
+        <v>1085062.0</v>
       </c>
       <c r="I116" s="1">
-        <v>1632.12</v>
+        <v>16720.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.34941863967709</v>
+        <v>1.5409257719835</v>
       </c>
       <c r="K116">
-        <v>2.28</v>
+        <v>3.42</v>
       </c>
       <c r="L116" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="M116" s="1">
-        <v>468727.98</v>
+        <v>1101782.0</v>
       </c>
       <c r="N116" s="1">
-        <v>479439.49</v>
+        <v>1139359.05</v>
       </c>
       <c r="O116" s="1">
-        <v>0.27</v>
+        <v>0.63</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B117" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C117" s="1">
-        <v>1700000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.267</v>
+        <v>100.11</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1700000.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I117" s="1">
-        <v>4539.0</v>
+        <v>3701.76</v>
       </c>
       <c r="J117" s="1">
-        <v>0.267</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K117">
-        <v>1.86</v>
+        <v>1.36</v>
       </c>
       <c r="L117" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="M117" s="1">
-        <v>1704539.0</v>
+        <v>768844.8</v>
       </c>
       <c r="N117" s="1">
-        <v>1736122.9</v>
+        <v>779307.48</v>
       </c>
       <c r="O117" s="1">
-        <v>0.99</v>
+        <v>0.43</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B118" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C118" s="1">
-        <v>1209000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.82</v>
+        <v>100.612</v>
       </c>
       <c r="E118" s="1">
-        <v>99.849</v>
+        <v>99.736</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1207174.41</v>
+        <v>598416.0</v>
       </c>
       <c r="I118" s="1">
-        <v>35919.39</v>
+        <v>5256.0</v>
       </c>
       <c r="J118" s="1">
-        <v>2.9754929944216</v>
+        <v>0.87831876153044</v>
       </c>
       <c r="K118">
-        <v>1.56</v>
+        <v>1.12</v>
       </c>
       <c r="L118" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="M118" s="1">
-        <v>1243093.8</v>
+        <v>603672.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1261967.45</v>
+        <v>610378.85</v>
       </c>
       <c r="O118" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B119" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C119" s="1">
-        <v>490000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.036</v>
+        <v>100.253</v>
       </c>
       <c r="E119" s="1">
-        <v>99.115</v>
+        <v>99.594</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>485663.5</v>
+        <v>467095.86</v>
       </c>
       <c r="I119" s="1">
-        <v>9412.9</v>
+        <v>3090.71</v>
       </c>
       <c r="J119" s="1">
-        <v>1.938152650961</v>
+        <v>0.66168644697472</v>
       </c>
       <c r="K119">
-        <v>3.04</v>
+        <v>2.47</v>
       </c>
       <c r="L119" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M119" s="1">
-        <v>495076.4</v>
+        <v>470186.57</v>
       </c>
       <c r="N119" s="1">
-        <v>509971.06</v>
+        <v>481765.41</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B120" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C120" s="1">
-        <v>700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>102.167</v>
+        <v>100.42</v>
       </c>
       <c r="E120" s="1">
-        <v>100.242</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>701694.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>13475.0</v>
+        <v>7140.0</v>
       </c>
       <c r="J120" s="1">
-        <v>1.9203527463538</v>
+        <v>0.42</v>
       </c>
       <c r="K120">
-        <v>3.62</v>
+        <v>2.07</v>
       </c>
       <c r="L120" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="M120" s="1">
-        <v>715169.0</v>
+        <v>1707140.0</v>
       </c>
       <c r="N120" s="1">
-        <v>740541.6</v>
+        <v>1742333.49</v>
       </c>
       <c r="O120" s="1">
-        <v>0.42</v>
+        <v>0.96</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B121" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C121" s="1">
-        <v>475000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.063</v>
+        <v>102.993</v>
       </c>
       <c r="E121" s="1">
-        <v>99.406</v>
+        <v>103.012</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>472178.5</v>
+        <v>927108.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-6379.25</v>
+        <v>-171.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3510250890288</v>
+        <v>-0.018444453073428</v>
       </c>
       <c r="K121">
-        <v>0.53</v>
+        <v>2.2</v>
       </c>
       <c r="L121" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M121" s="1">
-        <v>465799.25</v>
+        <v>926937.0</v>
       </c>
       <c r="N121" s="1">
-        <v>468320.65</v>
+        <v>946743.17</v>
       </c>
       <c r="O121" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B122" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C122" s="1">
-        <v>1074000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.739</v>
+        <v>102.897</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>99.849</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1074000.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I122" s="1">
-        <v>-2803.14</v>
+        <v>36850.32</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.261</v>
+        <v>3.0526094402548</v>
       </c>
       <c r="K122">
-        <v>0.19</v>
+        <v>1.77</v>
       </c>
       <c r="L122" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M122" s="1">
-        <v>1071196.86</v>
+        <v>1244024.73</v>
       </c>
       <c r="N122" s="1">
-        <v>1073202.8</v>
+        <v>1265448.87</v>
       </c>
       <c r="O122" s="1">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B123" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C123" s="1">
-        <v>1800000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.921</v>
+        <v>101.858</v>
       </c>
       <c r="E123" s="1">
-        <v>102.80672222</v>
+        <v>99.115</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1850521.0</v>
+        <v>485663.5</v>
       </c>
       <c r="I123" s="1">
-        <v>38057.0</v>
+        <v>13440.7</v>
       </c>
       <c r="J123" s="1">
-        <v>2.0565559645095</v>
+        <v>2.7674923069162</v>
       </c>
       <c r="K123">
-        <v>3.9</v>
+        <v>3.23</v>
       </c>
       <c r="L123" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="M123" s="1">
-        <v>1888578.0</v>
+        <v>499104.2</v>
       </c>
       <c r="N123" s="1">
-        <v>1958851.97</v>
+        <v>514938.58</v>
       </c>
       <c r="O123" s="1">
-        <v>1.11</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B124" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C124" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.308</v>
+        <v>102.064</v>
       </c>
       <c r="E124" s="1">
-        <v>99.07293333</v>
+        <v>100.242</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1188875.2</v>
+        <v>701694.0</v>
       </c>
       <c r="I124" s="1">
-        <v>38820.8</v>
+        <v>12754.0</v>
       </c>
       <c r="J124" s="1">
-        <v>3.2653385317483</v>
+        <v>1.8176014046009</v>
       </c>
       <c r="K124">
-        <v>1.5</v>
+        <v>3.87</v>
       </c>
       <c r="L124" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="M124" s="1">
-        <v>1227696.0</v>
+        <v>714448.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1245659.01</v>
+        <v>741546.63</v>
       </c>
       <c r="O124" s="1">
-        <v>0.71</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B125" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>85.196</v>
+        <v>98.746</v>
       </c>
       <c r="E125" s="1">
-        <v>85.35266667</v>
+        <v>99.406</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>512116.0</v>
+        <v>472178.5</v>
       </c>
       <c r="I125" s="1">
-        <v>-940.0</v>
+        <v>-3135.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.18355216396285</v>
+        <v>-0.66394382632839</v>
       </c>
       <c r="K125">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>848.63</v>
+        <v>0.7</v>
+      </c>
+      <c r="L125" t="s">
+        <v>392</v>
       </c>
       <c r="M125" s="1">
-        <v>511176.0</v>
+        <v>469043.5</v>
       </c>
       <c r="N125" s="1">
-        <v>512024.63</v>
+        <v>472378.26</v>
       </c>
       <c r="O125" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B126" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>103.929</v>
+        <v>100.064</v>
       </c>
       <c r="E126" s="1">
-        <v>99.154125</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>198308.25</v>
+        <v>1658000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>9549.75</v>
+        <v>1061.12</v>
       </c>
       <c r="J126" s="1">
-        <v>4.8156090329071</v>
+        <v>0.064</v>
       </c>
       <c r="K126">
-        <v>2.37</v>
+        <v>0.11</v>
       </c>
       <c r="L126" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="M126" s="1">
-        <v>207858.0</v>
+        <v>1659061.12</v>
       </c>
       <c r="N126" s="1">
-        <v>212592.93</v>
+        <v>1660912.99</v>
       </c>
       <c r="O126" s="1">
-        <v>0.12</v>
+        <v>0.91</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B127" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.462</v>
+        <v>104.911</v>
       </c>
       <c r="E127" s="1">
-        <v>95.972</v>
+        <v>102.80672222</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>479860.0</v>
+        <v>1850521.0</v>
       </c>
       <c r="I127" s="1">
-        <v>7450.0</v>
+        <v>37877.0</v>
       </c>
       <c r="J127" s="1">
-        <v>1.5525361563789</v>
+        <v>2.0468289741105</v>
       </c>
       <c r="K127">
-        <v>0.4</v>
+        <v>4.16</v>
       </c>
       <c r="L127" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>487310.0</v>
+        <v>1888398.0</v>
       </c>
       <c r="N127" s="1">
-        <v>489292.88</v>
+        <v>1963356.9</v>
       </c>
       <c r="O127" s="1">
-        <v>0.28</v>
+        <v>1.08</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B128" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C128" s="1">
-        <v>456000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.946</v>
+        <v>103.087</v>
       </c>
       <c r="E128" s="1">
-        <v>99.609</v>
+        <v>99.07293333</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>454217.04</v>
+        <v>1188875.2</v>
       </c>
       <c r="I128" s="1">
-        <v>10656.72</v>
+        <v>48168.8</v>
       </c>
       <c r="J128" s="1">
-        <v>2.3461735385357</v>
+        <v>4.0516279589313</v>
       </c>
       <c r="K128">
-        <v>3.05</v>
+        <v>1.71</v>
       </c>
       <c r="L128" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="M128" s="1">
-        <v>464873.76</v>
+        <v>1237044.0</v>
       </c>
       <c r="N128" s="1">
-        <v>478766.14</v>
+        <v>1257554.96</v>
       </c>
       <c r="O128" s="1">
-        <v>0.27</v>
+        <v>0.69</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B129" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>103.144</v>
+        <v>85.738</v>
       </c>
       <c r="E129" s="1">
-        <v>102.847</v>
+        <v>85.38325</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>719929.0</v>
+        <v>683066.0</v>
       </c>
       <c r="I129" s="1">
-        <v>2079.0</v>
+        <v>2838.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.28877847676646</v>
+        <v>0.41547961690378</v>
       </c>
       <c r="K129">
-        <v>2.9</v>
+        <v>0.19</v>
       </c>
       <c r="L129" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="M129" s="1">
-        <v>722008.0</v>
+        <v>685904.0</v>
       </c>
       <c r="N129" s="1">
-        <v>742296.01</v>
+        <v>687419.07</v>
       </c>
       <c r="O129" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B130" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C130" s="1">
-        <v>1178000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.97</v>
+        <v>97.529</v>
       </c>
       <c r="E130" s="1">
-        <v>101.91549321</v>
+        <v>95.972</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1200564.51</v>
+        <v>479860.0</v>
       </c>
       <c r="I130" s="1">
-        <v>35982.09</v>
+        <v>7785.0</v>
       </c>
       <c r="J130" s="1">
-        <v>2.9970975903661</v>
+        <v>1.6223481848873</v>
       </c>
       <c r="K130">
-        <v>1.56</v>
+        <v>0.44</v>
       </c>
       <c r="L130" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="M130" s="1">
-        <v>1236546.6</v>
+        <v>487645.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1254981.01</v>
+        <v>489833.36</v>
       </c>
       <c r="O130" s="1">
-        <v>0.71</v>
+        <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B131" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C131" s="1">
-        <v>1500000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.079</v>
+        <v>102.143</v>
       </c>
       <c r="E131" s="1">
-        <v>99.423</v>
+        <v>99.609</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1491345.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I131" s="1">
-        <v>9840.0</v>
+        <v>11555.04</v>
       </c>
       <c r="J131" s="1">
-        <v>0.65980708689136</v>
+        <v>2.5439468321136</v>
       </c>
       <c r="K131">
-        <v>2.3</v>
+        <v>3.27</v>
       </c>
       <c r="L131" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="M131" s="1">
-        <v>1501185.0</v>
+        <v>465772.08</v>
       </c>
       <c r="N131" s="1">
-        <v>1535705.55</v>
+        <v>480663.92</v>
       </c>
       <c r="O131" s="1">
-        <v>0.87</v>
+        <v>0.26</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B132" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C132" s="1">
-        <v>1230000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.993</v>
+        <v>103.421</v>
       </c>
       <c r="E132" s="1">
-        <v>99.947</v>
+        <v>102.847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1229348.1</v>
+        <v>719929.0</v>
       </c>
       <c r="I132" s="1">
-        <v>565.8</v>
+        <v>4018.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.046024392928252</v>
+        <v>0.5581105914611</v>
       </c>
       <c r="K132">
-        <v>0.79</v>
+        <v>3.11</v>
       </c>
       <c r="L132" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="M132" s="1">
-        <v>1229913.9</v>
+        <v>723947.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1239644.38</v>
+        <v>745721.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.71</v>
+        <v>0.41</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B133" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C133" s="1">
-        <v>2400000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.145</v>
+        <v>105.263</v>
       </c>
       <c r="E133" s="1">
-        <v>99.779</v>
+        <v>101.91549321</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>2394696.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I133" s="1">
-        <v>8784.0</v>
+        <v>39433.63</v>
       </c>
       <c r="J133" s="1">
-        <v>0.3668106515399</v>
+        <v>3.2845906797628</v>
       </c>
       <c r="K133">
-        <v>0.81</v>
+        <v>1.8</v>
       </c>
       <c r="L133" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="M133" s="1">
-        <v>2403480.0</v>
+        <v>1239998.14</v>
       </c>
       <c r="N133" s="1">
-        <v>2422959.45</v>
+        <v>1261163.57</v>
       </c>
       <c r="O133" s="1">
-        <v>1.38</v>
+        <v>0.69</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B134" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C134" s="1">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>102.158</v>
+        <v>100.546</v>
       </c>
       <c r="E134" s="1">
-        <v>102.33536</v>
+        <v>99.423</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>2558384.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-4434.0</v>
+        <v>16845.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.17331252853364</v>
+        <v>1.129517314907</v>
       </c>
       <c r="K134">
-        <v>3.54</v>
+        <v>2.47</v>
       </c>
       <c r="L134" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="M134" s="1">
-        <v>2553950.0</v>
+        <v>1508190.0</v>
       </c>
       <c r="N134" s="1">
-        <v>2642531.16</v>
+        <v>1545176.3</v>
       </c>
       <c r="O134" s="1">
-        <v>1.5</v>
+        <v>0.85</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B135" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C135" s="1">
-        <v>1229000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>90.582</v>
+        <v>100.447</v>
       </c>
       <c r="E135" s="1">
-        <v>85.4301904</v>
+        <v>99.947</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1049937.04</v>
+        <v>1229348.1</v>
       </c>
       <c r="I135" s="1">
-        <v>63315.74</v>
+        <v>6150.0</v>
       </c>
       <c r="J135" s="1">
-        <v>6.0304320723841</v>
+        <v>0.50026514052448</v>
       </c>
       <c r="K135">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>780.77</v>
+        <v>1.0</v>
+      </c>
+      <c r="L135" t="s">
+        <v>422</v>
       </c>
       <c r="M135" s="1">
-        <v>1113252.78</v>
+        <v>1235498.1</v>
       </c>
       <c r="N135" s="1">
-        <v>1114033.55</v>
+        <v>1247755.98</v>
       </c>
       <c r="O135" s="1">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B136" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C136" s="1">
-        <v>451000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.214</v>
+        <v>100.001</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>451000.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>9985.14</v>
+        <v>5328.0</v>
       </c>
       <c r="J136" s="1">
-        <v>2.214</v>
+        <v>0.22249170667174</v>
       </c>
       <c r="K136">
-        <v>1.6</v>
+        <v>0.07</v>
       </c>
       <c r="L136" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="M136" s="1">
-        <v>460985.14</v>
+        <v>2400024.0</v>
       </c>
       <c r="N136" s="1">
-        <v>468208.44</v>
+        <v>2401750.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.27</v>
+        <v>1.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B137" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C137" s="1">
-        <v>820000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>102.518</v>
+        <v>100.294</v>
       </c>
       <c r="E137" s="1">
-        <v>101.16853659</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>829582.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>11065.6</v>
+        <v>4583.46</v>
       </c>
       <c r="J137" s="1">
-        <v>1.3338765788072</v>
+        <v>0.294</v>
       </c>
       <c r="K137">
-        <v>1.73</v>
+        <v>0.13</v>
       </c>
       <c r="L137" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="M137" s="1">
-        <v>840647.6</v>
+        <v>1563583.46</v>
       </c>
       <c r="N137" s="1">
-        <v>854822.41</v>
+        <v>1565640.06</v>
       </c>
       <c r="O137" s="1">
-        <v>0.49</v>
+        <v>0.86</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B138" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>94.709</v>
+        <v>102.089</v>
       </c>
       <c r="E138" s="1">
-        <v>91.6578065</v>
+        <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1833156.13</v>
+        <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>61023.87</v>
+        <v>-6159.0</v>
       </c>
       <c r="J138" s="1">
-        <v>3.328896486302</v>
+        <v>-0.24073790330146</v>
       </c>
       <c r="K138">
-        <v>0.2</v>
+        <v>3.76</v>
       </c>
       <c r="L138" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="M138" s="1">
-        <v>1894180.0</v>
+        <v>2552225.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1898097.81</v>
+        <v>2646223.97</v>
       </c>
       <c r="O138" s="1">
-        <v>1.08</v>
+        <v>1.46</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B139" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C139" s="1">
-        <v>1432000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.769</v>
+        <v>91.007</v>
       </c>
       <c r="E139" s="1">
-        <v>100.45530726</v>
+        <v>85.4301904</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1438520.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I139" s="1">
-        <v>18812.08</v>
+        <v>68538.99</v>
       </c>
       <c r="J139" s="1">
-        <v>1.3077385090232</v>
+        <v>6.5279142833174</v>
       </c>
       <c r="K139">
-        <v>1.49</v>
+        <v>0.12</v>
       </c>
       <c r="L139" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="M139" s="1">
-        <v>1457332.08</v>
+        <v>1118476.03</v>
       </c>
       <c r="N139" s="1">
-        <v>1478651.23</v>
+        <v>1119966.59</v>
       </c>
       <c r="O139" s="1">
-        <v>0.84</v>
+        <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B140" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="C140" s="1">
-        <v>1100000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.065</v>
+        <v>102.548</v>
       </c>
       <c r="E140" s="1">
-        <v>99.40027273</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1093403.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>18312.0</v>
+        <v>11491.48</v>
       </c>
       <c r="J140" s="1">
-        <v>1.6747713331681</v>
+        <v>2.548</v>
       </c>
       <c r="K140">
-        <v>3.58</v>
+        <v>1.8</v>
       </c>
       <c r="L140" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="M140" s="1">
-        <v>1111715.0</v>
+        <v>462491.48</v>
       </c>
       <c r="N140" s="1">
-        <v>1151097.2</v>
+        <v>470612.09</v>
       </c>
       <c r="O140" s="1">
-        <v>0.66</v>
+        <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B141" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C141" s="1">
-        <v>952000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>106.82</v>
+        <v>94.874</v>
       </c>
       <c r="E141" s="1">
-        <v>100.27343697</v>
+        <v>91.6578065</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>954603.12</v>
+        <v>1833156.13</v>
       </c>
       <c r="I141" s="1">
-        <v>62323.28</v>
+        <v>64323.87</v>
       </c>
       <c r="J141" s="1">
-        <v>6.5287111150443</v>
+        <v>3.5089138861293</v>
       </c>
       <c r="K141">
-        <v>2.68</v>
+        <v>0.22</v>
       </c>
       <c r="L141" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="M141" s="1">
-        <v>1016926.4</v>
+        <v>1897480.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1042409.49</v>
+        <v>1901945.75</v>
       </c>
       <c r="O141" s="1">
-        <v>0.59</v>
+        <v>1.05</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B142" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C142" s="1">
-        <v>900000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.262</v>
+        <v>101.802</v>
       </c>
       <c r="E142" s="1">
-        <v>99.105</v>
+        <v>100.45530726</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>891945.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1413.0</v>
+        <v>19284.64</v>
       </c>
       <c r="J142" s="1">
-        <v>0.158417839665</v>
+        <v>1.3405889386314</v>
       </c>
       <c r="K142">
-        <v>0.75</v>
+        <v>1.68</v>
       </c>
       <c r="L142" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="M142" s="1">
-        <v>893358.0</v>
+        <v>1457804.64</v>
       </c>
       <c r="N142" s="1">
-        <v>900089.51</v>
+        <v>1481928.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.51</v>
+        <v>0.81</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B143" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="C143" s="1">
-        <v>547000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.383</v>
+        <v>101.21</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>99.40027273</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>547000.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I143" s="1">
-        <v>7565.01</v>
+        <v>19907.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.383</v>
+        <v>1.8206461844352</v>
       </c>
       <c r="K143">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.06</v>
+      </c>
+      <c r="L143">
+        <v>673.2</v>
       </c>
       <c r="M143" s="1">
-        <v>554565.01</v>
+        <v>1113310.0</v>
       </c>
       <c r="N143" s="1">
-        <v>566140.13</v>
+        <v>1113983.2</v>
       </c>
       <c r="O143" s="1">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B144" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C144" s="1">
-        <v>2152000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.211</v>
+        <v>100.253</v>
       </c>
       <c r="E144" s="1">
-        <v>99.728</v>
+        <v>99.794</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2146146.56</v>
+        <v>498970.0</v>
       </c>
       <c r="I144" s="1">
-        <v>10394.16</v>
+        <v>2295.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.48431734317343</v>
+        <v>0.45994749183318</v>
       </c>
       <c r="K144">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>2156540.72</v>
+        <v>501265.0</v>
       </c>
       <c r="N144" s="1">
-        <v>2158840.12</v>
+        <v>501265.0</v>
       </c>
       <c r="O144" s="1">
-        <v>1.23</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B145" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.028</v>
+        <v>106.653</v>
       </c>
       <c r="E145" s="1">
-        <v>102.5055</v>
+        <v>100.27343697</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>512527.5</v>
+        <v>954603.12</v>
       </c>
       <c r="I145" s="1">
-        <v>2612.5</v>
+        <v>60733.44</v>
       </c>
       <c r="J145" s="1">
-        <v>0.5097287462624</v>
+        <v>6.3621665095752</v>
       </c>
       <c r="K145">
-        <v>0.86</v>
+        <v>3.03</v>
       </c>
       <c r="L145" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="M145" s="1">
-        <v>515140.0</v>
+        <v>1015336.56</v>
       </c>
       <c r="N145" s="1">
-        <v>519460.21</v>
+        <v>1044172.69</v>
       </c>
       <c r="O145" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B146" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.773</v>
+        <v>99.342</v>
       </c>
       <c r="E146" s="1">
-        <v>94.75</v>
+        <v>99.24563636</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>473750.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I146" s="1">
-        <v>10115.0</v>
+        <v>2120.0</v>
       </c>
       <c r="J146" s="1">
-        <v>2.135092348285</v>
+        <v>0.097096093989019</v>
       </c>
       <c r="K146">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="L146" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="M146" s="1">
-        <v>483865.0</v>
+        <v>2185524.0</v>
       </c>
       <c r="N146" s="1">
-        <v>486717.74</v>
+        <v>2205896.61</v>
       </c>
       <c r="O146" s="1">
-        <v>0.28</v>
+        <v>1.21</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B147" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="C147" s="1">
-        <v>1500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>106.437</v>
+        <v>101.85</v>
       </c>
       <c r="E147" s="1">
-        <v>103.12185667</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1546827.85</v>
+        <v>547000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>49727.15</v>
+        <v>10119.5</v>
       </c>
       <c r="J147" s="1">
-        <v>3.2147824336108</v>
+        <v>1.85</v>
       </c>
       <c r="K147">
-        <v>4.4</v>
+        <v>2.32</v>
       </c>
       <c r="L147" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M147" s="1">
-        <v>1596555.0</v>
+        <v>557119.5</v>
       </c>
       <c r="N147" s="1">
-        <v>1662601.23</v>
+        <v>569797.01</v>
       </c>
       <c r="O147" s="1">
-        <v>0.95</v>
+        <v>0.31</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B148" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C148" s="1">
-        <v>381000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.974</v>
+        <v>100.943</v>
       </c>
       <c r="E148" s="1">
-        <v>102.47</v>
+        <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>390410.7</v>
+        <v>910800.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-1889.76</v>
+        <v>-2313.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.48404411047136</v>
+        <v>-0.25395256916996</v>
       </c>
       <c r="K148">
-        <v>3.27</v>
+        <v>3.67</v>
       </c>
       <c r="L148" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="M148" s="1">
-        <v>388520.94</v>
+        <v>908487.0</v>
       </c>
       <c r="N148" s="1">
-        <v>400963.46</v>
+        <v>941513.3</v>
       </c>
       <c r="O148" s="1">
-        <v>0.23</v>
+        <v>0.52</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B149" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C149" s="1">
-        <v>631000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.768</v>
+        <v>100.65</v>
       </c>
       <c r="E149" s="1">
-        <v>99.422</v>
+        <v>99.728</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>627352.82</v>
+        <v>2146146.56</v>
       </c>
       <c r="I149" s="1">
-        <v>2183.26</v>
+        <v>19841.44</v>
       </c>
       <c r="J149" s="1">
-        <v>0.34801150650761</v>
+        <v>0.92451467992941</v>
       </c>
       <c r="K149">
-        <v>3.06</v>
+        <v>0.28</v>
       </c>
       <c r="L149" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="M149" s="1">
-        <v>629536.08</v>
+        <v>2165988.0</v>
       </c>
       <c r="N149" s="1">
-        <v>648863.7</v>
+        <v>2172119.73</v>
       </c>
       <c r="O149" s="1">
-        <v>0.37</v>
+        <v>1.19</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B150" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>95.197</v>
+        <v>103.181</v>
       </c>
       <c r="E150" s="1">
-        <v>99.383</v>
+        <v>102.5055</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>198766.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I150" s="1">
-        <v>-8372.0</v>
+        <v>3377.5</v>
       </c>
       <c r="J150" s="1">
-        <v>-4.2119879657487</v>
+        <v>0.65898902985693</v>
       </c>
       <c r="K150">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>16.44</v>
+        <v>1.06</v>
+      </c>
+      <c r="L150" t="s">
+        <v>465</v>
       </c>
       <c r="M150" s="1">
-        <v>190394.0</v>
+        <v>515905.0</v>
       </c>
       <c r="N150" s="1">
-        <v>190410.44</v>
+        <v>521218.36</v>
       </c>
       <c r="O150" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B151" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C151" s="1">
-        <v>638000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>102.646</v>
+        <v>106.324</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0</v>
+        <v>103.12185667</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>638000.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I151" s="1">
-        <v>16881.48</v>
+        <v>48032.15</v>
       </c>
       <c r="J151" s="1">
-        <v>2.646</v>
+        <v>3.1052033359756</v>
       </c>
       <c r="K151">
-        <v>3.09</v>
+        <v>4.7</v>
       </c>
       <c r="L151" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="M151" s="1">
-        <v>654881.48</v>
+        <v>1594860.0</v>
       </c>
       <c r="N151" s="1">
-        <v>674598.3</v>
+        <v>1665324.04</v>
       </c>
       <c r="O151" s="1">
-        <v>0.38</v>
+        <v>0.92</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B152" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C152" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>89.925</v>
+        <v>103.183</v>
       </c>
       <c r="E152" s="1">
-        <v>88.621</v>
+        <v>103.479</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>531726.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I152" s="1">
-        <v>7824.0</v>
+        <v>-1184.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.4714345358324</v>
+        <v>-0.28604837696537</v>
       </c>
       <c r="K152">
-        <v>1.06</v>
+        <v>4.35</v>
       </c>
       <c r="L152" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="M152" s="1">
-        <v>539550.0</v>
+        <v>412732.0</v>
       </c>
       <c r="N152" s="1">
-        <v>545934.25</v>
+        <v>430140.22</v>
       </c>
       <c r="O152" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B153" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C153" s="1">
-        <v>900000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>75.757</v>
+        <v>102.624</v>
       </c>
       <c r="E153" s="1">
-        <v>74.33222222</v>
+        <v>102.47</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>668990.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I153" s="1">
-        <v>12823.0</v>
+        <v>586.74</v>
       </c>
       <c r="J153" s="1">
-        <v>1.9167700563536</v>
+        <v>0.15028788913828</v>
       </c>
       <c r="K153">
-        <v>0.18</v>
+        <v>3.48</v>
       </c>
       <c r="L153" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="M153" s="1">
-        <v>681813.0</v>
+        <v>390997.44</v>
       </c>
       <c r="N153" s="1">
-        <v>683403.41</v>
+        <v>404275.03</v>
       </c>
       <c r="O153" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B154" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C154" s="1">
-        <v>700000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>102.576</v>
+        <v>99.784</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>700000.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I154" s="1">
-        <v>18032.0</v>
+        <v>2284.22</v>
       </c>
       <c r="J154" s="1">
-        <v>2.576</v>
+        <v>0.36410452414958</v>
       </c>
       <c r="K154">
-        <v>1.7</v>
+        <v>3.24</v>
       </c>
       <c r="L154" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M154" s="1">
-        <v>718032.0</v>
+        <v>629637.04</v>
       </c>
       <c r="N154" s="1">
-        <v>729925.71</v>
+        <v>650088.36</v>
       </c>
       <c r="O154" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B155" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C155" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.65</v>
+        <v>95.497</v>
       </c>
       <c r="E155" s="1">
-        <v>99.711</v>
+        <v>99.383</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>398844.0</v>
+        <v>198766.0</v>
       </c>
       <c r="I155" s="1">
-        <v>3756.0</v>
+        <v>-7772.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.94172157535277</v>
+        <v>-3.9101254741757</v>
       </c>
       <c r="K155">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.06</v>
+      </c>
+      <c r="L155">
+        <v>126.03</v>
       </c>
       <c r="M155" s="1">
-        <v>402600.0</v>
+        <v>190994.0</v>
       </c>
       <c r="N155" s="1">
-        <v>403668.49</v>
+        <v>191120.03</v>
       </c>
       <c r="O155" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B156" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C156" s="1">
-        <v>1900000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>103.558</v>
+        <v>103.474</v>
       </c>
       <c r="E156" s="1">
-        <v>102.18216842</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1941461.2</v>
+        <v>638000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>26140.8</v>
+        <v>22164.12</v>
       </c>
       <c r="J156" s="1">
-        <v>1.346449777106</v>
+        <v>3.474</v>
       </c>
       <c r="K156">
-        <v>2.38</v>
+        <v>3.31</v>
       </c>
       <c r="L156" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="M156" s="1">
-        <v>1967602.0</v>
+        <v>660164.12</v>
       </c>
       <c r="N156" s="1">
-        <v>2012863.64</v>
+        <v>681279.3</v>
       </c>
       <c r="O156" s="1">
-        <v>1.15</v>
+        <v>0.37</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B157" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C157" s="1">
         <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>97.857</v>
+        <v>90.607</v>
       </c>
       <c r="E157" s="1">
-        <v>99.405</v>
+        <v>88.621</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>596430.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-9288.0</v>
+        <v>11916.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.5572657311</v>
+        <v>2.2410038252784</v>
       </c>
       <c r="K157">
-        <v>0.21</v>
+        <v>1.15</v>
       </c>
       <c r="L157" t="s">
-        <v>89</v>
+        <v>484</v>
       </c>
       <c r="M157" s="1">
-        <v>587142.0</v>
+        <v>543642.0</v>
       </c>
       <c r="N157" s="1">
-        <v>588374.88</v>
+        <v>550560.49</v>
       </c>
       <c r="O157" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B158" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C158" s="1">
-        <v>150000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>95.892</v>
+        <v>76.856</v>
       </c>
       <c r="E158" s="1">
-        <v>99.237</v>
+        <v>74.33222222</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>148855.5</v>
+        <v>668990.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-5017.5</v>
+        <v>22714.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-3.3707185827867</v>
+        <v>3.3952674927876</v>
       </c>
       <c r="K158">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>694.52</v>
+        <v>0.22</v>
+      </c>
+      <c r="L158" t="s">
+        <v>487</v>
       </c>
       <c r="M158" s="1">
-        <v>143838.0</v>
+        <v>691704.0</v>
       </c>
       <c r="N158" s="1">
-        <v>144532.52</v>
+        <v>693664.27</v>
       </c>
       <c r="O158" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B159" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C159" s="1">
-        <v>620000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.522</v>
+        <v>100.159</v>
       </c>
       <c r="E159" s="1">
-        <v>99.8956129</v>
+        <v>99.985</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>619352.8</v>
+        <v>899865.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-2316.4</v>
+        <v>1566.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.37400331442758</v>
+        <v>0.17402610391559</v>
       </c>
       <c r="K159">
-        <v>3.03</v>
+        <v>2.44</v>
       </c>
       <c r="L159" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="M159" s="1">
-        <v>617036.4</v>
+        <v>901431.0</v>
       </c>
       <c r="N159" s="1">
-        <v>635840.24</v>
+        <v>923400.86</v>
       </c>
       <c r="O159" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B160" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C160" s="1">
         <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.438</v>
+        <v>103.216</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>700000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>10066.0</v>
+        <v>22512.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.438</v>
+        <v>3.216</v>
       </c>
       <c r="K160">
-        <v>0.81</v>
+        <v>1.91</v>
       </c>
       <c r="L160" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="M160" s="1">
-        <v>710066.0</v>
+        <v>722512.0</v>
       </c>
       <c r="N160" s="1">
-        <v>715711.49</v>
+        <v>735883.19</v>
       </c>
       <c r="O160" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B161" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C161" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.321</v>
+        <v>101.028</v>
       </c>
       <c r="E161" s="1">
-        <v>99.001</v>
+        <v>99.711</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>594006.0</v>
+        <v>398844.0</v>
       </c>
       <c r="I161" s="1">
-        <v>13920.0</v>
+        <v>5268.0</v>
       </c>
       <c r="J161" s="1">
-        <v>2.3434106726195</v>
+        <v>1.320817161597</v>
       </c>
       <c r="K161">
-        <v>2.28</v>
+        <v>0.47</v>
       </c>
       <c r="L161" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="M161" s="1">
-        <v>607926.0</v>
+        <v>404112.0</v>
       </c>
       <c r="N161" s="1">
-        <v>621610.93</v>
+        <v>406002.41</v>
       </c>
       <c r="O161" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B162" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C162" s="1">
-        <v>981000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.161</v>
+        <v>103.34</v>
       </c>
       <c r="E162" s="1">
-        <v>100.34365341</v>
+        <v>102.18216842</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>984371.24</v>
+        <v>1941461.2</v>
       </c>
       <c r="I162" s="1">
-        <v>17828.17</v>
+        <v>21998.8</v>
       </c>
       <c r="J162" s="1">
-        <v>1.8111226004531</v>
+        <v>1.1331053126377</v>
       </c>
       <c r="K162">
-        <v>3.78</v>
+        <v>2.64</v>
       </c>
       <c r="L162" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="M162" s="1">
-        <v>1002199.41</v>
+        <v>1963460.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1039262.93</v>
+        <v>2013536.71</v>
       </c>
       <c r="O162" s="1">
-        <v>0.59</v>
+        <v>1.11</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B163" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="C163" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.689</v>
+        <v>98.591</v>
       </c>
       <c r="E163" s="1">
-        <v>99.3</v>
+        <v>99.405</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>893700.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I163" s="1">
-        <v>3501.0</v>
+        <v>-4884.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.39174219536757</v>
+        <v>-0.81887229012625</v>
       </c>
       <c r="K163">
-        <v>2.54</v>
+        <v>0.37</v>
       </c>
       <c r="L163" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="M163" s="1">
-        <v>897201.0</v>
+        <v>591546.0</v>
       </c>
       <c r="N163" s="1">
-        <v>920052.37</v>
+        <v>593765.18</v>
       </c>
       <c r="O163" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B164" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="C164" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.832</v>
+        <v>101.021</v>
       </c>
       <c r="E164" s="1">
-        <v>99.492</v>
+        <v>100.66</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>994920.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I164" s="1">
-        <v>13400.0</v>
+        <v>1444.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.3468419571423</v>
+        <v>0.35863302205444</v>
       </c>
       <c r="K164">
-        <v>1.32</v>
+        <v>2.19</v>
       </c>
       <c r="L164" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="M164" s="1">
-        <v>1008320.0</v>
+        <v>404084.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1021552.88</v>
+        <v>412849.75</v>
       </c>
       <c r="O164" s="1">
-        <v>0.58</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B165" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C165" s="1">
-        <v>1000000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.829</v>
+        <v>96.093</v>
       </c>
       <c r="E165" s="1">
-        <v>99.633</v>
+        <v>99.237</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>996330.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I165" s="1">
-        <v>11960.0</v>
+        <v>-4716.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.2004054881415</v>
+        <v>-3.1681731612201</v>
       </c>
       <c r="K165">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.49</v>
+      </c>
+      <c r="L165">
+        <v>735.62</v>
       </c>
       <c r="M165" s="1">
-        <v>1008290.0</v>
+        <v>144139.5</v>
       </c>
       <c r="N165" s="1">
-        <v>1010920.14</v>
+        <v>144875.12</v>
       </c>
       <c r="O165" s="1">
-        <v>0.58</v>
+        <v>0.08</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B166" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C166" s="1">
-        <v>700000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.025</v>
+        <v>100.312</v>
       </c>
       <c r="E166" s="1">
-        <v>102.622</v>
+        <v>99.8956129</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>718354.0</v>
+        <v>619352.8</v>
       </c>
       <c r="I166" s="1">
-        <v>-4179.0</v>
+        <v>2581.6</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.58174660404202</v>
+        <v>0.41682220537309</v>
       </c>
       <c r="K166">
-        <v>2.34</v>
+        <v>3.22</v>
       </c>
       <c r="L166" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="M166" s="1">
-        <v>714175.0</v>
+        <v>621934.4</v>
       </c>
       <c r="N166" s="1">
-        <v>730553.08</v>
+        <v>641884.81</v>
       </c>
       <c r="O166" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B167" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C167" s="1">
-        <v>1222000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.532</v>
+        <v>101.582</v>
       </c>
       <c r="E167" s="1">
-        <v>99.24314075</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1212751.18</v>
+        <v>700000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>15749.86</v>
+        <v>11074.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.298688491072</v>
+        <v>1.582</v>
       </c>
       <c r="K167">
-        <v>1.48</v>
+        <v>1.01</v>
       </c>
       <c r="L167" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="M167" s="1">
-        <v>1228501.04</v>
+        <v>711074.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1246579.94</v>
+        <v>718167.05</v>
       </c>
       <c r="O167" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B168" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C168" s="1">
-        <v>684000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.156</v>
+        <v>102.363</v>
       </c>
       <c r="E168" s="1">
-        <v>99.79670175</v>
+        <v>99.001</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>682609.44</v>
+        <v>594006.0</v>
       </c>
       <c r="I168" s="1">
-        <v>22977.6</v>
+        <v>20172.0</v>
       </c>
       <c r="J168" s="1">
-        <v>3.3661415523348</v>
+        <v>3.3959252936839</v>
       </c>
       <c r="K168">
-        <v>2.92</v>
+        <v>2.49</v>
       </c>
       <c r="L168" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="M168" s="1">
-        <v>705587.04</v>
+        <v>614178.0</v>
       </c>
       <c r="N168" s="1">
-        <v>725544.85</v>
+        <v>629095.81</v>
       </c>
       <c r="O168" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B169" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C169" s="1">
-        <v>200000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.894</v>
+        <v>99.943</v>
       </c>
       <c r="E169" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>200460.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1328.0</v>
+        <v>-465.12</v>
       </c>
       <c r="J169" s="1">
-        <v>0.66247630449965</v>
+        <v>-0.057</v>
       </c>
       <c r="K169">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.06</v>
+      </c>
+      <c r="L169">
+        <v>512.54</v>
       </c>
       <c r="M169" s="1">
-        <v>201788.0</v>
+        <v>815534.88</v>
       </c>
       <c r="N169" s="1">
-        <v>205055.12</v>
+        <v>816047.42</v>
       </c>
       <c r="O169" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B170" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C170" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.707</v>
+        <v>99.919</v>
       </c>
       <c r="E170" s="1">
-        <v>99.871</v>
+        <v>99.3</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1098581.0</v>
+        <v>893700.0</v>
       </c>
       <c r="I170" s="1">
-        <v>9196.0</v>
+        <v>5571.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.83707983298455</v>
+        <v>0.6233635448137</v>
       </c>
       <c r="K170">
-        <v>0.88</v>
+        <v>2.69</v>
       </c>
       <c r="L170" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="M170" s="1">
-        <v>1107777.0</v>
+        <v>899271.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1117469.81</v>
+        <v>923478.53</v>
       </c>
       <c r="O170" s="1">
-        <v>0.64</v>
+        <v>0.51</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B171" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C171" s="1">
-        <v>809000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.699</v>
+        <v>101.188</v>
       </c>
       <c r="E171" s="1">
-        <v>99.646</v>
+        <v>99.24314075</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>806136.14</v>
+        <v>1212751.18</v>
       </c>
       <c r="I171" s="1">
-        <v>16608.77</v>
+        <v>23766.18</v>
       </c>
       <c r="J171" s="1">
-        <v>2.0602934387733</v>
+        <v>1.9596913523514</v>
       </c>
       <c r="K171">
-        <v>3.16</v>
+        <v>1.66</v>
       </c>
       <c r="L171" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M171" s="1">
-        <v>822744.91</v>
+        <v>1236517.36</v>
       </c>
       <c r="N171" s="1">
-        <v>848344.77</v>
+        <v>1256856.13</v>
       </c>
       <c r="O171" s="1">
-        <v>0.48</v>
+        <v>0.69</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B172" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C172" s="1">
-        <v>800000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.353</v>
+        <v>103.49</v>
       </c>
       <c r="E172" s="1">
-        <v>99.471</v>
+        <v>99.79670175</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>795768.0</v>
+        <v>682609.44</v>
       </c>
       <c r="I172" s="1">
-        <v>15056.0</v>
+        <v>25262.16</v>
       </c>
       <c r="J172" s="1">
-        <v>1.8920087261614</v>
+        <v>3.7008219517152</v>
       </c>
       <c r="K172">
-        <v>3.24</v>
+        <v>3.12</v>
       </c>
       <c r="L172" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M172" s="1">
-        <v>810824.0</v>
+        <v>707871.6</v>
       </c>
       <c r="N172" s="1">
-        <v>836774.68</v>
+        <v>729234.89</v>
       </c>
       <c r="O172" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B173" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C173" s="1">
-        <v>741000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>101.188</v>
+        <v>100.891</v>
       </c>
       <c r="E173" s="1">
-        <v>98.46009582</v>
+        <v>100.23</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>729589.31</v>
+        <v>200460.0</v>
       </c>
       <c r="I173" s="1">
-        <v>20213.77</v>
+        <v>1322.0</v>
       </c>
       <c r="J173" s="1">
-        <v>2.7705682803933</v>
+        <v>0.65948318866607</v>
       </c>
       <c r="K173">
-        <v>2.37</v>
+        <v>1.84</v>
       </c>
       <c r="L173" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="M173" s="1">
-        <v>749803.08</v>
+        <v>201782.0</v>
       </c>
       <c r="N173" s="1">
-        <v>767353.61</v>
+        <v>205460.08</v>
       </c>
       <c r="O173" s="1">
-        <v>0.44</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B174" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C174" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.504</v>
+        <v>100.618</v>
       </c>
       <c r="E174" s="1">
-        <v>98.41</v>
+        <v>99.871</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>885690.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I174" s="1">
-        <v>846.0</v>
+        <v>8217.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.095518748094706</v>
+        <v>0.74796487468835</v>
       </c>
       <c r="K174">
-        <v>3.24</v>
+        <v>1.09</v>
       </c>
       <c r="L174" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="M174" s="1">
-        <v>886536.0</v>
+        <v>1106798.0</v>
       </c>
       <c r="N174" s="1">
-        <v>915662.71</v>
+        <v>1118826.42</v>
       </c>
       <c r="O174" s="1">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B175" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C175" s="1">
-        <v>800000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>108.298</v>
+        <v>102.278</v>
       </c>
       <c r="E175" s="1">
-        <v>108.24</v>
+        <v>99.646</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>865920.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I175" s="1">
-        <v>464.0</v>
+        <v>21292.88</v>
       </c>
       <c r="J175" s="1">
-        <v>0.053584626755358</v>
+        <v>2.6413503803464</v>
       </c>
       <c r="K175">
-        <v>1.37</v>
+        <v>3.36</v>
       </c>
       <c r="L175" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="M175" s="1">
-        <v>866384.0</v>
+        <v>827429.02</v>
       </c>
       <c r="N175" s="1">
-        <v>877342.9</v>
+        <v>854580.39</v>
       </c>
       <c r="O175" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B176" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C176" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.888</v>
+        <v>101.158</v>
       </c>
       <c r="E176" s="1">
-        <v>100.51323077</v>
+        <v>99.471</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1306672.0</v>
+        <v>795768.0</v>
       </c>
       <c r="I176" s="1">
-        <v>4872.0</v>
+        <v>13496.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.37285562099747</v>
+        <v>1.6959716902414</v>
       </c>
       <c r="K176">
-        <v>2.39</v>
+        <v>3.46</v>
       </c>
       <c r="L176" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="M176" s="1">
-        <v>1311544.0</v>
+        <v>809264.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1342677.22</v>
+        <v>836968.11</v>
       </c>
       <c r="O176" s="1">
-        <v>0.76</v>
+        <v>0.46</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B177" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C177" s="1">
-        <v>500000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>90.415</v>
+        <v>101.856</v>
       </c>
       <c r="E177" s="1">
-        <v>85.25</v>
+        <v>98.46009582</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>426250.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I177" s="1">
-        <v>25825.0</v>
+        <v>25163.65</v>
       </c>
       <c r="J177" s="1">
-        <v>6.058651026393</v>
+        <v>3.4490157209129</v>
       </c>
       <c r="K177">
-        <v>0.67</v>
+        <v>2.56</v>
       </c>
       <c r="L177" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M177" s="1">
-        <v>452075.0</v>
+        <v>754752.96</v>
       </c>
       <c r="N177" s="1">
-        <v>455414.04</v>
+        <v>773724.59</v>
       </c>
       <c r="O177" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B178" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C178" s="1">
-        <v>610000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.755</v>
+        <v>99.893</v>
       </c>
       <c r="E178" s="1">
-        <v>99.18943934</v>
+        <v>98.41</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>605055.58</v>
+        <v>885690.0</v>
       </c>
       <c r="I178" s="1">
-        <v>21749.92</v>
+        <v>13347.0</v>
       </c>
       <c r="J178" s="1">
-        <v>3.5946978623022</v>
+        <v>1.5069606747282</v>
       </c>
       <c r="K178">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>0.05</v>
+      </c>
+      <c r="L178">
+        <v>416.1</v>
       </c>
       <c r="M178" s="1">
-        <v>626805.5</v>
+        <v>899037.0</v>
       </c>
       <c r="N178" s="1">
-        <v>631881.87</v>
+        <v>899453.1</v>
       </c>
       <c r="O178" s="1">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B179" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C179" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.294</v>
+        <v>108.932</v>
       </c>
       <c r="E179" s="1">
-        <v>100.761</v>
+        <v>108.24</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1309893.0</v>
+        <v>865920.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-19071.0</v>
+        <v>5536.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.4559204454104</v>
+        <v>0.63932002956393</v>
       </c>
       <c r="K179">
-        <v>1.5</v>
+        <v>1.64</v>
       </c>
       <c r="L179" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="M179" s="1">
-        <v>1290822.0</v>
+        <v>871456.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1310295.29</v>
+        <v>884606.68</v>
       </c>
       <c r="O179" s="1">
-        <v>0.75</v>
+        <v>0.49</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B180" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C180" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>103.673</v>
+        <v>100.767</v>
       </c>
       <c r="E180" s="1">
-        <v>100.350185</v>
+        <v>100.51323077</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>200700.37</v>
+        <v>1306672.0</v>
       </c>
       <c r="I180" s="1">
-        <v>6645.63</v>
+        <v>3299.0</v>
       </c>
       <c r="J180" s="1">
-        <v>3.311219605624</v>
+        <v>0.252473459292</v>
       </c>
       <c r="K180">
-        <v>2.91</v>
+        <v>2.58</v>
       </c>
       <c r="L180" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="M180" s="1">
-        <v>207346.0</v>
+        <v>1309971.0</v>
       </c>
       <c r="N180" s="1">
-        <v>213161.07</v>
+        <v>1343508.33</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.74</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B181" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C181" s="1">
-        <v>300000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>103.361</v>
+        <v>100.464</v>
       </c>
       <c r="E181" s="1">
-        <v>99.96825</v>
+        <v>99.902</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>299904.75</v>
+        <v>1478549.6</v>
       </c>
       <c r="I181" s="1">
-        <v>10178.25</v>
+        <v>8317.6</v>
       </c>
       <c r="J181" s="1">
-        <v>3.393827540244</v>
+        <v>0.56255130027427</v>
       </c>
       <c r="K181">
-        <v>1.13</v>
+        <v>0.12</v>
       </c>
       <c r="L181" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="M181" s="1">
-        <v>310083.0</v>
+        <v>1486867.2</v>
       </c>
       <c r="N181" s="1">
-        <v>313459.03</v>
+        <v>1488631.04</v>
       </c>
       <c r="O181" s="1">
-        <v>0.18</v>
+        <v>0.82</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B182" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C182" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>106.348</v>
+        <v>90.849</v>
       </c>
       <c r="E182" s="1">
-        <v>104.45</v>
+        <v>85.25</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>208900.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I182" s="1">
-        <v>3796.0</v>
+        <v>27995.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.8171373863092</v>
+        <v>6.5677419354839</v>
       </c>
       <c r="K182">
-        <v>3.37</v>
+        <v>0.71</v>
       </c>
       <c r="L182" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M182" s="1">
-        <v>212696.0</v>
+        <v>454245.0</v>
       </c>
       <c r="N182" s="1">
-        <v>219426.14</v>
+        <v>457789.52</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B183" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C183" s="1">
-        <v>950000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.552</v>
+        <v>103.058</v>
       </c>
       <c r="E183" s="1">
-        <v>99.589</v>
+        <v>99.18943934</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>946095.5</v>
+        <v>605055.58</v>
       </c>
       <c r="I183" s="1">
-        <v>-351.5</v>
+        <v>23598.22</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.037152697587083</v>
+        <v>3.9001739311288</v>
       </c>
       <c r="K183">
-        <v>1.68</v>
+        <v>1.04</v>
       </c>
       <c r="L183" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="M183" s="1">
-        <v>945744.0</v>
+        <v>628653.8</v>
       </c>
       <c r="N183" s="1">
-        <v>961672.77</v>
+        <v>634983.59</v>
       </c>
       <c r="O183" s="1">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B184" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C184" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>104.426</v>
+        <v>103.032</v>
       </c>
       <c r="E184" s="1">
-        <v>103.012</v>
+        <v>102.939</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>721084.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I184" s="1">
-        <v>9898.0</v>
+        <v>744.0</v>
       </c>
       <c r="J184" s="1">
-        <v>1.3726556129383</v>
+        <v>0.090344767289366</v>
       </c>
       <c r="K184">
-        <v>3.98</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.09</v>
+      </c>
+      <c r="L184">
+        <v>715.07</v>
       </c>
       <c r="M184" s="1">
-        <v>730982.0</v>
+        <v>824256.0</v>
       </c>
       <c r="N184" s="1">
-        <v>758857.34</v>
+        <v>824971.07</v>
       </c>
       <c r="O184" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>562</v>
       </c>
       <c r="B185" t="s">
         <v>563</v>
       </c>
       <c r="C185" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>106.088</v>
+        <v>100.157</v>
       </c>
       <c r="E185" s="1">
-        <v>106.6</v>
+        <v>100.761</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>746200.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-3584.0</v>
+        <v>-7852.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.48030018761726</v>
+        <v>-0.59943827472931</v>
       </c>
       <c r="K185">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.01</v>
+      </c>
+      <c r="L185">
+        <v>120.21</v>
       </c>
       <c r="M185" s="1">
-        <v>742616.0</v>
+        <v>1302041.0</v>
       </c>
       <c r="N185" s="1">
-        <v>752070.79</v>
+        <v>1302161.21</v>
       </c>
       <c r="O185" s="1">
-        <v>0.43</v>
+        <v>0.72</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>564</v>
+      </c>
+      <c r="B186" t="s">
         <v>565</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>104.003</v>
+      </c>
+      <c r="E186" s="1">
+        <v>100.350185</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>200700.37</v>
+      </c>
+      <c r="I186" s="1">
+        <v>7305.63</v>
+      </c>
+      <c r="J186" s="1">
+        <v>3.6400680277769</v>
+      </c>
+      <c r="K186">
+        <v>3.11</v>
+      </c>
+      <c r="L186" t="s">
         <v>566</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>679632.98</v>
+        <v>208006.0</v>
       </c>
       <c r="N186" s="1">
-        <v>681032.22</v>
+        <v>214232.03</v>
       </c>
       <c r="O186" s="1">
-        <v>0.39</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>567</v>
+      </c>
+      <c r="B187" t="s">
         <v>568</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>103.487</v>
+      </c>
+      <c r="E187" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="I187" s="1">
+        <v>10556.25</v>
+      </c>
+      <c r="J187" s="1">
+        <v>3.5198675579496</v>
+      </c>
+      <c r="K187">
+        <v>1.34</v>
+      </c>
+      <c r="L187" t="s">
         <v>569</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>744135.39</v>
+        <v>310461.0</v>
       </c>
       <c r="N187" s="1">
-        <v>768984.21</v>
+        <v>314474.01</v>
       </c>
       <c r="O187" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>570</v>
+      </c>
+      <c r="B188" t="s">
         <v>571</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>107.053</v>
+      </c>
+      <c r="E188" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>5206.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>2.4921014839636</v>
+      </c>
+      <c r="K188">
+        <v>3.6</v>
+      </c>
+      <c r="L188" t="s">
         <v>572</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>255846.72</v>
+        <v>214106.0</v>
       </c>
       <c r="N188" s="1">
-        <v>264291.63</v>
+        <v>221301.89</v>
       </c>
       <c r="O188" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>573</v>
+      </c>
+      <c r="B189" t="s">
         <v>574</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.132</v>
+      </c>
+      <c r="E189" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="I189" s="1">
+        <v>5158.5</v>
+      </c>
+      <c r="J189" s="1">
+        <v>0.54524094026449</v>
+      </c>
+      <c r="K189">
+        <v>1.84</v>
+      </c>
+      <c r="L189" t="s">
         <v>575</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>520865.0</v>
+        <v>951254.0</v>
       </c>
       <c r="N189" s="1">
-        <v>534822.19</v>
+        <v>968744.41</v>
       </c>
       <c r="O189" s="1">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>576</v>
+      </c>
+      <c r="B190" t="s">
         <v>577</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>104.321</v>
+      </c>
+      <c r="E190" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>9163.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>1.2707257406904</v>
+      </c>
+      <c r="K190">
+        <v>4.24</v>
+      </c>
+      <c r="L190" t="s">
         <v>578</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>560073.28</v>
+        <v>730247.0</v>
       </c>
       <c r="N190" s="1">
-        <v>568983.71</v>
+        <v>759944.26</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>579</v>
+      </c>
+      <c r="B191" t="s">
+        <v>577</v>
+      </c>
+      <c r="C191" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E191" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-730.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-0.14613444368819</v>
+      </c>
+      <c r="K191">
+        <v>0.33</v>
+      </c>
+      <c r="L191" t="s">
         <v>580</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>827896.0</v>
+        <v>498810.0</v>
       </c>
       <c r="N191" s="1">
-        <v>858449.42</v>
+        <v>500478.4</v>
       </c>
       <c r="O191" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>581</v>
+      </c>
+      <c r="B192" t="s">
+        <v>582</v>
+      </c>
+      <c r="C192" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>106.282</v>
+      </c>
+      <c r="E192" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-2226.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-0.29831144465291</v>
+      </c>
+      <c r="K192">
+        <v>1.58</v>
+      </c>
+      <c r="L192" t="s">
         <v>583</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>805312.0</v>
+        <v>743974.0</v>
       </c>
       <c r="N192" s="1">
-        <v>818306.52</v>
+        <v>755058.93</v>
       </c>
       <c r="O192" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>584</v>
+      </c>
+      <c r="B193" t="s">
+        <v>585</v>
+      </c>
+      <c r="C193" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>102.185</v>
+      </c>
+      <c r="E193" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>14573.95</v>
+      </c>
+      <c r="J193" s="1">
+        <v>2.185</v>
+      </c>
+      <c r="K193">
+        <v>0.43</v>
+      </c>
+      <c r="L193" t="s">
         <v>586</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>318036.0</v>
+        <v>681573.95</v>
       </c>
       <c r="N193" s="1">
-        <v>328614.08</v>
+        <v>684446.07</v>
       </c>
       <c r="O193" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>587</v>
+      </c>
+      <c r="B194" t="s">
+        <v>588</v>
+      </c>
+      <c r="C194" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>102.804</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.79727373</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>725526.18</v>
+      </c>
+      <c r="I194" s="1">
+        <v>21858.9</v>
+      </c>
+      <c r="J194" s="1">
+        <v>3.0128340785718</v>
+      </c>
+      <c r="K194">
+        <v>3.62</v>
+      </c>
+      <c r="L194" t="s">
         <v>589</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>1107414.4</v>
+        <v>747385.08</v>
       </c>
       <c r="N194" s="1">
-        <v>1132583.99</v>
+        <v>773713.0</v>
       </c>
       <c r="O194" s="1">
-        <v>0.64</v>
+        <v>0.43</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>590</v>
+      </c>
+      <c r="B195" t="s">
+        <v>591</v>
+      </c>
+      <c r="C195" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>104.11</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>10192.8</v>
+      </c>
+      <c r="J195" s="1">
+        <v>4.11</v>
+      </c>
+      <c r="K195">
+        <v>3.63</v>
+      </c>
+      <c r="L195" t="s">
         <v>592</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>7060.06</v>
+        <v>258192.8</v>
       </c>
       <c r="N195" s="1">
-        <v>7143.48</v>
+        <v>267200.7</v>
       </c>
       <c r="O195" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>593</v>
+      </c>
+      <c r="B196" t="s">
         <v>594</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>104.251</v>
+      </c>
+      <c r="E196" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="I196" s="1">
+        <v>22953.87</v>
+      </c>
+      <c r="J196" s="1">
+        <v>4.6064254359608</v>
+      </c>
+      <c r="K196">
+        <v>3.02</v>
+      </c>
+      <c r="L196" t="s">
         <v>595</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>797912.0</v>
+        <v>521255.0</v>
       </c>
       <c r="N196" s="1">
-        <v>799997.87</v>
+        <v>536342.33</v>
       </c>
       <c r="O196" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>596</v>
+      </c>
+      <c r="B197" t="s">
         <v>597</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>559000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.291</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>559000.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>1626.69</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0.291</v>
+      </c>
+      <c r="K197">
+        <v>1.77</v>
+      </c>
+      <c r="L197" t="s">
         <v>598</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>874872.0</v>
+        <v>560626.69</v>
       </c>
       <c r="N197" s="1">
-        <v>893180.22</v>
+        <v>570505.64</v>
       </c>
       <c r="O197" s="1">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>599</v>
+      </c>
+      <c r="B198" t="s">
         <v>600</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>103.886</v>
+      </c>
+      <c r="E198" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>3310.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0.39986566446559</v>
+      </c>
+      <c r="K198">
+        <v>4.05</v>
+      </c>
+      <c r="L198" t="s">
         <v>601</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>915804.0</v>
+        <v>831088.0</v>
       </c>
       <c r="N198" s="1">
-        <v>937440.99</v>
+        <v>863504.44</v>
       </c>
       <c r="O198" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>602</v>
+      </c>
+      <c r="B199" t="s">
         <v>603</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>101.668</v>
+      </c>
+      <c r="E199" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>17384.0</v>
+      </c>
+      <c r="J199" s="1">
+        <v>2.1840293482085</v>
+      </c>
+      <c r="K199">
+        <v>1.84</v>
+      </c>
+      <c r="L199" t="s">
         <v>604</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>1834861.98</v>
+        <v>813344.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1853553.71</v>
+        <v>828037.15</v>
       </c>
       <c r="O199" s="1">
-        <v>1.05</v>
+        <v>0.46</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>605</v>
+      </c>
+      <c r="B200" t="s">
         <v>606</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>105.892</v>
+      </c>
+      <c r="E200" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>317760.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-84.0</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-0.026435045317221</v>
+      </c>
+      <c r="K200">
+        <v>3.83</v>
+      </c>
+      <c r="L200" t="s">
         <v>607</v>
       </c>
-      <c r="C200" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>603774.0</v>
+        <v>317676.0</v>
       </c>
       <c r="N200" s="1">
-        <v>619189.07</v>
+        <v>329158.19</v>
       </c>
       <c r="O200" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>608</v>
+      </c>
+      <c r="B201" t="s">
         <v>609</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>102.409</v>
+      </c>
+      <c r="E201" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="I201" s="1">
+        <v>13986.36</v>
+      </c>
+      <c r="J201" s="1">
+        <v>1.2759796490772</v>
+      </c>
+      <c r="K201">
+        <v>2.53</v>
+      </c>
+      <c r="L201" t="s">
         <v>610</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>756144.0</v>
+        <v>1110113.56</v>
       </c>
       <c r="N201" s="1">
-        <v>759158.38</v>
+        <v>1137510.55</v>
       </c>
       <c r="O201" s="1">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>611</v>
+      </c>
+      <c r="B202" t="s">
         <v>612</v>
       </c>
-      <c r="B202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="1">
-        <v>600000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.964</v>
+        <v>100.78</v>
       </c>
       <c r="E202" s="1">
-        <v>99.774775</v>
+        <v>100.19914286</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>598648.65</v>
+        <v>7013.94</v>
       </c>
       <c r="I202" s="1">
-        <v>19135.35</v>
+        <v>40.66</v>
       </c>
       <c r="J202" s="1">
-        <v>3.1964241462835</v>
+        <v>0.57970270632483</v>
       </c>
       <c r="K202">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>1.4</v>
+      </c>
+      <c r="L202">
+        <v>97.81</v>
       </c>
       <c r="M202" s="1">
-        <v>617784.0</v>
+        <v>7054.6</v>
       </c>
       <c r="N202" s="1">
-        <v>637140.16</v>
+        <v>7152.41</v>
       </c>
       <c r="O202" s="1">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="B203" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="C203" s="1">
         <v>800000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.427</v>
+        <v>100.061</v>
       </c>
       <c r="E203" s="1">
         <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>800000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>3416.0</v>
+        <v>488.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.427</v>
+        <v>0.061</v>
       </c>
       <c r="K203">
-        <v>1.32</v>
+        <v>0.42</v>
       </c>
       <c r="L203" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="M203" s="1">
-        <v>803416.0</v>
+        <v>800488.0</v>
       </c>
       <c r="N203" s="1">
-        <v>813989.35</v>
+        <v>803877.55</v>
       </c>
       <c r="O203" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>616</v>
+      </c>
+      <c r="B204" t="s">
+        <v>617</v>
+      </c>
+      <c r="C204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>97.101</v>
+      </c>
+      <c r="E204" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1341.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-0.15321336760925</v>
+      </c>
+      <c r="K204">
+        <v>2.17</v>
+      </c>
+      <c r="L204" t="s">
         <v>618</v>
       </c>
-      <c r="B204" t="s">
+      <c r="M204" s="1">
+        <v>873909.0</v>
+      </c>
+      <c r="N204" s="1">
+        <v>893450.1</v>
+      </c>
+      <c r="O204" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P204">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16">
+      <c r="A205" t="s">
         <v>619</v>
       </c>
-      <c r="C204" s="1">
+      <c r="B205" t="s">
+        <v>620</v>
+      </c>
+      <c r="C205" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>102.133</v>
+      </c>
+      <c r="E205" s="1">
+        <v>99.33133333</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>893982.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>25215.0</v>
+      </c>
+      <c r="J205" s="1">
+        <v>2.8205265877836</v>
+      </c>
+      <c r="K205">
+        <v>2.58</v>
+      </c>
+      <c r="L205" t="s">
+        <v>621</v>
+      </c>
+      <c r="M205" s="1">
+        <v>919197.0</v>
+      </c>
+      <c r="N205" s="1">
+        <v>942436.73</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>622</v>
+      </c>
+      <c r="B206" t="s">
+        <v>623</v>
+      </c>
+      <c r="C206" s="1">
+        <v>1287000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.173</v>
+      </c>
+      <c r="E206" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>1287000.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>2226.51</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0.173</v>
+      </c>
+      <c r="K206">
+        <v>0.09</v>
+      </c>
+      <c r="L206" t="s">
+        <v>624</v>
+      </c>
+      <c r="M206" s="1">
+        <v>1289226.51</v>
+      </c>
+      <c r="N206" s="1">
+        <v>1290424.29</v>
+      </c>
+      <c r="O206" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
+        <v>625</v>
+      </c>
+      <c r="B207" t="s">
+        <v>626</v>
+      </c>
+      <c r="C207" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>84.852</v>
+      </c>
+      <c r="E207" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>34305.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>4.7034192850474</v>
+      </c>
+      <c r="K207">
+        <v>0.38</v>
+      </c>
+      <c r="L207" t="s">
+        <v>627</v>
+      </c>
+      <c r="M207" s="1">
+        <v>763668.0</v>
+      </c>
+      <c r="N207" s="1">
+        <v>767052.25</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>628</v>
+      </c>
+      <c r="B208" t="s">
+        <v>629</v>
+      </c>
+      <c r="C208" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>102.998</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I208" s="1">
+        <v>19339.35</v>
+      </c>
+      <c r="J208" s="1">
+        <v>3.2305008956422</v>
+      </c>
+      <c r="K208">
+        <v>3.43</v>
+      </c>
+      <c r="L208" t="s">
+        <v>630</v>
+      </c>
+      <c r="M208" s="1">
+        <v>617988.0</v>
+      </c>
+      <c r="N208" s="1">
+        <v>638577.04</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>631</v>
+      </c>
+      <c r="B209" t="s">
+        <v>632</v>
+      </c>
+      <c r="C209" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E209" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>4656.0</v>
+      </c>
+      <c r="J209" s="1">
+        <v>0.582</v>
+      </c>
+      <c r="K209">
+        <v>1.49</v>
+      </c>
+      <c r="L209" t="s">
+        <v>633</v>
+      </c>
+      <c r="M209" s="1">
+        <v>804656.0</v>
+      </c>
+      <c r="N209" s="1">
+        <v>816611.48</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>634</v>
+      </c>
+      <c r="B210" t="s">
+        <v>635</v>
+      </c>
+      <c r="C210" s="1">
+        <v>7700000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>11.07641117</v>
+      </c>
+      <c r="E210" s="1">
+        <v>0.110853726</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>853573.69</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-76620.59</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-8.9764470130282</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" t="s">
+        <v>636</v>
+      </c>
+      <c r="M210" s="1">
+        <v>776953.1</v>
+      </c>
+      <c r="N210" s="1">
+        <v>852883.66</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>637</v>
+      </c>
+      <c r="B211" t="s">
+        <v>638</v>
+      </c>
+      <c r="C211" s="1">
         <v>-24000000.0</v>
       </c>
-      <c r="D204" s="1">
-[...2 lines deleted...]
-      <c r="E204" s="1">
+      <c r="D211" s="1">
+        <v>11.07641113</v>
+      </c>
+      <c r="E211" s="1">
         <v>0.0</v>
       </c>
-      <c r="F204" t="s">
-[...5 lines deleted...]
-      <c r="H204" s="1">
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
         <v>0.0</v>
       </c>
-      <c r="I204" s="1">
-[...2 lines deleted...]
-      <c r="J204" s="1">
+      <c r="I211" s="1">
+        <v>-2421672.07</v>
+      </c>
+      <c r="J211" s="1">
         <v>0</v>
       </c>
-      <c r="K204">
+      <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L204" t="s">
-[...11 lines deleted...]
-      <c r="P204">
+      <c r="L211" t="s">
+        <v>639</v>
+      </c>
+      <c r="M211" s="1">
+        <v>-2421672.07</v>
+      </c>
+      <c r="N211" s="1">
+        <v>-2658338.67</v>
+      </c>
+      <c r="O211" s="1">
+        <v>-1.46</v>
+      </c>
+      <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>