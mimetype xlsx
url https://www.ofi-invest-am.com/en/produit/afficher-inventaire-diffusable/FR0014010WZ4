--- v1 (2026-05-29)
+++ v2 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -124,1860 +124,1821 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...8 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>13 784.25</t>
+    <t>16 840.75</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 496.92</t>
+    <t>3 121.23</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 193.10</t>
+    <t>13 067.88</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>30 917.81</t>
+    <t>36 087.67</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>14 872.60</t>
+    <t>24 723.29</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 686.64</t>
+    <t>18 236.30</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 758.90</t>
+    <t>11 112.33</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>2 755.40</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>27 628.77</t>
+    <t>33 287.67</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 052.62</t>
-[...17 lines deleted...]
-    <t>17 494.79</t>
+    <t>8 680.15</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>16 164.38</t>
+    <t>18 958.90</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>14 070.21</t>
+    <t>16 952.05</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 843.84</t>
+    <t>17 358.90</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>13 463.01</t>
+    <t>6 443.84</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>6 369.86</t>
+  </si>
+  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>1 917.81</t>
-[...8 lines deleted...]
-    <t>9 895.89</t>
+    <t>3 664.38</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>19 561.64</t>
+    <t>30 832.88</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>47 926.03</t>
+    <t>56 239.73</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>30 811.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>8 385.62</t>
+    <t>14 865.41</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>24 878.08</t>
+    <t>34 868.49</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>26 026.42</t>
+    <t>32 347.12</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 948.36</t>
+    <t>5 318.20</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 406.64</t>
+    <t>4 142.83</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>3 098.63</t>
+    <t>6 137.67</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>2 324.94</t>
+    <t>4 902.59</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>2 764.73</t>
-[...8 lines deleted...]
-    <t>12 113.01</t>
+    <t>8 895.21</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 107.00</t>
+    <t>2 484.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>22 697.26</t>
-[...17 lines deleted...]
-    <t>14 531.51</t>
+    <t>27 098.63</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>9 752.81</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>11 961.98</t>
+    <t>14 117.68</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>2 329.78</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 951.82</t>
+    <t>15 603.56</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>5 110.96</t>
+    <t>11 468.49</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>11 281.22</t>
+    <t>40 097.37</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>12 926.71</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 525.68</t>
+    <t>8 599.32</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>36 117.12</t>
+    <t>42 719.18</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 849.76</t>
+    <t>15 110.47</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>23 561.52</t>
+    <t>27 748.41</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>17 178.08</t>
-[...8 lines deleted...]
-    <t>3 562.14</t>
+    <t>18 856.85</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>21 557.69</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>14 054.79</t>
+    <t>20 691.78</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
+    <t>4 612.33</t>
+  </si>
+  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 925.34</t>
-[...8 lines deleted...]
-    <t>1 008.22</t>
+    <t>8 942.47</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>15 287.67</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>9 027.06</t>
+    <t>13 370.27</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>15 561.99</t>
+    <t>16 976.71</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>8 100.34</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>12 197.26</t>
+    <t>16 109.59</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 603.08</t>
+    <t>4 703.42</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>55 470.89</t>
+    <t>4 392.12</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>21 503.42</t>
+    <t>26 271.58</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 914.30</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>7 273.41</t>
+    <t>9 621.16</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>7 683.56</t>
+    <t>10 163.70</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>35 287.67</t>
+    <t>43 112.33</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>27 379.11</t>
+    <t>1 248.29</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>24 914.38</t>
+    <t>32 208.90</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>19 257.53</t>
-[...8 lines deleted...]
-    <t>36 011.64</t>
+    <t>75 719.18</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>13 735.62</t>
-[...14 lines deleted...]
-    <t>11 271.23</t>
+    <t>16 320.55</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>4 885.87</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>23 088.00</t>
-[...8 lines deleted...]
-    <t>1 476.71</t>
+    <t>27 120.49</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>7 767.12</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>8 186.30</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>10 420.89</t>
-[...8 lines deleted...]
-    <t>24 866.63</t>
+    <t>13 721.92</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 596.96</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>46 589.04</t>
+    <t>59 863.01</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>XS3032045471</t>
-[...5 lines deleted...]
-    <t>15 267.95</t>
+    <t>2 552.05</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 768.84</t>
+    <t>3 380.14</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 704.11</t>
+    <t>5 638.36</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>9 828.77</t>
+    <t>11 575.34</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>16 963.01</t>
+    <t>20 508.56</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 979.49</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 467.96</t>
+    <t>11 574.90</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>7 839.71</t>
+    <t>17 137.98</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>22 765.33</t>
+    <t>29 144.63</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>23 676.71</t>
+    <t>27 728.77</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>6 232.88</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>6 611.30</t>
-[...8 lines deleted...]
-    <t>20 327.40</t>
+    <t>10 357.71</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>16 880.14</t>
+    <t>20 128.77</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>3 291.10</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>36 072.11</t>
+    <t>42 350.88</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>16 634.59</t>
+    <t>19 935.62</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 185.75</t>
+    <t>11 847.53</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>5 492.47</t>
+    <t>8 321.92</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>13 079.45</t>
+    <t>1 035.62</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>6 815.75</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 791.10</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>35 802.74</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>4 832.88</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>13 873.97</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>12 226.03</t>
+    <t>15 789.04</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 447.99</t>
+    <t>7 356.29</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>6 135.51</t>
+    <t>9 651.37</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 917.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>6 892.12</t>
-[...8 lines deleted...]
-    <t>4 391.15</t>
+    <t>16 021.23</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 800.00</t>
+    <t>3 778.08</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>2 294.18</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>3 375.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>43 155.82</t>
-[...8 lines deleted...]
-    <t>1 078.77</t>
+    <t>51 277.40</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>10 910.96</t>
+    <t>15 626.71</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>3 190.00</t>
+    <t>10 585.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>37 577.05</t>
+    <t>44 301.37</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 462.68</t>
+    <t>13 950.25</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>10 060.27</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>11 578.84</t>
+    <t>13 790.53</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>8 191.78</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>35 193.49</t>
+    <t>44 397.95</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>19 806.17</t>
+    <t>25 150.68</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>21 424.14</t>
+    <t>27 927.90</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>15 834.38</t>
+    <t>1 984.93</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>27 098.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 334.76</t>
+    <t>8 824.91</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 851.87</t>
+    <t>9 116.91</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>74 958.90</t>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>5 068.49</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>20 510.96</t>
+    <t>27 008.22</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 515.07</t>
+    <t>2 493.15</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 188.36</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>14 891.84</t>
+    <t>17 440.44</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>21 774.32</t>
+    <t>25 564.38</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>21 165.43</t>
+    <t>28 129.54</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>36 986.30</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>12 257.88</t>
+    <t>15 205.48</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>3 322.29</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>14 301.37</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>2 056.60</t>
+    <t>9 049.03</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>93 998.97</t>
+    <t>8 939.38</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>1 490.56</t>
+    <t>3 300.52</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>8 120.61</t>
+    <t>10 408.73</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 465.75</t>
+    <t>5 863.01</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>24 124.30</t>
+    <t>31 277.43</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>6 395.40</t>
+  </si>
+  <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>2 349.32</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>28 836.13</t>
+    <t>6 926.58</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>20 372.61</t>
+    <t>30 363.01</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 677.51</t>
+    <t>15 488.61</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>33 026.30</t>
+    <t>4 379.18</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>6 131.73</t>
+    <t>15 904.16</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 313.36</t>
+    <t>7 845.89</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>1 923.29</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...8 lines deleted...]
-    <t>17 408.22</t>
+    <t>1 104.45</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>13 277.59</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>20 451.32</t>
+    <t>2 809.25</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>21 115.18</t>
+    <t>24 680.99</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 918.49</t>
+    <t>8 280.82</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 960.27</t>
+    <t>2 903.42</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>21 969.86</t>
+    <t>26 214.04</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>13 371.19</t>
+    <t>17 138.76</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 890.41</t>
-[...8 lines deleted...]
-    <t>50 076.71</t>
+    <t>7 972.60</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 765.75</t>
+    <t>10 652.05</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>19 950.41</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 093.05</t>
+    <t>10 784.33</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>14 917.81</t>
+    <t>45 154.11</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>4 869.11</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>24 207.53</t>
+    <t>2 915.75</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>20 338.77</t>
+    <t>26 101.42</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>21 363.29</t>
+    <t>50 478.08</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 678.08</t>
+    <t>4 726.03</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>12 028.42</t>
+    <t>17 984.25</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>27 151.37</t>
+    <t>2 792.71</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>27 704.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>18 971.63</t>
+    <t>22 595.42</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>FR001400DQ92</t>
-[...14 lines deleted...]
-    <t>33 537.33</t>
+    <t>4 660.27</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>9 526.03</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>4 767.12</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>6 250.68</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>21 821.92</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>5 637.33</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>8 383.56</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>21 472.60</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 093.15</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>4 359.38</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>15 241.78</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 763.84</t>
-[...89 lines deleted...]
-    <t>11 084.93</t>
+    <t>9 260.14</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 872.12</t>
+    <t>6 627.97</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>26 327.92</t>
+    <t>3 106.10</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 007.90</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>15 087.33</t>
-[...8 lines deleted...]
-    <t>9 878.95</t>
+    <t>17 969.18</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>32 416.44</t>
+    <t>3 167.12</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 693.15</t>
-[...8 lines deleted...]
-    <t>11 482.19</t>
+    <t>19 024.66</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>27 396.99</t>
-[...5 lines deleted...]
-    <t>VATTENFALL AB 3.75 18/10/2026</t>
+    <t>33 076.85</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 389.55</t>
+    <t>6 713.91</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 541.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>23 239.73</t>
-[...8 lines deleted...]
-    <t>1 197.78</t>
+    <t>27 326.71</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>3 328.77</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 384.25</t>
+    <t>4 327.40</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
+  </si>
+  <si>
+    <t>6 645.21</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>20 589.04</t>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 955.48</t>
-[...17 lines deleted...]
-    <t>-236 666.60</t>
+    <t>15 479.93</t>
+  </si>
+  <si>
+    <t>CDS-00108784</t>
+  </si>
+  <si>
+    <t>PAR20260409050236053</t>
+  </si>
+  <si>
+    <t>-20 305.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2341,212 +2302,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>311.7083</v>
+        <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6512.74</v>
+        <v>6435.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2030076.64</v>
+        <v>2101121.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2030076.64</v>
+        <v>2101121.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3850.0</v>
+        <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11608.62</v>
+        <v>11470.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44693192.99</v>
+        <v>39963669.22</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44693192.99</v>
+        <v>39963669.22</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104796.4635</v>
+        <v>1179962.862</v>
       </c>
       <c r="D4">
-        <v>114.19</v>
+        <v>112.88</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126158614.86</v>
+        <v>133203779.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126158614.86</v>
+        <v>133203779.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>84412.558</v>
+        <v>168444.4168</v>
       </c>
       <c r="D5">
-        <v>104.07</v>
+        <v>102.77</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8785058.93</v>
+        <v>17311888.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8785058.93</v>
+        <v>17311888.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>101.04</v>
+        <v>99.78</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>192090.58</v>
+        <v>189699.71</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>192090.58</v>
+        <v>189699.71</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P211"/>
+  <dimension ref="A1:P208"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O211" sqref="O211"/>
+      <selection activeCell="O208" sqref="O208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2565,10539 +2526,10389 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1429.0</v>
+        <v>2872.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.97</v>
+        <v>4793.7</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.8076976907</v>
+        <v>4789.4846169916</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6826058.2</v>
+        <v>13755399.82</v>
       </c>
       <c r="I2" s="1">
-        <v>3089.93</v>
+        <v>12106.58</v>
       </c>
       <c r="J2" s="1">
-        <v>0.045266681142566</v>
+        <v>0.088013290478095</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6829148.13</v>
+        <v>13767506.4</v>
       </c>
       <c r="N2" s="1">
-        <v>6829148.13</v>
+        <v>13767506.4</v>
       </c>
       <c r="O2" s="1">
-        <v>3.76</v>
+        <v>7.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>11.0</v>
+        <v>56.0</v>
       </c>
       <c r="D3" s="1">
-        <v>118.1</v>
+        <v>115.79</v>
       </c>
       <c r="E3" s="1">
-        <v>118.0</v>
+        <v>115.83375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1100.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1100.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1100.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>-19.0</v>
+        <v>153.0</v>
       </c>
       <c r="D4" s="1">
-        <v>129.2</v>
+        <v>105.995</v>
       </c>
       <c r="E4" s="1">
-        <v>129.04</v>
+        <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-3040.0</v>
+        <v>41310.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-3040.0</v>
+        <v>41310.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-3040.0</v>
+        <v>41310.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-61.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.44</v>
+        <v>101.969</v>
       </c>
       <c r="E5" s="1">
-        <v>123.27</v>
+        <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-10370.0</v>
+        <v>11675.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>2.3435774936267</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.37</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>-10370.0</v>
+        <v>509845.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-10370.0</v>
+        <v>526685.75</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.01</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.557</v>
+        <v>101.65</v>
       </c>
       <c r="E6" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>498170.0</v>
+        <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>19615.0</v>
+        <v>7413.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.9374109239818</v>
+        <v>2.4914548442715</v>
       </c>
       <c r="K6">
-        <v>2.76</v>
+        <v>1.04</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>517785.0</v>
+        <v>304950.0</v>
       </c>
       <c r="N6" s="1">
-        <v>531569.25</v>
+        <v>308071.23</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.233</v>
+        <v>107.42</v>
       </c>
       <c r="E7" s="1">
-        <v>99.179</v>
+        <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>297537.0</v>
+        <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>12162.0</v>
+        <v>35364.35</v>
       </c>
       <c r="J7" s="1">
-        <v>4.087558858226</v>
+        <v>7.1556428992369</v>
       </c>
       <c r="K7">
-        <v>0.5</v>
+        <v>2.65</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>309699.0</v>
+        <v>529580.6</v>
       </c>
       <c r="N7" s="1">
-        <v>311195.92</v>
+        <v>542648.48</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>493000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.16</v>
+        <v>102.097</v>
       </c>
       <c r="E8" s="1">
-        <v>100.24670385</v>
+        <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>494216.25</v>
+        <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>48872.55</v>
+        <v>17511.58</v>
       </c>
       <c r="J8" s="1">
-        <v>9.8888998490033</v>
+        <v>2.190962034817</v>
       </c>
       <c r="K8">
-        <v>1.86</v>
+        <v>4.51</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>543088.8</v>
+        <v>816776.0</v>
       </c>
       <c r="N8" s="1">
-        <v>552281.9</v>
+        <v>852863.67</v>
       </c>
       <c r="O8" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.759</v>
+        <v>100.532</v>
       </c>
       <c r="E9" s="1">
-        <v>99.9080525</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>799264.42</v>
+        <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>38807.58</v>
+        <v>6384.0</v>
       </c>
       <c r="J9" s="1">
-        <v>4.8554119298842</v>
+        <v>0.532</v>
       </c>
       <c r="K9">
-        <v>3.86</v>
+        <v>2.06</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>838072.0</v>
+        <v>1206384.0</v>
       </c>
       <c r="N9" s="1">
-        <v>868989.81</v>
+        <v>1231107.29</v>
       </c>
       <c r="O9" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1200000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.665</v>
+        <v>98.437</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1200000.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>19980.0</v>
+        <v>-11162.5</v>
       </c>
       <c r="J10" s="1">
-        <v>1.665</v>
+        <v>-0.89902345716299</v>
       </c>
       <c r="K10">
-        <v>1.24</v>
+        <v>1.46</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1219980.0</v>
+        <v>1230462.5</v>
       </c>
       <c r="N10" s="1">
-        <v>1234852.6</v>
+        <v>1248698.8</v>
       </c>
       <c r="O10" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.221</v>
+        <v>97.218</v>
       </c>
       <c r="E11" s="1">
-        <v>99.33</v>
+        <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1241625.0</v>
+        <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>11137.5</v>
+        <v>-16280.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.89700996677741</v>
+        <v>-2.0503158594702</v>
       </c>
       <c r="K11">
-        <v>0.93</v>
+        <v>1.39</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1252762.5</v>
+        <v>777744.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1264449.14</v>
+        <v>788856.33</v>
       </c>
       <c r="O11" s="1">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>800000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.079</v>
+        <v>100.621</v>
       </c>
       <c r="E12" s="1">
-        <v>99.253</v>
+        <v>99.955</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>794024.0</v>
+        <v>866609.85</v>
       </c>
       <c r="I12" s="1">
-        <v>-1392.0</v>
+        <v>5774.22</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.17530956243136</v>
+        <v>0.66629983492572</v>
       </c>
       <c r="K12">
-        <v>0.97</v>
+        <v>0.32</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>792632.0</v>
+        <v>872384.07</v>
       </c>
       <c r="N12" s="1">
-        <v>800390.9</v>
+        <v>875139.47</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>103.692</v>
+        <v>101.737</v>
       </c>
       <c r="E13" s="1">
         <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>25511.67</v>
+        <v>7916.67</v>
       </c>
       <c r="J13" s="1">
-        <v>2.8105333303853</v>
+        <v>0.87215242673887</v>
       </c>
       <c r="K13">
-        <v>3.07</v>
+        <v>3.7</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>933228.0</v>
+        <v>915633.0</v>
       </c>
       <c r="N13" s="1">
-        <v>960856.77</v>
+        <v>948920.67</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>112.963</v>
+        <v>110.254</v>
       </c>
       <c r="E14" s="1">
         <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>25100.29</v>
+        <v>19682.29</v>
       </c>
       <c r="J14" s="1">
-        <v>12.498544135609</v>
+        <v>9.8006823927076</v>
       </c>
       <c r="K14">
-        <v>3.53</v>
+        <v>4.34</v>
       </c>
       <c r="L14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>225926.0</v>
+        <v>220508.0</v>
       </c>
       <c r="N14" s="1">
-        <v>232978.62</v>
+        <v>229188.15</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.318</v>
+        <v>104.009</v>
       </c>
       <c r="E15" s="1">
-        <v>100.021</v>
+        <v>106.6386</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>900189.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I15" s="1">
-        <v>38673.0</v>
+        <v>-10518.4</v>
       </c>
       <c r="J15" s="1">
-        <v>4.2960978194579</v>
+        <v>-2.4658988396322</v>
       </c>
       <c r="K15">
-        <v>2.68</v>
+        <v>4.74</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>938862.0</v>
+        <v>416036.0</v>
       </c>
       <c r="N15" s="1">
-        <v>963007.92</v>
+        <v>434994.9</v>
       </c>
       <c r="O15" s="1">
-        <v>0.53</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.365</v>
+        <v>107.308</v>
       </c>
       <c r="E16" s="1">
-        <v>77.49666625</v>
+        <v>111.15333333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>619973.33</v>
+        <v>333460.0</v>
       </c>
       <c r="I16" s="1">
-        <v>94946.67</v>
+        <v>-11536.0</v>
       </c>
       <c r="J16" s="1">
-        <v>15.314637808694</v>
+        <v>-3.4594853955497</v>
       </c>
       <c r="K16">
-        <v>2.19</v>
+        <v>5.65</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>714920.0</v>
+        <v>321924.0</v>
       </c>
       <c r="N16" s="1">
-        <v>732414.79</v>
+        <v>338876.05</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.041</v>
+        <v>97.961</v>
       </c>
       <c r="E17" s="1">
-        <v>106.6386</v>
+        <v>99.433</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426554.4</v>
+        <v>596598.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-2390.4</v>
+        <v>-8832.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.56039745458024</v>
+        <v>-1.4803938330333</v>
       </c>
       <c r="K17">
-        <v>4.04</v>
+        <v>2.89</v>
       </c>
       <c r="L17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>424164.0</v>
+        <v>587766.0</v>
       </c>
       <c r="N17" s="1">
-        <v>440328.38</v>
+        <v>605124.9</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.19</v>
+        <v>96.203</v>
       </c>
       <c r="E18" s="1">
-        <v>111.15333333</v>
+        <v>98.803</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>333460.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-5890.0</v>
+        <v>-10400.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.7663287950579</v>
+        <v>-2.6314990435513</v>
       </c>
       <c r="K18">
-        <v>4.69</v>
+        <v>1.61</v>
       </c>
       <c r="L18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>327570.0</v>
+        <v>384812.0</v>
       </c>
       <c r="N18" s="1">
-        <v>341640.21</v>
+        <v>391255.84</v>
       </c>
       <c r="O18" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.582</v>
+        <v>98.521</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>99.462144</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I19" s="1">
-        <v>894.0</v>
+        <v>-9411.44</v>
       </c>
       <c r="J19" s="1">
-        <v>0.14984964750133</v>
+        <v>-0.94623337297052</v>
       </c>
       <c r="K19">
-        <v>2.47</v>
+        <v>0.64</v>
       </c>
       <c r="L19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>597492.0</v>
+        <v>985210.0</v>
       </c>
       <c r="N19" s="1">
-        <v>612335.84</v>
+        <v>991579.86</v>
       </c>
       <c r="O19" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.004</v>
+        <v>96.926</v>
       </c>
       <c r="E20" s="1">
-        <v>98.803</v>
+        <v>98.646</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1185636.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-9588.0</v>
+        <v>-6880.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.80867989838365</v>
+        <v>-1.7436084585285</v>
       </c>
       <c r="K20">
-        <v>1.12</v>
+        <v>0.92</v>
       </c>
       <c r="L20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>1176048.0</v>
+        <v>387704.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1189511.01</v>
+        <v>391368.38</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>522000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.024</v>
+        <v>99.153</v>
       </c>
       <c r="E21" s="1">
-        <v>99.726</v>
+        <v>99.912</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>520569.72</v>
+        <v>799296.0</v>
       </c>
       <c r="I21" s="1">
-        <v>6775.56</v>
+        <v>-6072.0</v>
       </c>
       <c r="J21" s="1">
-        <v>1.3015662916391</v>
+        <v>-0.75966850828729</v>
       </c>
       <c r="K21">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>589.93</v>
+        <v>3.85</v>
+      </c>
+      <c r="L21" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>527345.28</v>
+        <v>793224.0</v>
       </c>
       <c r="N21" s="1">
-        <v>527935.21</v>
+        <v>824056.88</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.885</v>
+        <v>98.219</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>97.87029412</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I22" s="1">
-        <v>956.0</v>
+        <v>5928.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.24228047766762</v>
+        <v>0.35629389438002</v>
       </c>
       <c r="K22">
-        <v>0.48</v>
+        <v>3.31</v>
       </c>
       <c r="L22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>395540.0</v>
+        <v>1669723.0</v>
       </c>
       <c r="N22" s="1">
-        <v>397457.81</v>
+        <v>1725962.73</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>0.9</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.113</v>
+        <v>100.204</v>
       </c>
       <c r="E23" s="1">
-        <v>98.166</v>
+        <v>100.51763636</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>588996.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I23" s="1">
-        <v>5682.0</v>
+        <v>-3450.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.9646924597111</v>
+        <v>-0.31202122829644</v>
       </c>
       <c r="K23">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.06</v>
+      </c>
+      <c r="L23">
+        <v>671.9</v>
       </c>
       <c r="M23" s="1">
-        <v>594678.0</v>
+        <v>1102244.0</v>
       </c>
       <c r="N23" s="1">
-        <v>604573.89</v>
+        <v>1102915.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.669</v>
+        <v>106.587</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>103.75</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>600000.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I24" s="1">
-        <v>4014.0</v>
+        <v>19859.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.669</v>
+        <v>2.7344578313253</v>
       </c>
       <c r="K24">
-        <v>3.26</v>
+        <v>2.12</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>604014.0</v>
+        <v>746109.0</v>
       </c>
       <c r="N24" s="1">
-        <v>623575.64</v>
+        <v>760974.41</v>
       </c>
       <c r="O24" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.954</v>
+        <v>102.892</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>105.43894615</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I25" s="1">
-        <v>35423.0</v>
+        <v>-33110.3</v>
       </c>
       <c r="J25" s="1">
-        <v>2.1290483503076</v>
+        <v>-2.415564880675</v>
       </c>
       <c r="K25">
-        <v>2.82</v>
+        <v>2.68</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>1699218.0</v>
+        <v>1337596.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1747144.03</v>
+        <v>1372464.49</v>
       </c>
       <c r="O25" s="1">
-        <v>0.96</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
-        <v>1100000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.324</v>
+        <v>99.31</v>
       </c>
       <c r="E26" s="1">
-        <v>100.51763636</v>
+        <v>100.93461304</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1105694.0</v>
+        <v>1392897.66</v>
       </c>
       <c r="I26" s="1">
-        <v>8870.0</v>
+        <v>-22419.66</v>
       </c>
       <c r="J26" s="1">
-        <v>0.80221109999693</v>
+        <v>-1.6095697942374</v>
       </c>
       <c r="K26">
-        <v>2.8</v>
+        <v>2.34</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>1114564.0</v>
+        <v>1370478.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1145375.6</v>
+        <v>1402825.12</v>
       </c>
       <c r="O26" s="1">
-        <v>0.63</v>
+        <v>0.73</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>700000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.774</v>
+        <v>89.101</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>98.844</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>726250.0</v>
+        <v>704757.72</v>
       </c>
       <c r="I27" s="1">
-        <v>35168.0</v>
+        <v>-69467.59</v>
       </c>
       <c r="J27" s="1">
-        <v>4.8424096385542</v>
+        <v>-9.856946299219</v>
       </c>
       <c r="K27">
-        <v>1.2</v>
+        <v>0.75</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>761418.0</v>
+        <v>635290.13</v>
       </c>
       <c r="N27" s="1">
-        <v>769803.62</v>
+        <v>640608.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>1300000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.074</v>
+        <v>89.381</v>
       </c>
       <c r="E28" s="1">
-        <v>105.43894615</v>
+        <v>84.29</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1370706.3</v>
+        <v>236854.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-17744.3</v>
+        <v>14305.71</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.294536984327</v>
+        <v>6.039862379879</v>
       </c>
       <c r="K28">
-        <v>1.91</v>
+        <v>1.47</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>1352962.0</v>
+        <v>251160.61</v>
       </c>
       <c r="N28" s="1">
-        <v>1377840.08</v>
+        <v>255303.44</v>
       </c>
       <c r="O28" s="1">
-        <v>0.76</v>
+        <v>0.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>1380000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.972</v>
+        <v>101.744</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93461304</v>
+        <v>99.359085</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1392897.66</v>
+        <v>596154.51</v>
       </c>
       <c r="I29" s="1">
-        <v>515.94</v>
+        <v>14309.49</v>
       </c>
       <c r="J29" s="1">
-        <v>0.037040768666379</v>
+        <v>2.4002988755382</v>
       </c>
       <c r="K29">
-        <v>1.89</v>
+        <v>1.02</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>1393413.6</v>
+        <v>610464.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1419440.02</v>
+        <v>616601.67</v>
       </c>
       <c r="O29" s="1">
-        <v>0.78</v>
+        <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>713000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>90.419</v>
+        <v>107.182</v>
       </c>
       <c r="E30" s="1">
-        <v>98.844</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>704757.72</v>
+        <v>287000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-60070.25</v>
+        <v>20612.34</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.5235320302699</v>
+        <v>7.182</v>
       </c>
       <c r="K30">
-        <v>0.55</v>
+        <v>1.71</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>644687.47</v>
+        <v>307612.34</v>
       </c>
       <c r="N30" s="1">
-        <v>648635.83</v>
+        <v>312514.93</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>281000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>90.384</v>
+        <v>104.007</v>
       </c>
       <c r="E31" s="1">
-        <v>84.29</v>
+        <v>105.76</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>236854.9</v>
+        <v>951840.0</v>
       </c>
       <c r="I31" s="1">
-        <v>17124.14</v>
+        <v>-15777.0</v>
       </c>
       <c r="J31" s="1">
-        <v>7.229801874481</v>
+        <v>-1.6575264750378</v>
       </c>
       <c r="K31">
-        <v>1.21</v>
+        <v>0.99</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>253979.04</v>
+        <v>936063.0</v>
       </c>
       <c r="N31" s="1">
-        <v>257385.68</v>
+        <v>944958.21</v>
       </c>
       <c r="O31" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>600000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.021</v>
+        <v>100.196</v>
       </c>
       <c r="E32" s="1">
-        <v>99.359085</v>
+        <v>99.607</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>596154.51</v>
+        <v>290852.44</v>
       </c>
       <c r="I32" s="1">
-        <v>21971.49</v>
+        <v>1719.88</v>
       </c>
       <c r="J32" s="1">
-        <v>3.6855361540417</v>
+        <v>0.59132390293855</v>
       </c>
       <c r="K32">
-        <v>0.52</v>
+        <v>0.85</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>618126.0</v>
+        <v>292572.32</v>
       </c>
       <c r="N32" s="1">
-        <v>621224.63</v>
+        <v>295056.32</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>108.922</v>
+        <v>99.352</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>100.23766667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>287000.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I33" s="1">
-        <v>25606.14</v>
+        <v>-7971.0</v>
       </c>
       <c r="J33" s="1">
-        <v>8.922</v>
+        <v>-0.88356672308813</v>
       </c>
       <c r="K33">
-        <v>0.81</v>
+        <v>3.01</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M33" s="1">
-        <v>312606.14</v>
+        <v>894168.0</v>
       </c>
       <c r="N33" s="1">
-        <v>314931.08</v>
+        <v>921266.63</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>105.87</v>
+        <v>106.522</v>
       </c>
       <c r="E34" s="1">
-        <v>105.76</v>
+        <v>107.962</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>951840.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I34" s="1">
-        <v>990.0</v>
+        <v>-11520.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10400907715582</v>
+        <v>-1.3338026342602</v>
       </c>
       <c r="K34">
-        <v>0.31</v>
+        <v>1.22</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M34" s="1">
-        <v>952830.0</v>
+        <v>852176.0</v>
       </c>
       <c r="N34" s="1">
-        <v>955594.73</v>
+        <v>861928.81</v>
       </c>
       <c r="O34" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>1080000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.982</v>
+        <v>89.104</v>
       </c>
       <c r="E35" s="1">
-        <v>99.799</v>
+        <v>86.95369714</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1077829.2</v>
+        <v>1217351.76</v>
       </c>
       <c r="I35" s="1">
-        <v>1976.4</v>
+        <v>30104.24</v>
       </c>
       <c r="J35" s="1">
-        <v>0.18336857082736</v>
+        <v>2.4729286135012</v>
       </c>
       <c r="K35">
-        <v>1.12</v>
+        <v>1.01</v>
       </c>
       <c r="L35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>1079805.6</v>
+        <v>1247456.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1091918.61</v>
+        <v>1261573.68</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>292000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.788</v>
+        <v>100.36</v>
       </c>
       <c r="E36" s="1">
-        <v>99.607</v>
+        <v>99.298</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>290852.44</v>
+        <v>1037664.1</v>
       </c>
       <c r="I36" s="1">
-        <v>6368.52</v>
+        <v>11097.9</v>
       </c>
       <c r="J36" s="1">
-        <v>2.1896051482326</v>
+        <v>1.0695079457794</v>
       </c>
       <c r="K36">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="L36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>297220.96</v>
+        <v>1048762.0</v>
       </c>
       <c r="N36" s="1">
-        <v>298327.96</v>
+        <v>1051091.78</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>900000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.337</v>
+        <v>99.023</v>
       </c>
       <c r="E37" s="1">
-        <v>100.23766667</v>
+        <v>99.459</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>902139.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I37" s="1">
-        <v>9894.0</v>
+        <v>-7346.6</v>
       </c>
       <c r="J37" s="1">
-        <v>1.0967267793544</v>
+        <v>-0.43837159030354</v>
       </c>
       <c r="K37">
-        <v>2.52</v>
+        <v>0.93</v>
       </c>
       <c r="L37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>912033.0</v>
+        <v>1668537.55</v>
       </c>
       <c r="N37" s="1">
-        <v>934730.26</v>
+        <v>1684141.11</v>
       </c>
       <c r="O37" s="1">
-        <v>0.51</v>
+        <v>0.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C38" s="1">
-        <v>500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.101</v>
+        <v>98.532</v>
       </c>
       <c r="E38" s="1">
-        <v>102.64</v>
+        <v>99.292</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>513200.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2305.0</v>
+        <v>-9880.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.44914263445051</v>
+        <v>-0.76541916770737</v>
       </c>
       <c r="K38">
-        <v>0.54</v>
+        <v>0.88</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>515505.0</v>
+        <v>1280916.0</v>
       </c>
       <c r="N38" s="1">
-        <v>518227.6</v>
+        <v>1292384.49</v>
       </c>
       <c r="O38" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C39" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>108.361</v>
+        <v>103.967</v>
       </c>
       <c r="E39" s="1">
-        <v>99.379</v>
+        <v>104.31933333</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>795032.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I39" s="1">
-        <v>71856.0</v>
+        <v>-3171.0</v>
       </c>
       <c r="J39" s="1">
-        <v>9.0381267672245</v>
+        <v>-0.33774500092664</v>
       </c>
       <c r="K39">
-        <v>1.82</v>
+        <v>4.46</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>866888.0</v>
+        <v>935703.0</v>
       </c>
       <c r="N39" s="1">
-        <v>881419.51</v>
+        <v>975800.37</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>90.076</v>
+        <v>98.373</v>
       </c>
       <c r="E40" s="1">
-        <v>86.95369714</v>
+        <v>99.74</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1217351.76</v>
+        <v>598440.0</v>
       </c>
       <c r="I40" s="1">
-        <v>43712.24</v>
+        <v>-8202.0</v>
       </c>
       <c r="J40" s="1">
-        <v>3.5907649240183</v>
+        <v>-1.370563465009</v>
       </c>
       <c r="K40">
-        <v>0.85</v>
+        <v>2.15</v>
       </c>
       <c r="L40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>1261064.0</v>
+        <v>590238.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1273025.98</v>
+        <v>603164.71</v>
       </c>
       <c r="O40" s="1">
-        <v>0.7</v>
+        <v>0.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>1685000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.518</v>
+        <v>99.187</v>
       </c>
       <c r="E41" s="1">
-        <v>99.459</v>
+        <v>99.933</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1675884.15</v>
+        <v>1498995.0</v>
       </c>
       <c r="I41" s="1">
-        <v>17844.15</v>
+        <v>-11190.0</v>
       </c>
       <c r="J41" s="1">
-        <v>1.0647603535125</v>
+        <v>-0.74650015510392</v>
       </c>
       <c r="K41">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="L41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1693728.3</v>
+        <v>1487805.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1701680.12</v>
+        <v>1496404.32</v>
       </c>
       <c r="O41" s="1">
-        <v>0.94</v>
+        <v>0.78</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.184</v>
+        <v>99.831</v>
       </c>
       <c r="E42" s="1">
-        <v>99.292</v>
+        <v>100.91</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1290796.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I42" s="1">
-        <v>11596.0</v>
+        <v>-15106.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.89836039157233</v>
+        <v>-1.0692696462194</v>
       </c>
       <c r="K42">
-        <v>0.39</v>
+        <v>3.05</v>
       </c>
       <c r="L42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>1302392.0</v>
+        <v>1397634.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1307502.96</v>
+        <v>1440353.18</v>
       </c>
       <c r="O42" s="1">
-        <v>0.72</v>
+        <v>0.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.562</v>
+        <v>98.565</v>
       </c>
       <c r="E43" s="1">
-        <v>105.478</v>
+        <v>99.8407</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>316434.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I43" s="1">
-        <v>252.0</v>
+        <v>-12757.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.079637459944254</v>
+        <v>-1.277735432544</v>
       </c>
       <c r="K43">
-        <v>3.76</v>
+        <v>1.51</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>316686.0</v>
+        <v>985650.0</v>
       </c>
       <c r="N43" s="1">
-        <v>327967.22</v>
+        <v>1000760.47</v>
       </c>
       <c r="O43" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>600000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.125</v>
+        <v>99.822</v>
       </c>
       <c r="E44" s="1">
-        <v>99.74</v>
+        <v>99.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>598440.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I44" s="1">
-        <v>2310.0</v>
+        <v>341.14</v>
       </c>
       <c r="J44" s="1">
-        <v>0.3860036093844</v>
+        <v>0.037079721401012</v>
       </c>
       <c r="K44">
-        <v>1.68</v>
+        <v>3.01</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>600750.0</v>
+        <v>920358.84</v>
       </c>
       <c r="N44" s="1">
-        <v>610847.26</v>
+        <v>948107.25</v>
       </c>
       <c r="O44" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.866</v>
+        <v>105.5</v>
       </c>
       <c r="E45" s="1">
-        <v>99.933</v>
+        <v>99.922</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1498995.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I45" s="1">
-        <v>13995.0</v>
+        <v>50202.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.9336255291045</v>
+        <v>5.5823542363043</v>
       </c>
       <c r="K45">
-        <v>0.1</v>
+        <v>2.1</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>1512990.0</v>
+        <v>949500.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1514515.68</v>
+        <v>968356.85</v>
       </c>
       <c r="O45" s="1">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.401</v>
+        <v>109.223</v>
       </c>
       <c r="E46" s="1">
-        <v>100.91</v>
+        <v>109.825</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1412740.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>6874.0</v>
+        <v>-4816.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.48657219304331</v>
+        <v>-0.54814477577965</v>
       </c>
       <c r="K46">
-        <v>2.58</v>
+        <v>2.69</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1419614.0</v>
+        <v>873784.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1455731.12</v>
+        <v>895341.69</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>850000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.709</v>
+        <v>106.304</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>107.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>850000.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I47" s="1">
-        <v>6026.5</v>
+        <v>-15360.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.709</v>
+        <v>-1.4243323442136</v>
       </c>
       <c r="K47">
-        <v>1.04</v>
+        <v>2.07</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>856026.5</v>
+        <v>1063040.0</v>
       </c>
       <c r="N47" s="1">
-        <v>864876.26</v>
+        <v>1083731.78</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>922000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.344</v>
+        <v>103.575</v>
       </c>
       <c r="E48" s="1">
-        <v>99.785</v>
+        <v>105.696</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>920017.7</v>
+        <v>739872.0</v>
       </c>
       <c r="I48" s="1">
-        <v>14373.98</v>
+        <v>-14847.0</v>
       </c>
       <c r="J48" s="1">
-        <v>1.5623590720048</v>
+        <v>-2.0066984559491</v>
       </c>
       <c r="K48">
-        <v>2.56</v>
+        <v>0.66</v>
       </c>
       <c r="L48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>934391.68</v>
+        <v>725025.0</v>
       </c>
       <c r="N48" s="1">
-        <v>957953.2</v>
+        <v>729637.33</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>107.092</v>
+        <v>89.774</v>
       </c>
       <c r="E49" s="1">
-        <v>99.922</v>
+        <v>88.7895</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1199064.0</v>
+        <v>710316.0</v>
       </c>
       <c r="I49" s="1">
-        <v>86040.0</v>
+        <v>7876.0</v>
       </c>
       <c r="J49" s="1">
-        <v>7.1755969656332</v>
+        <v>1.1088022795488</v>
       </c>
       <c r="K49">
-        <v>1.43</v>
+        <v>1.12</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>1285104.0</v>
+        <v>718192.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1302282.08</v>
+        <v>727134.47</v>
       </c>
       <c r="O49" s="1">
-        <v>0.72</v>
+        <v>0.38</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.591</v>
+        <v>100.772</v>
       </c>
       <c r="E50" s="1">
-        <v>100.028</v>
+        <v>102.47372</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>800224.0</v>
+        <v>1537105.8</v>
       </c>
       <c r="I50" s="1">
-        <v>4504.0</v>
+        <v>-25525.8</v>
       </c>
       <c r="J50" s="1">
-        <v>0.56284240412684</v>
+        <v>-1.6606404061451</v>
       </c>
       <c r="K50">
-        <v>0.45</v>
+        <v>1.02</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>804728.0</v>
+        <v>1511580.0</v>
       </c>
       <c r="N50" s="1">
-        <v>808290.14</v>
+        <v>1526867.67</v>
       </c>
       <c r="O50" s="1">
-        <v>0.44</v>
+        <v>0.79</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>1000000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>108.058</v>
+        <v>98.392</v>
       </c>
       <c r="E51" s="1">
-        <v>107.84</v>
+        <v>99.528</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1078400.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I51" s="1">
-        <v>2180.0</v>
+        <v>-10462.56</v>
       </c>
       <c r="J51" s="1">
-        <v>0.20215133531157</v>
+        <v>-1.1413873482839</v>
       </c>
       <c r="K51">
-        <v>1.41</v>
+        <v>1.45</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>1080580.0</v>
+        <v>906190.32</v>
       </c>
       <c r="N51" s="1">
-        <v>1094634.79</v>
+        <v>919560.59</v>
       </c>
       <c r="O51" s="1">
-        <v>0.6</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>104.905</v>
+        <v>97.831</v>
       </c>
       <c r="E52" s="1">
-        <v>105.696</v>
+        <v>99.46</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>739872.0</v>
+        <v>895140.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-5537.0</v>
+        <v>-14661.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.74837269149258</v>
+        <v>-1.6378443595415</v>
       </c>
       <c r="K52">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>88.7</v>
+        <v>1.89</v>
+      </c>
+      <c r="L52" t="s">
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>734335.0</v>
+        <v>880479.0</v>
       </c>
       <c r="N52" s="1">
-        <v>734423.7</v>
+        <v>897455.71</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>90.135</v>
+        <v>98.294</v>
       </c>
       <c r="E53" s="1">
-        <v>89.15</v>
+        <v>100.45</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>534900.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I53" s="1">
-        <v>5910.0</v>
+        <v>-15092.0</v>
       </c>
       <c r="J53" s="1">
-        <v>1.1048794167134</v>
+        <v>-2.1463414634146</v>
       </c>
       <c r="K53">
-        <v>0.82</v>
+        <v>1.7</v>
       </c>
       <c r="L53" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>540810.0</v>
+        <v>688058.0</v>
       </c>
       <c r="N53" s="1">
-        <v>545735.34</v>
+        <v>699948.41</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.766</v>
+        <v>96.249</v>
       </c>
       <c r="E54" s="1">
-        <v>99.832</v>
+        <v>99.077</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>199664.0</v>
+        <v>792616.0</v>
       </c>
       <c r="I54" s="1">
-        <v>1868.0</v>
+        <v>-22624.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.93557176055774</v>
+        <v>-2.8543456099801</v>
       </c>
       <c r="K54">
-        <v>0.5</v>
+        <v>2.01</v>
       </c>
       <c r="L54" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>201532.0</v>
+        <v>769992.0</v>
       </c>
       <c r="N54" s="1">
-        <v>202540.22</v>
+        <v>786101.59</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.275</v>
+        <v>93.739</v>
       </c>
       <c r="E55" s="1">
-        <v>102.47372</v>
+        <v>92.47746</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1537105.8</v>
+        <v>832297.14</v>
       </c>
       <c r="I55" s="1">
-        <v>-2980.8</v>
+        <v>11353.86</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.19392289066894</v>
+        <v>1.3641594395002</v>
       </c>
       <c r="K55">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>1534125.0</v>
+        <v>843651.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1541029.11</v>
+        <v>848354.42</v>
       </c>
       <c r="O55" s="1">
-        <v>0.85</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>921000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.217</v>
+        <v>103.474</v>
       </c>
       <c r="E56" s="1">
-        <v>99.528</v>
+        <v>100.8613224</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>916652.88</v>
+        <v>1260766.53</v>
       </c>
       <c r="I56" s="1">
-        <v>6345.69</v>
+        <v>32658.47</v>
       </c>
       <c r="J56" s="1">
-        <v>0.69226750261233</v>
+        <v>2.5903661957143</v>
       </c>
       <c r="K56">
-        <v>0.98</v>
+        <v>0.35</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>922998.57</v>
+        <v>1293425.0</v>
       </c>
       <c r="N56" s="1">
-        <v>932025.63</v>
+        <v>1297817.12</v>
       </c>
       <c r="O56" s="1">
-        <v>0.51</v>
+        <v>0.67</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.225</v>
+        <v>104.332</v>
       </c>
       <c r="E57" s="1">
-        <v>99.46</v>
+        <v>99.961</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1094060.0</v>
+        <v>699727.0</v>
       </c>
       <c r="I57" s="1">
-        <v>8415.0</v>
+        <v>30597.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.76915342851398</v>
+        <v>4.3727053550885</v>
       </c>
       <c r="K57">
-        <v>1.41</v>
+        <v>3.75</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>1102475.0</v>
+        <v>730324.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1118036.99</v>
+        <v>756595.58</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>700000.0</v>
+        <v>794000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.375</v>
+        <v>101.877</v>
       </c>
       <c r="E58" s="1">
-        <v>100.45</v>
+        <v>99.943</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>703150.0</v>
+        <v>793547.42</v>
       </c>
       <c r="I58" s="1">
-        <v>-525.0</v>
+        <v>15355.96</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.074664011946242</v>
+        <v>1.935103008715</v>
       </c>
       <c r="K58">
-        <v>1.16</v>
+        <v>0.24</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>702625.0</v>
+        <v>808903.38</v>
       </c>
       <c r="N58" s="1">
-        <v>710725.34</v>
+        <v>810817.68</v>
       </c>
       <c r="O58" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>800000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.97</v>
+        <v>98.09</v>
       </c>
       <c r="E59" s="1">
-        <v>99.077</v>
+        <v>99.702</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>792616.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I59" s="1">
-        <v>-8856.0</v>
+        <v>-8334.04</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.1173127971174</v>
+        <v>-1.6168181179916</v>
       </c>
       <c r="K59">
-        <v>1.52</v>
+        <v>1.86</v>
       </c>
       <c r="L59" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>783760.0</v>
+        <v>507125.3</v>
       </c>
       <c r="N59" s="1">
-        <v>795957.26</v>
+        <v>516746.46</v>
       </c>
       <c r="O59" s="1">
-        <v>0.44</v>
+        <v>0.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>95.239</v>
+        <v>97.095</v>
       </c>
       <c r="E60" s="1">
-        <v>92.47746</v>
+        <v>99.3</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>832297.14</v>
+        <v>496500.0</v>
       </c>
       <c r="I60" s="1">
-        <v>24853.86</v>
+        <v>-11025.0</v>
       </c>
       <c r="J60" s="1">
-        <v>2.986176307178</v>
+        <v>-2.2205438066465</v>
       </c>
       <c r="K60">
-        <v>0.4</v>
+        <v>2.03</v>
       </c>
       <c r="L60" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>857151.0</v>
+        <v>485475.0</v>
       </c>
       <c r="N60" s="1">
-        <v>860754.08</v>
+        <v>495638.7</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>1250000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>106.102</v>
+        <v>101.693</v>
       </c>
       <c r="E61" s="1">
-        <v>100.8613224</v>
+        <v>101.58528571</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1260766.53</v>
+        <v>1422194.0</v>
       </c>
       <c r="I61" s="1">
-        <v>65508.47</v>
+        <v>1508.0</v>
       </c>
       <c r="J61" s="1">
-        <v>5.1959239431903</v>
+        <v>0.10603335409937</v>
       </c>
       <c r="K61">
-        <v>4.44</v>
+        <v>3.08</v>
       </c>
       <c r="L61" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>1326275.0</v>
+        <v>1423702.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1381745.89</v>
+        <v>1466814.33</v>
       </c>
       <c r="O61" s="1">
         <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>106.568</v>
+        <v>100.45</v>
       </c>
       <c r="E62" s="1">
-        <v>99.961</v>
+        <v>99.05583333</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>699727.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I62" s="1">
-        <v>46249.0</v>
+        <v>12547.5</v>
       </c>
       <c r="J62" s="1">
-        <v>6.6095777353168</v>
+        <v>1.4074553913197</v>
       </c>
       <c r="K62">
-        <v>3.07</v>
+        <v>0.14</v>
       </c>
       <c r="L62" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>745976.0</v>
+        <v>904050.0</v>
       </c>
       <c r="N62" s="1">
-        <v>767479.42</v>
+        <v>905298.29</v>
       </c>
       <c r="O62" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>517000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.114</v>
+        <v>99.338</v>
       </c>
       <c r="E63" s="1">
-        <v>99.702</v>
+        <v>99.12791364</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>515459.34</v>
+        <v>1090407.05</v>
       </c>
       <c r="I63" s="1">
-        <v>2130.04</v>
+        <v>2310.95</v>
       </c>
       <c r="J63" s="1">
-        <v>0.41323142966039</v>
+        <v>0.21193461652692</v>
       </c>
       <c r="K63">
-        <v>1.41</v>
+        <v>2.93</v>
       </c>
       <c r="L63" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>517589.38</v>
+        <v>1092718.0</v>
       </c>
       <c r="N63" s="1">
-        <v>524862.79</v>
+        <v>1124926.9</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.211</v>
+        <v>100.314</v>
       </c>
       <c r="E64" s="1">
-        <v>99.3</v>
+        <v>100.3119</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>496500.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-445.0</v>
+        <v>42.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.089627391742195</v>
+        <v>0.0020934704656177</v>
       </c>
       <c r="K64">
-        <v>1.54</v>
+        <v>3.79</v>
       </c>
       <c r="L64" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>496055.0</v>
+        <v>2006280.0</v>
       </c>
       <c r="N64" s="1">
-        <v>503738.56</v>
+        <v>2081999.18</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>1.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.39</v>
+        <v>104.147</v>
       </c>
       <c r="E65" s="1">
-        <v>101.58528571</v>
+        <v>99.661</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1422194.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I65" s="1">
-        <v>25266.0</v>
+        <v>17944.0</v>
       </c>
       <c r="J65" s="1">
-        <v>1.7765508784315</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K65">
-        <v>2.52</v>
+        <v>4.08</v>
       </c>
       <c r="L65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>1447460.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1482747.67</v>
+        <v>432908.55</v>
       </c>
       <c r="O65" s="1">
-        <v>0.82</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.987</v>
+        <v>106.507</v>
       </c>
       <c r="E66" s="1">
-        <v>99.05583333</v>
+        <v>107.34</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>891502.5</v>
+        <v>858720.0</v>
       </c>
       <c r="I66" s="1">
-        <v>26380.5</v>
+        <v>-6664.0</v>
       </c>
       <c r="J66" s="1">
-        <v>2.959105554948</v>
+        <v>-0.77603875535681</v>
       </c>
       <c r="K66">
-        <v>3.04</v>
+        <v>0.61</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>917883.0</v>
+        <v>852056.0</v>
       </c>
       <c r="N66" s="1">
-        <v>945262.11</v>
+        <v>856941.87</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.127</v>
+        <v>103.223</v>
       </c>
       <c r="E67" s="1">
-        <v>99.071125</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>990711.25</v>
+        <v>600000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>20558.75</v>
+        <v>19338.0</v>
       </c>
       <c r="J67" s="1">
-        <v>2.0751505547151</v>
+        <v>3.223</v>
       </c>
       <c r="K67">
-        <v>2.49</v>
+        <v>4.52</v>
       </c>
       <c r="L67" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>1011270.0</v>
+        <v>619338.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1036184.38</v>
+        <v>646458.49</v>
       </c>
       <c r="O67" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
         <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.796</v>
+        <v>107.066</v>
       </c>
       <c r="E68" s="1">
-        <v>102.78966667</v>
+        <v>109.3</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>616738.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I68" s="1">
-        <v>38.0</v>
+        <v>-13404.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0061614494323359</v>
+        <v>-2.0439158279963</v>
       </c>
       <c r="K68">
-        <v>3.21</v>
+        <v>1.29</v>
       </c>
       <c r="L68" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>616776.0</v>
+        <v>642396.0</v>
       </c>
       <c r="N68" s="1">
-        <v>636033.53</v>
+        <v>650163.12</v>
       </c>
       <c r="O68" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.596</v>
+        <v>99.557</v>
       </c>
       <c r="E69" s="1">
-        <v>98.58714286</v>
+        <v>99.852</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1380220.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I69" s="1">
-        <v>14124.0</v>
+        <v>-2655.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.0233151236759</v>
+        <v>-0.29543724712575</v>
       </c>
       <c r="K69">
-        <v>2.57</v>
+        <v>0.91</v>
       </c>
       <c r="L69" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>1394344.0</v>
+        <v>896013.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1430355.64</v>
+        <v>904199.3</v>
       </c>
       <c r="O69" s="1">
-        <v>0.79</v>
+        <v>0.47</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>106.29</v>
+        <v>100.177</v>
       </c>
       <c r="E70" s="1">
-        <v>99.661</v>
+        <v>99.653</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>398644.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I70" s="1">
-        <v>26516.0</v>
+        <v>3668.0</v>
       </c>
       <c r="J70" s="1">
-        <v>6.6515487502634</v>
+        <v>0.52582461140156</v>
       </c>
       <c r="K70">
-        <v>3.43</v>
+        <v>1.96</v>
       </c>
       <c r="L70" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>425160.0</v>
+        <v>701239.0</v>
       </c>
       <c r="N70" s="1">
-        <v>438895.62</v>
+        <v>714960.92</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>206000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.148</v>
+        <v>101.191</v>
       </c>
       <c r="E71" s="1">
-        <v>109.95</v>
+        <v>100.582</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>226497.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-20192.12</v>
+        <v>4263.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-8.9149613460664</v>
+        <v>0.60547612892963</v>
       </c>
       <c r="K71">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>656.91</v>
+        <v>0.23</v>
+      </c>
+      <c r="L71" t="s">
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>206304.88</v>
+        <v>708337.0</v>
       </c>
       <c r="N71" s="1">
-        <v>206961.79</v>
+        <v>709933.96</v>
       </c>
       <c r="O71" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>105.642</v>
+        <v>104.687</v>
       </c>
       <c r="E72" s="1">
-        <v>104.71</v>
+        <v>106.52073684</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>418840.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I72" s="1">
-        <v>3728.0</v>
+        <v>-34841.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.89007735650845</v>
+        <v>-1.7214834373737</v>
       </c>
       <c r="K72">
-        <v>2.82</v>
+        <v>3.15</v>
       </c>
       <c r="L72" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>422568.0</v>
+        <v>1989053.0</v>
       </c>
       <c r="N72" s="1">
-        <v>433839.23</v>
+        <v>2048916.01</v>
       </c>
       <c r="O72" s="1">
-        <v>0.24</v>
+        <v>1.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>104.84</v>
+        <v>99.354</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>600000.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I73" s="1">
-        <v>29040.0</v>
+        <v>-940.0</v>
       </c>
       <c r="J73" s="1">
-        <v>4.84</v>
+        <v>-0.23596983602607</v>
       </c>
       <c r="K73">
-        <v>3.85</v>
+        <v>0.64</v>
       </c>
       <c r="L73" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>629040.0</v>
+        <v>397416.0</v>
       </c>
       <c r="N73" s="1">
-        <v>652128.0</v>
+        <v>399968.05</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
         <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.141</v>
+        <v>85.289</v>
       </c>
       <c r="E74" s="1">
-        <v>102.0</v>
+        <v>85.96</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>714000.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-6013.0</v>
+        <v>-4697.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.8421568627451</v>
+        <v>-0.7805956258725</v>
       </c>
       <c r="K74">
-        <v>0.21</v>
+        <v>0.48</v>
       </c>
       <c r="L74" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>707987.0</v>
+        <v>597023.0</v>
       </c>
       <c r="N74" s="1">
-        <v>709463.71</v>
+        <v>600403.14</v>
       </c>
       <c r="O74" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>108.788</v>
+        <v>99.337</v>
       </c>
       <c r="E75" s="1">
-        <v>109.3</v>
+        <v>100.65</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>655800.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-3072.0</v>
+        <v>-9191.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.46843549862763</v>
+        <v>-1.304520615996</v>
       </c>
       <c r="K75">
-        <v>0.56</v>
+        <v>0.81</v>
       </c>
       <c r="L75" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>652728.0</v>
+        <v>695359.0</v>
       </c>
       <c r="N75" s="1">
-        <v>656093.75</v>
+        <v>700997.36</v>
       </c>
       <c r="O75" s="1">
         <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C76" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.485</v>
+        <v>99.091</v>
       </c>
       <c r="E76" s="1">
-        <v>99.852</v>
+        <v>100.62</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>898668.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I76" s="1">
-        <v>5697.0</v>
+        <v>-6116.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.6339382285783</v>
+        <v>-1.5195786126019</v>
       </c>
       <c r="K76">
-        <v>0.35</v>
+        <v>2.89</v>
       </c>
       <c r="L76" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>904365.0</v>
+        <v>396364.0</v>
       </c>
       <c r="N76" s="1">
-        <v>907521.16</v>
+        <v>407939.34</v>
       </c>
       <c r="O76" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B77" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.882</v>
+        <v>100.473</v>
       </c>
       <c r="E77" s="1">
-        <v>99.653</v>
+        <v>99.662</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>697571.0</v>
+        <v>575049.74</v>
       </c>
       <c r="I77" s="1">
-        <v>15603.0</v>
+        <v>4679.47</v>
       </c>
       <c r="J77" s="1">
-        <v>2.2367615626223</v>
+        <v>0.81375047661095</v>
       </c>
       <c r="K77">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.01</v>
+      </c>
+      <c r="L77">
+        <v>57.3</v>
       </c>
       <c r="M77" s="1">
-        <v>713174.0</v>
+        <v>579729.21</v>
       </c>
       <c r="N77" s="1">
-        <v>723594.89</v>
+        <v>579786.51</v>
       </c>
       <c r="O77" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C78" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.471</v>
+        <v>99.197</v>
       </c>
       <c r="E78" s="1">
-        <v>101.72</v>
+        <v>99.64619429</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>813760.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I78" s="1">
-        <v>-1992.0</v>
+        <v>-3144.36</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.24478961856076</v>
+        <v>-0.45078920367628</v>
       </c>
       <c r="K78">
-        <v>3.11</v>
+        <v>2.93</v>
       </c>
       <c r="L78" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M78" s="1">
-        <v>811768.0</v>
+        <v>694379.0</v>
       </c>
       <c r="N78" s="1">
-        <v>836634.63</v>
+        <v>714887.56</v>
       </c>
       <c r="O78" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C79" s="1">
-        <v>1900000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>106.201</v>
+        <v>99.954</v>
       </c>
       <c r="E79" s="1">
-        <v>106.52073684</v>
+        <v>99.96570933</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2023894.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I79" s="1">
-        <v>-6075.0</v>
+        <v>-87.82</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.30016394139219</v>
+        <v>-0.01171334991911</v>
       </c>
       <c r="K79">
-        <v>2.45</v>
+        <v>1.5</v>
       </c>
       <c r="L79" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>2017819.0</v>
+        <v>749655.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2064408.04</v>
+        <v>760874.18</v>
       </c>
       <c r="O79" s="1">
-        <v>1.14</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C80" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.652</v>
+        <v>99.031</v>
       </c>
       <c r="E80" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>398356.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>4252.0</v>
+        <v>-5814.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.0673869604073</v>
+        <v>-0.969</v>
       </c>
       <c r="K80">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>665.75</v>
+        <v>1.93</v>
+      </c>
+      <c r="L80" t="s">
+        <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>402608.0</v>
+        <v>594186.0</v>
       </c>
       <c r="N80" s="1">
-        <v>403273.75</v>
+        <v>605760.9</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C81" s="1">
-        <v>540000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.352</v>
+        <v>98.718</v>
       </c>
       <c r="E81" s="1">
-        <v>99.43</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>536922.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>10378.8</v>
+        <v>-24742.6</v>
       </c>
       <c r="J81" s="1">
-        <v>1.9330182037614</v>
+        <v>-1.282</v>
       </c>
       <c r="K81">
-        <v>2.83</v>
+        <v>0.89</v>
       </c>
       <c r="L81" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M81" s="1">
-        <v>547300.8</v>
+        <v>1905257.4</v>
       </c>
       <c r="N81" s="1">
-        <v>562568.75</v>
+        <v>1922395.38</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>1.0</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C82" s="1">
-        <v>700000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>86.815</v>
+        <v>98.205</v>
       </c>
       <c r="E82" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>601720.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>5985.0</v>
+        <v>-21988.75</v>
       </c>
       <c r="J82" s="1">
-        <v>0.99464867380177</v>
+        <v>-1.795</v>
       </c>
       <c r="K82">
-        <v>0.4</v>
+        <v>2.38</v>
       </c>
       <c r="L82" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M82" s="1">
-        <v>607705.0</v>
+        <v>1203011.25</v>
       </c>
       <c r="N82" s="1">
-        <v>610473.84</v>
+        <v>1232155.88</v>
       </c>
       <c r="O82" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.929</v>
+        <v>99.274</v>
       </c>
       <c r="E83" s="1">
-        <v>100.65</v>
+        <v>100.42</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>704550.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I83" s="1">
-        <v>1953.0</v>
+        <v>-9168.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.27719821162444</v>
+        <v>-1.1412069308903</v>
       </c>
       <c r="K83">
-        <v>0.39</v>
+        <v>3.47</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="M83" s="1">
-        <v>706503.0</v>
+        <v>794192.0</v>
       </c>
       <c r="N83" s="1">
-        <v>709207.11</v>
+        <v>821920.77</v>
       </c>
       <c r="O83" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C84" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.733</v>
+        <v>97.726</v>
       </c>
       <c r="E84" s="1">
-        <v>100.62</v>
+        <v>99.259</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>402480.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I84" s="1">
-        <v>452.0</v>
+        <v>-15330.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.11230371695488</v>
+        <v>-1.5444443325039</v>
       </c>
       <c r="K84">
-        <v>2.46</v>
+        <v>0.62</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="M84" s="1">
-        <v>402932.0</v>
+        <v>977260.0</v>
       </c>
       <c r="N84" s="1">
-        <v>412760.77</v>
+        <v>983492.88</v>
       </c>
       <c r="O84" s="1">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>101.512</v>
+        <v>98.219</v>
       </c>
       <c r="E85" s="1">
-        <v>99.64619429</v>
+        <v>99.362</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>697523.36</v>
+        <v>852525.96</v>
       </c>
       <c r="I85" s="1">
-        <v>13060.64</v>
+        <v>-9806.94</v>
       </c>
       <c r="J85" s="1">
-        <v>1.8724304803211</v>
+        <v>-1.1503391638655</v>
       </c>
       <c r="K85">
-        <v>2.42</v>
+        <v>1.21</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="M85" s="1">
-        <v>710584.0</v>
+        <v>842719.02</v>
       </c>
       <c r="N85" s="1">
-        <v>727547.01</v>
+        <v>853076.73</v>
       </c>
       <c r="O85" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C86" s="1">
-        <v>286000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>101.292</v>
+        <v>100.698</v>
       </c>
       <c r="E86" s="1">
-        <v>99.571</v>
+        <v>100.4</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>284773.06</v>
+        <v>602400.0</v>
       </c>
       <c r="I86" s="1">
-        <v>4922.06</v>
+        <v>1788.0</v>
       </c>
       <c r="J86" s="1">
-        <v>1.7284148999207</v>
+        <v>0.29681274900398</v>
       </c>
       <c r="K86">
-        <v>1.04</v>
+        <v>3.35</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="M86" s="1">
-        <v>289695.12</v>
+        <v>604188.0</v>
       </c>
       <c r="N86" s="1">
-        <v>292674.61</v>
+        <v>624316.77</v>
       </c>
       <c r="O86" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.673</v>
+        <v>100.136</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>99.9464</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>600000.0</v>
+        <v>999464.0</v>
       </c>
       <c r="I87" s="1">
-        <v>4038.0</v>
+        <v>1896.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.673</v>
+        <v>0.18970168010053</v>
       </c>
       <c r="K87">
-        <v>1.41</v>
+        <v>0.33</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="M87" s="1">
-        <v>604038.0</v>
+        <v>1001360.0</v>
       </c>
       <c r="N87" s="1">
-        <v>612505.96</v>
+        <v>1004651.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>1930000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.715</v>
+        <v>98.295</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.228</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1930000.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I88" s="1">
-        <v>13799.5</v>
+        <v>-14582.79</v>
       </c>
       <c r="J88" s="1">
-        <v>0.715</v>
+        <v>-0.94025879791994</v>
       </c>
       <c r="K88">
-        <v>0.41</v>
+        <v>2.71</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M88" s="1">
-        <v>1943799.5</v>
+        <v>1536350.85</v>
       </c>
       <c r="N88" s="1">
-        <v>1951639.21</v>
+        <v>1578701.73</v>
       </c>
       <c r="O88" s="1">
-        <v>1.07</v>
+        <v>0.82</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>1225000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.88</v>
+        <v>99.052</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.517</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>1225000.0</v>
+        <v>696619.0</v>
       </c>
       <c r="I89" s="1">
-        <v>10780.0</v>
+        <v>-3255.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.88</v>
+        <v>-0.46725685058834</v>
       </c>
       <c r="K89">
-        <v>1.86</v>
+        <v>2.85</v>
       </c>
       <c r="L89" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="M89" s="1">
-        <v>1235780.0</v>
+        <v>693364.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1258545.33</v>
+        <v>713299.62</v>
       </c>
       <c r="O89" s="1">
-        <v>0.69</v>
+        <v>0.37</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>800000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.635</v>
+        <v>91.056</v>
       </c>
       <c r="E90" s="1">
-        <v>100.42</v>
+        <v>83.44605217</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>803360.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I90" s="1">
-        <v>1720.0</v>
+        <v>77317.07</v>
       </c>
       <c r="J90" s="1">
-        <v>0.2141007767377</v>
+        <v>9.1196019909558</v>
       </c>
       <c r="K90">
-        <v>2.96</v>
+        <v>1.17</v>
       </c>
       <c r="L90" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>805080.0</v>
+        <v>925128.96</v>
       </c>
       <c r="N90" s="1">
-        <v>828756.71</v>
+        <v>936976.49</v>
       </c>
       <c r="O90" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.697</v>
+        <v>100.053</v>
       </c>
       <c r="E91" s="1">
-        <v>99.259</v>
+        <v>100.375</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>992590.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I91" s="1">
-        <v>14380.0</v>
+        <v>-1932.0</v>
       </c>
       <c r="J91" s="1">
-        <v>1.4487351272932</v>
+        <v>-0.32079701120797</v>
       </c>
       <c r="K91">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>119.86</v>
+        <v>1.39</v>
+      </c>
+      <c r="L91" t="s">
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>1006970.0</v>
+        <v>600318.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1007089.86</v>
+        <v>608639.92</v>
       </c>
       <c r="O91" s="1">
-        <v>0.55</v>
+        <v>0.32</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>858000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.185</v>
+        <v>97.805</v>
       </c>
       <c r="E92" s="1">
-        <v>99.362</v>
+        <v>92.081555</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>852525.96</v>
+        <v>736652.44</v>
       </c>
       <c r="I92" s="1">
-        <v>7061.34</v>
+        <v>45787.56</v>
       </c>
       <c r="J92" s="1">
-        <v>0.82828445482176</v>
+        <v>6.2156259198707</v>
       </c>
       <c r="K92">
-        <v>0.77</v>
+        <v>0.13</v>
       </c>
       <c r="L92" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>859587.3</v>
+        <v>782440.0</v>
       </c>
       <c r="N92" s="1">
-        <v>866198.6</v>
+        <v>783475.62</v>
       </c>
       <c r="O92" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>108.683</v>
+        <v>102.209</v>
       </c>
       <c r="E93" s="1">
-        <v>108.31690909</v>
+        <v>99.329</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1191486.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I93" s="1">
-        <v>4027.0</v>
+        <v>17280.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.33798131073298</v>
+        <v>2.8994553453674</v>
       </c>
       <c r="K93">
-        <v>1.85</v>
+        <v>1.14</v>
       </c>
       <c r="L93" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>1195513.0</v>
+        <v>613254.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1215840.4</v>
+        <v>620069.75</v>
       </c>
       <c r="O93" s="1">
-        <v>0.67</v>
+        <v>0.32</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.112</v>
+        <v>98.773</v>
       </c>
       <c r="E94" s="1">
-        <v>100.4</v>
+        <v>100.231</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>602400.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I94" s="1">
-        <v>16272.0</v>
+        <v>-13122.0</v>
       </c>
       <c r="J94" s="1">
-        <v>2.7011952191235</v>
+        <v>-1.4546397821033</v>
       </c>
       <c r="K94">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.02</v>
+      </c>
+      <c r="L94">
+        <v>184.93</v>
       </c>
       <c r="M94" s="1">
-        <v>618672.0</v>
+        <v>888957.0</v>
       </c>
       <c r="N94" s="1">
-        <v>635552.14</v>
+        <v>889141.93</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B95" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C95" s="1">
-        <v>1563000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.151</v>
+        <v>98.519</v>
       </c>
       <c r="E95" s="1">
-        <v>99.228</v>
+        <v>100.33</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1550933.64</v>
+        <v>1203960.0</v>
       </c>
       <c r="I95" s="1">
-        <v>14426.49</v>
+        <v>-21732.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.93018099729915</v>
+        <v>-1.8050433569222</v>
       </c>
       <c r="K95">
-        <v>2.31</v>
+        <v>0.4</v>
       </c>
       <c r="L95" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="M95" s="1">
-        <v>1565360.13</v>
+        <v>1182228.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1601432.24</v>
+        <v>1187060.88</v>
       </c>
       <c r="O95" s="1">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B96" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C96" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.638</v>
+        <v>100.936</v>
       </c>
       <c r="E96" s="1">
-        <v>99.517</v>
+        <v>99.651</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>696619.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I96" s="1">
-        <v>7847.0</v>
+        <v>10280.0</v>
       </c>
       <c r="J96" s="1">
-        <v>1.1264407086226</v>
+        <v>1.2895003562433</v>
       </c>
       <c r="K96">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.08</v>
+      </c>
+      <c r="L96">
+        <v>608.22</v>
       </c>
       <c r="M96" s="1">
-        <v>704466.0</v>
+        <v>807488.0</v>
       </c>
       <c r="N96" s="1">
-        <v>721100.59</v>
+        <v>808096.22</v>
       </c>
       <c r="O96" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B97" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C97" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>92.147</v>
+        <v>101.08</v>
       </c>
       <c r="E97" s="1">
-        <v>83.44605217</v>
+        <v>100.539</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>847811.89</v>
+        <v>603234.0</v>
       </c>
       <c r="I97" s="1">
-        <v>88401.63</v>
+        <v>3246.0</v>
       </c>
       <c r="J97" s="1">
-        <v>10.42703352509</v>
+        <v>0.53809964292464</v>
       </c>
       <c r="K97">
-        <v>0.9</v>
+        <v>2.31</v>
       </c>
       <c r="L97" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>936213.52</v>
+        <v>606480.0</v>
       </c>
       <c r="N97" s="1">
-        <v>945399.27</v>
+        <v>620353.97</v>
       </c>
       <c r="O97" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C98" s="1">
         <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.237</v>
+        <v>98.266</v>
       </c>
       <c r="E98" s="1">
-        <v>100.375</v>
+        <v>99.766</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>602250.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-828.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.13748443337484</v>
+        <v>-1.5035182326644</v>
       </c>
       <c r="K98">
-        <v>0.92</v>
+        <v>2.63</v>
       </c>
       <c r="L98" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M98" s="1">
-        <v>601422.0</v>
+        <v>589596.0</v>
       </c>
       <c r="N98" s="1">
-        <v>606914.47</v>
+        <v>605385.04</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B99" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.587</v>
+        <v>98.58</v>
       </c>
       <c r="E99" s="1">
-        <v>92.081555</v>
+        <v>99.945</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>736652.44</v>
+        <v>592673.85</v>
       </c>
       <c r="I99" s="1">
-        <v>52043.56</v>
+        <v>-8094.45</v>
       </c>
       <c r="J99" s="1">
-        <v>7.0648730899473</v>
+        <v>-1.3657511631397</v>
       </c>
       <c r="K99">
-        <v>1.63</v>
+        <v>1.24</v>
       </c>
       <c r="L99" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>788696.0</v>
+        <v>584579.4</v>
       </c>
       <c r="N99" s="1">
-        <v>801775.45</v>
+        <v>591935.69</v>
       </c>
       <c r="O99" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B100" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.155</v>
+        <v>98.934</v>
       </c>
       <c r="E100" s="1">
-        <v>99.329</v>
+        <v>99.90538798</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>595974.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I100" s="1">
-        <v>28956.0</v>
+        <v>-8888.2</v>
       </c>
       <c r="J100" s="1">
-        <v>4.8586012141469</v>
+        <v>-0.97230789830335</v>
       </c>
       <c r="K100">
-        <v>0.59</v>
+        <v>1.05</v>
       </c>
       <c r="L100" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M100" s="1">
-        <v>624930.0</v>
+        <v>905246.1</v>
       </c>
       <c r="N100" s="1">
-        <v>628497.12</v>
+        <v>914897.47</v>
       </c>
       <c r="O100" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B101" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C101" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.329</v>
+        <v>82.559</v>
       </c>
       <c r="E101" s="1">
-        <v>100.231</v>
+        <v>81.75</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>902079.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I101" s="1">
-        <v>882.0</v>
+        <v>1618.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.097774141732598</v>
+        <v>0.98960244648318</v>
       </c>
       <c r="K101">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.17</v>
+      </c>
+      <c r="L101">
+        <v>336.99</v>
       </c>
       <c r="M101" s="1">
-        <v>902961.0</v>
+        <v>165118.0</v>
       </c>
       <c r="N101" s="1">
-        <v>906752.1</v>
+        <v>165454.99</v>
       </c>
       <c r="O101" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B102" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.331</v>
+        <v>99.122</v>
       </c>
       <c r="E102" s="1">
-        <v>100.33</v>
+        <v>100.118</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1203960.0</v>
+        <v>901062.0</v>
       </c>
       <c r="I102" s="1">
-        <v>12.0</v>
+        <v>-8964.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0009967108541812</v>
+        <v>-0.99482610519587</v>
       </c>
       <c r="K102">
-        <v>2.98</v>
+        <v>1.78</v>
       </c>
       <c r="L102" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="M102" s="1">
-        <v>1203972.0</v>
+        <v>892098.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1239774.74</v>
+        <v>908119.23</v>
       </c>
       <c r="O102" s="1">
-        <v>0.68</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B103" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>91.393</v>
+        <v>100.356</v>
       </c>
       <c r="E103" s="1">
-        <v>89.875</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>179750.0</v>
+        <v>677000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>3036.0</v>
+        <v>2410.12</v>
       </c>
       <c r="J103" s="1">
-        <v>1.6890125173853</v>
+        <v>0.356</v>
       </c>
       <c r="K103">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="L103">
-        <v>76.71</v>
+        <v>77.68</v>
       </c>
       <c r="M103" s="1">
-        <v>182786.0</v>
+        <v>679410.12</v>
       </c>
       <c r="N103" s="1">
-        <v>182862.71</v>
+        <v>679487.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B104" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>91.655</v>
+        <v>92.438</v>
       </c>
       <c r="E104" s="1">
-        <v>89.875</v>
+        <v>99.271</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>89875.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1780.0</v>
+        <v>-27332.0</v>
       </c>
       <c r="J104" s="1">
-        <v>1.980528511822</v>
+        <v>-6.8831783703196</v>
       </c>
       <c r="K104">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>115.75</v>
+        <v>0.94</v>
+      </c>
+      <c r="L104" t="s">
+        <v>331</v>
       </c>
       <c r="M104" s="1">
-        <v>91655.0</v>
+        <v>369752.0</v>
       </c>
       <c r="N104" s="1">
-        <v>91770.75</v>
+        <v>373530.08</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B105" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.389</v>
+        <v>101.487</v>
       </c>
       <c r="E105" s="1">
-        <v>99.766</v>
+        <v>99.942</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>598596.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="I105" s="1">
-        <v>3738.0</v>
+        <v>16995.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.62446123929996</v>
+        <v>1.5458966200396</v>
       </c>
       <c r="K105">
-        <v>2.04</v>
+        <v>0.21</v>
       </c>
       <c r="L105" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="M105" s="1">
-        <v>602334.0</v>
+        <v>1116357.0</v>
       </c>
       <c r="N105" s="1">
-        <v>614560.03</v>
+        <v>1118651.18</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B106" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C106" s="1">
-        <v>593000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.616</v>
+        <v>94.194</v>
       </c>
       <c r="E106" s="1">
-        <v>99.945</v>
+        <v>94.62629</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>592673.85</v>
+        <v>851636.61</v>
       </c>
       <c r="I106" s="1">
-        <v>3979.03</v>
+        <v>-3890.61</v>
       </c>
       <c r="J106" s="1">
-        <v>0.6713692530892</v>
+        <v>-0.45683921455655</v>
       </c>
       <c r="K106">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="L106" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="M106" s="1">
-        <v>596652.88</v>
+        <v>847746.0</v>
       </c>
       <c r="N106" s="1">
-        <v>601100.87</v>
+        <v>851121.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B107" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C107" s="1">
-        <v>915000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.443</v>
+        <v>101.385</v>
       </c>
       <c r="E107" s="1">
-        <v>99.90538798</v>
+        <v>101.3728</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>914134.3</v>
+        <v>1520592.0</v>
       </c>
       <c r="I107" s="1">
-        <v>4919.15</v>
+        <v>183.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.53812114915719</v>
+        <v>0.012034786451593</v>
       </c>
       <c r="K107">
-        <v>0.67</v>
+        <v>3.42</v>
       </c>
       <c r="L107" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="M107" s="1">
-        <v>919053.45</v>
+        <v>1520775.0</v>
       </c>
       <c r="N107" s="1">
-        <v>925188.96</v>
+        <v>1572052.4</v>
       </c>
       <c r="O107" s="1">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B108" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>84.845</v>
+        <v>98.414</v>
       </c>
       <c r="E108" s="1">
-        <v>81.75</v>
+        <v>99.81333333</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>163500.0</v>
+        <v>898320.0</v>
       </c>
       <c r="I108" s="1">
-        <v>6190.0</v>
+        <v>-12594.0</v>
       </c>
       <c r="J108" s="1">
-        <v>3.7859327217125</v>
+        <v>-1.4019503072402</v>
       </c>
       <c r="K108">
-        <v>1.46</v>
+        <v>1.74</v>
       </c>
       <c r="L108" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="M108" s="1">
-        <v>169690.0</v>
+        <v>885726.0</v>
       </c>
       <c r="N108" s="1">
-        <v>172607.81</v>
+        <v>901352.71</v>
       </c>
       <c r="O108" s="1">
-        <v>0.09</v>
+        <v>0.47</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B109" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C109" s="1">
-        <v>500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.491</v>
+        <v>93.48</v>
       </c>
       <c r="E109" s="1">
-        <v>100.73</v>
+        <v>93.09788345</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>503650.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I109" s="1">
-        <v>-1195.0</v>
+        <v>11081.38</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.23726794400874</v>
+        <v>0.41044601399175</v>
       </c>
       <c r="K109">
-        <v>1.38</v>
+        <v>0.37</v>
       </c>
       <c r="L109" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="M109" s="1">
-        <v>502455.0</v>
+        <v>2710920.0</v>
       </c>
       <c r="N109" s="1">
-        <v>509347.12</v>
+        <v>2721505.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.28</v>
+        <v>1.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C110" s="1">
-        <v>409000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>105.541</v>
+        <v>97.411</v>
       </c>
       <c r="E110" s="1">
-        <v>99.775</v>
+        <v>98.642</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>408079.75</v>
+        <v>1085062.0</v>
       </c>
       <c r="I110" s="1">
-        <v>23582.94</v>
+        <v>-13541.0</v>
       </c>
       <c r="J110" s="1">
-        <v>5.7790027562015</v>
+        <v>-1.2479471219156</v>
       </c>
       <c r="K110">
-        <v>1.07</v>
+        <v>4.03</v>
       </c>
       <c r="L110" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M110" s="1">
-        <v>431662.69</v>
+        <v>1071521.0</v>
       </c>
       <c r="N110" s="1">
-        <v>436053.84</v>
+        <v>1115822.37</v>
       </c>
       <c r="O110" s="1">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B111" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C111" s="1">
-        <v>400000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>93.852</v>
+        <v>98.192</v>
       </c>
       <c r="E111" s="1">
-        <v>99.271</v>
+        <v>99.628</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>397084.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I111" s="1">
-        <v>-21676.0</v>
+        <v>-11028.48</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.4587946127268</v>
+        <v>-1.441361866142</v>
       </c>
       <c r="K111">
-        <v>0.7</v>
+        <v>1.82</v>
       </c>
       <c r="L111" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M111" s="1">
-        <v>375408.0</v>
+        <v>754114.56</v>
       </c>
       <c r="N111" s="1">
-        <v>378208.0</v>
+        <v>768064.81</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C112" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.472</v>
+        <v>98.764</v>
       </c>
       <c r="E112" s="1">
-        <v>101.3728</v>
+        <v>99.736</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1520592.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I112" s="1">
-        <v>31488.0</v>
+        <v>-5832.0</v>
       </c>
       <c r="J112" s="1">
-        <v>2.0707724359986</v>
+        <v>-0.97457287238309</v>
       </c>
       <c r="K112">
-        <v>2.88</v>
+        <v>1.68</v>
       </c>
       <c r="L112" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M112" s="1">
-        <v>1552080.0</v>
+        <v>592584.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1595235.82</v>
+        <v>602644.27</v>
       </c>
       <c r="O112" s="1">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C113" s="1">
-        <v>600000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.352</v>
+        <v>98.638</v>
       </c>
       <c r="E113" s="1">
-        <v>99.67</v>
+        <v>99.594</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>598020.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I113" s="1">
-        <v>4092.0</v>
+        <v>-4483.64</v>
       </c>
       <c r="J113" s="1">
-        <v>0.68425805157018</v>
+        <v>-0.9598971825612</v>
       </c>
       <c r="K113">
-        <v>0.18</v>
+        <v>2.94</v>
       </c>
       <c r="L113" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="M113" s="1">
-        <v>602112.0</v>
+        <v>462612.22</v>
       </c>
       <c r="N113" s="1">
-        <v>603190.77</v>
+        <v>476402.75</v>
       </c>
       <c r="O113" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C114" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.511</v>
+        <v>95.26</v>
       </c>
       <c r="E114" s="1">
-        <v>99.81333333</v>
+        <v>93.6</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>898320.0</v>
+        <v>936000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2721.0</v>
+        <v>16600.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.30289874432274</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K114">
-        <v>1.21</v>
+        <v>0.82</v>
       </c>
       <c r="L114" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="M114" s="1">
-        <v>895599.0</v>
+        <v>952600.0</v>
       </c>
       <c r="N114" s="1">
-        <v>906509.96</v>
+        <v>960791.78</v>
       </c>
       <c r="O114" s="1">
         <v>0.5</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B115" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C115" s="1">
-        <v>2900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>94.323</v>
+        <v>98.645</v>
       </c>
       <c r="E115" s="1">
-        <v>93.09788345</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2699838.62</v>
+        <v>1700000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>35528.38</v>
+        <v>-23035.0</v>
       </c>
       <c r="J115" s="1">
-        <v>1.3159445804209</v>
+        <v>-1.355</v>
       </c>
       <c r="K115">
-        <v>0.11</v>
+        <v>2.61</v>
       </c>
       <c r="L115" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="M115" s="1">
-        <v>2735367.0</v>
+        <v>1676965.0</v>
       </c>
       <c r="N115" s="1">
-        <v>2738557.0</v>
+        <v>1721362.95</v>
       </c>
       <c r="O115" s="1">
-        <v>1.51</v>
+        <v>0.89</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B116" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C116" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.162</v>
+        <v>101.652</v>
       </c>
       <c r="E116" s="1">
-        <v>98.642</v>
+        <v>103.012</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1085062.0</v>
+        <v>927108.0</v>
       </c>
       <c r="I116" s="1">
-        <v>16720.0</v>
+        <v>-12240.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.5409257719835</v>
+        <v>-1.3202345357822</v>
       </c>
       <c r="K116">
-        <v>3.42</v>
+        <v>2.79</v>
       </c>
       <c r="L116" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="M116" s="1">
-        <v>1101782.0</v>
+        <v>914868.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1139359.05</v>
+        <v>940018.68</v>
       </c>
       <c r="O116" s="1">
-        <v>0.63</v>
+        <v>0.49</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B117" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C117" s="1">
-        <v>768000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.11</v>
+        <v>101.238</v>
       </c>
       <c r="E117" s="1">
-        <v>99.628</v>
+        <v>99.849</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>765143.04</v>
+        <v>1207174.41</v>
       </c>
       <c r="I117" s="1">
-        <v>3701.76</v>
+        <v>16793.01</v>
       </c>
       <c r="J117" s="1">
-        <v>0.48379973501425</v>
+        <v>1.3911005618484</v>
       </c>
       <c r="K117">
-        <v>1.36</v>
+        <v>2.31</v>
       </c>
       <c r="L117" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="M117" s="1">
-        <v>768844.8</v>
+        <v>1223967.42</v>
       </c>
       <c r="N117" s="1">
-        <v>779307.48</v>
+        <v>1251895.32</v>
       </c>
       <c r="O117" s="1">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C118" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.612</v>
+        <v>100.06</v>
       </c>
       <c r="E118" s="1">
-        <v>99.736</v>
+        <v>99.58877778</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>598416.0</v>
+        <v>896299.0</v>
       </c>
       <c r="I118" s="1">
-        <v>5256.0</v>
+        <v>4241.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.87831876153044</v>
+        <v>0.47316799416266</v>
       </c>
       <c r="K118">
-        <v>1.12</v>
+        <v>0.22</v>
       </c>
       <c r="L118" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M118" s="1">
-        <v>603672.0</v>
+        <v>900540.0</v>
       </c>
       <c r="N118" s="1">
-        <v>610378.85</v>
+        <v>902524.93</v>
       </c>
       <c r="O118" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B119" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C119" s="1">
-        <v>469000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.253</v>
+        <v>100.302</v>
       </c>
       <c r="E119" s="1">
-        <v>99.594</v>
+        <v>100.242</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>467095.86</v>
+        <v>701694.0</v>
       </c>
       <c r="I119" s="1">
-        <v>3090.71</v>
+        <v>420.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.66168644697472</v>
+        <v>0.059855150535704</v>
       </c>
       <c r="K119">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>470186.57</v>
+        <v>702114.0</v>
       </c>
       <c r="N119" s="1">
-        <v>481765.41</v>
+        <v>702114.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B120" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C120" s="1">
-        <v>1700000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.42</v>
+        <v>96.562</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>98.42664516</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1700000.0</v>
+        <v>762806.5</v>
       </c>
       <c r="I120" s="1">
-        <v>7140.0</v>
+        <v>-14451.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.42</v>
+        <v>-1.8944516073211</v>
       </c>
       <c r="K120">
-        <v>2.07</v>
+        <v>1.14</v>
       </c>
       <c r="L120" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M120" s="1">
-        <v>1707140.0</v>
+        <v>748355.5</v>
       </c>
       <c r="N120" s="1">
-        <v>1742333.49</v>
+        <v>757180.41</v>
       </c>
       <c r="O120" s="1">
-        <v>0.96</v>
+        <v>0.39</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B121" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C121" s="1">
-        <v>900000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.993</v>
+        <v>98.541</v>
       </c>
       <c r="E121" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>927108.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-171.0</v>
+        <v>-24190.22</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.018444453073428</v>
+        <v>-1.459</v>
       </c>
       <c r="K121">
-        <v>2.2</v>
+        <v>0.55</v>
       </c>
       <c r="L121" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M121" s="1">
-        <v>926937.0</v>
+        <v>1633809.78</v>
       </c>
       <c r="N121" s="1">
-        <v>946743.17</v>
+        <v>1642926.69</v>
       </c>
       <c r="O121" s="1">
-        <v>0.52</v>
+        <v>0.85</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B122" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C122" s="1">
-        <v>1209000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>102.897</v>
+        <v>103.695</v>
       </c>
       <c r="E122" s="1">
-        <v>99.849</v>
+        <v>102.806722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1207174.41</v>
+        <v>1028067.22</v>
       </c>
       <c r="I122" s="1">
-        <v>36850.32</v>
+        <v>8882.78</v>
       </c>
       <c r="J122" s="1">
-        <v>3.0526094402548</v>
+        <v>0.86402715962483</v>
       </c>
       <c r="K122">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.08</v>
+      </c>
+      <c r="L122">
+        <v>780.82</v>
       </c>
       <c r="M122" s="1">
-        <v>1244024.73</v>
+        <v>1036950.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1265448.87</v>
+        <v>1037730.82</v>
       </c>
       <c r="O122" s="1">
-        <v>0.7</v>
+        <v>0.54</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>384</v>
       </c>
       <c r="B123" t="s">
         <v>385</v>
       </c>
       <c r="C123" s="1">
-        <v>490000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.858</v>
+        <v>104.736</v>
       </c>
       <c r="E123" s="1">
-        <v>99.115</v>
+        <v>105.93</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>485663.5</v>
+        <v>847440.0</v>
       </c>
       <c r="I123" s="1">
-        <v>13440.7</v>
+        <v>-9552.0</v>
       </c>
       <c r="J123" s="1">
-        <v>2.7674923069162</v>
+        <v>-1.1271594449165</v>
       </c>
       <c r="K123">
-        <v>3.23</v>
+        <v>0.63</v>
       </c>
       <c r="L123" t="s">
         <v>386</v>
       </c>
       <c r="M123" s="1">
-        <v>499104.2</v>
+        <v>837888.0</v>
       </c>
       <c r="N123" s="1">
-        <v>514938.58</v>
+        <v>842956.49</v>
       </c>
       <c r="O123" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>387</v>
       </c>
       <c r="B124" t="s">
         <v>388</v>
       </c>
       <c r="C124" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.064</v>
+        <v>100.037</v>
       </c>
       <c r="E124" s="1">
-        <v>100.242</v>
+        <v>99.07293333</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>701694.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I124" s="1">
-        <v>12754.0</v>
+        <v>11568.8</v>
       </c>
       <c r="J124" s="1">
-        <v>1.8176014046009</v>
+        <v>0.97308783966559</v>
       </c>
       <c r="K124">
-        <v>3.87</v>
+        <v>2.25</v>
       </c>
       <c r="L124" t="s">
         <v>389</v>
       </c>
       <c r="M124" s="1">
-        <v>714448.0</v>
+        <v>1200444.0</v>
       </c>
       <c r="N124" s="1">
-        <v>741546.63</v>
+        <v>1227452.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>390</v>
       </c>
       <c r="B125" t="s">
         <v>391</v>
       </c>
       <c r="C125" s="1">
-        <v>475000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.746</v>
+        <v>84.417</v>
       </c>
       <c r="E125" s="1">
-        <v>99.406</v>
+        <v>85.38325</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>472178.5</v>
+        <v>683066.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-3135.0</v>
+        <v>-7730.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.66394382632839</v>
+        <v>-1.1316622405448</v>
       </c>
       <c r="K125">
-        <v>0.7</v>
+        <v>0.31</v>
       </c>
       <c r="L125" t="s">
         <v>392</v>
       </c>
       <c r="M125" s="1">
-        <v>469043.5</v>
+        <v>675336.0</v>
       </c>
       <c r="N125" s="1">
-        <v>472378.26</v>
+        <v>677829.15</v>
       </c>
       <c r="O125" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>393</v>
       </c>
       <c r="B126" t="s">
         <v>394</v>
       </c>
       <c r="C126" s="1">
-        <v>1658000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.064</v>
+        <v>97.275</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>95.972</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1658000.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I126" s="1">
-        <v>1061.12</v>
+        <v>6515.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.064</v>
+        <v>1.3576876589005</v>
       </c>
       <c r="K126">
-        <v>0.11</v>
+        <v>0.54</v>
       </c>
       <c r="L126" t="s">
         <v>395</v>
       </c>
       <c r="M126" s="1">
-        <v>1659061.12</v>
+        <v>486375.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1660912.99</v>
+        <v>489087.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.91</v>
+        <v>0.25</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>396</v>
       </c>
       <c r="B127" t="s">
         <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>1800000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>104.911</v>
+        <v>100.819</v>
       </c>
       <c r="E127" s="1">
-        <v>102.80672222</v>
+        <v>99.609</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1850521.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I127" s="1">
-        <v>37877.0</v>
+        <v>5517.6</v>
       </c>
       <c r="J127" s="1">
-        <v>2.0468289741105</v>
+        <v>1.2147496712144</v>
       </c>
       <c r="K127">
-        <v>4.16</v>
+        <v>3.82</v>
       </c>
       <c r="L127" t="s">
         <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>1888398.0</v>
+        <v>459734.64</v>
       </c>
       <c r="N127" s="1">
-        <v>1963356.9</v>
+        <v>477175.08</v>
       </c>
       <c r="O127" s="1">
-        <v>1.08</v>
+        <v>0.25</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>399</v>
       </c>
       <c r="B128" t="s">
         <v>400</v>
       </c>
       <c r="C128" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>103.087</v>
+        <v>101.8</v>
       </c>
       <c r="E128" s="1">
-        <v>99.07293333</v>
+        <v>102.847</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1188875.2</v>
+        <v>719929.0</v>
       </c>
       <c r="I128" s="1">
-        <v>48168.8</v>
+        <v>-7329.0</v>
       </c>
       <c r="J128" s="1">
-        <v>4.0516279589313</v>
+        <v>-1.0180170544595</v>
       </c>
       <c r="K128">
-        <v>1.71</v>
+        <v>3.65</v>
       </c>
       <c r="L128" t="s">
         <v>401</v>
       </c>
       <c r="M128" s="1">
-        <v>1237044.0</v>
+        <v>712600.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1257554.96</v>
+        <v>738164.38</v>
       </c>
       <c r="O128" s="1">
-        <v>0.69</v>
+        <v>0.38</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>402</v>
       </c>
       <c r="B129" t="s">
         <v>403</v>
       </c>
       <c r="C129" s="1">
-        <v>800000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.738</v>
+        <v>103.891</v>
       </c>
       <c r="E129" s="1">
-        <v>85.38325</v>
+        <v>101.91549321</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>683066.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I129" s="1">
-        <v>2838.0</v>
+        <v>23271.47</v>
       </c>
       <c r="J129" s="1">
-        <v>0.41547961690378</v>
+        <v>1.9383773055227</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
+        <v>2.39</v>
       </c>
       <c r="L129" t="s">
         <v>404</v>
       </c>
       <c r="M129" s="1">
-        <v>685904.0</v>
+        <v>1223835.98</v>
       </c>
       <c r="N129" s="1">
-        <v>687419.07</v>
+        <v>1251965.52</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.65</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>405</v>
       </c>
       <c r="B130" t="s">
         <v>406</v>
       </c>
       <c r="C130" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.529</v>
+        <v>98.513</v>
       </c>
       <c r="E130" s="1">
-        <v>95.972</v>
+        <v>99.423</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>479860.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I130" s="1">
-        <v>7785.0</v>
+        <v>-13650.0</v>
       </c>
       <c r="J130" s="1">
-        <v>1.6223481848873</v>
+        <v>-0.91528117236454</v>
       </c>
       <c r="K130">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="L130" t="s">
         <v>407</v>
       </c>
       <c r="M130" s="1">
-        <v>487645.0</v>
+        <v>1477695.0</v>
       </c>
       <c r="N130" s="1">
-        <v>489833.36</v>
+        <v>1483489.52</v>
       </c>
       <c r="O130" s="1">
-        <v>0.27</v>
+        <v>0.77</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>408</v>
       </c>
       <c r="B131" t="s">
         <v>409</v>
       </c>
       <c r="C131" s="1">
-        <v>456000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.143</v>
+        <v>98.32</v>
       </c>
       <c r="E131" s="1">
-        <v>99.609</v>
+        <v>99.68483</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>454217.04</v>
+        <v>996848.3</v>
       </c>
       <c r="I131" s="1">
-        <v>11555.04</v>
+        <v>-13648.3</v>
       </c>
       <c r="J131" s="1">
-        <v>2.5439468321136</v>
+        <v>-1.3691451347211</v>
       </c>
       <c r="K131">
-        <v>3.27</v>
+        <v>1.52</v>
       </c>
       <c r="L131" t="s">
         <v>410</v>
       </c>
       <c r="M131" s="1">
-        <v>465772.08</v>
+        <v>983200.0</v>
       </c>
       <c r="N131" s="1">
-        <v>480663.92</v>
+        <v>998405.48</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>411</v>
       </c>
       <c r="B132" t="s">
         <v>412</v>
       </c>
       <c r="C132" s="1">
-        <v>700000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>103.421</v>
+        <v>101.221</v>
       </c>
       <c r="E132" s="1">
-        <v>102.847</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>719929.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>4018.0</v>
+        <v>11184.36</v>
       </c>
       <c r="J132" s="1">
-        <v>0.5581105914611</v>
+        <v>1.221</v>
       </c>
       <c r="K132">
-        <v>3.11</v>
+        <v>0.36</v>
       </c>
       <c r="L132" t="s">
         <v>413</v>
       </c>
       <c r="M132" s="1">
-        <v>723947.0</v>
+        <v>927184.36</v>
       </c>
       <c r="N132" s="1">
-        <v>745721.32</v>
+        <v>930506.65</v>
       </c>
       <c r="O132" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>414</v>
       </c>
       <c r="B133" t="s">
         <v>415</v>
       </c>
       <c r="C133" s="1">
-        <v>1178000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>105.263</v>
+        <v>98.334</v>
       </c>
       <c r="E133" s="1">
-        <v>101.91549321</v>
+        <v>99.779</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1200564.51</v>
+        <v>2394696.0</v>
       </c>
       <c r="I133" s="1">
-        <v>39433.63</v>
+        <v>-34680.0</v>
       </c>
       <c r="J133" s="1">
-        <v>3.2845906797628</v>
+        <v>-1.4482005231562</v>
       </c>
       <c r="K133">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
       <c r="L133" t="s">
         <v>416</v>
       </c>
       <c r="M133" s="1">
-        <v>1239998.14</v>
+        <v>2360016.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1261163.57</v>
+        <v>2374317.37</v>
       </c>
       <c r="O133" s="1">
-        <v>0.69</v>
+        <v>1.23</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>417</v>
       </c>
       <c r="B134" t="s">
         <v>418</v>
       </c>
       <c r="C134" s="1">
-        <v>1500000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.546</v>
+        <v>98.267</v>
       </c>
       <c r="E134" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1491345.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>16845.0</v>
+        <v>-27017.47</v>
       </c>
       <c r="J134" s="1">
-        <v>1.129517314907</v>
+        <v>-1.733</v>
       </c>
       <c r="K134">
-        <v>2.47</v>
+        <v>0.58</v>
       </c>
       <c r="L134" t="s">
         <v>419</v>
       </c>
       <c r="M134" s="1">
-        <v>1508190.0</v>
+        <v>1531982.53</v>
       </c>
       <c r="N134" s="1">
-        <v>1545176.3</v>
+        <v>1541031.56</v>
       </c>
       <c r="O134" s="1">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>420</v>
       </c>
       <c r="B135" t="s">
         <v>421</v>
       </c>
       <c r="C135" s="1">
-        <v>1230000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.447</v>
+        <v>100.662</v>
       </c>
       <c r="E135" s="1">
-        <v>99.947</v>
+        <v>102.33536</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1229348.1</v>
+        <v>2558384.0</v>
       </c>
       <c r="I135" s="1">
-        <v>6150.0</v>
+        <v>-41834.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.50026514052448</v>
+        <v>-1.6351728278476</v>
       </c>
       <c r="K135">
-        <v>1.0</v>
+        <v>0.36</v>
       </c>
       <c r="L135" t="s">
         <v>422</v>
       </c>
       <c r="M135" s="1">
-        <v>1235498.1</v>
+        <v>2516550.0</v>
       </c>
       <c r="N135" s="1">
-        <v>1247755.98</v>
+        <v>2525489.38</v>
       </c>
       <c r="O135" s="1">
-        <v>0.69</v>
+        <v>1.31</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>423</v>
       </c>
       <c r="B136" t="s">
         <v>424</v>
       </c>
       <c r="C136" s="1">
-        <v>2400000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.001</v>
+        <v>89.619</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>85.4301904</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2394696.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I136" s="1">
-        <v>5328.0</v>
+        <v>51480.47</v>
       </c>
       <c r="J136" s="1">
-        <v>0.22249170667174</v>
+        <v>4.9031959097281</v>
       </c>
       <c r="K136">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="L136" t="s">
         <v>425</v>
       </c>
       <c r="M136" s="1">
-        <v>2400024.0</v>
+        <v>1101417.51</v>
       </c>
       <c r="N136" s="1">
-        <v>2401750.03</v>
+        <v>1104718.03</v>
       </c>
       <c r="O136" s="1">
-        <v>1.32</v>
+        <v>0.57</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>426</v>
       </c>
       <c r="B137" t="s">
         <v>427</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.294</v>
+        <v>100.558</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>4583.46</v>
+        <v>2516.58</v>
       </c>
       <c r="J137" s="1">
-        <v>0.294</v>
+        <v>0.558</v>
       </c>
       <c r="K137">
-        <v>0.13</v>
+        <v>2.31</v>
       </c>
       <c r="L137" t="s">
         <v>428</v>
       </c>
       <c r="M137" s="1">
-        <v>1563583.46</v>
+        <v>453516.58</v>
       </c>
       <c r="N137" s="1">
-        <v>1565640.06</v>
+        <v>463925.31</v>
       </c>
       <c r="O137" s="1">
-        <v>0.86</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>429</v>
       </c>
       <c r="B138" t="s">
         <v>430</v>
       </c>
       <c r="C138" s="1">
-        <v>2500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.089</v>
+        <v>93.905</v>
       </c>
       <c r="E138" s="1">
-        <v>102.33536</v>
+        <v>91.6578065</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2558384.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I138" s="1">
-        <v>-6159.0</v>
+        <v>44943.87</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.24073790330146</v>
+        <v>2.4517207925983</v>
       </c>
       <c r="K138">
-        <v>3.76</v>
+        <v>0.29</v>
       </c>
       <c r="L138" t="s">
         <v>431</v>
       </c>
       <c r="M138" s="1">
-        <v>2552225.0</v>
+        <v>1878100.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2646223.97</v>
+        <v>1883963.01</v>
       </c>
       <c r="O138" s="1">
-        <v>1.46</v>
+        <v>0.98</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>432</v>
       </c>
       <c r="B139" t="s">
         <v>433</v>
       </c>
       <c r="C139" s="1">
-        <v>1229000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>91.007</v>
+        <v>100.331</v>
       </c>
       <c r="E139" s="1">
-        <v>85.4301904</v>
+        <v>100.45530726</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1049937.04</v>
+        <v>1438520.0</v>
       </c>
       <c r="I139" s="1">
-        <v>68538.99</v>
+        <v>-1780.08</v>
       </c>
       <c r="J139" s="1">
-        <v>6.5279142833174</v>
+        <v>-0.12374384784362</v>
       </c>
       <c r="K139">
-        <v>0.12</v>
+        <v>2.18</v>
       </c>
       <c r="L139" t="s">
         <v>434</v>
       </c>
       <c r="M139" s="1">
-        <v>1118476.03</v>
+        <v>1436739.92</v>
       </c>
       <c r="N139" s="1">
-        <v>1119966.59</v>
+        <v>1468017.35</v>
       </c>
       <c r="O139" s="1">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>435</v>
       </c>
       <c r="B140" t="s">
         <v>436</v>
       </c>
       <c r="C140" s="1">
-        <v>451000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.548</v>
+        <v>99.678</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>99.40027273</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>451000.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I140" s="1">
-        <v>11491.48</v>
+        <v>3055.0</v>
       </c>
       <c r="J140" s="1">
-        <v>2.548</v>
+        <v>0.27940292828902</v>
       </c>
       <c r="K140">
-        <v>1.8</v>
+        <v>0.58</v>
       </c>
       <c r="L140" t="s">
         <v>437</v>
       </c>
       <c r="M140" s="1">
-        <v>462491.48</v>
+        <v>1096458.0</v>
       </c>
       <c r="N140" s="1">
-        <v>470612.09</v>
+        <v>1102853.4</v>
       </c>
       <c r="O140" s="1">
-        <v>0.26</v>
+        <v>0.57</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>438</v>
       </c>
       <c r="B141" t="s">
         <v>439</v>
       </c>
       <c r="C141" s="1">
-        <v>2000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>94.874</v>
+        <v>98.269</v>
       </c>
       <c r="E141" s="1">
-        <v>91.6578065</v>
+        <v>99.794</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1833156.13</v>
+        <v>498970.0</v>
       </c>
       <c r="I141" s="1">
-        <v>64323.87</v>
+        <v>-7625.0</v>
       </c>
       <c r="J141" s="1">
-        <v>3.5089138861293</v>
+        <v>-1.5281479848488</v>
       </c>
       <c r="K141">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="L141" t="s">
         <v>440</v>
       </c>
       <c r="M141" s="1">
-        <v>1897480.0</v>
+        <v>491345.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1901945.75</v>
+        <v>493694.32</v>
       </c>
       <c r="O141" s="1">
-        <v>1.05</v>
+        <v>0.26</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>441</v>
       </c>
       <c r="B142" t="s">
         <v>442</v>
       </c>
       <c r="C142" s="1">
-        <v>1432000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.802</v>
+        <v>105.687</v>
       </c>
       <c r="E142" s="1">
-        <v>100.45530726</v>
+        <v>100.27343697</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1438520.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I142" s="1">
-        <v>19284.64</v>
+        <v>51537.12</v>
       </c>
       <c r="J142" s="1">
-        <v>1.3405889386314</v>
+        <v>5.3988007078795</v>
       </c>
       <c r="K142">
-        <v>1.68</v>
+        <v>0.73</v>
       </c>
       <c r="L142" t="s">
         <v>443</v>
       </c>
       <c r="M142" s="1">
-        <v>1457804.64</v>
+        <v>1006140.24</v>
       </c>
       <c r="N142" s="1">
-        <v>1481928.94</v>
+        <v>1013066.82</v>
       </c>
       <c r="O142" s="1">
-        <v>0.81</v>
+        <v>0.53</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>444</v>
       </c>
       <c r="B143" t="s">
         <v>445</v>
       </c>
       <c r="C143" s="1">
-        <v>1100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.21</v>
+        <v>97.368</v>
       </c>
       <c r="E143" s="1">
-        <v>99.40027273</v>
+        <v>99.24563636</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1093403.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I143" s="1">
-        <v>19907.0</v>
+        <v>-41308.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.8206461844352</v>
+        <v>-1.8919082313672</v>
       </c>
       <c r="K143">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>673.2</v>
+        <v>1.38</v>
+      </c>
+      <c r="L143" t="s">
+        <v>446</v>
       </c>
       <c r="M143" s="1">
-        <v>1113310.0</v>
+        <v>2142096.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1113983.2</v>
+        <v>2172459.01</v>
       </c>
       <c r="O143" s="1">
-        <v>0.61</v>
+        <v>1.13</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B144" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.253</v>
+        <v>99.909</v>
       </c>
       <c r="E144" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>498970.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2295.0</v>
+        <v>-497.77</v>
       </c>
       <c r="J144" s="1">
-        <v>0.45994749183318</v>
+        <v>-0.091</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.83</v>
+      </c>
+      <c r="L144" t="s">
+        <v>449</v>
       </c>
       <c r="M144" s="1">
-        <v>501265.0</v>
+        <v>546502.23</v>
       </c>
       <c r="N144" s="1">
-        <v>501265.0</v>
+        <v>561990.84</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B145" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C145" s="1">
-        <v>952000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>106.653</v>
+        <v>99.455</v>
       </c>
       <c r="E145" s="1">
-        <v>100.27343697</v>
+        <v>101.2</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>954603.12</v>
+        <v>910800.0</v>
       </c>
       <c r="I145" s="1">
-        <v>60733.44</v>
+        <v>-15705.0</v>
       </c>
       <c r="J145" s="1">
-        <v>6.3621665095752</v>
+        <v>-1.7243083003953</v>
       </c>
       <c r="K145">
-        <v>3.03</v>
+        <v>0.49</v>
       </c>
       <c r="L145" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="M145" s="1">
-        <v>1015336.56</v>
+        <v>895095.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1044172.69</v>
+        <v>899474.18</v>
       </c>
       <c r="O145" s="1">
-        <v>0.57</v>
+        <v>0.47</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B146" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C146" s="1">
-        <v>2200000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.342</v>
+        <v>98.831</v>
       </c>
       <c r="E146" s="1">
-        <v>99.24563636</v>
+        <v>99.728</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2183404.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I146" s="1">
-        <v>2120.0</v>
+        <v>-19303.44</v>
       </c>
       <c r="J146" s="1">
-        <v>0.097096093989019</v>
+        <v>-0.89944649446494</v>
       </c>
       <c r="K146">
-        <v>0.93</v>
+        <v>0.74</v>
       </c>
       <c r="L146" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="M146" s="1">
-        <v>2185524.0</v>
+        <v>2126843.12</v>
       </c>
       <c r="N146" s="1">
-        <v>2205896.61</v>
+        <v>2142747.28</v>
       </c>
       <c r="O146" s="1">
-        <v>1.21</v>
+        <v>1.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B147" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C147" s="1">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.85</v>
+        <v>101.282</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>102.5055</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>547000.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I147" s="1">
-        <v>10119.5</v>
+        <v>-6117.5</v>
       </c>
       <c r="J147" s="1">
-        <v>1.85</v>
+        <v>-1.1935944900518</v>
       </c>
       <c r="K147">
-        <v>2.32</v>
+        <v>1.57</v>
       </c>
       <c r="L147" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M147" s="1">
-        <v>557119.5</v>
+        <v>506410.0</v>
       </c>
       <c r="N147" s="1">
-        <v>569797.01</v>
+        <v>514255.89</v>
       </c>
       <c r="O147" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B148" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C148" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.943</v>
+        <v>101.761</v>
       </c>
       <c r="E148" s="1">
-        <v>101.2</v>
+        <v>103.479</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>910800.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-2313.0</v>
+        <v>-6872.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.25395256916996</v>
+        <v>-1.6602402419815</v>
       </c>
       <c r="K148">
-        <v>3.67</v>
+        <v>0.48</v>
       </c>
       <c r="L148" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M148" s="1">
-        <v>908487.0</v>
+        <v>407044.0</v>
       </c>
       <c r="N148" s="1">
-        <v>941513.3</v>
+        <v>408967.29</v>
       </c>
       <c r="O148" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>462</v>
+      </c>
+      <c r="B149" t="s">
         <v>460</v>
       </c>
-      <c r="B149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" s="1">
-        <v>2152000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.65</v>
+        <v>104.642</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>103.12185667</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2146146.56</v>
+        <v>1546827.85</v>
       </c>
       <c r="I149" s="1">
-        <v>19841.44</v>
+        <v>22802.15</v>
       </c>
       <c r="J149" s="1">
-        <v>0.92451467992941</v>
+        <v>1.4741233163083</v>
       </c>
       <c r="K149">
-        <v>0.28</v>
+        <v>0.07</v>
       </c>
       <c r="L149" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="M149" s="1">
-        <v>2165988.0</v>
+        <v>1569630.0</v>
       </c>
       <c r="N149" s="1">
-        <v>2172119.73</v>
+        <v>1570734.45</v>
       </c>
       <c r="O149" s="1">
-        <v>1.19</v>
+        <v>0.81</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B150" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C150" s="1">
-        <v>500000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>103.181</v>
+        <v>100.126</v>
       </c>
       <c r="E150" s="1">
-        <v>102.5055</v>
+        <v>102.47</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>512527.5</v>
+        <v>390410.7</v>
       </c>
       <c r="I150" s="1">
-        <v>3377.5</v>
+        <v>-8930.64</v>
       </c>
       <c r="J150" s="1">
-        <v>0.65898902985693</v>
+        <v>-2.2874987801308</v>
       </c>
       <c r="K150">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.04</v>
+      </c>
+      <c r="L150">
+        <v>167.01</v>
       </c>
       <c r="M150" s="1">
-        <v>515905.0</v>
+        <v>381480.06</v>
       </c>
       <c r="N150" s="1">
-        <v>521218.36</v>
+        <v>381647.07</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>466</v>
       </c>
       <c r="B151" t="s">
         <v>467</v>
       </c>
       <c r="C151" s="1">
-        <v>1500000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>106.324</v>
+        <v>98.182</v>
       </c>
       <c r="E151" s="1">
-        <v>103.12185667</v>
+        <v>99.422</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1546827.85</v>
+        <v>627352.82</v>
       </c>
       <c r="I151" s="1">
-        <v>48032.15</v>
+        <v>-7824.4</v>
       </c>
       <c r="J151" s="1">
-        <v>3.1052033359756</v>
+        <v>-1.2472088672527</v>
       </c>
       <c r="K151">
-        <v>4.7</v>
+        <v>0.45</v>
       </c>
       <c r="L151" t="s">
         <v>468</v>
       </c>
       <c r="M151" s="1">
-        <v>1594860.0</v>
+        <v>619528.42</v>
       </c>
       <c r="N151" s="1">
-        <v>1665324.04</v>
+        <v>622337.67</v>
       </c>
       <c r="O151" s="1">
-        <v>0.92</v>
+        <v>0.32</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>469</v>
       </c>
       <c r="B152" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>103.183</v>
+        <v>94.456</v>
       </c>
       <c r="E152" s="1">
-        <v>103.479</v>
+        <v>99.383</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>413916.0</v>
+        <v>198766.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1184.0</v>
+        <v>-9854.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.28604837696537</v>
+        <v>-4.957588319934</v>
       </c>
       <c r="K152">
-        <v>4.35</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>0.2</v>
+      </c>
+      <c r="L152">
+        <v>405.48</v>
       </c>
       <c r="M152" s="1">
-        <v>412732.0</v>
+        <v>188912.0</v>
       </c>
       <c r="N152" s="1">
-        <v>430140.22</v>
+        <v>189317.48</v>
       </c>
       <c r="O152" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>471</v>
       </c>
       <c r="B153" t="s">
         <v>472</v>
       </c>
       <c r="C153" s="1">
-        <v>381000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.624</v>
+        <v>100.618</v>
       </c>
       <c r="E153" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>390410.7</v>
+        <v>638000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>586.74</v>
+        <v>3942.84</v>
       </c>
       <c r="J153" s="1">
-        <v>0.15028788913828</v>
+        <v>0.618</v>
       </c>
       <c r="K153">
-        <v>3.48</v>
+        <v>3.87</v>
       </c>
       <c r="L153" t="s">
         <v>473</v>
       </c>
       <c r="M153" s="1">
-        <v>390997.44</v>
+        <v>641942.84</v>
       </c>
       <c r="N153" s="1">
-        <v>404275.03</v>
+        <v>666623.83</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>474</v>
       </c>
       <c r="B154" t="s">
         <v>475</v>
       </c>
       <c r="C154" s="1">
-        <v>631000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.784</v>
+        <v>88.863</v>
       </c>
       <c r="E154" s="1">
-        <v>99.422</v>
+        <v>88.621</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>627352.82</v>
+        <v>531726.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2284.22</v>
+        <v>1452.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.36410452414958</v>
+        <v>0.27307297367441</v>
       </c>
       <c r="K154">
-        <v>3.24</v>
+        <v>1.38</v>
       </c>
       <c r="L154" t="s">
         <v>476</v>
       </c>
       <c r="M154" s="1">
-        <v>629637.04</v>
+        <v>533178.0</v>
       </c>
       <c r="N154" s="1">
-        <v>650088.36</v>
+        <v>541458.82</v>
       </c>
       <c r="O154" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>477</v>
       </c>
       <c r="B155" t="s">
         <v>478</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>95.497</v>
+        <v>74.594</v>
       </c>
       <c r="E155" s="1">
-        <v>99.383</v>
+        <v>74.33222222</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>198766.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-7772.0</v>
+        <v>2356.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-3.9101254741757</v>
+        <v>0.35217267821642</v>
       </c>
       <c r="K155">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>126.03</v>
+        <v>0.32</v>
+      </c>
+      <c r="L155" t="s">
+        <v>479</v>
       </c>
       <c r="M155" s="1">
-        <v>190994.0</v>
+        <v>671346.0</v>
       </c>
       <c r="N155" s="1">
-        <v>191120.03</v>
+        <v>674249.42</v>
       </c>
       <c r="O155" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B156" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C156" s="1">
-        <v>638000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>103.474</v>
+        <v>98.322</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>638000.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I156" s="1">
-        <v>22164.12</v>
+        <v>-14967.0</v>
       </c>
       <c r="J156" s="1">
-        <v>3.474</v>
+        <v>-1.6632494874231</v>
       </c>
       <c r="K156">
-        <v>3.31</v>
+        <v>2.91</v>
       </c>
       <c r="L156" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="M156" s="1">
-        <v>660164.12</v>
+        <v>884898.0</v>
       </c>
       <c r="N156" s="1">
-        <v>681279.3</v>
+        <v>911112.04</v>
       </c>
       <c r="O156" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B157" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C157" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>90.607</v>
+        <v>101.044</v>
       </c>
       <c r="E157" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>531726.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>11916.0</v>
+        <v>7308.0</v>
       </c>
       <c r="J157" s="1">
-        <v>2.2410038252784</v>
+        <v>1.044</v>
       </c>
       <c r="K157">
-        <v>1.15</v>
+        <v>2.45</v>
       </c>
       <c r="L157" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="M157" s="1">
-        <v>543642.0</v>
+        <v>707308.0</v>
       </c>
       <c r="N157" s="1">
-        <v>550560.49</v>
+        <v>724446.76</v>
       </c>
       <c r="O157" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B158" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C158" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>76.856</v>
+        <v>98.967</v>
       </c>
       <c r="E158" s="1">
-        <v>74.33222222</v>
+        <v>99.6055</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>668990.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I158" s="1">
-        <v>22714.0</v>
+        <v>-5108.0</v>
       </c>
       <c r="J158" s="1">
-        <v>3.3952674927876</v>
+        <v>-0.64102885884816</v>
       </c>
       <c r="K158">
-        <v>0.22</v>
+        <v>1.0</v>
       </c>
       <c r="L158" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="M158" s="1">
-        <v>691704.0</v>
+        <v>791736.0</v>
       </c>
       <c r="N158" s="1">
-        <v>693664.27</v>
+        <v>799708.6</v>
       </c>
       <c r="O158" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B159" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C159" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.159</v>
+        <v>95.626</v>
       </c>
       <c r="E159" s="1">
-        <v>99.985</v>
+        <v>99.405</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>899865.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1566.0</v>
+        <v>-22674.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.17402610391559</v>
+        <v>-3.8016196368392</v>
       </c>
       <c r="K159">
-        <v>2.44</v>
+        <v>0.79</v>
       </c>
       <c r="L159" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M159" s="1">
-        <v>901431.0</v>
+        <v>573756.0</v>
       </c>
       <c r="N159" s="1">
-        <v>923400.86</v>
+        <v>578490.25</v>
       </c>
       <c r="O159" s="1">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B160" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>103.216</v>
+        <v>98.766</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>700000.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I160" s="1">
-        <v>22512.0</v>
+        <v>-7576.0</v>
       </c>
       <c r="J160" s="1">
-        <v>3.216</v>
+        <v>-1.8815815616928</v>
       </c>
       <c r="K160">
-        <v>1.91</v>
+        <v>2.66</v>
       </c>
       <c r="L160" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M160" s="1">
-        <v>722512.0</v>
+        <v>395064.0</v>
       </c>
       <c r="N160" s="1">
-        <v>735883.19</v>
+        <v>405716.05</v>
       </c>
       <c r="O160" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B161" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.028</v>
+        <v>100.641</v>
       </c>
       <c r="E161" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>398844.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>5268.0</v>
+        <v>4487.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.320817161597</v>
+        <v>0.641</v>
       </c>
       <c r="K161">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>404112.0</v>
+        <v>704487.0</v>
       </c>
       <c r="N161" s="1">
-        <v>406002.41</v>
+        <v>704487.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>497</v>
       </c>
       <c r="B162" t="s">
         <v>498</v>
       </c>
       <c r="C162" s="1">
-        <v>1900000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>103.34</v>
+        <v>95.53</v>
       </c>
       <c r="E162" s="1">
-        <v>102.18216842</v>
+        <v>99.237</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1941461.2</v>
+        <v>148855.5</v>
       </c>
       <c r="I162" s="1">
-        <v>21998.8</v>
+        <v>-5560.5</v>
       </c>
       <c r="J162" s="1">
-        <v>1.1331053126377</v>
+        <v>-3.7355018793394</v>
       </c>
       <c r="K162">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>0.06</v>
+      </c>
+      <c r="L162">
+        <v>90.41</v>
       </c>
       <c r="M162" s="1">
-        <v>1963460.0</v>
+        <v>143295.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2013536.71</v>
+        <v>143385.41</v>
       </c>
       <c r="O162" s="1">
-        <v>1.11</v>
+        <v>0.07</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>499</v>
+      </c>
+      <c r="B163" t="s">
         <v>500</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>98.199</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-12232.8</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-1.2303881987015</v>
+      </c>
+      <c r="K163">
+        <v>0.31</v>
+      </c>
+      <c r="L163" t="s">
         <v>501</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>591546.0</v>
+        <v>981990.0</v>
       </c>
       <c r="N163" s="1">
-        <v>593765.18</v>
+        <v>985133.84</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>502</v>
+      </c>
+      <c r="B164" t="s">
         <v>503</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.234</v>
+      </c>
+      <c r="E164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-5362.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-0.766</v>
+      </c>
+      <c r="K164">
+        <v>1.54</v>
+      </c>
+      <c r="L164" t="s">
         <v>504</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>404084.0</v>
+        <v>694638.0</v>
       </c>
       <c r="N164" s="1">
-        <v>412849.75</v>
+        <v>705422.33</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>505</v>
+      </c>
+      <c r="B165" t="s">
         <v>506</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>4329.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>0.2910377320436</v>
+      </c>
+      <c r="K165">
+        <v>3.01</v>
+      </c>
+      <c r="L165" t="s">
         <v>507</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>144139.5</v>
+        <v>1491765.0</v>
       </c>
       <c r="N165" s="1">
-        <v>144875.12</v>
+        <v>1536919.11</v>
       </c>
       <c r="O165" s="1">
-        <v>0.08</v>
+        <v>0.8</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>508</v>
       </c>
       <c r="B166" t="s">
         <v>509</v>
       </c>
       <c r="C166" s="1">
-        <v>620000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.312</v>
+        <v>98.335</v>
       </c>
       <c r="E166" s="1">
-        <v>99.8956129</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>619352.8</v>
+        <v>816000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2581.6</v>
+        <v>-13586.4</v>
       </c>
       <c r="J166" s="1">
-        <v>0.41682220537309</v>
+        <v>-1.665</v>
       </c>
       <c r="K166">
-        <v>3.22</v>
+        <v>0.6</v>
       </c>
       <c r="L166" t="s">
         <v>510</v>
       </c>
       <c r="M166" s="1">
-        <v>621934.4</v>
+        <v>802413.6</v>
       </c>
       <c r="N166" s="1">
-        <v>641884.81</v>
+        <v>807282.71</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>511</v>
       </c>
       <c r="B167" t="s">
         <v>512</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.582</v>
+        <v>98.687</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>99.3</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>700000.0</v>
+        <v>893700.0</v>
       </c>
       <c r="I167" s="1">
-        <v>11074.0</v>
+        <v>-5517.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.582</v>
+        <v>-0.61732124874119</v>
       </c>
       <c r="K167">
-        <v>1.01</v>
+        <v>0.32</v>
       </c>
       <c r="L167" t="s">
         <v>513</v>
       </c>
       <c r="M167" s="1">
-        <v>711074.0</v>
+        <v>888183.0</v>
       </c>
       <c r="N167" s="1">
-        <v>718167.05</v>
+        <v>891098.75</v>
       </c>
       <c r="O167" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>514</v>
       </c>
       <c r="B168" t="s">
         <v>515</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.363</v>
+        <v>98.921</v>
       </c>
       <c r="E168" s="1">
-        <v>99.001</v>
+        <v>99.24314075</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>594006.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I168" s="1">
-        <v>20172.0</v>
+        <v>-3936.56</v>
       </c>
       <c r="J168" s="1">
-        <v>3.3959252936839</v>
+        <v>-0.3245974990517</v>
       </c>
       <c r="K168">
-        <v>2.49</v>
+        <v>2.14</v>
       </c>
       <c r="L168" t="s">
         <v>516</v>
       </c>
       <c r="M168" s="1">
-        <v>614178.0</v>
+        <v>1208814.62</v>
       </c>
       <c r="N168" s="1">
-        <v>629095.81</v>
+        <v>1234916.04</v>
       </c>
       <c r="O168" s="1">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>517</v>
       </c>
       <c r="B169" t="s">
         <v>518</v>
       </c>
       <c r="C169" s="1">
-        <v>816000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.943</v>
+        <v>100.434</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>816000.0</v>
+        <v>399588.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-465.12</v>
+        <v>2148.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.057</v>
+        <v>0.5375536802907</v>
       </c>
       <c r="K169">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="L169">
-        <v>512.54</v>
+        <v>84.93</v>
       </c>
       <c r="M169" s="1">
-        <v>815534.88</v>
+        <v>401736.0</v>
       </c>
       <c r="N169" s="1">
-        <v>816047.42</v>
+        <v>401820.93</v>
       </c>
       <c r="O169" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>519</v>
       </c>
       <c r="B170" t="s">
         <v>520</v>
       </c>
       <c r="C170" s="1">
-        <v>900000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.919</v>
+        <v>101.66</v>
       </c>
       <c r="E170" s="1">
-        <v>99.3</v>
+        <v>100.62532081</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>893700.0</v>
+        <v>1392654.44</v>
       </c>
       <c r="I170" s="1">
-        <v>5571.0</v>
+        <v>14319.96</v>
       </c>
       <c r="J170" s="1">
-        <v>0.6233635448137</v>
+        <v>1.0282493336969</v>
       </c>
       <c r="K170">
-        <v>2.69</v>
+        <v>3.65</v>
       </c>
       <c r="L170" t="s">
         <v>521</v>
       </c>
       <c r="M170" s="1">
-        <v>899271.0</v>
+        <v>1406974.4</v>
       </c>
       <c r="N170" s="1">
-        <v>923478.53</v>
+        <v>1457452.48</v>
       </c>
       <c r="O170" s="1">
-        <v>0.51</v>
+        <v>0.76</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>522</v>
       </c>
       <c r="B171" t="s">
         <v>523</v>
       </c>
       <c r="C171" s="1">
-        <v>1222000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.188</v>
+        <v>99.275</v>
       </c>
       <c r="E171" s="1">
-        <v>99.24314075</v>
+        <v>100.23</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1212751.18</v>
+        <v>200460.0</v>
       </c>
       <c r="I171" s="1">
-        <v>23766.18</v>
+        <v>-1910.0</v>
       </c>
       <c r="J171" s="1">
-        <v>1.9596913523514</v>
+        <v>-0.95280854035718</v>
       </c>
       <c r="K171">
-        <v>1.66</v>
+        <v>2.36</v>
       </c>
       <c r="L171" t="s">
         <v>524</v>
       </c>
       <c r="M171" s="1">
-        <v>1236517.36</v>
+        <v>198550.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1256856.13</v>
+        <v>203276.03</v>
       </c>
       <c r="O171" s="1">
-        <v>0.69</v>
+        <v>0.11</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>525</v>
       </c>
       <c r="B172" t="s">
         <v>526</v>
       </c>
       <c r="C172" s="1">
-        <v>684000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>103.49</v>
+        <v>99.147</v>
       </c>
       <c r="E172" s="1">
-        <v>99.79670175</v>
+        <v>99.871</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>682609.44</v>
+        <v>1098581.0</v>
       </c>
       <c r="I172" s="1">
-        <v>25262.16</v>
+        <v>-7964.0</v>
       </c>
       <c r="J172" s="1">
-        <v>3.7008219517152</v>
+        <v>-0.72493516636461</v>
       </c>
       <c r="K172">
-        <v>3.12</v>
+        <v>1.63</v>
       </c>
       <c r="L172" t="s">
         <v>527</v>
       </c>
       <c r="M172" s="1">
-        <v>707871.6</v>
+        <v>1090617.0</v>
       </c>
       <c r="N172" s="1">
-        <v>729234.89</v>
+        <v>1108601.25</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>528</v>
       </c>
       <c r="B173" t="s">
         <v>529</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.891</v>
+        <v>100.604</v>
       </c>
       <c r="E173" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>200460.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>1322.0</v>
+        <v>4155.52</v>
       </c>
       <c r="J173" s="1">
-        <v>0.65948318866607</v>
+        <v>0.604</v>
       </c>
       <c r="K173">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>0.06</v>
+      </c>
+      <c r="L173">
+        <v>445.15</v>
       </c>
       <c r="M173" s="1">
-        <v>201782.0</v>
+        <v>692155.52</v>
       </c>
       <c r="N173" s="1">
-        <v>205460.08</v>
+        <v>692600.67</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>530</v>
+      </c>
+      <c r="B174" t="s">
         <v>531</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>809000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>806136.14</v>
+      </c>
+      <c r="I174" s="1">
+        <v>3357.35</v>
+      </c>
+      <c r="J174" s="1">
+        <v>0.41647431908958</v>
+      </c>
+      <c r="K174">
+        <v>0.35</v>
+      </c>
+      <c r="L174" t="s">
         <v>532</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>1106798.0</v>
+        <v>809493.49</v>
       </c>
       <c r="N174" s="1">
-        <v>1118826.42</v>
+        <v>812286.2</v>
       </c>
       <c r="O174" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>533</v>
+      </c>
+      <c r="B175" t="s">
         <v>534</v>
       </c>
-      <c r="B175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C175" s="1">
-        <v>809000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.278</v>
+        <v>100.439</v>
       </c>
       <c r="E175" s="1">
-        <v>99.646</v>
+        <v>99.471</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>806136.14</v>
+        <v>795768.0</v>
       </c>
       <c r="I175" s="1">
-        <v>21292.88</v>
+        <v>7744.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.6413503803464</v>
+        <v>0.97314795266962</v>
       </c>
       <c r="K175">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.02</v>
+      </c>
+      <c r="L175">
+        <v>175.34</v>
       </c>
       <c r="M175" s="1">
-        <v>827429.02</v>
+        <v>803512.0</v>
       </c>
       <c r="N175" s="1">
-        <v>854580.39</v>
+        <v>803687.34</v>
       </c>
       <c r="O175" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>535</v>
+      </c>
+      <c r="B176" t="s">
+        <v>536</v>
+      </c>
+      <c r="C176" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.591</v>
+      </c>
+      <c r="E176" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="I176" s="1">
+        <v>8380.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>1.1485913904084</v>
+      </c>
+      <c r="K176">
+        <v>3.05</v>
+      </c>
+      <c r="L176" t="s">
         <v>537</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>809264.0</v>
+        <v>737969.31</v>
       </c>
       <c r="N176" s="1">
-        <v>836968.11</v>
+        <v>760564.73</v>
       </c>
       <c r="O176" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>538</v>
+      </c>
+      <c r="B177" t="s">
+        <v>539</v>
+      </c>
+      <c r="C177" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>97.547</v>
+      </c>
+      <c r="E177" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-7767.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.87694340006097</v>
+      </c>
+      <c r="K177">
+        <v>0.52</v>
+      </c>
+      <c r="L177" t="s">
         <v>540</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>754752.96</v>
+        <v>877923.0</v>
       </c>
       <c r="N177" s="1">
-        <v>773724.59</v>
+        <v>882583.27</v>
       </c>
       <c r="O177" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B178" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C178" s="1">
-        <v>900000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.893</v>
+        <v>100.465</v>
       </c>
       <c r="E178" s="1">
-        <v>98.41</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>885690.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>13347.0</v>
+        <v>4394.25</v>
       </c>
       <c r="J178" s="1">
-        <v>1.5069606747282</v>
+        <v>0.465</v>
       </c>
       <c r="K178">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="L178">
-        <v>416.1</v>
+        <v>113.89</v>
       </c>
       <c r="M178" s="1">
-        <v>899037.0</v>
+        <v>949394.25</v>
       </c>
       <c r="N178" s="1">
-        <v>899453.1</v>
+        <v>949508.14</v>
       </c>
       <c r="O178" s="1">
         <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B179" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C179" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>108.932</v>
+        <v>88.797</v>
       </c>
       <c r="E179" s="1">
-        <v>108.24</v>
+        <v>85.25</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>865920.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I179" s="1">
-        <v>5536.0</v>
+        <v>17735.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.63932002956393</v>
+        <v>4.1607038123167</v>
       </c>
       <c r="K179">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>0.06</v>
+      </c>
+      <c r="L179">
+        <v>318.49</v>
       </c>
       <c r="M179" s="1">
-        <v>871456.0</v>
+        <v>443985.0</v>
       </c>
       <c r="N179" s="1">
-        <v>884606.68</v>
+        <v>444303.49</v>
       </c>
       <c r="O179" s="1">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B180" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C180" s="1">
-        <v>1300000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.767</v>
+        <v>101.512</v>
       </c>
       <c r="E180" s="1">
-        <v>100.51323077</v>
+        <v>99.18943934</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1306672.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I180" s="1">
-        <v>3299.0</v>
+        <v>14167.62</v>
       </c>
       <c r="J180" s="1">
-        <v>0.252473459292</v>
+        <v>2.3415402598221</v>
       </c>
       <c r="K180">
-        <v>2.58</v>
+        <v>1.56</v>
       </c>
       <c r="L180" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="M180" s="1">
-        <v>1309971.0</v>
+        <v>619223.2</v>
       </c>
       <c r="N180" s="1">
-        <v>1343508.33</v>
+        <v>628749.23</v>
       </c>
       <c r="O180" s="1">
-        <v>0.74</v>
+        <v>0.33</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B181" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C181" s="1">
-        <v>1480000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.464</v>
+        <v>100.873</v>
       </c>
       <c r="E181" s="1">
-        <v>99.902</v>
+        <v>102.939</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1478549.6</v>
+        <v>823512.0</v>
       </c>
       <c r="I181" s="1">
-        <v>8317.6</v>
+        <v>-16528.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.56255130027427</v>
+        <v>-2.0070138625788</v>
       </c>
       <c r="K181">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="L181" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="M181" s="1">
-        <v>1486867.2</v>
+        <v>806984.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1488631.04</v>
+        <v>811751.12</v>
       </c>
       <c r="O181" s="1">
-        <v>0.82</v>
+        <v>0.42</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B182" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>90.849</v>
+        <v>97.669</v>
       </c>
       <c r="E182" s="1">
-        <v>85.25</v>
+        <v>100.761</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>426250.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I182" s="1">
-        <v>27995.0</v>
+        <v>-40196.0</v>
       </c>
       <c r="J182" s="1">
-        <v>6.5677419354839</v>
+        <v>-3.0686475918262</v>
       </c>
       <c r="K182">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="L182" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="M182" s="1">
-        <v>454245.0</v>
+        <v>1269697.0</v>
       </c>
       <c r="N182" s="1">
-        <v>457789.52</v>
+        <v>1275947.68</v>
       </c>
       <c r="O182" s="1">
-        <v>0.25</v>
+        <v>0.66</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B183" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C183" s="1">
-        <v>610000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.058</v>
+        <v>102.099</v>
       </c>
       <c r="E183" s="1">
-        <v>99.18943934</v>
+        <v>101.425395</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>605055.58</v>
+        <v>608552.37</v>
       </c>
       <c r="I183" s="1">
-        <v>23598.22</v>
+        <v>4041.63</v>
       </c>
       <c r="J183" s="1">
-        <v>3.9001739311288</v>
+        <v>0.66413840439073</v>
       </c>
       <c r="K183">
-        <v>1.04</v>
+        <v>3.64</v>
       </c>
       <c r="L183" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="M183" s="1">
-        <v>628653.8</v>
+        <v>612594.0</v>
       </c>
       <c r="N183" s="1">
-        <v>634983.59</v>
+        <v>634415.92</v>
       </c>
       <c r="O183" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B184" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C184" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.032</v>
+        <v>102.329</v>
       </c>
       <c r="E184" s="1">
-        <v>102.939</v>
+        <v>99.96825</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>823512.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I184" s="1">
-        <v>744.0</v>
+        <v>7082.25</v>
       </c>
       <c r="J184" s="1">
-        <v>0.090344767289366</v>
+        <v>2.3614997761789</v>
       </c>
       <c r="K184">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>715.07</v>
+        <v>1.88</v>
+      </c>
+      <c r="L184" t="s">
+        <v>559</v>
       </c>
       <c r="M184" s="1">
-        <v>824256.0</v>
+        <v>306987.0</v>
       </c>
       <c r="N184" s="1">
-        <v>824971.07</v>
+        <v>312624.33</v>
       </c>
       <c r="O184" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>560</v>
+      </c>
+      <c r="B185" t="s">
+        <v>561</v>
+      </c>
+      <c r="C185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>105.017</v>
+      </c>
+      <c r="E185" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>1134.0</v>
+      </c>
+      <c r="J185" s="1">
+        <v>0.5428434657731</v>
+      </c>
+      <c r="K185">
+        <v>4.19</v>
+      </c>
+      <c r="L185" t="s">
         <v>562</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>1302041.0</v>
+        <v>210034.0</v>
       </c>
       <c r="N185" s="1">
-        <v>1302161.21</v>
+        <v>218417.56</v>
       </c>
       <c r="O185" s="1">
-        <v>0.72</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>563</v>
+      </c>
+      <c r="B186" t="s">
         <v>564</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.346</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-11808.5</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-1.2481298135336</v>
+      </c>
+      <c r="K186">
+        <v>2.26</v>
+      </c>
+      <c r="L186" t="s">
         <v>565</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>208006.0</v>
+        <v>934287.0</v>
       </c>
       <c r="N186" s="1">
-        <v>214232.03</v>
+        <v>955759.6</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>566</v>
+      </c>
+      <c r="B187" t="s">
         <v>567</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.473</v>
+      </c>
+      <c r="E187" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-3773.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-0.52324001087252</v>
+      </c>
+      <c r="K187">
+        <v>0.16</v>
+      </c>
+      <c r="L187" t="s">
         <v>568</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>310461.0</v>
+        <v>717311.0</v>
       </c>
       <c r="N187" s="1">
-        <v>314474.01</v>
+        <v>718404.15</v>
       </c>
       <c r="O187" s="1">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>569</v>
+      </c>
+      <c r="B188" t="s">
+        <v>567</v>
+      </c>
+      <c r="C188" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.594</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-11570.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-2.3161308403731</v>
+      </c>
+      <c r="K188">
+        <v>0.87</v>
+      </c>
+      <c r="L188" t="s">
         <v>570</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>214106.0</v>
+        <v>487970.0</v>
       </c>
       <c r="N188" s="1">
-        <v>221301.89</v>
+        <v>492329.38</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>571</v>
+      </c>
+      <c r="B189" t="s">
+        <v>572</v>
+      </c>
+      <c r="C189" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>104.284</v>
+      </c>
+      <c r="E189" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-16212.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-2.172607879925</v>
+      </c>
+      <c r="K189">
+        <v>2.18</v>
+      </c>
+      <c r="L189" t="s">
         <v>573</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>951254.0</v>
+        <v>729988.0</v>
       </c>
       <c r="N189" s="1">
-        <v>968744.41</v>
+        <v>745229.78</v>
       </c>
       <c r="O189" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>574</v>
+      </c>
+      <c r="B190" t="s">
+        <v>575</v>
+      </c>
+      <c r="C190" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.294</v>
+      </c>
+      <c r="E190" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-23798.4</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-1.6095773858381</v>
+      </c>
+      <c r="K190">
+        <v>0.63</v>
+      </c>
+      <c r="L190" t="s">
         <v>576</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>730247.0</v>
+        <v>1454751.2</v>
       </c>
       <c r="N190" s="1">
-        <v>759944.26</v>
+        <v>1464011.34</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>577</v>
+      </c>
+      <c r="B191" t="s">
+        <v>578</v>
+      </c>
+      <c r="C191" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.367</v>
+      </c>
+      <c r="E191" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>2447.89</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0.367</v>
+      </c>
+      <c r="K191">
+        <v>0.99</v>
+      </c>
+      <c r="L191" t="s">
         <v>579</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>498810.0</v>
+        <v>669447.89</v>
       </c>
       <c r="N191" s="1">
-        <v>500478.4</v>
+        <v>676075.86</v>
       </c>
       <c r="O191" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>580</v>
+      </c>
+      <c r="B192" t="s">
         <v>581</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.497</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.79727373</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>725526.18</v>
+      </c>
+      <c r="I192" s="1">
+        <v>5087.01</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0.70114768291339</v>
+      </c>
+      <c r="K192">
+        <v>0.43</v>
+      </c>
+      <c r="L192" t="s">
         <v>582</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>743974.0</v>
+        <v>730613.19</v>
       </c>
       <c r="N192" s="1">
-        <v>755058.93</v>
+        <v>733719.29</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>583</v>
+      </c>
+      <c r="B193" t="s">
         <v>584</v>
       </c>
-      <c r="B193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" s="1">
-        <v>667000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.185</v>
+        <v>101.546</v>
       </c>
       <c r="E193" s="1">
         <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>667000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>14573.95</v>
+        <v>3834.08</v>
       </c>
       <c r="J193" s="1">
-        <v>2.185</v>
+        <v>1.546</v>
       </c>
       <c r="K193">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.07</v>
+      </c>
+      <c r="L193">
+        <v>168.9</v>
       </c>
       <c r="M193" s="1">
-        <v>681573.95</v>
+        <v>251834.08</v>
       </c>
       <c r="N193" s="1">
-        <v>684446.07</v>
+        <v>252002.98</v>
       </c>
       <c r="O193" s="1">
-        <v>0.38</v>
+        <v>0.13</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>585</v>
+      </c>
+      <c r="B194" t="s">
+        <v>586</v>
+      </c>
+      <c r="C194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>102.712</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="I194" s="1">
+        <v>15258.87</v>
+      </c>
+      <c r="J194" s="1">
+        <v>3.0621784863301</v>
+      </c>
+      <c r="K194">
+        <v>3.59</v>
+      </c>
+      <c r="L194" t="s">
         <v>587</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>747385.08</v>
+        <v>513560.0</v>
       </c>
       <c r="N194" s="1">
-        <v>773713.0</v>
+        <v>531529.18</v>
       </c>
       <c r="O194" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>588</v>
+      </c>
+      <c r="B195" t="s">
+        <v>589</v>
+      </c>
+      <c r="C195" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>102.113</v>
+      </c>
+      <c r="E195" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-10874.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-1.3136372312383</v>
+      </c>
+      <c r="K195">
+        <v>0.4</v>
+      </c>
+      <c r="L195" t="s">
         <v>590</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>258192.8</v>
+        <v>816904.0</v>
       </c>
       <c r="N195" s="1">
-        <v>267200.7</v>
+        <v>820071.12</v>
       </c>
       <c r="O195" s="1">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>591</v>
+      </c>
+      <c r="B196" t="s">
+        <v>592</v>
+      </c>
+      <c r="C196" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.923</v>
+      </c>
+      <c r="E196" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-4576.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-0.57490326147043</v>
+      </c>
+      <c r="K196">
+        <v>2.38</v>
+      </c>
+      <c r="L196" t="s">
         <v>593</v>
       </c>
-      <c r="B196" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>521255.0</v>
+        <v>791384.0</v>
       </c>
       <c r="N196" s="1">
-        <v>536342.33</v>
+        <v>810408.66</v>
       </c>
       <c r="O196" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B197" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="C197" s="1">
-        <v>559000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.291</v>
+        <v>100.498</v>
       </c>
       <c r="E197" s="1">
         <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>559000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>1626.69</v>
+        <v>4606.5</v>
       </c>
       <c r="J197" s="1">
-        <v>0.291</v>
+        <v>0.498</v>
       </c>
       <c r="K197">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.07</v>
+      </c>
+      <c r="L197">
+        <v>669.85</v>
       </c>
       <c r="M197" s="1">
-        <v>560626.69</v>
+        <v>929606.5</v>
       </c>
       <c r="N197" s="1">
-        <v>570505.64</v>
+        <v>930276.35</v>
       </c>
       <c r="O197" s="1">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B198" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C198" s="1">
-        <v>800000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.886</v>
+        <v>99.655</v>
       </c>
       <c r="E198" s="1">
-        <v>103.47225</v>
+        <v>101.11874539</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>827778.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I198" s="1">
-        <v>3310.0</v>
+        <v>-15867.0</v>
       </c>
       <c r="J198" s="1">
-        <v>0.39986566446559</v>
+        <v>-1.4475509776603</v>
       </c>
       <c r="K198">
-        <v>4.05</v>
+        <v>3.05</v>
       </c>
       <c r="L198" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="M198" s="1">
-        <v>831088.0</v>
+        <v>1080260.2</v>
       </c>
       <c r="N198" s="1">
-        <v>863504.44</v>
+        <v>1113337.05</v>
       </c>
       <c r="O198" s="1">
-        <v>0.47</v>
+        <v>0.58</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B199" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C199" s="1">
         <v>800000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.668</v>
+        <v>98.25</v>
       </c>
       <c r="E199" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>795960.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>17384.0</v>
+        <v>-14000.0</v>
       </c>
       <c r="J199" s="1">
-        <v>2.1840293482085</v>
+        <v>-1.75</v>
       </c>
       <c r="K199">
-        <v>1.84</v>
+        <v>0.84</v>
       </c>
       <c r="L199" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="M199" s="1">
-        <v>813344.0</v>
+        <v>786000.0</v>
       </c>
       <c r="N199" s="1">
-        <v>828037.15</v>
+        <v>792713.91</v>
       </c>
       <c r="O199" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B200" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C200" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>105.892</v>
+        <v>100.895</v>
       </c>
       <c r="E200" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>317760.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-84.0</v>
+        <v>3580.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.026435045317221</v>
+        <v>0.895</v>
       </c>
       <c r="K200">
-        <v>3.83</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.13</v>
+      </c>
+      <c r="L200">
+        <v>525.7</v>
       </c>
       <c r="M200" s="1">
-        <v>317676.0</v>
+        <v>403580.0</v>
       </c>
       <c r="N200" s="1">
-        <v>329158.19</v>
+        <v>404105.7</v>
       </c>
       <c r="O200" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="B201" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="C201" s="1">
-        <v>1084000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>102.409</v>
+        <v>96.11</v>
       </c>
       <c r="E201" s="1">
-        <v>101.11874539</v>
+        <v>97.25</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>1096127.2</v>
+        <v>875250.0</v>
       </c>
       <c r="I201" s="1">
-        <v>13986.36</v>
+        <v>-10260.0</v>
       </c>
       <c r="J201" s="1">
-        <v>1.2759796490772</v>
+        <v>-1.172236503856</v>
       </c>
       <c r="K201">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.02</v>
+      </c>
+      <c r="L201">
+        <v>184.93</v>
       </c>
       <c r="M201" s="1">
-        <v>1110113.56</v>
+        <v>864990.0</v>
       </c>
       <c r="N201" s="1">
-        <v>1137510.55</v>
+        <v>865174.93</v>
       </c>
       <c r="O201" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="B202" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="C202" s="1">
-        <v>7000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.78</v>
+        <v>100.275</v>
       </c>
       <c r="E202" s="1">
-        <v>100.19914286</v>
+        <v>99.33133333</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>7013.94</v>
+        <v>893982.0</v>
       </c>
       <c r="I202" s="1">
-        <v>40.66</v>
+        <v>8493.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.57970270632483</v>
+        <v>0.9500191279019</v>
       </c>
       <c r="K202">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>97.81</v>
+        <v>3.04</v>
+      </c>
+      <c r="L202" t="s">
+        <v>608</v>
       </c>
       <c r="M202" s="1">
-        <v>7054.6</v>
+        <v>902475.0</v>
       </c>
       <c r="N202" s="1">
-        <v>7152.41</v>
+        <v>929801.71</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="B203" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="C203" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.061</v>
+        <v>99.892</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>99.8356</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>800000.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I203" s="1">
-        <v>488.0</v>
+        <v>507.6</v>
       </c>
       <c r="J203" s="1">
-        <v>0.061</v>
+        <v>0.056492874285325</v>
       </c>
       <c r="K203">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="L203" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="M203" s="1">
-        <v>800488.0</v>
+        <v>899028.0</v>
       </c>
       <c r="N203" s="1">
-        <v>803877.55</v>
+        <v>902356.77</v>
       </c>
       <c r="O203" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="B204" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="C204" s="1">
         <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.101</v>
+        <v>83.137</v>
       </c>
       <c r="E204" s="1">
-        <v>97.25</v>
+        <v>81.04033333</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>875250.0</v>
+        <v>729363.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1341.0</v>
+        <v>18870.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.15321336760925</v>
+        <v>2.5871890951419</v>
       </c>
       <c r="K204">
-        <v>2.17</v>
+        <v>0.48</v>
       </c>
       <c r="L204" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="M204" s="1">
-        <v>873909.0</v>
+        <v>748233.0</v>
       </c>
       <c r="N204" s="1">
-        <v>893450.1</v>
+        <v>752560.4</v>
       </c>
       <c r="O204" s="1">
-        <v>0.49</v>
+        <v>0.39</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="B205" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="C205" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.133</v>
+        <v>89.945</v>
       </c>
       <c r="E205" s="1">
-        <v>99.33133333</v>
+        <v>89.675</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>893982.0</v>
+        <v>986425.0</v>
       </c>
       <c r="I205" s="1">
-        <v>25215.0</v>
+        <v>2970.0</v>
       </c>
       <c r="J205" s="1">
-        <v>2.8205265877836</v>
+        <v>0.30108725954837</v>
       </c>
       <c r="K205">
-        <v>2.58</v>
+        <v>0.6</v>
       </c>
       <c r="L205" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="M205" s="1">
-        <v>919197.0</v>
+        <v>989395.0</v>
       </c>
       <c r="N205" s="1">
-        <v>942436.73</v>
+        <v>996040.21</v>
       </c>
       <c r="O205" s="1">
         <v>0.52</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B206" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="C206" s="1">
-        <v>1287000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.173</v>
+        <v>101.254</v>
       </c>
       <c r="E206" s="1">
-        <v>100.0</v>
+        <v>99.774775</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>1287000.0</v>
+        <v>598648.65</v>
       </c>
       <c r="I206" s="1">
-        <v>2226.51</v>
+        <v>8875.35</v>
       </c>
       <c r="J206" s="1">
-        <v>0.173</v>
+        <v>1.4825641050055</v>
       </c>
       <c r="K206">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="L206" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="M206" s="1">
-        <v>1289226.51</v>
+        <v>607524.0</v>
       </c>
       <c r="N206" s="1">
-        <v>1290424.29</v>
+        <v>608756.88</v>
       </c>
       <c r="O206" s="1">
-        <v>0.71</v>
+        <v>0.32</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="B207" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="C207" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>84.852</v>
+        <v>98.929</v>
       </c>
       <c r="E207" s="1">
-        <v>81.04033333</v>
+        <v>100.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>729363.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I207" s="1">
-        <v>34305.0</v>
+        <v>-8568.0</v>
       </c>
       <c r="J207" s="1">
-        <v>4.7034192850474</v>
+        <v>-1.071</v>
       </c>
       <c r="K207">
-        <v>0.38</v>
+        <v>1.93</v>
       </c>
       <c r="L207" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="M207" s="1">
-        <v>763668.0</v>
+        <v>791432.0</v>
       </c>
       <c r="N207" s="1">
-        <v>767052.25</v>
+        <v>806911.93</v>
       </c>
       <c r="O207" s="1">
         <v>0.42</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="B208" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>102.998</v>
+        <v>9.86782233</v>
       </c>
       <c r="E208" s="1">
-        <v>99.774775</v>
+        <v>0.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>598648.65</v>
+        <v>0.0</v>
       </c>
       <c r="I208" s="1">
-        <v>19339.35</v>
+        <v>-404010.8</v>
       </c>
       <c r="J208" s="1">
-        <v>3.2305008956422</v>
+        <v>0</v>
       </c>
       <c r="K208">
-        <v>3.43</v>
+        <v>0.0</v>
       </c>
       <c r="L208" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="M208" s="1">
-        <v>617988.0</v>
+        <v>-404010.8</v>
       </c>
       <c r="N208" s="1">
-        <v>638577.04</v>
+        <v>-424316.36</v>
       </c>
       <c r="O208" s="1">
-        <v>0.35</v>
+        <v>-0.22</v>
       </c>
       <c r="P208">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>