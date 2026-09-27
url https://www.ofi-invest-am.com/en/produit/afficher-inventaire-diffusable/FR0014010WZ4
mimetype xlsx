--- v3 (2026-08-11)
+++ v4 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1875 +118,1920 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...8 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
+    <t>1 529.45</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>18 039.38</t>
+    <t>20 916.10</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 758.22</t>
+    <t>5 286.99</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>14 587.40</t>
+    <t>18 234.25</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 115.07</t>
+    <t>5 980.82</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>28 586.30</t>
+    <t>37 857.53</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>20 804.79</t>
+    <t>26 969.18</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>3 682.19</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 425.61</t>
-[...8 lines deleted...]
-    <t>4 655.67</t>
+    <t>4 773.39</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>3 009.05</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>35 506.85</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 318.40</t>
+    <t>10 850.19</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 395.21</t>
+    <t>10 962.33</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...2 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>2 684.93</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 210.96</t>
-[...8 lines deleted...]
-    <t>8 424.66</t>
+    <t>9 052.05</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>4 349.32</t>
-[...8 lines deleted...]
-    <t>32 695.89</t>
+    <t>5 993.15</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>4 665.75</t>
+    <t>6 375.34</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>7 824.66</t>
+  </si>
+  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>17 406.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>38 786.30</t>
+    <t>48 189.04</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>34 825.83</t>
+    <t>73 276.32</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 855.39</t>
+    <t>7 144.65</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 431.52</t>
-[...8 lines deleted...]
-    <t>7 329.45</t>
+    <t>5 124.40</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>3 676.94</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>5 913.43</t>
+    <t>8 339.45</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>6 931.51</t>
+    <t>9 824.66</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>11 299.32</t>
+    <t>17 069.18</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 024.00</t>
+    <t>4 320.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>28 824.66</t>
+    <t>1 467.12</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>3 423.29</t>
+    <t>11 247.95</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>12 898.88</t>
+    <t>6 239.13</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>14 963.05</t>
+    <t>2 234.19</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>4 548.61</t>
+    <t>9 873.82</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>18 604.25</t>
+    <t>25 805.89</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>13 961.64</t>
+    <t>19 945.21</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>42 549.81</t>
+    <t>3 678.66</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>11 373.29</t>
+    <t>18 030.82</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>45 308.22</t>
+    <t>4 271.92</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>16 953.21</t>
-[...8 lines deleted...]
-    <t>29 390.33</t>
+    <t>21 375.78</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>3 289.34</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>21 199.32</t>
+    <t>26 821.23</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>24 799.45</t>
+    <t>3 062.84</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>23 294.52</t>
+    <t>29 541.10</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>9 873.97</t>
+    <t>12 109.59</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>27 243.83</t>
+    <t>38 816.44</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>15 073.49</t>
+    <t>19 161.22</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>18 641.10</t>
+    <t>22 635.62</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>13 376.71</t>
+    <t>3 492.81</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>15 453.30</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>17 643.84</t>
-[...8 lines deleted...]
-    <t>5 134.93</t>
+    <t>21 326.03</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>26 260.27</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>7 645.55</t>
+    <t>15 453.77</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>1 212.41</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>28 141.44</t>
+    <t>32 629.11</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>5 495.67</t>
+    <t>11 776.44</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>10 541.84</t>
+    <t>12 751.49</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>46 180.82</t>
+    <t>53 545.21</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>2 912.67</t>
+    <t>6 907.19</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>34 092.47</t>
+    <t>4 238.01</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>80 239.73</t>
+    <t>8 589.04</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>17 334.25</t>
+    <t>1 267.12</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>1 577.40</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>8 038.04</t>
+    <t>1 103.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>28 701.86</t>
+    <t>3 637.15</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>9 493.15</t>
+    <t>24 998.63</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 282.19</t>
-[...8 lines deleted...]
-    <t>15 016.44</t>
+    <t>6 016.44</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>3 765.01</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>3 048.74</t>
+    <t>6 533.01</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>65 068.49</t>
+    <t>77 561.64</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 291.78</t>
+    <t>5 067.12</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 619.86</t>
+    <t>4 195.21</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>9 550.68</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>12 260.27</t>
+    <t>1 404.11</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 203.40</t>
+    <t>3 954.03</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>21 898.97</t>
+    <t>25 235.96</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>12 554.79</t>
+    <t>15 760.27</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>12 793.32</t>
+    <t>15 717.50</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>20 784.36</t>
+    <t>34 126.70</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>31 646.31</t>
+    <t>37 650.36</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>4 131.51</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>8 630.14</t>
-[...8 lines deleted...]
-    <t>11 826.88</t>
+    <t>14 383.56</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>5 092.60</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 520.55</t>
-[...8 lines deleted...]
-    <t>5 414.38</t>
+    <t>10 643.84</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>44 813.14</t>
-[...8 lines deleted...]
-    <t>21 230.14</t>
+    <t>5 786.31</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>12 891.37</t>
+    <t>15 396.58</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
+    <t>12 094.52</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>3 643.84</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>11 147.26</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>13 472.88</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>12 226.03</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>11 539.73</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>7 501.37</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>4 574.84</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>11 234.02</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>14 356.16</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>14 339.18</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>5 359.84</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 773.97</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 082.19</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>9 722.95</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 422.95</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 981.16</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>70 613.01</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>4 674.66</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>3 739.73</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>25 866.08</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>14 531.51</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>5 669.18</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>11 219.18</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>56 670.55</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>32 276.71</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>36 599.58</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>7 853.42</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>5 868.49</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>13 336.90</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>18 803.63</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>9 630.14</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>2 654.79</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>35 671.23</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 797.26</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>6 509.59</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 867.12</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 598.58</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>37 415.02</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>18 904.11</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>22 191.78</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>11 390.72</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>31 068.49</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>7 752.81</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>27 359.93</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>8 786.53</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>5 713.81</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>13 459.57</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 726.03</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>51 397.26</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>40 814.94</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>14 025.00</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>5 609.59</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>18 141.03</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>1 672.09</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>23 827.40</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>19 236.75</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>10 583.01</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>28 934.08</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>11 222.60</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>16 125.00</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>5 276.71</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>5 486.30</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>3 006.25</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>4 452.74</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>6 629.82</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>3 915.40</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>4 160.96</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>1 497.95</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>22 162.19</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>1 326.03</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>18 871.23</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>13 167.12</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>7 671.23</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
     <t>9 431.51</t>
   </si>
   <si>
-    <t>FR0013504677</t>
-[...664 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>12 231.90</t>
+    <t>15 706.04</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>48 236.30</t>
+    <t>55 633.56</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>6 577.56</t>
+    <t>10 677.86</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>28 361.28</t>
+    <t>33 784.95</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...5 lines deleted...]
-    <t>1 421.92</t>
+    <t>2 972.60</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>5 136.99</t>
+    <t>6 123.29</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>20 319.86</t>
+    <t>25 925.34</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 928.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>4 344.22</t>
+    <t>13 054.14</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>1 928.77</t>
+    <t>6 136.99</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>1 227.48</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>24 016.52</t>
+    <t>1 492.15</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>6 324.66</t>
+    <t>10 319.18</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>2 391.73</t>
+    <t>7 858.54</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>10 779.45</t>
+    <t>13 787.67</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>6 356.16</t>
+    <t>10 169.86</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>8 654.79</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
+    <t>3 513.70</t>
+  </si>
+  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>6 274.32</t>
+    <t>7 803.08</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>23 034.25</t>
+    <t>26 782.19</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>5 435.76</t>
+    <t>7 965.28</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>2 915.07</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>16 871.92</t>
+    <t>20 784.25</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>12 199.86</t>
+    <t>19 255.21</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>8 100.85</t>
-[...14 lines deleted...]
-    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+    <t>11 635.77</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>11 285.96</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>19 099.32</t>
+    <t>1 186.64</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>5 030.14</t>
+    <t>9 501.37</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>20 723.29</t>
-[...8 lines deleted...]
-    <t>2 583.72</t>
+    <t>24 800.00</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>7 789.68</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>3 760.27</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>4 915.07</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>35 304.25</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 017.58</t>
+    <t>11 146.39</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 334.47</t>
+    <t>3 275.51</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>4 376.71</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 697.26</t>
+    <t>5 584.93</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 097.26</t>
+    <t>8 182.19</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>2 465.75</t>
-[...8 lines deleted...]
-    <t>16 862.07</t>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 586.85</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-32 250.00</t>
+    <t>-4 777.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2295,10869 +2340,11019 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>327.2253</v>
+      </c>
+      <c r="C2">
+        <v>6511.13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2130608.84</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2130608.84</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3044.0</v>
+      </c>
+      <c r="C3">
+        <v>11605.75</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>35327930.73</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>35327930.73</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1383694.4771</v>
+      </c>
+      <c r="C4">
+        <v>114.28</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>158136181.51</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>158136181.51</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>184267.8275</v>
+      </c>
+      <c r="C5">
+        <v>103.91</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>19147648.32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>19147648.32</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2466.0</v>
+      </c>
+      <c r="C6">
+        <v>100.89</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>248802.34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>248802.34</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P212"/>
+  <dimension ref="A1:Z215"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O212" sqref="O212"/>
+      <selection activeCell="N215" sqref="N215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>1599.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>1298.0</v>
+        <v>4812.52</v>
       </c>
       <c r="D2" s="1">
-        <v>4799.52</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4803.7204002502</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>7681148.92</v>
       </c>
       <c r="H2" s="1">
-        <v>6222380.98</v>
+        <v>14070.56</v>
       </c>
       <c r="I2" s="1">
-        <v>7395.98</v>
-[...2 lines deleted...]
-        <v>0.1188609315915</v>
+        <v>0.18318301267879</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>7695219.48</v>
+      </c>
+      <c r="M2" s="1">
+        <v>7695219.48</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.58</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-95.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D3" s="1">
+        <v>115.335789474</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-11800.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>-11800.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-23730.0</v>
+        <v>-11800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-23730.0</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>-0.01</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>5187.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J4">
+        <v>0.22</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>700504.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>702033.45</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>102.412</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>498170.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>13890.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.7882048296766</v>
+      </c>
+      <c r="J5">
+        <v>4.18</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>512060.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>532976.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="1">
-[...42 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>102.13</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>297537.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>8853.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.9754282660644</v>
+      </c>
+      <c r="J6">
+        <v>1.76</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>306390.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>311676.99</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="1">
-[...35 lines deleted...]
-      <c r="O6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.881</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="H7" s="1">
+        <v>47497.08</v>
+      </c>
+      <c r="I7" s="1">
+        <v>9.6105864588629</v>
+      </c>
+      <c r="J7">
+        <v>3.7</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>541713.33</v>
+      </c>
+      <c r="M7" s="1">
+        <v>559947.58</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1298011.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>18239.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J8">
+        <v>0.34</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1316250.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1320613.01</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>19647.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>2.4582077605807</v>
+      </c>
+      <c r="J9">
+        <v>0.75</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>818912.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>824892.82</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>102.034</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>24408.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>2.034</v>
+      </c>
+      <c r="J10">
+        <v>3.15</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1224408.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1262265.53</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-3275.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.26376724051143</v>
+      </c>
+      <c r="J11">
+        <v>2.16</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1238350.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1265319.18</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-11800.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.4861011757831</v>
+      </c>
+      <c r="J12">
+        <v>0.46</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>782224.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>785906.19</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>5353.9</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.62685908345027</v>
+      </c>
+      <c r="J13">
+        <v>0.52</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>859437.4</v>
+      </c>
+      <c r="M13" s="1">
+        <v>864210.79</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>554000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>552038.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3434.8</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J14">
+        <v>0.54</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>555473.64</v>
+      </c>
+      <c r="M14" s="1">
+        <v>558482.69</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>9671.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0654947675118</v>
+      </c>
+      <c r="J15">
+        <v>0.04</v>
+      </c>
+      <c r="K15">
+        <v>332.88</v>
+      </c>
+      <c r="L15" s="1">
+        <v>917388.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>917720.88</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>110.933</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H16" s="1">
+        <v>21040.29</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.476890633176</v>
+      </c>
+      <c r="J16">
+        <v>5.43</v>
+      </c>
+      <c r="K16" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="1">
+        <v>221866.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>232716.19</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>21126.6</v>
+      </c>
+      <c r="I17" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J17">
+        <v>0.57</v>
+      </c>
+      <c r="K17" t="s">
+        <v>76</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1952978.6</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1963940.93</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="D18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-8462.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.9838970129015</v>
+      </c>
+      <c r="J18">
+        <v>0.67</v>
+      </c>
+      <c r="K18" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="1">
+        <v>418092.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>420776.93</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J19">
+        <v>0.47</v>
+      </c>
+      <c r="K19" t="s">
+        <v>82</v>
+      </c>
+      <c r="L19" s="1">
+        <v>605778.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>608613.62</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.755</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-8192.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.072811554305</v>
+      </c>
+      <c r="J20">
+        <v>2.26</v>
+      </c>
+      <c r="K20" t="s">
+        <v>85</v>
+      </c>
+      <c r="L20" s="1">
+        <v>387020.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>396072.05</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.54</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>394584.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-4424.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.1211807878677</v>
+      </c>
+      <c r="J21">
+        <v>1.5</v>
+      </c>
+      <c r="K21" t="s">
+        <v>88</v>
+      </c>
+      <c r="L21" s="1">
+        <v>390160.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>396153.15</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.103</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4252.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.106830487297</v>
+      </c>
+      <c r="J22">
+        <v>1.59</v>
+      </c>
+      <c r="K22" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>388412.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>394787.34</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>15091.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.90702280028489</v>
+      </c>
+      <c r="J23">
+        <v>0.46</v>
+      </c>
+      <c r="K23" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1678886.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1686710.66</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>107.089</v>
+      </c>
+      <c r="D24" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>23373.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>3.218313253012</v>
+      </c>
+      <c r="J24">
+        <v>0.05</v>
+      </c>
+      <c r="K24">
+        <v>381.16</v>
+      </c>
+      <c r="L24" s="1">
+        <v>749623.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>750004.16</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.584</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-37114.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.7076770567116</v>
+      </c>
+      <c r="J25">
+        <v>3.71</v>
+      </c>
+      <c r="K25" t="s">
+        <v>99</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1333592.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1381781.04</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2776.74</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.11235177372155</v>
+      </c>
+      <c r="J26">
+        <v>2.95</v>
+      </c>
+      <c r="K26" t="s">
+        <v>102</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2474246.4</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2547522.72</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>90.013</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-62965.03</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-8.9342802800372</v>
+      </c>
+      <c r="J27">
+        <v>1.0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>105</v>
+      </c>
+      <c r="L27" s="1">
+        <v>641792.69</v>
+      </c>
+      <c r="M27" s="1">
+        <v>648937.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>90.222</v>
+      </c>
+      <c r="D28" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>16668.92</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.0376082572073</v>
+      </c>
+      <c r="J28">
+        <v>1.82</v>
+      </c>
+      <c r="K28" t="s">
+        <v>108</v>
+      </c>
+      <c r="L28" s="1">
+        <v>253523.82</v>
+      </c>
+      <c r="M28" s="1">
+        <v>258648.22</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>13195.52</v>
+      </c>
+      <c r="I29" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J29">
+        <v>0.38</v>
+      </c>
+      <c r="K29" t="s">
+        <v>111</v>
+      </c>
+      <c r="L29" s="1">
+        <v>985857.6</v>
+      </c>
+      <c r="M29" s="1">
+        <v>989534.54</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.48</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>21467.6</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.48</v>
+      </c>
+      <c r="J30">
+        <v>2.91</v>
+      </c>
+      <c r="K30" t="s">
+        <v>114</v>
+      </c>
+      <c r="L30" s="1">
+        <v>308467.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>316807.05</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D31" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>11126.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.1037515855775</v>
+      </c>
+      <c r="J31">
+        <v>0.89</v>
+      </c>
+      <c r="K31" t="s">
+        <v>117</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1019150.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1028974.66</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.515</v>
+      </c>
+      <c r="D32" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-11205.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.1771936459909</v>
+      </c>
+      <c r="J32">
+        <v>1.9</v>
+      </c>
+      <c r="K32" t="s">
+        <v>120</v>
+      </c>
+      <c r="L32" s="1">
+        <v>940635.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>957704.18</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2622.16</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.90154306424247</v>
+      </c>
+      <c r="J33">
+        <v>1.48</v>
+      </c>
+      <c r="K33" t="s">
+        <v>123</v>
+      </c>
+      <c r="L33" s="1">
+        <v>293474.6</v>
+      </c>
+      <c r="M33" s="1">
+        <v>297794.6</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>100.013</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-2022.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.22413397491961</v>
+      </c>
+      <c r="J34">
         <v>0.16</v>
       </c>
-      <c r="P6">
-[...46 lines deleted...]
-      <c r="O7" s="1">
+      <c r="K34" t="s">
+        <v>126</v>
+      </c>
+      <c r="L34" s="1">
+        <v>900117.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>901584.12</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1397676.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>21994.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J35">
+        <v>0.8</v>
+      </c>
+      <c r="K35" t="s">
+        <v>129</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1419670.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1430917.95</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>107.684</v>
+      </c>
+      <c r="D36" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-2224.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.25749800855857</v>
+      </c>
+      <c r="J36">
+        <v>0.78</v>
+      </c>
+      <c r="K36" t="s">
+        <v>132</v>
+      </c>
+      <c r="L36" s="1">
+        <v>861472.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>867711.13</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>89.882</v>
+      </c>
+      <c r="D37" s="1">
+        <v>87.458688</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1749173.76</v>
+      </c>
+      <c r="H37" s="1">
+        <v>48466.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.7708076297692</v>
+      </c>
+      <c r="J37">
+        <v>0.11</v>
+      </c>
+      <c r="K37" t="s">
+        <v>135</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1797640.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1799874.19</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>137</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1045000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1037664.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>22509.3</v>
+      </c>
+      <c r="I38" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J38">
+        <v>0.94</v>
+      </c>
+      <c r="K38" t="s">
+        <v>138</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1060173.4</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1070047.22</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1685000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1675884.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.0060326365638102</v>
+      </c>
+      <c r="J39">
+        <v>1.53</v>
+      </c>
+      <c r="K39" t="s">
+        <v>141</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1675985.25</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1701791.14</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1290796.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-3978.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.3081819280506</v>
+      </c>
+      <c r="J40">
+        <v>1.53</v>
+      </c>
+      <c r="K40" t="s">
+        <v>144</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1286818.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1306763.21</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.31933333</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>938874.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-255.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.027160194019645</v>
+      </c>
+      <c r="J41">
+        <v>0.41</v>
+      </c>
+      <c r="K41" t="s">
+        <v>147</v>
+      </c>
+      <c r="L41" s="1">
+        <v>938619.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>942297.66</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1498995.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-3495.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.23315621466382</v>
+      </c>
+      <c r="J42">
+        <v>1.2</v>
+      </c>
+      <c r="K42" t="s">
+        <v>150</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1495500.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1513530.82</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>152</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-10052.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.7115251213953</v>
+      </c>
+      <c r="J43">
+        <v>0.31</v>
+      </c>
+      <c r="K43" t="s">
+        <v>153</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1402688.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1406959.92</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.8407</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>998407.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-5097.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.51051324760343</v>
+      </c>
+      <c r="J44">
+        <v>2.14</v>
+      </c>
+      <c r="K44" t="s">
+        <v>156</v>
+      </c>
+      <c r="L44" s="1">
+        <v>993310.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1014685.78</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>13112.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J45">
+        <v>0.41</v>
+      </c>
+      <c r="K45" t="s">
+        <v>159</v>
+      </c>
+      <c r="L45" s="1">
+        <v>813112.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>816401.34</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>161</v>
+      </c>
+      <c r="B46" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.739</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>52353.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5.8215408018254</v>
+      </c>
+      <c r="J46">
+        <v>2.98</v>
+      </c>
+      <c r="K46" t="s">
+        <v>162</v>
+      </c>
+      <c r="L46" s="1">
+        <v>951651.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>978472.23</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>164</v>
+      </c>
+      <c r="B47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>109.252</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-4584.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.52173913043478</v>
+      </c>
+      <c r="J47">
+        <v>0.38</v>
+      </c>
+      <c r="K47" t="s">
+        <v>165</v>
+      </c>
+      <c r="L47" s="1">
+        <v>874016.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>877078.84</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>167</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>106.653</v>
+      </c>
+      <c r="D48" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-11870.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.1007047477745</v>
+      </c>
+      <c r="J48">
+        <v>2.95</v>
+      </c>
+      <c r="K48" t="s">
+        <v>168</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1066530.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1096071.1</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D49" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>11012.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.5502959246307</v>
+      </c>
+      <c r="J49">
+        <v>1.51</v>
+      </c>
+      <c r="K49" t="s">
+        <v>171</v>
+      </c>
+      <c r="L49" s="1">
+        <v>721328.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>733437.59</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.045</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-16495.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.73658872943066</v>
+      </c>
+      <c r="J50">
+        <v>1.76</v>
+      </c>
+      <c r="K50" t="s">
+        <v>174</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2222990.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2261806.44</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-5802.3</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.63298770195322</v>
+      </c>
+      <c r="J51">
+        <v>2.08</v>
+      </c>
+      <c r="K51" t="s">
+        <v>177</v>
+      </c>
+      <c r="L51" s="1">
+        <v>910850.58</v>
+      </c>
+      <c r="M51" s="1">
+        <v>930011.8</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-5742.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-0.64146390508747</v>
+      </c>
+      <c r="J52">
+        <v>2.52</v>
+      </c>
+      <c r="K52" t="s">
+        <v>180</v>
+      </c>
+      <c r="L52" s="1">
+        <v>889398.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>912033.62</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-7966.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.1329019412643</v>
+      </c>
+      <c r="J53">
+        <v>0.5</v>
+      </c>
+      <c r="K53" t="s">
+        <v>183</v>
+      </c>
+      <c r="L53" s="1">
+        <v>695184.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>698676.81</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>109.598</v>
+      </c>
+      <c r="D54" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1091100.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>4880.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.44725506369719</v>
+      </c>
+      <c r="J54">
+        <v>1.55</v>
+      </c>
+      <c r="K54" t="s">
+        <v>186</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1095980.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1111433.3</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>188</v>
+      </c>
+      <c r="B55" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-18288.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.3072963452668</v>
+      </c>
+      <c r="J55">
+        <v>2.67</v>
+      </c>
+      <c r="K55" t="s">
+        <v>189</v>
+      </c>
+      <c r="L55" s="1">
+        <v>774328.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>795654.03</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D56" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1049200.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>6350.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J56">
+        <v>2.63</v>
+      </c>
+      <c r="K56" t="s">
+        <v>192</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1055550.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1081810.27</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="H57" s="1">
+        <v>42508.47</v>
+      </c>
+      <c r="I57" s="1">
+        <v>3.3716369358251</v>
+      </c>
+      <c r="J57">
+        <v>1.24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>195</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1303275.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1318728.77</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>591553.84</v>
+      </c>
+      <c r="H58" s="1">
+        <v>6258.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J58">
+        <v>0.2</v>
+      </c>
+      <c r="K58" t="s">
+        <v>198</v>
+      </c>
+      <c r="L58" s="1">
+        <v>597811.84</v>
+      </c>
+      <c r="M58" s="1">
+        <v>599024.25</v>
+      </c>
+      <c r="N58" s="1">
         <v>0.28</v>
       </c>
-      <c r="P7">
-[...10 lines deleted...]
-      <c r="C8" s="1">
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>104.608</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>32529.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>4.6488130370845</v>
+      </c>
+      <c r="J59">
+        <v>4.66</v>
+      </c>
+      <c r="K59" t="s">
+        <v>201</v>
+      </c>
+      <c r="L59" s="1">
+        <v>732256.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>764885.11</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="H60" s="1">
+        <v>23520.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.9614861662864</v>
+      </c>
+      <c r="J60">
+        <v>0.99</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1222644.06</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1234420.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.745</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-4947.69</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.95986038394415</v>
+      </c>
+      <c r="J61">
+        <v>2.47</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+      <c r="L61" s="1">
+        <v>510511.65</v>
+      </c>
+      <c r="M61" s="1">
+        <v>523263.14</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>10370.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.7291550941714</v>
+      </c>
+      <c r="J62">
+        <v>3.82</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1432564.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1486109.21</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.7</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="H63" s="1">
+        <v>14797.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.6598383066789</v>
+      </c>
+      <c r="J63">
+        <v>0.77</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+      <c r="L63" s="1">
+        <v>906300.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>913207.19</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.369</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2651.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.24320734169868</v>
+      </c>
+      <c r="J64">
+        <v>0.39</v>
+      </c>
+      <c r="K64" t="s">
+        <v>216</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1093059.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1097297.01</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>218</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>8742.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.43574092405786</v>
+      </c>
+      <c r="J65">
+        <v>0.43</v>
+      </c>
+      <c r="K65" t="s">
+        <v>219</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2014980.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2023569.04</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>221</v>
+      </c>
+      <c r="B66" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>104.914</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>21012.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>5.2708682433449</v>
+      </c>
+      <c r="J66">
+        <v>0.32</v>
+      </c>
+      <c r="K66" t="s">
+        <v>222</v>
+      </c>
+      <c r="L66" s="1">
+        <v>419656.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>420923.12</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>224</v>
+      </c>
+      <c r="B67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.538</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>10766.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.538</v>
+      </c>
+      <c r="J67">
+        <v>0.23</v>
+      </c>
+      <c r="K67" t="s">
+        <v>225</v>
+      </c>
+      <c r="L67" s="1">
+        <v>710766.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>712343.4</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>227</v>
+      </c>
+      <c r="B68" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D8" s="1">
-[...20 lines deleted...]
-      <c r="K8">
+      <c r="C68" s="1">
+        <v>106.146</v>
+      </c>
+      <c r="D68" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-9552.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.1123532699832</v>
+      </c>
+      <c r="J68">
         <v>0.14</v>
       </c>
-      <c r="L8" t="s">
-[...28 lines deleted...]
-      <c r="E9" s="1">
+      <c r="K68" t="s">
+        <v>228</v>
+      </c>
+      <c r="L68" s="1">
+        <v>849168.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>850271.26</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>230</v>
+      </c>
+      <c r="B69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D69" s="1">
         <v>100.0</v>
       </c>
-      <c r="F9" t="s">
-[...290 lines deleted...]
-      <c r="C15" s="1">
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>21072.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.512</v>
+      </c>
+      <c r="J69">
+        <v>0.61</v>
+      </c>
+      <c r="K69" t="s">
+        <v>231</v>
+      </c>
+      <c r="L69" s="1">
+        <v>621072.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>624709.15</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>233</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D70" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-7339.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.61874531030006</v>
+      </c>
+      <c r="J70">
+        <v>2.27</v>
+      </c>
+      <c r="K70" t="s">
+        <v>234</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1178771.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1203769.63</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>236</v>
+      </c>
+      <c r="B71" s="1">
         <v>900000.0</v>
       </c>
-      <c r="D15" s="1">
-[...432 lines deleted...]
-      <c r="O23" s="1">
+      <c r="C71" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-1890.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.21031126066579</v>
+      </c>
+      <c r="J71">
+        <v>0.67</v>
+      </c>
+      <c r="K71" t="s">
+        <v>237</v>
+      </c>
+      <c r="L71" s="1">
+        <v>896778.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>902794.44</v>
+      </c>
+      <c r="N71" s="1">
         <v>0.42</v>
       </c>
-      <c r="P23">
-[...110 lines deleted...]
-      <c r="C26" s="1">
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>239</v>
+      </c>
+      <c r="B72" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="H72" s="1">
+        <v>3416.82</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J72">
+        <v>0.55</v>
+      </c>
+      <c r="K72" t="s">
+        <v>240</v>
+      </c>
+      <c r="L72" s="1">
+        <v>684966.7</v>
+      </c>
+      <c r="M72" s="1">
+        <v>688731.71</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>242</v>
+      </c>
+      <c r="B73" s="1">
         <v>700000.0</v>
       </c>
-      <c r="D26" s="1">
-[...2345 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>101.706</v>
       </c>
       <c r="D73" s="1">
         <v>100.582</v>
       </c>
-      <c r="E73" s="1">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>704074.0</v>
       </c>
       <c r="H73" s="1">
-        <v>704074.0</v>
+        <v>7868.0</v>
       </c>
       <c r="I73" s="1">
+        <v>1.1174961722773</v>
+      </c>
+      <c r="J73">
+        <v>0.93</v>
+      </c>
+      <c r="K73" t="s">
+        <v>243</v>
+      </c>
+      <c r="L73" s="1">
+        <v>711942.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>718475.01</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>245</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>104.857</v>
+      </c>
+      <c r="D74" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-31611.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.5618900989874</v>
+      </c>
+      <c r="J74">
+        <v>4.08</v>
+      </c>
+      <c r="K74" t="s">
+        <v>246</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1992283.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>2069844.64</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>398356.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>740.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.18576348793541</v>
+      </c>
+      <c r="J75">
+        <v>1.27</v>
+      </c>
+      <c r="K75" t="s">
+        <v>249</v>
+      </c>
+      <c r="L75" s="1">
+        <v>399096.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>404163.12</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>251</v>
+      </c>
+      <c r="B76" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D76" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>601720.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2660.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.44206607724523</v>
+      </c>
+      <c r="J76">
+        <v>0.6</v>
+      </c>
+      <c r="K76" t="s">
+        <v>252</v>
+      </c>
+      <c r="L76" s="1">
+        <v>604380.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>608575.21</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>704550.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-6643.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.94287133631396</v>
+      </c>
+      <c r="J77">
+        <v>1.36</v>
+      </c>
+      <c r="K77" t="s">
+        <v>255</v>
+      </c>
+      <c r="L77" s="1">
+        <v>697907.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>707457.68</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-4336.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-1.0773206122043</v>
+      </c>
+      <c r="J78">
+        <v>0.35</v>
+      </c>
+      <c r="K78" t="s">
+        <v>258</v>
+      </c>
+      <c r="L78" s="1">
+        <v>398144.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>399548.11</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>260</v>
+      </c>
+      <c r="B79" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="H79" s="1">
+        <v>11020.7</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J79">
+        <v>0.69</v>
+      </c>
+      <c r="K79" t="s">
+        <v>261</v>
+      </c>
+      <c r="L79" s="1">
+        <v>586070.44</v>
+      </c>
+      <c r="M79" s="1">
+        <v>590024.47</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>263</v>
+      </c>
+      <c r="B80" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2924.64</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.41928918337588</v>
+      </c>
+      <c r="J80">
+        <v>3.61</v>
+      </c>
+      <c r="K80" t="s">
+        <v>264</v>
+      </c>
+      <c r="L80" s="1">
+        <v>700448.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>725683.96</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>266</v>
+      </c>
+      <c r="B81" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="H81" s="1">
+        <v>857.18</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.11432987114168</v>
+      </c>
+      <c r="J81">
+        <v>2.1</v>
+      </c>
+      <c r="K81" t="s">
+        <v>267</v>
+      </c>
+      <c r="L81" s="1">
+        <v>750600.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>766360.27</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>269</v>
+      </c>
+      <c r="B82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-2490.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.415</v>
+      </c>
+      <c r="J82">
+        <v>2.62</v>
+      </c>
+      <c r="K82" t="s">
+        <v>270</v>
+      </c>
+      <c r="L82" s="1">
+        <v>597510.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>613227.5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>272</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-6480.1</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.29150981761124</v>
+      </c>
+      <c r="J83">
+        <v>1.53</v>
+      </c>
+      <c r="K83" t="s">
+        <v>273</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2216463.9</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2250590.6</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>275</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-10143.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.828</v>
+      </c>
+      <c r="J84">
+        <v>3.07</v>
+      </c>
+      <c r="K84" t="s">
+        <v>276</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1214857.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1252507.36</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>278</v>
+      </c>
+      <c r="B85" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-3224.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.40131447918741</v>
+      </c>
+      <c r="J85">
+        <v>0.52</v>
+      </c>
+      <c r="K85" t="s">
+        <v>279</v>
+      </c>
+      <c r="L85" s="1">
+        <v>800136.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>804267.51</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>281</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-3300.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.33246355494212</v>
+      </c>
+      <c r="J86">
+        <v>1.44</v>
+      </c>
+      <c r="K86" t="s">
+        <v>282</v>
+      </c>
+      <c r="L86" s="1">
+        <v>989290.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1003673.56</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>284</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1549000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1544833.19</v>
+      </c>
+      <c r="H87" s="1">
+        <v>17968.4</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J87">
+        <v>0.33</v>
+      </c>
+      <c r="K87" t="s">
+        <v>285</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1562801.59</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1567894.19</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>287</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>18225.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J88">
+        <v>0.71</v>
+      </c>
+      <c r="K88" t="s">
+        <v>288</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1509990.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1520633.84</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>290</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-7846.26</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.50590559116378</v>
+      </c>
+      <c r="J89">
+        <v>0.37</v>
+      </c>
+      <c r="K89" t="s">
+        <v>291</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1543087.38</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1548873.69</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D90" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="H90" s="1">
+        <v>81777.31</v>
+      </c>
+      <c r="I90" s="1">
+        <v>9.6456903901171</v>
+      </c>
+      <c r="J90">
+        <v>1.52</v>
+      </c>
+      <c r="K90" t="s">
+        <v>294</v>
+      </c>
+      <c r="L90" s="1">
+        <v>929589.2</v>
+      </c>
+      <c r="M90" s="1">
+        <v>944985.78</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>296</v>
+      </c>
+      <c r="B91" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.071</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-1824.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.30286425902864</v>
+      </c>
+      <c r="J91">
+        <v>2.02</v>
+      </c>
+      <c r="K91" t="s">
+        <v>297</v>
+      </c>
+      <c r="L91" s="1">
+        <v>600426.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>612520.52</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>299</v>
+      </c>
+      <c r="B92" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.16</v>
+      </c>
+      <c r="D92" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="H92" s="1">
+        <v>48627.56</v>
+      </c>
+      <c r="I92" s="1">
+        <v>6.6011537272584</v>
+      </c>
+      <c r="J92">
+        <v>0.46</v>
+      </c>
+      <c r="K92" t="s">
+        <v>300</v>
+      </c>
+      <c r="L92" s="1">
+        <v>785280.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>788923.84</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>302</v>
+      </c>
+      <c r="B93" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>19026.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>3.1924211458889</v>
+      </c>
+      <c r="J93">
+        <v>1.86</v>
+      </c>
+      <c r="K93" t="s">
+        <v>303</v>
+      </c>
+      <c r="L93" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>626147.26</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>305</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>6130.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.40743079326044</v>
+      </c>
+      <c r="J94">
+        <v>0.9</v>
+      </c>
+      <c r="K94" t="s">
+        <v>306</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1510680.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1524152.88</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>308</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.63382353</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1693775.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-3448.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.20356895101179</v>
+      </c>
+      <c r="J95">
+        <v>0.72</v>
+      </c>
+      <c r="K95" t="s">
+        <v>309</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1690327.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1702553.03</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>311</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1203960.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-16476.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.3684840027908</v>
+      </c>
+      <c r="J96">
+        <v>0.96</v>
+      </c>
+      <c r="K96" t="s">
+        <v>312</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1187484.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1199023.73</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>314</v>
+      </c>
+      <c r="B97" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>18536.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J97">
+        <v>0.94</v>
+      </c>
+      <c r="K97" t="s">
+        <v>315</v>
+      </c>
+      <c r="L97" s="1">
+        <v>815744.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>823245.37</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>317</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="H98" s="1">
+        <v>17057.25</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J98">
+        <v>0.38</v>
+      </c>
+      <c r="K98" t="s">
+        <v>318</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1211280.21</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1215855.05</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>320</v>
+      </c>
+      <c r="B99" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-1080.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.18042218791973</v>
+      </c>
+      <c r="J99">
+        <v>0.24</v>
+      </c>
+      <c r="K99" t="s">
+        <v>126</v>
+      </c>
+      <c r="L99" s="1">
+        <v>597516.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>598983.12</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>322</v>
+      </c>
+      <c r="B100" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-2917.56</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.4922707489119</v>
+      </c>
+      <c r="J100">
+        <v>1.89</v>
+      </c>
+      <c r="K100" t="s">
+        <v>323</v>
+      </c>
+      <c r="L100" s="1">
+        <v>589756.29</v>
+      </c>
+      <c r="M100" s="1">
+        <v>600990.31</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>325</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>6360.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J101">
+        <v>1.44</v>
+      </c>
+      <c r="K101" t="s">
+        <v>326</v>
+      </c>
+      <c r="L101" s="1">
+        <v>993460.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1007816.16</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>328</v>
+      </c>
+      <c r="B102" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-7213.75</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.78913459433696</v>
+      </c>
+      <c r="J102">
+        <v>1.57</v>
+      </c>
+      <c r="K102" t="s">
+        <v>329</v>
+      </c>
+      <c r="L102" s="1">
+        <v>906920.55</v>
+      </c>
+      <c r="M102" s="1">
+        <v>921259.73</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>331</v>
+      </c>
+      <c r="B103" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>6079.46</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J103">
+        <v>0.79</v>
+      </c>
+      <c r="K103" t="s">
+        <v>332</v>
+      </c>
+      <c r="L103" s="1">
+        <v>683079.46</v>
+      </c>
+      <c r="M103" s="1">
+        <v>688439.3</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>334</v>
+      </c>
+      <c r="B104" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>90.186</v>
+      </c>
+      <c r="D104" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>6880.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.549375070375</v>
+      </c>
+      <c r="J104">
+        <v>0.35</v>
+      </c>
+      <c r="K104" t="s">
+        <v>335</v>
+      </c>
+      <c r="L104" s="1">
+        <v>450930.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>452703.97</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>93.084</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-24748.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-6.2324344471195</v>
+      </c>
+      <c r="J105">
+        <v>1.27</v>
+      </c>
+      <c r="K105" t="s">
+        <v>338</v>
+      </c>
+      <c r="L105" s="1">
+        <v>372336.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>377418.19</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>340</v>
+      </c>
+      <c r="B106" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>20328.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J106">
+        <v>0.88</v>
+      </c>
+      <c r="K106" t="s">
+        <v>341</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1119690.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1129412.95</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>343</v>
+      </c>
+      <c r="B107" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D107" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="H107" s="1">
+        <v>7026.39</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.82504555552162</v>
+      </c>
+      <c r="J107">
+        <v>0.49</v>
+      </c>
+      <c r="K107" t="s">
+        <v>344</v>
+      </c>
+      <c r="L107" s="1">
+        <v>858663.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>863085.95</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>346</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>7188.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.47271062849206</v>
+      </c>
+      <c r="J108">
+        <v>0.27</v>
+      </c>
+      <c r="K108" t="s">
+        <v>347</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1527780.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1531761.16</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>349</v>
+      </c>
+      <c r="B109" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-1706.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.059769051823201</v>
+      </c>
+      <c r="J109">
+        <v>2.43</v>
+      </c>
+      <c r="K109" t="s">
+        <v>350</v>
+      </c>
+      <c r="L109" s="1">
+        <v>2852614.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>2923227.01</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>352</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2590.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.26256564141035</v>
+      </c>
+      <c r="J110">
+        <v>0.47</v>
+      </c>
+      <c r="K110" t="s">
+        <v>353</v>
+      </c>
+      <c r="L110" s="1">
+        <v>989010.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>993684.66</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>352</v>
+      </c>
+      <c r="B111" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D111" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>28960.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J111">
+        <v>0.47</v>
+      </c>
+      <c r="K111" t="s">
+        <v>355</v>
+      </c>
+      <c r="L111" s="1">
+        <v>792128.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>795867.73</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>357</v>
+      </c>
+      <c r="B112" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-2133.72</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.20150172672055</v>
+      </c>
+      <c r="J112">
+        <v>2.42</v>
+      </c>
+      <c r="K112" t="s">
+        <v>358</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1056775.32</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1082641.4</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>360</v>
+      </c>
+      <c r="B113" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-360.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.060158819282907</v>
+      </c>
+      <c r="J113">
+        <v>2.42</v>
+      </c>
+      <c r="K113" t="s">
+        <v>361</v>
+      </c>
+      <c r="L113" s="1">
+        <v>598056.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>612587.51</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>363</v>
+      </c>
+      <c r="B114" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="H114" s="1">
+        <v>7467.1</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J114">
+        <v>0.64</v>
+      </c>
+      <c r="K114" t="s">
+        <v>364</v>
+      </c>
+      <c r="L114" s="1">
+        <v>892073.7</v>
+      </c>
+      <c r="M114" s="1">
+        <v>897742.88</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>366</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D115" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>22700.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J115">
+        <v>1.12</v>
+      </c>
+      <c r="K115" t="s">
+        <v>367</v>
+      </c>
+      <c r="L115" s="1">
+        <v>958700.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>969919.18</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>369</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-8789.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J116">
+        <v>3.33</v>
+      </c>
+      <c r="K116" t="s">
+        <v>370</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1691211.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1747881.55</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>372</v>
+      </c>
+      <c r="B117" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D117" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-10350.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.1163747912865</v>
+      </c>
+      <c r="J117">
+        <v>3.59</v>
+      </c>
+      <c r="K117" t="s">
+        <v>373</v>
+      </c>
+      <c r="L117" s="1">
+        <v>916758.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>949034.71</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>375</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="H118" s="1">
+        <v>21000.33</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1.7396268365231</v>
+      </c>
+      <c r="J118">
+        <v>3.03</v>
+      </c>
+      <c r="K118" t="s">
+        <v>376</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1228174.74</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1264774.32</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>378</v>
+      </c>
+      <c r="B119" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>7247.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.808547147771</v>
+      </c>
+      <c r="J119">
+        <v>0.87</v>
+      </c>
+      <c r="K119" t="s">
+        <v>379</v>
+      </c>
+      <c r="L119" s="1">
+        <v>903546.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>911399.42</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>381</v>
+      </c>
+      <c r="B120" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>101.126</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>6188.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.88186588455937</v>
+      </c>
+      <c r="J120">
+        <v>0.84</v>
+      </c>
+      <c r="K120" t="s">
+        <v>382</v>
+      </c>
+      <c r="L120" s="1">
+        <v>707882.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>713750.49</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>384</v>
+      </c>
+      <c r="B121" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D121" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-7452.75</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.97701710722182</v>
+      </c>
+      <c r="J121">
+        <v>1.72</v>
+      </c>
+      <c r="K121" t="s">
+        <v>385</v>
+      </c>
+      <c r="L121" s="1">
+        <v>755353.75</v>
+      </c>
+      <c r="M121" s="1">
+        <v>768690.65</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>387</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-16696.06</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.007</v>
+      </c>
+      <c r="J122">
+        <v>1.13</v>
+      </c>
+      <c r="K122" t="s">
+        <v>388</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1641303.94</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1660107.57</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>390</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D123" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="H123" s="1">
+        <v>8302.78</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.80761061518915</v>
+      </c>
+      <c r="J123">
+        <v>0.96</v>
+      </c>
+      <c r="K123" t="s">
+        <v>391</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1036370.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1046000.14</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>393</v>
+      </c>
+      <c r="B124" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>104.894</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-8288.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.97800434249032</v>
+      </c>
+      <c r="J124">
+        <v>1.8</v>
+      </c>
+      <c r="K124" t="s">
+        <v>282</v>
+      </c>
+      <c r="L124" s="1">
+        <v>839152.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>853535.56</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>395</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1188912.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>21732.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J125">
+        <v>0.22</v>
+      </c>
+      <c r="K125" t="s">
+        <v>396</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1210644.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1213298.79</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>398</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="H126" s="1">
+        <v>30228.8</v>
+      </c>
+      <c r="I126" s="1">
+        <v>2.542638621783</v>
+      </c>
+      <c r="J126">
+        <v>2.97</v>
+      </c>
+      <c r="K126" t="s">
+        <v>399</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1219104.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1254775.23</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>401</v>
+      </c>
+      <c r="B127" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D127" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>526.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.077005735902534</v>
+      </c>
+      <c r="J127">
+        <v>0.47</v>
+      </c>
+      <c r="K127" t="s">
+        <v>402</v>
+      </c>
+      <c r="L127" s="1">
+        <v>683592.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>687389.26</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>2197756.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>12958.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J128">
+        <v>0.3</v>
+      </c>
+      <c r="K128" t="s">
+        <v>405</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2210714.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>2217223.59</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>407</v>
+      </c>
+      <c r="B129" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D129" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>1066000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3146.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J129">
+        <v>0.22</v>
+      </c>
+      <c r="K129" t="s">
+        <v>408</v>
+      </c>
+      <c r="L129" s="1">
+        <v>1069146.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>1072013.12</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>410</v>
+      </c>
+      <c r="B130" s="1">
+        <v>456000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>454217.04</v>
+      </c>
+      <c r="H130" s="1">
+        <v>6876.48</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1.5139194249516</v>
+      </c>
+      <c r="J130">
+        <v>0.57</v>
+      </c>
+      <c r="K130" t="s">
+        <v>411</v>
+      </c>
+      <c r="L130" s="1">
+        <v>461093.52</v>
+      </c>
+      <c r="M130" s="1">
+        <v>463692.1</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>413</v>
+      </c>
+      <c r="B131" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D131" s="1">
+        <v>102.847</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>719929.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-4487.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.62325590440168</v>
+      </c>
+      <c r="J131">
+        <v>0.5</v>
+      </c>
+      <c r="K131" t="s">
+        <v>183</v>
+      </c>
+      <c r="L131" s="1">
+        <v>715442.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>718934.81</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>415</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="H132" s="1">
+        <v>23990.05</v>
+      </c>
+      <c r="I132" s="1">
+        <v>1.9982308156019</v>
+      </c>
+      <c r="J132">
+        <v>3.18</v>
+      </c>
+      <c r="K132" t="s">
+        <v>416</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1224554.56</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1261969.58</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>418</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D133" s="1">
+        <v>98.94725</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1978945.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-725.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.036635682143769</v>
+      </c>
+      <c r="J133">
+        <v>0.95</v>
+      </c>
+      <c r="K133" t="s">
+        <v>419</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1978220.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1997124.11</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>421</v>
+      </c>
+      <c r="B134" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D134" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>587574.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>5886.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.0017461630365</v>
+      </c>
+      <c r="J134">
+        <v>1.92</v>
+      </c>
+      <c r="K134" t="s">
+        <v>312</v>
+      </c>
+      <c r="L134" s="1">
+        <v>593460.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>604999.73</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>423</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.68483</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>996848.3</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-5138.3</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.51545455813086</v>
+      </c>
+      <c r="J135">
+        <v>2.22</v>
+      </c>
+      <c r="K135" t="s">
+        <v>424</v>
+      </c>
+      <c r="L135" s="1">
+        <v>991710.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1013901.78</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>426</v>
+      </c>
+      <c r="B136" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>23944.24</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J136">
+        <v>1.24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>427</v>
+      </c>
+      <c r="L136" s="1">
+        <v>939944.24</v>
+      </c>
+      <c r="M136" s="1">
+        <v>951334.96</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>429</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2394696.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-23304.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.97315066296515</v>
+      </c>
+      <c r="J137">
+        <v>1.29</v>
+      </c>
+      <c r="K137" t="s">
+        <v>430</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2371392.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2402460.49</v>
+      </c>
+      <c r="N137" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>432</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1959000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.59162838</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-11139.43</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-0.57096002050231</v>
+      </c>
+      <c r="J138">
+        <v>0.4</v>
+      </c>
+      <c r="K138" t="s">
+        <v>433</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1939860.57</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1947613.38</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>435</v>
+      </c>
+      <c r="B139" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.33536</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>2558384.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-20309.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-0.79382141226649</v>
+      </c>
+      <c r="J139">
+        <v>1.09</v>
+      </c>
+      <c r="K139" t="s">
+        <v>436</v>
+      </c>
+      <c r="L139" s="1">
+        <v>2538075.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>2565434.93</v>
+      </c>
+      <c r="N139" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>438</v>
+      </c>
+      <c r="B140" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.632</v>
+      </c>
+      <c r="D140" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>592914.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>4878.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.82271627925804</v>
+      </c>
+      <c r="J140">
+        <v>1.46</v>
+      </c>
+      <c r="K140" t="s">
+        <v>439</v>
+      </c>
+      <c r="L140" s="1">
+        <v>597792.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>606578.53</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>441</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>90.44</v>
+      </c>
+      <c r="D141" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="H141" s="1">
+        <v>61570.56</v>
+      </c>
+      <c r="I141" s="1">
+        <v>5.8642144866134</v>
+      </c>
+      <c r="J141">
+        <v>0.46</v>
+      </c>
+      <c r="K141" t="s">
+        <v>442</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1111507.6</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1117221.41</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>444</v>
+      </c>
+      <c r="B142" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>4717.46</v>
+      </c>
+      <c r="I142" s="1">
+        <v>1.046</v>
+      </c>
+      <c r="J142">
+        <v>2.98</v>
+      </c>
+      <c r="K142" t="s">
+        <v>445</v>
+      </c>
+      <c r="L142" s="1">
+        <v>455717.46</v>
+      </c>
+      <c r="M142" s="1">
+        <v>469177.03</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>447</v>
+      </c>
+      <c r="B143" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>94.72</v>
+      </c>
+      <c r="D143" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="H143" s="1">
+        <v>61243.87</v>
+      </c>
+      <c r="I143" s="1">
+        <v>3.3408976462905</v>
+      </c>
+      <c r="J143">
+        <v>0.39</v>
+      </c>
+      <c r="K143" t="s">
+        <v>448</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1894400.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1902126.03</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>450</v>
+      </c>
+      <c r="B144" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>7448.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.52952710840375</v>
+      </c>
+      <c r="J144">
+        <v>3.67</v>
+      </c>
+      <c r="K144" t="s">
+        <v>451</v>
+      </c>
+      <c r="L144" s="1">
+        <v>1413986.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>1465383.26</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>453</v>
+      </c>
+      <c r="B145" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>6453.92</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.44865000139032</v>
+      </c>
+      <c r="J145">
+        <v>2.85</v>
+      </c>
+      <c r="K145" t="s">
+        <v>454</v>
+      </c>
+      <c r="L145" s="1">
+        <v>1444973.92</v>
+      </c>
+      <c r="M145" s="1">
+        <v>1485788.86</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>6190.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.56612246353815</v>
+      </c>
+      <c r="J146">
+        <v>1.28</v>
+      </c>
+      <c r="K146" t="s">
+        <v>457</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1099593.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1113618.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>459</v>
+      </c>
+      <c r="B147" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-3335.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J147">
+        <v>1.12</v>
+      </c>
+      <c r="K147" t="s">
+        <v>460</v>
+      </c>
+      <c r="L147" s="1">
+        <v>495635.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>501244.59</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>462</v>
+      </c>
+      <c r="B148" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>105.848</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="H148" s="1">
+        <v>53069.84</v>
+      </c>
+      <c r="I148" s="1">
+        <v>5.5593616748288</v>
+      </c>
+      <c r="J148">
+        <v>1.91</v>
+      </c>
+      <c r="K148" t="s">
+        <v>463</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1007672.96</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1025813.99</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>465</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1125000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1123740.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>11115.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J149">
+        <v>0.15</v>
+      </c>
+      <c r="K149" t="s">
+        <v>466</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1134855.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1136527.09</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>468</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.24563667</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>1190947.64</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-6247.64</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.52459401153858</v>
+      </c>
+      <c r="J150">
+        <v>1.99</v>
+      </c>
+      <c r="K150" t="s">
+        <v>469</v>
+      </c>
+      <c r="L150" s="1">
+        <v>1184700.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>1208527.4</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>471</v>
+      </c>
+      <c r="B151" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-65.64</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="J151">
+        <v>3.52</v>
+      </c>
+      <c r="K151" t="s">
+        <v>472</v>
+      </c>
+      <c r="L151" s="1">
+        <v>546934.36</v>
+      </c>
+      <c r="M151" s="1">
+        <v>566171.11</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>474</v>
+      </c>
+      <c r="B152" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>100.267</v>
+      </c>
+      <c r="D152" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-8397.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.92193675889328</v>
+      </c>
+      <c r="J152">
+        <v>1.18</v>
+      </c>
+      <c r="K152" t="s">
+        <v>475</v>
+      </c>
+      <c r="L152" s="1">
+        <v>902403.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>912986.01</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>477</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-15602.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.72697737846944</v>
+      </c>
+      <c r="J153">
+        <v>1.34</v>
+      </c>
+      <c r="K153" t="s">
+        <v>478</v>
+      </c>
+      <c r="L153" s="1">
+        <v>2130544.56</v>
+      </c>
+      <c r="M153" s="1">
+        <v>2159478.64</v>
+      </c>
+      <c r="N153" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>480</v>
+      </c>
+      <c r="B154" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.726</v>
+      </c>
+      <c r="D154" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-3897.5</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.76044700040486</v>
+      </c>
+      <c r="J154">
+        <v>2.24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>481</v>
+      </c>
+      <c r="L154" s="1">
+        <v>508630.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>519852.6</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>483</v>
+      </c>
+      <c r="B155" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D155" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="H155" s="1">
+        <v>28262.15</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1.8271037724075</v>
+      </c>
+      <c r="J155">
+        <v>1.08</v>
+      </c>
+      <c r="K155" t="s">
+        <v>484</v>
+      </c>
+      <c r="L155" s="1">
+        <v>1575090.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>1591215.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>483</v>
+      </c>
+      <c r="B156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>102.216</v>
+      </c>
+      <c r="D156" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-5052.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-1.2205375003624</v>
+      </c>
+      <c r="J156">
+        <v>1.32</v>
+      </c>
+      <c r="K156" t="s">
+        <v>486</v>
+      </c>
+      <c r="L156" s="1">
+        <v>408864.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>414140.71</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>488</v>
+      </c>
+      <c r="B157" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D157" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>583560.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>5850.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1.0024676125848</v>
+      </c>
+      <c r="J157">
+        <v>0.91</v>
+      </c>
+      <c r="K157" t="s">
+        <v>489</v>
+      </c>
+      <c r="L157" s="1">
+        <v>589410.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>594896.3</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>491</v>
+      </c>
+      <c r="B158" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D158" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-6526.53</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-1.6717087928174</v>
+      </c>
+      <c r="J158">
+        <v>0.79</v>
+      </c>
+      <c r="K158" t="s">
+        <v>492</v>
+      </c>
+      <c r="L158" s="1">
+        <v>383884.17</v>
+      </c>
+      <c r="M158" s="1">
+        <v>386890.42</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>494</v>
+      </c>
+      <c r="B159" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H159" s="1">
+        <v>5917.88</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J159">
+        <v>0.57</v>
+      </c>
+      <c r="K159" t="s">
+        <v>495</v>
+      </c>
+      <c r="L159" s="1">
+        <v>793586.92</v>
+      </c>
+      <c r="M159" s="1">
+        <v>798039.66</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>497</v>
+      </c>
+      <c r="B160" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-4417.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.70406952183621</v>
+      </c>
+      <c r="J160">
+        <v>1.05</v>
+      </c>
+      <c r="K160" t="s">
+        <v>498</v>
+      </c>
+      <c r="L160" s="1">
+        <v>622935.82</v>
+      </c>
+      <c r="M160" s="1">
+        <v>629565.64</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>500</v>
+      </c>
+      <c r="B161" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>101.923</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>12268.74</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1.923</v>
+      </c>
+      <c r="J161">
+        <v>0.61</v>
+      </c>
+      <c r="K161" t="s">
+        <v>501</v>
+      </c>
+      <c r="L161" s="1">
+        <v>650268.74</v>
+      </c>
+      <c r="M161" s="1">
+        <v>654184.14</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>503</v>
+      </c>
+      <c r="B162" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>89.933</v>
+      </c>
+      <c r="D162" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>7872.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.4804617415737</v>
+      </c>
+      <c r="J162">
+        <v>0.06</v>
+      </c>
+      <c r="K162">
+        <v>347.26</v>
+      </c>
+      <c r="L162" s="1">
+        <v>539598.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>539945.26</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>505</v>
+      </c>
+      <c r="B163" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D163" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>17413.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.6028789668007</v>
+      </c>
+      <c r="J163">
+        <v>0.46</v>
+      </c>
+      <c r="K163" t="s">
+        <v>506</v>
+      </c>
+      <c r="L163" s="1">
+        <v>686403.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>690563.96</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>508</v>
+      </c>
+      <c r="B164" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>899865.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-5067.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.5630844626694</v>
+      </c>
+      <c r="J164">
+        <v>0.17</v>
+      </c>
+      <c r="K164" t="s">
+        <v>509</v>
+      </c>
+      <c r="L164" s="1">
+        <v>894798.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>896295.95</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>511</v>
+      </c>
+      <c r="B165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>13237.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.891</v>
+      </c>
+      <c r="J165">
+        <v>3.17</v>
+      </c>
+      <c r="K165" t="s">
+        <v>512</v>
+      </c>
+      <c r="L165" s="1">
+        <v>713237.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>735399.19</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>514</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1099065.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>9867.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J166">
+        <v>0.12</v>
+      </c>
+      <c r="K166" t="s">
+        <v>515</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1108932.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1110258.03</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>517</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>96.675</v>
+      </c>
+      <c r="D167" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1361822.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-8372.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.61476463150103</v>
+      </c>
+      <c r="J167">
+        <v>1.35</v>
+      </c>
+      <c r="K167" t="s">
+        <v>518</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1353450.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1372321.23</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>520</v>
+      </c>
+      <c r="B168" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-5400.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J168">
+        <v>3.29</v>
+      </c>
+      <c r="K168" t="s">
+        <v>521</v>
+      </c>
+      <c r="L168" s="1">
+        <v>397240.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>410407.12</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>523</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.05625</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>1000562.5</v>
+      </c>
+      <c r="H169" s="1">
+        <v>4977.5</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.49747017302767</v>
+      </c>
+      <c r="J169">
+        <v>0.77</v>
+      </c>
+      <c r="K169" t="s">
+        <v>524</v>
+      </c>
+      <c r="L169" s="1">
+        <v>1005540.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>1013211.23</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>526</v>
+      </c>
+      <c r="B170" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-4822.8</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.48508241814611</v>
+      </c>
+      <c r="J170">
+        <v>0.94</v>
+      </c>
+      <c r="K170" t="s">
+        <v>527</v>
+      </c>
+      <c r="L170" s="1">
+        <v>989400.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>998831.51</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>529</v>
+      </c>
+      <c r="B171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-35.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="J171">
+        <v>2.24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>530</v>
+      </c>
+      <c r="L171" s="1">
+        <v>699965.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>715671.04</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>532</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>21759.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.4628528555178</v>
+      </c>
+      <c r="J172">
+        <v>3.71</v>
+      </c>
+      <c r="K172" t="s">
+        <v>533</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1509195.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1564828.56</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>535</v>
+      </c>
+      <c r="B173" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-5369.28</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J173">
+        <v>1.31</v>
+      </c>
+      <c r="K173" t="s">
+        <v>536</v>
+      </c>
+      <c r="L173" s="1">
+        <v>810630.72</v>
+      </c>
+      <c r="M173" s="1">
+        <v>821308.58</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>538</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1395800.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>10094.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J174">
+        <v>0.24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>539</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1405894.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1409259.75</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>541</v>
+      </c>
+      <c r="B175" s="1">
+        <v>1222000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.24314075</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>1212751.18</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1513.56</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.12480383651327</v>
+      </c>
+      <c r="J175">
+        <v>2.76</v>
+      </c>
+      <c r="K175" t="s">
+        <v>542</v>
+      </c>
+      <c r="L175" s="1">
+        <v>1214264.74</v>
+      </c>
+      <c r="M175" s="1">
+        <v>1248049.69</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>544</v>
+      </c>
+      <c r="B176" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>399588.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>4004.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J176">
+        <v>0.74</v>
+      </c>
+      <c r="K176" t="s">
+        <v>545</v>
+      </c>
+      <c r="L176" s="1">
+        <v>403592.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>406564.6</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>547</v>
+      </c>
+      <c r="B177" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.722</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-1016.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.50683428115335</v>
+      </c>
+      <c r="J177">
+        <v>3.06</v>
+      </c>
+      <c r="K177" t="s">
+        <v>548</v>
+      </c>
+      <c r="L177" s="1">
+        <v>199444.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>205567.29</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>550</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-2024.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.1842376665899</v>
+      </c>
+      <c r="J178">
+        <v>2.36</v>
+      </c>
+      <c r="K178" t="s">
+        <v>551</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1096557.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1122482.34</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>553</v>
+      </c>
+      <c r="B179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>8269.76</v>
+      </c>
+      <c r="I179" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J179">
         <v>0.0</v>
       </c>
-      <c r="J73" s="1">
+      <c r="K179">
         <v>0.0</v>
       </c>
-      <c r="K73">
-[...61 lines deleted...]
-      <c r="O74" s="1">
+      <c r="L179" s="1">
+        <v>696269.76</v>
+      </c>
+      <c r="M179" s="1">
+        <v>696269.76</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>555</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.42560275</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1301481.14</v>
+      </c>
+      <c r="H180" s="1">
+        <v>12820.31</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.98505538082557</v>
+      </c>
+      <c r="J180">
+        <v>1.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>556</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1314301.45</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1327355.59</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>558</v>
+      </c>
+      <c r="B181" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>8280.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.0405042675755</v>
+      </c>
+      <c r="J181">
+        <v>0.77</v>
+      </c>
+      <c r="K181" t="s">
+        <v>559</v>
+      </c>
+      <c r="L181" s="1">
+        <v>804048.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>810184.99</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>558</v>
+      </c>
+      <c r="B182" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>441555.82</v>
+      </c>
+      <c r="H182" s="1">
+        <v>5785.58</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J182">
+        <v>0.28</v>
+      </c>
+      <c r="K182" t="s">
+        <v>561</v>
+      </c>
+      <c r="L182" s="1">
+        <v>447341.4</v>
+      </c>
+      <c r="M182" s="1">
+        <v>448568.88</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>563</v>
+      </c>
+      <c r="B183" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.53</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="H183" s="1">
+        <v>15337.99</v>
+      </c>
+      <c r="I183" s="1">
+        <v>2.1022772386838</v>
+      </c>
+      <c r="J183">
+        <v>0.2</v>
+      </c>
+      <c r="K183" t="s">
+        <v>564</v>
+      </c>
+      <c r="L183" s="1">
+        <v>744927.3</v>
+      </c>
+      <c r="M183" s="1">
+        <v>746419.45</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>566</v>
+      </c>
+      <c r="B184" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>98.694</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>2556.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.28858855807337</v>
+      </c>
+      <c r="J184">
+        <v>1.15</v>
+      </c>
+      <c r="K184" t="s">
+        <v>567</v>
+      </c>
+      <c r="L184" s="1">
+        <v>888246.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>898565.18</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>569</v>
+      </c>
+      <c r="B185" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>17123.4</v>
+      </c>
+      <c r="I185" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J185">
+        <v>0.83</v>
+      </c>
+      <c r="K185" t="s">
+        <v>570</v>
+      </c>
+      <c r="L185" s="1">
+        <v>962123.4</v>
+      </c>
+      <c r="M185" s="1">
+        <v>969981.94</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>572</v>
+      </c>
+      <c r="B186" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D186" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>426250.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>20770.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>4.8727272727273</v>
+      </c>
+      <c r="J186">
+        <v>0.2</v>
+      </c>
+      <c r="K186" t="s">
+        <v>573</v>
+      </c>
+      <c r="L186" s="1">
+        <v>447020.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>448037.12</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>575</v>
+      </c>
+      <c r="B187" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="H187" s="1">
+        <v>16192.82</v>
+      </c>
+      <c r="I187" s="1">
+        <v>2.6762533121337</v>
+      </c>
+      <c r="J187">
+        <v>2.26</v>
+      </c>
+      <c r="K187" t="s">
+        <v>576</v>
+      </c>
+      <c r="L187" s="1">
+        <v>621248.4</v>
+      </c>
+      <c r="M187" s="1">
+        <v>635036.07</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>578</v>
+      </c>
+      <c r="B188" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-11296.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J188">
+        <v>1.27</v>
+      </c>
+      <c r="K188" t="s">
+        <v>579</v>
+      </c>
+      <c r="L188" s="1">
+        <v>812216.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>822385.86</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>581</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-25207.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-1.924355653477</v>
+      </c>
+      <c r="J189">
+        <v>1.11</v>
+      </c>
+      <c r="K189" t="s">
+        <v>582</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1284686.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1299110.66</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>584</v>
+      </c>
+      <c r="B190" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>102.501</v>
+      </c>
+      <c r="D190" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="H190" s="1">
+        <v>6453.63</v>
+      </c>
+      <c r="I190" s="1">
+        <v>1.0604888450274</v>
+      </c>
+      <c r="J190">
+        <v>0.59</v>
+      </c>
+      <c r="K190" t="s">
+        <v>585</v>
+      </c>
+      <c r="L190" s="1">
+        <v>615006.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>618519.7</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>587</v>
+      </c>
+      <c r="B191" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>102.155</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="H191" s="1">
+        <v>6560.25</v>
+      </c>
+      <c r="I191" s="1">
+        <v>2.1874445136331</v>
+      </c>
+      <c r="J191">
+        <v>2.6</v>
+      </c>
+      <c r="K191" t="s">
+        <v>588</v>
+      </c>
+      <c r="L191" s="1">
+        <v>306465.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>314268.08</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>590</v>
+      </c>
+      <c r="B192" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>105.129</v>
+      </c>
+      <c r="D192" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>1358.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.65007180469124</v>
+      </c>
+      <c r="J192">
+        <v>0.73</v>
+      </c>
+      <c r="K192" t="s">
+        <v>126</v>
+      </c>
+      <c r="L192" s="1">
+        <v>210258.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>211725.12</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>592</v>
+      </c>
+      <c r="B193" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-7723.5</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.81635521995401</v>
+      </c>
+      <c r="J193">
+        <v>2.82</v>
+      </c>
+      <c r="K193" t="s">
+        <v>593</v>
+      </c>
+      <c r="L193" s="1">
+        <v>938372.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>965154.19</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>595</v>
+      </c>
+      <c r="B194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-7940.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J194">
+        <v>1.59</v>
+      </c>
+      <c r="K194" t="s">
+        <v>596</v>
+      </c>
+      <c r="L194" s="1">
+        <v>491600.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>499565.28</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>595</v>
+      </c>
+      <c r="B195" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D195" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-1820.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.25239777889955</v>
+      </c>
+      <c r="J195">
         <v>1.04</v>
       </c>
-      <c r="P74">
-[...10 lines deleted...]
-      <c r="C75" s="1">
+      <c r="K195" t="s">
+        <v>598</v>
+      </c>
+      <c r="L195" s="1">
+        <v>719264.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>726551.67</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>600</v>
+      </c>
+      <c r="B196" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D196" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-12810.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-1.7166979362101</v>
+      </c>
+      <c r="J196">
+        <v>2.97</v>
+      </c>
+      <c r="K196" t="s">
+        <v>601</v>
+      </c>
+      <c r="L196" s="1">
+        <v>733390.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>754174.25</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>603</v>
+      </c>
+      <c r="B197" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-6852.4</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.4634541851014</v>
+      </c>
+      <c r="J197">
+        <v>1.3</v>
+      </c>
+      <c r="K197" t="s">
+        <v>604</v>
+      </c>
+      <c r="L197" s="1">
+        <v>1471697.2</v>
+      </c>
+      <c r="M197" s="1">
+        <v>1490952.41</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>606</v>
+      </c>
+      <c r="B198" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>5909.62</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="J198">
+        <v>1.74</v>
+      </c>
+      <c r="K198" t="s">
+        <v>607</v>
+      </c>
+      <c r="L198" s="1">
+        <v>672909.62</v>
+      </c>
+      <c r="M198" s="1">
+        <v>684545.39</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>609</v>
+      </c>
+      <c r="B199" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>103.532</v>
+      </c>
+      <c r="D199" s="1">
+        <v>102.706</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>1540590.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>12390.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.80423733764337</v>
+      </c>
+      <c r="J199">
+        <v>0.75</v>
+      </c>
+      <c r="K199" t="s">
+        <v>610</v>
+      </c>
+      <c r="L199" s="1">
+        <v>1552980.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>1564265.96</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>612</v>
+      </c>
+      <c r="B200" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="H200" s="1">
+        <v>17078.87</v>
+      </c>
+      <c r="I200" s="1">
+        <v>3.4274194802649</v>
+      </c>
+      <c r="J200">
+        <v>0.24</v>
+      </c>
+      <c r="K200" t="s">
+        <v>613</v>
+      </c>
+      <c r="L200" s="1">
+        <v>515380.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>516566.64</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>615</v>
+      </c>
+      <c r="B201" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>102.453</v>
+      </c>
+      <c r="D201" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-8154.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.9850467154237</v>
+      </c>
+      <c r="J201">
+        <v>1.19</v>
+      </c>
+      <c r="K201" t="s">
+        <v>616</v>
+      </c>
+      <c r="L201" s="1">
+        <v>819624.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>829125.37</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>618</v>
+      </c>
+      <c r="B202" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>6032.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.75782702648374</v>
+      </c>
+      <c r="J202">
+        <v>3.1</v>
+      </c>
+      <c r="K202" t="s">
+        <v>619</v>
+      </c>
+      <c r="L202" s="1">
+        <v>801992.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>826792.0</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>621</v>
+      </c>
+      <c r="B203" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>1606608.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>12432.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J203">
+        <v>0.49</v>
+      </c>
+      <c r="K203" t="s">
+        <v>622</v>
+      </c>
+      <c r="L203" s="1">
+        <v>1619040.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>1626829.68</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>624</v>
+      </c>
+      <c r="B204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>92.324</v>
+      </c>
+      <c r="D204" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>831150.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-234.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.02815376285869</v>
+      </c>
+      <c r="J204">
+        <v>0.42</v>
+      </c>
+      <c r="K204" t="s">
+        <v>625</v>
+      </c>
+      <c r="L204" s="1">
+        <v>830916.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>834676.27</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>627</v>
+      </c>
+      <c r="B205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>90.089</v>
+      </c>
+      <c r="D205" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>721592.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-880.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-0.12195257153627</v>
+      </c>
+      <c r="J205">
+        <v>0.61</v>
+      </c>
+      <c r="K205" t="s">
+        <v>628</v>
+      </c>
+      <c r="L205" s="1">
+        <v>720712.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>725627.07</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>630</v>
+      </c>
+      <c r="B206" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D206" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="H206" s="1">
+        <v>3460.72</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.31572248184335</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" s="1">
+        <v>1099587.92</v>
+      </c>
+      <c r="M206" s="1">
+        <v>1099587.92</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>632</v>
+      </c>
+      <c r="B207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-11064.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-1.383</v>
+      </c>
+      <c r="J207">
+        <v>1.39</v>
+      </c>
+      <c r="K207" t="s">
+        <v>633</v>
+      </c>
+      <c r="L207" s="1">
+        <v>788936.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>800082.39</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>635</v>
+      </c>
+      <c r="B208" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D75" s="1">
-[...20 lines deleted...]
-      <c r="K75">
+      <c r="C208" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>5464.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J208">
         <v>0.82</v>
       </c>
-      <c r="L75" t="s">
-[...208 lines deleted...]
-      <c r="O79" s="1">
+      <c r="K208" t="s">
+        <v>636</v>
+      </c>
+      <c r="L208" s="1">
+        <v>405464.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>408739.51</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>638</v>
+      </c>
+      <c r="B209" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D209" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-5661.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.64678663239075</v>
+      </c>
+      <c r="J209">
+        <v>0.49</v>
+      </c>
+      <c r="K209" t="s">
+        <v>639</v>
+      </c>
+      <c r="L209" s="1">
+        <v>869589.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>873965.71</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>641</v>
+      </c>
+      <c r="B210" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="H210" s="1">
+        <v>2532.6</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0.28186338340231</v>
+      </c>
+      <c r="J210">
+        <v>0.15</v>
+      </c>
+      <c r="K210" t="s">
+        <v>642</v>
+      </c>
+      <c r="L210" s="1">
+        <v>901053.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>902439.99</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>644</v>
+      </c>
+      <c r="B211" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D211" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>26898.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>3.6878755845855</v>
+      </c>
+      <c r="J211">
+        <v>0.62</v>
+      </c>
+      <c r="K211" t="s">
+        <v>645</v>
+      </c>
+      <c r="L211" s="1">
+        <v>756261.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>761845.93</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>647</v>
+      </c>
+      <c r="B212" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>90.93</v>
+      </c>
+      <c r="D212" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>13805.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>1.3994981879008</v>
+      </c>
+      <c r="J212">
+        <v>0.74</v>
+      </c>
+      <c r="K212" t="s">
+        <v>648</v>
+      </c>
+      <c r="L212" s="1">
+        <v>1000230.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>1008412.19</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>650</v>
+      </c>
+      <c r="B213" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="H213" s="1">
+        <v>13093.35</v>
+      </c>
+      <c r="I213" s="1">
+        <v>2.1871510108642</v>
+      </c>
+      <c r="J213">
+        <v>0.9</v>
+      </c>
+      <c r="K213" t="s">
+        <v>651</v>
+      </c>
+      <c r="L213" s="1">
+        <v>611742.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>617166.66</v>
+      </c>
+      <c r="N213" s="1">
         <v>0.29</v>
       </c>
-      <c r="P79">
-[...310 lines deleted...]
-      <c r="C86" s="1">
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>653</v>
+      </c>
+      <c r="B214" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D86" s="1">
-[...332 lines deleted...]
-      <c r="O92" s="1">
+      <c r="C214" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>1008600.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>870.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J214">
+        <v>0.16</v>
+      </c>
+      <c r="K214" t="s">
+        <v>654</v>
+      </c>
+      <c r="L214" s="1">
+        <v>1009470.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>1011056.85</v>
+      </c>
+      <c r="N214" s="1">
         <v>0.47</v>
       </c>
-      <c r="P92">
-[...5960 lines deleted...]
-      <c r="C212" s="1">
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>656</v>
+      </c>
+      <c r="B215" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D212" s="1">
-[...2 lines deleted...]
-      <c r="E212" s="1">
+      <c r="C215" s="1">
+        <v>10.94871116</v>
+      </c>
+      <c r="D215" s="1">
         <v>0.0</v>
       </c>
-      <c r="F212" t="s">
-[...5 lines deleted...]
-      <c r="H212" s="1">
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
         <v>0.0</v>
       </c>
-      <c r="I212" s="1">
-[...2 lines deleted...]
-      <c r="J212" s="1">
+      <c r="H215" s="1">
+        <v>-466016.8</v>
+      </c>
+      <c r="I215" s="1">
         <v>0</v>
       </c>
-      <c r="K212">
+      <c r="J215">
         <v>0.0</v>
       </c>
-      <c r="L212" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="K215" t="s">
+        <v>657</v>
+      </c>
+      <c r="L215" s="1">
+        <v>-466016.8</v>
+      </c>
+      <c r="M215" s="1">
+        <v>-470794.58</v>
+      </c>
+      <c r="N215" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">