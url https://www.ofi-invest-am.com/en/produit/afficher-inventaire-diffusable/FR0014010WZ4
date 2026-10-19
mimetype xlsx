--- v4 (2026-09-27)
+++ v5 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1920 +118,1875 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 529.45</t>
+    <t>2 989.38</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>20 916.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 286.99</t>
+    <t>5 955.82</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>18 234.25</t>
+    <t>19 829.74</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>4 363.01</t>
+    <t>6 980.82</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>5 980.82</t>
+    <t>8 109.59</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>37 857.53</t>
+    <t>41 913.70</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>26 969.18</t>
+    <t>29 666.10</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>5 063.01</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 773.39</t>
+    <t>5 363.04</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>3 009.05</t>
+    <t>4 044.96</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>2 663.01</t>
+  </si>
+  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 850.19</t>
+    <t>11 520.35</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>10 962.33</t>
+    <t>15 147.95</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>2 684.93</t>
-[...8 lines deleted...]
-    <t>2 835.62</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>9 052.05</t>
+    <t>9 857.53</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 993.15</t>
+    <t>6 712.33</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>6 375.34</t>
-[...8 lines deleted...]
-    <t>7 824.66</t>
+    <t>42 739.73</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
+    <t>3 049.32</t>
+  </si>
+  <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>48 189.04</t>
+    <t>52 302.74</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>73 276.32</t>
+    <t>77 953.53</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>7 144.65</t>
+    <t>7 708.70</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>5 124.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>3 676.94</t>
+    <t>6 167.78</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>8 339.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>9 824.66</t>
+    <t>11 090.41</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>17 069.18</t>
+    <t>19 593.49</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 320.00</t>
+    <t>4 887.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>1 467.12</t>
+    <t>3 279.45</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>11 247.95</t>
+    <t>14 671.23</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>6 239.13</t>
-[...8 lines deleted...]
-    <t>2 234.19</t>
+    <t>9 434.78</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>9 873.82</t>
+    <t>12 203.60</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>25 805.89</t>
+    <t>28 956.61</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>19 945.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 678.66</t>
+    <t>6 253.72</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>18 030.82</t>
+    <t>20 943.49</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>4 271.92</t>
+    <t>6 990.41</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>21 375.78</t>
+    <t>23 310.66</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>3 289.34</t>
+    <t>5 320.99</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>26 821.23</t>
+    <t>29 280.82</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>3 062.84</t>
+    <t>6 448.09</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>29 541.10</t>
+    <t>32 273.97</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>12 109.59</t>
+    <t>13 087.67</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>38 816.44</t>
+    <t>43 879.45</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>19 161.22</t>
+    <t>20 949.60</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>22 635.62</t>
+    <t>24 383.22</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 492.81</t>
+    <t>5 053.42</t>
   </si>
   <si>
     <t>ES0840609053</t>
   </si>
   <si>
     <t>CAIXABANK SA PERP</t>
   </si>
   <si>
-    <t>15 453.30</t>
+    <t>1 019.02</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>21 326.03</t>
+    <t>22 936.99</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>26 260.27</t>
+    <t>28 849.32</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>15 453.77</t>
+    <t>18 869.86</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
-    <t>1 212.41</t>
+    <t>2 626.89</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>32 629.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>11 776.44</t>
-[...8 lines deleted...]
-    <t>12 751.49</t>
+    <t>14 524.27</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>53 545.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>6 907.19</t>
+    <t>8 654.79</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>4 238.01</t>
+    <t>6 215.75</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>8 589.04</t>
+    <t>13 335.62</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>1 267.12</t>
+    <t>2 331.51</t>
   </si>
   <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
-    <t>1 577.40</t>
+    <t>3 943.49</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>1 103.26</t>
+    <t>4 413.04</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>3 637.15</t>
+    <t>5 297.59</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>24 998.63</t>
+    <t>28 321.23</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>6 016.44</t>
+    <t>8 087.67</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>3 765.01</t>
+    <t>5 040.26</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>6 533.01</t>
+    <t>8 057.38</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>77 561.64</t>
+    <t>83 027.40</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>5 067.12</t>
+    <t>5 843.84</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 195.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>9 550.68</t>
+    <t>41 498.63</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>1 404.11</t>
+    <t>2 123.29</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>3 954.03</t>
+    <t>5 157.43</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>25 235.96</t>
+    <t>1 320.89</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>15 760.27</t>
+    <t>17 162.67</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>15 717.50</t>
+    <t>16 996.83</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>34 126.70</t>
+    <t>26 449.47</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>37 650.36</t>
+    <t>40 277.13</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>4 131.51</t>
+    <t>5 800.00</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>14 383.56</t>
+    <t>16 900.68</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>5 092.60</t>
-[...8 lines deleted...]
-    <t>10 643.84</t>
+    <t>8 434.62</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>5 786.31</t>
+    <t>8 371.68</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>15 396.58</t>
+    <t>16 492.60</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>12 094.52</t>
+    <t>13 259.59</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>3 643.84</t>
+    <t>4 449.32</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>11 147.26</t>
+    <t>12 484.93</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>13 472.88</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>12 226.03</t>
+    <t>15 893.84</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>11 539.73</t>
+    <t>13 610.96</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>7 501.37</t>
+    <t>9 630.14</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>4 574.84</t>
+    <t>7 243.49</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
+    <t>2 934.25</t>
+  </si>
+  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>11 234.02</t>
+    <t>12 431.55</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>14 356.16</t>
+    <t>16 657.53</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>14 339.18</t>
+    <t>15 786.88</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>5 359.84</t>
+    <t>6 991.09</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 773.97</t>
+    <t>2 306.16</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>5 082.19</t>
+    <t>5 484.93</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>9 722.95</t>
+    <t>12 017.12</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>4 422.95</t>
+    <t>4 746.58</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 981.16</t>
+    <t>7 325.34</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>70 613.01</t>
+    <t>76 869.86</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>4 674.66</t>
-[...5 lines deleted...]
-    <t>3 739.73</t>
+    <t>7 910.96</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>25 866.08</t>
+    <t>27 863.10</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>14 531.51</t>
+    <t>15 912.33</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>5 669.18</t>
+    <t>7 589.38</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>12 154.11</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>56 670.55</t>
+    <t>60 460.62</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>32 276.71</t>
+    <t>34 477.40</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>36 599.58</t>
+    <t>39 277.59</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>5 868.49</t>
+    <t>7 680.82</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>13 336.90</t>
+    <t>14 730.31</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>18 803.63</t>
+    <t>21 795.11</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>9 630.14</t>
+    <t>12 363.01</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
+    <t>17 260.27</t>
+  </si>
+  <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>2 654.79</t>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>35 671.23</t>
+    <t>38 346.58</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 797.26</t>
+    <t>4 200.00</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>6 509.59</t>
+    <t>11 572.60</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
-    <t>2 867.12</t>
+    <t>3 521.58</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>2 598.58</t>
+    <t>3 648.00</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>37 415.02</t>
+    <t>40 282.60</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>18 904.11</t>
+    <t>22 356.16</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
+    <t>12 661.64</t>
+  </si>
+  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>22 191.78</t>
+    <t>24 349.32</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>11 390.72</t>
+    <t>13 882.44</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>31 068.49</t>
+    <t>36 246.58</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>7 752.81</t>
+    <t>11 370.79</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>27 359.93</t>
+    <t>33 048.63</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>8 786.53</t>
+    <t>9 954.36</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>5 713.81</t>
+    <t>6 459.09</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>13 459.57</t>
+    <t>14 401.74</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>1 050.28</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>7 726.03</t>
+    <t>8 301.37</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>51 397.26</t>
+    <t>54 619.18</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>40 814.94</t>
+    <t>43 760.35</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>14 025.00</t>
+    <t>16 381.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>5 609.59</t>
+    <t>6 616.44</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>18 141.03</t>
+    <t>21 604.32</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
-    <t>1 672.09</t>
+    <t>4 180.22</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>23 827.40</t>
+    <t>26 071.23</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>19 236.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>10 583.01</t>
+    <t>12 498.90</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>28 934.08</t>
+    <t>32 958.03</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>11 222.60</t>
+    <t>12 265.41</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>6 312.33</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...8 lines deleted...]
-    <t>5 276.71</t>
+    <t>20 763.70</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>5 486.30</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 006.25</t>
+    <t>3 883.07</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>4 452.74</t>
+    <t>6 152.88</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>6 629.82</t>
+    <t>7 809.71</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>3 915.40</t>
+    <t>5 383.67</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>4 160.96</t>
+    <t>4 549.32</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>1 497.95</t>
+    <t>3 245.55</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>22 162.19</t>
+    <t>23 713.55</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
-    <t>1 326.03</t>
+    <t>3 857.53</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>18 871.23</t>
+    <t>21 287.67</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>13 167.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>7 671.23</t>
+    <t>10 188.36</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>9 431.51</t>
-[...8 lines deleted...]
-    <t>15 706.04</t>
+    <t>11 373.29</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>55 633.56</t>
+    <t>2 619.86</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>10 677.86</t>
+    <t>12 471.74</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>33 784.95</t>
+    <t>36 157.81</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 972.60</t>
+    <t>3 864.38</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 123.29</t>
+    <t>6 554.79</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>25 925.34</t>
+    <t>28 377.74</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 558.01</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>13 054.14</t>
+    <t>20 484.59</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>2 454.96</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...8 lines deleted...]
-    <t>1 227.48</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>1 492.15</t>
+    <t>2 984.30</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>10 319.18</t>
+    <t>12 066.78</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>7 858.54</t>
+    <t>10 250.27</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>13 787.67</t>
+    <t>15 103.77</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>10 169.86</t>
+    <t>23 676.71</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>14 424.66</t>
+    <t>16 948.97</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 513.70</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>7 803.08</t>
+    <t>8 471.92</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>1 956.16</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>26 782.19</t>
+    <t>28 421.92</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>7 965.28</t>
+    <t>9 095.49</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>7 287.67</t>
-[...8 lines deleted...]
-    <t>20 784.25</t>
+    <t>9 200.68</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 663.01</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>19 255.21</t>
+    <t>22 341.92</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>11 635.77</t>
+    <t>13 182.30</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>11 285.96</t>
+    <t>14 932.19</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 186.64</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>9 501.37</t>
+    <t>11 457.53</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>24 800.00</t>
+    <t>26 583.56</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>7 789.68</t>
+    <t>11 684.52</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
-    <t>3 760.27</t>
+    <t>4 407.53</t>
   </si>
   <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
-    <t>4 915.07</t>
+    <t>5 663.01</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>2 338.77</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>11 146.39</t>
+    <t>12 515.24</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>3 275.51</t>
+    <t>4 124.71</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 376.71</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>3 328.77</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 584.93</t>
+    <t>5 973.29</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 182.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 719.18</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 586.85</t>
+    <t>3 669.59</t>
+  </si>
+  <si>
+    <t>CDS-00109709</t>
+  </si>
+  <si>
+    <t>267HDBE00N30AA0958</t>
+  </si>
+  <si>
+    <t>17 319.44</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-4 777.78</t>
+    <t>-17 319.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2395,212 +2350,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>327.2253</v>
       </c>
       <c r="C2">
-        <v>6511.13</v>
+        <v>6457.65</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2130608.84</v>
+        <v>2113108.83</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2130608.84</v>
+        <v>2113108.83</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3044.0</v>
+        <v>2171.0</v>
       </c>
       <c r="C3">
-        <v>11605.75</v>
+        <v>11510.43</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>35327930.73</v>
+        <v>24989154.83</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>35327930.73</v>
+        <v>24989154.83</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1383694.4771</v>
+        <v>1382504.1162</v>
       </c>
       <c r="C4">
-        <v>114.28</v>
+        <v>113.36</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>158136181.51</v>
+        <v>156732117.04</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>158136181.51</v>
+        <v>156732117.04</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>184267.8275</v>
+        <v>261058.282</v>
       </c>
       <c r="C5">
-        <v>103.91</v>
+        <v>103.03</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>19147648.32</v>
+        <v>26897621.11</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>19147648.32</v>
+        <v>26897621.11</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>2466.0</v>
       </c>
       <c r="C6">
-        <v>100.89</v>
+        <v>100.04</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>248802.34</v>
+        <v>246703.4</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>248802.34</v>
+        <v>246703.4</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z215"/>
+  <dimension ref="A1:Z211"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N215" sqref="N215"/>
+      <selection activeCell="N211" sqref="N211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2616,10743 +2571,10543 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1599.0</v>
+        <v>2111.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4812.52</v>
+        <v>4819.08</v>
       </c>
       <c r="D2" s="1">
-        <v>4803.7204002502</v>
+        <v>4812.1507153008</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>7681148.92</v>
+        <v>10158450.16</v>
       </c>
       <c r="H2" s="1">
-        <v>14070.56</v>
+        <v>14627.72</v>
       </c>
       <c r="I2" s="1">
-        <v>0.18318301267879</v>
+        <v>0.14399558761038</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>7695219.48</v>
+        <v>10173077.88</v>
       </c>
       <c r="M2" s="1">
-        <v>7695219.48</v>
+        <v>10173077.88</v>
       </c>
       <c r="N2" s="1">
-        <v>3.58</v>
+        <v>4.82</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>-95.0</v>
+        <v>698.0</v>
       </c>
       <c r="C3" s="1">
-        <v>115.46</v>
+        <v>105.5</v>
       </c>
       <c r="D3" s="1">
-        <v>115.335789474</v>
+        <v>105.696497135</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-11800.0</v>
+        <v>-137155.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-11800.0</v>
+        <v>-137155.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-11800.0</v>
+        <v>-137155.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-0.01</v>
+        <v>-0.07</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>700000.0</v>
+        <v>-95.0</v>
       </c>
       <c r="C4" s="1">
-        <v>100.072</v>
+        <v>114.1</v>
       </c>
       <c r="D4" s="1">
-        <v>99.331</v>
+        <v>115.335789474</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>695317.0</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>5187.0</v>
+        <v>117400.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.74599067763337</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>700504.0</v>
+        <v>117400.0</v>
       </c>
       <c r="M4" s="1">
-        <v>702033.45</v>
+        <v>117400.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.06</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3206.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.46108465635099</v>
+      </c>
+      <c r="J5">
+        <v>0.43</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>512060.0</v>
+        <v>692111.0</v>
       </c>
       <c r="M5" s="1">
-        <v>532976.1</v>
+        <v>695100.38</v>
       </c>
       <c r="N5" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>102.13</v>
+        <v>101.548</v>
       </c>
       <c r="D6" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>297537.0</v>
+        <v>498170.0</v>
       </c>
       <c r="H6" s="1">
-        <v>8853.0</v>
+        <v>9570.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2.9754282660644</v>
+        <v>1.9210309733625</v>
       </c>
       <c r="J6">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>0.06</v>
+      </c>
+      <c r="K6">
+        <v>299.66</v>
       </c>
       <c r="L6" s="1">
-        <v>306390.0</v>
+        <v>507740.0</v>
       </c>
       <c r="M6" s="1">
-        <v>311676.99</v>
+        <v>508039.66</v>
       </c>
       <c r="N6" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>493000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>109.881</v>
+        <v>100.832</v>
       </c>
       <c r="D7" s="1">
-        <v>100.24670385</v>
+        <v>99.179</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>494216.25</v>
+        <v>297537.0</v>
       </c>
       <c r="H7" s="1">
-        <v>47497.08</v>
+        <v>4959.0</v>
       </c>
       <c r="I7" s="1">
-        <v>9.6105864588629</v>
+        <v>1.6666834712994</v>
       </c>
       <c r="J7">
-        <v>3.7</v>
+        <v>1.99</v>
       </c>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>541713.33</v>
+        <v>302496.0</v>
       </c>
       <c r="M7" s="1">
-        <v>559947.58</v>
+        <v>308451.82</v>
       </c>
       <c r="N7" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>1300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.25</v>
+        <v>108.153</v>
       </c>
       <c r="D8" s="1">
-        <v>99.847</v>
+        <v>100.24670385</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1298011.0</v>
+        <v>494216.25</v>
       </c>
       <c r="H8" s="1">
-        <v>18239.0</v>
+        <v>38978.04</v>
       </c>
       <c r="I8" s="1">
-        <v>1.4051498793154</v>
+        <v>7.8868390102511</v>
       </c>
       <c r="J8">
-        <v>0.34</v>
+        <v>4.02</v>
       </c>
       <c r="K8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L8" s="1">
-        <v>1316250.0</v>
+        <v>533194.29</v>
       </c>
       <c r="M8" s="1">
-        <v>1320613.01</v>
+        <v>553024.03</v>
       </c>
       <c r="N8" s="1">
-        <v>0.61</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>102.364</v>
+        <v>100.139</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="H9" s="1">
-        <v>19647.58</v>
+        <v>3796.0</v>
       </c>
       <c r="I9" s="1">
-        <v>2.4582077605807</v>
+        <v>0.29244744459022</v>
       </c>
       <c r="J9">
-        <v>0.75</v>
+        <v>0.54</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="L9" s="1">
-        <v>818912.0</v>
+        <v>1301807.0</v>
       </c>
       <c r="M9" s="1">
-        <v>824892.82</v>
+        <v>1308787.82</v>
       </c>
       <c r="N9" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B10" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>102.034</v>
+        <v>100.904</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="H10" s="1">
-        <v>24408.0</v>
+        <v>7967.58</v>
       </c>
       <c r="I10" s="1">
-        <v>2.034</v>
+        <v>0.99686409161063</v>
       </c>
       <c r="J10">
-        <v>3.15</v>
+        <v>1.01</v>
       </c>
       <c r="K10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L10" s="1">
-        <v>1224408.0</v>
+        <v>807232.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1262265.53</v>
+        <v>815341.59</v>
       </c>
       <c r="N10" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B11" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.068</v>
+        <v>102.272</v>
       </c>
       <c r="D11" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-3275.0</v>
+        <v>27264.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.26376724051143</v>
+        <v>2.272</v>
       </c>
       <c r="J11">
-        <v>2.16</v>
+        <v>3.49</v>
       </c>
       <c r="K11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L11" s="1">
-        <v>1238350.0</v>
+        <v>1227264.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1265319.18</v>
+        <v>1269177.7</v>
       </c>
       <c r="N11" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.778</v>
+        <v>98.113</v>
       </c>
       <c r="D12" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-11800.0</v>
+        <v>-15212.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.4861011757831</v>
+        <v>-1.2252088996275</v>
       </c>
       <c r="J12">
-        <v>0.46</v>
+        <v>2.37</v>
       </c>
       <c r="K12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L12" s="1">
-        <v>782224.0</v>
+        <v>1226412.5</v>
       </c>
       <c r="M12" s="1">
-        <v>785906.19</v>
+        <v>1256078.6</v>
       </c>
       <c r="N12" s="1">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>94.34</v>
+        <v>96.43</v>
       </c>
       <c r="D13" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5353.9</v>
+        <v>-22584.0</v>
       </c>
       <c r="I13" s="1">
-        <v>0.62685908345027</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J13">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="K13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="L13" s="1">
-        <v>859437.4</v>
+        <v>771440.0</v>
       </c>
       <c r="M13" s="1">
-        <v>864210.79</v>
+        <v>776503.01</v>
       </c>
       <c r="N13" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>554000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>100.266</v>
+        <v>93.918</v>
       </c>
       <c r="D14" s="1">
-        <v>99.646</v>
+        <v>93.75230516</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>552038.84</v>
+        <v>854083.5</v>
       </c>
       <c r="H14" s="1">
-        <v>3434.8</v>
+        <v>1509.48</v>
       </c>
       <c r="I14" s="1">
-        <v>0.62220259719407</v>
+        <v>0.17673681788724</v>
       </c>
       <c r="J14">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="K14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L14" s="1">
-        <v>555473.64</v>
+        <v>855592.98</v>
       </c>
       <c r="M14" s="1">
-        <v>558482.69</v>
+        <v>860956.02</v>
       </c>
       <c r="N14" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>101.932</v>
+        <v>99.146</v>
       </c>
       <c r="D15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="H15" s="1">
-        <v>9671.67</v>
+        <v>-2770.0</v>
       </c>
       <c r="I15" s="1">
-        <v>1.0654947675118</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J15">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>332.88</v>
+        <v>0.73</v>
+      </c>
+      <c r="K15" t="s">
+        <v>69</v>
       </c>
       <c r="L15" s="1">
-        <v>917388.0</v>
+        <v>549268.84</v>
       </c>
       <c r="M15" s="1">
-        <v>917720.88</v>
+        <v>553313.8</v>
       </c>
       <c r="N15" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.463</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>5450.67</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.60048165047334</v>
+      </c>
+      <c r="J16">
+        <v>0.3</v>
+      </c>
+      <c r="K16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L16" s="1">
-        <v>221866.0</v>
+        <v>913167.0</v>
       </c>
       <c r="M16" s="1">
-        <v>232716.19</v>
+        <v>915830.01</v>
       </c>
       <c r="N16" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>109.409</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H17" s="1">
+        <v>17992.29</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8.9591566737147</v>
+      </c>
+      <c r="J17">
+        <v>5.76</v>
+      </c>
+      <c r="K17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L17" s="1">
-        <v>1952978.6</v>
+        <v>218818.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1963940.93</v>
+        <v>230338.35</v>
       </c>
       <c r="N17" s="1">
-        <v>0.91</v>
+        <v>0.11</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.561</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-368.6</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.019080136573609</v>
+      </c>
+      <c r="J18">
+        <v>0.78</v>
+      </c>
+      <c r="K18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L18" s="1">
-        <v>418092.0</v>
+        <v>1931483.4</v>
       </c>
       <c r="M18" s="1">
-        <v>420776.93</v>
+        <v>1946631.35</v>
       </c>
       <c r="N18" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.986</v>
+      </c>
+      <c r="D19" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-10610.4</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-2.4874670147583</v>
+      </c>
+      <c r="J19">
+        <v>0.96</v>
+      </c>
+      <c r="K19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L19" s="1">
-        <v>605778.0</v>
+        <v>415944.0</v>
       </c>
       <c r="M19" s="1">
-        <v>608613.62</v>
+        <v>419779.62</v>
       </c>
       <c r="N19" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B20" s="1">
         <v>400000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.755</v>
+        <v>94.068</v>
       </c>
       <c r="D20" s="1">
         <v>98.803</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>395212.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-8192.0</v>
+        <v>-18940.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.072811554305</v>
+        <v>-4.7923646043136</v>
       </c>
       <c r="J20">
-        <v>2.26</v>
+        <v>2.46</v>
       </c>
       <c r="K20" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="L20" s="1">
-        <v>387020.0</v>
+        <v>376272.0</v>
       </c>
       <c r="M20" s="1">
-        <v>396072.05</v>
+        <v>386129.53</v>
       </c>
       <c r="N20" s="1">
         <v>0.18</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B21" s="1">
         <v>400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>97.54</v>
+        <v>96.041</v>
       </c>
       <c r="D21" s="1">
         <v>98.646</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>394584.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-4424.0</v>
+        <v>-10420.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.1211807878677</v>
+        <v>-2.6407558339923</v>
       </c>
       <c r="J21">
-        <v>1.5</v>
+        <v>1.68</v>
       </c>
       <c r="K21" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="L21" s="1">
-        <v>390160.0</v>
+        <v>384164.0</v>
       </c>
       <c r="M21" s="1">
-        <v>396153.15</v>
+        <v>390876.33</v>
       </c>
       <c r="N21" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.034</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.72333333</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2321360.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-16544.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.71268566702278</v>
+      </c>
+      <c r="J22">
+        <v>1.78</v>
+      </c>
+      <c r="K22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L22" s="1">
-        <v>388412.0</v>
+        <v>2304816.0</v>
       </c>
       <c r="M22" s="1">
-        <v>394787.34</v>
+        <v>2347555.73</v>
       </c>
       <c r="N22" s="1">
-        <v>0.18</v>
+        <v>1.11</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>107.555</v>
+      </c>
+      <c r="D23" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>26635.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>3.6674698795181</v>
+      </c>
+      <c r="J23">
+        <v>0.44</v>
+      </c>
+      <c r="K23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L23" s="1">
-        <v>1678886.0</v>
+        <v>752885.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1686710.66</v>
+        <v>755934.32</v>
       </c>
       <c r="N23" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>102.388</v>
+      </c>
+      <c r="D24" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-39662.3</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-2.8935666232803</v>
+      </c>
+      <c r="J24">
+        <v>4.02</v>
+      </c>
+      <c r="K24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L24" s="1">
-        <v>749623.0</v>
+        <v>1331044.0</v>
       </c>
       <c r="M24" s="1">
-        <v>750004.16</v>
+        <v>1383346.74</v>
       </c>
       <c r="N24" s="1">
-        <v>0.35</v>
+        <v>0.66</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="1">
-        <v>1300000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.584</v>
+        <v>98.477</v>
       </c>
       <c r="D25" s="1">
-        <v>105.43894615</v>
+        <v>99.65603468</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>1370706.3</v>
+        <v>2471469.66</v>
       </c>
       <c r="H25" s="1">
-        <v>-37114.3</v>
+        <v>-29240.06</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.7076770567116</v>
+        <v>-1.1831041454096</v>
       </c>
       <c r="J25">
-        <v>3.71</v>
+        <v>3.14</v>
       </c>
       <c r="K25" t="s">
         <v>99</v>
       </c>
       <c r="L25" s="1">
-        <v>1333592.0</v>
+        <v>2442229.6</v>
       </c>
       <c r="M25" s="1">
-        <v>1381781.04</v>
+        <v>2520183.13</v>
       </c>
       <c r="N25" s="1">
-        <v>0.64</v>
+        <v>1.19</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="1">
-        <v>2480000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.768</v>
+        <v>89.304</v>
       </c>
       <c r="D26" s="1">
-        <v>99.65603468</v>
+        <v>98.844</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2471469.66</v>
+        <v>704757.72</v>
       </c>
       <c r="H26" s="1">
-        <v>2776.74</v>
+        <v>-68020.2</v>
       </c>
       <c r="I26" s="1">
-        <v>0.11235177372155</v>
+        <v>-9.6515721743353</v>
       </c>
       <c r="J26">
-        <v>2.95</v>
+        <v>1.08</v>
       </c>
       <c r="K26" t="s">
         <v>102</v>
       </c>
       <c r="L26" s="1">
-        <v>2474246.4</v>
+        <v>636737.52</v>
       </c>
       <c r="M26" s="1">
-        <v>2547522.72</v>
+        <v>644446.22</v>
       </c>
       <c r="N26" s="1">
-        <v>1.18</v>
+        <v>0.31</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>90.013</v>
+        <v>89.243</v>
       </c>
       <c r="D27" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="H27" s="1">
-        <v>-62965.03</v>
+        <v>13917.93</v>
       </c>
       <c r="I27" s="1">
-        <v>-8.9342802800372</v>
+        <v>5.8761418910903</v>
       </c>
       <c r="J27">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>0.06</v>
+      </c>
+      <c r="K27">
+        <v>158.78</v>
       </c>
       <c r="L27" s="1">
-        <v>641792.69</v>
+        <v>250772.83</v>
       </c>
       <c r="M27" s="1">
-        <v>648937.34</v>
+        <v>250931.61</v>
       </c>
       <c r="N27" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.289</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-3601.44</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.37026631078288</v>
+      </c>
+      <c r="J28">
+        <v>0.63</v>
+      </c>
+      <c r="K28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L28" s="1">
-        <v>253523.82</v>
+        <v>969060.64</v>
       </c>
       <c r="M28" s="1">
-        <v>258648.22</v>
+        <v>975228.42</v>
       </c>
       <c r="N28" s="1">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B29" s="1">
-        <v>976000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.01</v>
+        <v>107.464</v>
       </c>
       <c r="D29" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>972662.08</v>
+        <v>287000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>13195.52</v>
+        <v>21421.68</v>
       </c>
       <c r="I29" s="1">
-        <v>1.3566397078007</v>
+        <v>7.464</v>
       </c>
       <c r="J29">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.09</v>
+      </c>
+      <c r="K29">
+        <v>248.59</v>
       </c>
       <c r="L29" s="1">
-        <v>985857.6</v>
+        <v>308421.68</v>
       </c>
       <c r="M29" s="1">
-        <v>989534.54</v>
+        <v>308670.27</v>
       </c>
       <c r="N29" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1">
-        <v>287000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.48</v>
+        <v>91.766</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>91.63853818</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>287000.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="H30" s="1">
-        <v>21467.6</v>
+        <v>1402.08</v>
       </c>
       <c r="I30" s="1">
-        <v>7.48</v>
+        <v>0.13909193742148</v>
       </c>
       <c r="J30">
-        <v>2.91</v>
+        <v>1.01</v>
       </c>
       <c r="K30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L30" s="1">
-        <v>308467.6</v>
+        <v>1009426.0</v>
       </c>
       <c r="M30" s="1">
-        <v>316807.05</v>
+        <v>1020516.41</v>
       </c>
       <c r="N30" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B31" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>92.65</v>
+        <v>103.556</v>
       </c>
       <c r="D31" s="1">
-        <v>91.63853818</v>
+        <v>105.76</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1008023.92</v>
+        <v>951840.0</v>
       </c>
       <c r="H31" s="1">
-        <v>11126.08</v>
+        <v>-19836.0</v>
       </c>
       <c r="I31" s="1">
-        <v>1.1037515855775</v>
+        <v>-2.0839636913767</v>
       </c>
       <c r="J31">
-        <v>0.89</v>
+        <v>2.18</v>
       </c>
       <c r="K31" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L31" s="1">
-        <v>1019150.0</v>
+        <v>932004.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1028974.66</v>
+        <v>951597.49</v>
       </c>
       <c r="N31" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B32" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.515</v>
+        <v>99.67</v>
       </c>
       <c r="D32" s="1">
-        <v>105.76</v>
+        <v>99.607</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>951840.0</v>
+        <v>290852.44</v>
       </c>
       <c r="H32" s="1">
-        <v>-11205.0</v>
+        <v>183.96</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.1771936459909</v>
+        <v>0.06324856686779</v>
       </c>
       <c r="J32">
-        <v>1.9</v>
+        <v>1.67</v>
       </c>
       <c r="K32" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="L32" s="1">
-        <v>940635.0</v>
+        <v>291036.4</v>
       </c>
       <c r="M32" s="1">
-        <v>957704.18</v>
+        <v>295923.4</v>
       </c>
       <c r="N32" s="1">
-        <v>0.45</v>
+        <v>0.14</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B33" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.505</v>
+        <v>99.056</v>
       </c>
       <c r="D33" s="1">
-        <v>99.607</v>
+        <v>100.23766667</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>290852.44</v>
+        <v>902139.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2622.16</v>
+        <v>-10635.0</v>
       </c>
       <c r="I33" s="1">
-        <v>0.90154306424247</v>
+        <v>-1.1788648977597</v>
       </c>
       <c r="J33">
-        <v>1.48</v>
+        <v>0.36</v>
       </c>
       <c r="K33" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="L33" s="1">
-        <v>293474.6</v>
+        <v>891504.0</v>
       </c>
       <c r="M33" s="1">
-        <v>297794.6</v>
+        <v>894783.45</v>
       </c>
       <c r="N33" s="1">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B34" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>100.013</v>
+        <v>100.28</v>
       </c>
       <c r="D34" s="1">
-        <v>100.23766667</v>
+        <v>99.834</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>902139.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-2022.0</v>
+        <v>6244.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.22413397491961</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J34">
-        <v>0.16</v>
+        <v>1.05</v>
       </c>
       <c r="K34" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L34" s="1">
-        <v>900117.0</v>
+        <v>1403920.0</v>
       </c>
       <c r="M34" s="1">
-        <v>901584.12</v>
+        <v>1418591.23</v>
       </c>
       <c r="N34" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B35" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>101.405</v>
+        <v>107.271</v>
       </c>
       <c r="D35" s="1">
-        <v>99.834</v>
+        <v>107.962</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1397676.0</v>
+        <v>863696.0</v>
       </c>
       <c r="H35" s="1">
-        <v>21994.0</v>
+        <v>-5528.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1.5736121962458</v>
+        <v>-0.64004001407903</v>
       </c>
       <c r="J35">
-        <v>0.8</v>
+        <v>1.18</v>
       </c>
       <c r="K35" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L35" s="1">
-        <v>1419670.0</v>
+        <v>858168.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1430917.95</v>
+        <v>867602.78</v>
       </c>
       <c r="N35" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B36" s="1">
-        <v>800000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>107.684</v>
+        <v>100.055</v>
       </c>
       <c r="D36" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>863696.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="H36" s="1">
-        <v>-2224.0</v>
+        <v>7910.65</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.25749800855857</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J36">
-        <v>0.78</v>
+        <v>1.17</v>
       </c>
       <c r="K36" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="L36" s="1">
-        <v>861472.0</v>
+        <v>1045574.75</v>
       </c>
       <c r="M36" s="1">
-        <v>867711.13</v>
+        <v>1057778.35</v>
       </c>
       <c r="N36" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B37" s="1">
-        <v>2000000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>89.882</v>
+        <v>98.311</v>
       </c>
       <c r="D37" s="1">
-        <v>87.458688</v>
+        <v>99.459</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1749173.76</v>
+        <v>1675884.15</v>
       </c>
       <c r="H37" s="1">
-        <v>48466.24</v>
+        <v>-19343.8</v>
       </c>
       <c r="I37" s="1">
-        <v>2.7708076297692</v>
+        <v>-1.1542444625424</v>
       </c>
       <c r="J37">
-        <v>0.11</v>
+        <v>1.72</v>
       </c>
       <c r="K37" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="L37" s="1">
-        <v>1797640.0</v>
+        <v>1656540.35</v>
       </c>
       <c r="M37" s="1">
-        <v>1799874.19</v>
+        <v>1685496.96</v>
       </c>
       <c r="N37" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1">
-        <v>1045000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.452</v>
+        <v>97.689</v>
       </c>
       <c r="D38" s="1">
-        <v>99.298</v>
+        <v>99.292</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1037664.1</v>
+        <v>1290796.0</v>
       </c>
       <c r="H38" s="1">
-        <v>22509.3</v>
+        <v>-20839.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2.1692279804226</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J38">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1060173.4</v>
+        <v>1269957.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1070047.22</v>
+        <v>1269957.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B39" s="1">
-        <v>1685000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.465</v>
+        <v>103.2</v>
       </c>
       <c r="D39" s="1">
-        <v>99.459</v>
+        <v>104.31933333</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1675884.15</v>
+        <v>938874.0</v>
       </c>
       <c r="H39" s="1">
-        <v>101.1</v>
+        <v>-10074.0</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0060326365638102</v>
+        <v>-1.0729874296231</v>
       </c>
       <c r="J39">
-        <v>1.53</v>
+        <v>0.69</v>
       </c>
       <c r="K39" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="L39" s="1">
-        <v>1675985.25</v>
+        <v>928800.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1701791.14</v>
+        <v>935053.72</v>
       </c>
       <c r="N39" s="1">
-        <v>0.79</v>
+        <v>0.44</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B40" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.986</v>
+        <v>98.676</v>
       </c>
       <c r="D40" s="1">
-        <v>99.292</v>
+        <v>99.933</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1290796.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="H40" s="1">
-        <v>-3978.0</v>
+        <v>-18855.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.3081819280506</v>
+        <v>-1.2578427546456</v>
       </c>
       <c r="J40">
-        <v>1.53</v>
+        <v>1.4</v>
       </c>
       <c r="K40" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L40" s="1">
-        <v>1286818.0</v>
+        <v>1480140.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1306763.21</v>
+        <v>1501083.49</v>
       </c>
       <c r="N40" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B41" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>104.291</v>
+        <v>99.209</v>
       </c>
       <c r="D41" s="1">
-        <v>104.31933333</v>
+        <v>100.91</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>938874.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-255.0</v>
+        <v>-23814.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.027160194019645</v>
+        <v>-1.6856604895451</v>
       </c>
       <c r="J41">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="K41" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L41" s="1">
-        <v>938619.0</v>
+        <v>1388926.0</v>
       </c>
       <c r="M41" s="1">
-        <v>942297.66</v>
+        <v>1395916.41</v>
       </c>
       <c r="N41" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B42" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.7</v>
+        <v>97.88</v>
       </c>
       <c r="D42" s="1">
-        <v>99.933</v>
+        <v>99.8407</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1498995.0</v>
+        <v>998407.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-3495.0</v>
+        <v>-19607.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.23315621466382</v>
+        <v>-1.9638283786071</v>
       </c>
       <c r="J42">
-        <v>1.2</v>
+        <v>2.33</v>
       </c>
       <c r="K42" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="L42" s="1">
-        <v>1495500.0</v>
+        <v>978800.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1513530.82</v>
+        <v>1002110.66</v>
       </c>
       <c r="N42" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B43" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.192</v>
+        <v>100.67</v>
       </c>
       <c r="D43" s="1">
-        <v>100.91</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>1412740.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-10052.0</v>
+        <v>5360.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.7115251213953</v>
+        <v>0.67</v>
       </c>
       <c r="J43">
-        <v>0.31</v>
+        <v>0.67</v>
       </c>
       <c r="K43" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="L43" s="1">
-        <v>1402688.0</v>
+        <v>805360.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1406959.92</v>
+        <v>810680.99</v>
       </c>
       <c r="N43" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B44" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.331</v>
+        <v>104.334</v>
       </c>
       <c r="D44" s="1">
-        <v>99.8407</v>
+        <v>99.922</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>998407.0</v>
+        <v>899298.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-5097.0</v>
+        <v>39708.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.51051324760343</v>
+        <v>4.4154440463562</v>
       </c>
       <c r="J44">
-        <v>2.14</v>
+        <v>3.25</v>
       </c>
       <c r="K44" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="L44" s="1">
-        <v>993310.0</v>
+        <v>939006.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1014685.78</v>
+        <v>968286.82</v>
       </c>
       <c r="N44" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B45" s="1">
         <v>800000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>101.639</v>
+        <v>109.113</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>109.825</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>800000.0</v>
+        <v>878600.0</v>
       </c>
       <c r="H45" s="1">
-        <v>13112.0</v>
+        <v>-5696.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1.639</v>
+        <v>-0.64830412019121</v>
       </c>
       <c r="J45">
-        <v>0.41</v>
+        <v>0.81</v>
       </c>
       <c r="K45" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="L45" s="1">
-        <v>813112.0</v>
+        <v>872904.0</v>
       </c>
       <c r="M45" s="1">
-        <v>816401.34</v>
+        <v>879352.09</v>
       </c>
       <c r="N45" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B46" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.739</v>
+        <v>105.092</v>
       </c>
       <c r="D46" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>899298.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="H46" s="1">
-        <v>52353.0</v>
+        <v>-27480.0</v>
       </c>
       <c r="I46" s="1">
-        <v>5.8215408018254</v>
+        <v>-2.5482195845697</v>
       </c>
       <c r="J46">
-        <v>2.98</v>
+        <v>3.23</v>
       </c>
       <c r="K46" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="L46" s="1">
-        <v>951651.0</v>
+        <v>1050920.0</v>
       </c>
       <c r="M46" s="1">
-        <v>978472.23</v>
+        <v>1083193.97</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B47" s="1">
         <v>800000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>109.252</v>
+        <v>89.158</v>
       </c>
       <c r="D47" s="1">
-        <v>109.825</v>
+        <v>88.7895</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>878600.0</v>
+        <v>710316.0</v>
       </c>
       <c r="H47" s="1">
-        <v>-4584.0</v>
+        <v>2948.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.52173913043478</v>
+        <v>0.41502655156297</v>
       </c>
       <c r="J47">
-        <v>0.38</v>
+        <v>1.64</v>
       </c>
       <c r="K47" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="L47" s="1">
-        <v>874016.0</v>
+        <v>713264.0</v>
       </c>
       <c r="M47" s="1">
-        <v>877078.84</v>
+        <v>726351.67</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B48" s="1">
-        <v>1000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>106.653</v>
+        <v>99.482</v>
       </c>
       <c r="D48" s="1">
-        <v>107.84</v>
+        <v>101.79480909</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1078400.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="H48" s="1">
-        <v>-11870.0</v>
+        <v>-50881.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.1007047477745</v>
+        <v>-2.2720304812828</v>
       </c>
       <c r="J48">
-        <v>2.95</v>
+        <v>1.99</v>
       </c>
       <c r="K48" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="L48" s="1">
-        <v>1066530.0</v>
+        <v>2188604.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1096071.1</v>
+        <v>2232483.45</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>1.06</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B49" s="1">
-        <v>800000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>90.166</v>
+        <v>97.529</v>
       </c>
       <c r="D49" s="1">
-        <v>88.7895</v>
+        <v>99.528</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>710316.0</v>
+        <v>916652.88</v>
       </c>
       <c r="H49" s="1">
-        <v>11012.0</v>
+        <v>-18410.79</v>
       </c>
       <c r="I49" s="1">
-        <v>1.5502959246307</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J49">
-        <v>1.51</v>
+        <v>2.27</v>
       </c>
       <c r="K49" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="L49" s="1">
-        <v>721328.0</v>
+        <v>898242.09</v>
       </c>
       <c r="M49" s="1">
-        <v>733437.59</v>
+        <v>919191.69</v>
       </c>
       <c r="N49" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B50" s="1">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>101.045</v>
+        <v>97.291</v>
       </c>
       <c r="D50" s="1">
-        <v>101.79480909</v>
+        <v>99.46</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>2239485.8</v>
+        <v>895140.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-16495.8</v>
+        <v>-19521.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-0.73658872943066</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J50">
-        <v>1.76</v>
+        <v>2.71</v>
       </c>
       <c r="K50" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="L50" s="1">
-        <v>2222990.0</v>
+        <v>875619.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2261806.44</v>
+        <v>900002.22</v>
       </c>
       <c r="N50" s="1">
-        <v>1.05</v>
+        <v>0.43</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B51" s="1">
-        <v>921000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>98.898</v>
+        <v>98.263</v>
       </c>
       <c r="D51" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>916652.88</v>
+        <v>703150.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-5802.3</v>
+        <v>-15309.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-0.63298770195322</v>
+        <v>-2.1772025883524</v>
       </c>
       <c r="J51">
-        <v>2.08</v>
+        <v>0.72</v>
       </c>
       <c r="K51" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="L51" s="1">
-        <v>910850.58</v>
+        <v>687841.0</v>
       </c>
       <c r="M51" s="1">
-        <v>930011.8</v>
+        <v>692894.42</v>
       </c>
       <c r="N51" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B52" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.822</v>
+        <v>109.256</v>
       </c>
       <c r="D52" s="1">
-        <v>99.46</v>
+        <v>109.11</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>895140.0</v>
+        <v>1091100.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-5742.0</v>
+        <v>1460.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-0.64146390508747</v>
+        <v>0.13380991659793</v>
       </c>
       <c r="J52">
-        <v>2.52</v>
+        <v>0.1</v>
       </c>
       <c r="K52" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="L52" s="1">
-        <v>889398.0</v>
+        <v>1092560.0</v>
       </c>
       <c r="M52" s="1">
-        <v>912033.62</v>
+        <v>1093579.02</v>
       </c>
       <c r="N52" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B53" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.312</v>
+        <v>95.036</v>
       </c>
       <c r="D53" s="1">
-        <v>100.45</v>
+        <v>99.077</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>703150.0</v>
+        <v>792616.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-7966.0</v>
+        <v>-32328.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1.1329019412643</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J53">
-        <v>0.5</v>
+        <v>2.87</v>
       </c>
       <c r="K53" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="L53" s="1">
-        <v>695184.0</v>
+        <v>760288.0</v>
       </c>
       <c r="M53" s="1">
-        <v>698676.81</v>
+        <v>783224.99</v>
       </c>
       <c r="N53" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B54" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>109.598</v>
+        <v>104.47</v>
       </c>
       <c r="D54" s="1">
-        <v>109.11</v>
+        <v>104.92</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1091100.0</v>
+        <v>1049200.0</v>
       </c>
       <c r="H54" s="1">
-        <v>4880.0</v>
+        <v>-4500.0</v>
       </c>
       <c r="I54" s="1">
-        <v>0.44725506369719</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J54">
-        <v>1.55</v>
+        <v>2.88</v>
       </c>
       <c r="K54" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="L54" s="1">
-        <v>1095980.0</v>
+        <v>1044700.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1111433.3</v>
+        <v>1073549.32</v>
       </c>
       <c r="N54" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B55" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>96.791</v>
+        <v>102.878</v>
       </c>
       <c r="D55" s="1">
-        <v>99.077</v>
+        <v>100.8613224</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>792616.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="H55" s="1">
-        <v>-18288.0</v>
+        <v>25208.47</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.3072963452668</v>
+        <v>1.9994558389808</v>
       </c>
       <c r="J55">
-        <v>2.67</v>
+        <v>1.51</v>
       </c>
       <c r="K55" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="L55" s="1">
-        <v>774328.0</v>
+        <v>1285975.0</v>
       </c>
       <c r="M55" s="1">
-        <v>795654.03</v>
+        <v>1304844.86</v>
       </c>
       <c r="N55" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B56" s="1">
-        <v>1000000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>105.555</v>
+        <v>99.103</v>
       </c>
       <c r="D56" s="1">
-        <v>104.92</v>
+        <v>99.254</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1049200.0</v>
+        <v>591553.84</v>
       </c>
       <c r="H56" s="1">
-        <v>6350.0</v>
+        <v>-899.96</v>
       </c>
       <c r="I56" s="1">
-        <v>0.60522302706824</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J56">
-        <v>2.63</v>
+        <v>0.44</v>
       </c>
       <c r="K56" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="L56" s="1">
-        <v>1055550.0</v>
+        <v>590653.88</v>
       </c>
       <c r="M56" s="1">
-        <v>1081810.27</v>
+        <v>593280.77</v>
       </c>
       <c r="N56" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B57" s="1">
-        <v>1250000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>104.262</v>
+        <v>103.152</v>
       </c>
       <c r="D57" s="1">
-        <v>100.8613224</v>
+        <v>99.961</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1260766.53</v>
+        <v>699727.0</v>
       </c>
       <c r="H57" s="1">
-        <v>42508.47</v>
+        <v>22337.0</v>
       </c>
       <c r="I57" s="1">
-        <v>3.3716369358251</v>
+        <v>3.1922449755405</v>
       </c>
       <c r="J57">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>0.07</v>
+      </c>
+      <c r="K57">
+        <v>467.47</v>
       </c>
       <c r="L57" s="1">
-        <v>1303275.0</v>
+        <v>722064.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1318728.77</v>
+        <v>722531.47</v>
       </c>
       <c r="N57" s="1">
-        <v>0.61</v>
+        <v>0.34</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B58" s="1">
-        <v>596000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>100.304</v>
+        <v>101.033</v>
       </c>
       <c r="D58" s="1">
-        <v>99.254</v>
+        <v>100.42909715</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>591553.84</v>
+        <v>1199123.42</v>
       </c>
       <c r="H58" s="1">
-        <v>6258.0</v>
+        <v>7210.6</v>
       </c>
       <c r="I58" s="1">
-        <v>1.0578918733754</v>
+        <v>0.60132258946289</v>
       </c>
       <c r="J58">
-        <v>0.2</v>
+        <v>1.22</v>
       </c>
       <c r="K58" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="L58" s="1">
-        <v>597811.84</v>
+        <v>1206334.02</v>
       </c>
       <c r="M58" s="1">
-        <v>599024.25</v>
+        <v>1220858.29</v>
       </c>
       <c r="N58" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B59" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>104.608</v>
+        <v>101.111</v>
       </c>
       <c r="D59" s="1">
-        <v>99.961</v>
+        <v>101.58528571</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>699727.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="H59" s="1">
-        <v>32529.0</v>
+        <v>-6640.0</v>
       </c>
       <c r="I59" s="1">
-        <v>4.6488130370845</v>
+        <v>-0.46688426473463</v>
       </c>
       <c r="J59">
-        <v>4.66</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.05</v>
+      </c>
+      <c r="K59">
+        <v>767.12</v>
       </c>
       <c r="L59" s="1">
-        <v>732256.0</v>
+        <v>1415554.0</v>
       </c>
       <c r="M59" s="1">
-        <v>764885.11</v>
+        <v>1416321.12</v>
       </c>
       <c r="N59" s="1">
-        <v>0.36</v>
+        <v>0.67</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B60" s="1">
-        <v>1194000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>102.399</v>
+        <v>99.839</v>
       </c>
       <c r="D60" s="1">
-        <v>100.42909715</v>
+        <v>99.05583333</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1199123.42</v>
+        <v>891502.5</v>
       </c>
       <c r="H60" s="1">
-        <v>23520.64</v>
+        <v>7048.5</v>
       </c>
       <c r="I60" s="1">
-        <v>1.9614861662864</v>
+        <v>0.79063154618187</v>
       </c>
       <c r="J60">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="K60" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="L60" s="1">
-        <v>1222644.06</v>
+        <v>898551.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1234420.5</v>
+        <v>907205.79</v>
       </c>
       <c r="N60" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B61" s="1">
-        <v>517000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>98.745</v>
+        <v>98.428</v>
       </c>
       <c r="D61" s="1">
-        <v>99.702</v>
+        <v>99.12791364</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>515459.34</v>
+        <v>1090407.05</v>
       </c>
       <c r="H61" s="1">
-        <v>-4947.69</v>
+        <v>-7699.05</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.95986038394415</v>
+        <v>-0.70607118690218</v>
       </c>
       <c r="J61">
-        <v>2.47</v>
+        <v>0.57</v>
       </c>
       <c r="K61" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="L61" s="1">
-        <v>510511.65</v>
+        <v>1082708.0</v>
       </c>
       <c r="M61" s="1">
-        <v>523263.14</v>
+        <v>1088923.75</v>
       </c>
       <c r="N61" s="1">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1">
-        <v>1400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>102.326</v>
+        <v>99.355</v>
       </c>
       <c r="D62" s="1">
-        <v>101.58528571</v>
+        <v>100.3119</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1422194.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="H62" s="1">
-        <v>10370.0</v>
+        <v>-19138.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.7291550941714</v>
+        <v>-0.95392470883315</v>
       </c>
       <c r="J62">
-        <v>3.82</v>
+        <v>0.67</v>
       </c>
       <c r="K62" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="L62" s="1">
-        <v>1432564.0</v>
+        <v>1987100.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1486109.21</v>
+        <v>2000435.62</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>0.95</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B63" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.7</v>
+        <v>103.852</v>
       </c>
       <c r="D63" s="1">
-        <v>99.05583333</v>
+        <v>99.661</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>891502.5</v>
+        <v>398644.0</v>
       </c>
       <c r="H63" s="1">
-        <v>14797.5</v>
+        <v>16764.0</v>
       </c>
       <c r="I63" s="1">
-        <v>1.6598383066789</v>
+        <v>4.2052558172204</v>
       </c>
       <c r="J63">
-        <v>0.77</v>
+        <v>0.58</v>
       </c>
       <c r="K63" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="L63" s="1">
-        <v>906300.0</v>
+        <v>415408.0</v>
       </c>
       <c r="M63" s="1">
-        <v>913207.19</v>
+        <v>417739.51</v>
       </c>
       <c r="N63" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B64" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.369</v>
+        <v>101.81</v>
       </c>
       <c r="D64" s="1">
-        <v>99.12791364</v>
+        <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1090407.05</v>
+        <v>700000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2651.95</v>
+        <v>12670.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.24320734169868</v>
+        <v>1.81</v>
       </c>
       <c r="J64">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="K64" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="L64" s="1">
-        <v>1093059.0</v>
+        <v>712670.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1097297.01</v>
+        <v>716613.49</v>
       </c>
       <c r="N64" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B65" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.749</v>
+        <v>106.012</v>
       </c>
       <c r="D65" s="1">
-        <v>100.3119</v>
+        <v>107.34</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2006238.0</v>
+        <v>858720.0</v>
       </c>
       <c r="H65" s="1">
-        <v>8742.0</v>
+        <v>-10624.0</v>
       </c>
       <c r="I65" s="1">
-        <v>0.43574092405786</v>
+        <v>-1.2371902366313</v>
       </c>
       <c r="J65">
-        <v>0.43</v>
+        <v>0.55</v>
       </c>
       <c r="K65" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="L65" s="1">
-        <v>2014980.0</v>
+        <v>848096.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2023569.04</v>
+        <v>852509.04</v>
       </c>
       <c r="N65" s="1">
-        <v>0.94</v>
+        <v>0.4</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B66" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>104.914</v>
+        <v>102.702</v>
       </c>
       <c r="D66" s="1">
-        <v>99.661</v>
+        <v>100.0</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>398644.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H66" s="1">
-        <v>21012.0</v>
+        <v>16212.0</v>
       </c>
       <c r="I66" s="1">
-        <v>5.2708682433449</v>
+        <v>2.702</v>
       </c>
       <c r="J66">
-        <v>0.32</v>
+        <v>0.88</v>
       </c>
       <c r="K66" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="L66" s="1">
-        <v>419656.0</v>
+        <v>616212.0</v>
       </c>
       <c r="M66" s="1">
-        <v>420923.12</v>
+        <v>621509.59</v>
       </c>
       <c r="N66" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B67" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.538</v>
+        <v>106.031</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>107.82818182</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>700000.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="H67" s="1">
-        <v>10766.0</v>
+        <v>-19769.0</v>
       </c>
       <c r="I67" s="1">
-        <v>1.538</v>
+        <v>-1.6667088212729</v>
       </c>
       <c r="J67">
-        <v>0.23</v>
+        <v>2.57</v>
       </c>
       <c r="K67" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="L67" s="1">
-        <v>710766.0</v>
+        <v>1166341.0</v>
       </c>
       <c r="M67" s="1">
-        <v>712343.4</v>
+        <v>1194662.23</v>
       </c>
       <c r="N67" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B68" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>106.146</v>
+        <v>98.503</v>
       </c>
       <c r="D68" s="1">
-        <v>107.34</v>
+        <v>99.852</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>858720.0</v>
+        <v>898668.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-9552.0</v>
+        <v>-12141.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-1.1123532699832</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J68">
-        <v>0.14</v>
+        <v>0.9</v>
       </c>
       <c r="K68" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="L68" s="1">
-        <v>849168.0</v>
+        <v>886527.0</v>
       </c>
       <c r="M68" s="1">
-        <v>850271.26</v>
+        <v>894614.67</v>
       </c>
       <c r="N68" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B69" s="1">
-        <v>600000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.512</v>
+        <v>99.513</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>600000.0</v>
+        <v>681549.88</v>
       </c>
       <c r="H69" s="1">
-        <v>21072.0</v>
+        <v>-2871.22</v>
       </c>
       <c r="I69" s="1">
-        <v>3.512</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J69">
-        <v>0.61</v>
+        <v>0.74</v>
       </c>
       <c r="K69" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="L69" s="1">
-        <v>621072.0</v>
+        <v>678678.66</v>
       </c>
       <c r="M69" s="1">
-        <v>624709.15</v>
+        <v>683718.92</v>
       </c>
       <c r="N69" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B70" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>107.161</v>
+        <v>100.155</v>
       </c>
       <c r="D70" s="1">
-        <v>107.82818182</v>
+        <v>100.582</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1186110.0</v>
+        <v>704074.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-7339.0</v>
+        <v>-2989.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.61874531030006</v>
+        <v>-0.42452923982422</v>
       </c>
       <c r="J70">
-        <v>2.27</v>
+        <v>1.15</v>
       </c>
       <c r="K70" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="L70" s="1">
-        <v>1178771.0</v>
+        <v>701085.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1203769.63</v>
+        <v>709142.38</v>
       </c>
       <c r="N70" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B71" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.642</v>
+        <v>104.044</v>
       </c>
       <c r="D71" s="1">
-        <v>99.852</v>
+        <v>106.52073684</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>898668.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="H71" s="1">
-        <v>-1890.0</v>
+        <v>-47058.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.21031126066579</v>
+        <v>-2.3251217702113</v>
       </c>
       <c r="J71">
-        <v>0.67</v>
+        <v>4.37</v>
       </c>
       <c r="K71" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="L71" s="1">
-        <v>896778.0</v>
+        <v>1976836.0</v>
       </c>
       <c r="M71" s="1">
-        <v>902794.44</v>
+        <v>2059863.4</v>
       </c>
       <c r="N71" s="1">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B72" s="1">
-        <v>682000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>100.435</v>
+        <v>98.959</v>
       </c>
       <c r="D72" s="1">
-        <v>99.934</v>
+        <v>99.589</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>681549.88</v>
+        <v>398356.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3416.82</v>
+        <v>-2520.0</v>
       </c>
       <c r="I72" s="1">
-        <v>0.50133087837973</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J72">
-        <v>0.55</v>
+        <v>1.46</v>
       </c>
       <c r="K72" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="L72" s="1">
-        <v>684966.7</v>
+        <v>395836.0</v>
       </c>
       <c r="M72" s="1">
-        <v>688731.71</v>
+        <v>401679.84</v>
       </c>
       <c r="N72" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B73" s="1">
         <v>700000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>101.706</v>
+        <v>85.336</v>
       </c>
       <c r="D73" s="1">
-        <v>100.582</v>
+        <v>85.96</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>704074.0</v>
+        <v>601720.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7868.0</v>
+        <v>-4368.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1.1174961722773</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J73">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.01</v>
+      </c>
+      <c r="K73">
+        <v>71.92</v>
       </c>
       <c r="L73" s="1">
-        <v>711942.0</v>
+        <v>597352.0</v>
       </c>
       <c r="M73" s="1">
-        <v>718475.01</v>
+        <v>597423.92</v>
       </c>
       <c r="N73" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B74" s="1">
-        <v>1900000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>104.857</v>
+        <v>98.846</v>
       </c>
       <c r="D74" s="1">
-        <v>106.52073684</v>
+        <v>99.90703704</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>2023894.0</v>
+        <v>2697490.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-31611.0</v>
+        <v>-28648.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-1.5618900989874</v>
+        <v>-1.0620243263182</v>
       </c>
       <c r="J74">
-        <v>4.08</v>
+        <v>1.54</v>
       </c>
       <c r="K74" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="L74" s="1">
-        <v>1992283.0</v>
+        <v>2668842.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2069844.64</v>
+        <v>2710340.63</v>
       </c>
       <c r="N74" s="1">
-        <v>0.96</v>
+        <v>1.28</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B75" s="1">
         <v>400000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.774</v>
+        <v>98.608</v>
       </c>
       <c r="D75" s="1">
-        <v>99.589</v>
+        <v>100.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>398356.0</v>
+        <v>402480.0</v>
       </c>
       <c r="H75" s="1">
-        <v>740.0</v>
+        <v>-8048.0</v>
       </c>
       <c r="I75" s="1">
-        <v>0.18576348793541</v>
+        <v>-1.9996024647187</v>
       </c>
       <c r="J75">
-        <v>1.27</v>
+        <v>0.53</v>
       </c>
       <c r="K75" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="L75" s="1">
-        <v>399096.0</v>
+        <v>394432.0</v>
       </c>
       <c r="M75" s="1">
-        <v>404163.12</v>
+        <v>396555.29</v>
       </c>
       <c r="N75" s="1">
         <v>0.19</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B76" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>86.34</v>
+        <v>99.489</v>
       </c>
       <c r="D76" s="1">
-        <v>85.96</v>
+        <v>99.662</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>601720.0</v>
+        <v>575049.74</v>
       </c>
       <c r="H76" s="1">
-        <v>2660.0</v>
+        <v>-998.21</v>
       </c>
       <c r="I76" s="1">
-        <v>0.44206607724523</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J76">
-        <v>0.6</v>
+        <v>0.89</v>
       </c>
       <c r="K76" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="L76" s="1">
-        <v>604380.0</v>
+        <v>574051.53</v>
       </c>
       <c r="M76" s="1">
-        <v>608575.21</v>
+        <v>579208.96</v>
       </c>
       <c r="N76" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B77" s="1">
         <v>700000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.701</v>
+        <v>98.774</v>
       </c>
       <c r="D77" s="1">
-        <v>100.65</v>
+        <v>99.64619429</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>704550.0</v>
+        <v>697523.36</v>
       </c>
       <c r="H77" s="1">
-        <v>-6643.0</v>
+        <v>-6105.36</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.94287133631396</v>
+        <v>-0.87529111569826</v>
       </c>
       <c r="J77">
-        <v>1.36</v>
+        <v>0.19</v>
       </c>
       <c r="K77" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="L77" s="1">
-        <v>697907.0</v>
+        <v>691418.0</v>
       </c>
       <c r="M77" s="1">
-        <v>707457.68</v>
+        <v>692738.89</v>
       </c>
       <c r="N77" s="1">
         <v>0.33</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B78" s="1">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.536</v>
+        <v>99.103</v>
       </c>
       <c r="D78" s="1">
-        <v>100.62</v>
+        <v>99.96570933</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>402480.0</v>
+        <v>749742.82</v>
       </c>
       <c r="H78" s="1">
-        <v>-4336.0</v>
+        <v>-6470.32</v>
       </c>
       <c r="I78" s="1">
-        <v>-1.0773206122043</v>
+        <v>-0.86300526359159</v>
       </c>
       <c r="J78">
-        <v>0.35</v>
+        <v>2.29</v>
       </c>
       <c r="K78" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="L78" s="1">
-        <v>398144.0</v>
+        <v>743272.5</v>
       </c>
       <c r="M78" s="1">
-        <v>399548.11</v>
+        <v>760435.17</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B79" s="1">
-        <v>577000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>101.572</v>
+        <v>98.772</v>
       </c>
       <c r="D79" s="1">
-        <v>99.662</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>575049.74</v>
+        <v>600000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>11020.7</v>
+        <v>-7368.0</v>
       </c>
       <c r="I79" s="1">
-        <v>1.9164776946078</v>
+        <v>-1.228</v>
       </c>
       <c r="J79">
-        <v>0.69</v>
+        <v>2.83</v>
       </c>
       <c r="K79" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="L79" s="1">
-        <v>586070.44</v>
+        <v>592632.0</v>
       </c>
       <c r="M79" s="1">
-        <v>590024.47</v>
+        <v>609628.83</v>
       </c>
       <c r="N79" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B80" s="1">
-        <v>700000.0</v>
+        <v>1530000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>100.064</v>
+        <v>97.771</v>
       </c>
       <c r="D80" s="1">
-        <v>99.64619429</v>
+        <v>99.68358758</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>697523.36</v>
+        <v>1525158.89</v>
       </c>
       <c r="H80" s="1">
-        <v>2924.64</v>
+        <v>-29262.59</v>
       </c>
       <c r="I80" s="1">
-        <v>0.41928918337588</v>
+        <v>-1.9186584553167</v>
       </c>
       <c r="J80">
-        <v>3.61</v>
+        <v>1.73</v>
       </c>
       <c r="K80" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="L80" s="1">
-        <v>700448.0</v>
+        <v>1495896.3</v>
       </c>
       <c r="M80" s="1">
-        <v>725683.96</v>
+        <v>1522345.77</v>
       </c>
       <c r="N80" s="1">
-        <v>0.34</v>
+        <v>0.72</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B81" s="1">
-        <v>750000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>100.08</v>
+        <v>97.394</v>
       </c>
       <c r="D81" s="1">
-        <v>99.96570933</v>
+        <v>100.0</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>749742.82</v>
+        <v>1225000.0</v>
       </c>
       <c r="H81" s="1">
-        <v>857.18</v>
+        <v>-31923.5</v>
       </c>
       <c r="I81" s="1">
-        <v>0.11432987114168</v>
+        <v>-2.606</v>
       </c>
       <c r="J81">
-        <v>2.1</v>
+        <v>3.29</v>
       </c>
       <c r="K81" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="L81" s="1">
-        <v>750600.0</v>
+        <v>1193076.5</v>
       </c>
       <c r="M81" s="1">
-        <v>766360.27</v>
+        <v>1233353.63</v>
       </c>
       <c r="N81" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B82" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.585</v>
+        <v>98.498</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>600000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-2490.0</v>
+        <v>-15376.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.415</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J82">
-        <v>2.62</v>
+        <v>0.73</v>
       </c>
       <c r="K82" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="L82" s="1">
-        <v>597510.0</v>
+        <v>787984.0</v>
       </c>
       <c r="M82" s="1">
-        <v>613227.5</v>
+        <v>793784.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B83" s="1">
-        <v>2230000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.393</v>
+        <v>98.376</v>
       </c>
       <c r="D83" s="1">
-        <v>99.68358744</v>
+        <v>99.259</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2222944.0</v>
+        <v>992590.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-6480.1</v>
+        <v>-8830.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.29150981761124</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J83">
-        <v>1.53</v>
+        <v>1.69</v>
       </c>
       <c r="K83" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="L83" s="1">
-        <v>2216463.9</v>
+        <v>983760.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2250590.6</v>
+        <v>1000660.68</v>
       </c>
       <c r="N83" s="1">
-        <v>1.05</v>
+        <v>0.47</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B84" s="1">
-        <v>1225000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.172</v>
+        <v>99.82</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0</v>
+        <v>99.731</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1225000.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="H84" s="1">
-        <v>-10143.0</v>
+        <v>1378.61</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.828</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J84">
-        <v>3.07</v>
+        <v>0.54</v>
       </c>
       <c r="K84" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="L84" s="1">
-        <v>1214857.0</v>
+        <v>1546211.8</v>
       </c>
       <c r="M84" s="1">
-        <v>1252507.36</v>
+        <v>1554646.42</v>
       </c>
       <c r="N84" s="1">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B85" s="1">
-        <v>800000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>100.017</v>
+        <v>97.781</v>
       </c>
       <c r="D85" s="1">
-        <v>100.42</v>
+        <v>99.228</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>803360.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="H85" s="1">
-        <v>-3224.0</v>
+        <v>-22616.61</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.40131447918741</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J85">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="K85" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="L85" s="1">
-        <v>800136.0</v>
+        <v>1528317.03</v>
       </c>
       <c r="M85" s="1">
-        <v>804267.51</v>
+        <v>1536688.71</v>
       </c>
       <c r="N85" s="1">
-        <v>0.37</v>
+        <v>0.73</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B86" s="1">
-        <v>1000000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.929</v>
+        <v>91.181</v>
       </c>
       <c r="D86" s="1">
-        <v>99.259</v>
+        <v>83.44605217</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>992590.0</v>
+        <v>847811.89</v>
       </c>
       <c r="H86" s="1">
-        <v>-3300.0</v>
+        <v>78587.07</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.33246355494212</v>
+        <v>9.269399371127</v>
       </c>
       <c r="J86">
-        <v>1.44</v>
+        <v>1.62</v>
       </c>
       <c r="K86" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="L86" s="1">
-        <v>989290.0</v>
+        <v>926398.96</v>
       </c>
       <c r="M86" s="1">
-        <v>1003673.56</v>
+        <v>942891.56</v>
       </c>
       <c r="N86" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B87" s="1">
-        <v>1549000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.891</v>
+        <v>100.039</v>
       </c>
       <c r="D87" s="1">
-        <v>99.731</v>
+        <v>100.375</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>1544833.19</v>
+        <v>602250.0</v>
       </c>
       <c r="H87" s="1">
-        <v>17968.4</v>
+        <v>-2016.0</v>
       </c>
       <c r="I87" s="1">
-        <v>1.1631288165164</v>
+        <v>-0.33474470734745</v>
       </c>
       <c r="J87">
-        <v>0.33</v>
+        <v>2.21</v>
       </c>
       <c r="K87" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="L87" s="1">
-        <v>1562801.59</v>
+        <v>600234.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1567894.19</v>
+        <v>613493.59</v>
       </c>
       <c r="N87" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B88" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>100.666</v>
+        <v>97.847</v>
       </c>
       <c r="D88" s="1">
-        <v>99.451</v>
+        <v>92.081555</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>1491765.0</v>
+        <v>736652.44</v>
       </c>
       <c r="H88" s="1">
-        <v>18225.0</v>
+        <v>46123.56</v>
       </c>
       <c r="I88" s="1">
-        <v>1.2217071723763</v>
+        <v>6.2612376604631</v>
       </c>
       <c r="J88">
-        <v>0.71</v>
+        <v>0.56</v>
       </c>
       <c r="K88" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="L88" s="1">
-        <v>1509990.0</v>
+        <v>782776.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1520633.84</v>
+        <v>787225.32</v>
       </c>
       <c r="N88" s="1">
-        <v>0.71</v>
+        <v>0.37</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B89" s="1">
-        <v>1563000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.726</v>
+        <v>101.458</v>
       </c>
       <c r="D89" s="1">
-        <v>99.228</v>
+        <v>99.329</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>1550933.64</v>
+        <v>595974.0</v>
       </c>
       <c r="H89" s="1">
-        <v>-7846.26</v>
+        <v>12774.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.50590559116378</v>
+        <v>2.1433820938497</v>
       </c>
       <c r="J89">
-        <v>0.37</v>
+        <v>2.08</v>
       </c>
       <c r="K89" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="L89" s="1">
-        <v>1543087.38</v>
+        <v>608748.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1548873.69</v>
+        <v>621232.93</v>
       </c>
       <c r="N89" s="1">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B90" s="1">
-        <v>1016000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>91.495</v>
+        <v>100.054</v>
       </c>
       <c r="D90" s="1">
-        <v>83.44605217</v>
+        <v>100.30333333</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>847811.89</v>
+        <v>1504550.0</v>
       </c>
       <c r="H90" s="1">
-        <v>81777.31</v>
+        <v>-3740.0</v>
       </c>
       <c r="I90" s="1">
-        <v>9.6456903901171</v>
+        <v>-0.24857930942807</v>
       </c>
       <c r="J90">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.06</v>
+      </c>
+      <c r="K90">
+        <v>898.19</v>
       </c>
       <c r="L90" s="1">
-        <v>929589.2</v>
+        <v>1500810.0</v>
       </c>
       <c r="M90" s="1">
-        <v>944985.78</v>
+        <v>1501708.19</v>
       </c>
       <c r="N90" s="1">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B91" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>100.071</v>
+        <v>98.565</v>
       </c>
       <c r="D91" s="1">
-        <v>100.375</v>
+        <v>99.63382353</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>602250.0</v>
+        <v>1693775.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-1824.0</v>
+        <v>-18170.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-0.30286425902864</v>
+        <v>-1.0727516937019</v>
       </c>
       <c r="J91">
-        <v>2.02</v>
+        <v>0.93</v>
       </c>
       <c r="K91" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="L91" s="1">
-        <v>600426.0</v>
+        <v>1675605.0</v>
       </c>
       <c r="M91" s="1">
-        <v>612520.52</v>
+        <v>1691498.84</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="B92" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>98.16</v>
+        <v>97.752</v>
       </c>
       <c r="D92" s="1">
-        <v>92.081555</v>
+        <v>100.33</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>736652.44</v>
+        <v>1203960.0</v>
       </c>
       <c r="H92" s="1">
-        <v>48627.56</v>
+        <v>-30936.0</v>
       </c>
       <c r="I92" s="1">
-        <v>6.6011537272584</v>
+        <v>-2.5695205820791</v>
       </c>
       <c r="J92">
-        <v>0.46</v>
+        <v>1.13</v>
       </c>
       <c r="K92" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="L92" s="1">
-        <v>785280.0</v>
+        <v>1173024.0</v>
       </c>
       <c r="M92" s="1">
-        <v>788923.84</v>
+        <v>1186634.96</v>
       </c>
       <c r="N92" s="1">
-        <v>0.37</v>
+        <v>0.56</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B93" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>102.5</v>
+        <v>100.909</v>
       </c>
       <c r="D93" s="1">
-        <v>99.329</v>
+        <v>99.651</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>595974.0</v>
+        <v>797208.0</v>
       </c>
       <c r="H93" s="1">
-        <v>19026.0</v>
+        <v>10064.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3.1924211458889</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J93">
-        <v>1.86</v>
+        <v>1.2</v>
       </c>
       <c r="K93" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="L93" s="1">
-        <v>615000.0</v>
+        <v>807272.0</v>
       </c>
       <c r="M93" s="1">
-        <v>626147.26</v>
+        <v>816902.14</v>
       </c>
       <c r="N93" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B94" s="1">
-        <v>1500000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>100.712</v>
+        <v>100.105</v>
       </c>
       <c r="D94" s="1">
-        <v>100.30333333</v>
+        <v>99.768</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1504550.0</v>
+        <v>1194222.96</v>
       </c>
       <c r="H94" s="1">
-        <v>6130.0</v>
+        <v>4033.89</v>
       </c>
       <c r="I94" s="1">
-        <v>0.40743079326044</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J94">
-        <v>0.9</v>
+        <v>0.61</v>
       </c>
       <c r="K94" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="L94" s="1">
-        <v>1510680.0</v>
+        <v>1198256.85</v>
       </c>
       <c r="M94" s="1">
-        <v>1524152.88</v>
+        <v>1205500.34</v>
       </c>
       <c r="N94" s="1">
-        <v>0.71</v>
+        <v>0.57</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B95" s="1">
-        <v>1700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.431</v>
+        <v>99.192</v>
       </c>
       <c r="D95" s="1">
-        <v>99.63382353</v>
+        <v>99.766</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>1693775.0</v>
+        <v>598596.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-3448.0</v>
+        <v>-3444.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.20356895101179</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J95">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="K95" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="L95" s="1">
-        <v>1690327.0</v>
+        <v>595152.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1702553.03</v>
+        <v>598086.25</v>
       </c>
       <c r="N95" s="1">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B96" s="1">
-        <v>1200000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>98.957</v>
+        <v>97.81</v>
       </c>
       <c r="D96" s="1">
-        <v>100.33</v>
+        <v>99.945</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1203960.0</v>
+        <v>592673.85</v>
       </c>
       <c r="H96" s="1">
-        <v>-16476.0</v>
+        <v>-12660.55</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.3684840027908</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J96">
-        <v>0.96</v>
+        <v>2.1</v>
       </c>
       <c r="K96" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="L96" s="1">
-        <v>1187484.0</v>
+        <v>580013.3</v>
       </c>
       <c r="M96" s="1">
-        <v>1199023.73</v>
+        <v>592444.85</v>
       </c>
       <c r="N96" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B97" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.968</v>
+        <v>98.398</v>
       </c>
       <c r="D97" s="1">
-        <v>99.651</v>
+        <v>98.71</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>797208.0</v>
+        <v>987100.0</v>
       </c>
       <c r="H97" s="1">
-        <v>18536.0</v>
+        <v>-3120.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2.3251146501289</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J97">
-        <v>0.94</v>
+        <v>1.67</v>
       </c>
       <c r="K97" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="L97" s="1">
-        <v>815744.0</v>
+        <v>983980.0</v>
       </c>
       <c r="M97" s="1">
-        <v>823245.37</v>
+        <v>1000637.53</v>
       </c>
       <c r="N97" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B98" s="1">
-        <v>1197000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>101.193</v>
+        <v>98.311</v>
       </c>
       <c r="D98" s="1">
-        <v>99.768</v>
+        <v>99.90538798</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1194222.96</v>
+        <v>914134.3</v>
       </c>
       <c r="H98" s="1">
-        <v>17057.25</v>
+        <v>-14588.65</v>
       </c>
       <c r="I98" s="1">
-        <v>1.4283136877556</v>
+        <v>-1.595897889402</v>
       </c>
       <c r="J98">
-        <v>0.38</v>
+        <v>1.73</v>
       </c>
       <c r="K98" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="L98" s="1">
-        <v>1211280.21</v>
+        <v>899545.65</v>
       </c>
       <c r="M98" s="1">
-        <v>1215855.05</v>
+        <v>915332.53</v>
       </c>
       <c r="N98" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B99" s="1">
-        <v>600000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.586</v>
+        <v>99.846</v>
       </c>
       <c r="D99" s="1">
-        <v>99.766</v>
+        <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>598596.0</v>
+        <v>677000.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-1080.0</v>
+        <v>-1042.58</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.18042218791973</v>
+        <v>-0.154</v>
       </c>
       <c r="J99">
-        <v>0.24</v>
+        <v>1.03</v>
       </c>
       <c r="K99" t="s">
-        <v>126</v>
+        <v>314</v>
       </c>
       <c r="L99" s="1">
-        <v>597516.0</v>
+        <v>675957.42</v>
       </c>
       <c r="M99" s="1">
-        <v>598983.12</v>
+        <v>682948.51</v>
       </c>
       <c r="N99" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B100" s="1">
-        <v>593000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.453</v>
+        <v>89.252</v>
       </c>
       <c r="D100" s="1">
-        <v>99.945</v>
+        <v>88.81</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>592673.85</v>
+        <v>444050.0</v>
       </c>
       <c r="H100" s="1">
-        <v>-2917.56</v>
+        <v>2210.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-0.4922707489119</v>
+        <v>0.49769170138498</v>
       </c>
       <c r="J100">
-        <v>1.89</v>
+        <v>0.46</v>
       </c>
       <c r="K100" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="L100" s="1">
-        <v>589756.29</v>
+        <v>446260.0</v>
       </c>
       <c r="M100" s="1">
-        <v>600990.31</v>
+        <v>448566.16</v>
       </c>
       <c r="N100" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B101" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.346</v>
+        <v>92.326</v>
       </c>
       <c r="D101" s="1">
-        <v>98.71</v>
+        <v>99.271</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>987100.0</v>
+        <v>397084.0</v>
       </c>
       <c r="H101" s="1">
-        <v>6360.0</v>
+        <v>-27780.0</v>
       </c>
       <c r="I101" s="1">
-        <v>0.64431161989667</v>
+        <v>-6.9960008461686</v>
       </c>
       <c r="J101">
-        <v>1.44</v>
+        <v>1.37</v>
       </c>
       <c r="K101" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="L101" s="1">
-        <v>993460.0</v>
+        <v>369304.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1007816.16</v>
+        <v>374788.93</v>
       </c>
       <c r="N101" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B102" s="1">
-        <v>915000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>99.117</v>
+        <v>100.662</v>
       </c>
       <c r="D102" s="1">
-        <v>99.90538798</v>
+        <v>99.942</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>914134.3</v>
+        <v>1099362.0</v>
       </c>
       <c r="H102" s="1">
-        <v>-7213.75</v>
+        <v>7920.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.78913459433696</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J102">
-        <v>1.57</v>
+        <v>1.09</v>
       </c>
       <c r="K102" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="L102" s="1">
-        <v>906920.55</v>
+        <v>1107282.0</v>
       </c>
       <c r="M102" s="1">
-        <v>921259.73</v>
+        <v>1119299.12</v>
       </c>
       <c r="N102" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="B103" s="1">
-        <v>677000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.898</v>
+        <v>95.777</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0</v>
+        <v>94.62629</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>677000.0</v>
+        <v>851636.61</v>
       </c>
       <c r="H103" s="1">
-        <v>6079.46</v>
+        <v>10356.39</v>
       </c>
       <c r="I103" s="1">
-        <v>0.898</v>
+        <v>1.2160573980022</v>
       </c>
       <c r="J103">
-        <v>0.79</v>
+        <v>0.53</v>
       </c>
       <c r="K103" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="L103" s="1">
-        <v>683079.46</v>
+        <v>861993.0</v>
       </c>
       <c r="M103" s="1">
-        <v>688439.3</v>
+        <v>866739.58</v>
       </c>
       <c r="N103" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B104" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>90.186</v>
+        <v>100.994</v>
       </c>
       <c r="D104" s="1">
-        <v>88.81</v>
+        <v>101.3728</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>444050.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="H104" s="1">
-        <v>6880.0</v>
+        <v>-5682.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1.549375070375</v>
+        <v>-0.37367025474289</v>
       </c>
       <c r="J104">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="K104" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="L104" s="1">
-        <v>450930.0</v>
+        <v>1514910.0</v>
       </c>
       <c r="M104" s="1">
-        <v>452703.97</v>
+        <v>1522235.34</v>
       </c>
       <c r="N104" s="1">
-        <v>0.21</v>
+        <v>0.72</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B105" s="1">
-        <v>400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>93.084</v>
+        <v>97.796</v>
       </c>
       <c r="D105" s="1">
-        <v>99.271</v>
+        <v>98.42482759</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>397084.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="H105" s="1">
-        <v>-24748.0</v>
+        <v>-18236.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-6.2324344471195</v>
+        <v>-0.63889122452984</v>
       </c>
       <c r="J105">
-        <v>1.27</v>
+        <v>2.65</v>
       </c>
       <c r="K105" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="L105" s="1">
-        <v>372336.0</v>
+        <v>2836084.0</v>
       </c>
       <c r="M105" s="1">
-        <v>377418.19</v>
+        <v>2912953.86</v>
       </c>
       <c r="N105" s="1">
-        <v>0.18</v>
+        <v>1.38</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B106" s="1">
         <v>1100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>101.79</v>
+        <v>97.018</v>
       </c>
       <c r="D106" s="1">
-        <v>99.942</v>
+        <v>97.19933364</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>1099362.0</v>
+        <v>1069192.67</v>
       </c>
       <c r="H106" s="1">
-        <v>20328.0</v>
+        <v>-1994.67</v>
       </c>
       <c r="I106" s="1">
-        <v>1.849072462028</v>
+        <v>-0.1865585180265</v>
       </c>
       <c r="J106">
-        <v>0.88</v>
+        <v>0.72</v>
       </c>
       <c r="K106" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="L106" s="1">
-        <v>1119690.0</v>
+        <v>1067198.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1129412.95</v>
+        <v>1075108.96</v>
       </c>
       <c r="N106" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B107" s="1">
-        <v>900000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>95.407</v>
+        <v>98.145</v>
       </c>
       <c r="D107" s="1">
-        <v>94.62629</v>
+        <v>99.14878652</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>851636.61</v>
+        <v>1058909.04</v>
       </c>
       <c r="H107" s="1">
-        <v>7026.39</v>
+        <v>-10720.44</v>
       </c>
       <c r="I107" s="1">
-        <v>0.82504555552162</v>
+        <v>-1.0124042382337</v>
       </c>
       <c r="J107">
-        <v>0.49</v>
+        <v>2.61</v>
       </c>
       <c r="K107" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="L107" s="1">
-        <v>858663.0</v>
+        <v>1048188.6</v>
       </c>
       <c r="M107" s="1">
-        <v>863085.95</v>
+        <v>1076051.7</v>
       </c>
       <c r="N107" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B108" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.852</v>
+        <v>98.545</v>
       </c>
       <c r="D108" s="1">
-        <v>101.3728</v>
+        <v>99.736</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>1520592.0</v>
+        <v>598416.0</v>
       </c>
       <c r="H108" s="1">
-        <v>7188.0</v>
+        <v>-7146.0</v>
       </c>
       <c r="I108" s="1">
-        <v>0.47271062849206</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J108">
-        <v>0.27</v>
+        <v>2.65</v>
       </c>
       <c r="K108" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="L108" s="1">
-        <v>1527780.0</v>
+        <v>591270.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1531761.16</v>
+        <v>607182.33</v>
       </c>
       <c r="N108" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B109" s="1">
-        <v>2900000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.366</v>
+        <v>99.128</v>
       </c>
       <c r="D109" s="1">
-        <v>98.42482759</v>
+        <v>99.394</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>2854320.0</v>
+        <v>884606.6</v>
       </c>
       <c r="H109" s="1">
-        <v>-1706.0</v>
+        <v>-2367.4</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.059769051823201</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J109">
-        <v>2.43</v>
+        <v>0.85</v>
       </c>
       <c r="K109" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="L109" s="1">
-        <v>2852614.0</v>
+        <v>882239.2</v>
       </c>
       <c r="M109" s="1">
-        <v>2923227.01</v>
+        <v>889828.58</v>
       </c>
       <c r="N109" s="1">
-        <v>1.36</v>
+        <v>0.42</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B110" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>98.901</v>
+        <v>95.292</v>
       </c>
       <c r="D110" s="1">
-        <v>98.642</v>
+        <v>93.6</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>986420.0</v>
+        <v>936000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>2590.0</v>
+        <v>16920.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.26256564141035</v>
+        <v>1.8076923076923</v>
       </c>
       <c r="J110">
-        <v>0.47</v>
+        <v>1.22</v>
       </c>
       <c r="K110" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="L110" s="1">
-        <v>989010.0</v>
+        <v>952920.0</v>
       </c>
       <c r="M110" s="1">
-        <v>993684.66</v>
+        <v>965074.11</v>
       </c>
       <c r="N110" s="1">
         <v>0.46</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B111" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.016</v>
+        <v>98.439</v>
       </c>
       <c r="D111" s="1">
-        <v>95.396</v>
+        <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>763168.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>28960.0</v>
+        <v>-26537.0</v>
       </c>
       <c r="I111" s="1">
-        <v>3.7947083735167</v>
+        <v>-1.561</v>
       </c>
       <c r="J111">
-        <v>0.47</v>
+        <v>3.56</v>
       </c>
       <c r="K111" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="L111" s="1">
-        <v>792128.0</v>
+        <v>1673463.0</v>
       </c>
       <c r="M111" s="1">
-        <v>795867.73</v>
+        <v>1733923.62</v>
       </c>
       <c r="N111" s="1">
-        <v>0.37</v>
+        <v>0.82</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B112" s="1">
-        <v>1068000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>98.949</v>
+        <v>100.909</v>
       </c>
       <c r="D112" s="1">
-        <v>99.14878652</v>
+        <v>103.012</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>1058909.04</v>
+        <v>927108.0</v>
       </c>
       <c r="H112" s="1">
-        <v>-2133.72</v>
+        <v>-18927.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.20150172672055</v>
+        <v>-2.0415097270221</v>
       </c>
       <c r="J112">
-        <v>2.42</v>
+        <v>3.83</v>
       </c>
       <c r="K112" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="L112" s="1">
-        <v>1056775.32</v>
+        <v>908181.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1082641.4</v>
+        <v>942658.4</v>
       </c>
       <c r="N112" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B113" s="1">
-        <v>600000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.676</v>
+        <v>100.488</v>
       </c>
       <c r="D113" s="1">
-        <v>99.736</v>
+        <v>99.849</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>598416.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="H113" s="1">
-        <v>-360.0</v>
+        <v>7725.51</v>
       </c>
       <c r="I113" s="1">
-        <v>-0.060158819282907</v>
+        <v>0.63996634918727</v>
       </c>
       <c r="J113">
-        <v>2.42</v>
+        <v>3.25</v>
       </c>
       <c r="K113" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="L113" s="1">
-        <v>598056.0</v>
+        <v>1214899.92</v>
       </c>
       <c r="M113" s="1">
-        <v>612587.51</v>
+        <v>1254177.51</v>
       </c>
       <c r="N113" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B114" s="1">
-        <v>890000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.233</v>
+        <v>99.117</v>
       </c>
       <c r="D114" s="1">
-        <v>99.394</v>
+        <v>99.58877778</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>884606.6</v>
+        <v>896299.0</v>
       </c>
       <c r="H114" s="1">
-        <v>7467.1</v>
+        <v>-4246.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.84411533895406</v>
+        <v>-0.47372584371956</v>
       </c>
       <c r="J114">
-        <v>0.64</v>
+        <v>1.07</v>
       </c>
       <c r="K114" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="L114" s="1">
-        <v>892073.7</v>
+        <v>892053.0</v>
       </c>
       <c r="M114" s="1">
-        <v>897742.88</v>
+        <v>901718.75</v>
       </c>
       <c r="N114" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="B115" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>95.87</v>
+        <v>100.9</v>
       </c>
       <c r="D115" s="1">
-        <v>93.6</v>
+        <v>100.242</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>936000.0</v>
+        <v>701694.0</v>
       </c>
       <c r="H115" s="1">
-        <v>22700.0</v>
+        <v>4606.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2.4252136752137</v>
+        <v>0.65641148420822</v>
       </c>
       <c r="J115">
-        <v>1.12</v>
+        <v>1.1</v>
       </c>
       <c r="K115" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="L115" s="1">
-        <v>958700.0</v>
+        <v>706300.0</v>
       </c>
       <c r="M115" s="1">
-        <v>969919.18</v>
+        <v>713980.82</v>
       </c>
       <c r="N115" s="1">
-        <v>0.45</v>
+        <v>0.34</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B116" s="1">
-        <v>1700000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>99.483</v>
+        <v>96.135</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>98.42664516</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1700000.0</v>
+        <v>762806.5</v>
       </c>
       <c r="H116" s="1">
-        <v>-8789.0</v>
+        <v>-17760.25</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.517</v>
+        <v>-2.3282772236472</v>
       </c>
       <c r="J116">
-        <v>3.33</v>
+        <v>1.9</v>
       </c>
       <c r="K116" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="L116" s="1">
-        <v>1691211.0</v>
+        <v>745046.25</v>
       </c>
       <c r="M116" s="1">
-        <v>1747881.55</v>
+        <v>759776.56</v>
       </c>
       <c r="N116" s="1">
-        <v>0.81</v>
+        <v>0.36</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B117" s="1">
-        <v>900000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.862</v>
+        <v>97.9</v>
       </c>
       <c r="D117" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>927108.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>-10350.0</v>
+        <v>-34818.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.1163747912865</v>
+        <v>-2.1</v>
       </c>
       <c r="J117">
-        <v>3.59</v>
+        <v>1.31</v>
       </c>
       <c r="K117" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="L117" s="1">
-        <v>916758.0</v>
+        <v>1623182.0</v>
       </c>
       <c r="M117" s="1">
-        <v>949034.71</v>
+        <v>1644977.11</v>
       </c>
       <c r="N117" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="B118" s="1">
-        <v>1209000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.586</v>
+        <v>102.883</v>
       </c>
       <c r="D118" s="1">
-        <v>99.849</v>
+        <v>102.806722</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1207174.41</v>
+        <v>1028067.22</v>
       </c>
       <c r="H118" s="1">
-        <v>21000.33</v>
+        <v>762.78</v>
       </c>
       <c r="I118" s="1">
-        <v>1.7396268365231</v>
+        <v>0.07419553752526</v>
       </c>
       <c r="J118">
-        <v>3.03</v>
+        <v>1.24</v>
       </c>
       <c r="K118" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="L118" s="1">
-        <v>1228174.74</v>
+        <v>1028830.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1264774.32</v>
+        <v>1041193.01</v>
       </c>
       <c r="N118" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B119" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.394</v>
+        <v>105.203</v>
       </c>
       <c r="D119" s="1">
-        <v>99.58877778</v>
+        <v>105.93</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>896299.0</v>
+        <v>847440.0</v>
       </c>
       <c r="H119" s="1">
-        <v>7247.0</v>
+        <v>-5816.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.808547147771</v>
+        <v>-0.68630227508732</v>
       </c>
       <c r="J119">
-        <v>0.87</v>
+        <v>2.16</v>
       </c>
       <c r="K119" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="L119" s="1">
-        <v>903546.0</v>
+        <v>841624.0</v>
       </c>
       <c r="M119" s="1">
-        <v>911399.42</v>
+        <v>858884.27</v>
       </c>
       <c r="N119" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B120" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>101.126</v>
+        <v>99.534</v>
       </c>
       <c r="D120" s="1">
-        <v>100.242</v>
+        <v>99.076</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>701694.0</v>
+        <v>1188912.0</v>
       </c>
       <c r="H120" s="1">
-        <v>6188.0</v>
+        <v>5496.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.88186588455937</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J120">
-        <v>0.84</v>
+        <v>0.47</v>
       </c>
       <c r="K120" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="L120" s="1">
-        <v>707882.0</v>
+        <v>1194408.0</v>
       </c>
       <c r="M120" s="1">
-        <v>713750.49</v>
+        <v>1199997.04</v>
       </c>
       <c r="N120" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B121" s="1">
-        <v>775000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>97.465</v>
+        <v>100.024</v>
       </c>
       <c r="D121" s="1">
-        <v>98.42664516</v>
+        <v>99.07293333</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>762806.5</v>
+        <v>1188875.2</v>
       </c>
       <c r="H121" s="1">
-        <v>-7452.75</v>
+        <v>11412.8</v>
       </c>
       <c r="I121" s="1">
-        <v>-0.97701710722182</v>
+        <v>0.95996619325561</v>
       </c>
       <c r="J121">
-        <v>1.72</v>
+        <v>3.2</v>
       </c>
       <c r="K121" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="L121" s="1">
-        <v>755353.75</v>
+        <v>1200288.0</v>
       </c>
       <c r="M121" s="1">
-        <v>768690.65</v>
+        <v>1238634.58</v>
       </c>
       <c r="N121" s="1">
-        <v>0.36</v>
+        <v>0.59</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B122" s="1">
-        <v>1658000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.993</v>
+        <v>84.218</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0</v>
+        <v>85.38325</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1658000.0</v>
+        <v>683066.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-16696.06</v>
+        <v>-9322.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1.007</v>
+        <v>-1.3647290305768</v>
       </c>
       <c r="J122">
-        <v>1.13</v>
+        <v>0.53</v>
       </c>
       <c r="K122" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="L122" s="1">
-        <v>1641303.94</v>
+        <v>673744.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1660107.57</v>
+        <v>677944.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B123" s="1">
-        <v>1000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>103.637</v>
+        <v>98.868</v>
       </c>
       <c r="D123" s="1">
-        <v>102.806722</v>
+        <v>99.898</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>1028067.22</v>
+        <v>2197756.0</v>
       </c>
       <c r="H123" s="1">
-        <v>8302.78</v>
+        <v>-22660.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.80761061518915</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J123">
-        <v>0.96</v>
+        <v>0.53</v>
       </c>
       <c r="K123" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="L123" s="1">
-        <v>1036370.0</v>
+        <v>2175096.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1046000.14</v>
+        <v>2186668.6</v>
       </c>
       <c r="N123" s="1">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B124" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>104.894</v>
+        <v>81.078</v>
       </c>
       <c r="D124" s="1">
-        <v>105.93</v>
+        <v>82.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>847440.0</v>
+        <v>1066000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>-8288.0</v>
+        <v>-11986.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.97800434249032</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J124">
-        <v>1.8</v>
+        <v>0.27</v>
       </c>
       <c r="K124" t="s">
-        <v>282</v>
+        <v>389</v>
       </c>
       <c r="L124" s="1">
-        <v>839152.0</v>
+        <v>1054014.0</v>
       </c>
       <c r="M124" s="1">
-        <v>853535.56</v>
+        <v>1057535.58</v>
       </c>
       <c r="N124" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B125" s="1">
-        <v>1200000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.887</v>
+        <v>100.315</v>
       </c>
       <c r="D125" s="1">
-        <v>99.076</v>
+        <v>99.609</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1188912.0</v>
+        <v>454217.04</v>
       </c>
       <c r="H125" s="1">
-        <v>21732.0</v>
+        <v>3219.36</v>
       </c>
       <c r="I125" s="1">
-        <v>1.8278897008357</v>
+        <v>0.70877129576645</v>
       </c>
       <c r="J125">
+        <v>0.8</v>
+      </c>
+      <c r="K125" t="s">
+        <v>392</v>
+      </c>
+      <c r="L125" s="1">
+        <v>457436.4</v>
+      </c>
+      <c r="M125" s="1">
+        <v>461084.4</v>
+      </c>
+      <c r="N125" s="1">
         <v>0.22</v>
       </c>
-      <c r="K125" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B126" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>101.592</v>
+        <v>100.835</v>
       </c>
       <c r="D126" s="1">
-        <v>99.07293333</v>
+        <v>102.847</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1188875.2</v>
+        <v>719929.0</v>
       </c>
       <c r="H126" s="1">
-        <v>30228.8</v>
+        <v>-14084.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2.542638621783</v>
+        <v>-1.9563040244246</v>
       </c>
       <c r="J126">
-        <v>2.97</v>
+        <v>0.72</v>
       </c>
       <c r="K126" t="s">
-        <v>399</v>
+        <v>174</v>
       </c>
       <c r="L126" s="1">
-        <v>1219104.0</v>
+        <v>705845.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1254775.23</v>
+        <v>710898.42</v>
       </c>
       <c r="N126" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B127" s="1">
-        <v>800000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>85.449</v>
+        <v>102.82</v>
       </c>
       <c r="D127" s="1">
-        <v>85.38325</v>
+        <v>101.91549321</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>683066.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="H127" s="1">
-        <v>526.0</v>
+        <v>10655.09</v>
       </c>
       <c r="I127" s="1">
-        <v>0.077005735902534</v>
+        <v>0.8875066613455</v>
       </c>
       <c r="J127">
-        <v>0.47</v>
+        <v>3.42</v>
       </c>
       <c r="K127" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="L127" s="1">
-        <v>683592.0</v>
+        <v>1211219.6</v>
       </c>
       <c r="M127" s="1">
-        <v>687389.26</v>
+        <v>1251502.2</v>
       </c>
       <c r="N127" s="1">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B128" s="1">
-        <v>2200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.487</v>
+        <v>97.769</v>
       </c>
       <c r="D128" s="1">
-        <v>99.898</v>
+        <v>98.94725</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>2197756.0</v>
+        <v>1978945.0</v>
       </c>
       <c r="H128" s="1">
-        <v>12958.0</v>
+        <v>-23565.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.58960139342129</v>
+        <v>-1.1907859996109</v>
       </c>
       <c r="J128">
-        <v>0.3</v>
+        <v>1.12</v>
       </c>
       <c r="K128" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="L128" s="1">
-        <v>2210714.0</v>
+        <v>1955380.0</v>
       </c>
       <c r="M128" s="1">
-        <v>2217223.59</v>
+        <v>1977736.16</v>
       </c>
       <c r="N128" s="1">
-        <v>1.03</v>
+        <v>0.94</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="B129" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>82.242</v>
+        <v>97.749</v>
       </c>
       <c r="D129" s="1">
-        <v>82.0</v>
+        <v>97.929</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>1066000.0</v>
+        <v>587574.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3146.0</v>
+        <v>-1080.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.29512195121951</v>
+        <v>-0.18380663541954</v>
       </c>
       <c r="J129">
-        <v>0.22</v>
+        <v>2.11</v>
       </c>
       <c r="K129" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="L129" s="1">
-        <v>1069146.0</v>
+        <v>586494.0</v>
       </c>
       <c r="M129" s="1">
-        <v>1072013.12</v>
+        <v>599155.64</v>
       </c>
       <c r="N129" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B130" s="1">
-        <v>456000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>101.117</v>
+        <v>97.513</v>
       </c>
       <c r="D130" s="1">
-        <v>99.609</v>
+        <v>99.68483</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>454217.04</v>
+        <v>996848.3</v>
       </c>
       <c r="H130" s="1">
-        <v>6876.48</v>
+        <v>-21718.3</v>
       </c>
       <c r="I130" s="1">
-        <v>1.5139194249516</v>
+        <v>-2.1786965980681</v>
       </c>
       <c r="J130">
-        <v>0.57</v>
+        <v>2.43</v>
       </c>
       <c r="K130" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="L130" s="1">
-        <v>461093.52</v>
+        <v>975130.0</v>
       </c>
       <c r="M130" s="1">
-        <v>463692.1</v>
+        <v>999479.32</v>
       </c>
       <c r="N130" s="1">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="B131" s="1">
-        <v>700000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>102.206</v>
+        <v>101.707</v>
       </c>
       <c r="D131" s="1">
-        <v>102.847</v>
+        <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>719929.0</v>
+        <v>916000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>-4487.0</v>
+        <v>15636.12</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.62325590440168</v>
+        <v>1.707</v>
       </c>
       <c r="J131">
-        <v>0.5</v>
+        <v>1.52</v>
       </c>
       <c r="K131" t="s">
-        <v>183</v>
+        <v>409</v>
       </c>
       <c r="L131" s="1">
-        <v>715442.0</v>
+        <v>931636.12</v>
       </c>
       <c r="M131" s="1">
-        <v>718934.81</v>
+        <v>945518.56</v>
       </c>
       <c r="N131" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B132" s="1">
-        <v>1178000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>103.952</v>
+        <v>98.262</v>
       </c>
       <c r="D132" s="1">
-        <v>101.91549321</v>
+        <v>99.779</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>1200564.51</v>
+        <v>2394696.0</v>
       </c>
       <c r="H132" s="1">
-        <v>23990.05</v>
+        <v>-36408.0</v>
       </c>
       <c r="I132" s="1">
-        <v>1.9982308156019</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J132">
-        <v>3.18</v>
+        <v>1.51</v>
       </c>
       <c r="K132" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="L132" s="1">
-        <v>1224554.56</v>
+        <v>2358288.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1261969.58</v>
+        <v>2394534.58</v>
       </c>
       <c r="N132" s="1">
-        <v>0.59</v>
+        <v>1.13</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B133" s="1">
-        <v>2000000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.911</v>
+        <v>97.824</v>
       </c>
       <c r="D133" s="1">
-        <v>98.94725</v>
+        <v>99.59162838</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>1978945.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-725.0</v>
+        <v>-34627.84</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.036635682143769</v>
+        <v>-1.7748764736033</v>
       </c>
       <c r="J133">
-        <v>0.95</v>
+        <v>0.58</v>
       </c>
       <c r="K133" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="L133" s="1">
-        <v>1978220.0</v>
+        <v>1916372.16</v>
       </c>
       <c r="M133" s="1">
-        <v>1997124.11</v>
+        <v>1927742.95</v>
       </c>
       <c r="N133" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B134" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>98.91</v>
+        <v>99.813</v>
       </c>
       <c r="D134" s="1">
-        <v>97.929</v>
+        <v>102.33536</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>587574.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="H134" s="1">
-        <v>5886.0</v>
+        <v>-63059.0</v>
       </c>
       <c r="I134" s="1">
-        <v>1.0017461630365</v>
+        <v>-2.4647980912951</v>
       </c>
       <c r="J134">
-        <v>1.92</v>
+        <v>1.32</v>
       </c>
       <c r="K134" t="s">
-        <v>312</v>
+        <v>418</v>
       </c>
       <c r="L134" s="1">
-        <v>593460.0</v>
+        <v>2495325.0</v>
       </c>
       <c r="M134" s="1">
-        <v>604999.73</v>
+        <v>2528373.63</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>1.2</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B135" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>99.171</v>
+        <v>98.489</v>
       </c>
       <c r="D135" s="1">
-        <v>99.68483</v>
+        <v>98.819</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>996848.3</v>
+        <v>592914.0</v>
       </c>
       <c r="H135" s="1">
-        <v>-5138.3</v>
+        <v>-1980.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.51545455813086</v>
+        <v>-0.33394387718961</v>
       </c>
       <c r="J135">
-        <v>2.22</v>
+        <v>1.66</v>
       </c>
       <c r="K135" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="L135" s="1">
-        <v>991710.0</v>
+        <v>590934.0</v>
       </c>
       <c r="M135" s="1">
-        <v>1013901.78</v>
+        <v>600888.36</v>
       </c>
       <c r="N135" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B136" s="1">
-        <v>916000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>102.614</v>
+        <v>89.575</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0</v>
+        <v>85.4301904</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>916000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="H136" s="1">
-        <v>23944.24</v>
+        <v>50939.71</v>
       </c>
       <c r="I136" s="1">
-        <v>2.614</v>
+        <v>4.8516918690667</v>
       </c>
       <c r="J136">
-        <v>1.24</v>
+        <v>0.53</v>
       </c>
       <c r="K136" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="L136" s="1">
-        <v>939944.24</v>
+        <v>1100876.75</v>
       </c>
       <c r="M136" s="1">
-        <v>951334.96</v>
+        <v>1107335.84</v>
       </c>
       <c r="N136" s="1">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B137" s="1">
-        <v>2400000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.808</v>
+        <v>99.9</v>
       </c>
       <c r="D137" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>2394696.0</v>
+        <v>451000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-23304.0</v>
+        <v>-451.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.97315066296515</v>
+        <v>-0.1</v>
       </c>
       <c r="J137">
-        <v>1.29</v>
+        <v>3.19</v>
       </c>
       <c r="K137" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="L137" s="1">
-        <v>2371392.0</v>
+        <v>450549.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2402460.49</v>
+        <v>464950.74</v>
       </c>
       <c r="N137" s="1">
-        <v>1.12</v>
+        <v>0.22</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B138" s="1">
-        <v>1959000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.023</v>
+        <v>100.239</v>
       </c>
       <c r="D138" s="1">
-        <v>99.59162838</v>
+        <v>99.999</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>1951000.0</v>
+        <v>1496985.03</v>
       </c>
       <c r="H138" s="1">
-        <v>-11139.43</v>
+        <v>3592.8</v>
       </c>
       <c r="I138" s="1">
-        <v>-0.57096002050231</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J138">
-        <v>0.4</v>
+        <v>0.07</v>
       </c>
       <c r="K138" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="L138" s="1">
-        <v>1939860.57</v>
+        <v>1500577.83</v>
       </c>
       <c r="M138" s="1">
-        <v>1947613.38</v>
+        <v>1501628.11</v>
       </c>
       <c r="N138" s="1">
-        <v>0.91</v>
+        <v>0.71</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B139" s="1">
-        <v>2500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>101.523</v>
+        <v>94.356</v>
       </c>
       <c r="D139" s="1">
-        <v>102.33536</v>
+        <v>91.6578065</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>2558384.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="H139" s="1">
-        <v>-20309.0</v>
+        <v>53963.87</v>
       </c>
       <c r="I139" s="1">
-        <v>-0.79382141226649</v>
+        <v>2.9437683521261</v>
       </c>
       <c r="J139">
-        <v>1.09</v>
+        <v>0.42</v>
       </c>
       <c r="K139" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="L139" s="1">
-        <v>2538075.0</v>
+        <v>1887120.0</v>
       </c>
       <c r="M139" s="1">
-        <v>2565434.93</v>
+        <v>1895421.37</v>
       </c>
       <c r="N139" s="1">
-        <v>1.19</v>
+        <v>0.9</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B140" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.632</v>
+        <v>100.093</v>
       </c>
       <c r="D140" s="1">
-        <v>98.819</v>
+        <v>100.467</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>592914.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="H140" s="1">
-        <v>4878.0</v>
+        <v>-5236.0</v>
       </c>
       <c r="I140" s="1">
-        <v>0.82271627925804</v>
+        <v>-0.37226153861467</v>
       </c>
       <c r="J140">
-        <v>1.46</v>
+        <v>3.9</v>
       </c>
       <c r="K140" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="L140" s="1">
-        <v>597792.0</v>
+        <v>1401302.0</v>
       </c>
       <c r="M140" s="1">
-        <v>606578.53</v>
+        <v>1455921.18</v>
       </c>
       <c r="N140" s="1">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B141" s="1">
-        <v>1229000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>90.44</v>
+        <v>99.65</v>
       </c>
       <c r="D141" s="1">
-        <v>85.4301904</v>
+        <v>100.45530726</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1049937.04</v>
+        <v>1438520.0</v>
       </c>
       <c r="H141" s="1">
-        <v>61570.56</v>
+        <v>-11532.0</v>
       </c>
       <c r="I141" s="1">
-        <v>5.8642144866134</v>
+        <v>-0.80165725884937</v>
       </c>
       <c r="J141">
-        <v>0.46</v>
+        <v>3.06</v>
       </c>
       <c r="K141" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="L141" s="1">
-        <v>1111507.6</v>
+        <v>1426988.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1117221.41</v>
+        <v>1470748.35</v>
       </c>
       <c r="N141" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B142" s="1">
-        <v>451000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>101.046</v>
+        <v>99.31</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0</v>
+        <v>99.40027273</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>451000.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="H142" s="1">
-        <v>4717.46</v>
+        <v>-993.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1.046</v>
+        <v>-0.090817383892307</v>
       </c>
       <c r="J142">
-        <v>2.98</v>
+        <v>1.49</v>
       </c>
       <c r="K142" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="L142" s="1">
-        <v>455717.46</v>
+        <v>1092410.0</v>
       </c>
       <c r="M142" s="1">
-        <v>469177.03</v>
+        <v>1108791.2</v>
       </c>
       <c r="N142" s="1">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B143" s="1">
-        <v>2000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>94.72</v>
+        <v>97.693</v>
       </c>
       <c r="D143" s="1">
-        <v>91.6578065</v>
+        <v>99.794</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>1833156.13</v>
+        <v>498970.0</v>
       </c>
       <c r="H143" s="1">
-        <v>61243.87</v>
+        <v>-10505.0</v>
       </c>
       <c r="I143" s="1">
-        <v>3.3408976462905</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J143">
-        <v>0.39</v>
+        <v>1.32</v>
       </c>
       <c r="K143" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="L143" s="1">
-        <v>1894400.0</v>
+        <v>488465.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1902126.03</v>
+        <v>495081.44</v>
       </c>
       <c r="N143" s="1">
-        <v>0.88</v>
+        <v>0.23</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B144" s="1">
-        <v>1400000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.999</v>
+        <v>106.153</v>
       </c>
       <c r="D144" s="1">
-        <v>100.467</v>
+        <v>100.27343697</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>1406538.0</v>
+        <v>954603.12</v>
       </c>
       <c r="H144" s="1">
-        <v>7448.0</v>
+        <v>55973.44</v>
       </c>
       <c r="I144" s="1">
-        <v>0.52952710840375</v>
+        <v>5.8635299662545</v>
       </c>
       <c r="J144">
-        <v>3.67</v>
+        <v>2.27</v>
       </c>
       <c r="K144" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="L144" s="1">
-        <v>1413986.0</v>
+        <v>1010576.56</v>
       </c>
       <c r="M144" s="1">
-        <v>1465383.26</v>
+        <v>1032180.88</v>
       </c>
       <c r="N144" s="1">
-        <v>0.68</v>
+        <v>0.49</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B145" s="1">
-        <v>1432000.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.906</v>
+        <v>99.753</v>
       </c>
       <c r="D145" s="1">
-        <v>100.45530726</v>
+        <v>99.888</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>1438520.0</v>
+        <v>1123740.0</v>
       </c>
       <c r="H145" s="1">
-        <v>6453.92</v>
+        <v>-1518.75</v>
       </c>
       <c r="I145" s="1">
-        <v>0.44865000139032</v>
+        <v>-0.13515136953388</v>
       </c>
       <c r="J145">
-        <v>2.85</v>
+        <v>0.37</v>
       </c>
       <c r="K145" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="L145" s="1">
-        <v>1444973.92</v>
+        <v>1122221.25</v>
       </c>
       <c r="M145" s="1">
-        <v>1485788.86</v>
+        <v>1126401.47</v>
       </c>
       <c r="N145" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="B146" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.963</v>
+        <v>97.828</v>
       </c>
       <c r="D146" s="1">
-        <v>99.40027273</v>
+        <v>99.24563667</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1093403.0</v>
+        <v>1190947.64</v>
       </c>
       <c r="H146" s="1">
-        <v>6190.0</v>
+        <v>-17011.64</v>
       </c>
       <c r="I146" s="1">
-        <v>0.56612246353815</v>
+        <v>-1.4284120836748</v>
       </c>
       <c r="J146">
-        <v>1.28</v>
+        <v>2.17</v>
       </c>
       <c r="K146" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="L146" s="1">
-        <v>1099593.0</v>
+        <v>1173936.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1113618.0</v>
+        <v>1200007.23</v>
       </c>
       <c r="N146" s="1">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B147" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.127</v>
+        <v>98.576</v>
       </c>
       <c r="D147" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>498970.0</v>
+        <v>547000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-3335.0</v>
+        <v>-7789.28</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.66837685632403</v>
+        <v>-1.424</v>
       </c>
       <c r="J147">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.05</v>
+      </c>
+      <c r="K147">
+        <v>275.6</v>
       </c>
       <c r="L147" s="1">
-        <v>495635.0</v>
+        <v>539210.72</v>
       </c>
       <c r="M147" s="1">
-        <v>501244.59</v>
+        <v>539486.32</v>
       </c>
       <c r="N147" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B148" s="1">
-        <v>952000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>105.848</v>
+        <v>99.039</v>
       </c>
       <c r="D148" s="1">
-        <v>100.27343697</v>
+        <v>101.2</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>954603.12</v>
+        <v>910800.0</v>
       </c>
       <c r="H148" s="1">
-        <v>53069.84</v>
+        <v>-19449.0</v>
       </c>
       <c r="I148" s="1">
-        <v>5.5593616748288</v>
+        <v>-2.1353754940711</v>
       </c>
       <c r="J148">
-        <v>1.91</v>
+        <v>1.39</v>
       </c>
       <c r="K148" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="L148" s="1">
-        <v>1007672.96</v>
+        <v>891351.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1025813.99</v>
+        <v>903849.9</v>
       </c>
       <c r="N148" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B149" s="1">
-        <v>1125000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.876</v>
+        <v>98.027</v>
       </c>
       <c r="D149" s="1">
-        <v>99.888</v>
+        <v>99.728</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1123740.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="H149" s="1">
-        <v>11115.0</v>
+        <v>-36605.52</v>
       </c>
       <c r="I149" s="1">
-        <v>0.98910780073683</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J149">
-        <v>0.15</v>
+        <v>1.53</v>
       </c>
       <c r="K149" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="L149" s="1">
-        <v>1134855.0</v>
+        <v>2109541.04</v>
       </c>
       <c r="M149" s="1">
-        <v>1136527.09</v>
+        <v>2142499.07</v>
       </c>
       <c r="N149" s="1">
-        <v>0.53</v>
+        <v>1.02</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B150" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>98.725</v>
+        <v>100.485</v>
       </c>
       <c r="D150" s="1">
-        <v>99.24563667</v>
+        <v>102.5055</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>1190947.64</v>
+        <v>512527.5</v>
       </c>
       <c r="H150" s="1">
-        <v>-6247.64</v>
+        <v>-10102.5</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.52459401153858</v>
+        <v>-1.9711137451161</v>
       </c>
       <c r="J150">
-        <v>1.99</v>
+        <v>2.45</v>
       </c>
       <c r="K150" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="L150" s="1">
-        <v>1184700.0</v>
+        <v>502425.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1208527.4</v>
+        <v>514690.41</v>
       </c>
       <c r="N150" s="1">
-        <v>0.56</v>
+        <v>0.24</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B151" s="1">
-        <v>547000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.988</v>
+        <v>101.501</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0</v>
+        <v>103.479</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>547000.0</v>
+        <v>413916.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-65.64</v>
+        <v>-7912.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.012</v>
+        <v>-1.9114989514781</v>
       </c>
       <c r="J151">
-        <v>3.52</v>
+        <v>1.58</v>
       </c>
       <c r="K151" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="L151" s="1">
-        <v>546934.36</v>
+        <v>406004.0</v>
       </c>
       <c r="M151" s="1">
-        <v>566171.11</v>
+        <v>412316.33</v>
       </c>
       <c r="N151" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="B152" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.267</v>
+        <v>104.376</v>
       </c>
       <c r="D152" s="1">
-        <v>101.2</v>
+        <v>103.12185667</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>910800.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="H152" s="1">
-        <v>-8397.0</v>
+        <v>18812.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.92193675889328</v>
+        <v>1.2161760599281</v>
       </c>
       <c r="J152">
-        <v>1.18</v>
+        <v>1.38</v>
       </c>
       <c r="K152" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="L152" s="1">
-        <v>902403.0</v>
+        <v>1565640.0</v>
       </c>
       <c r="M152" s="1">
-        <v>912986.01</v>
+        <v>1586403.7</v>
       </c>
       <c r="N152" s="1">
-        <v>0.42</v>
+        <v>0.75</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B153" s="1">
-        <v>2152000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.003</v>
+        <v>97.021</v>
       </c>
       <c r="D153" s="1">
-        <v>99.728</v>
+        <v>97.26</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>2146146.56</v>
+        <v>583560.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-15602.0</v>
+        <v>-1434.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.72697737846944</v>
+        <v>-0.24573308657207</v>
       </c>
       <c r="J153">
-        <v>1.34</v>
+        <v>1.13</v>
       </c>
       <c r="K153" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="L153" s="1">
-        <v>2130544.56</v>
+        <v>582126.0</v>
       </c>
       <c r="M153" s="1">
-        <v>2159478.64</v>
+        <v>588906.82</v>
       </c>
       <c r="N153" s="1">
-        <v>1.0</v>
+        <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="B154" s="1">
-        <v>500000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>101.726</v>
+        <v>99.688</v>
       </c>
       <c r="D154" s="1">
-        <v>102.5055</v>
+        <v>102.47</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>512527.5</v>
+        <v>390410.7</v>
       </c>
       <c r="H154" s="1">
-        <v>-3897.5</v>
+        <v>-10599.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.76044700040486</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J154">
-        <v>2.24</v>
+        <v>1.02</v>
       </c>
       <c r="K154" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="L154" s="1">
-        <v>508630.0</v>
+        <v>379811.28</v>
       </c>
       <c r="M154" s="1">
-        <v>519852.6</v>
+        <v>383694.35</v>
       </c>
       <c r="N154" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B155" s="1">
-        <v>1500000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>105.006</v>
+        <v>100.019</v>
       </c>
       <c r="D155" s="1">
-        <v>103.12185667</v>
+        <v>99.958</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>1546827.85</v>
+        <v>787669.04</v>
       </c>
       <c r="H155" s="1">
-        <v>28262.15</v>
+        <v>480.68</v>
       </c>
       <c r="I155" s="1">
-        <v>1.8271037724075</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J155">
-        <v>1.08</v>
+        <v>0.78</v>
       </c>
       <c r="K155" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="L155" s="1">
-        <v>1575090.0</v>
+        <v>788149.72</v>
       </c>
       <c r="M155" s="1">
-        <v>1591215.0</v>
+        <v>794302.6</v>
       </c>
       <c r="N155" s="1">
-        <v>0.74</v>
+        <v>0.38</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B156" s="1">
-        <v>400000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>102.216</v>
+        <v>97.525</v>
       </c>
       <c r="D156" s="1">
-        <v>103.479</v>
+        <v>99.422</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>413916.0</v>
+        <v>627352.82</v>
       </c>
       <c r="H156" s="1">
-        <v>-5052.0</v>
+        <v>-11970.07</v>
       </c>
       <c r="I156" s="1">
-        <v>-1.2205375003624</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J156">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
       <c r="K156" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="L156" s="1">
-        <v>408864.0</v>
+        <v>615382.75</v>
       </c>
       <c r="M156" s="1">
-        <v>414140.71</v>
+        <v>623192.46</v>
       </c>
       <c r="N156" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B157" s="1">
-        <v>600000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>98.235</v>
+        <v>100.292</v>
       </c>
       <c r="D157" s="1">
-        <v>97.26</v>
+        <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>583560.0</v>
+        <v>638000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5850.0</v>
+        <v>1862.96</v>
       </c>
       <c r="I157" s="1">
-        <v>1.0024676125848</v>
+        <v>0.292</v>
       </c>
       <c r="J157">
-        <v>0.91</v>
+        <v>0.84</v>
       </c>
       <c r="K157" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="L157" s="1">
-        <v>589410.0</v>
+        <v>639862.96</v>
       </c>
       <c r="M157" s="1">
-        <v>594896.3</v>
+        <v>645246.63</v>
       </c>
       <c r="N157" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B158" s="1">
-        <v>381000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.757</v>
+        <v>88.788</v>
       </c>
       <c r="D158" s="1">
-        <v>102.47</v>
+        <v>88.621</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>390410.7</v>
+        <v>531726.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-6526.53</v>
+        <v>1002.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1.6717087928174</v>
+        <v>0.1884429198497</v>
       </c>
       <c r="J158">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.15</v>
+      </c>
+      <c r="K158">
+        <v>908.22</v>
       </c>
       <c r="L158" s="1">
-        <v>383884.17</v>
+        <v>532728.0</v>
       </c>
       <c r="M158" s="1">
-        <v>386890.42</v>
+        <v>533636.22</v>
       </c>
       <c r="N158" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="B159" s="1">
-        <v>788000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.709</v>
+        <v>74.62</v>
       </c>
       <c r="D159" s="1">
-        <v>99.958</v>
+        <v>74.33222222</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>787669.04</v>
+        <v>668990.0</v>
       </c>
       <c r="H159" s="1">
-        <v>5917.88</v>
+        <v>2590.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.75131555253206</v>
+        <v>0.38715077953333</v>
       </c>
       <c r="J159">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="K159" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="L159" s="1">
-        <v>793586.92</v>
+        <v>671580.0</v>
       </c>
       <c r="M159" s="1">
-        <v>798039.66</v>
+        <v>676129.32</v>
       </c>
       <c r="N159" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="B160" s="1">
-        <v>631000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.722</v>
+        <v>98.201</v>
       </c>
       <c r="D160" s="1">
-        <v>99.422</v>
+        <v>99.985</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>627352.82</v>
+        <v>899865.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-4417.0</v>
+        <v>-16056.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-0.70406952183621</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="J160">
-        <v>1.05</v>
+        <v>0.36</v>
       </c>
       <c r="K160" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="L160" s="1">
-        <v>622935.82</v>
+        <v>883809.0</v>
       </c>
       <c r="M160" s="1">
-        <v>629565.64</v>
+        <v>887054.55</v>
       </c>
       <c r="N160" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="B161" s="1">
-        <v>638000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>101.923</v>
+        <v>100.95</v>
       </c>
       <c r="D161" s="1">
         <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>638000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>12268.74</v>
+        <v>6650.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1.923</v>
+        <v>0.95</v>
       </c>
       <c r="J161">
-        <v>0.61</v>
+        <v>3.39</v>
       </c>
       <c r="K161" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="L161" s="1">
-        <v>650268.74</v>
+        <v>706650.0</v>
       </c>
       <c r="M161" s="1">
-        <v>654184.14</v>
+        <v>730363.55</v>
       </c>
       <c r="N161" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B162" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>89.933</v>
+        <v>99.689</v>
       </c>
       <c r="D162" s="1">
-        <v>88.621</v>
+        <v>99.915</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>531726.0</v>
+        <v>1099065.0</v>
       </c>
       <c r="H162" s="1">
-        <v>7872.0</v>
+        <v>-2486.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.4804617415737</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J162">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>347.26</v>
+        <v>0.35</v>
+      </c>
+      <c r="K162" t="s">
+        <v>499</v>
       </c>
       <c r="L162" s="1">
-        <v>539598.0</v>
+        <v>1096579.0</v>
       </c>
       <c r="M162" s="1">
-        <v>539945.26</v>
+        <v>1100436.53</v>
       </c>
       <c r="N162" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B163" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>76.267</v>
+        <v>95.255</v>
       </c>
       <c r="D163" s="1">
-        <v>74.33222222</v>
+        <v>97.273</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>668990.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="H163" s="1">
-        <v>17413.0</v>
+        <v>-28252.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2.6028789668007</v>
+        <v>-2.0745736226908</v>
       </c>
       <c r="J163">
-        <v>0.46</v>
+        <v>1.52</v>
       </c>
       <c r="K163" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="L163" s="1">
-        <v>686403.0</v>
+        <v>1333570.0</v>
       </c>
       <c r="M163" s="1">
-        <v>690563.96</v>
+        <v>1354857.67</v>
       </c>
       <c r="N163" s="1">
-        <v>0.32</v>
+        <v>0.64</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B164" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.422</v>
+        <v>98.124</v>
       </c>
       <c r="D164" s="1">
-        <v>99.985</v>
+        <v>100.66</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>899865.0</v>
+        <v>402640.0</v>
       </c>
       <c r="H164" s="1">
-        <v>-5067.0</v>
+        <v>-10144.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-0.5630844626694</v>
+        <v>-2.5193721438506</v>
       </c>
       <c r="J164">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.11</v>
+      </c>
+      <c r="K164">
+        <v>443.84</v>
       </c>
       <c r="L164" s="1">
-        <v>894798.0</v>
+        <v>392496.0</v>
       </c>
       <c r="M164" s="1">
-        <v>896295.95</v>
+        <v>392939.84</v>
       </c>
       <c r="N164" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="B165" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.891</v>
+        <v>99.765</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0</v>
+        <v>100.05625</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>700000.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="H165" s="1">
-        <v>13237.0</v>
+        <v>-2912.5</v>
       </c>
       <c r="I165" s="1">
-        <v>1.891</v>
+        <v>-0.29108626397651</v>
       </c>
       <c r="J165">
-        <v>3.17</v>
+        <v>1.02</v>
       </c>
       <c r="K165" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="L165" s="1">
-        <v>713237.0</v>
+        <v>997650.0</v>
       </c>
       <c r="M165" s="1">
-        <v>735399.19</v>
+        <v>1007838.36</v>
       </c>
       <c r="N165" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="B166" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.812</v>
+        <v>97.612</v>
       </c>
       <c r="D166" s="1">
-        <v>99.915</v>
+        <v>99.42228</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1099065.0</v>
+        <v>994222.8</v>
       </c>
       <c r="H166" s="1">
-        <v>9867.0</v>
+        <v>-18102.8</v>
       </c>
       <c r="I166" s="1">
-        <v>0.89776309863384</v>
+        <v>-1.82079912068</v>
       </c>
       <c r="J166">
-        <v>0.12</v>
+        <v>1.14</v>
       </c>
       <c r="K166" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="L166" s="1">
-        <v>1108932.0</v>
+        <v>976120.0</v>
       </c>
       <c r="M166" s="1">
-        <v>1110258.03</v>
+        <v>987493.29</v>
       </c>
       <c r="N166" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="B167" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>96.675</v>
+        <v>99.144</v>
       </c>
       <c r="D167" s="1">
-        <v>97.273</v>
+        <v>99.1624</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1361822.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-8372.0</v>
+        <v>-276.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.61476463150103</v>
+        <v>-0.018555420199592</v>
       </c>
       <c r="J167">
-        <v>1.35</v>
+        <v>0.17</v>
       </c>
       <c r="K167" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="L167" s="1">
-        <v>1353450.0</v>
+        <v>1487160.0</v>
       </c>
       <c r="M167" s="1">
-        <v>1372321.23</v>
+        <v>1489779.86</v>
       </c>
       <c r="N167" s="1">
-        <v>0.64</v>
+        <v>0.71</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="B168" s="1">
-        <v>400000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.31</v>
+        <v>98.159</v>
       </c>
       <c r="D168" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>402640.0</v>
+        <v>816000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-5400.0</v>
+        <v>-15022.56</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.3411484204252</v>
+        <v>-1.841</v>
       </c>
       <c r="J168">
-        <v>3.29</v>
+        <v>1.53</v>
       </c>
       <c r="K168" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="L168" s="1">
-        <v>397240.0</v>
+        <v>800977.44</v>
       </c>
       <c r="M168" s="1">
-        <v>410407.12</v>
+        <v>813449.18</v>
       </c>
       <c r="N168" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B169" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.554</v>
+        <v>99.183</v>
       </c>
       <c r="D169" s="1">
-        <v>100.05625</v>
+        <v>99.7</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>1000562.5</v>
+        <v>1395800.0</v>
       </c>
       <c r="H169" s="1">
-        <v>4977.5</v>
+        <v>-7238.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.49747017302767</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J169">
-        <v>0.77</v>
+        <v>0.43</v>
       </c>
       <c r="K169" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="L169" s="1">
-        <v>1005540.0</v>
+        <v>1388562.0</v>
       </c>
       <c r="M169" s="1">
-        <v>1013211.23</v>
+        <v>1394545.56</v>
       </c>
       <c r="N169" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B170" s="1">
-        <v>1000000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.94</v>
+        <v>98.099</v>
       </c>
       <c r="D170" s="1">
-        <v>99.42228</v>
+        <v>99.24314075</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>994222.8</v>
+        <v>1212751.18</v>
       </c>
       <c r="H170" s="1">
-        <v>-4822.8</v>
+        <v>-13981.4</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.48508241814611</v>
+        <v>-1.1528663282768</v>
       </c>
       <c r="J170">
-        <v>0.94</v>
+        <v>2.96</v>
       </c>
       <c r="K170" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="L170" s="1">
-        <v>989400.0</v>
+        <v>1198769.78</v>
       </c>
       <c r="M170" s="1">
-        <v>998831.51</v>
+        <v>1234927.59</v>
       </c>
       <c r="N170" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B171" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.995</v>
+        <v>99.979</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>700000.0</v>
+        <v>399588.0</v>
       </c>
       <c r="H171" s="1">
-        <v>-35.0</v>
+        <v>328.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-0.005</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J171">
-        <v>2.24</v>
+        <v>0.97</v>
       </c>
       <c r="K171" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="L171" s="1">
-        <v>699965.0</v>
+        <v>399916.0</v>
       </c>
       <c r="M171" s="1">
-        <v>715671.04</v>
+        <v>403780.38</v>
       </c>
       <c r="N171" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B172" s="1">
-        <v>1500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.613</v>
+        <v>98.351</v>
       </c>
       <c r="D172" s="1">
-        <v>99.1624</v>
+        <v>100.23</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1487436.0</v>
+        <v>200460.0</v>
       </c>
       <c r="H172" s="1">
-        <v>21759.0</v>
+        <v>-3758.0</v>
       </c>
       <c r="I172" s="1">
-        <v>1.4628528555178</v>
+        <v>-1.8746882171007</v>
       </c>
       <c r="J172">
-        <v>3.71</v>
+        <v>3.28</v>
       </c>
       <c r="K172" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="L172" s="1">
-        <v>1509195.0</v>
+        <v>196702.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1564828.56</v>
+        <v>203256.79</v>
       </c>
       <c r="N172" s="1">
-        <v>0.73</v>
+        <v>0.1</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B173" s="1">
-        <v>816000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.342</v>
+        <v>98.706</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>816000.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-5369.28</v>
+        <v>-12815.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.658</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J173">
-        <v>1.31</v>
+        <v>2.58</v>
       </c>
       <c r="K173" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="L173" s="1">
-        <v>810630.72</v>
+        <v>1085766.0</v>
       </c>
       <c r="M173" s="1">
-        <v>821308.58</v>
+        <v>1114143.74</v>
       </c>
       <c r="N173" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="B174" s="1">
-        <v>1400000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.421</v>
+        <v>99.817</v>
       </c>
       <c r="D174" s="1">
-        <v>99.7</v>
+        <v>100.0</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1395800.0</v>
+        <v>688000.0</v>
       </c>
       <c r="H174" s="1">
-        <v>10094.0</v>
+        <v>-1259.04</v>
       </c>
       <c r="I174" s="1">
-        <v>0.72316950852558</v>
+        <v>-0.183</v>
       </c>
       <c r="J174">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="K174" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="L174" s="1">
-        <v>1405894.0</v>
+        <v>686740.96</v>
       </c>
       <c r="M174" s="1">
-        <v>1409259.75</v>
+        <v>688298.97</v>
       </c>
       <c r="N174" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="B175" s="1">
-        <v>1222000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.367</v>
+        <v>99.147</v>
       </c>
       <c r="D175" s="1">
-        <v>99.24314075</v>
+        <v>99.57385255</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>1212751.18</v>
+        <v>1701717.14</v>
       </c>
       <c r="H175" s="1">
-        <v>1513.56</v>
+        <v>-7294.91</v>
       </c>
       <c r="I175" s="1">
-        <v>0.12480383651327</v>
+        <v>-0.42867935149316</v>
       </c>
       <c r="J175">
-        <v>2.76</v>
+        <v>1.2</v>
       </c>
       <c r="K175" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="L175" s="1">
-        <v>1214264.74</v>
+        <v>1694422.23</v>
       </c>
       <c r="M175" s="1">
-        <v>1248049.69</v>
+        <v>1714906.82</v>
       </c>
       <c r="N175" s="1">
-        <v>0.58</v>
+        <v>0.81</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="B176" s="1">
-        <v>400000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.898</v>
+        <v>100.197</v>
       </c>
       <c r="D176" s="1">
-        <v>99.897</v>
+        <v>99.674</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>399588.0</v>
+        <v>441555.82</v>
       </c>
       <c r="H176" s="1">
-        <v>4004.0</v>
+        <v>2316.89</v>
       </c>
       <c r="I176" s="1">
-        <v>1.0020320930558</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J176">
-        <v>0.74</v>
+        <v>0.55</v>
       </c>
       <c r="K176" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="L176" s="1">
-        <v>403592.0</v>
+        <v>443872.71</v>
       </c>
       <c r="M176" s="1">
-        <v>406564.6</v>
+        <v>446327.67</v>
       </c>
       <c r="N176" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="B177" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.722</v>
+        <v>100.336</v>
       </c>
       <c r="D177" s="1">
-        <v>100.23</v>
+        <v>99.471</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>200460.0</v>
+        <v>795768.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-1016.0</v>
+        <v>6920.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.50683428115335</v>
+        <v>0.86960018497854</v>
       </c>
       <c r="J177">
-        <v>3.06</v>
+        <v>1.0</v>
       </c>
       <c r="K177" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="L177" s="1">
-        <v>199444.0</v>
+        <v>802688.0</v>
       </c>
       <c r="M177" s="1">
-        <v>205567.29</v>
+        <v>810666.08</v>
       </c>
       <c r="N177" s="1">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B178" s="1">
-        <v>1100000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.687</v>
+        <v>99.22</v>
       </c>
       <c r="D178" s="1">
-        <v>99.871</v>
+        <v>98.46009582</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>1098581.0</v>
+        <v>729589.31</v>
       </c>
       <c r="H178" s="1">
-        <v>-2024.0</v>
+        <v>5630.89</v>
       </c>
       <c r="I178" s="1">
-        <v>-0.1842376665899</v>
+        <v>0.77178899455092</v>
       </c>
       <c r="J178">
-        <v>2.36</v>
+        <v>0.4</v>
       </c>
       <c r="K178" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="L178" s="1">
-        <v>1096557.0</v>
+        <v>735220.2</v>
       </c>
       <c r="M178" s="1">
-        <v>1122482.34</v>
+        <v>738204.5</v>
       </c>
       <c r="N178" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="B179" s="1">
-        <v>688000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>101.202</v>
+        <v>96.747</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0</v>
+        <v>98.41</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>688000.0</v>
+        <v>885690.0</v>
       </c>
       <c r="H179" s="1">
-        <v>8269.76</v>
+        <v>-14967.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1.202</v>
+        <v>-1.6898689157606</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.34</v>
+      </c>
+      <c r="K179" t="s">
+        <v>548</v>
       </c>
       <c r="L179" s="1">
-        <v>696269.76</v>
+        <v>870723.0</v>
       </c>
       <c r="M179" s="1">
-        <v>696269.76</v>
+        <v>882789.78</v>
       </c>
       <c r="N179" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B180" s="1">
-        <v>1309000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.405</v>
+        <v>100.318</v>
       </c>
       <c r="D180" s="1">
-        <v>99.42560275</v>
+        <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>1301481.14</v>
+        <v>945000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>12820.31</v>
+        <v>3005.1</v>
       </c>
       <c r="I180" s="1">
-        <v>0.98505538082557</v>
+        <v>0.318</v>
       </c>
       <c r="J180">
-        <v>1.0</v>
+        <v>1.08</v>
       </c>
       <c r="K180" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="L180" s="1">
-        <v>1314301.45</v>
+        <v>948005.1</v>
       </c>
       <c r="M180" s="1">
-        <v>1327355.59</v>
+        <v>958255.37</v>
       </c>
       <c r="N180" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="B181" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.506</v>
+        <v>88.464</v>
       </c>
       <c r="D181" s="1">
-        <v>99.471</v>
+        <v>85.25</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>795768.0</v>
+        <v>426250.0</v>
       </c>
       <c r="H181" s="1">
-        <v>8280.0</v>
+        <v>16070.0</v>
       </c>
       <c r="I181" s="1">
-        <v>1.0405042675755</v>
+        <v>3.7700879765396</v>
       </c>
       <c r="J181">
-        <v>0.77</v>
+        <v>0.25</v>
       </c>
       <c r="K181" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="L181" s="1">
-        <v>804048.0</v>
+        <v>442320.0</v>
       </c>
       <c r="M181" s="1">
-        <v>810184.99</v>
+        <v>443552.88</v>
       </c>
       <c r="N181" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B182" s="1">
-        <v>443000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.98</v>
+        <v>101.018</v>
       </c>
       <c r="D182" s="1">
-        <v>99.674</v>
+        <v>99.18943934</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>441555.82</v>
+        <v>605055.58</v>
       </c>
       <c r="H182" s="1">
-        <v>5785.58</v>
+        <v>11154.22</v>
       </c>
       <c r="I182" s="1">
-        <v>1.3102714850412</v>
+        <v>1.8435033687318</v>
       </c>
       <c r="J182">
-        <v>0.28</v>
+        <v>2.48</v>
       </c>
       <c r="K182" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="L182" s="1">
-        <v>447341.4</v>
+        <v>616209.8</v>
       </c>
       <c r="M182" s="1">
-        <v>448568.88</v>
+        <v>631313.57</v>
       </c>
       <c r="N182" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="B183" s="1">
-        <v>741000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.53</v>
+        <v>100.288</v>
       </c>
       <c r="D183" s="1">
-        <v>98.46009582</v>
+        <v>102.1775</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>729589.31</v>
+        <v>1634840.0</v>
       </c>
       <c r="H183" s="1">
-        <v>15337.99</v>
+        <v>-30232.0</v>
       </c>
       <c r="I183" s="1">
-        <v>2.1022772386838</v>
+        <v>-1.8492329524602</v>
       </c>
       <c r="J183">
-        <v>0.2</v>
+        <v>1.48</v>
       </c>
       <c r="K183" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="L183" s="1">
-        <v>744927.3</v>
+        <v>1604608.0</v>
       </c>
       <c r="M183" s="1">
-        <v>746419.45</v>
+        <v>1628284.71</v>
       </c>
       <c r="N183" s="1">
-        <v>0.35</v>
+        <v>0.77</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="B184" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>98.694</v>
+        <v>96.989</v>
       </c>
       <c r="D184" s="1">
-        <v>98.41</v>
+        <v>100.761</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>885690.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="H184" s="1">
-        <v>2556.0</v>
+        <v>-49036.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.28858855807337</v>
+        <v>-3.743511874634</v>
       </c>
       <c r="J184">
-        <v>1.15</v>
+        <v>1.3</v>
       </c>
       <c r="K184" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="L184" s="1">
-        <v>888246.0</v>
+        <v>1260857.0</v>
       </c>
       <c r="M184" s="1">
-        <v>898565.18</v>
+        <v>1277805.97</v>
       </c>
       <c r="N184" s="1">
-        <v>0.42</v>
+        <v>0.61</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B185" s="1">
-        <v>945000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>101.812</v>
+        <v>101.29</v>
       </c>
       <c r="D185" s="1">
-        <v>100.0</v>
+        <v>101.425395</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>945000.0</v>
+        <v>608552.37</v>
       </c>
       <c r="H185" s="1">
-        <v>17123.4</v>
+        <v>-812.37</v>
       </c>
       <c r="I185" s="1">
-        <v>1.812</v>
+        <v>-0.13349220873135</v>
       </c>
       <c r="J185">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="K185" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="L185" s="1">
-        <v>962123.4</v>
+        <v>607740.0</v>
       </c>
       <c r="M185" s="1">
-        <v>969981.94</v>
+        <v>612548.22</v>
       </c>
       <c r="N185" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B186" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>89.404</v>
+        <v>101.55</v>
       </c>
       <c r="D186" s="1">
-        <v>85.25</v>
+        <v>99.96825</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>426250.0</v>
+        <v>299904.75</v>
       </c>
       <c r="H186" s="1">
-        <v>20770.0</v>
+        <v>4745.25</v>
       </c>
       <c r="I186" s="1">
-        <v>4.8727272727273</v>
+        <v>1.5822523651259</v>
       </c>
       <c r="J186">
-        <v>0.2</v>
+        <v>2.82</v>
       </c>
       <c r="K186" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="L186" s="1">
-        <v>447020.0</v>
+        <v>304650.0</v>
       </c>
       <c r="M186" s="1">
-        <v>448037.12</v>
+        <v>313121.92</v>
       </c>
       <c r="N186" s="1">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B187" s="1">
-        <v>610000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.844</v>
+        <v>103.659</v>
       </c>
       <c r="D187" s="1">
-        <v>99.18943934</v>
+        <v>104.45</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>605055.58</v>
+        <v>208900.0</v>
       </c>
       <c r="H187" s="1">
-        <v>16192.82</v>
+        <v>-1582.0</v>
       </c>
       <c r="I187" s="1">
-        <v>2.6762533121337</v>
+        <v>-0.75730014360938</v>
       </c>
       <c r="J187">
-        <v>2.26</v>
+        <v>0.98</v>
       </c>
       <c r="K187" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="L187" s="1">
-        <v>621248.4</v>
+        <v>207318.0</v>
       </c>
       <c r="M187" s="1">
-        <v>635036.07</v>
+        <v>209274.16</v>
       </c>
       <c r="N187" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B188" s="1">
-        <v>800000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.527</v>
+        <v>97.65</v>
       </c>
       <c r="D188" s="1">
-        <v>102.939</v>
+        <v>99.589</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>823512.0</v>
+        <v>946095.5</v>
       </c>
       <c r="H188" s="1">
-        <v>-11296.0</v>
+        <v>-18420.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-1.3716861442213</v>
+        <v>-1.9470021789555</v>
       </c>
       <c r="J188">
-        <v>1.27</v>
+        <v>2.99</v>
       </c>
       <c r="K188" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="L188" s="1">
-        <v>812216.0</v>
+        <v>927675.0</v>
       </c>
       <c r="M188" s="1">
-        <v>822385.86</v>
+        <v>956096.92</v>
       </c>
       <c r="N188" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="B189" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>98.822</v>
+        <v>97.66</v>
       </c>
       <c r="D189" s="1">
-        <v>100.761</v>
+        <v>99.908</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>1309893.0</v>
+        <v>499540.0</v>
       </c>
       <c r="H189" s="1">
-        <v>-25207.0</v>
+        <v>-11240.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1.924355653477</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J189">
-        <v>1.11</v>
+        <v>1.82</v>
       </c>
       <c r="K189" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="L189" s="1">
-        <v>1284686.0</v>
+        <v>488300.0</v>
       </c>
       <c r="M189" s="1">
-        <v>1299110.66</v>
+        <v>497395.49</v>
       </c>
       <c r="N189" s="1">
-        <v>0.6</v>
+        <v>0.24</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="B190" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>102.501</v>
+        <v>102.124</v>
       </c>
       <c r="D190" s="1">
-        <v>101.425395</v>
+        <v>103.012</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>608552.37</v>
+        <v>721084.0</v>
       </c>
       <c r="H190" s="1">
-        <v>6453.63</v>
+        <v>-6216.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1.0604888450274</v>
+        <v>-0.86203549101076</v>
       </c>
       <c r="J190">
-        <v>0.59</v>
+        <v>1.31</v>
       </c>
       <c r="K190" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="L190" s="1">
-        <v>615006.0</v>
+        <v>714868.0</v>
       </c>
       <c r="M190" s="1">
-        <v>618519.7</v>
+        <v>724068.68</v>
       </c>
       <c r="N190" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="B191" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>102.155</v>
+        <v>97.506</v>
       </c>
       <c r="D191" s="1">
-        <v>99.96825</v>
+        <v>97.93</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>299904.75</v>
+        <v>489650.0</v>
       </c>
       <c r="H191" s="1">
-        <v>6560.25</v>
+        <v>-2120.0</v>
       </c>
       <c r="I191" s="1">
-        <v>2.1874445136331</v>
+        <v>-0.43296232002451</v>
       </c>
       <c r="J191">
-        <v>2.6</v>
+        <v>1.33</v>
       </c>
       <c r="K191" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="L191" s="1">
-        <v>306465.0</v>
+        <v>487530.0</v>
       </c>
       <c r="M191" s="1">
-        <v>314268.08</v>
+        <v>494193.01</v>
       </c>
       <c r="N191" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="B192" s="1">
-        <v>200000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>105.129</v>
+        <v>97.506</v>
       </c>
       <c r="D192" s="1">
-        <v>104.45</v>
+        <v>99.902</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>208900.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="H192" s="1">
-        <v>1358.0</v>
+        <v>-35460.8</v>
       </c>
       <c r="I192" s="1">
-        <v>0.65007180469124</v>
+        <v>-2.3983503833757</v>
       </c>
       <c r="J192">
-        <v>0.73</v>
+        <v>1.51</v>
       </c>
       <c r="K192" t="s">
-        <v>126</v>
+        <v>586</v>
       </c>
       <c r="L192" s="1">
-        <v>210258.0</v>
+        <v>1443088.8</v>
       </c>
       <c r="M192" s="1">
-        <v>211725.12</v>
+        <v>1465430.72</v>
       </c>
       <c r="N192" s="1">
-        <v>0.1</v>
+        <v>0.69</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B193" s="1">
-        <v>950000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.776</v>
+        <v>100.061</v>
       </c>
       <c r="D193" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>946095.5</v>
+        <v>667000.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-7723.5</v>
+        <v>406.87</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.81635521995401</v>
+        <v>0.061</v>
       </c>
       <c r="J193">
-        <v>2.82</v>
+        <v>1.98</v>
       </c>
       <c r="K193" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="L193" s="1">
-        <v>938372.0</v>
+        <v>667406.87</v>
       </c>
       <c r="M193" s="1">
-        <v>965154.19</v>
+        <v>680589.17</v>
       </c>
       <c r="N193" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="B194" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.32</v>
+        <v>102.788</v>
       </c>
       <c r="D194" s="1">
-        <v>99.908</v>
+        <v>102.706</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>499540.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-7940.0</v>
+        <v>1230.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.5894623053209</v>
+        <v>0.079839541993652</v>
       </c>
       <c r="J194">
-        <v>1.59</v>
+        <v>1.0</v>
       </c>
       <c r="K194" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="L194" s="1">
-        <v>491600.0</v>
+        <v>1541820.0</v>
       </c>
       <c r="M194" s="1">
-        <v>499565.28</v>
+        <v>1556752.19</v>
       </c>
       <c r="N194" s="1">
-        <v>0.23</v>
+        <v>0.74</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
+        <v>594</v>
+      </c>
+      <c r="B195" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>101.723</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="H195" s="1">
+        <v>10313.87</v>
+      </c>
+      <c r="I195" s="1">
+        <v>2.0698066648976</v>
+      </c>
+      <c r="J195">
+        <v>0.47</v>
+      </c>
+      <c r="K195" t="s">
         <v>595</v>
       </c>
-      <c r="B195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L195" s="1">
-        <v>719264.0</v>
+        <v>508615.0</v>
       </c>
       <c r="M195" s="1">
-        <v>726551.67</v>
+        <v>510988.29</v>
       </c>
       <c r="N195" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B196" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>104.77</v>
+        <v>101.607</v>
       </c>
       <c r="D196" s="1">
-        <v>106.6</v>
+        <v>103.47225</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>746200.0</v>
+        <v>827778.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-12810.0</v>
+        <v>-14922.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1.7166979362101</v>
+        <v>-1.802657234186</v>
       </c>
       <c r="J196">
-        <v>2.97</v>
+        <v>1.43</v>
       </c>
       <c r="K196" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="L196" s="1">
-        <v>733390.0</v>
+        <v>812856.0</v>
       </c>
       <c r="M196" s="1">
-        <v>754174.25</v>
+        <v>824313.53</v>
       </c>
       <c r="N196" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B197" s="1">
-        <v>1480000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>99.439</v>
+        <v>98.231</v>
       </c>
       <c r="D197" s="1">
-        <v>99.902</v>
+        <v>99.495</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>1478549.6</v>
+        <v>795960.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-6852.4</v>
+        <v>-10112.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.4634541851014</v>
+        <v>-1.2704155987738</v>
       </c>
       <c r="J197">
-        <v>1.3</v>
+        <v>3.32</v>
       </c>
       <c r="K197" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="L197" s="1">
-        <v>1471697.2</v>
+        <v>785848.0</v>
       </c>
       <c r="M197" s="1">
-        <v>1490952.41</v>
+        <v>812431.56</v>
       </c>
       <c r="N197" s="1">
-        <v>0.69</v>
+        <v>0.39</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="B198" s="1">
-        <v>667000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.886</v>
+        <v>100.088</v>
       </c>
       <c r="D198" s="1">
-        <v>100.0</v>
+        <v>100.413</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>667000.0</v>
+        <v>1606608.0</v>
       </c>
       <c r="H198" s="1">
-        <v>5909.62</v>
+        <v>-5200.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.886</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J198">
-        <v>1.74</v>
+        <v>0.73</v>
       </c>
       <c r="K198" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="L198" s="1">
-        <v>672909.62</v>
+        <v>1601408.0</v>
       </c>
       <c r="M198" s="1">
-        <v>684545.39</v>
+        <v>1613092.52</v>
       </c>
       <c r="N198" s="1">
-        <v>0.32</v>
+        <v>0.76</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B199" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>103.532</v>
+        <v>91.319</v>
       </c>
       <c r="D199" s="1">
-        <v>102.706</v>
+        <v>92.35</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>1540590.0</v>
+        <v>831150.0</v>
       </c>
       <c r="H199" s="1">
-        <v>12390.0</v>
+        <v>-9279.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.80423733764337</v>
+        <v>-1.1164049810504</v>
       </c>
       <c r="J199">
-        <v>0.75</v>
+        <v>0.49</v>
       </c>
       <c r="K199" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="L199" s="1">
-        <v>1552980.0</v>
+        <v>821871.0</v>
       </c>
       <c r="M199" s="1">
-        <v>1564265.96</v>
+        <v>826278.53</v>
       </c>
       <c r="N199" s="1">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="B200" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>103.076</v>
+        <v>89.219</v>
       </c>
       <c r="D200" s="1">
-        <v>99.660226</v>
+        <v>90.199</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>498301.13</v>
+        <v>721592.0</v>
       </c>
       <c r="H200" s="1">
-        <v>17078.87</v>
+        <v>-7840.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3.4274194802649</v>
+        <v>-1.086486546414</v>
       </c>
       <c r="J200">
-        <v>0.24</v>
+        <v>0.71</v>
       </c>
       <c r="K200" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="L200" s="1">
-        <v>515380.0</v>
+        <v>713752.0</v>
       </c>
       <c r="M200" s="1">
-        <v>516566.64</v>
+        <v>719415.01</v>
       </c>
       <c r="N200" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B201" s="1">
-        <v>800000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>102.453</v>
+        <v>99.893</v>
       </c>
       <c r="D201" s="1">
-        <v>103.47225</v>
+        <v>101.11874539</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>827778.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="H201" s="1">
-        <v>-8154.0</v>
+        <v>-13287.08</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.9850467154237</v>
+        <v>-1.2121841333743</v>
       </c>
       <c r="J201">
-        <v>1.19</v>
+        <v>0.22</v>
       </c>
       <c r="K201" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="L201" s="1">
-        <v>819624.0</v>
+        <v>1082840.12</v>
       </c>
       <c r="M201" s="1">
-        <v>829125.37</v>
+        <v>1085178.89</v>
       </c>
       <c r="N201" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B202" s="1">
         <v>800000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.249</v>
+        <v>97.62</v>
       </c>
       <c r="D202" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>795960.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H202" s="1">
-        <v>6032.0</v>
+        <v>-19040.0</v>
       </c>
       <c r="I202" s="1">
-        <v>0.75782702648374</v>
+        <v>-2.38</v>
       </c>
       <c r="J202">
-        <v>3.1</v>
+        <v>1.56</v>
       </c>
       <c r="K202" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="L202" s="1">
-        <v>801992.0</v>
+        <v>780960.0</v>
       </c>
       <c r="M202" s="1">
-        <v>826792.0</v>
+        <v>793475.24</v>
       </c>
       <c r="N202" s="1">
         <v>0.38</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B203" s="1">
-        <v>1600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>101.19</v>
+        <v>100.334</v>
       </c>
       <c r="D203" s="1">
-        <v>100.413</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>1606608.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>12432.0</v>
+        <v>1336.0</v>
       </c>
       <c r="I203" s="1">
-        <v>0.77380418870067</v>
+        <v>0.334</v>
       </c>
       <c r="J203">
-        <v>0.49</v>
+        <v>1.03</v>
       </c>
       <c r="K203" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="L203" s="1">
-        <v>1619040.0</v>
+        <v>401336.0</v>
       </c>
       <c r="M203" s="1">
-        <v>1626829.68</v>
+        <v>405460.71</v>
       </c>
       <c r="N203" s="1">
-        <v>0.76</v>
+        <v>0.19</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B204" s="1">
         <v>900000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>92.324</v>
+        <v>96.227</v>
       </c>
       <c r="D204" s="1">
-        <v>92.35</v>
+        <v>97.25</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>831150.0</v>
+        <v>875250.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-234.0</v>
+        <v>-9207.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-0.02815376285869</v>
+        <v>-1.0519280205656</v>
       </c>
       <c r="J204">
-        <v>0.42</v>
+        <v>0.63</v>
       </c>
       <c r="K204" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="L204" s="1">
-        <v>830916.0</v>
+        <v>866043.0</v>
       </c>
       <c r="M204" s="1">
-        <v>834676.27</v>
+        <v>871714.23</v>
       </c>
       <c r="N204" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="B205" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>90.089</v>
+        <v>98.783</v>
       </c>
       <c r="D205" s="1">
-        <v>90.199</v>
+        <v>99.8356</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>721592.0</v>
+        <v>898520.4</v>
       </c>
       <c r="H205" s="1">
-        <v>-880.0</v>
+        <v>-9473.4</v>
       </c>
       <c r="I205" s="1">
-        <v>-0.12195257153627</v>
+        <v>-1.0543333239846</v>
       </c>
       <c r="J205">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="K205" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="L205" s="1">
-        <v>720712.0</v>
+        <v>889047.0</v>
       </c>
       <c r="M205" s="1">
-        <v>725627.07</v>
+        <v>892375.77</v>
       </c>
       <c r="N205" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="B206" s="1">
-        <v>1084000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>101.438</v>
+        <v>82.894</v>
       </c>
       <c r="D206" s="1">
-        <v>101.11874539</v>
+        <v>81.04033333</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>1096127.2</v>
+        <v>729363.0</v>
       </c>
       <c r="H206" s="1">
-        <v>3460.72</v>
+        <v>16683.0</v>
       </c>
       <c r="I206" s="1">
-        <v>0.31572248184335</v>
+        <v>2.287338403511</v>
       </c>
       <c r="J206">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.66</v>
+      </c>
+      <c r="K206" t="s">
+        <v>628</v>
       </c>
       <c r="L206" s="1">
-        <v>1099587.92</v>
+        <v>746046.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1099587.92</v>
+        <v>752019.29</v>
       </c>
       <c r="N206" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="B207" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.617</v>
+        <v>90.166</v>
       </c>
       <c r="D207" s="1">
-        <v>100.0</v>
+        <v>89.675</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>800000.0</v>
+        <v>986425.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-11064.0</v>
+        <v>5401.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1.383</v>
+        <v>0.5475327571787</v>
       </c>
       <c r="J207">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.04</v>
+      </c>
+      <c r="K207">
+        <v>406.85</v>
       </c>
       <c r="L207" s="1">
-        <v>788936.0</v>
+        <v>991826.0</v>
       </c>
       <c r="M207" s="1">
-        <v>800082.39</v>
+        <v>992232.85</v>
       </c>
       <c r="N207" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B208" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>101.366</v>
+        <v>100.857</v>
       </c>
       <c r="D208" s="1">
-        <v>100.0</v>
+        <v>99.774775</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>400000.0</v>
+        <v>598648.65</v>
       </c>
       <c r="H208" s="1">
-        <v>5464.0</v>
+        <v>6493.35</v>
       </c>
       <c r="I208" s="1">
-        <v>1.366</v>
+        <v>1.0846679433755</v>
       </c>
       <c r="J208">
-        <v>0.82</v>
+        <v>1.12</v>
       </c>
       <c r="K208" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="L208" s="1">
-        <v>405464.0</v>
+        <v>605142.0</v>
       </c>
       <c r="M208" s="1">
-        <v>408739.51</v>
+        <v>611861.18</v>
       </c>
       <c r="N208" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B209" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>96.621</v>
+        <v>99.882</v>
       </c>
       <c r="D209" s="1">
-        <v>97.25</v>
+        <v>100.86</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>875250.0</v>
+        <v>1008600.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-5661.0</v>
+        <v>-9780.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.64678663239075</v>
+        <v>-0.96966091612136</v>
       </c>
       <c r="J209">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="K209" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="L209" s="1">
-        <v>869589.0</v>
+        <v>998820.0</v>
       </c>
       <c r="M209" s="1">
-        <v>873965.71</v>
+        <v>1002489.59</v>
       </c>
       <c r="N209" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B210" s="1">
-        <v>900000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.117</v>
+        <v>10.63467767</v>
       </c>
       <c r="D210" s="1">
-        <v>99.8356</v>
+        <v>0.1064158907</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>898520.4</v>
+        <v>457588.33</v>
       </c>
       <c r="H210" s="1">
-        <v>2532.6</v>
+        <v>-17616.63</v>
       </c>
       <c r="I210" s="1">
-        <v>0.28186338340231</v>
+        <v>-3.8498862066696</v>
       </c>
       <c r="J210">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="K210" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="L210" s="1">
-        <v>901053.0</v>
+        <v>439971.7</v>
       </c>
       <c r="M210" s="1">
-        <v>902439.99</v>
+        <v>457291.14</v>
       </c>
       <c r="N210" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B211" s="1">
-        <v>900000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>84.029</v>
+        <v>10.63467767</v>
       </c>
       <c r="D211" s="1">
-        <v>81.04033333</v>
+        <v>0.0</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>729363.0</v>
+        <v>0.0</v>
       </c>
       <c r="H211" s="1">
-        <v>26898.0</v>
+        <v>-439971.7</v>
       </c>
       <c r="I211" s="1">
-        <v>3.6878755845855</v>
+        <v>0</v>
       </c>
       <c r="J211">
-        <v>0.62</v>
+        <v>0.0</v>
       </c>
       <c r="K211" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="L211" s="1">
-        <v>756261.0</v>
+        <v>-439971.7</v>
       </c>
       <c r="M211" s="1">
-        <v>761845.93</v>
+        <v>-457291.14</v>
       </c>
       <c r="N211" s="1">
-        <v>0.35</v>
+        <v>-0.22</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>643</v>
-[...199 lines deleted...]
-        <v>655</v>
+        <v>640</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">