--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="865">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="888">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -124,276 +124,264 @@
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+  </si>
+  <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129160620</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/04/2026</t>
   </si>
   <si>
-    <t>362 791.00</t>
+    <t>396 744.89</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>181 508.46</t>
+    <t>207 084.17</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>84 252.50</t>
+    <t>118 304.22</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>83 135.83</t>
+    <t>116 737.56</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
-    <t>XS3068724866</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
-    <t>BE6371298470</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 24/02/2026</t>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
+  </si>
+  <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ452E3</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 10/03/2026</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>27 520.00</t>
+    <t>77 122.50</t>
   </si>
   <si>
     <t>FR0129160661</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 23/04/2026</t>
   </si>
   <si>
-    <t>725 582.00</t>
+    <t>793 489.78</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>84 038.13</t>
+    <t>126 950.00</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747C3</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
-    <t>XS3010676230</t>
-[...14 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 06/02/2026</t>
+    <t>XS3304309589</t>
+  </si>
+  <si>
+    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
+  </si>
+  <si>
+    <t>XS3306628242</t>
+  </si>
+  <si>
+    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3268844308</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>452 560.17</t>
+    <t>503 366.25</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>191 820.33</t>
+    <t>242 309.17</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>9 322.92</t>
+    <t>59 802.67</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
@@ -424,2000 +412,2000 @@
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
-    <t>BE6367291174</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 23/02/2026</t>
+    <t>BE6372053262</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>744 605.56</t>
+    <t>813 992.67</t>
   </si>
   <si>
     <t>FR0129063311</t>
   </si>
   <si>
     <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>102 325.50</t>
+    <t>136 548.00</t>
   </si>
   <si>
     <t>XS3060578476</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 22/04/2026</t>
   </si>
   <si>
-    <t>364 379.89</t>
+    <t>398 483.78</t>
+  </si>
+  <si>
+    <t>XS3298382857</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/03/2026</t>
   </si>
   <si>
     <t>XS3252222123</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
   </si>
   <si>
-    <t>XS3233504185</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129547933</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3025927727</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/03/2026</t>
   </si>
   <si>
-    <t>XS3005225647</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 13/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3129352012</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>FR0129496602</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 23/03/2026</t>
+  </si>
+  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>63 330.22</t>
+    <t>129 202.22</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>536 363.33</t>
+    <t>587 725.92</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>881 755.00</t>
+    <t>958 235.00</t>
+  </si>
+  <si>
+    <t>FR0129598563</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
+  </si>
+  <si>
+    <t>29 901.33</t>
   </si>
   <si>
     <t>FR0129101103</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2026</t>
   </si>
   <si>
-    <t>1 102 246.39</t>
-[...8 lines deleted...]
-    <t>874 374.89</t>
+    <t>1 188 141.25</t>
+  </si>
+  <si>
+    <t>FR0129598571</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
+  </si>
+  <si>
+    <t>29 768.00</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>517 298.67</t>
+    <t>568 423.92</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>47 125.00</t>
+    <t>98 102.33</t>
+  </si>
+  <si>
+    <t>FR0129621415</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
+  </si>
+  <si>
+    <t>22 629.00</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>13 760.39</t>
-[...8 lines deleted...]
-    <t>640 720.67</t>
+    <t>30 675.36</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>13 332.61</t>
+    <t>29 722.58</t>
+  </si>
+  <si>
+    <t>FR0129621340</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
+  </si>
+  <si>
+    <t>21 929.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>23 245.83</t>
+    <t>65 143.75</t>
   </si>
   <si>
     <t>FR0129160687</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>39 097.22</t>
+    <t>81 390.83</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>38 923.61</t>
+    <t>81 029.72</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>23 392.66</t>
+    <t>52 148.11</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>126 781.88</t>
+    <t>169 185.00</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>126 219.38</t>
+    <t>168 435.00</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129199370</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/03/2026</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
+    <t>BE6372032050</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+  </si>
+  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>49 231.00</t>
+    <t>100 435.00</t>
   </si>
   <si>
     <t>FR0129101384</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/03/2026</t>
   </si>
   <si>
-    <t>1 317 625.50</t>
+    <t>1 420 680.00</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>27 154.11</t>
+    <t>60 534.06</t>
   </si>
   <si>
     <t>FR0129104834</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2026</t>
   </si>
   <si>
-    <t>646 187.33</t>
+    <t>697 693.33</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>40 731.17</t>
+    <t>90 801.08</t>
   </si>
   <si>
     <t>FR0129155448</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
     <t>FR0129521516</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 03/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
-    <t>FR0129030823</t>
-[...5 lines deleted...]
-    <t>728 114.17</t>
+    <t>FR0129594190</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 03/02/2027</t>
+  </si>
+  <si>
+    <t>42 240.00</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>490 035.00</t>
+    <t>540 875.42</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>78 872.50</t>
+    <t>112 765.00</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>43 407.78</t>
+    <t>85 334.03</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>40 181.17</t>
+    <t>89 576.08</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>27 337.44</t>
+    <t>60 942.39</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>362 736.11</t>
+    <t>396 529.67</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>9 844.89</t>
+    <t>43 127.78</t>
   </si>
   <si>
     <t>FR0129081545</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 31/03/2026</t>
   </si>
   <si>
-    <t>971 255.56</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/02/2026</t>
+    <t>1 055 483.33</t>
+  </si>
+  <si>
+    <t>FR0129598811</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 06/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129599272</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>399 056.50</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 23/02/2026</t>
+    <t>449 806.42</t>
+  </si>
+  <si>
+    <t>FR0129620011</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129634624</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>XS3099050166</t>
   </si>
   <si>
     <t>NEUCP UNICREDIT SPA 13/03/2026</t>
   </si>
   <si>
-    <t>288 345.00</t>
+    <t>321 750.56</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>16 624.50</t>
+    <t>41 598.75</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>16 451.51</t>
+    <t>41 128.77</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>360 154.11</t>
+    <t>399 683.22</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>293 876.88</t>
+    <t>325 363.68</t>
   </si>
   <si>
     <t>XS2451372499</t>
   </si>
   <si>
     <t>ALD SA 1.25 02/03/2026</t>
   </si>
   <si>
-    <t>349 695.21</t>
+    <t>377 712.33</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>443 183.22</t>
+    <t>13 493.50</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>24 801.37</t>
+    <t>69 443.84</t>
+  </si>
+  <si>
+    <t>FR001400M8T2</t>
+  </si>
+  <si>
+    <t>ALD SA 4.375 23/11/2026</t>
+  </si>
+  <si>
+    <t>71 198.63</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>171 989.04</t>
+    <t>206 904.11</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>2 080 356.16</t>
+    <t>2 270 761.64</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>199 890.41</t>
+    <t>220 972.60</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
+    <t>4 536.99</t>
+  </si>
+  <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>185 753.42</t>
+    <t>207 945.21</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>37 294.52</t>
-[...8 lines deleted...]
-    <t>295 105.14</t>
+    <t>2 568.49</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 828.77</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>39 698.63</t>
-[...8 lines deleted...]
-    <t>14 184.25</t>
+    <t>122 863.01</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
+    <t>1 417.81</t>
+  </si>
+  <si>
+    <t>XS2915279140</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
+  </si>
+  <si>
+    <t>21 097.00</t>
+  </si>
+  <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>63 091.73</t>
+    <t>69 006.58</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>24 356.51</t>
+    <t>28 711.64</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>518 845.19</t>
+    <t>578 204.60</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>38 528.77</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013323664</t>
   </si>
   <si>
     <t>BPCE SA 1.375 23/03/2026</t>
   </si>
   <si>
-    <t>654 726.03</t>
+    <t>710 667.81</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>254 186.30</t>
+    <t>278 523.29</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>326 577.74</t>
+    <t>356 878.77</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>37 910.96</t>
+    <t>50 393.84</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>53 852.05</t>
+    <t>58 512.33</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>45 973.67</t>
+    <t>81 439.07</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>18 257.53</t>
+    <t>25 506.85</t>
   </si>
   <si>
     <t>XS1064307058</t>
   </si>
   <si>
     <t>COCA-COLA EUROPEAN PARTNERS PLC 2.75 06/05/2026</t>
   </si>
   <si>
-    <t>88 632.88</t>
+    <t>97 430.99</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>2 742.47</t>
+    <t>9 473.97</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>66 780.82</t>
+    <t>94 520.55</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>32 321.92</t>
+    <t>52 155.82</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>103 595.89</t>
+    <t>113 767.12</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>11 044.18</t>
+    <t>12 144.52</t>
   </si>
   <si>
     <t>FR0013414091</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 1.625 15/04/2026</t>
   </si>
   <si>
-    <t>195 667.81</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE BOERSE AG 0 22/02/2026</t>
+    <t>213 698.63</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>90 335.27</t>
+    <t>109 540.41</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>54 526.03</t>
-[...8 lines deleted...]
-    <t>522 893.84</t>
+    <t>59 112.33</t>
+  </si>
+  <si>
+    <t>XS2534985523</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 21/09/2027</t>
+  </si>
+  <si>
+    <t>68 921.23</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>6 140.75</t>
+    <t>7 333.56</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>15 829.11</t>
+    <t>36 180.82</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>35 713.70</t>
+    <t>52 339.04</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>109 722.60</t>
+    <t>118 922.95</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>164 740.16</t>
+    <t>221 043.76</t>
   </si>
   <si>
     <t>XS1398476793</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV 1.125 21/04/2026</t>
   </si>
   <si>
-    <t>53 075.34</t>
+    <t>58 068.49</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>357 247.60</t>
-[...8 lines deleted...]
-    <t>169 620.55</t>
+    <t>435 667.81</t>
+  </si>
+  <si>
+    <t>XS2554746185</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 14/11/2027</t>
+  </si>
+  <si>
+    <t>122 903.42</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>3 316.58</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>38 720.55</t>
+    <t>52 659.95</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>283 835.62</t>
+    <t>313 424.66</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>26 712.33</t>
+    <t>33 647.26</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>414 382.26</t>
+    <t>451 801.39</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>366 245.75</t>
+    <t>444 726.99</t>
   </si>
   <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>37 178.08</t>
+    <t>40 580.82</t>
+  </si>
+  <si>
+    <t>XS2465984107</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
+  </si>
+  <si>
+    <t>170 233.50</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>40 303.22</t>
+    <t>45 055.12</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>437 235.57</t>
+    <t>609 389.60</t>
+  </si>
+  <si>
+    <t>XS2443893255</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 1.125 16/02/2027</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>XS2320747285</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.25 24/03/2026</t>
   </si>
   <si>
-    <t>43 150.68</t>
+    <t>46 849.32</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>1 308.08</t>
+    <t>3 662.63</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>26 427.40</t>
+    <t>33 158.90</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>FR0013486701</t>
-[...5 lines deleted...]
-    <t>11 746.58</t>
+    <t>1 575.34</t>
+  </si>
+  <si>
+    <t>XS2115094737</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>11 490.41</t>
+    <t>50 270.55</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>113 400.00</t>
+    <t>127 575.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>408 493.15</t>
+    <t>37 454.79</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
-    <t>54 965.75</t>
+    <t>68 835.62</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>238 356.16</t>
+    <t>266 095.89</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>83 339.04</t>
+    <t>97 671.23</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-3 485.00</t>
+    <t>-4 216.67</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 141.33</t>
+    <t>-1 380.54</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-32 783.68</t>
+    <t>-36 310.42</t>
   </si>
   <si>
     <t>SWAP04525662</t>
   </si>
   <si>
-    <t>-6 045.52</t>
+    <t>-6 964.20</t>
   </si>
   <si>
     <t>SWAP04525664</t>
   </si>
   <si>
-    <t>-2 360.33</t>
+    <t>-2 711.83</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04562755</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04577214</t>
   </si>
   <si>
-    <t>-1 475.47</t>
-[...2 lines deleted...]
-    <t>SWAP04593079</t>
+    <t>-1 806.00</t>
   </si>
   <si>
     <t>SWAP04604387</t>
   </si>
   <si>
-    <t>-8 268.32</t>
-[...5 lines deleted...]
-    <t>-7 220.76</t>
+    <t>-9 165.67</t>
   </si>
   <si>
     <t>SWAP04609323</t>
   </si>
   <si>
-    <t>-10 279.52</t>
+    <t>-11 429.77</t>
   </si>
   <si>
     <t>SWAP04610454</t>
   </si>
   <si>
-    <t>-25 783.33</t>
+    <t>-29 695.45</t>
   </si>
   <si>
     <t>SWAP04617236</t>
   </si>
   <si>
-    <t>1 361.14</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04617235</t>
   </si>
   <si>
+    <t>-1 525.50</t>
+  </si>
+  <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-9 242.34</t>
+    <t>-10 118.33</t>
   </si>
   <si>
     <t>SWAP04619122</t>
   </si>
   <si>
-    <t>-3 597.00</t>
+    <t>-4 171.89</t>
   </si>
   <si>
     <t>SWAP04620736</t>
   </si>
   <si>
-    <t>-3 498.00</t>
-[...14 lines deleted...]
-    <t>-1 988.05</t>
+    <t>-4 600.00</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-13 400.64</t>
-[...11 lines deleted...]
-    <t>-3 456.67</t>
+    <t>-14 896.00</t>
   </si>
   <si>
     <t>SWAP04631220</t>
   </si>
   <si>
-    <t>-5 759.66</t>
+    <t>-6 756.08</t>
   </si>
   <si>
     <t>SWAP04636427</t>
   </si>
   <si>
-    <t>-3 806.25</t>
-[...5 lines deleted...]
-    <t>-2 061.85</t>
+    <t>-4 543.67</t>
   </si>
   <si>
     <t>SWAP04636426</t>
   </si>
   <si>
-    <t>-2 419.97</t>
+    <t>-3 166.31</t>
   </si>
   <si>
     <t>SWAP04636431</t>
   </si>
   <si>
-    <t>-5 297.20</t>
+    <t>-6 657.77</t>
   </si>
   <si>
     <t>SWAP04637545</t>
   </si>
   <si>
-    <t>SWAP04637541</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04647005</t>
   </si>
   <si>
-    <t>-44 913.20</t>
+    <t>-51 675.56</t>
   </si>
   <si>
     <t>SWAP04649569</t>
   </si>
   <si>
-    <t>-9 348.75</t>
+    <t>-10 859.07</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-5 350.14</t>
+    <t>-5 906.41</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-18 142.78</t>
+    <t>-20 057.28</t>
   </si>
   <si>
     <t>SWAP04656974</t>
   </si>
   <si>
-    <t>-19 451.00</t>
+    <t>-22 712.50</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-9 006.25</t>
+    <t>-9 954.00</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-7 226.25</t>
+    <t>-8 692.50</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-16 663.35</t>
+    <t>-18 512.80</t>
   </si>
   <si>
     <t>SWAP04683324</t>
   </si>
   <si>
-    <t>68 998.75</t>
+    <t>74 260.00</t>
   </si>
   <si>
     <t>SWAP04683730</t>
   </si>
   <si>
-    <t>40 272.00</t>
+    <t>43 365.00</t>
   </si>
   <si>
     <t>SWAP04684317</t>
   </si>
   <si>
-    <t>60 593.44</t>
+    <t>65 651.11</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>60 789.00</t>
-[...5 lines deleted...]
-    <t>23 118.75</t>
+    <t>66 331.75</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>27 224.33</t>
+    <t>29 831.88</t>
   </si>
   <si>
     <t>SWAP04694983</t>
   </si>
   <si>
-    <t>23 651.00</t>
+    <t>25 898.54</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>12 555.55</t>
+    <t>14 156.75</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>22 141.50</t>
+    <t>24 320.00</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>7 525.00</t>
+    <t>8 561.00</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>6 478.66</t>
+    <t>7 328.56</t>
   </si>
   <si>
     <t>SWAP04702868</t>
   </si>
   <si>
-    <t>12 489.84</t>
+    <t>13 870.38</t>
   </si>
   <si>
     <t>SWAP04702882</t>
   </si>
   <si>
-    <t>10 912.00</t>
+    <t>12 130.55</t>
   </si>
   <si>
     <t>SWAP04709816</t>
   </si>
   <si>
-    <t>4 212.81</t>
+    <t>4 705.56</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>6 036.80</t>
+    <t>6 742.10</t>
   </si>
   <si>
     <t>SWAP04709817</t>
   </si>
   <si>
-    <t>3 785.71</t>
+    <t>4 229.94</t>
   </si>
   <si>
     <t>SWAP04714393</t>
   </si>
   <si>
-    <t>8 112.13</t>
+    <t>9 088.06</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>19 825.54</t>
+    <t>22 433.67</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>2 347.09</t>
+    <t>3 230.39</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>18 146.55</t>
+    <t>20 611.55</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>4 038.35</t>
+    <t>4 586.09</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>10 886.17</t>
+    <t>12 362.67</t>
   </si>
   <si>
     <t>SWAP04724796</t>
   </si>
   <si>
-    <t>6 243.27</t>
+    <t>7 111.58</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>19 602.34</t>
+    <t>22 285.34</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>13 627.63</t>
+    <t>15 506.01</t>
   </si>
   <si>
     <t>SWAP04744259</t>
   </si>
   <si>
-    <t>9 862.78</t>
+    <t>11 284.22</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>9 118.08</t>
+    <t>10 445.83</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>10 681.93</t>
+    <t>12 231.81</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>9 450.00</t>
+    <t>10 839.25</t>
   </si>
   <si>
     <t>SWAP04752151</t>
   </si>
   <si>
-    <t>3 738.13</t>
+    <t>4 298.28</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>14 936.06</t>
+    <t>17 188.56</t>
   </si>
   <si>
     <t>SWAP04756889</t>
   </si>
   <si>
-    <t>18 058.33</t>
+    <t>20 802.13</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>3 406.42</t>
-[...5 lines deleted...]
-    <t>6 679.97</t>
+    <t>3 912.57</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>14 332.50</t>
-[...5 lines deleted...]
-    <t>2 045.46</t>
+    <t>16 474.13</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>9 910.73</t>
+    <t>11 819.59</t>
   </si>
   <si>
     <t>SWAP04761278</t>
   </si>
   <si>
-    <t>16 372.94</t>
+    <t>18 905.44</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
+    <t>1 107.06</t>
+  </si>
+  <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>6 342.83</t>
+    <t>7 393.62</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
+    <t>2 779.24</t>
+  </si>
+  <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>17 830.20</t>
+    <t>20 841.77</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>1 211.67</t>
+    <t>3 402.00</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
+    <t>1 765.17</t>
+  </si>
+  <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>2 558.40</t>
+    <t>3 003.79</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>5 910.20</t>
+    <t>6 943.44</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>1 505.43</t>
+    <t>1 768.62</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
+    <t>1 631.00</t>
+  </si>
+  <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>5 791.77</t>
+    <t>6 839.59</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>7 328.75</t>
+    <t>8 664.00</t>
   </si>
   <si>
     <t>SWAP04780466</t>
   </si>
   <si>
-    <t>13 028.89</t>
+    <t>15 555.89</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>SWAP04784931</t>
-[...10 lines deleted...]
-  <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>3 109.47</t>
+    <t>3 984.74</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>3 953.60</t>
+    <t>4 920.91</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
+    <t>1 115.81</t>
+  </si>
+  <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 212.17</t>
+    <t>1 509.20</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>14 240.89</t>
+    <t>17 169.44</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>7 116.66</t>
+    <t>8 646.89</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>9 350.25</t>
+    <t>11 425.33</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>4 618.04</t>
+    <t>5 644.34</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>5 022.50</t>
+    <t>6 325.00</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>1 222.50</t>
+    <t>1 564.91</t>
   </si>
   <si>
     <t>SWAP04827720</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>3 354.78</t>
+    <t>4 299.11</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>3 445.62</t>
+    <t>4 412.45</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
-    <t>1 302.60</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>1 430.78</t>
+    <t>1 966.89</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>5 605.61</t>
+    <t>7 139.22</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>2 295.25</t>
+    <t>2 929.54</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>11 052.22</t>
+    <t>14 319.45</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>1 140.53</t>
+    <t>1 950.81</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
+    <t>1 087.75</t>
+  </si>
+  <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>2 385.55</t>
+    <t>3 114.39</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>1 593.88</t>
+    <t>2 097.72</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>2 055.08</t>
+    <t>2 738.58</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>3 927.00</t>
+    <t>5 328.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>3 097.50</t>
+    <t>4 208.75</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>1 286.54</t>
+    <t>1 807.00</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>1 446.08</t>
+    <t>2 041.04</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
+    <t>1 219.85</t>
+  </si>
+  <si>
     <t>SWAP04892823</t>
   </si>
   <si>
+    <t>1 135.17</t>
+  </si>
+  <si>
     <t>SWAP04894162</t>
   </si>
   <si>
+    <t>1 005.03</t>
+  </si>
+  <si>
     <t>SWAP04894159</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
+    <t>1 056.61</t>
+  </si>
+  <si>
     <t>SWAP04900107</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
+    <t>1 048.89</t>
+  </si>
+  <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923563</t>
@@ -2425,234 +2413,315 @@
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
     <t>SWAP04923564</t>
   </si>
   <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>SWAP04943173</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943178</t>
+  </si>
+  <si>
     <t>SWAP04943180</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>SWAP04987066</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>2 956.60</t>
+    <t>4 268.59</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
+    <t>SWAP04986430</t>
+  </si>
+  <si>
+    <t>C000000051DS20260202</t>
+  </si>
+  <si>
+    <t>SWAP04988914</t>
+  </si>
+  <si>
+    <t>C000000051DS20260219</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
+    <t>SWAP04987057</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
+    <t>SWAP04987065</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260206</t>
+  </si>
+  <si>
+    <t>SWAP04987258</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260210</t>
+  </si>
+  <si>
+    <t>SWAP04988845</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260217</t>
+  </si>
+  <si>
+    <t>SWAP04990588</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260225</t>
+  </si>
+  <si>
+    <t>SWAP04996161</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260226</t>
+  </si>
+  <si>
+    <t>SWAP04922681</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
     <t>SWAP04922679</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>SWAP04987058</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260205</t>
+  </si>
+  <si>
+    <t>SWAP04987451</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
+    <t>SWAP04996166</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996167</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923567</t>
   </si>
   <si>
+    <t>SWAP04987257</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260210</t>
+  </si>
+  <si>
     <t>SWAP04506693</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-9 247.33</t>
+    <t>-10 370.33</t>
   </si>
   <si>
     <t>SWAP04505309</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-5 452.20</t>
+    <t>-6 090.58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3016,154 +3085,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>44916.1407</v>
+        <v>44998.7812</v>
       </c>
       <c r="D2">
-        <v>110208.52</v>
+        <v>110380.41</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4950141203.89</v>
+        <v>4966983969.94</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4950141203.89</v>
+        <v>4966983969.94</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1005.38</v>
+        <v>1006.97</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1005.38</v>
+        <v>1006.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1005.38</v>
+        <v>1006.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>244931.0</v>
+        <v>235355.0</v>
       </c>
       <c r="D4">
-        <v>1001.39</v>
+        <v>1002.98</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>245272368.81</v>
+        <v>236057199.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>245272368.81</v>
+        <v>236057199.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P387"/>
+  <dimension ref="A1:P389"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O387" sqref="O387"/>
+      <selection activeCell="O389" sqref="O389"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3182,19339 +3251,19439 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>11080.0</v>
+        <v>19813.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11562.809</v>
+        <v>11579.68</v>
       </c>
       <c r="E2" s="1">
-        <v>11539.556350181</v>
+        <v>11572.079058194</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>127858284.36</v>
+        <v>229277602.38</v>
       </c>
       <c r="I2" s="1">
-        <v>257639.36</v>
+        <v>150597.46</v>
       </c>
       <c r="J2" s="1">
-        <v>0.20150384567541</v>
+        <v>0.06568345901943</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>128115923.72</v>
+        <v>229428199.84</v>
       </c>
       <c r="N2" s="1">
-        <v>128115923.72</v>
+        <v>229428199.84</v>
       </c>
       <c r="O2" s="1">
-        <v>2.47</v>
+        <v>4.41</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>847.0</v>
+        <v>975.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260880.69</v>
+        <v>261256.59</v>
       </c>
       <c r="E3" s="1">
-        <v>260181.57990555</v>
+        <v>260680.61931282</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>220373798.18</v>
+        <v>254163603.83</v>
       </c>
       <c r="I3" s="1">
-        <v>592146.25</v>
+        <v>561571.42</v>
       </c>
       <c r="J3" s="1">
-        <v>0.26870084142959</v>
+        <v>0.22094879500356</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>220965944.43</v>
+        <v>254725175.25</v>
       </c>
       <c r="N3" s="1">
-        <v>220965944.43</v>
+        <v>254725175.25</v>
       </c>
       <c r="O3" s="1">
-        <v>4.25</v>
+        <v>4.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.6783</v>
+        <v>98.8556</v>
       </c>
       <c r="E4" s="1">
         <v>98.02335895</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19604671.79</v>
       </c>
       <c r="I4" s="1">
-        <v>130988.21</v>
+        <v>166448.21</v>
       </c>
       <c r="J4" s="1">
-        <v>0.66814793638532</v>
+        <v>0.84902319091566</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19735660.0</v>
+        <v>19771120.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19735660.0</v>
+        <v>19771120.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.38</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.4649</v>
+        <v>98.6538</v>
       </c>
       <c r="E5" s="1">
         <v>97.81326225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19562652.45</v>
       </c>
       <c r="I5" s="1">
-        <v>130327.55</v>
+        <v>168107.55</v>
       </c>
       <c r="J5" s="1">
-        <v>0.66620592648723</v>
+        <v>0.85932902212348</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19692980.0</v>
+        <v>19730760.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19692980.0</v>
+        <v>19730760.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.38</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.743</v>
+        <v>99.6127</v>
       </c>
       <c r="E6" s="1">
-        <v>98.75546173</v>
+        <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>39502184.69</v>
+        <v>29844687.42</v>
       </c>
       <c r="I6" s="1">
-        <v>395015.31</v>
+        <v>39122.58</v>
       </c>
       <c r="J6" s="1">
-        <v>0.99998345180133</v>
+        <v>0.13108724996658</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>39897200.0</v>
+        <v>29883810.0</v>
       </c>
       <c r="N6" s="1">
-        <v>39897200.0</v>
+        <v>29883810.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>45000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.2444</v>
+        <v>99.8967</v>
       </c>
       <c r="E7" s="1">
-        <v>97.78527224</v>
+        <v>98.75546173</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>44003372.51</v>
+        <v>39502184.69</v>
       </c>
       <c r="I7" s="1">
-        <v>206607.49</v>
+        <v>456495.31</v>
       </c>
       <c r="J7" s="1">
-        <v>0.46952648902774</v>
+        <v>1.155620413358</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>44209980.0</v>
+        <v>39958680.0</v>
       </c>
       <c r="N7" s="1">
-        <v>44209980.0</v>
+        <v>39958680.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.85</v>
+        <v>0.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>15000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.8066</v>
+        <v>98.4203</v>
       </c>
       <c r="E8" s="1">
-        <v>98.36271167</v>
+        <v>97.78527224</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>14754406.75</v>
+        <v>44003372.51</v>
       </c>
       <c r="I8" s="1">
-        <v>66583.25</v>
+        <v>285762.49</v>
       </c>
       <c r="J8" s="1">
-        <v>0.45127703965461</v>
+        <v>0.64941042856444</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>14820990.0</v>
+        <v>44289135.0</v>
       </c>
       <c r="N8" s="1">
-        <v>14820990.0</v>
+        <v>44289135.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.29</v>
+        <v>0.85</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.6168</v>
+        <v>98.9816</v>
       </c>
       <c r="E9" s="1">
-        <v>98.942062</v>
+        <v>98.36271167</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>9894206.2</v>
+        <v>14754406.75</v>
       </c>
       <c r="I9" s="1">
-        <v>67473.8</v>
+        <v>92833.25</v>
       </c>
       <c r="J9" s="1">
-        <v>0.68195263607908</v>
+        <v>0.62918998759472</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9961680.0</v>
+        <v>14847240.0</v>
       </c>
       <c r="N9" s="1">
-        <v>9961680.0</v>
+        <v>14847240.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0345</v>
+        <v>99.7768</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>20000000.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I10" s="1">
-        <v>6900.0</v>
+        <v>83473.8</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0345</v>
+        <v>0.84366343608242</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>46</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>20006900.0</v>
+        <v>9977680.0</v>
       </c>
       <c r="N10" s="1">
-        <v>20369691.0</v>
+        <v>9977680.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0441</v>
+        <v>100.0299</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>6615.0</v>
+        <v>5980.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.0441</v>
+        <v>0.0299</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>15006615.0</v>
+        <v>20005980.0</v>
       </c>
       <c r="N11" s="1">
-        <v>15188123.46</v>
+        <v>20402724.89</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0155</v>
+        <v>100.0522</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3100.0</v>
+        <v>7830.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0155</v>
+        <v>0.0522</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M12" s="1">
-        <v>20003100.0</v>
+        <v>15007830.0</v>
       </c>
       <c r="N12" s="1">
-        <v>20087352.5</v>
+        <v>15214914.17</v>
       </c>
       <c r="O12" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.016</v>
+        <v>100.0295</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>3200.0</v>
+        <v>5900.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.016</v>
+        <v>0.0295</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M13" s="1">
-        <v>20003200.0</v>
+        <v>20005900.0</v>
       </c>
       <c r="N13" s="1">
-        <v>20086335.83</v>
+        <v>20124204.22</v>
       </c>
       <c r="O13" s="1">
         <v>0.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0295</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>5900.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.0295</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>29626230.0</v>
+        <v>20005900.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29626230.0</v>
+        <v>20122637.56</v>
       </c>
       <c r="O14" s="1">
-        <v>0.57</v>
+        <v>0.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.9036</v>
+        <v>98.9382</v>
       </c>
       <c r="E15" s="1">
-        <v>97.7949414</v>
+        <v>98.0238394</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>19558988.28</v>
+        <v>29407151.82</v>
       </c>
       <c r="I15" s="1">
-        <v>21731.72</v>
+        <v>274308.18</v>
       </c>
       <c r="J15" s="1">
-        <v>0.11110860995925</v>
+        <v>0.93279410967451</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>19580720.0</v>
+        <v>29681460.0</v>
       </c>
       <c r="N15" s="1">
-        <v>19580720.0</v>
+        <v>29681460.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.8587</v>
+        <v>98.0583</v>
       </c>
       <c r="E16" s="1">
-        <v>97.8142855</v>
+        <v>97.7949414</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9781428.55</v>
+        <v>19558988.28</v>
       </c>
       <c r="I16" s="1">
-        <v>4441.45</v>
+        <v>52671.72</v>
       </c>
       <c r="J16" s="1">
-        <v>0.04540696665417</v>
+        <v>0.26929675117122</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9785870.0</v>
+        <v>19611660.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9785870.0</v>
+        <v>19611660.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9824</v>
+        <v>98.0143</v>
       </c>
       <c r="E17" s="1">
-        <v>98.3895274</v>
+        <v>97.8142855</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>14758429.11</v>
+        <v>9781428.55</v>
       </c>
       <c r="I17" s="1">
-        <v>238930.89</v>
+        <v>20001.45</v>
       </c>
       <c r="J17" s="1">
-        <v>1.6189452699821</v>
+        <v>0.20448393501786</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>14997360.0</v>
+        <v>9801430.0</v>
       </c>
       <c r="N17" s="1">
-        <v>14997360.0</v>
+        <v>9801430.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>7500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.6881</v>
+        <v>99.8493</v>
       </c>
       <c r="E18" s="1">
         <v>98.39941053</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>7379955.79</v>
       </c>
       <c r="I18" s="1">
-        <v>96651.71</v>
+        <v>108741.71</v>
       </c>
       <c r="J18" s="1">
-        <v>1.3096516124252</v>
+        <v>1.4734737320154</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7476607.5</v>
+        <v>7488697.5</v>
       </c>
       <c r="N18" s="1">
-        <v>7476607.5</v>
+        <v>7488697.5</v>
       </c>
       <c r="O18" s="1">
         <v>0.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.8939</v>
+        <v>99.8652</v>
       </c>
       <c r="E19" s="1">
-        <v>99.8136811</v>
+        <v>99.836933</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9981368.11</v>
+        <v>15973909.28</v>
       </c>
       <c r="I19" s="1">
-        <v>8021.89</v>
+        <v>4522.72</v>
       </c>
       <c r="J19" s="1">
-        <v>0.080368641969663</v>
+        <v>0.028313169436004</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9989390.0</v>
+        <v>15978432.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9989390.0</v>
+        <v>15978432.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>20500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.8704</v>
+        <v>97.9096</v>
       </c>
       <c r="E20" s="1">
-        <v>99.80786985</v>
+        <v>97.7514452</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>20460613.32</v>
+        <v>9775144.52</v>
       </c>
       <c r="I20" s="1">
-        <v>12818.68</v>
+        <v>15815.48</v>
       </c>
       <c r="J20" s="1">
-        <v>0.062650516871212</v>
+        <v>0.16179279976517</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>20473432.0</v>
+        <v>9790960.0</v>
       </c>
       <c r="N20" s="1">
-        <v>20473432.0</v>
+        <v>9790960.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.792</v>
+        <v>99.9486</v>
       </c>
       <c r="E21" s="1">
         <v>97.5153099</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>48757654.95</v>
       </c>
       <c r="I21" s="1">
-        <v>1138345.05</v>
+        <v>1216645.05</v>
       </c>
       <c r="J21" s="1">
-        <v>2.3347001638355</v>
+        <v>2.4952903318415</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>49896000.0</v>
+        <v>49974300.0</v>
       </c>
       <c r="N21" s="1">
-        <v>49896000.0</v>
+        <v>49974300.0</v>
       </c>
       <c r="O21" s="1">
         <v>0.96</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.2546</v>
+        <v>98.4436</v>
       </c>
       <c r="E22" s="1">
         <v>98.14746657</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>29444239.97</v>
       </c>
       <c r="I22" s="1">
-        <v>32140.03</v>
+        <v>88840.03</v>
       </c>
       <c r="J22" s="1">
-        <v>0.10915557688956</v>
+        <v>0.3017229518932</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>29476380.0</v>
+        <v>29533080.0</v>
       </c>
       <c r="N22" s="1">
-        <v>29476380.0</v>
+        <v>29533080.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.57</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.654</v>
+        <v>98.8388</v>
       </c>
       <c r="E23" s="1">
         <v>97.87236357</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>29361709.07</v>
       </c>
       <c r="I23" s="1">
-        <v>234490.93</v>
+        <v>289930.93</v>
       </c>
       <c r="J23" s="1">
-        <v>0.79862834088084</v>
+        <v>0.98744568754083</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29596200.0</v>
+        <v>29651640.0</v>
       </c>
       <c r="N23" s="1">
-        <v>29596200.0</v>
+        <v>29651640.0</v>
       </c>
       <c r="O23" s="1">
         <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.8278</v>
+        <v>98.014</v>
       </c>
       <c r="E24" s="1">
         <v>97.75627623</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>39102510.49</v>
       </c>
       <c r="I24" s="1">
-        <v>28609.51</v>
+        <v>103089.51</v>
       </c>
       <c r="J24" s="1">
-        <v>0.073165404577582</v>
+        <v>0.26363910835434</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>39131120.0</v>
+        <v>39205600.0</v>
       </c>
       <c r="N24" s="1">
-        <v>39131120.0</v>
+        <v>39205600.0</v>
       </c>
       <c r="O24" s="1">
         <v>0.75</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.1837</v>
+        <v>99.3537</v>
       </c>
       <c r="E25" s="1">
         <v>97.8675211</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>19573504.22</v>
       </c>
       <c r="I25" s="1">
-        <v>263235.78</v>
+        <v>297235.78</v>
       </c>
       <c r="J25" s="1">
-        <v>1.3448577068332</v>
+        <v>1.5185619123646</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19836740.0</v>
+        <v>19870740.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19836740.0</v>
+        <v>19870740.0</v>
       </c>
       <c r="O25" s="1">
         <v>0.38</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.9976</v>
+        <v>100.0045</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-720.0</v>
+        <v>1350.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.0024</v>
+        <v>0.0045</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
         <v>82</v>
       </c>
       <c r="M26" s="1">
-        <v>29999280.0</v>
+        <v>30001350.0</v>
       </c>
       <c r="N26" s="1">
-        <v>30026800.0</v>
+        <v>30078472.5</v>
       </c>
       <c r="O26" s="1">
         <v>0.58</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.027</v>
+        <v>100.0235</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>10800.0</v>
+        <v>9400.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.027</v>
+        <v>0.0235</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" t="s">
         <v>85</v>
       </c>
       <c r="M27" s="1">
-        <v>40010800.0</v>
+        <v>40009400.0</v>
       </c>
       <c r="N27" s="1">
-        <v>40736382.0</v>
+        <v>40802889.78</v>
       </c>
       <c r="O27" s="1">
         <v>0.78</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0073</v>
+        <v>100.0165</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1825.0</v>
+        <v>4125.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0073</v>
+        <v>0.0165</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" t="s">
         <v>88</v>
       </c>
       <c r="M28" s="1">
-        <v>25001825.0</v>
+        <v>25004125.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25085863.13</v>
+        <v>25131075.0</v>
       </c>
       <c r="O28" s="1">
         <v>0.48</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="1">
         <v>16000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.5512</v>
+        <v>99.7183</v>
       </c>
       <c r="E29" s="1">
         <v>99.4492995</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>15911887.92</v>
       </c>
       <c r="I29" s="1">
-        <v>16304.08</v>
+        <v>43040.08</v>
       </c>
       <c r="J29" s="1">
-        <v>0.10246477402287</v>
+        <v>0.27049009027962</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>15928192.0</v>
+        <v>15954928.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15928192.0</v>
+        <v>15954928.0</v>
       </c>
       <c r="O29" s="1">
         <v>0.31</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="1">
-        <v>10500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8781</v>
+        <v>98.8585</v>
       </c>
       <c r="E30" s="1">
-        <v>99.81323829</v>
+        <v>97.82396035</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>10480390.02</v>
+        <v>19564792.07</v>
       </c>
       <c r="I30" s="1">
-        <v>6810.48</v>
+        <v>206907.93</v>
       </c>
       <c r="J30" s="1">
-        <v>0.064983077795801</v>
+        <v>1.0575524097558</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>10487200.5</v>
+        <v>19771700.0</v>
       </c>
       <c r="N30" s="1">
-        <v>10487200.5</v>
+        <v>19771700.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.6979</v>
+        <v>97.7752</v>
       </c>
       <c r="E31" s="1">
-        <v>97.82396035</v>
+        <v>97.74661473</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19564792.07</v>
+        <v>14661992.21</v>
       </c>
       <c r="I31" s="1">
-        <v>174787.93</v>
+        <v>4287.79</v>
       </c>
       <c r="J31" s="1">
-        <v>0.89337995198024</v>
+        <v>0.029244252340249</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19739580.0</v>
+        <v>14666280.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19739580.0</v>
+        <v>14666280.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9018</v>
+        <v>97.7466</v>
       </c>
       <c r="E32" s="1">
-        <v>97.55859613</v>
+        <v>97.7369551</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>14633789.42</v>
+        <v>9773695.51</v>
       </c>
       <c r="I32" s="1">
-        <v>351480.58</v>
+        <v>964.49</v>
       </c>
       <c r="J32" s="1">
-        <v>2.4018425433923</v>
+        <v>0.0098682223015151</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>14985270.0</v>
+        <v>9774660.0</v>
       </c>
       <c r="N32" s="1">
-        <v>14985270.0</v>
+        <v>9774660.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>10000000.0</v>
+        <v>11500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8786</v>
+        <v>99.9536</v>
       </c>
       <c r="E33" s="1">
-        <v>97.5345435</v>
+        <v>99.64711087</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>9753454.35</v>
+        <v>11459417.75</v>
       </c>
       <c r="I33" s="1">
-        <v>234405.65</v>
+        <v>35246.25</v>
       </c>
       <c r="J33" s="1">
-        <v>2.403309038915</v>
+        <v>0.30757452751035</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9987860.0</v>
+        <v>11494664.0</v>
       </c>
       <c r="N33" s="1">
-        <v>9987860.0</v>
+        <v>11494664.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9767</v>
+        <v>100.0401</v>
       </c>
       <c r="E34" s="1">
-        <v>99.91975888</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>39967903.55</v>
+        <v>30000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>22776.45</v>
+        <v>12030.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.056986851891059</v>
+        <v>0.0401</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>101</v>
       </c>
       <c r="M34" s="1">
-        <v>39990680.0</v>
+        <v>30012030.0</v>
       </c>
       <c r="N34" s="1">
-        <v>39990680.0</v>
+        <v>30515396.25</v>
       </c>
       <c r="O34" s="1">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>11500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7964</v>
+        <v>100.015</v>
       </c>
       <c r="E35" s="1">
-        <v>99.64711087</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>11459417.75</v>
+        <v>30000000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>17168.25</v>
+        <v>4500.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.1498178212414</v>
+        <v>0.015</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>11476586.0</v>
+        <v>30004500.0</v>
       </c>
       <c r="N35" s="1">
-        <v>11476586.0</v>
+        <v>30246809.17</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0427</v>
+        <v>99.9972</v>
       </c>
       <c r="E36" s="1">
         <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>12810.0</v>
+        <v>-840.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0427</v>
+        <v>-0.0028</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M36" s="1">
-        <v>30012810.0</v>
+        <v>29999160.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30465370.17</v>
+        <v>30058962.67</v>
       </c>
       <c r="O36" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0047</v>
+        <v>99.7132</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>97.88689388</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>30000000.0</v>
+        <v>39154757.55</v>
       </c>
       <c r="I37" s="1">
-        <v>1410.0</v>
+        <v>730522.45</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0047</v>
+        <v>1.8657310010594</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>108</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>30001410.0</v>
+        <v>39885280.0</v>
       </c>
       <c r="N37" s="1">
-        <v>30193230.33</v>
+        <v>39885280.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.58</v>
+        <v>0.77</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.9875</v>
+        <v>99.6244</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>97.94505827</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30000000.0</v>
+        <v>14691758.74</v>
       </c>
       <c r="I38" s="1">
-        <v>-3750.0</v>
+        <v>251901.26</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.0125</v>
+        <v>1.7145752558145</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>111</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29996250.0</v>
+        <v>14943660.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30005572.92</v>
+        <v>14943660.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.58</v>
+        <v>0.29</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5551</v>
+        <v>98.288</v>
       </c>
       <c r="E39" s="1">
-        <v>97.88689388</v>
+        <v>97.7959084</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>39154757.55</v>
+        <v>19559181.68</v>
       </c>
       <c r="I39" s="1">
-        <v>667282.45</v>
+        <v>98418.32</v>
       </c>
       <c r="J39" s="1">
-        <v>1.7042180612353</v>
+        <v>0.50318219652633</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>39822040.0</v>
+        <v>19657600.0</v>
       </c>
       <c r="N39" s="1">
-        <v>39822040.0</v>
+        <v>19657600.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.77</v>
+        <v>0.38</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.4599</v>
+        <v>98.0875</v>
       </c>
       <c r="E40" s="1">
-        <v>97.94505827</v>
+        <v>97.78527224</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>14691758.74</v>
+        <v>24446318.06</v>
       </c>
       <c r="I40" s="1">
-        <v>227226.26</v>
+        <v>75556.94</v>
       </c>
       <c r="J40" s="1">
-        <v>1.5466239544307</v>
+        <v>0.30907288293704</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>14918985.0</v>
+        <v>24521875.0</v>
       </c>
       <c r="N40" s="1">
-        <v>14918985.0</v>
+        <v>24521875.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.1213</v>
+        <v>98.6565</v>
       </c>
       <c r="E41" s="1">
-        <v>97.7959084</v>
+        <v>98.376783</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19559181.68</v>
+        <v>24594195.75</v>
       </c>
       <c r="I41" s="1">
-        <v>65078.32</v>
+        <v>69929.25</v>
       </c>
       <c r="J41" s="1">
-        <v>0.33272516746723</v>
+        <v>0.28433233072889</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19624260.0</v>
+        <v>24664125.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19624260.0</v>
+        <v>24664125.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.9215</v>
+        <v>98.4631</v>
       </c>
       <c r="E42" s="1">
-        <v>97.78527224</v>
+        <v>98.185719</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>24446318.06</v>
+        <v>24546429.75</v>
       </c>
       <c r="I42" s="1">
-        <v>34056.94</v>
+        <v>69345.25</v>
       </c>
       <c r="J42" s="1">
-        <v>0.13931316739156</v>
+        <v>0.28250646104654</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>24480375.0</v>
+        <v>24615775.0</v>
       </c>
       <c r="N42" s="1">
-        <v>24480375.0</v>
+        <v>24615775.0</v>
       </c>
       <c r="O42" s="1">
         <v>0.47</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.4899</v>
+        <v>98.2755</v>
       </c>
       <c r="E43" s="1">
-        <v>98.376783</v>
+        <v>97.990834</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>24594195.75</v>
+        <v>24497708.5</v>
       </c>
       <c r="I43" s="1">
-        <v>28279.25</v>
+        <v>71166.5</v>
       </c>
       <c r="J43" s="1">
-        <v>0.11498343059256</v>
+        <v>0.2905026810977</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>24622475.0</v>
+        <v>24568875.0</v>
       </c>
       <c r="N43" s="1">
-        <v>24622475.0</v>
+        <v>24568875.0</v>
       </c>
       <c r="O43" s="1">
         <v>0.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.2948</v>
+        <v>99.011</v>
       </c>
       <c r="E44" s="1">
-        <v>98.185719</v>
+        <v>97.85057616</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>24546429.75</v>
+        <v>12231322.02</v>
       </c>
       <c r="I44" s="1">
-        <v>27270.25</v>
+        <v>145052.98</v>
       </c>
       <c r="J44" s="1">
-        <v>0.1110966045887</v>
+        <v>1.1859141617138</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>24573700.0</v>
+        <v>12376375.0</v>
       </c>
       <c r="N44" s="1">
-        <v>24573700.0</v>
+        <v>12376375.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.1088</v>
+        <v>98.8115</v>
       </c>
       <c r="E45" s="1">
-        <v>97.990834</v>
+        <v>97.86267907</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>24497708.5</v>
+        <v>14679401.86</v>
       </c>
       <c r="I45" s="1">
-        <v>29491.5</v>
+        <v>142323.14</v>
       </c>
       <c r="J45" s="1">
-        <v>0.12038472904517</v>
+        <v>0.96954318273565</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>24527200.0</v>
+        <v>14821725.0</v>
       </c>
       <c r="N45" s="1">
-        <v>24527200.0</v>
+        <v>14821725.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.8472</v>
+        <v>98.9857</v>
       </c>
       <c r="E46" s="1">
-        <v>97.85057616</v>
+        <v>97.85299653</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>12231322.02</v>
+        <v>14677949.48</v>
       </c>
       <c r="I46" s="1">
-        <v>124577.98</v>
+        <v>169905.52</v>
       </c>
       <c r="J46" s="1">
-        <v>1.0185160671618</v>
+        <v>1.157556239252</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>12355900.0</v>
+        <v>14847855.0</v>
       </c>
       <c r="N46" s="1">
-        <v>12355900.0</v>
+        <v>14847855.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.6476</v>
+        <v>97.9994</v>
       </c>
       <c r="E47" s="1">
-        <v>97.86267907</v>
+        <v>97.80703052</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>14679401.86</v>
+        <v>24451757.63</v>
       </c>
       <c r="I47" s="1">
-        <v>117738.14</v>
+        <v>48092.37</v>
       </c>
       <c r="J47" s="1">
-        <v>0.80206360669794</v>
+        <v>0.1966826709463</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>14797140.0</v>
+        <v>24499850.0</v>
       </c>
       <c r="N47" s="1">
-        <v>14797140.0</v>
+        <v>24499850.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>15000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.8224</v>
+        <v>99.8195</v>
       </c>
       <c r="E48" s="1">
-        <v>97.85299653</v>
+        <v>99.507892</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>14677949.48</v>
+        <v>9453249.74</v>
       </c>
       <c r="I48" s="1">
-        <v>145410.52</v>
+        <v>29602.76</v>
       </c>
       <c r="J48" s="1">
-        <v>0.9906732558123</v>
+        <v>0.31314903143562</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>14823360.0</v>
+        <v>9482852.5</v>
       </c>
       <c r="N48" s="1">
-        <v>14823360.0</v>
+        <v>9482852.5</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.8337</v>
+        <v>98.5423</v>
       </c>
       <c r="E49" s="1">
-        <v>97.80703052</v>
+        <v>98.523084</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>24451757.63</v>
+        <v>4926154.2</v>
       </c>
       <c r="I49" s="1">
-        <v>6667.37</v>
+        <v>960.8</v>
       </c>
       <c r="J49" s="1">
-        <v>0.027267446785992</v>
+        <v>0.019504058561545</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>24458425.0</v>
+        <v>4927115.0</v>
       </c>
       <c r="N49" s="1">
-        <v>24458425.0</v>
+        <v>4927115.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.47</v>
+        <v>0.09</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>9500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.6578</v>
+        <v>99.288</v>
       </c>
       <c r="E50" s="1">
-        <v>99.507892</v>
+        <v>98.503513</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9453249.74</v>
+        <v>9850351.3</v>
       </c>
       <c r="I50" s="1">
-        <v>14241.26</v>
+        <v>78448.7</v>
       </c>
       <c r="J50" s="1">
-        <v>0.1506493575404</v>
+        <v>0.79640509877044</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9467491.0</v>
+        <v>9928800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9467491.0</v>
+        <v>9928800.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8763</v>
+        <v>98.9128</v>
       </c>
       <c r="E51" s="1">
-        <v>98.887108</v>
+        <v>97.87236358</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4944355.4</v>
+        <v>39148945.43</v>
       </c>
       <c r="I51" s="1">
-        <v>49459.6</v>
+        <v>416174.57</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0003245316872</v>
+        <v>1.0630543567109</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4993815.0</v>
+        <v>39565120.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4993815.0</v>
+        <v>39565120.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.1</v>
+        <v>0.76</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.1161</v>
+        <v>100.0346</v>
       </c>
       <c r="E52" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9850351.3</v>
+        <v>40000000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>61258.7</v>
+        <v>13840.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.62189355622271</v>
+        <v>0.0346</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>140</v>
       </c>
       <c r="M52" s="1">
-        <v>9911610.0</v>
+        <v>40013840.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9911610.0</v>
+        <v>40827832.67</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.78</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.7489</v>
+        <v>99.7411</v>
       </c>
       <c r="E53" s="1">
-        <v>97.87236358</v>
+        <v>97.88606878</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>39148945.43</v>
+        <v>48943034.39</v>
       </c>
       <c r="I53" s="1">
-        <v>350614.57</v>
+        <v>927515.61</v>
       </c>
       <c r="J53" s="1">
-        <v>0.89559135284222</v>
+        <v>1.8950921649221</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>39499560.0</v>
+        <v>49870550.0</v>
       </c>
       <c r="N53" s="1">
-        <v>39499560.0</v>
+        <v>49870550.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.76</v>
+        <v>0.96</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0476</v>
+        <v>98.5122</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>97.804612</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>40000000.0</v>
+        <v>24451153.0</v>
       </c>
       <c r="I54" s="1">
-        <v>19040.0</v>
+        <v>176897.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0476</v>
+        <v>0.72347099541686</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>144</v>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>40019040.0</v>
+        <v>24628050.0</v>
       </c>
       <c r="N54" s="1">
-        <v>40763645.56</v>
+        <v>24628050.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.78</v>
+        <v>0.47</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>145</v>
       </c>
       <c r="B55" t="s">
         <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.589</v>
+        <v>98.0959</v>
       </c>
       <c r="E55" s="1">
-        <v>97.88606878</v>
+        <v>97.780438</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>48943034.39</v>
+        <v>39112175.2</v>
       </c>
       <c r="I55" s="1">
-        <v>851465.61</v>
+        <v>126184.8</v>
       </c>
       <c r="J55" s="1">
-        <v>1.739707438683</v>
+        <v>0.32262281336887</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>49794500.0</v>
+        <v>39238360.0</v>
       </c>
       <c r="N55" s="1">
-        <v>49794500.0</v>
+        <v>39238360.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.96</v>
+        <v>0.75</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>147</v>
       </c>
       <c r="B56" t="s">
         <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.3543</v>
+        <v>99.5967</v>
       </c>
       <c r="E56" s="1">
-        <v>97.804612</v>
+        <v>97.8035629</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>24451153.0</v>
+        <v>19560712.58</v>
       </c>
       <c r="I56" s="1">
-        <v>137422.0</v>
+        <v>358627.42</v>
       </c>
       <c r="J56" s="1">
-        <v>0.56202666598176</v>
+        <v>1.8334067255131</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>24588575.0</v>
+        <v>19919340.0</v>
       </c>
       <c r="N56" s="1">
-        <v>24588575.0</v>
+        <v>19919340.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>149</v>
       </c>
       <c r="B57" t="s">
         <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.9301</v>
+        <v>98.6569</v>
       </c>
       <c r="E57" s="1">
-        <v>97.780438</v>
+        <v>97.8626791</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>39112175.2</v>
+        <v>19572535.82</v>
       </c>
       <c r="I57" s="1">
-        <v>59864.8</v>
+        <v>158844.18</v>
       </c>
       <c r="J57" s="1">
-        <v>0.15305924483586</v>
+        <v>0.81156668436231</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>39172040.0</v>
+        <v>19731380.0</v>
       </c>
       <c r="N57" s="1">
-        <v>39172040.0</v>
+        <v>19731380.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>151</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.4323</v>
+        <v>98.1042</v>
       </c>
       <c r="E58" s="1">
-        <v>97.8035629</v>
+        <v>97.775605</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19560712.58</v>
+        <v>29332681.5</v>
       </c>
       <c r="I58" s="1">
-        <v>325747.42</v>
+        <v>98578.5</v>
       </c>
       <c r="J58" s="1">
-        <v>1.6653146896758</v>
+        <v>0.33607053620379</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19886460.0</v>
+        <v>29431260.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19886460.0</v>
+        <v>29431260.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.38</v>
+        <v>0.57</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.5013</v>
+        <v>99.994</v>
       </c>
       <c r="E59" s="1">
-        <v>97.8626791</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19572535.82</v>
+        <v>20000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>127724.18</v>
+        <v>-1200.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.65256838038067</v>
+        <v>-0.006</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>155</v>
       </c>
       <c r="M59" s="1">
-        <v>19700260.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19700260.0</v>
+        <v>20135348.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.8976</v>
+        <v>100.029</v>
       </c>
       <c r="E60" s="1">
-        <v>97.775605</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29332681.5</v>
+        <v>20000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>36598.5</v>
+        <v>5800.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.12477038623284</v>
+        <v>0.029</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>158</v>
       </c>
       <c r="M60" s="1">
-        <v>29369280.0</v>
+        <v>20005800.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29369280.0</v>
+        <v>20404283.78</v>
       </c>
       <c r="O60" s="1">
-        <v>0.57</v>
+        <v>0.39</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9838</v>
+        <v>99.9708</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>99.8788137</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>20000000.0</v>
+        <v>9987881.37</v>
       </c>
       <c r="I61" s="1">
-        <v>-3240.0</v>
+        <v>9198.63</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.0162</v>
+        <v>0.092097910049566</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>159</v>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19996760.0</v>
+        <v>9997080.0</v>
       </c>
       <c r="N61" s="1">
-        <v>20099085.5</v>
+        <v>9997080.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0425</v>
+        <v>99.9416</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>99.4530085</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>20000000.0</v>
+        <v>9945300.85</v>
       </c>
       <c r="I62" s="1">
-        <v>8500.0</v>
+        <v>48859.15</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0425</v>
+        <v>0.49127875302033</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62" t="s">
-        <v>162</v>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>20008500.0</v>
+        <v>9994160.0</v>
       </c>
       <c r="N62" s="1">
-        <v>20372879.89</v>
+        <v>9994160.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.7738</v>
+        <v>99.5368</v>
       </c>
       <c r="E63" s="1">
-        <v>99.4530085</v>
+        <v>99.4878861</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>9945300.85</v>
+        <v>19897577.22</v>
       </c>
       <c r="I63" s="1">
-        <v>32079.15</v>
+        <v>9782.78</v>
       </c>
       <c r="J63" s="1">
-        <v>0.32255585309921</v>
+        <v>0.049165684303348</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>9977380.0</v>
+        <v>19907360.0</v>
       </c>
       <c r="N63" s="1">
-        <v>9977380.0</v>
+        <v>19907360.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.9326</v>
+        <v>99.475</v>
       </c>
       <c r="E64" s="1">
-        <v>99.4796111</v>
+        <v>99.2427776</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9947961.11</v>
+        <v>29772833.28</v>
       </c>
       <c r="I64" s="1">
-        <v>45298.89</v>
+        <v>69666.72</v>
       </c>
       <c r="J64" s="1">
-        <v>0.45535853527276</v>
+        <v>0.23399425692817</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9993260.0</v>
+        <v>29842500.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9993260.0</v>
+        <v>29842500.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.8898</v>
+        <v>98.5937</v>
       </c>
       <c r="E65" s="1">
-        <v>99.48901336</v>
+        <v>97.9014285</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>49744506.68</v>
+        <v>39160571.4</v>
       </c>
       <c r="I65" s="1">
-        <v>200393.32</v>
+        <v>276908.6</v>
       </c>
       <c r="J65" s="1">
-        <v>0.40284512476745</v>
+        <v>0.70711072413004</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>49944900.0</v>
+        <v>39437480.0</v>
       </c>
       <c r="N65" s="1">
-        <v>49944900.0</v>
+        <v>39437480.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.96</v>
+        <v>0.76</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.2946</v>
+        <v>99.9445</v>
       </c>
       <c r="E66" s="1">
-        <v>99.2427776</v>
+        <v>97.54416312</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>29772833.28</v>
+        <v>12193020.39</v>
       </c>
       <c r="I66" s="1">
-        <v>15546.72</v>
+        <v>300042.11</v>
       </c>
       <c r="J66" s="1">
-        <v>0.052217804915609</v>
+        <v>2.4607693615117</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>29788380.0</v>
+        <v>12493062.5</v>
       </c>
       <c r="N66" s="1">
-        <v>29788380.0</v>
+        <v>12493062.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.4358</v>
+        <v>98.2762</v>
       </c>
       <c r="E67" s="1">
-        <v>97.9014285</v>
+        <v>98.20184247</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>39160571.4</v>
+        <v>14730276.37</v>
       </c>
       <c r="I67" s="1">
-        <v>213748.6</v>
+        <v>11153.63</v>
       </c>
       <c r="J67" s="1">
-        <v>0.54582604992327</v>
+        <v>0.075719081705186</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>39374320.0</v>
+        <v>14741430.0</v>
       </c>
       <c r="N67" s="1">
-        <v>39374320.0</v>
+        <v>14741430.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.76</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.9765</v>
+        <v>99.5597</v>
       </c>
       <c r="E68" s="1">
-        <v>99.83111905</v>
+        <v>98.22903955</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19966223.81</v>
+        <v>19645807.91</v>
       </c>
       <c r="I68" s="1">
-        <v>29076.19</v>
+        <v>266132.09</v>
       </c>
       <c r="J68" s="1">
-        <v>0.14562688606865</v>
+        <v>1.3546507795413</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19995300.0</v>
+        <v>19911940.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19995300.0</v>
+        <v>19911940.0</v>
       </c>
       <c r="O68" s="1">
         <v>0.38</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>12500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.7834</v>
+        <v>99.9102</v>
       </c>
       <c r="E69" s="1">
-        <v>97.54416312</v>
+        <v>98.56951</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>12193020.39</v>
+        <v>23656682.4</v>
       </c>
       <c r="I69" s="1">
-        <v>279904.61</v>
+        <v>321765.6</v>
       </c>
       <c r="J69" s="1">
-        <v>2.295613400512</v>
+        <v>1.3601467634363</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>12472925.0</v>
+        <v>23978448.0</v>
       </c>
       <c r="N69" s="1">
-        <v>12472925.0</v>
+        <v>23978448.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9354</v>
+        <v>97.891</v>
       </c>
       <c r="E70" s="1">
-        <v>97.64046393</v>
+        <v>97.80461245</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>14646069.59</v>
+        <v>19560922.49</v>
       </c>
       <c r="I70" s="1">
-        <v>344240.41</v>
+        <v>17277.51</v>
       </c>
       <c r="J70" s="1">
-        <v>2.3503944719411</v>
+        <v>0.088326662553019</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14990310.0</v>
+        <v>19578200.0</v>
       </c>
       <c r="N70" s="1">
-        <v>14990310.0</v>
+        <v>19578200.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>179</v>
       </c>
       <c r="B71" t="s">
         <v>180</v>
       </c>
       <c r="C71" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.3966</v>
+        <v>98.0021</v>
       </c>
       <c r="E71" s="1">
-        <v>98.22903955</v>
+        <v>97.78527225</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19645807.91</v>
+        <v>19557054.45</v>
       </c>
       <c r="I71" s="1">
-        <v>233512.09</v>
+        <v>43365.55</v>
       </c>
       <c r="J71" s="1">
-        <v>1.1886102677464</v>
+        <v>0.22173865758194</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19879320.0</v>
+        <v>19600420.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19879320.0</v>
+        <v>19600420.0</v>
       </c>
       <c r="O71" s="1">
         <v>0.38</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>181</v>
       </c>
       <c r="B72" t="s">
         <v>182</v>
       </c>
       <c r="C72" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.7486</v>
+        <v>99.2546</v>
       </c>
       <c r="E72" s="1">
-        <v>98.56951</v>
+        <v>98.92074717</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>23656682.4</v>
+        <v>29676224.15</v>
       </c>
       <c r="I72" s="1">
-        <v>282981.6</v>
+        <v>100155.85</v>
       </c>
       <c r="J72" s="1">
-        <v>1.196201543459</v>
+        <v>0.33749526049459</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>23939664.0</v>
+        <v>29776380.0</v>
       </c>
       <c r="N72" s="1">
-        <v>23939664.0</v>
+        <v>29776380.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>183</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.83</v>
+        <v>98.0023</v>
       </c>
       <c r="E73" s="1">
-        <v>97.78527225</v>
+        <v>97.81428545</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>19557054.45</v>
+        <v>19562857.09</v>
       </c>
       <c r="I73" s="1">
-        <v>8945.55</v>
+        <v>37602.91</v>
       </c>
       <c r="J73" s="1">
-        <v>0.045740783832608</v>
+        <v>0.19221583957295</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19566000.0</v>
+        <v>19600460.0</v>
       </c>
       <c r="N73" s="1">
-        <v>19566000.0</v>
+        <v>19600460.0</v>
       </c>
       <c r="O73" s="1">
         <v>0.38</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>185</v>
       </c>
       <c r="B74" t="s">
         <v>186</v>
       </c>
       <c r="C74" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.0772</v>
+        <v>99.6626</v>
       </c>
       <c r="E74" s="1">
-        <v>98.92074717</v>
+        <v>97.98818017</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29676224.15</v>
+        <v>29396454.05</v>
       </c>
       <c r="I74" s="1">
-        <v>46935.85</v>
+        <v>502325.95</v>
       </c>
       <c r="J74" s="1">
-        <v>0.15815977721007</v>
+        <v>1.7087977656951</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29723160.0</v>
+        <v>29898780.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29723160.0</v>
+        <v>29898780.0</v>
       </c>
       <c r="O74" s="1">
         <v>0.57</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>187</v>
       </c>
       <c r="B75" t="s">
         <v>188</v>
       </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.8045</v>
+        <v>99.8679</v>
       </c>
       <c r="E75" s="1">
-        <v>97.81428545</v>
+        <v>99.8160612</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19562857.09</v>
+        <v>14972409.18</v>
       </c>
       <c r="I75" s="1">
-        <v>-1957.09</v>
+        <v>7775.82</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.010004111316646</v>
+        <v>0.051934327378568</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19560900.0</v>
+        <v>14980185.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19560900.0</v>
+        <v>14980185.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>189</v>
       </c>
       <c r="B76" t="s">
         <v>190</v>
       </c>
       <c r="C76" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.499</v>
+        <v>98.0371</v>
       </c>
       <c r="E76" s="1">
-        <v>97.98818017</v>
+        <v>97.77932293</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29396454.05</v>
+        <v>29333796.88</v>
       </c>
       <c r="I76" s="1">
-        <v>453245.95</v>
+        <v>77333.12</v>
       </c>
       <c r="J76" s="1">
-        <v>1.5418388531796</v>
+        <v>0.26363147026741</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29849700.0</v>
+        <v>29411130.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29849700.0</v>
+        <v>29411130.0</v>
       </c>
       <c r="O76" s="1">
         <v>0.57</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>191</v>
       </c>
       <c r="B77" t="s">
         <v>192</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.8664</v>
+        <v>99.2751</v>
       </c>
       <c r="E77" s="1">
-        <v>97.77932293</v>
+        <v>98.04874822</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>29333796.88</v>
+        <v>28041941.99</v>
       </c>
       <c r="I77" s="1">
-        <v>26123.12</v>
+        <v>350736.61</v>
       </c>
       <c r="J77" s="1">
-        <v>0.089054683602214</v>
+        <v>1.2507572054927</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29359920.0</v>
+        <v>28392678.6</v>
       </c>
       <c r="N77" s="1">
-        <v>29359920.0</v>
+        <v>28392678.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>193</v>
       </c>
       <c r="B78" t="s">
         <v>194</v>
       </c>
       <c r="C78" s="1">
-        <v>28600000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.1109</v>
+        <v>98.0959</v>
       </c>
       <c r="E78" s="1">
-        <v>98.04874822</v>
+        <v>97.75025085</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>28041941.99</v>
+        <v>12707532.61</v>
       </c>
       <c r="I78" s="1">
-        <v>303775.41</v>
+        <v>44934.39</v>
       </c>
       <c r="J78" s="1">
-        <v>1.0832894886821</v>
+        <v>0.35360436505699</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>28345717.4</v>
+        <v>12752467.0</v>
       </c>
       <c r="N78" s="1">
-        <v>28345717.4</v>
+        <v>12752467.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.55</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>195</v>
       </c>
       <c r="B79" t="s">
         <v>196</v>
       </c>
       <c r="C79" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.8876</v>
+        <v>99.513</v>
       </c>
       <c r="E79" s="1">
-        <v>97.75025085</v>
+        <v>98.05766825</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>12707532.61</v>
+        <v>19611533.65</v>
       </c>
       <c r="I79" s="1">
-        <v>17855.39</v>
+        <v>291066.35</v>
       </c>
       <c r="J79" s="1">
-        <v>0.14051028274324</v>
+        <v>1.4841590422991</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>12725388.0</v>
+        <v>19902600.0</v>
       </c>
       <c r="N79" s="1">
-        <v>12725388.0</v>
+        <v>19902600.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>197</v>
       </c>
       <c r="B80" t="s">
         <v>198</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.354</v>
+        <v>100.019</v>
       </c>
       <c r="E80" s="1">
-        <v>98.05766825</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>19611533.65</v>
+        <v>40000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>259266.35</v>
+        <v>7600.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.3220095614501</v>
+        <v>0.019</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>0.0</v>
+      <c r="L80" t="s">
+        <v>199</v>
       </c>
       <c r="M80" s="1">
-        <v>19870800.0</v>
+        <v>40007600.0</v>
       </c>
       <c r="N80" s="1">
-        <v>19870800.0</v>
+        <v>40136802.22</v>
       </c>
       <c r="O80" s="1">
-        <v>0.38</v>
+        <v>0.77</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C81" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9782</v>
+        <v>100.0168</v>
       </c>
       <c r="E81" s="1">
-        <v>99.47322023</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>29841966.07</v>
+        <v>30000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>151493.93</v>
+        <v>5040.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.50765398514509</v>
+        <v>0.0168</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" t="s">
+        <v>202</v>
       </c>
       <c r="M81" s="1">
-        <v>29993460.0</v>
+        <v>30005040.0</v>
       </c>
       <c r="N81" s="1">
-        <v>29993460.0</v>
+        <v>30592765.92</v>
       </c>
       <c r="O81" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B82" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C82" s="1">
-        <v>40000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0081</v>
+        <v>100.0155</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>40000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>3240.0</v>
+        <v>6975.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0081</v>
+        <v>0.0155</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M82" s="1">
-        <v>40003240.0</v>
+        <v>45006975.0</v>
       </c>
       <c r="N82" s="1">
-        <v>40066570.22</v>
+        <v>45965210.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B83" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C83" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0275</v>
+        <v>99.9847</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>8250.0</v>
+        <v>-3060.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0275</v>
+        <v>-0.0153</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M83" s="1">
-        <v>30008250.0</v>
+        <v>19996940.0</v>
       </c>
       <c r="N83" s="1">
-        <v>30544613.33</v>
+        <v>20026841.33</v>
       </c>
       <c r="O83" s="1">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C84" s="1">
-        <v>45000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0245</v>
+        <v>100.0023</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>45000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>11025.0</v>
+        <v>1150.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0245</v>
+        <v>0.0023</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M84" s="1">
-        <v>45011025.0</v>
+        <v>50001150.0</v>
       </c>
       <c r="N84" s="1">
-        <v>45892780.0</v>
+        <v>51189291.25</v>
       </c>
       <c r="O84" s="1">
-        <v>0.88</v>
+        <v>0.98</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B85" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C85" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0169</v>
+        <v>99.9892</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>8450.0</v>
+        <v>-2160.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0169</v>
+        <v>-0.0108</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="M85" s="1">
-        <v>50008450.0</v>
+        <v>19997840.0</v>
       </c>
       <c r="N85" s="1">
-        <v>51110696.39</v>
+        <v>20027608.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.98</v>
+        <v>0.38</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B86" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C86" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0021</v>
+        <v>100.0278</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>840.0</v>
+        <v>8340.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0021</v>
+        <v>0.0278</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M86" s="1">
-        <v>40000840.0</v>
+        <v>30008340.0</v>
       </c>
       <c r="N86" s="1">
-        <v>40875214.89</v>
+        <v>30576763.92</v>
       </c>
       <c r="O86" s="1">
-        <v>0.79</v>
+        <v>0.59</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B87" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C87" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0314</v>
+        <v>99.988</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>9420.0</v>
+        <v>-3600.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0314</v>
+        <v>-0.012</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M87" s="1">
-        <v>30009420.0</v>
+        <v>29996400.0</v>
       </c>
       <c r="N87" s="1">
-        <v>30526718.67</v>
+        <v>30094502.33</v>
       </c>
       <c r="O87" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B88" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C88" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.98</v>
+        <v>99.9769</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-6000.0</v>
+        <v>-4620.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.02</v>
+        <v>-0.0231</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M88" s="1">
-        <v>29994000.0</v>
+        <v>19995380.0</v>
       </c>
       <c r="N88" s="1">
-        <v>30041125.0</v>
+        <v>20018009.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B89" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C89" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9693</v>
+        <v>99.978</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-3070.0</v>
+        <v>-2200.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.0307</v>
+        <v>-0.022</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M89" s="1">
-        <v>9996930.0</v>
+        <v>9997800.0</v>
       </c>
       <c r="N89" s="1">
-        <v>10010690.39</v>
+        <v>10028475.36</v>
       </c>
       <c r="O89" s="1">
         <v>0.19</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B90" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0053</v>
+        <v>100.0016</v>
       </c>
       <c r="E90" s="1">
         <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>1590.0</v>
+        <v>160.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0053</v>
+        <v>0.0016</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M90" s="1">
-        <v>30001590.0</v>
+        <v>10000160.0</v>
       </c>
       <c r="N90" s="1">
-        <v>30642310.67</v>
+        <v>10029882.58</v>
       </c>
       <c r="O90" s="1">
-        <v>0.59</v>
+        <v>0.19</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B91" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C91" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9948</v>
+        <v>99.9865</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-520.0</v>
+        <v>-2700.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0052</v>
+        <v>-0.0135</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M91" s="1">
-        <v>9999480.0</v>
+        <v>19997300.0</v>
       </c>
       <c r="N91" s="1">
-        <v>10012812.61</v>
+        <v>20019229.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C92" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9861</v>
+        <v>99.9963</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-3475.0</v>
+        <v>-925.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.0139</v>
+        <v>-0.0037</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M92" s="1">
-        <v>24996525.0</v>
+        <v>24999075.0</v>
       </c>
       <c r="N92" s="1">
-        <v>25019770.83</v>
+        <v>25064218.75</v>
       </c>
       <c r="O92" s="1">
         <v>0.48</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B93" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C93" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0285</v>
+        <v>100.0226</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>5700.0</v>
+        <v>4520.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0285</v>
+        <v>0.0226</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M93" s="1">
-        <v>20005700.0</v>
+        <v>20004520.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20368491.0</v>
+        <v>20401264.89</v>
       </c>
       <c r="O93" s="1">
         <v>0.39</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C94" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.992</v>
+        <v>100.0099</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-2000.0</v>
+        <v>2475.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.008</v>
+        <v>0.0099</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M94" s="1">
-        <v>24998000.0</v>
+        <v>25002475.0</v>
       </c>
       <c r="N94" s="1">
-        <v>25037097.22</v>
+        <v>25083865.83</v>
       </c>
       <c r="O94" s="1">
         <v>0.48</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B95" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C95" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9957</v>
+        <v>100.012</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1075.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.0043</v>
+        <v>0.012</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M95" s="1">
-        <v>24998925.0</v>
+        <v>25003000.0</v>
       </c>
       <c r="N95" s="1">
-        <v>25037848.61</v>
+        <v>25084029.72</v>
       </c>
       <c r="O95" s="1">
         <v>0.48</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B96" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C96" s="1">
         <v>17000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.9899</v>
+        <v>100.0082</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>17000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1717.0</v>
+        <v>1394.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.0101</v>
+        <v>0.0082</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M96" s="1">
-        <v>16998283.0</v>
+        <v>17001394.0</v>
       </c>
       <c r="N96" s="1">
-        <v>17021675.66</v>
+        <v>17053542.11</v>
       </c>
       <c r="O96" s="1">
         <v>0.33</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B97" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C97" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0117</v>
+        <v>100.0271</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2925.0</v>
+        <v>6775.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0117</v>
+        <v>0.0271</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M97" s="1">
-        <v>25002925.0</v>
+        <v>25006775.0</v>
       </c>
       <c r="N97" s="1">
-        <v>25129706.88</v>
+        <v>25175960.0</v>
       </c>
       <c r="O97" s="1">
         <v>0.48</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B98" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C98" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0159</v>
+        <v>100.0308</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>3975.0</v>
+        <v>7700.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0159</v>
+        <v>0.0308</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M98" s="1">
-        <v>25003975.0</v>
+        <v>25007700.0</v>
       </c>
       <c r="N98" s="1">
-        <v>25130194.38</v>
+        <v>25176135.0</v>
       </c>
       <c r="O98" s="1">
         <v>0.48</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B99" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C99" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.2052</v>
+        <v>98.3711</v>
       </c>
       <c r="E99" s="1">
         <v>97.8384763</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>9783847.63</v>
       </c>
       <c r="I99" s="1">
-        <v>36672.37</v>
+        <v>53262.37</v>
       </c>
       <c r="J99" s="1">
-        <v>0.37482564515367</v>
+        <v>0.54439083696155</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>9820520.0</v>
+        <v>9837110.0</v>
       </c>
       <c r="N99" s="1">
-        <v>9820520.0</v>
+        <v>9837110.0</v>
       </c>
       <c r="O99" s="1">
         <v>0.19</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B100" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C100" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.821</v>
+        <v>99.9724</v>
       </c>
       <c r="E100" s="1">
         <v>98.27945433</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>14741918.15</v>
       </c>
       <c r="I100" s="1">
-        <v>231231.85</v>
+        <v>253941.85</v>
       </c>
       <c r="J100" s="1">
-        <v>1.5685329931099</v>
+        <v>1.7225835024732</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>14973150.0</v>
+        <v>14995860.0</v>
       </c>
       <c r="N100" s="1">
-        <v>14973150.0</v>
+        <v>14995860.0</v>
       </c>
       <c r="O100" s="1">
         <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B101" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.5229</v>
+        <v>99.6866</v>
       </c>
       <c r="E101" s="1">
         <v>99.46908375</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>19893816.75</v>
       </c>
       <c r="I101" s="1">
-        <v>10763.25</v>
+        <v>43503.25</v>
       </c>
       <c r="J101" s="1">
-        <v>0.054103494242753</v>
+        <v>0.21867724301824</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>19904580.0</v>
+        <v>19937320.0</v>
       </c>
       <c r="N101" s="1">
-        <v>19904580.0</v>
+        <v>19937320.0</v>
       </c>
       <c r="O101" s="1">
         <v>0.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B102" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C102" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.4803</v>
+        <v>99.6454</v>
       </c>
       <c r="E102" s="1">
         <v>99.467847</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>9946784.7</v>
       </c>
       <c r="I102" s="1">
-        <v>1245.3</v>
+        <v>17755.3</v>
       </c>
       <c r="J102" s="1">
-        <v>0.012519623552322</v>
+        <v>0.17850290858311</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>9948030.0</v>
+        <v>9964540.0</v>
       </c>
       <c r="N102" s="1">
-        <v>9948030.0</v>
+        <v>9964540.0</v>
       </c>
       <c r="O102" s="1">
         <v>0.19</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B103" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C103" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.1007</v>
+        <v>99.8894</v>
       </c>
       <c r="E103" s="1">
-        <v>97.7417847</v>
+        <v>99.836933</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>9774178.47</v>
+        <v>9983693.3</v>
       </c>
       <c r="I103" s="1">
-        <v>35891.53</v>
+        <v>5246.7</v>
       </c>
       <c r="J103" s="1">
-        <v>0.36720763908867</v>
+        <v>0.052552696104957</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>9810070.0</v>
+        <v>9988940.0</v>
       </c>
       <c r="N103" s="1">
-        <v>9810070.0</v>
+        <v>9988940.0</v>
       </c>
       <c r="O103" s="1">
         <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B104" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C104" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.1918</v>
+        <v>98.2635</v>
       </c>
       <c r="E104" s="1">
-        <v>97.7707721</v>
+        <v>97.7417847</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>9777077.21</v>
+        <v>9774178.47</v>
       </c>
       <c r="I104" s="1">
-        <v>42102.79</v>
+        <v>52171.53</v>
       </c>
       <c r="J104" s="1">
-        <v>0.43062756993406</v>
+        <v>0.53376895214396</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>9819180.0</v>
+        <v>9826350.0</v>
       </c>
       <c r="N104" s="1">
-        <v>9819180.0</v>
+        <v>9826350.0</v>
       </c>
       <c r="O104" s="1">
         <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B105" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C105" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.3465</v>
+        <v>98.3551</v>
       </c>
       <c r="E105" s="1">
-        <v>97.8229635</v>
+        <v>97.7707721</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>9782296.35</v>
+        <v>9777077.21</v>
       </c>
       <c r="I105" s="1">
-        <v>52353.65</v>
+        <v>58432.79</v>
       </c>
       <c r="J105" s="1">
-        <v>0.53518773227515</v>
+        <v>0.59765090062125</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>9834650.0</v>
+        <v>9835510.0</v>
       </c>
       <c r="N105" s="1">
-        <v>9834650.0</v>
+        <v>9835510.0</v>
       </c>
       <c r="O105" s="1">
         <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B106" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9852</v>
+        <v>98.5087</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>97.8229635</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>30000000.0</v>
+        <v>9782296.35</v>
       </c>
       <c r="I106" s="1">
-        <v>-4440.0</v>
+        <v>68573.65</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0148</v>
+        <v>0.70099747080347</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>267</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29995560.0</v>
+        <v>9850870.0</v>
       </c>
       <c r="N106" s="1">
-        <v>30044791.0</v>
+        <v>9850870.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B107" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C107" s="1">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0207</v>
+        <v>100.0015</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>12420.0</v>
+        <v>450.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0207</v>
+        <v>0.0015</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M107" s="1">
-        <v>60012420.0</v>
+        <v>30000450.0</v>
       </c>
       <c r="N107" s="1">
-        <v>61330045.5</v>
+        <v>30100885.0</v>
       </c>
       <c r="O107" s="1">
-        <v>1.18</v>
+        <v>0.58</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B108" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0014</v>
+        <v>100.0033</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>20000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>280.0</v>
+        <v>1980.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0014</v>
+        <v>0.0033</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M108" s="1">
-        <v>20000280.0</v>
+        <v>60001980.0</v>
       </c>
       <c r="N108" s="1">
-        <v>20027434.11</v>
+        <v>61422660.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.39</v>
+        <v>1.18</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B109" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0231</v>
+        <v>100.0083</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>6930.0</v>
+        <v>1660.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0231</v>
+        <v>0.0083</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M109" s="1">
-        <v>30006930.0</v>
+        <v>20001660.0</v>
       </c>
       <c r="N109" s="1">
-        <v>30653117.33</v>
+        <v>20062194.06</v>
       </c>
       <c r="O109" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B110" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C110" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9891</v>
+        <v>100.0073</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-3270.0</v>
+        <v>2190.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.0109</v>
+        <v>0.0073</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M110" s="1">
-        <v>29996730.0</v>
+        <v>30002190.0</v>
       </c>
       <c r="N110" s="1">
-        <v>30037461.17</v>
+        <v>30699883.33</v>
       </c>
       <c r="O110" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B111" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C111" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.581</v>
+        <v>99.9988</v>
       </c>
       <c r="E111" s="1">
-        <v>97.9014285</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>29370428.55</v>
+        <v>30000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>503871.45</v>
+        <v>-360.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.7155740480334</v>
+        <v>-0.0012</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>283</v>
       </c>
       <c r="M111" s="1">
-        <v>29874300.0</v>
+        <v>29999640.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29874300.0</v>
+        <v>30090441.08</v>
       </c>
       <c r="O111" s="1">
         <v>0.58</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B112" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C112" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.6133</v>
+        <v>99.7368</v>
       </c>
       <c r="E112" s="1">
-        <v>99.47650488</v>
+        <v>97.9014285</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>15916240.78</v>
+        <v>29370428.55</v>
       </c>
       <c r="I112" s="1">
-        <v>21887.22</v>
+        <v>550611.45</v>
       </c>
       <c r="J112" s="1">
-        <v>0.1375150093702</v>
+        <v>1.8747137075737</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>15938128.0</v>
+        <v>29921040.0</v>
       </c>
       <c r="N112" s="1">
-        <v>15938128.0</v>
+        <v>29921040.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B113" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C113" s="1">
-        <v>50000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9374</v>
+        <v>99.7671</v>
       </c>
       <c r="E113" s="1">
-        <v>97.61155374</v>
+        <v>99.47650488</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>48805776.87</v>
+        <v>15916240.78</v>
       </c>
       <c r="I113" s="1">
-        <v>1162923.13</v>
+        <v>46495.22</v>
       </c>
       <c r="J113" s="1">
-        <v>2.3827571336434</v>
+        <v>0.29212438189817</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>49968700.0</v>
+        <v>15962736.0</v>
       </c>
       <c r="N113" s="1">
-        <v>49968700.0</v>
+        <v>15962736.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.96</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B114" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C114" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.7483</v>
+        <v>99.9019</v>
       </c>
       <c r="E114" s="1">
         <v>97.61480927</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>29284442.78</v>
       </c>
       <c r="I114" s="1">
-        <v>640047.22</v>
+        <v>686127.22</v>
       </c>
       <c r="J114" s="1">
-        <v>2.1856219864191</v>
+        <v>2.3429751597275</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>29924490.0</v>
+        <v>29970570.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29924490.0</v>
+        <v>29970570.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.58</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C115" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8237</v>
+        <v>99.9878</v>
       </c>
       <c r="E115" s="1">
         <v>99.4530085</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>19890601.7</v>
       </c>
       <c r="I115" s="1">
-        <v>74138.3</v>
+        <v>106958.3</v>
       </c>
       <c r="J115" s="1">
-        <v>0.37273030307575</v>
+        <v>0.53773285299861</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>19964740.0</v>
+        <v>19997560.0</v>
       </c>
       <c r="N115" s="1">
-        <v>19964740.0</v>
+        <v>19997560.0</v>
       </c>
       <c r="O115" s="1">
         <v>0.38</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B116" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C116" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9186</v>
+        <v>99.8601</v>
       </c>
       <c r="E116" s="1">
-        <v>99.28424334</v>
+        <v>99.2884329</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>34749485.17</v>
+        <v>19857686.58</v>
       </c>
       <c r="I116" s="1">
-        <v>222024.83</v>
+        <v>114333.42</v>
       </c>
       <c r="J116" s="1">
-        <v>0.63892984000718</v>
+        <v>0.57576404753589</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>34971510.0</v>
+        <v>19972020.0</v>
       </c>
       <c r="N116" s="1">
-        <v>34971510.0</v>
+        <v>19972020.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.67</v>
+        <v>0.38</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B117" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.7013</v>
+        <v>99.9909</v>
       </c>
       <c r="E117" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>19857686.58</v>
+        <v>25000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>82573.42</v>
+        <v>-2275.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.41582598087315</v>
+        <v>-0.0091</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117">
-        <v>0.0</v>
+      <c r="L117" t="s">
+        <v>296</v>
       </c>
       <c r="M117" s="1">
-        <v>19940260.0</v>
+        <v>24997725.0</v>
       </c>
       <c r="N117" s="1">
-        <v>19940260.0</v>
+        <v>25039965.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0056</v>
+        <v>100.037</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1680.0</v>
+        <v>11100.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0056</v>
+        <v>0.037</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M118" s="1">
-        <v>30001680.0</v>
+        <v>30011100.0</v>
       </c>
       <c r="N118" s="1">
-        <v>30729794.17</v>
+        <v>30551975.42</v>
       </c>
       <c r="O118" s="1">
         <v>0.59</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B119" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C119" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.042</v>
+        <v>100.036</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>12600.0</v>
+        <v>7200.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.042</v>
+        <v>0.036</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M119" s="1">
-        <v>30012600.0</v>
+        <v>20007200.0</v>
       </c>
       <c r="N119" s="1">
-        <v>30502635.0</v>
+        <v>20119965.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B120" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0307</v>
+        <v>100.0213</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>6140.0</v>
+        <v>5325.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0307</v>
+        <v>0.0213</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M120" s="1">
-        <v>20006140.0</v>
+        <v>25005325.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20085012.5</v>
+        <v>25090659.03</v>
       </c>
       <c r="O120" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B121" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C121" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0145</v>
+        <v>100.0147</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>3625.0</v>
+        <v>4410.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0145</v>
+        <v>0.0147</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M121" s="1">
-        <v>25003625.0</v>
+        <v>30004410.0</v>
       </c>
       <c r="N121" s="1">
-        <v>25047032.78</v>
+        <v>30093986.08</v>
       </c>
       <c r="O121" s="1">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B122" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0103</v>
+        <v>100.0127</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>3090.0</v>
+        <v>2540.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0103</v>
+        <v>0.0127</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M122" s="1">
-        <v>30003090.0</v>
+        <v>20002540.0</v>
       </c>
       <c r="N122" s="1">
-        <v>30043271.17</v>
+        <v>20063482.39</v>
       </c>
       <c r="O122" s="1">
-        <v>0.58</v>
+        <v>0.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0042</v>
+        <v>100.0245</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>840.0</v>
+        <v>4900.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0042</v>
+        <v>0.0245</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M123" s="1">
-        <v>20000840.0</v>
+        <v>20004900.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20028177.44</v>
+        <v>20401429.67</v>
       </c>
       <c r="O123" s="1">
         <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B124" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0327</v>
+        <v>100.013</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>6540.0</v>
+        <v>2600.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0327</v>
+        <v>0.013</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M124" s="1">
-        <v>20006540.0</v>
+        <v>20002600.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20369276.11</v>
+        <v>20045727.78</v>
       </c>
       <c r="O124" s="1">
         <v>0.39</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B125" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0055</v>
+        <v>100.0148</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>1100.0</v>
+        <v>7400.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0055</v>
+        <v>0.0148</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M125" s="1">
-        <v>20001100.0</v>
+        <v>50007400.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20010944.89</v>
+        <v>51062883.33</v>
       </c>
       <c r="O125" s="1">
-        <v>0.39</v>
+        <v>0.98</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B126" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C126" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0255</v>
+        <v>99.9705</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>99.8380959</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>50000000.0</v>
+        <v>19967619.18</v>
       </c>
       <c r="I126" s="1">
-        <v>12750.0</v>
+        <v>26480.82</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0255</v>
+        <v>0.13261881529934</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>320</v>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>50012750.0</v>
+        <v>19994100.0</v>
       </c>
       <c r="N126" s="1">
-        <v>50984005.56</v>
+        <v>19994100.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.98</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9573</v>
+        <v>99.9509</v>
       </c>
       <c r="E127" s="1">
-        <v>99.806597</v>
+        <v>99.829956</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>19961319.4</v>
+        <v>19965991.2</v>
       </c>
       <c r="I127" s="1">
-        <v>30140.6</v>
+        <v>24188.8</v>
       </c>
       <c r="J127" s="1">
-        <v>0.15099502891577</v>
+        <v>0.12115000832015</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>19991460.0</v>
+        <v>19990180.0</v>
       </c>
       <c r="N127" s="1">
-        <v>19991460.0</v>
+        <v>19990180.0</v>
       </c>
       <c r="O127" s="1">
         <v>0.38</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B128" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C128" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.9146</v>
+        <v>99.9081</v>
       </c>
       <c r="E128" s="1">
-        <v>99.81091378</v>
+        <v>99.82918118</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>39924365.51</v>
+        <v>39931672.47</v>
       </c>
       <c r="I128" s="1">
-        <v>41474.49</v>
+        <v>31567.53</v>
       </c>
       <c r="J128" s="1">
-        <v>0.10388265278658</v>
+        <v>0.079053863881399</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>39965840.0</v>
+        <v>39963240.0</v>
       </c>
       <c r="N128" s="1">
-        <v>39965840.0</v>
+        <v>39963240.0</v>
       </c>
       <c r="O128" s="1">
         <v>0.77</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B129" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C129" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0371</v>
+        <v>100.0389</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>11130.0</v>
+        <v>11670.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0371</v>
+        <v>0.0389</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M129" s="1">
-        <v>30011130.0</v>
+        <v>30011670.0</v>
       </c>
       <c r="N129" s="1">
-        <v>30410186.5</v>
+        <v>30461476.42</v>
       </c>
       <c r="O129" s="1">
         <v>0.59</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C130" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.8757</v>
+        <v>99.6038</v>
       </c>
       <c r="E130" s="1">
-        <v>99.2784662</v>
+        <v>99.49610748</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9927846.62</v>
+        <v>24874026.87</v>
       </c>
       <c r="I130" s="1">
-        <v>59723.38</v>
+        <v>26923.13</v>
       </c>
       <c r="J130" s="1">
-        <v>0.60157436235654</v>
+        <v>0.10823792279678</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>9987570.0</v>
+        <v>24900950.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9987570.0</v>
+        <v>24900950.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B131" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C131" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.3291</v>
+        <v>99.5144</v>
       </c>
       <c r="E131" s="1">
-        <v>97.8384763</v>
+        <v>99.4820302</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>29351542.89</v>
+        <v>9948203.02</v>
       </c>
       <c r="I131" s="1">
-        <v>147187.11</v>
+        <v>3236.98</v>
       </c>
       <c r="J131" s="1">
-        <v>0.50146294030133</v>
+        <v>0.032538338768241</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>29498730.0</v>
+        <v>9951440.0</v>
       </c>
       <c r="N131" s="1">
-        <v>29498730.0</v>
+        <v>9951440.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B132" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C132" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0184</v>
+        <v>98.5028</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>20000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I132" s="1">
-        <v>3680.0</v>
+        <v>199297.11</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0184</v>
+        <v>0.67900045577468</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>334</v>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>20003680.0</v>
+        <v>29550840.0</v>
       </c>
       <c r="N132" s="1">
-        <v>20292025.0</v>
+        <v>29550840.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B133" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C133" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.5764</v>
+        <v>100.0058</v>
       </c>
       <c r="E133" s="1">
-        <v>99.47897887</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>14921846.83</v>
+        <v>20000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>14613.17</v>
+        <v>1160.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.097931376501068</v>
+        <v>0.0058</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>0.0</v>
+      <c r="L133" t="s">
+        <v>338</v>
       </c>
       <c r="M133" s="1">
-        <v>14936460.0</v>
+        <v>20001160.0</v>
       </c>
       <c r="N133" s="1">
-        <v>14936460.0</v>
+        <v>20322910.56</v>
       </c>
       <c r="O133" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B134" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C134" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.9962</v>
+        <v>99.7349</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.47897887</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>15000000.0</v>
+        <v>14921846.83</v>
       </c>
       <c r="I134" s="1">
-        <v>-570.0</v>
+        <v>38388.17</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.0038</v>
+        <v>0.25726152022162</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>339</v>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>14999430.0</v>
+        <v>14960235.0</v>
       </c>
       <c r="N134" s="1">
-        <v>15016054.5</v>
+        <v>14960235.0</v>
       </c>
       <c r="O134" s="1">
         <v>0.29</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B135" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C135" s="1">
-        <v>55600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.523</v>
+        <v>100.0056</v>
       </c>
       <c r="E135" s="1">
-        <v>97.74601079</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>54346782.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>432006.0</v>
+        <v>840.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.79490631110412</v>
+        <v>0.0056</v>
       </c>
       <c r="K135">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M135" s="1">
-        <v>54778788.0</v>
+        <v>15000840.0</v>
       </c>
       <c r="N135" s="1">
-        <v>54795239.51</v>
+        <v>15042438.75</v>
       </c>
       <c r="O135" s="1">
-        <v>1.05</v>
+        <v>0.29</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B136" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C136" s="1">
-        <v>22500000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.042</v>
+        <v>98.599</v>
       </c>
       <c r="E136" s="1">
-        <v>99.97030222</v>
+        <v>97.74601079</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>22493318.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I136" s="1">
-        <v>16132.0</v>
+        <v>474262.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.071719076749815</v>
+        <v>0.8726588448236</v>
       </c>
       <c r="K136">
-        <v>1.6</v>
+        <v>0.07</v>
       </c>
       <c r="L136" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M136" s="1">
-        <v>22509450.0</v>
+        <v>54821044.0</v>
       </c>
       <c r="N136" s="1">
-        <v>22869604.11</v>
+        <v>54862172.77</v>
       </c>
       <c r="O136" s="1">
-        <v>0.44</v>
+        <v>1.05</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B137" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C137" s="1">
-        <v>28377000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.921</v>
+        <v>100.046</v>
       </c>
       <c r="E137" s="1">
-        <v>98.74371953</v>
+        <v>99.97030222</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>28020505.29</v>
+        <v>22493318.0</v>
       </c>
       <c r="I137" s="1">
-        <v>50306.88</v>
+        <v>17032.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.17953594868952</v>
+        <v>0.075720265013814</v>
       </c>
       <c r="K137">
-        <v>1.04</v>
+        <v>1.78</v>
       </c>
       <c r="L137" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M137" s="1">
-        <v>28070812.17</v>
+        <v>22510350.0</v>
       </c>
       <c r="N137" s="1">
-        <v>28364689.05</v>
+        <v>22910033.22</v>
       </c>
       <c r="O137" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B138" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C138" s="1">
-        <v>30300000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.934</v>
+        <v>98.958</v>
       </c>
       <c r="E138" s="1">
-        <v>98.85178218</v>
+        <v>98.74371953</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>29952090.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="I138" s="1">
-        <v>327912.0</v>
+        <v>60806.37</v>
       </c>
       <c r="J138" s="1">
-        <v>1.0947883770381</v>
+        <v>0.2170066862488</v>
       </c>
       <c r="K138">
         <v>1.15</v>
       </c>
       <c r="L138" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M138" s="1">
-        <v>30280002.0</v>
+        <v>28081311.66</v>
       </c>
       <c r="N138" s="1">
-        <v>30629697.21</v>
+        <v>28406675.34</v>
       </c>
       <c r="O138" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B139" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C139" s="1">
-        <v>12100000.0</v>
+        <v>30300000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.582</v>
+        <v>100.0</v>
       </c>
       <c r="E139" s="1">
-        <v>101.62049587</v>
+        <v>98.85178218</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>12296080.0</v>
+        <v>29952090.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-4658.0</v>
+        <v>347910.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.03788199165913</v>
+        <v>1.1615550033403</v>
       </c>
       <c r="K139">
-        <v>3.66</v>
+        <v>1.25</v>
       </c>
       <c r="L139" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M139" s="1">
-        <v>12291422.0</v>
+        <v>30300000.0</v>
       </c>
       <c r="N139" s="1">
-        <v>12734605.22</v>
+        <v>30677712.33</v>
       </c>
       <c r="O139" s="1">
-        <v>0.25</v>
+        <v>0.59</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B140" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C140" s="1">
-        <v>14200000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.82</v>
+        <v>101.507</v>
       </c>
       <c r="E140" s="1">
-        <v>102.11602113</v>
+        <v>101.58646552</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>14500475.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-42035.0</v>
+        <v>-13827.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.28988705542405</v>
+        <v>-0.078224512327277</v>
       </c>
       <c r="K140">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="L140" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M140" s="1">
-        <v>14458440.0</v>
+        <v>17662218.0</v>
       </c>
       <c r="N140" s="1">
-        <v>14483241.37</v>
+        <v>17675711.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B141" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C141" s="1">
-        <v>11800000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.644</v>
+        <v>101.671</v>
       </c>
       <c r="E141" s="1">
-        <v>101.52224576</v>
+        <v>102.11602113</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>11979625.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-103633.0</v>
+        <v>-63193.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.8650771622651</v>
+        <v>-0.43579951691238</v>
       </c>
       <c r="K141">
-        <v>1.46</v>
+        <v>0.49</v>
       </c>
       <c r="L141" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M141" s="1">
-        <v>11875992.0</v>
+        <v>14437282.0</v>
       </c>
       <c r="N141" s="1">
-        <v>12047981.04</v>
+        <v>14506725.84</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B142" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C142" s="1">
-        <v>62400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.13</v>
+        <v>101.488</v>
       </c>
       <c r="E142" s="1">
-        <v>101.28126122</v>
+        <v>101.5</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>63199507.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-718387.0</v>
+        <v>-720.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.1366971580965</v>
+        <v>-0.011822660098522</v>
       </c>
       <c r="K142">
-        <v>3.33</v>
+        <v>1.19</v>
       </c>
       <c r="L142" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M142" s="1">
-        <v>62481120.0</v>
+        <v>6089280.0</v>
       </c>
       <c r="N142" s="1">
-        <v>64561476.16</v>
+        <v>6160478.63</v>
       </c>
       <c r="O142" s="1">
-        <v>1.24</v>
+        <v>0.12</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B143" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C143" s="1">
-        <v>6000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>102.447</v>
+        <v>100.505</v>
       </c>
       <c r="E143" s="1">
-        <v>102.4755</v>
+        <v>101.52224576</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>6148530.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1710.0</v>
+        <v>-120035.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.027811525681748</v>
+        <v>-1.0019929672256</v>
       </c>
       <c r="K143">
-        <v>3.33</v>
+        <v>1.75</v>
       </c>
       <c r="L143" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M143" s="1">
-        <v>6146820.0</v>
+        <v>11859590.0</v>
       </c>
       <c r="N143" s="1">
-        <v>6346710.41</v>
+        <v>12066494.11</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B144" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C144" s="1">
-        <v>2200000.0</v>
+        <v>62400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.375</v>
+        <v>100.128</v>
       </c>
       <c r="E144" s="1">
-        <v>97.9</v>
+        <v>101.28126122</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2153800.0</v>
+        <v>63199507.0</v>
       </c>
       <c r="I144" s="1">
-        <v>10450.0</v>
+        <v>-719635.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.48518896833504</v>
+        <v>-1.1386718570447</v>
       </c>
       <c r="K144">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>572.6</v>
+        <v>3.64</v>
+      </c>
+      <c r="L144" t="s">
+        <v>370</v>
       </c>
       <c r="M144" s="1">
-        <v>2164250.0</v>
+        <v>62479872.0</v>
       </c>
       <c r="N144" s="1">
-        <v>2164822.6</v>
+        <v>64750633.64</v>
       </c>
       <c r="O144" s="1">
-        <v>0.04</v>
+        <v>1.24</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B145" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C145" s="1">
-        <v>30000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.551</v>
+        <v>102.292</v>
       </c>
       <c r="E145" s="1">
-        <v>98.92644333</v>
+        <v>102.4755</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>29677933.0</v>
+        <v>6148530.0</v>
       </c>
       <c r="I145" s="1">
-        <v>187367.0</v>
+        <v>-11010.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.63133439919822</v>
+        <v>-0.1790671916702</v>
       </c>
       <c r="K145">
-        <v>0.62</v>
+        <v>3.68</v>
       </c>
       <c r="L145" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M145" s="1">
-        <v>29865300.0</v>
+        <v>6137520.0</v>
       </c>
       <c r="N145" s="1">
-        <v>30051053.42</v>
+        <v>6358492.6</v>
       </c>
       <c r="O145" s="1">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B146" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C146" s="1">
-        <v>7500000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.306</v>
+        <v>98.505</v>
       </c>
       <c r="E146" s="1">
-        <v>98.10766667</v>
+        <v>98.25995833</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>7358075.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I146" s="1">
-        <v>14875.0</v>
+        <v>17643.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.20215885268905</v>
+        <v>0.24938099997498</v>
       </c>
       <c r="K146">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="L146" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="M146" s="1">
-        <v>7372950.0</v>
+        <v>7092360.0</v>
       </c>
       <c r="N146" s="1">
-        <v>7410244.52</v>
+        <v>7096896.99</v>
       </c>
       <c r="O146" s="1">
         <v>0.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B147" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C147" s="1">
-        <v>7700000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.015</v>
+        <v>99.642</v>
       </c>
       <c r="E147" s="1">
-        <v>101.345</v>
+        <v>98.92644333</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>7803565.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-102410.0</v>
+        <v>214667.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.3123489071982</v>
+        <v>0.72332193754868</v>
       </c>
       <c r="K147">
-        <v>3.83</v>
+        <v>0.69</v>
       </c>
       <c r="L147" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M147" s="1">
-        <v>7701155.0</v>
+        <v>29892600.0</v>
       </c>
       <c r="N147" s="1">
-        <v>7996260.14</v>
+        <v>30100545.21</v>
       </c>
       <c r="O147" s="1">
-        <v>0.15</v>
+        <v>0.58</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B148" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C148" s="1">
-        <v>25000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.42</v>
+        <v>98.42</v>
       </c>
       <c r="E148" s="1">
-        <v>96.05</v>
+        <v>98.10766667</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>24012500.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I148" s="1">
-        <v>842500.0</v>
+        <v>23425.0</v>
       </c>
       <c r="J148" s="1">
-        <v>3.5085892764185</v>
+        <v>0.31835772263805</v>
       </c>
       <c r="K148">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="L148" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="M148" s="1">
-        <v>24855000.0</v>
+        <v>7381500.0</v>
       </c>
       <c r="N148" s="1">
-        <v>24856828.77</v>
+        <v>7384068.49</v>
       </c>
       <c r="O148" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B149" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C149" s="1">
-        <v>4600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.599</v>
+        <v>99.578</v>
       </c>
       <c r="E149" s="1">
-        <v>98.44236957</v>
+        <v>96.05</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>4528349.0</v>
+        <v>24012500.0</v>
       </c>
       <c r="I149" s="1">
-        <v>7205.0</v>
+        <v>882000.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.1591087612726</v>
+        <v>3.6730869338886</v>
       </c>
       <c r="K149">
-        <v>0.86</v>
+        <v>0.01</v>
       </c>
       <c r="L149" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="M149" s="1">
-        <v>4535554.0</v>
+        <v>24894500.0</v>
       </c>
       <c r="N149" s="1">
-        <v>4575252.63</v>
+        <v>24896513.7</v>
       </c>
       <c r="O149" s="1">
-        <v>0.09</v>
+        <v>0.48</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B150" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C150" s="1">
-        <v>3900000.0</v>
+        <v>12800000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.952</v>
+        <v>98.618</v>
       </c>
       <c r="E150" s="1">
-        <v>97.25</v>
+        <v>98.57341406</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3792750.0</v>
+        <v>12617397.0</v>
       </c>
       <c r="I150" s="1">
-        <v>105378.0</v>
+        <v>5707.0</v>
       </c>
       <c r="J150" s="1">
-        <v>2.7784061696658</v>
+        <v>0.045231199430437</v>
       </c>
       <c r="K150">
-        <v>0.36</v>
+        <v>0.96</v>
       </c>
       <c r="L150" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="M150" s="1">
-        <v>3898128.0</v>
+        <v>12623104.0</v>
       </c>
       <c r="N150" s="1">
-        <v>3912312.25</v>
+        <v>12745967.01</v>
       </c>
       <c r="O150" s="1">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B151" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C151" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.303</v>
+        <v>98.403</v>
       </c>
       <c r="E151" s="1">
         <v>98.09328567</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>2942798.57</v>
       </c>
       <c r="I151" s="1">
-        <v>6291.43</v>
+        <v>9291.43</v>
       </c>
       <c r="J151" s="1">
-        <v>0.21379071147231</v>
+        <v>0.31573448807269</v>
       </c>
       <c r="K151">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>585.62</v>
+        <v>0.05</v>
+      </c>
+      <c r="L151" t="s">
+        <v>391</v>
       </c>
       <c r="M151" s="1">
-        <v>2949090.0</v>
+        <v>2952090.0</v>
       </c>
       <c r="N151" s="1">
-        <v>2949675.62</v>
+        <v>2953507.81</v>
       </c>
       <c r="O151" s="1">
         <v>0.06</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B152" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C152" s="1">
-        <v>7996000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.464</v>
+        <v>100.14</v>
       </c>
       <c r="E152" s="1">
-        <v>98.295</v>
+        <v>100.16216667</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>7859668.2</v>
+        <v>6009730.0</v>
       </c>
       <c r="I152" s="1">
-        <v>13513.24</v>
+        <v>-1330.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.17193143089679</v>
+        <v>-0.022130777921803</v>
       </c>
       <c r="K152">
-        <v>0.79</v>
+        <v>0.35</v>
       </c>
       <c r="L152" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="M152" s="1">
-        <v>7873181.44</v>
+        <v>6008400.0</v>
       </c>
       <c r="N152" s="1">
-        <v>7936273.17</v>
+        <v>6029497.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B153" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C153" s="1">
-        <v>47100000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.814</v>
+        <v>98.542</v>
       </c>
       <c r="E153" s="1">
-        <v>98.32807431</v>
+        <v>98.295</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>46312523.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="I153" s="1">
-        <v>228871.0</v>
+        <v>19750.12</v>
       </c>
       <c r="J153" s="1">
-        <v>0.49418814863531</v>
+        <v>0.251284399003</v>
       </c>
       <c r="K153">
-        <v>0.05</v>
+        <v>0.86</v>
       </c>
       <c r="L153" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M153" s="1">
-        <v>46541394.0</v>
+        <v>7879418.32</v>
       </c>
       <c r="N153" s="1">
-        <v>46565750.51</v>
+        <v>7948424.9</v>
       </c>
       <c r="O153" s="1">
-        <v>0.9</v>
+        <v>0.15</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B154" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C154" s="1">
-        <v>71329000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.614</v>
+        <v>98.94</v>
       </c>
       <c r="E154" s="1">
-        <v>98.81190282</v>
+        <v>98.32807431</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>70481542.16</v>
+        <v>46312523.0</v>
       </c>
       <c r="I154" s="1">
-        <v>572127.9</v>
+        <v>288217.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.8117414609079</v>
+        <v>0.62233059511787</v>
       </c>
       <c r="K154">
-        <v>0.73</v>
+        <v>0.06</v>
       </c>
       <c r="L154" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M154" s="1">
-        <v>71053670.06</v>
+        <v>46600740.0</v>
       </c>
       <c r="N154" s="1">
-        <v>71572515.25</v>
+        <v>46629451.64</v>
       </c>
       <c r="O154" s="1">
-        <v>1.38</v>
+        <v>0.9</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B155" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C155" s="1">
-        <v>8200000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.138</v>
+        <v>99.697</v>
       </c>
       <c r="E155" s="1">
-        <v>97.43695122</v>
+        <v>98.81190282</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>7989830.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I155" s="1">
-        <v>57486.0</v>
+        <v>631330.97</v>
       </c>
       <c r="J155" s="1">
-        <v>0.71948965121911</v>
+        <v>0.89573943851401</v>
       </c>
       <c r="K155">
-        <v>0.47</v>
+        <v>0.81</v>
       </c>
       <c r="L155" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="M155" s="1">
-        <v>8047316.0</v>
+        <v>71112873.13</v>
       </c>
       <c r="N155" s="1">
-        <v>8085844.77</v>
+        <v>71691077.73</v>
       </c>
       <c r="O155" s="1">
-        <v>0.16</v>
+        <v>1.38</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B156" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C156" s="1">
-        <v>55000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.889</v>
+        <v>98.28</v>
       </c>
       <c r="E156" s="1">
-        <v>98.71716364</v>
+        <v>97.43695122</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>54294440.0</v>
+        <v>7989830.0</v>
       </c>
       <c r="I156" s="1">
-        <v>644510.0</v>
+        <v>69130.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.1870644581655</v>
+        <v>0.86522491717596</v>
       </c>
       <c r="K156">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.01</v>
+      </c>
+      <c r="L156">
+        <v>561.64</v>
       </c>
       <c r="M156" s="1">
-        <v>54938950.0</v>
+        <v>8058960.0</v>
       </c>
       <c r="N156" s="1">
-        <v>55593676.03</v>
+        <v>8059521.64</v>
       </c>
       <c r="O156" s="1">
-        <v>1.07</v>
+        <v>0.15</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B157" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C157" s="1">
-        <v>18800000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.334</v>
+        <v>99.949</v>
       </c>
       <c r="E157" s="1">
-        <v>99.08680851</v>
+        <v>98.71716364</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>18628320.0</v>
+        <v>54294440.0</v>
       </c>
       <c r="I157" s="1">
-        <v>46472.0</v>
+        <v>677510.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.2494696247434</v>
+        <v>1.247844162312</v>
       </c>
       <c r="K157">
-        <v>1.35</v>
+        <v>1.29</v>
       </c>
       <c r="L157" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="M157" s="1">
-        <v>18674792.0</v>
+        <v>54971950.0</v>
       </c>
       <c r="N157" s="1">
-        <v>18928978.3</v>
+        <v>55682617.81</v>
       </c>
       <c r="O157" s="1">
-        <v>0.36</v>
+        <v>1.07</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B158" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C158" s="1">
-        <v>11300000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.279</v>
+        <v>99.344</v>
       </c>
       <c r="E158" s="1">
-        <v>101.14636283</v>
+        <v>99.08680851</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>11429539.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-98012.0</v>
+        <v>48352.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.85753239916326</v>
+        <v>0.25956178549649</v>
       </c>
       <c r="K158">
-        <v>2.89</v>
+        <v>1.48</v>
       </c>
       <c r="L158" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="M158" s="1">
-        <v>11331527.0</v>
+        <v>18676672.0</v>
       </c>
       <c r="N158" s="1">
-        <v>11658104.74</v>
+        <v>18955195.29</v>
       </c>
       <c r="O158" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B159" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C159" s="1">
-        <v>15000000.0</v>
+        <v>11300000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.188</v>
+        <v>100.182</v>
       </c>
       <c r="E159" s="1">
-        <v>98.83981333</v>
+        <v>101.14636283</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>14825972.0</v>
+        <v>11429539.0</v>
       </c>
       <c r="I159" s="1">
-        <v>52228.0</v>
+        <v>-108973.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.35227369915443</v>
+        <v>-0.9534330299761</v>
       </c>
       <c r="K159">
-        <v>0.25</v>
+        <v>3.16</v>
       </c>
       <c r="L159" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="M159" s="1">
-        <v>14878200.0</v>
+        <v>11320566.0</v>
       </c>
       <c r="N159" s="1">
-        <v>14916110.96</v>
+        <v>11677444.77</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B160" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C160" s="1">
-        <v>5600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.85</v>
+        <v>99.238</v>
       </c>
       <c r="E160" s="1">
-        <v>98.27683929</v>
+        <v>98.83981333</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>5503503.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="I160" s="1">
-        <v>88097.0</v>
+        <v>59728.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.6007441078891</v>
+        <v>0.40286060165229</v>
       </c>
       <c r="K160">
-        <v>0.96</v>
+        <v>0.34</v>
       </c>
       <c r="L160" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="M160" s="1">
-        <v>5591600.0</v>
+        <v>14885700.0</v>
       </c>
       <c r="N160" s="1">
-        <v>5645452.05</v>
+        <v>14936093.84</v>
       </c>
       <c r="O160" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B161" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C161" s="1">
-        <v>20400000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.078</v>
+        <v>99.928</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>98.27683929</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>20400000.0</v>
+        <v>5503503.0</v>
       </c>
       <c r="I161" s="1">
-        <v>15912.0</v>
+        <v>92465.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.078</v>
+        <v>1.680111739741</v>
       </c>
       <c r="K161">
-        <v>0.23</v>
+        <v>1.04</v>
       </c>
       <c r="L161" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="M161" s="1">
-        <v>20415912.0</v>
+        <v>5595968.0</v>
       </c>
       <c r="N161" s="1">
-        <v>20461885.67</v>
+        <v>5654480.33</v>
       </c>
       <c r="O161" s="1">
-        <v>0.39</v>
+        <v>0.11</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B162" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C162" s="1">
-        <v>2800000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.916</v>
+        <v>100.036</v>
       </c>
       <c r="E162" s="1">
-        <v>100.95</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2826600.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-952.0</v>
+        <v>7344.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.033680039623576</v>
+        <v>0.036</v>
       </c>
       <c r="K162">
-        <v>0.65</v>
+        <v>0.4</v>
       </c>
       <c r="L162" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="M162" s="1">
-        <v>2825648.0</v>
+        <v>20407344.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2843905.53</v>
+        <v>20488783.07</v>
       </c>
       <c r="O162" s="1">
-        <v>0.05</v>
+        <v>0.39</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B163" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C163" s="1">
-        <v>4325000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.007</v>
+        <v>100.79</v>
       </c>
       <c r="E163" s="1">
-        <v>100.29</v>
+        <v>100.95</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>4337542.5</v>
+        <v>2826600.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-12239.75</v>
+        <v>-4480.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.28218167314787</v>
+        <v>-0.15849430411095</v>
       </c>
       <c r="K163">
-        <v>2.05</v>
+        <v>0.91</v>
       </c>
       <c r="L163" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="M163" s="1">
-        <v>4325302.75</v>
+        <v>2822120.0</v>
       </c>
       <c r="N163" s="1">
-        <v>4413935.63</v>
+        <v>2847626.85</v>
       </c>
       <c r="O163" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B164" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C164" s="1">
-        <v>10400000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.703</v>
+        <v>100.018</v>
       </c>
       <c r="E164" s="1">
-        <v>98.24951923</v>
+        <v>100.29</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>10217950.0</v>
+        <v>4337542.5</v>
       </c>
       <c r="I164" s="1">
-        <v>47162.0</v>
+        <v>-11764.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.46156029340523</v>
+        <v>-0.27121348090537</v>
       </c>
       <c r="K164">
-        <v>0.03</v>
+        <v>2.25</v>
       </c>
       <c r="L164" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="M164" s="1">
-        <v>10265112.0</v>
+        <v>4325778.5</v>
       </c>
       <c r="N164" s="1">
-        <v>10267854.47</v>
+        <v>4423209.49</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B165" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C165" s="1">
-        <v>10000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.075</v>
+        <v>98.79</v>
       </c>
       <c r="E165" s="1">
-        <v>101.48803</v>
+        <v>98.24951923</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>10148803.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-41303.0</v>
+        <v>56210.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.40697410325139</v>
+        <v>0.55011034503007</v>
       </c>
       <c r="K165">
-        <v>0.67</v>
+        <v>0.09</v>
       </c>
       <c r="L165" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="M165" s="1">
-        <v>10107500.0</v>
+        <v>10274160.0</v>
       </c>
       <c r="N165" s="1">
-        <v>10174280.82</v>
+        <v>10283633.97</v>
       </c>
       <c r="O165" s="1">
         <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B166" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C166" s="1">
-        <v>14300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.702</v>
+        <v>100.961</v>
       </c>
       <c r="E166" s="1">
-        <v>99.5472028</v>
+        <v>101.48803</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>14235250.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="I166" s="1">
-        <v>22136.0</v>
+        <v>-52703.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.15550130837182</v>
+        <v>-0.51930262120567</v>
       </c>
       <c r="K166">
-        <v>0.23</v>
+        <v>0.95</v>
       </c>
       <c r="L166" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="M166" s="1">
-        <v>14257386.0</v>
+        <v>10096100.0</v>
       </c>
       <c r="N166" s="1">
-        <v>14289707.92</v>
+        <v>10190620.55</v>
       </c>
       <c r="O166" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B167" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C167" s="1">
-        <v>10000000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.879</v>
+        <v>99.701</v>
       </c>
       <c r="E167" s="1">
-        <v>98.7</v>
+        <v>99.5472028</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>9870000.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I167" s="1">
-        <v>17900.0</v>
+        <v>21993.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.18135764944276</v>
+        <v>0.15449675980401</v>
       </c>
       <c r="K167">
-        <v>1.04</v>
+        <v>0.36</v>
       </c>
       <c r="L167" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="M167" s="1">
-        <v>9887900.0</v>
+        <v>14257243.0</v>
       </c>
       <c r="N167" s="1">
-        <v>9991495.89</v>
+        <v>14309398.82</v>
       </c>
       <c r="O167" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B168" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C168" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.15</v>
+        <v>98.894</v>
       </c>
       <c r="E168" s="1">
-        <v>98.09</v>
+        <v>98.7</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1667530.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>1020.0</v>
+        <v>19400.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.061168314812927</v>
+        <v>0.19655521783181</v>
       </c>
       <c r="K168">
-        <v>0.65</v>
+        <v>1.14</v>
       </c>
       <c r="L168" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="M168" s="1">
-        <v>1668550.0</v>
+        <v>9889400.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1679594.18</v>
+        <v>10003167.12</v>
       </c>
       <c r="O168" s="1">
-        <v>0.03</v>
+        <v>0.19</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B169" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C169" s="1">
-        <v>15000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.893</v>
+        <v>98.232</v>
       </c>
       <c r="E169" s="1">
-        <v>99.015</v>
+        <v>98.09</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>14852250.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I169" s="1">
-        <v>131700.0</v>
+        <v>2414.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.88673433318184</v>
+        <v>0.14476501172393</v>
       </c>
       <c r="K169">
-        <v>1.3</v>
+        <v>0.71</v>
       </c>
       <c r="L169" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="M169" s="1">
-        <v>14983950.0</v>
+        <v>1669944.0</v>
       </c>
       <c r="N169" s="1">
-        <v>15179617.81</v>
+        <v>1682088.52</v>
       </c>
       <c r="O169" s="1">
-        <v>0.29</v>
+        <v>0.03</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B170" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C170" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.877</v>
+        <v>99.929</v>
       </c>
       <c r="E170" s="1">
-        <v>97.68648</v>
+        <v>99.015</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>7326486.0</v>
+        <v>14852250.0</v>
       </c>
       <c r="I170" s="1">
-        <v>164289.0</v>
+        <v>137100.0</v>
       </c>
       <c r="J170" s="1">
-        <v>2.2423983339353</v>
+        <v>0.92309246073827</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.42</v>
+      </c>
+      <c r="L170" t="s">
+        <v>447</v>
       </c>
       <c r="M170" s="1">
-        <v>7490775.0</v>
+        <v>14989350.0</v>
       </c>
       <c r="N170" s="1">
-        <v>7490775.0</v>
+        <v>15203048.63</v>
       </c>
       <c r="O170" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B171" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C171" s="1">
         <v>6700000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.921</v>
+        <v>100.777</v>
       </c>
       <c r="E171" s="1">
         <v>102.17492537</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>6845720.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-84013.0</v>
+        <v>-93661.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.227233950556</v>
+        <v>-1.3681687244001</v>
       </c>
       <c r="K171">
-        <v>1.35</v>
+        <v>1.63</v>
       </c>
       <c r="L171" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="M171" s="1">
-        <v>6761707.0</v>
+        <v>6752059.0</v>
       </c>
       <c r="N171" s="1">
-        <v>6852042.27</v>
+        <v>6861599.41</v>
       </c>
       <c r="O171" s="1">
         <v>0.13</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B172" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C172" s="1">
         <v>31000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.762</v>
+        <v>99.903</v>
       </c>
       <c r="E172" s="1">
         <v>97.97079332</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>30370945.93</v>
       </c>
       <c r="I172" s="1">
-        <v>555274.07</v>
+        <v>598984.07</v>
       </c>
       <c r="J172" s="1">
-        <v>1.8283068011112</v>
+        <v>1.9722272443557</v>
       </c>
       <c r="K172">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L172" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M172" s="1">
-        <v>30926220.0</v>
+        <v>30969930.0</v>
       </c>
       <c r="N172" s="1">
-        <v>30980746.03</v>
+        <v>31029042.33</v>
       </c>
       <c r="O172" s="1">
         <v>0.6</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B173" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C173" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.052</v>
+        <v>100.441</v>
       </c>
       <c r="E173" s="1">
-        <v>100.69</v>
+        <v>100.493844</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>15103500.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I173" s="1">
-        <v>-95700.0</v>
+        <v>-2642.2</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.63362796702751</v>
+        <v>-0.052584315512898</v>
       </c>
       <c r="K173">
-        <v>3.49</v>
+        <v>1.38</v>
       </c>
       <c r="L173" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M173" s="1">
-        <v>15007800.0</v>
+        <v>5022050.0</v>
       </c>
       <c r="N173" s="1">
-        <v>15530693.84</v>
+        <v>5090971.23</v>
       </c>
       <c r="O173" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B174" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C174" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.868</v>
+        <v>99.001</v>
       </c>
       <c r="E174" s="1">
         <v>98.74</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>4245820.0</v>
       </c>
       <c r="I174" s="1">
-        <v>5504.0</v>
+        <v>11223.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.1296333805955</v>
+        <v>0.26433056512052</v>
       </c>
       <c r="K174">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="L174" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="M174" s="1">
-        <v>4251324.0</v>
+        <v>4257043.0</v>
       </c>
       <c r="N174" s="1">
-        <v>4257464.75</v>
+        <v>4264376.56</v>
       </c>
       <c r="O174" s="1">
         <v>0.08</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B175" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C175" s="1">
         <v>7100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.367</v>
+        <v>101.239</v>
       </c>
       <c r="E175" s="1">
         <v>101.44352113</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>7202490.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-5433.0</v>
+        <v>-14521.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.075432246348138</v>
+        <v>-0.20161083180955</v>
       </c>
       <c r="K175">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="L175" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="M175" s="1">
-        <v>7197057.0</v>
+        <v>7187969.0</v>
       </c>
       <c r="N175" s="1">
-        <v>7212886.11</v>
+        <v>7224149.82</v>
       </c>
       <c r="O175" s="1">
         <v>0.14</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B176" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C176" s="1">
         <v>6200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.01</v>
+        <v>100.888</v>
       </c>
       <c r="E176" s="1">
         <v>101.37056452</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>6284975.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-22355.0</v>
+        <v>-29919.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.35568956121544</v>
+        <v>-0.47604007971392</v>
       </c>
       <c r="K176">
-        <v>0.58</v>
+        <v>0.84</v>
       </c>
       <c r="L176" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="M176" s="1">
-        <v>6262620.0</v>
+        <v>6255056.0</v>
       </c>
       <c r="N176" s="1">
-        <v>6298333.7</v>
+        <v>6307395.04</v>
       </c>
       <c r="O176" s="1">
         <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B177" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C177" s="1">
         <v>9950000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.81</v>
+        <v>98.87</v>
       </c>
       <c r="E177" s="1">
         <v>98.7658794</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>9827205.0</v>
       </c>
       <c r="I177" s="1">
-        <v>4390.0</v>
+        <v>10360.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.044671908238406</v>
+        <v>0.10542163310931</v>
       </c>
       <c r="K177">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="L177" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="M177" s="1">
-        <v>9831595.0</v>
+        <v>9837565.0</v>
       </c>
       <c r="N177" s="1">
-        <v>9941317.6</v>
+        <v>9956487.95</v>
       </c>
       <c r="O177" s="1">
         <v>0.19</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B178" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C178" s="1">
         <v>20997000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.983</v>
+        <v>100.844</v>
       </c>
       <c r="E178" s="1">
         <v>101.21349288</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>21251797.1</v>
       </c>
       <c r="I178" s="1">
-        <v>-48396.59</v>
+        <v>-77582.42</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.22772939988214</v>
+        <v>-0.36506286802446</v>
       </c>
       <c r="K178">
-        <v>0.78</v>
+        <v>1.05</v>
       </c>
       <c r="L178" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="M178" s="1">
-        <v>21203400.51</v>
+        <v>21174214.68</v>
       </c>
       <c r="N178" s="1">
-        <v>21368140.67</v>
+        <v>21395258.44</v>
       </c>
       <c r="O178" s="1">
         <v>0.41</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B179" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C179" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.749</v>
+        <v>99.843</v>
       </c>
       <c r="E179" s="1">
         <v>98.14</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>5888400.0</v>
       </c>
       <c r="I179" s="1">
-        <v>96540.0</v>
+        <v>102180.0</v>
       </c>
       <c r="J179" s="1">
-        <v>1.6394945995517</v>
+        <v>1.7352761361321</v>
       </c>
       <c r="K179">
-        <v>0.88</v>
+        <v>0.97</v>
       </c>
       <c r="L179" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="M179" s="1">
-        <v>5984940.0</v>
+        <v>5990580.0</v>
       </c>
       <c r="N179" s="1">
-        <v>6038015.34</v>
+        <v>6048648.49</v>
       </c>
       <c r="O179" s="1">
         <v>0.12</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B180" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C180" s="1">
         <v>25700000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.225</v>
+        <v>101.095</v>
       </c>
       <c r="E180" s="1">
         <v>102.00865759</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>26216225.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-201400.0</v>
+        <v>-234810.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.76822654672822</v>
+        <v>-0.89566671021476</v>
       </c>
       <c r="K180">
-        <v>1.39</v>
+        <v>1.7</v>
       </c>
       <c r="L180" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="M180" s="1">
-        <v>26014825.0</v>
+        <v>25981415.0</v>
       </c>
       <c r="N180" s="1">
-        <v>26372072.6</v>
+        <v>26417082.81</v>
       </c>
       <c r="O180" s="1">
         <v>0.51</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B181" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C181" s="1">
-        <v>28880000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.91</v>
+        <v>101.731</v>
       </c>
       <c r="E181" s="1">
-        <v>98.56853684</v>
+        <v>101.82144186</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>28466593.44</v>
+        <v>8756644.0</v>
       </c>
       <c r="I181" s="1">
-        <v>387414.56</v>
+        <v>-7778.0</v>
       </c>
       <c r="J181" s="1">
-        <v>1.36094457813</v>
+        <v>-0.088823983252031</v>
       </c>
       <c r="K181">
-        <v>0.59</v>
+        <v>1.43</v>
       </c>
       <c r="L181" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="M181" s="1">
-        <v>28854008.0</v>
+        <v>8748866.0</v>
       </c>
       <c r="N181" s="1">
-        <v>29023628.55</v>
+        <v>8871769.42</v>
       </c>
       <c r="O181" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B182" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C182" s="1">
-        <v>18844000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.067</v>
+        <v>99.077</v>
       </c>
       <c r="E182" s="1">
-        <v>98.91863033</v>
+        <v>99.04783611</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>18640226.7</v>
+        <v>3094254.4</v>
       </c>
       <c r="I182" s="1">
-        <v>27958.78</v>
+        <v>911.08</v>
       </c>
       <c r="J182" s="1">
-        <v>0.14999163073483</v>
+        <v>0.029444249962123</v>
       </c>
       <c r="K182">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="L182" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="M182" s="1">
-        <v>18668185.48</v>
+        <v>3095165.48</v>
       </c>
       <c r="N182" s="1">
-        <v>18706906.03</v>
+        <v>3098482.06</v>
       </c>
       <c r="O182" s="1">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="B183" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C183" s="1">
-        <v>10000000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.491</v>
+        <v>99.134</v>
       </c>
       <c r="E183" s="1">
-        <v>101.6185192</v>
+        <v>98.91863033</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>10161851.92</v>
+        <v>18640226.7</v>
       </c>
       <c r="I183" s="1">
-        <v>-112751.92</v>
+        <v>40584.26</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.1095607462857</v>
+        <v>0.21772406877434</v>
       </c>
       <c r="K183">
-        <v>2.84</v>
+        <v>0.28</v>
       </c>
       <c r="L183" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="M183" s="1">
-        <v>10049100.0</v>
+        <v>18680810.96</v>
       </c>
       <c r="N183" s="1">
-        <v>10332935.62</v>
+        <v>18733470.91</v>
       </c>
       <c r="O183" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B184" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C184" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.898</v>
+        <v>100.359</v>
       </c>
       <c r="E184" s="1">
-        <v>98.502</v>
+        <v>101.6185192</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>14775300.0</v>
+        <v>10161851.92</v>
       </c>
       <c r="I184" s="1">
-        <v>59400.0</v>
+        <v>-125951.92</v>
       </c>
       <c r="J184" s="1">
-        <v>0.40202229396357</v>
+        <v>-1.2394583289696</v>
       </c>
       <c r="K184">
-        <v>0.18</v>
+        <v>3.13</v>
       </c>
       <c r="L184" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="M184" s="1">
-        <v>14834700.0</v>
+        <v>10035900.0</v>
       </c>
       <c r="N184" s="1">
-        <v>14861412.33</v>
+        <v>10349324.66</v>
       </c>
       <c r="O184" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B185" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="C185" s="1">
-        <v>21299000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.019</v>
+        <v>99.042</v>
       </c>
       <c r="E185" s="1">
-        <v>99.91202385</v>
+        <v>98.502</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>21280261.96</v>
+        <v>14775300.0</v>
       </c>
       <c r="I185" s="1">
-        <v>22784.85</v>
+        <v>81000.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.10707034548178</v>
+        <v>0.54821221904124</v>
       </c>
       <c r="K185">
-        <v>1.95</v>
+        <v>0.22</v>
       </c>
       <c r="L185" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="M185" s="1">
-        <v>21303046.81</v>
+        <v>14856300.0</v>
       </c>
       <c r="N185" s="1">
-        <v>21717429.07</v>
+        <v>14889947.26</v>
       </c>
       <c r="O185" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B186" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C186" s="1">
-        <v>1000000.0</v>
+        <v>21299000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.26</v>
+        <v>100.012</v>
       </c>
       <c r="E186" s="1">
-        <v>98.02</v>
+        <v>99.91202385</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>980200.0</v>
+        <v>21280261.96</v>
       </c>
       <c r="I186" s="1">
-        <v>12400.0</v>
+        <v>21293.92</v>
       </c>
       <c r="J186" s="1">
-        <v>1.2650479493981</v>
+        <v>0.10006418172871</v>
       </c>
       <c r="K186">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>784.25</v>
+        <v>2.12</v>
+      </c>
+      <c r="L186" t="s">
+        <v>495</v>
       </c>
       <c r="M186" s="1">
-        <v>992600.0</v>
+        <v>21301555.88</v>
       </c>
       <c r="N186" s="1">
-        <v>993384.25</v>
+        <v>21753357.27</v>
       </c>
       <c r="O186" s="1">
-        <v>0.02</v>
+        <v>0.42</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B187" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C187" s="1">
-        <v>25720000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.044</v>
+        <v>99.403</v>
       </c>
       <c r="E187" s="1">
-        <v>101.88829705</v>
+        <v>98.02</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>26205670.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-217153.2</v>
+        <v>13830.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.82864967772242</v>
+        <v>1.4109365435625</v>
       </c>
       <c r="K187">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>0.09</v>
+      </c>
+      <c r="L187">
+        <v>876.71</v>
       </c>
       <c r="M187" s="1">
-        <v>25988516.8</v>
+        <v>994030.0</v>
       </c>
       <c r="N187" s="1">
-        <v>26354762.55</v>
+        <v>994906.71</v>
       </c>
       <c r="O187" s="1">
-        <v>0.51</v>
+        <v>0.02</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B188" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C188" s="1">
-        <v>25000000.0</v>
+        <v>25720000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.62</v>
+        <v>100.899</v>
       </c>
       <c r="E188" s="1">
-        <v>97.3739688</v>
+        <v>101.88829705</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>24343492.2</v>
+        <v>26205670.0</v>
       </c>
       <c r="I188" s="1">
-        <v>561507.8</v>
+        <v>-254447.2</v>
       </c>
       <c r="J188" s="1">
-        <v>2.3066033229201</v>
+        <v>-0.97096239096348</v>
       </c>
       <c r="K188">
-        <v>0.15</v>
+        <v>1.73</v>
       </c>
       <c r="L188" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="M188" s="1">
-        <v>24905000.0</v>
+        <v>25951222.8</v>
       </c>
       <c r="N188" s="1">
-        <v>24942178.08</v>
+        <v>26395949.79</v>
       </c>
       <c r="O188" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B189" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C189" s="1">
-        <v>51391000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.236</v>
+        <v>99.763</v>
       </c>
       <c r="E189" s="1">
-        <v>97.58929229</v>
+        <v>97.3739688</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>50152113.2</v>
+        <v>24343492.2</v>
       </c>
       <c r="I189" s="1">
-        <v>846259.56</v>
+        <v>597257.8</v>
       </c>
       <c r="J189" s="1">
-        <v>1.6873856473908</v>
+        <v>2.4534598203622</v>
       </c>
       <c r="K189">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="L189" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="M189" s="1">
-        <v>50998372.76</v>
+        <v>24940750.0</v>
       </c>
       <c r="N189" s="1">
-        <v>51038675.98</v>
+        <v>24981330.82</v>
       </c>
       <c r="O189" s="1">
-        <v>0.98</v>
+        <v>0.48</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B190" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C190" s="1">
-        <v>34441000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.083</v>
+        <v>99.155</v>
       </c>
       <c r="E190" s="1">
-        <v>98.86830545</v>
+        <v>99.18027403</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>34051233.08</v>
+        <v>11534665.87</v>
       </c>
       <c r="I190" s="1">
-        <v>73942.95</v>
+        <v>-2939.37</v>
       </c>
       <c r="J190" s="1">
-        <v>0.21715204799274</v>
+        <v>-0.025482922809623</v>
       </c>
       <c r="K190">
-        <v>1.27</v>
+        <v>1.46</v>
       </c>
       <c r="L190" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="M190" s="1">
-        <v>34125176.03</v>
+        <v>11531726.5</v>
       </c>
       <c r="N190" s="1">
-        <v>34562411.6</v>
+        <v>11701960.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.67</v>
+        <v>0.22</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B191" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C191" s="1">
-        <v>20000000.0</v>
+        <v>51391000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.738</v>
+        <v>99.389</v>
       </c>
       <c r="E191" s="1">
-        <v>98.811</v>
+        <v>97.58929229</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>19762200.0</v>
+        <v>50152113.2</v>
       </c>
       <c r="I191" s="1">
-        <v>185400.0</v>
+        <v>924887.79</v>
       </c>
       <c r="J191" s="1">
-        <v>0.93815465889425</v>
+        <v>1.8441651427761</v>
       </c>
       <c r="K191">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="L191" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="M191" s="1">
-        <v>19947600.0</v>
+        <v>51077000.99</v>
       </c>
       <c r="N191" s="1">
-        <v>19990750.68</v>
+        <v>51122056.11</v>
       </c>
       <c r="O191" s="1">
-        <v>0.38</v>
+        <v>0.98</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B192" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C192" s="1">
-        <v>5305000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.412</v>
+        <v>99.136</v>
       </c>
       <c r="E192" s="1">
-        <v>97.51</v>
+        <v>98.91493274</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>5172905.5</v>
+        <v>43958785.26</v>
       </c>
       <c r="I192" s="1">
-        <v>47851.1</v>
+        <v>98244.5</v>
       </c>
       <c r="J192" s="1">
-        <v>0.92503332991488</v>
+        <v>0.22349229947761</v>
       </c>
       <c r="K192">
-        <v>0.02</v>
+        <v>1.37</v>
       </c>
       <c r="L192" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="M192" s="1">
-        <v>5220756.6</v>
+        <v>44057029.76</v>
       </c>
       <c r="N192" s="1">
-        <v>5222064.68</v>
+        <v>44666419.36</v>
       </c>
       <c r="O192" s="1">
-        <v>0.1</v>
+        <v>0.86</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B193" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C193" s="1">
-        <v>9100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.159</v>
+        <v>98.87</v>
       </c>
       <c r="E193" s="1">
-        <v>98.67857143</v>
+        <v>98.9</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>8979750.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>43719.0</v>
+        <v>-1500.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.48686210640608</v>
+        <v>-0.030333670374115</v>
       </c>
       <c r="K193">
-        <v>0.29</v>
+        <v>0.04</v>
       </c>
       <c r="L193" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="M193" s="1">
-        <v>9023469.0</v>
+        <v>4943500.0</v>
       </c>
       <c r="N193" s="1">
-        <v>9049896.4</v>
+        <v>4945503.42</v>
       </c>
       <c r="O193" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B194" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C194" s="1">
-        <v>2500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.429</v>
+        <v>99.875</v>
       </c>
       <c r="E194" s="1">
-        <v>98.03</v>
+        <v>98.811</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2450750.0</v>
+        <v>19762200.0</v>
       </c>
       <c r="I194" s="1">
-        <v>9975.0</v>
+        <v>212800.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.40701825971641</v>
+        <v>1.0768031899282</v>
       </c>
       <c r="K194">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>650.68</v>
+        <v>0.23</v>
+      </c>
+      <c r="L194" t="s">
+        <v>518</v>
       </c>
       <c r="M194" s="1">
-        <v>2460725.0</v>
+        <v>19975000.0</v>
       </c>
       <c r="N194" s="1">
-        <v>2461375.68</v>
+        <v>20021849.32</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B195" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C195" s="1">
-        <v>10000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.881</v>
+        <v>98.528</v>
       </c>
       <c r="E195" s="1">
-        <v>97.14375</v>
+        <v>97.51</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>9714375.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I195" s="1">
-        <v>273725.0</v>
+        <v>54004.9</v>
       </c>
       <c r="J195" s="1">
-        <v>2.8177314546741</v>
+        <v>1.0439954876423</v>
       </c>
       <c r="K195">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="L195" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="M195" s="1">
-        <v>9988100.0</v>
+        <v>5226910.4</v>
       </c>
       <c r="N195" s="1">
-        <v>9999846.58</v>
+        <v>5230573.03</v>
       </c>
       <c r="O195" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B196" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C196" s="1">
-        <v>69900000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.552</v>
+        <v>99.203</v>
       </c>
       <c r="E196" s="1">
-        <v>98.0770309</v>
+        <v>98.67857143</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>68555844.6</v>
+        <v>8979750.0</v>
       </c>
       <c r="I196" s="1">
-        <v>332003.4</v>
+        <v>47723.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.48428168588269</v>
+        <v>0.53145132102787</v>
       </c>
       <c r="K196">
-        <v>0.02</v>
+        <v>0.36</v>
       </c>
       <c r="L196" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="M196" s="1">
-        <v>68887848.0</v>
+        <v>9027473.0</v>
       </c>
       <c r="N196" s="1">
-        <v>68899338.41</v>
+        <v>9060631.9</v>
       </c>
       <c r="O196" s="1">
-        <v>1.33</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B197" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C197" s="1">
-        <v>21900000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.464</v>
+        <v>98.518</v>
       </c>
       <c r="E197" s="1">
-        <v>97.79613699</v>
+        <v>98.03</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>21417354.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="I197" s="1">
-        <v>365262.0</v>
+        <v>12200.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.7054487683212</v>
+        <v>0.49780679383862</v>
       </c>
       <c r="K197">
-        <v>0.52</v>
+        <v>0.06</v>
       </c>
       <c r="L197" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="M197" s="1">
-        <v>21782616.0</v>
+        <v>2462950.0</v>
       </c>
       <c r="N197" s="1">
-        <v>21896016.0</v>
+        <v>2464525.34</v>
       </c>
       <c r="O197" s="1">
-        <v>0.42</v>
+        <v>0.05</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B198" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="C198" s="1">
-        <v>14000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.687</v>
+        <v>98.205</v>
       </c>
       <c r="E198" s="1">
-        <v>100.68847143</v>
+        <v>98.22</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>14096386.0</v>
+        <v>3928800.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-206.0</v>
+        <v>-600.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.0014613674739043</v>
+        <v>-0.015271838729383</v>
       </c>
       <c r="K198">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>0.02</v>
+      </c>
+      <c r="L198">
+        <v>780.82</v>
       </c>
       <c r="M198" s="1">
-        <v>14096180.0</v>
+        <v>3928200.0</v>
       </c>
       <c r="N198" s="1">
-        <v>14504673.15</v>
+        <v>3928980.82</v>
       </c>
       <c r="O198" s="1">
-        <v>0.28</v>
+        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B199" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C199" s="1">
-        <v>5000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.891</v>
+        <v>98.631</v>
       </c>
       <c r="E199" s="1">
-        <v>101.18676</v>
+        <v>98.0770309</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>5059338.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I199" s="1">
-        <v>-14788.0</v>
+        <v>387224.4</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.29229120489677</v>
+        <v>0.5648306169362</v>
       </c>
       <c r="K199">
-        <v>1.1</v>
+        <v>0.07</v>
       </c>
       <c r="L199" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="M199" s="1">
-        <v>5044550.0</v>
+        <v>68943069.0</v>
       </c>
       <c r="N199" s="1">
-        <v>5099515.75</v>
+        <v>68993339.55</v>
       </c>
       <c r="O199" s="1">
-        <v>0.1</v>
+        <v>1.33</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B200" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C200" s="1">
-        <v>25000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.724</v>
+        <v>99.552</v>
       </c>
       <c r="E200" s="1">
-        <v>99.71</v>
+        <v>97.79613699</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>24927500.0</v>
+        <v>21417354.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3500.0</v>
+        <v>384534.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.014040718082439</v>
+        <v>1.7954318726767</v>
       </c>
       <c r="K200">
-        <v>0.95</v>
+        <v>0.58</v>
       </c>
       <c r="L200" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="M200" s="1">
-        <v>24931000.0</v>
+        <v>21801888.0</v>
       </c>
       <c r="N200" s="1">
-        <v>25169356.16</v>
+        <v>21929463.0</v>
       </c>
       <c r="O200" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B201" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C201" s="1">
-        <v>5000000.0</v>
+        <v>26100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.777</v>
+        <v>100.634</v>
       </c>
       <c r="E201" s="1">
-        <v>101.91</v>
+        <v>100.67895019</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>5095500.0</v>
+        <v>26277206.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-56650.0</v>
+        <v>-11732.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.1117652830929</v>
+        <v>-0.04464706026965</v>
       </c>
       <c r="K201">
-        <v>1.67</v>
+        <v>0.14</v>
       </c>
       <c r="L201" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="M201" s="1">
-        <v>5038850.0</v>
+        <v>26265474.0</v>
       </c>
       <c r="N201" s="1">
-        <v>5122189.04</v>
+        <v>26302928.79</v>
       </c>
       <c r="O201" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B202" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C202" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.8634506</v>
+        <v>100.786</v>
       </c>
       <c r="E202" s="1">
-        <v>0.0</v>
+        <v>101.18676</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>0.0</v>
+        <v>5059338.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-6827.47</v>
+        <v>-20038.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0</v>
+        <v>-0.39605972164738</v>
       </c>
       <c r="K202">
-        <v>0.0</v>
+        <v>1.38</v>
       </c>
       <c r="L202" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="M202" s="1">
-        <v>-6827.47</v>
+        <v>5039300.0</v>
       </c>
       <c r="N202" s="1">
-        <v>-10312.47</v>
+        <v>5108135.62</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B203" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C203" s="1">
-        <v>1700000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.86837471</v>
+        <v>99.773</v>
       </c>
       <c r="E203" s="1">
-        <v>0.0</v>
+        <v>99.71</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>0.0</v>
+        <v>24927500.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-2237.63</v>
+        <v>15750.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0</v>
+        <v>0.063183231370976</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
+        <v>1.06</v>
       </c>
       <c r="L203" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="M203" s="1">
-        <v>-2237.63</v>
+        <v>24943250.0</v>
       </c>
       <c r="N203" s="1">
-        <v>-3378.96</v>
+        <v>25209345.89</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B204" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C204" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.94809256</v>
+        <v>100.643</v>
       </c>
       <c r="E204" s="1">
-        <v>0.0</v>
+        <v>101.91</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>0.0</v>
+        <v>5095500.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-12976.86</v>
+        <v>-63350.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0</v>
+        <v>-1.2432538514375</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
+        <v>1.95</v>
       </c>
       <c r="L204" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="M204" s="1">
-        <v>-12976.86</v>
+        <v>5032150.0</v>
       </c>
       <c r="N204" s="1">
-        <v>-45760.54</v>
+        <v>5129821.23</v>
       </c>
       <c r="O204" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>2615337482</v>
+        <v>548</v>
+      </c>
+      <c r="B205" t="s">
+        <v>549</v>
       </c>
       <c r="C205" s="1">
-        <v>13500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.9819437</v>
+        <v>99.88403</v>
       </c>
       <c r="E205" s="1">
         <v>0.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
         <v>0.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-2437.6</v>
+        <v>-5798.5</v>
       </c>
       <c r="J205" s="1">
         <v>0</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="M205" s="1">
-        <v>-2437.6</v>
+        <v>-5798.5</v>
       </c>
       <c r="N205" s="1">
-        <v>-8483.12</v>
+        <v>-10015.17</v>
       </c>
       <c r="O205" s="1">
         <v>0.0</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>2615354222</v>
+        <v>551</v>
+      </c>
+      <c r="B206" t="s">
+        <v>552</v>
       </c>
       <c r="C206" s="1">
-        <v>5000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.9813474</v>
+        <v>99.88840235</v>
       </c>
       <c r="E206" s="1">
         <v>0.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
         <v>0.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-932.63</v>
+        <v>-1897.16</v>
       </c>
       <c r="J206" s="1">
         <v>0</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="M206" s="1">
-        <v>-932.63</v>
+        <v>-1897.16</v>
       </c>
       <c r="N206" s="1">
-        <v>-3292.96</v>
+        <v>-3277.7</v>
       </c>
       <c r="O206" s="1">
         <v>0.0</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>2621898872</v>
+        <v>554</v>
+      </c>
+      <c r="B207" t="s">
+        <v>555</v>
       </c>
       <c r="C207" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.0067998</v>
+        <v>99.9626998</v>
       </c>
       <c r="E207" s="1">
         <v>0.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>0.0</v>
       </c>
       <c r="I207" s="1">
-        <v>339.99</v>
+        <v>-9325.05</v>
       </c>
       <c r="J207" s="1">
         <v>0</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
-      <c r="L207">
-        <v>228.86</v>
+      <c r="L207" t="s">
+        <v>556</v>
       </c>
       <c r="M207" s="1">
-        <v>339.99</v>
+        <v>-9325.05</v>
       </c>
       <c r="N207" s="1">
-        <v>568.85</v>
+        <v>-45635.47</v>
       </c>
       <c r="O207" s="1">
         <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="B208">
-        <v>2624616562</v>
+        <v>2615337482</v>
       </c>
       <c r="C208" s="1">
-        <v>3900000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.99599051</v>
+        <v>99.98904622</v>
       </c>
       <c r="E208" s="1">
         <v>0.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>0.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-156.37</v>
+        <v>-1478.76</v>
       </c>
       <c r="J208" s="1">
         <v>0</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
-      <c r="L208">
-        <v>798.53</v>
+      <c r="L208" t="s">
+        <v>558</v>
       </c>
       <c r="M208" s="1">
-        <v>-156.37</v>
+        <v>-1478.76</v>
       </c>
       <c r="N208" s="1">
-        <v>642.16</v>
+        <v>-8442.96</v>
       </c>
       <c r="O208" s="1">
         <v>0.0</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="B209">
-        <v>2631260002</v>
+        <v>2615354222</v>
       </c>
       <c r="C209" s="1">
-        <v>4500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.98499267</v>
+        <v>99.9886704</v>
       </c>
       <c r="E209" s="1">
         <v>0.0</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>0.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-675.33</v>
+        <v>-566.48</v>
       </c>
       <c r="J209" s="1">
         <v>0</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="M209" s="1">
-        <v>-675.33</v>
+        <v>-566.48</v>
       </c>
       <c r="N209" s="1">
-        <v>-2150.8</v>
+        <v>-3278.31</v>
       </c>
       <c r="O209" s="1">
         <v>0.0</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="B210">
-        <v>2642155362</v>
+        <v>2621898872</v>
       </c>
       <c r="C210" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.9923018</v>
+        <v>100.0103004</v>
       </c>
       <c r="E210" s="1">
         <v>0.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>0.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-769.82</v>
+        <v>515.02</v>
       </c>
       <c r="J210" s="1">
         <v>0</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
-        <v>-481.67</v>
+        <v>311.72</v>
       </c>
       <c r="M210" s="1">
-        <v>-769.82</v>
+        <v>515.02</v>
       </c>
       <c r="N210" s="1">
-        <v>-1251.49</v>
+        <v>826.74</v>
       </c>
       <c r="O210" s="1">
         <v>0.0</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="B211">
-        <v>2658022692</v>
+        <v>2631260002</v>
       </c>
       <c r="C211" s="1">
-        <v>6000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.95614717</v>
+        <v>99.99260689</v>
       </c>
       <c r="E211" s="1">
         <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>0.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2631.17</v>
+        <v>-332.69</v>
       </c>
       <c r="J211" s="1">
         <v>0</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="M211" s="1">
-        <v>-2631.17</v>
+        <v>-332.69</v>
       </c>
       <c r="N211" s="1">
-        <v>-10899.49</v>
+        <v>-2138.69</v>
       </c>
       <c r="O211" s="1">
         <v>0.0</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="B212">
-        <v>2661381572</v>
+        <v>2658022692</v>
       </c>
       <c r="C212" s="1">
-        <v>7700000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.99560948</v>
+        <v>99.97129483</v>
       </c>
       <c r="E212" s="1">
         <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-338.07</v>
+        <v>-1722.31</v>
       </c>
       <c r="J212" s="1">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="M212" s="1">
-        <v>-338.07</v>
+        <v>-1722.31</v>
       </c>
       <c r="N212" s="1">
-        <v>-7558.83</v>
+        <v>-10887.98</v>
       </c>
       <c r="O212" s="1">
         <v>0.0</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="B213">
         <v>2669237052</v>
       </c>
       <c r="C213" s="1">
         <v>8200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.96069524</v>
+        <v>99.9749022</v>
       </c>
       <c r="E213" s="1">
         <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>0.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3222.99</v>
+        <v>-2058.02</v>
       </c>
       <c r="J213" s="1">
         <v>0</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="M213" s="1">
-        <v>-3222.99</v>
+        <v>-2058.02</v>
       </c>
       <c r="N213" s="1">
-        <v>-13502.51</v>
+        <v>-13487.79</v>
       </c>
       <c r="O213" s="1">
         <v>0.0</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="B214">
         <v>2670063452</v>
       </c>
       <c r="C214" s="1">
         <v>35000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.978869</v>
+        <v>99.99021257</v>
       </c>
       <c r="E214" s="1">
         <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-7395.85</v>
+        <v>-3425.6</v>
       </c>
       <c r="J214" s="1">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="M214" s="1">
-        <v>-7395.85</v>
+        <v>-3425.6</v>
       </c>
       <c r="N214" s="1">
-        <v>-33179.18</v>
+        <v>-33121.05</v>
       </c>
       <c r="O214" s="1">
         <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="B215">
         <v>2674082092</v>
       </c>
       <c r="C215" s="1">
         <v>10900000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.99307752</v>
+        <v>99.99913349</v>
       </c>
       <c r="E215" s="1">
         <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-754.55</v>
+        <v>-94.45</v>
       </c>
       <c r="J215" s="1">
         <v>0</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
-      <c r="L215" t="s">
-        <v>563</v>
+      <c r="L215">
+        <v>697.6</v>
       </c>
       <c r="M215" s="1">
-        <v>-754.55</v>
+        <v>-94.45</v>
       </c>
       <c r="N215" s="1">
-        <v>606.59</v>
+        <v>603.15</v>
       </c>
       <c r="O215" s="1">
         <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="B216">
         <v>2674133292</v>
       </c>
       <c r="C216" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.99047825</v>
+        <v>99.99579135</v>
       </c>
       <c r="E216" s="1">
         <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-1904.35</v>
+        <v>-841.73</v>
       </c>
       <c r="J216" s="1">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
-      <c r="L216">
-        <v>-520.0</v>
+      <c r="L216" t="s">
+        <v>572</v>
       </c>
       <c r="M216" s="1">
-        <v>-1904.35</v>
+        <v>-841.73</v>
       </c>
       <c r="N216" s="1">
-        <v>-2424.35</v>
+        <v>-2367.23</v>
       </c>
       <c r="O216" s="1">
         <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="B217">
         <v>2675905922</v>
       </c>
       <c r="C217" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.97108033</v>
+        <v>99.9784068</v>
       </c>
       <c r="E217" s="1">
         <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-4337.95</v>
+        <v>-3238.98</v>
       </c>
       <c r="J217" s="1">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="M217" s="1">
-        <v>-4337.95</v>
+        <v>-3238.98</v>
       </c>
       <c r="N217" s="1">
-        <v>-13580.29</v>
+        <v>-13357.31</v>
       </c>
       <c r="O217" s="1">
         <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="B218">
         <v>2677223832</v>
       </c>
       <c r="C218" s="1">
         <v>9100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.98323582</v>
+        <v>99.98986022</v>
       </c>
       <c r="E218" s="1">
         <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1525.54</v>
+        <v>-922.72</v>
       </c>
       <c r="J218" s="1">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="M218" s="1">
-        <v>-1525.54</v>
+        <v>-922.72</v>
       </c>
       <c r="N218" s="1">
-        <v>-5122.54</v>
+        <v>-5094.61</v>
       </c>
       <c r="O218" s="1">
         <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="B219">
         <v>2679849772</v>
       </c>
       <c r="C219" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.9874668</v>
+        <v>99.99496807</v>
       </c>
       <c r="E219" s="1">
         <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1879.98</v>
+        <v>-754.79</v>
       </c>
       <c r="J219" s="1">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="M219" s="1">
-        <v>-1879.98</v>
+        <v>-754.79</v>
       </c>
       <c r="N219" s="1">
-        <v>-5377.98</v>
+        <v>-5354.79</v>
       </c>
       <c r="O219" s="1">
         <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="B220">
-        <v>2680113452</v>
+        <v>2686335662</v>
       </c>
       <c r="C220" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.9954318</v>
+        <v>99.97675564</v>
       </c>
       <c r="E220" s="1">
         <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-685.23</v>
+        <v>-3254.21</v>
       </c>
       <c r="J220" s="1">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
-      <c r="L220">
-        <v>612.5</v>
+      <c r="L220" t="s">
+        <v>580</v>
       </c>
       <c r="M220" s="1">
-        <v>-685.23</v>
+        <v>-3254.21</v>
       </c>
       <c r="N220" s="1">
-        <v>-72.73</v>
+        <v>-18150.21</v>
       </c>
       <c r="O220" s="1">
         <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="B221">
-        <v>2681106822</v>
+        <v>2694693442</v>
       </c>
       <c r="C221" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.9941979</v>
+        <v>99.99016773</v>
       </c>
       <c r="E221" s="1">
         <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-2901.05</v>
+        <v>-1474.84</v>
       </c>
       <c r="J221" s="1">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="M221" s="1">
-        <v>-2901.05</v>
+        <v>-1474.84</v>
       </c>
       <c r="N221" s="1">
-        <v>-16657.99</v>
+        <v>-8230.92</v>
       </c>
       <c r="O221" s="1">
         <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="B222">
-        <v>2684814892</v>
+        <v>2698945062</v>
       </c>
       <c r="C222" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.9897848</v>
+        <v>99.99191287</v>
       </c>
       <c r="E222" s="1">
         <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-510.76</v>
+        <v>-1213.07</v>
       </c>
       <c r="J222" s="1">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="M222" s="1">
-        <v>-510.76</v>
+        <v>-1213.07</v>
       </c>
       <c r="N222" s="1">
-        <v>-2498.81</v>
+        <v>-5756.74</v>
       </c>
       <c r="O222" s="1">
         <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="B223">
-        <v>2686335662</v>
+        <v>2699350692</v>
       </c>
       <c r="C223" s="1">
-        <v>14000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.96572379</v>
+        <v>99.99867288</v>
       </c>
       <c r="E223" s="1">
         <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-4798.67</v>
+        <v>-106.17</v>
       </c>
       <c r="J223" s="1">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="M223" s="1">
-        <v>-4798.67</v>
+        <v>-106.17</v>
       </c>
       <c r="N223" s="1">
-        <v>-18199.31</v>
+        <v>-3272.48</v>
       </c>
       <c r="O223" s="1">
         <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="B224">
-        <v>2686706022</v>
+        <v>2699669522</v>
       </c>
       <c r="C224" s="1">
-        <v>15000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.99154927</v>
+        <v>99.99551769</v>
       </c>
       <c r="E224" s="1">
         <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1267.61</v>
+        <v>-717.17</v>
       </c>
       <c r="J224" s="1">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="M224" s="1">
-        <v>-1267.61</v>
+        <v>-717.17</v>
       </c>
       <c r="N224" s="1">
-        <v>-7172.94</v>
+        <v>-7374.94</v>
       </c>
       <c r="O224" s="1">
         <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="B225">
-        <v>2690521532</v>
+        <v>2701398352</v>
       </c>
       <c r="C225" s="1">
-        <v>10000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.9905512</v>
+        <v>99.99678455</v>
       </c>
       <c r="E225" s="1">
         <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-944.88</v>
+        <v>-35.37</v>
       </c>
       <c r="J225" s="1">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
-      <c r="L225" t="s">
-        <v>581</v>
+      <c r="L225">
+        <v>102.67</v>
       </c>
       <c r="M225" s="1">
-        <v>-944.88</v>
+        <v>-35.37</v>
       </c>
       <c r="N225" s="1">
-        <v>-4401.55</v>
+        <v>67.3</v>
       </c>
       <c r="O225" s="1">
         <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="B226">
-        <v>2694693442</v>
+        <v>2706544732</v>
       </c>
       <c r="C226" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.98323773</v>
+        <v>99.99428784</v>
       </c>
       <c r="E226" s="1">
         <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2514.34</v>
+        <v>-2856.08</v>
       </c>
       <c r="J226" s="1">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="M226" s="1">
-        <v>-2514.34</v>
+        <v>-2856.08</v>
       </c>
       <c r="N226" s="1">
-        <v>-8274.0</v>
+        <v>-54531.64</v>
       </c>
       <c r="O226" s="1">
         <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="B227">
-        <v>2698945062</v>
+        <v>2708509012</v>
       </c>
       <c r="C227" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.98665093</v>
+        <v>99.99400872</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-2002.36</v>
+        <v>-748.91</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="M227" s="1">
-        <v>-2002.36</v>
+        <v>-748.91</v>
       </c>
       <c r="N227" s="1">
-        <v>-5808.61</v>
+        <v>-11607.98</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="B228">
-        <v>2699033752</v>
+        <v>2712519372</v>
       </c>
       <c r="C228" s="1">
-        <v>7500000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.99202827</v>
+        <v>99.95739061</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-597.88</v>
+        <v>-2087.86</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="M228" s="1">
-        <v>-597.88</v>
+        <v>-2087.86</v>
       </c>
       <c r="N228" s="1">
-        <v>-2659.73</v>
+        <v>-7994.27</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="B229">
-        <v>2699350692</v>
+        <v>2715283672</v>
       </c>
       <c r="C229" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.9894425</v>
+        <v>99.9616811</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-844.6</v>
+        <v>-7663.78</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="M229" s="1">
-        <v>-844.6</v>
+        <v>-7663.78</v>
       </c>
       <c r="N229" s="1">
-        <v>-3264.57</v>
+        <v>-27721.06</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="B230">
-        <v>2699669522</v>
+        <v>2715298432</v>
       </c>
       <c r="C230" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.98696675</v>
+        <v>99.99241063</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2085.32</v>
+        <v>-2276.81</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="M230" s="1">
-        <v>-2085.32</v>
+        <v>-2276.81</v>
       </c>
       <c r="N230" s="1">
-        <v>-7382.52</v>
+        <v>-24989.31</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="B231">
-        <v>2701398352</v>
+        <v>2716928862</v>
       </c>
       <c r="C231" s="1">
-        <v>1100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.99306727</v>
+        <v>99.9614342</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-76.26</v>
+        <v>-3856.58</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
-      <c r="L231">
-        <v>139.74</v>
+      <c r="L231" t="s">
+        <v>601</v>
       </c>
       <c r="M231" s="1">
-        <v>-76.26</v>
+        <v>-3856.58</v>
       </c>
       <c r="N231" s="1">
-        <v>63.48</v>
+        <v>-13810.58</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
       <c r="B232">
-        <v>2701563502</v>
+        <v>2721415922</v>
       </c>
       <c r="C232" s="1">
-        <v>11400000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.99449561</v>
+        <v>99.93410389</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-627.5</v>
+        <v>-11861.3</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
-      <c r="L232">
-        <v>950.95</v>
+      <c r="L232" t="s">
+        <v>603</v>
       </c>
       <c r="M232" s="1">
-        <v>-627.5</v>
+        <v>-11861.3</v>
       </c>
       <c r="N232" s="1">
-        <v>323.45</v>
+        <v>-20553.8</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
       <c r="B233">
-        <v>2706544732</v>
+        <v>2721858402</v>
       </c>
       <c r="C233" s="1">
-        <v>50000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.98084932</v>
+        <v>99.9621537</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-9575.34</v>
+        <v>-8288.34</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="M233" s="1">
-        <v>-9575.34</v>
+        <v>-8288.34</v>
       </c>
       <c r="N233" s="1">
-        <v>-54488.54</v>
+        <v>-26801.14</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="B234">
-        <v>2708509012</v>
+        <v>2750042102</v>
       </c>
       <c r="C234" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.98196128</v>
+        <v>100.0190114</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-2254.84</v>
+        <v>9505.7</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="M234" s="1">
-        <v>-2254.84</v>
+        <v>9505.7</v>
       </c>
       <c r="N234" s="1">
-        <v>-11603.59</v>
+        <v>83765.7</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
       <c r="B235">
-        <v>2712519372</v>
+        <v>2751485942</v>
       </c>
       <c r="C235" s="1">
-        <v>4900000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.94465755</v>
+        <v>100.01867797</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-2711.78</v>
+        <v>5603.39</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="M235" s="1">
-        <v>-2711.78</v>
+        <v>5603.39</v>
       </c>
       <c r="N235" s="1">
-        <v>-8061.92</v>
+        <v>48968.39</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="B236">
-        <v>2715283672</v>
+        <v>2753098622</v>
       </c>
       <c r="C236" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.95044745</v>
+        <v>100.02539948</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-9910.51</v>
+        <v>10159.79</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="M236" s="1">
-        <v>-9910.51</v>
+        <v>10159.79</v>
       </c>
       <c r="N236" s="1">
-        <v>-28053.29</v>
+        <v>75810.9</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="B237">
-        <v>2715298432</v>
+        <v>2760391592</v>
       </c>
       <c r="C237" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.98145313</v>
+        <v>100.04215293</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-5564.06</v>
+        <v>12645.88</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="M237" s="1">
-        <v>-5564.06</v>
+        <v>12645.88</v>
       </c>
       <c r="N237" s="1">
-        <v>-25015.06</v>
+        <v>78977.63</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="B238">
-        <v>2716928862</v>
+        <v>2767186142</v>
       </c>
       <c r="C238" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.950258</v>
+        <v>100.044072</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-4974.2</v>
+        <v>6610.8</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="M238" s="1">
-        <v>-4974.2</v>
+        <v>6610.8</v>
       </c>
       <c r="N238" s="1">
-        <v>-13980.45</v>
+        <v>36442.68</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
       <c r="B239">
-        <v>2721415922</v>
+        <v>2767187832</v>
       </c>
       <c r="C239" s="1">
-        <v>18000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.91984594</v>
+        <v>100.00440107</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-14427.73</v>
+        <v>660.16</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="M239" s="1">
-        <v>-14427.73</v>
+        <v>660.16</v>
       </c>
       <c r="N239" s="1">
-        <v>-21653.98</v>
+        <v>26558.7</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="B240">
-        <v>2721858402</v>
+        <v>2770099252</v>
       </c>
       <c r="C240" s="1">
-        <v>21900000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.95150297</v>
+        <v>100.08200538</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-10620.85</v>
+        <v>6560.43</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="M240" s="1">
-        <v>-10620.85</v>
+        <v>6560.43</v>
       </c>
       <c r="N240" s="1">
-        <v>-27284.2</v>
+        <v>20717.18</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="B241">
-        <v>2750042102</v>
+        <v>2773749182</v>
       </c>
       <c r="C241" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.02888348</v>
+        <v>100.03119415</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>14441.74</v>
+        <v>6238.83</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="M241" s="1">
-        <v>14441.74</v>
+        <v>6238.83</v>
       </c>
       <c r="N241" s="1">
-        <v>83440.49</v>
+        <v>30558.83</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="B242">
-        <v>2751485942</v>
+        <v>2777134372</v>
       </c>
       <c r="C242" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0283438</v>
+        <v>100.0428001</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>8503.14</v>
+        <v>4280.01</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="M242" s="1">
-        <v>8503.14</v>
+        <v>4280.01</v>
       </c>
       <c r="N242" s="1">
-        <v>48775.14</v>
+        <v>12841.01</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="B243">
-        <v>2753098622</v>
+        <v>2780647822</v>
       </c>
       <c r="C243" s="1">
-        <v>40000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.03731683</v>
+        <v>100.058215</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>14926.73</v>
+        <v>3492.9</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M243" s="1">
-        <v>14926.73</v>
+        <v>3492.9</v>
       </c>
       <c r="N243" s="1">
-        <v>75520.17</v>
+        <v>10821.46</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="B244">
-        <v>2760391592</v>
+        <v>2786856822</v>
       </c>
       <c r="C244" s="1">
-        <v>30000000.0</v>
+        <v>11400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.05969767</v>
+        <v>100.00176886</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>17909.3</v>
+        <v>201.65</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="M244" s="1">
-        <v>17909.3</v>
+        <v>201.65</v>
       </c>
       <c r="N244" s="1">
-        <v>78698.3</v>
+        <v>14072.03</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="B245">
-        <v>2764514772</v>
+        <v>2788224262</v>
       </c>
       <c r="C245" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.00315273</v>
+        <v>100.0091059</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>472.91</v>
+        <v>910.59</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="M245" s="1">
-        <v>472.91</v>
+        <v>910.59</v>
       </c>
       <c r="N245" s="1">
-        <v>23591.66</v>
+        <v>13041.14</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="B246">
-        <v>2767186142</v>
+        <v>2794032762</v>
       </c>
       <c r="C246" s="1">
-        <v>15000000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.06044027</v>
+        <v>100.02956839</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>9066.04</v>
+        <v>916.62</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="M246" s="1">
-        <v>9066.04</v>
+        <v>916.62</v>
       </c>
       <c r="N246" s="1">
-        <v>36290.37</v>
+        <v>5622.18</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="B247">
-        <v>2767187832</v>
+        <v>2794077772</v>
       </c>
       <c r="C247" s="1">
-        <v>15000000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0191118</v>
+        <v>100.04176092</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>2866.77</v>
+        <v>1806.16</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="M247" s="1">
-        <v>2866.77</v>
+        <v>1806.16</v>
       </c>
       <c r="N247" s="1">
-        <v>26517.77</v>
+        <v>8548.26</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="B248">
-        <v>2770099252</v>
+        <v>2794147912</v>
       </c>
       <c r="C248" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.09979138</v>
+        <v>100.01614133</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>7983.31</v>
+        <v>484.24</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="M248" s="1">
-        <v>7983.31</v>
+        <v>484.24</v>
       </c>
       <c r="N248" s="1">
-        <v>20538.86</v>
+        <v>4714.18</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="B249">
-        <v>2773749182</v>
+        <v>2798428692</v>
       </c>
       <c r="C249" s="1">
-        <v>20000000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.04103935</v>
+        <v>100.024291</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>8207.87</v>
+        <v>1530.09</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="M249" s="1">
-        <v>8207.87</v>
+        <v>1530.09</v>
       </c>
       <c r="N249" s="1">
-        <v>30349.37</v>
+        <v>10618.15</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="B250">
-        <v>2777134372</v>
+        <v>2798594402</v>
       </c>
       <c r="C250" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.0510811</v>
+        <v>100.07383293</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>5108.11</v>
+        <v>11074.94</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="M250" s="1">
-        <v>5108.11</v>
+        <v>11074.94</v>
       </c>
       <c r="N250" s="1">
-        <v>12633.11</v>
+        <v>33508.61</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="B251">
-        <v>2780647822</v>
+        <v>2806083592</v>
       </c>
       <c r="C251" s="1">
-        <v>6000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.07026333</v>
+        <v>100.1341339</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>4215.8</v>
+        <v>8044.01</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="M251" s="1">
-        <v>4215.8</v>
+        <v>8044.01</v>
       </c>
       <c r="N251" s="1">
-        <v>10694.46</v>
+        <v>11274.4</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="B252">
-        <v>2786856822</v>
+        <v>2813842962</v>
       </c>
       <c r="C252" s="1">
-        <v>11400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.01373956</v>
+        <v>100.05250845</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>1566.31</v>
+        <v>10501.69</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="M252" s="1">
-        <v>1566.31</v>
+        <v>10501.69</v>
       </c>
       <c r="N252" s="1">
-        <v>14056.15</v>
+        <v>31113.24</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
       <c r="B253">
-        <v>2788224262</v>
+        <v>2818053322</v>
       </c>
       <c r="C253" s="1">
-        <v>10000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0208979</v>
+        <v>100.0579915</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>2089.79</v>
+        <v>2252.39</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="M253" s="1">
-        <v>2089.79</v>
+        <v>2252.39</v>
       </c>
       <c r="N253" s="1">
-        <v>13001.79</v>
+        <v>6838.48</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="B254">
-        <v>2794032762</v>
+        <v>2819407592</v>
       </c>
       <c r="C254" s="1">
-        <v>3100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.04478645</v>
+        <v>100.0570755</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>1388.38</v>
+        <v>5707.55</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="M254" s="1">
-        <v>1388.38</v>
+        <v>5707.55</v>
       </c>
       <c r="N254" s="1">
-        <v>5601.19</v>
+        <v>18070.22</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="B255">
-        <v>2794077772</v>
+        <v>2820059802</v>
       </c>
       <c r="C255" s="1">
-        <v>4325000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.05711931</v>
+        <v>100.01271227</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>2470.41</v>
+        <v>953.42</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="M255" s="1">
-        <v>2470.41</v>
+        <v>953.42</v>
       </c>
       <c r="N255" s="1">
-        <v>8507.21</v>
+        <v>8065.0</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="B256">
-        <v>2794147912</v>
+        <v>2820282902</v>
       </c>
       <c r="C256" s="1">
-        <v>3000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.03038567</v>
+        <v>100.0447247</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>911.57</v>
+        <v>8944.94</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="M256" s="1">
-        <v>911.57</v>
+        <v>8944.94</v>
       </c>
       <c r="N256" s="1">
-        <v>4697.28</v>
+        <v>31230.28</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="B257">
-        <v>2798428692</v>
+        <v>2821297102</v>
       </c>
       <c r="C257" s="1">
-        <v>6299000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.03917606</v>
+        <v>100.05780728</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>2467.7</v>
+        <v>7225.91</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="M257" s="1">
-        <v>2467.7</v>
+        <v>7225.91</v>
       </c>
       <c r="N257" s="1">
-        <v>10579.83</v>
+        <v>22731.92</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="B258">
-        <v>2798594402</v>
+        <v>2829527942</v>
       </c>
       <c r="C258" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0888922</v>
+        <v>100.0242408</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>13333.83</v>
+        <v>2424.08</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="M258" s="1">
-        <v>13333.83</v>
+        <v>2424.08</v>
       </c>
       <c r="N258" s="1">
-        <v>33159.37</v>
+        <v>13708.3</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="B259">
-        <v>2806083592</v>
+        <v>2832350132</v>
       </c>
       <c r="C259" s="1">
-        <v>5997000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.14116642</v>
+        <v>100.0404064</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>8465.75</v>
+        <v>4040.64</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="M259" s="1">
-        <v>8465.75</v>
+        <v>4040.64</v>
       </c>
       <c r="N259" s="1">
-        <v>10812.84</v>
+        <v>14486.47</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="B260">
-        <v>2813842962</v>
+        <v>2832375032</v>
       </c>
       <c r="C260" s="1">
-        <v>20000000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0626019</v>
+        <v>100.05338329</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>12520.38</v>
+        <v>5994.41</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="M260" s="1">
-        <v>12520.38</v>
+        <v>5994.41</v>
       </c>
       <c r="N260" s="1">
-        <v>30666.93</v>
+        <v>18226.22</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="B261">
-        <v>2818053322</v>
+        <v>2833851362</v>
       </c>
       <c r="C261" s="1">
-        <v>3884000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.06998429</v>
+        <v>100.0571723</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>2718.19</v>
+        <v>5717.23</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="M261" s="1">
-        <v>2718.19</v>
+        <v>5717.23</v>
       </c>
       <c r="N261" s="1">
-        <v>6756.54</v>
+        <v>16556.48</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="B262">
-        <v>2819407592</v>
+        <v>2833853212</v>
       </c>
       <c r="C262" s="1">
-        <v>10000000.0</v>
+        <v>4890000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.0699695</v>
+        <v>100.00867157</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>6996.95</v>
+        <v>424.04</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="M262" s="1">
-        <v>6996.95</v>
+        <v>424.04</v>
       </c>
       <c r="N262" s="1">
-        <v>17883.12</v>
+        <v>4722.32</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="B263">
-        <v>2820059802</v>
+        <v>2834781282</v>
       </c>
       <c r="C263" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.02379853</v>
+        <v>100.03271095</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1784.89</v>
+        <v>6542.19</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
       <c r="M263" s="1">
-        <v>1784.89</v>
+        <v>6542.19</v>
       </c>
       <c r="N263" s="1">
-        <v>8028.16</v>
+        <v>23730.75</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="B264">
-        <v>2820282902</v>
+        <v>2837008352</v>
       </c>
       <c r="C264" s="1">
-        <v>20000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.05676305</v>
+        <v>100.00822104</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>11352.61</v>
+        <v>1973.05</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
       <c r="M264" s="1">
-        <v>11352.61</v>
+        <v>1973.05</v>
       </c>
       <c r="N264" s="1">
-        <v>30954.95</v>
+        <v>22775.18</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="B265">
-        <v>2821297102</v>
+        <v>2837532552</v>
       </c>
       <c r="C265" s="1">
-        <v>12500000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.07096184</v>
+        <v>100.05938067</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>8870.23</v>
+        <v>2082.48</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="M265" s="1">
-        <v>8870.23</v>
+        <v>2082.48</v>
       </c>
       <c r="N265" s="1">
-        <v>22497.86</v>
+        <v>5995.05</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="B266">
-        <v>2829527942</v>
+        <v>2838669412</v>
       </c>
       <c r="C266" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.0378717</v>
+        <v>100.06072513</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>3787.17</v>
+        <v>9108.77</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="M266" s="1">
-        <v>3787.17</v>
+        <v>9108.77</v>
       </c>
       <c r="N266" s="1">
-        <v>13649.95</v>
+        <v>25582.9</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="B267">
-        <v>2832350132</v>
+        <v>2838754542</v>
       </c>
       <c r="C267" s="1">
-        <v>10000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.0525339</v>
+        <v>100.10683811</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>5253.39</v>
+        <v>13034.25</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="M267" s="1">
-        <v>5253.39</v>
+        <v>13034.25</v>
       </c>
       <c r="N267" s="1">
-        <v>14371.47</v>
+        <v>24853.84</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="B268">
-        <v>2832375032</v>
+        <v>2842080552</v>
       </c>
       <c r="C268" s="1">
-        <v>11229000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.06534233</v>
+        <v>100.01244985</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>7337.29</v>
+        <v>2489.97</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="M268" s="1">
-        <v>7337.29</v>
+        <v>2489.97</v>
       </c>
       <c r="N268" s="1">
-        <v>18019.22</v>
+        <v>21395.41</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>666</v>
+        <v>676</v>
       </c>
       <c r="B269">
-        <v>2833851362</v>
+        <v>2846048702</v>
       </c>
       <c r="C269" s="1">
-        <v>10000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0689719</v>
+        <v>100.16283336</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>6897.19</v>
+        <v>8638.31</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="M269" s="1">
-        <v>6897.19</v>
+        <v>8638.31</v>
       </c>
       <c r="N269" s="1">
-        <v>16347.19</v>
+        <v>9745.37</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="B270">
-        <v>2833853212</v>
+        <v>2847414022</v>
       </c>
       <c r="C270" s="1">
-        <v>4890000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.01978241</v>
+        <v>100.03809068</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>967.36</v>
+        <v>4494.7</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="M270" s="1">
-        <v>967.36</v>
+        <v>4494.7</v>
       </c>
       <c r="N270" s="1">
-        <v>4705.49</v>
+        <v>11888.32</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="B271">
-        <v>2834781282</v>
+        <v>2851226042</v>
       </c>
       <c r="C271" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.04295585</v>
+        <v>100.10350608</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>8591.17</v>
+        <v>25876.52</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="M271" s="1">
-        <v>8591.17</v>
+        <v>25876.52</v>
       </c>
       <c r="N271" s="1">
-        <v>23527.23</v>
+        <v>28655.76</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="B272">
-        <v>2837008352</v>
+        <v>2855281272</v>
       </c>
       <c r="C272" s="1">
-        <v>24000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.01933279</v>
+        <v>100.05005633</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>4639.87</v>
+        <v>14316.11</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="M272" s="1">
-        <v>4639.87</v>
+        <v>14316.11</v>
       </c>
       <c r="N272" s="1">
-        <v>22698.2</v>
+        <v>35157.88</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="B273">
-        <v>2837532552</v>
+        <v>2856676872</v>
       </c>
       <c r="C273" s="1">
-        <v>3507000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.07171286</v>
+        <v>100.1161252</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>2514.97</v>
+        <v>23225.04</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="M273" s="1">
-        <v>2514.97</v>
+        <v>23225.04</v>
       </c>
       <c r="N273" s="1">
-        <v>5921.39</v>
+        <v>26627.04</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="B274">
-        <v>2838401772</v>
+        <v>2858088902</v>
       </c>
       <c r="C274" s="1">
-        <v>9623000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.00985566</v>
+        <v>100.1209649</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>948.41</v>
+        <v>12096.49</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="M274" s="1">
-        <v>948.41</v>
+        <v>12096.49</v>
       </c>
       <c r="N274" s="1">
-        <v>7628.38</v>
+        <v>13861.66</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="B275">
-        <v>2838669412</v>
+        <v>2859475842</v>
       </c>
       <c r="C275" s="1">
-        <v>15000000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.07275247</v>
+        <v>100.03932727</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>10912.87</v>
+        <v>1730.4</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="M275" s="1">
-        <v>10912.87</v>
+        <v>1730.4</v>
       </c>
       <c r="N275" s="1">
-        <v>25245.37</v>
+        <v>4734.19</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="B276">
-        <v>2838694192</v>
+        <v>2859574782</v>
       </c>
       <c r="C276" s="1">
-        <v>2857000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.01013021</v>
+        <v>100.03789283</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>289.42</v>
+        <v>4016.64</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="M276" s="1">
-        <v>289.42</v>
+        <v>4016.64</v>
       </c>
       <c r="N276" s="1">
-        <v>2334.88</v>
+        <v>10960.08</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>682</v>
+        <v>692</v>
       </c>
       <c r="B277">
-        <v>2838754542</v>
+        <v>2859756032</v>
       </c>
       <c r="C277" s="1">
-        <v>12200000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.11692041</v>
+        <v>100.03789296</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>14264.29</v>
+        <v>1023.11</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="M277" s="1">
-        <v>14264.29</v>
+        <v>1023.11</v>
       </c>
       <c r="N277" s="1">
-        <v>24175.02</v>
+        <v>2791.73</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="B278">
-        <v>2842080552</v>
+        <v>2859961272</v>
       </c>
       <c r="C278" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0246448</v>
+        <v>100.1108455</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>4928.96</v>
+        <v>11084.55</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="M278" s="1">
-        <v>4928.96</v>
+        <v>11084.55</v>
       </c>
       <c r="N278" s="1">
-        <v>21301.9</v>
+        <v>12715.55</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="B279">
-        <v>2846048702</v>
+        <v>2862709252</v>
       </c>
       <c r="C279" s="1">
-        <v>5305000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.17190066</v>
+        <v>100.05042616</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>9119.33</v>
+        <v>6303.27</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279">
-        <v>320.79</v>
+      <c r="L279" t="s">
+        <v>697</v>
       </c>
       <c r="M279" s="1">
-        <v>9119.33</v>
+        <v>6303.27</v>
       </c>
       <c r="N279" s="1">
-        <v>9440.12</v>
+        <v>13142.86</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="B280">
-        <v>2847414022</v>
+        <v>2863881852</v>
       </c>
       <c r="C280" s="1">
-        <v>11800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.04484627</v>
+        <v>100.05513487</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>5291.86</v>
+        <v>8270.23</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>688</v>
+        <v>699</v>
       </c>
       <c r="M280" s="1">
-        <v>5291.86</v>
+        <v>8270.23</v>
       </c>
       <c r="N280" s="1">
-        <v>11634.69</v>
+        <v>16934.23</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>689</v>
+        <v>700</v>
       </c>
       <c r="B281">
-        <v>2851226042</v>
+        <v>2863986062</v>
       </c>
       <c r="C281" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.10790252</v>
+        <v>100.00514923</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>26975.63</v>
+        <v>2059.69</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>362.5</v>
+      <c r="L281" t="s">
+        <v>701</v>
       </c>
       <c r="M281" s="1">
-        <v>26975.63</v>
+        <v>2059.69</v>
       </c>
       <c r="N281" s="1">
-        <v>27338.13</v>
+        <v>17615.58</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="B282">
-        <v>2855281272</v>
+        <v>2865625992</v>
       </c>
       <c r="C282" s="1">
-        <v>28600000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.05781007</v>
+        <v>100.09588652</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>16533.68</v>
+        <v>6328.51</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282" t="s">
-        <v>691</v>
+      <c r="L282">
+        <v>945.56</v>
       </c>
       <c r="M282" s="1">
-        <v>16533.68</v>
+        <v>6328.51</v>
       </c>
       <c r="N282" s="1">
-        <v>34363.88</v>
+        <v>7274.07</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
       <c r="B283">
-        <v>2856676872</v>
+        <v>2870139162</v>
       </c>
       <c r="C283" s="1">
-        <v>20000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.12122215</v>
+        <v>100.07810835</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>24244.43</v>
+        <v>7107.86</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>693</v>
+        <v>704</v>
       </c>
       <c r="M283" s="1">
-        <v>24244.43</v>
+        <v>7107.86</v>
       </c>
       <c r="N283" s="1">
-        <v>25456.1</v>
+        <v>11092.6</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>694</v>
+        <v>705</v>
       </c>
       <c r="B284">
-        <v>2858088902</v>
+        <v>2874472692</v>
       </c>
       <c r="C284" s="1">
-        <v>10000000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.1264667</v>
+        <v>100.0655433</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>12646.67</v>
+        <v>7340.85</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284">
-        <v>628.75</v>
+      <c r="L284" t="s">
+        <v>706</v>
       </c>
       <c r="M284" s="1">
-        <v>12646.67</v>
+        <v>7340.85</v>
       </c>
       <c r="N284" s="1">
-        <v>13275.42</v>
+        <v>12261.76</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>695</v>
+        <v>707</v>
       </c>
       <c r="B285">
-        <v>2859475842</v>
+        <v>2874671812</v>
       </c>
       <c r="C285" s="1">
-        <v>4400000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.04768727</v>
+        <v>100.06405885</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>2098.24</v>
+        <v>1665.53</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>696</v>
+        <v>708</v>
       </c>
       <c r="M285" s="1">
-        <v>2098.24</v>
+        <v>1665.53</v>
       </c>
       <c r="N285" s="1">
-        <v>4656.64</v>
+        <v>2781.34</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="B286">
-        <v>2859574782</v>
+        <v>2874739202</v>
       </c>
       <c r="C286" s="1">
-        <v>10600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.04588377</v>
+        <v>100.06435571</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>4863.68</v>
+        <v>2252.45</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="M286" s="1">
-        <v>4863.68</v>
+        <v>2252.45</v>
       </c>
       <c r="N286" s="1">
-        <v>10773.88</v>
+        <v>3761.65</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>699</v>
+        <v>711</v>
       </c>
       <c r="B287">
-        <v>2859756032</v>
+        <v>2877252492</v>
       </c>
       <c r="C287" s="1">
-        <v>2700000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.0458837</v>
+        <v>100.09579359</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>1238.86</v>
+        <v>6130.79</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287" t="s">
-        <v>700</v>
+      <c r="L287">
+        <v>664.64</v>
       </c>
       <c r="M287" s="1">
-        <v>1238.86</v>
+        <v>6130.79</v>
       </c>
       <c r="N287" s="1">
-        <v>2744.29</v>
+        <v>6795.43</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>701</v>
+        <v>712</v>
       </c>
       <c r="B288">
-        <v>2859961272</v>
+        <v>2880689452</v>
       </c>
       <c r="C288" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.1155008</v>
+        <v>100.04918898</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>11550.08</v>
+        <v>19675.59</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
-      <c r="L288">
-        <v>580.83</v>
+      <c r="L288" t="s">
+        <v>713</v>
       </c>
       <c r="M288" s="1">
-        <v>11550.08</v>
+        <v>19675.59</v>
       </c>
       <c r="N288" s="1">
-        <v>12130.91</v>
+        <v>36845.03</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="B289">
-        <v>2862709252</v>
+        <v>2885535452</v>
       </c>
       <c r="C289" s="1">
-        <v>12500000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.05423496</v>
+        <v>100.07578262</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>6779.37</v>
+        <v>4925.87</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
-      <c r="L289" t="s">
-        <v>703</v>
+      <c r="L289">
+        <v>684.05</v>
       </c>
       <c r="M289" s="1">
-        <v>6779.37</v>
+        <v>4925.87</v>
       </c>
       <c r="N289" s="1">
-        <v>12571.14</v>
+        <v>5609.92</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>704</v>
+        <v>715</v>
       </c>
       <c r="B290">
-        <v>2863881852</v>
+        <v>2891519502</v>
       </c>
       <c r="C290" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.05928613</v>
+        <v>100.0531828</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>8892.92</v>
+        <v>10636.56</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>705</v>
+        <v>716</v>
       </c>
       <c r="M290" s="1">
-        <v>8892.92</v>
+        <v>10636.56</v>
       </c>
       <c r="N290" s="1">
-        <v>16221.67</v>
+        <v>19283.45</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>706</v>
+        <v>717</v>
       </c>
       <c r="B291">
-        <v>2863986062</v>
+        <v>2892744292</v>
       </c>
       <c r="C291" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.01117755</v>
+        <v>100.048546</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>4471.02</v>
+        <v>14563.8</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>707</v>
+        <v>718</v>
       </c>
       <c r="M291" s="1">
-        <v>4471.02</v>
+        <v>14563.8</v>
       </c>
       <c r="N291" s="1">
-        <v>17499.91</v>
+        <v>25989.13</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>708</v>
+        <v>719</v>
       </c>
       <c r="B292">
-        <v>2865625992</v>
+        <v>2892891132</v>
       </c>
       <c r="C292" s="1">
-        <v>6600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.0992903</v>
+        <v>100.0480012</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>6553.16</v>
+        <v>7200.18</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
-      <c r="L292">
-        <v>336.6</v>
+      <c r="L292" t="s">
+        <v>720</v>
       </c>
       <c r="M292" s="1">
-        <v>6553.16</v>
+        <v>7200.18</v>
       </c>
       <c r="N292" s="1">
-        <v>6889.76</v>
+        <v>12844.52</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>709</v>
+        <v>721</v>
       </c>
       <c r="B293">
-        <v>2868696992</v>
+        <v>2905161062</v>
       </c>
       <c r="C293" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.00315787</v>
+        <v>100.02846007</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>473.68</v>
+        <v>8538.02</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>710</v>
+        <v>722</v>
       </c>
       <c r="M293" s="1">
-        <v>473.68</v>
+        <v>8538.02</v>
       </c>
       <c r="N293" s="1">
-        <v>4078.18</v>
+        <v>14863.02</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>711</v>
+        <v>723</v>
       </c>
       <c r="B294">
-        <v>2870136652</v>
+        <v>2921627832</v>
       </c>
       <c r="C294" s="1">
-        <v>5000000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.0049278</v>
+        <v>100.02890233</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>246.39</v>
+        <v>2231.26</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>712</v>
+        <v>724</v>
       </c>
       <c r="M294" s="1">
-        <v>246.39</v>
+        <v>2231.26</v>
       </c>
       <c r="N294" s="1">
-        <v>1608.18</v>
+        <v>3796.17</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>713</v>
+        <v>725</v>
       </c>
       <c r="B295">
-        <v>2870139162</v>
+        <v>2922922482</v>
       </c>
       <c r="C295" s="1">
-        <v>9100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.08024407</v>
+        <v>100.0042798</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>7302.21</v>
+        <v>427.98</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
-      <c r="L295" t="s">
-        <v>714</v>
+      <c r="L295">
+        <v>984.58</v>
       </c>
       <c r="M295" s="1">
-        <v>7302.21</v>
+        <v>427.98</v>
       </c>
       <c r="N295" s="1">
-        <v>10411.68</v>
+        <v>1412.56</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>715</v>
+        <v>726</v>
       </c>
       <c r="B296">
-        <v>2874472692</v>
+        <v>2922948022</v>
       </c>
       <c r="C296" s="1">
-        <v>11200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.06761482</v>
+        <v>100.03247685</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>7572.86</v>
+        <v>6495.37</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>716</v>
+        <v>727</v>
       </c>
       <c r="M296" s="1">
-        <v>7572.86</v>
+        <v>6495.37</v>
       </c>
       <c r="N296" s="1">
-        <v>11526.46</v>
+        <v>10794.48</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>717</v>
+        <v>728</v>
       </c>
       <c r="B297">
-        <v>2874671812</v>
+        <v>2922949082</v>
       </c>
       <c r="C297" s="1">
-        <v>2600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.06594654</v>
+        <v>100.0370013</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1714.61</v>
+        <v>7400.26</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>896.14</v>
+      <c r="L297" t="s">
+        <v>729</v>
       </c>
       <c r="M297" s="1">
-        <v>1714.61</v>
+        <v>7400.26</v>
       </c>
       <c r="N297" s="1">
-        <v>2610.75</v>
+        <v>11812.71</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>718</v>
+        <v>730</v>
       </c>
       <c r="B298">
-        <v>2874739202</v>
+        <v>2924236212</v>
       </c>
       <c r="C298" s="1">
-        <v>3500000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.06628029</v>
+        <v>100.04433138</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>2319.81</v>
+        <v>2881.54</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298" t="s">
-        <v>719</v>
+      <c r="L298">
+        <v>23.25</v>
       </c>
       <c r="M298" s="1">
-        <v>2319.81</v>
+        <v>2881.54</v>
       </c>
       <c r="N298" s="1">
-        <v>3531.98</v>
+        <v>2904.79</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="B299">
-        <v>2877252492</v>
+        <v>2924470772</v>
       </c>
       <c r="C299" s="1">
-        <v>6400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.09956422</v>
+        <v>100.05026588</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>6372.11</v>
+        <v>854.52</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
-        <v>86.76</v>
+        <v>6.65</v>
       </c>
       <c r="M299" s="1">
-        <v>6372.11</v>
+        <v>854.52</v>
       </c>
       <c r="N299" s="1">
-        <v>6458.87</v>
+        <v>861.17</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="B300">
-        <v>2880689452</v>
+        <v>2924746292</v>
       </c>
       <c r="C300" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.0511378</v>
+        <v>100.044202</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>20455.12</v>
+        <v>4420.2</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300" t="s">
-        <v>722</v>
+        <v>733</v>
       </c>
       <c r="M300" s="1">
-        <v>20455.12</v>
+        <v>4420.2</v>
       </c>
       <c r="N300" s="1">
-        <v>34696.01</v>
+        <v>6387.09</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>723</v>
+        <v>734</v>
       </c>
       <c r="B301">
-        <v>2885535452</v>
+        <v>2926627582</v>
       </c>
       <c r="C301" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.07763569</v>
+        <v>100.0604526</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>5046.32</v>
+        <v>12090.52</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301">
-        <v>198.41</v>
+      <c r="L301" t="s">
+        <v>735</v>
       </c>
       <c r="M301" s="1">
-        <v>5046.32</v>
+        <v>12090.52</v>
       </c>
       <c r="N301" s="1">
-        <v>5244.73</v>
+        <v>19229.74</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="B302">
-        <v>2891519502</v>
+        <v>2926707212</v>
       </c>
       <c r="C302" s="1">
-        <v>20000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.05516445</v>
+        <v>100.05698155</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>11032.89</v>
+        <v>4786.45</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="M302" s="1">
-        <v>11032.89</v>
+        <v>4786.45</v>
       </c>
       <c r="N302" s="1">
-        <v>18149.55</v>
+        <v>7715.99</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="B303">
-        <v>2892744292</v>
+        <v>2935657832</v>
       </c>
       <c r="C303" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.04969487</v>
+        <v>100.06652395</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>14908.46</v>
+        <v>26609.58</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="M303" s="1">
-        <v>14908.46</v>
+        <v>26609.58</v>
       </c>
       <c r="N303" s="1">
-        <v>24258.71</v>
+        <v>40929.03</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="B304">
-        <v>2892891132</v>
+        <v>2935803812</v>
       </c>
       <c r="C304" s="1">
-        <v>15000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.04907647</v>
+        <v>100.08359106</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>7361.47</v>
+        <v>7857.56</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="M304" s="1">
-        <v>7361.47</v>
+        <v>7857.56</v>
       </c>
       <c r="N304" s="1">
-        <v>11979.51</v>
+        <v>9808.37</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="B305">
-        <v>2905161062</v>
+        <v>2935813452</v>
       </c>
       <c r="C305" s="1">
-        <v>30000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.0276063</v>
+        <v>100.08440306</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>8281.89</v>
+        <v>3038.51</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
-      <c r="L305" t="s">
-        <v>731</v>
+      <c r="L305">
+        <v>753.72</v>
       </c>
       <c r="M305" s="1">
-        <v>8281.89</v>
+        <v>3038.51</v>
       </c>
       <c r="N305" s="1">
-        <v>13304.39</v>
+        <v>3792.23</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="B306">
-        <v>2921627832</v>
+        <v>2935986662</v>
       </c>
       <c r="C306" s="1">
-        <v>7720000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.02814573</v>
+        <v>100.07078278</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>2172.85</v>
+        <v>2720.89</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306" t="s">
-        <v>733</v>
+        <v>744</v>
       </c>
       <c r="M306" s="1">
-        <v>2172.85</v>
+        <v>2720.89</v>
       </c>
       <c r="N306" s="1">
-        <v>3395.35</v>
+        <v>3808.64</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>734</v>
+        <v>745</v>
       </c>
       <c r="B307">
-        <v>2922922482</v>
+        <v>2936837392</v>
       </c>
       <c r="C307" s="1">
-        <v>10000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.0063025</v>
+        <v>100.07668923</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>630.25</v>
+        <v>996.96</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>743.55</v>
+        <v>249.54</v>
       </c>
       <c r="M307" s="1">
-        <v>630.25</v>
+        <v>996.96</v>
       </c>
       <c r="N307" s="1">
-        <v>1373.8</v>
+        <v>1246.5</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>735</v>
+        <v>746</v>
       </c>
       <c r="B308">
-        <v>2922948022</v>
+        <v>2937018512</v>
       </c>
       <c r="C308" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.0315973</v>
+        <v>100.0599295</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>6319.46</v>
+        <v>5992.95</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>736</v>
+        <v>747</v>
       </c>
       <c r="M308" s="1">
-        <v>6319.46</v>
+        <v>5992.95</v>
       </c>
       <c r="N308" s="1">
-        <v>9674.24</v>
+        <v>9107.34</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="B309">
-        <v>2922949082</v>
+        <v>2937267382</v>
       </c>
       <c r="C309" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.03474935</v>
+        <v>100.0225788</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>6949.87</v>
+        <v>2257.88</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309" t="s">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="M309" s="1">
-        <v>6949.87</v>
+        <v>2257.88</v>
       </c>
       <c r="N309" s="1">
-        <v>10395.49</v>
+        <v>4355.6</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="B310">
-        <v>2924236212</v>
+        <v>2939595422</v>
       </c>
       <c r="C310" s="1">
-        <v>6500000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.04541585</v>
+        <v>100.04543518</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>2952.03</v>
+        <v>3861.99</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310" t="s">
-        <v>740</v>
+      <c r="L310">
+        <v>476.49</v>
       </c>
       <c r="M310" s="1">
-        <v>2952.03</v>
+        <v>3861.99</v>
       </c>
       <c r="N310" s="1">
-        <v>4254.63</v>
+        <v>4338.48</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="B311">
-        <v>2924470772</v>
+        <v>2941100752</v>
       </c>
       <c r="C311" s="1">
-        <v>1700000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.05178882</v>
+        <v>100.04796081</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>880.41</v>
+        <v>2973.57</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>371.28</v>
+        <v>972.71</v>
       </c>
       <c r="M311" s="1">
-        <v>880.41</v>
+        <v>2973.57</v>
       </c>
       <c r="N311" s="1">
-        <v>1251.69</v>
+        <v>3946.28</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B312">
-        <v>2924746292</v>
+        <v>2942297552</v>
       </c>
       <c r="C312" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.0418967</v>
+        <v>100.03036153</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>4189.67</v>
+        <v>4554.23</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="M312" s="1">
-        <v>4189.67</v>
+        <v>4554.23</v>
       </c>
       <c r="N312" s="1">
-        <v>5620.45</v>
+        <v>7292.81</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="B313">
-        <v>2926627582</v>
+        <v>2942312882</v>
       </c>
       <c r="C313" s="1">
-        <v>20000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.06092965</v>
+        <v>100.03931881</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>12185.93</v>
+        <v>1651.39</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313" t="s">
-        <v>745</v>
+      <c r="L313">
+        <v>835.64</v>
       </c>
       <c r="M313" s="1">
-        <v>12185.93</v>
+        <v>1651.39</v>
       </c>
       <c r="N313" s="1">
-        <v>17791.54</v>
+        <v>2487.03</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="B314">
-        <v>2926707212</v>
+        <v>2942860832</v>
       </c>
       <c r="C314" s="1">
-        <v>8400000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.05799667</v>
+        <v>100.04132116</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>4871.72</v>
+        <v>1776.81</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
-      <c r="L314" t="s">
-        <v>747</v>
+      <c r="L314">
+        <v>897.82</v>
       </c>
       <c r="M314" s="1">
-        <v>4871.72</v>
+        <v>1776.81</v>
       </c>
       <c r="N314" s="1">
-        <v>7166.97</v>
+        <v>2674.63</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="B315">
-        <v>2935657832</v>
+        <v>2942896542</v>
       </c>
       <c r="C315" s="1">
-        <v>40000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.06706178</v>
+        <v>100.04098733</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>26824.71</v>
+        <v>614.81</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
-      <c r="L315" t="s">
-        <v>749</v>
+      <c r="L315">
+        <v>310.74</v>
       </c>
       <c r="M315" s="1">
-        <v>26824.71</v>
+        <v>614.81</v>
       </c>
       <c r="N315" s="1">
-        <v>37876.93</v>
+        <v>925.55</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="B316">
-        <v>2935803812</v>
+        <v>2949187932</v>
       </c>
       <c r="C316" s="1">
-        <v>9400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.08556468</v>
+        <v>100.03743647</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>8043.08</v>
+        <v>11230.94</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="M316" s="1">
-        <v>8043.08</v>
+        <v>11230.94</v>
       </c>
       <c r="N316" s="1">
-        <v>9183.61</v>
+        <v>16558.94</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="B317">
-        <v>2935813452</v>
+        <v>2949233192</v>
       </c>
       <c r="C317" s="1">
-        <v>3600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.08645028</v>
+        <v>100.035369</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>3112.21</v>
+        <v>8842.25</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317">
-        <v>440.7</v>
+      <c r="L317" t="s">
+        <v>760</v>
       </c>
       <c r="M317" s="1">
-        <v>3112.21</v>
+        <v>8842.25</v>
       </c>
       <c r="N317" s="1">
-        <v>3552.91</v>
+        <v>13051.0</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="B318">
-        <v>2935986662</v>
+        <v>2951470492</v>
       </c>
       <c r="C318" s="1">
-        <v>3844000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.07134651</v>
+        <v>100.04180318</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>2742.56</v>
+        <v>919.67</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>779.57</v>
+        <v>161.35</v>
       </c>
       <c r="M318" s="1">
-        <v>2742.56</v>
+        <v>919.67</v>
       </c>
       <c r="N318" s="1">
-        <v>3522.13</v>
+        <v>1081.02</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="B319">
-        <v>2936837392</v>
+        <v>2956403482</v>
       </c>
       <c r="C319" s="1">
-        <v>1300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.07803769</v>
+        <v>100.02566607</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>1014.49</v>
+        <v>3849.91</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
-      <c r="L319">
-        <v>145.77</v>
+      <c r="L319" t="s">
+        <v>763</v>
       </c>
       <c r="M319" s="1">
-        <v>1014.49</v>
+        <v>3849.91</v>
       </c>
       <c r="N319" s="1">
-        <v>1160.26</v>
+        <v>5656.91</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="B320">
-        <v>2937018512</v>
+        <v>2957531542</v>
       </c>
       <c r="C320" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.0594662</v>
+        <v>100.0183358</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>5946.62</v>
+        <v>2750.37</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="M320" s="1">
-        <v>5946.62</v>
+        <v>2750.37</v>
       </c>
       <c r="N320" s="1">
-        <v>8332.17</v>
+        <v>4791.41</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="B321">
-        <v>2937267382</v>
+        <v>2959056142</v>
       </c>
       <c r="C321" s="1">
-        <v>10000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.0254009</v>
+        <v>100.01635548</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>2540.09</v>
+        <v>1700.97</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
-      <c r="L321" t="s">
-        <v>758</v>
+      <c r="L321">
+        <v>334.68</v>
       </c>
       <c r="M321" s="1">
-        <v>2540.09</v>
+        <v>1700.97</v>
       </c>
       <c r="N321" s="1">
-        <v>4133.97</v>
+        <v>2035.65</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="B322">
-        <v>2939595422</v>
+        <v>2962036292</v>
       </c>
       <c r="C322" s="1">
-        <v>8500000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.04512035</v>
+        <v>100.01557462</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>3835.23</v>
+        <v>1822.23</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L322">
-        <v>62.8</v>
+      <c r="L322" t="s">
+        <v>768</v>
       </c>
       <c r="M322" s="1">
-        <v>3835.23</v>
+        <v>1822.23</v>
       </c>
       <c r="N322" s="1">
-        <v>3898.03</v>
+        <v>3042.08</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="B323">
-        <v>2941100752</v>
+        <v>2962647792</v>
       </c>
       <c r="C323" s="1">
-        <v>6200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.04668161</v>
+        <v>100.0144658</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>2894.26</v>
+        <v>2169.87</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
-      <c r="L323">
-        <v>632.56</v>
+      <c r="L323" t="s">
+        <v>770</v>
       </c>
       <c r="M323" s="1">
-        <v>2894.26</v>
+        <v>2169.87</v>
       </c>
       <c r="N323" s="1">
-        <v>3526.82</v>
+        <v>3305.04</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B324">
-        <v>2942297552</v>
+        <v>2963772242</v>
       </c>
       <c r="C324" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.02958627</v>
+        <v>100.023105</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>4437.94</v>
+        <v>2310.5</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="M324" s="1">
-        <v>4437.94</v>
+        <v>2310.5</v>
       </c>
       <c r="N324" s="1">
-        <v>6493.02</v>
+        <v>3315.53</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="B325">
-        <v>2942312882</v>
+        <v>2963783932</v>
       </c>
       <c r="C325" s="1">
-        <v>4200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.03649429</v>
+        <v>100.0224532</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>1532.76</v>
+        <v>2245.32</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>628.51</v>
+        <v>978.08</v>
       </c>
       <c r="M325" s="1">
-        <v>1532.76</v>
+        <v>2245.32</v>
       </c>
       <c r="N325" s="1">
-        <v>2161.27</v>
+        <v>3223.4</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="B326">
-        <v>2942860832</v>
+        <v>2963823632</v>
       </c>
       <c r="C326" s="1">
-        <v>4300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.03871744</v>
+        <v>100.00961921</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>1664.85</v>
+        <v>365.53</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>676.08</v>
+        <v>417.75</v>
       </c>
       <c r="M326" s="1">
-        <v>1664.85</v>
+        <v>365.53</v>
       </c>
       <c r="N326" s="1">
-        <v>2340.93</v>
+        <v>783.28</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B327">
-        <v>2942896542</v>
+        <v>2963840802</v>
       </c>
       <c r="C327" s="1">
-        <v>1500000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.03834667</v>
+        <v>100.0205891</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>575.2</v>
+        <v>615.82</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>233.95</v>
+        <v>348.96</v>
       </c>
       <c r="M327" s="1">
-        <v>575.2</v>
+        <v>615.82</v>
       </c>
       <c r="N327" s="1">
-        <v>809.15</v>
+        <v>964.78</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="B328">
-        <v>2949187932</v>
+        <v>2965386522</v>
       </c>
       <c r="C328" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.0343194</v>
+        <v>100.0207572</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>10295.82</v>
+        <v>1037.86</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
-      <c r="L328" t="s">
-        <v>767</v>
+      <c r="L328">
+        <v>454.33</v>
       </c>
       <c r="M328" s="1">
-        <v>10295.82</v>
+        <v>1037.86</v>
       </c>
       <c r="N328" s="1">
-        <v>14222.82</v>
+        <v>1492.19</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="B329">
-        <v>2949233192</v>
+        <v>2970036362</v>
       </c>
       <c r="C329" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.03203104</v>
+        <v>100.0261226</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>8007.76</v>
+        <v>2612.26</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="M329" s="1">
-        <v>8007.76</v>
+        <v>2612.26</v>
       </c>
       <c r="N329" s="1">
-        <v>11105.26</v>
+        <v>3668.87</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="B330">
-        <v>2951470492</v>
+        <v>2979716702</v>
       </c>
       <c r="C330" s="1">
-        <v>2200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.04063545</v>
+        <v>100.0153461</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>893.98</v>
+        <v>1534.61</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>59.54</v>
+        <v>650.16</v>
       </c>
       <c r="M330" s="1">
-        <v>893.98</v>
+        <v>1534.61</v>
       </c>
       <c r="N330" s="1">
-        <v>953.52</v>
+        <v>2184.77</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
       <c r="B331">
-        <v>2956403482</v>
+        <v>2981484462</v>
       </c>
       <c r="C331" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.02168607</v>
+        <v>100.01159375</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>3252.91</v>
+        <v>2318.75</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="M331" s="1">
-        <v>3252.91</v>
+        <v>2318.75</v>
       </c>
       <c r="N331" s="1">
-        <v>4539.45</v>
+        <v>3367.64</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="B332">
-        <v>2957531542</v>
+        <v>2983096392</v>
       </c>
       <c r="C332" s="1">
-        <v>15000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.02773633</v>
+        <v>100.00296394</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>4160.45</v>
+        <v>210.44</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332" t="s">
-        <v>774</v>
+      <c r="L332">
+        <v>12.96</v>
       </c>
       <c r="M332" s="1">
-        <v>4160.45</v>
+        <v>210.44</v>
       </c>
       <c r="N332" s="1">
-        <v>5606.53</v>
+        <v>223.4</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="B333">
-        <v>2959056142</v>
+        <v>2991145122</v>
       </c>
       <c r="C333" s="1">
-        <v>10400000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.01352173</v>
+        <v>99.96873478</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>1406.26</v>
+        <v>-2813.87</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>78.34</v>
+        <v>-227.85</v>
       </c>
       <c r="M333" s="1">
-        <v>1406.26</v>
+        <v>-2813.87</v>
       </c>
       <c r="N333" s="1">
-        <v>1484.6</v>
+        <v>-3041.72</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="B334">
-        <v>2962036292</v>
+        <v>2991234142</v>
       </c>
       <c r="C334" s="1">
-        <v>11700000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.0146059</v>
+        <v>99.9716176</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>1708.89</v>
+        <v>-709.56</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>849.16</v>
+        <v>-55.54</v>
       </c>
       <c r="M334" s="1">
-        <v>1708.89</v>
+        <v>-709.56</v>
       </c>
       <c r="N334" s="1">
-        <v>2558.05</v>
+        <v>-765.1</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="B335">
-        <v>2962647792</v>
+        <v>3014423372</v>
       </c>
       <c r="C335" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.0121256</v>
+        <v>100.00176133</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>1818.84</v>
+        <v>105.68</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>778.05</v>
+        <v>41.25</v>
       </c>
       <c r="M335" s="1">
-        <v>1818.84</v>
+        <v>105.68</v>
       </c>
       <c r="N335" s="1">
-        <v>2596.89</v>
+        <v>146.93</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>2963772242</v>
+        <v>786</v>
+      </c>
+      <c r="B336" t="s">
+        <v>787</v>
       </c>
       <c r="C336" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.0185735</v>
+        <v>99.990649</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>1857.35</v>
+        <v>-1215.63</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>696.11</v>
+        <v>49.27</v>
       </c>
       <c r="M336" s="1">
-        <v>1857.35</v>
+        <v>-1215.63</v>
       </c>
       <c r="N336" s="1">
-        <v>2553.46</v>
+        <v>-1166.36</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>2963783932</v>
+        <v>788</v>
+      </c>
+      <c r="B337" t="s">
+        <v>789</v>
       </c>
       <c r="C337" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.0181486</v>
+        <v>99.99731366</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>1814.86</v>
+        <v>-190.73</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>676.66</v>
+        <v>97.37</v>
       </c>
       <c r="M337" s="1">
-        <v>1814.86</v>
+        <v>-190.73</v>
       </c>
       <c r="N337" s="1">
-        <v>2491.52</v>
+        <v>-93.36</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>2963823632</v>
+        <v>790</v>
+      </c>
+      <c r="B338" t="s">
+        <v>791</v>
       </c>
       <c r="C338" s="1">
-        <v>3800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.01842211</v>
+        <v>99.9975804</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>700.04</v>
+        <v>-362.94</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>290.39</v>
+        <v>111.98</v>
       </c>
       <c r="M338" s="1">
-        <v>700.04</v>
+        <v>-362.94</v>
       </c>
       <c r="N338" s="1">
-        <v>990.43</v>
+        <v>-250.96</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>2963840802</v>
+        <v>792</v>
+      </c>
+      <c r="B339" t="s">
+        <v>791</v>
       </c>
       <c r="C339" s="1">
-        <v>2991000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.01998228</v>
+        <v>99.99185176</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>597.67</v>
+        <v>-2037.06</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>243.1</v>
+        <v>139.69</v>
       </c>
       <c r="M339" s="1">
-        <v>597.67</v>
+        <v>-2037.06</v>
       </c>
       <c r="N339" s="1">
-        <v>840.77</v>
+        <v>-1897.37</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>2965386522</v>
+        <v>793</v>
+      </c>
+      <c r="B340" t="s">
+        <v>794</v>
       </c>
       <c r="C340" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.016304</v>
+        <v>99.99024887</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>815.2</v>
+        <v>-2925.34</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
       <c r="L340">
-        <v>309.87</v>
+        <v>106.99</v>
       </c>
       <c r="M340" s="1">
-        <v>815.2</v>
+        <v>-2925.34</v>
       </c>
       <c r="N340" s="1">
-        <v>1125.07</v>
+        <v>-2818.35</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>2970036362</v>
+        <v>795</v>
+      </c>
+      <c r="B341" t="s">
+        <v>796</v>
       </c>
       <c r="C341" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.0224524</v>
+        <v>99.99466703</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>2245.24</v>
+        <v>-1599.89</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>716.44</v>
+        <v>46.64</v>
       </c>
       <c r="M341" s="1">
-        <v>2245.24</v>
+        <v>-1599.89</v>
       </c>
       <c r="N341" s="1">
-        <v>2961.68</v>
+        <v>-1553.25</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>2979716702</v>
+        <v>797</v>
+      </c>
+      <c r="B342" t="s">
+        <v>798</v>
       </c>
       <c r="C342" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.0108883</v>
+        <v>99.971538</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>1088.83</v>
+        <v>-3700.06</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
       <c r="L342">
-        <v>418.44</v>
+        <v>-101.12</v>
       </c>
       <c r="M342" s="1">
-        <v>1088.83</v>
+        <v>-3700.06</v>
       </c>
       <c r="N342" s="1">
-        <v>1507.27</v>
+        <v>-3801.18</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>2981484462</v>
+        <v>799</v>
+      </c>
+      <c r="B343" t="s">
+        <v>800</v>
       </c>
       <c r="C343" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.00685415</v>
+        <v>99.98956235</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>1370.83</v>
+        <v>-2087.53</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343">
-        <v>656.61</v>
+        <v>68.17</v>
       </c>
       <c r="M343" s="1">
-        <v>1370.83</v>
+        <v>-2087.53</v>
       </c>
       <c r="N343" s="1">
-        <v>2027.44</v>
+        <v>-2019.36</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>2983096392</v>
+        <v>801</v>
+      </c>
+      <c r="B344" t="s">
+        <v>800</v>
       </c>
       <c r="C344" s="1">
-        <v>7100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.00049042</v>
+        <v>99.9899106</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>34.82</v>
+        <v>-3026.82</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>238.96</v>
+        <v>118.09</v>
       </c>
       <c r="M344" s="1">
-        <v>34.82</v>
+        <v>-3026.82</v>
       </c>
       <c r="N344" s="1">
-        <v>273.78</v>
+        <v>-2908.73</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>2991145122</v>
+        <v>802</v>
+      </c>
+      <c r="B345" t="s">
+        <v>800</v>
       </c>
       <c r="C345" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>99.96150156</v>
+        <v>99.9980254</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-3464.86</v>
+        <v>-296.19</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>-82.88</v>
+        <v>51.13</v>
       </c>
       <c r="M345" s="1">
-        <v>-3464.86</v>
+        <v>-296.19</v>
       </c>
       <c r="N345" s="1">
-        <v>-3547.74</v>
+        <v>-245.06</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>2991234142</v>
+        <v>803</v>
+      </c>
+      <c r="B346" t="s">
+        <v>804</v>
       </c>
       <c r="C346" s="1">
-        <v>2500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>99.9645608</v>
+        <v>100.00903512</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-885.98</v>
+        <v>2258.78</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>-21.23</v>
+        <v>601.24</v>
       </c>
       <c r="M346" s="1">
-        <v>-885.98</v>
+        <v>2258.78</v>
       </c>
       <c r="N346" s="1">
-        <v>-907.21</v>
+        <v>2860.02</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>3014423372</v>
+        <v>805</v>
+      </c>
+      <c r="B347" t="s">
+        <v>806</v>
       </c>
       <c r="C347" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>99.99695683</v>
+        <v>99.9895943</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-182.59</v>
+        <v>-1040.57</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347">
-        <v>14.7</v>
+        <v>35.49</v>
       </c>
       <c r="M347" s="1">
-        <v>-182.59</v>
+        <v>-1040.57</v>
       </c>
       <c r="N347" s="1">
-        <v>-167.89</v>
+        <v>-1005.08</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>790</v>
+        <v>807</v>
       </c>
       <c r="B348" t="s">
-        <v>791</v>
+        <v>806</v>
       </c>
       <c r="C348" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>99.98574462</v>
+        <v>99.99322375</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1853.2</v>
+        <v>-1355.25</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
       <c r="L348">
-        <v>17.2</v>
+        <v>139.85</v>
       </c>
       <c r="M348" s="1">
-        <v>-1853.2</v>
+        <v>-1355.25</v>
       </c>
       <c r="N348" s="1">
-        <v>-1836.0</v>
+        <v>-1215.4</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
       <c r="B349" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
       <c r="C349" s="1">
-        <v>7100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.99320056</v>
+        <v>100.0044564</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-482.76</v>
+        <v>891.28</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>36.81</v>
+        <v>307.61</v>
       </c>
       <c r="M349" s="1">
-        <v>-482.76</v>
+        <v>891.28</v>
       </c>
       <c r="N349" s="1">
-        <v>-445.95</v>
+        <v>1198.89</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="B350" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
       <c r="C350" s="1">
-        <v>15000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.99130173</v>
+        <v>100.00317941</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-1304.74</v>
+        <v>234.99</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350">
-        <v>40.27</v>
+        <v>77.33</v>
       </c>
       <c r="M350" s="1">
-        <v>-1304.74</v>
+        <v>234.99</v>
       </c>
       <c r="N350" s="1">
-        <v>-1264.47</v>
+        <v>312.32</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="B351" t="s">
-        <v>795</v>
+        <v>813</v>
       </c>
       <c r="C351" s="1">
-        <v>25000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>99.98705044</v>
+        <v>100.02111433</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-3237.39</v>
+        <v>9501.45</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
-      <c r="L351">
-        <v>51.83</v>
+      <c r="L351" t="s">
+        <v>814</v>
       </c>
       <c r="M351" s="1">
-        <v>-3237.39</v>
+        <v>9501.45</v>
       </c>
       <c r="N351" s="1">
-        <v>-3185.56</v>
+        <v>13770.04</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>797</v>
+        <v>815</v>
       </c>
       <c r="B352" t="s">
-        <v>798</v>
+        <v>816</v>
       </c>
       <c r="C352" s="1">
-        <v>30000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>99.9855396</v>
+        <v>99.94398006</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-4338.12</v>
+        <v>-8683.09</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352">
-        <v>33.4</v>
+        <v>-319.49</v>
       </c>
       <c r="M352" s="1">
-        <v>-4338.12</v>
+        <v>-8683.09</v>
       </c>
       <c r="N352" s="1">
-        <v>-4304.72</v>
+        <v>-9002.58</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>799</v>
+        <v>817</v>
       </c>
       <c r="B353" t="s">
-        <v>800</v>
+        <v>818</v>
       </c>
       <c r="C353" s="1">
-        <v>30000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>99.98793347</v>
+        <v>99.97199375</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-3619.96</v>
+        <v>-1120.25</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353">
-        <v>11.47</v>
+        <v>-17.67</v>
       </c>
       <c r="M353" s="1">
-        <v>-3619.96</v>
+        <v>-1120.25</v>
       </c>
       <c r="N353" s="1">
-        <v>-3608.49</v>
+        <v>-1137.92</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>801</v>
+        <v>819</v>
       </c>
       <c r="B354" t="s">
-        <v>802</v>
+        <v>820</v>
       </c>
       <c r="C354" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>99.96978285</v>
+        <v>99.9981625</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-3928.23</v>
+        <v>-183.75</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354">
-        <v>-38.36</v>
+        <v>89.89</v>
       </c>
       <c r="M354" s="1">
-        <v>-3928.23</v>
+        <v>-183.75</v>
       </c>
       <c r="N354" s="1">
-        <v>-3966.59</v>
+        <v>-93.86</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
       <c r="B355" t="s">
-        <v>804</v>
+        <v>822</v>
       </c>
       <c r="C355" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.9916872</v>
+        <v>100.0001381</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-1246.92</v>
+        <v>13.81</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355">
-        <v>15.7</v>
+        <v>16.59</v>
       </c>
       <c r="M355" s="1">
-        <v>-1246.92</v>
+        <v>13.81</v>
       </c>
       <c r="N355" s="1">
-        <v>-1231.22</v>
+        <v>30.4</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>805</v>
+        <v>823</v>
       </c>
       <c r="B356" t="s">
-        <v>804</v>
+        <v>824</v>
       </c>
       <c r="C356" s="1">
-        <v>30000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.9856093</v>
+        <v>99.98410821</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-4317.21</v>
+        <v>-754.86</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356">
-        <v>36.0</v>
+        <v>34.35</v>
       </c>
       <c r="M356" s="1">
-        <v>-4317.21</v>
+        <v>-754.86</v>
       </c>
       <c r="N356" s="1">
-        <v>-4281.21</v>
+        <v>-720.51</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="B357" t="s">
-        <v>804</v>
+        <v>826</v>
       </c>
       <c r="C357" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.98516735</v>
+        <v>99.98221347</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-2966.53</v>
+        <v>-1333.99</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357">
-        <v>20.94</v>
+        <v>-10.5</v>
       </c>
       <c r="M357" s="1">
-        <v>-2966.53</v>
+        <v>-1333.99</v>
       </c>
       <c r="N357" s="1">
-        <v>-2945.59</v>
+        <v>-1344.49</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>807</v>
+        <v>827</v>
       </c>
       <c r="B358" t="s">
-        <v>808</v>
+        <v>826</v>
       </c>
       <c r="C358" s="1">
-        <v>25000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.00650052</v>
+        <v>99.9775705</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>1625.13</v>
+        <v>-448.59</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>128.1</v>
+        <v>-1.56</v>
       </c>
       <c r="M358" s="1">
-        <v>1625.13</v>
+        <v>-448.59</v>
       </c>
       <c r="N358" s="1">
-        <v>1753.23</v>
+        <v>-450.15</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>809</v>
+        <v>828</v>
       </c>
       <c r="B359" t="s">
-        <v>810</v>
+        <v>829</v>
       </c>
       <c r="C359" s="1">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.9856763</v>
+        <v>99.94509429</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-1432.37</v>
+        <v>-3843.4</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359">
-        <v>6.07</v>
+        <v>-120.64</v>
       </c>
       <c r="M359" s="1">
-        <v>-1432.37</v>
+        <v>-3843.4</v>
       </c>
       <c r="N359" s="1">
-        <v>-1426.3</v>
+        <v>-3964.04</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>811</v>
+        <v>830</v>
       </c>
       <c r="B360" t="s">
-        <v>810</v>
+        <v>831</v>
       </c>
       <c r="C360" s="1">
-        <v>20000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.9896002</v>
+        <v>100.00158974</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-2079.96</v>
+        <v>31.0</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360">
-        <v>21.01</v>
+        <v>45.05</v>
       </c>
       <c r="M360" s="1">
-        <v>-2079.96</v>
+        <v>31.0</v>
       </c>
       <c r="N360" s="1">
-        <v>-2058.95</v>
+        <v>76.05</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>812</v>
+        <v>832</v>
       </c>
       <c r="B361" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="C361" s="1">
-        <v>20000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.00202045</v>
+        <v>99.9975509</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>404.09</v>
+        <v>-76.51</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>0.0</v>
+        <v>20.71</v>
       </c>
       <c r="M361" s="1">
-        <v>404.09</v>
+        <v>-76.51</v>
       </c>
       <c r="N361" s="1">
-        <v>404.09</v>
+        <v>-55.8</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>814</v>
+        <v>834</v>
       </c>
       <c r="B362" t="s">
-        <v>815</v>
+        <v>835</v>
       </c>
       <c r="C362" s="1">
-        <v>45000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.01720942</v>
+        <v>99.99915753</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>7744.24</v>
+        <v>-21.98</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
-      <c r="L362" t="s">
-        <v>816</v>
+      <c r="L362">
+        <v>22.66</v>
       </c>
       <c r="M362" s="1">
-        <v>7744.24</v>
+        <v>-21.98</v>
       </c>
       <c r="N362" s="1">
-        <v>10700.84</v>
+        <v>0.68</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>817</v>
+        <v>836</v>
       </c>
       <c r="B363" t="s">
-        <v>818</v>
+        <v>837</v>
       </c>
       <c r="C363" s="1">
-        <v>15500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.95477419</v>
+        <v>100.0044814</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-7010.0</v>
+        <v>224.07</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>-116.78</v>
+        <v>41.11</v>
       </c>
       <c r="M363" s="1">
-        <v>-7010.0</v>
+        <v>224.07</v>
       </c>
       <c r="N363" s="1">
-        <v>-7126.78</v>
+        <v>265.18</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>819</v>
+        <v>838</v>
       </c>
       <c r="B364" t="s">
-        <v>820</v>
+        <v>839</v>
       </c>
       <c r="C364" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.968198</v>
+        <v>100.0152888</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-1272.08</v>
+        <v>2293.32</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>-3.25</v>
+        <v>102.69</v>
       </c>
       <c r="M364" s="1">
-        <v>-1272.08</v>
+        <v>2293.32</v>
       </c>
       <c r="N364" s="1">
-        <v>-1275.33</v>
+        <v>2396.01</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
       <c r="B365" t="s">
-        <v>822</v>
+        <v>841</v>
       </c>
       <c r="C365" s="1">
-        <v>4750000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>99.98328589</v>
+        <v>99.9963738</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-793.92</v>
+        <v>-181.31</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>12.01</v>
+        <v>0.0</v>
       </c>
       <c r="M365" s="1">
-        <v>-793.92</v>
+        <v>-181.31</v>
       </c>
       <c r="N365" s="1">
-        <v>-781.91</v>
+        <v>-181.31</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>823</v>
+        <v>842</v>
       </c>
       <c r="B366" t="s">
-        <v>824</v>
+        <v>843</v>
       </c>
       <c r="C366" s="1">
-        <v>7500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.97849467</v>
+        <v>99.999709</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-1612.9</v>
+        <v>-11.64</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>-4.95</v>
+        <v>0.0</v>
       </c>
       <c r="M366" s="1">
-        <v>-1612.9</v>
+        <v>-11.64</v>
       </c>
       <c r="N366" s="1">
-        <v>-1617.85</v>
+        <v>-11.64</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>825</v>
+        <v>844</v>
       </c>
       <c r="B367" t="s">
-        <v>824</v>
+        <v>845</v>
       </c>
       <c r="C367" s="1">
-        <v>2000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.976256</v>
+        <v>99.9524182</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-474.88</v>
+        <v>-4758.18</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>-0.91</v>
+        <v>-186.69</v>
       </c>
       <c r="M367" s="1">
-        <v>-474.88</v>
+        <v>-4758.18</v>
       </c>
       <c r="N367" s="1">
-        <v>-475.79</v>
+        <v>-4944.87</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
       <c r="B368" t="s">
-        <v>827</v>
+        <v>845</v>
       </c>
       <c r="C368" s="1">
-        <v>7000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>99.95592271</v>
+        <v>99.94742986</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-3085.41</v>
+        <v>-11565.43</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
-        <v>-31.62</v>
+        <v>-455.62</v>
       </c>
       <c r="M368" s="1">
-        <v>-3085.41</v>
+        <v>-11565.43</v>
       </c>
       <c r="N368" s="1">
-        <v>-3117.03</v>
+        <v>-12021.05</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>828</v>
+        <v>847</v>
       </c>
       <c r="B369" t="s">
-        <v>829</v>
+        <v>848</v>
       </c>
       <c r="C369" s="1">
-        <v>1950000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.00369385</v>
+        <v>99.990793</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>72.03</v>
+        <v>-460.35</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369">
-        <v>9.61</v>
+        <v>4.33</v>
       </c>
       <c r="M369" s="1">
-        <v>72.03</v>
+        <v>-460.35</v>
       </c>
       <c r="N369" s="1">
-        <v>81.64</v>
+        <v>-456.02</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>830</v>
+        <v>849</v>
       </c>
       <c r="B370" t="s">
-        <v>831</v>
+        <v>848</v>
       </c>
       <c r="C370" s="1">
-        <v>22000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.95728655</v>
+        <v>99.97025826</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-9396.96</v>
+        <v>-1368.12</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
       <c r="L370">
-        <v>-212.9</v>
+        <v>19.57</v>
       </c>
       <c r="M370" s="1">
-        <v>-9396.96</v>
+        <v>-1368.12</v>
       </c>
       <c r="N370" s="1">
-        <v>-9609.86</v>
+        <v>-1348.55</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>832</v>
+        <v>850</v>
       </c>
       <c r="B371" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="C371" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>99.9583497</v>
+        <v>100.00077412</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-4165.03</v>
+        <v>65.8</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
       <c r="L371">
-        <v>-87.61</v>
+        <v>42.2</v>
       </c>
       <c r="M371" s="1">
-        <v>-4165.03</v>
+        <v>65.8</v>
       </c>
       <c r="N371" s="1">
-        <v>-4252.64</v>
+        <v>108.0</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
       <c r="B372" t="s">
-        <v>834</v>
+        <v>853</v>
       </c>
       <c r="C372" s="1">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>99.989604</v>
+        <v>99.9739195</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-519.8</v>
+        <v>-2086.44</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
-        <v>32.24</v>
+        <v>-15.47</v>
       </c>
       <c r="M372" s="1">
-        <v>-519.8</v>
+        <v>-2086.44</v>
       </c>
       <c r="N372" s="1">
-        <v>-487.56</v>
+        <v>-2101.91</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>835</v>
+        <v>854</v>
       </c>
       <c r="B373" t="s">
-        <v>834</v>
+        <v>855</v>
       </c>
       <c r="C373" s="1">
-        <v>4600000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>99.9814563</v>
+        <v>99.99858167</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-853.01</v>
+        <v>-76.59</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
       <c r="L373">
-        <v>6.85</v>
+        <v>-0.73</v>
       </c>
       <c r="M373" s="1">
-        <v>-853.01</v>
+        <v>-76.59</v>
       </c>
       <c r="N373" s="1">
-        <v>-846.16</v>
+        <v>-77.32</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="B374" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="C374" s="1">
-        <v>8500000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>99.99578365</v>
+        <v>99.94786749</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-358.39</v>
+        <v>-3324.49</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
-        <v>14.32</v>
+        <v>-112.84</v>
       </c>
       <c r="M374" s="1">
-        <v>-358.39</v>
+        <v>-3324.49</v>
       </c>
       <c r="N374" s="1">
-        <v>-344.07</v>
+        <v>-3437.33</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="B375" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="C375" s="1">
-        <v>8000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>99.97415788</v>
+        <v>99.96176617</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-2067.37</v>
+        <v>-2294.03</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>-8.1</v>
+        <v>-28.68</v>
       </c>
       <c r="M375" s="1">
-        <v>-2067.37</v>
+        <v>-2294.03</v>
       </c>
       <c r="N375" s="1">
-        <v>-2075.47</v>
+        <v>-2322.71</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>840</v>
+        <v>860</v>
       </c>
       <c r="B376" t="s">
-        <v>841</v>
+        <v>861</v>
       </c>
       <c r="C376" s="1">
-        <v>5400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>99.99328</v>
+        <v>99.99045063</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-362.88</v>
+        <v>-3819.75</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>-1.41</v>
+        <v>178.57</v>
       </c>
       <c r="M376" s="1">
-        <v>-362.88</v>
+        <v>-3819.75</v>
       </c>
       <c r="N376" s="1">
-        <v>-364.29</v>
+        <v>-3641.18</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="B377" t="s">
-        <v>843</v>
+        <v>863</v>
       </c>
       <c r="C377" s="1">
-        <v>6377000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>99.95770645</v>
+        <v>100.00402934</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-2697.06</v>
+        <v>245.79</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>-41.4</v>
+        <v>52.53</v>
       </c>
       <c r="M377" s="1">
-        <v>-2697.06</v>
+        <v>245.79</v>
       </c>
       <c r="N377" s="1">
-        <v>-2738.46</v>
+        <v>298.32</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>844</v>
+        <v>864</v>
       </c>
       <c r="B378" t="s">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="C378" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>99.97202967</v>
+        <v>100.00411913</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-1678.22</v>
+        <v>617.87</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>-10.49</v>
+        <v>100.77</v>
       </c>
       <c r="M378" s="1">
-        <v>-1678.22</v>
+        <v>617.87</v>
       </c>
       <c r="N378" s="1">
-        <v>-1688.71</v>
+        <v>718.64</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>846</v>
+        <v>866</v>
       </c>
       <c r="B379" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
       <c r="C379" s="1">
-        <v>40000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>99.9861292</v>
+        <v>99.99506003</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-5548.32</v>
+        <v>-327.52</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>54.11</v>
+        <v>0.0</v>
       </c>
       <c r="M379" s="1">
-        <v>-5548.32</v>
+        <v>-327.52</v>
       </c>
       <c r="N379" s="1">
-        <v>-5494.21</v>
+        <v>-327.52</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="B380" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="C380" s="1">
-        <v>40000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>99.9945266</v>
+        <v>99.99629094</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-2189.36</v>
+        <v>-196.58</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>269.6</v>
+        <v>0.0</v>
       </c>
       <c r="M380" s="1">
-        <v>-2189.36</v>
+        <v>-196.58</v>
       </c>
       <c r="N380" s="1">
-        <v>-1919.76</v>
+        <v>-196.58</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>850</v>
+        <v>869</v>
       </c>
       <c r="B381" t="s">
-        <v>851</v>
+        <v>870</v>
       </c>
       <c r="C381" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>99.99159888</v>
+        <v>99.99873905</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-2100.28</v>
+        <v>-504.38</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>60.86</v>
+        <v>650.17</v>
       </c>
       <c r="M381" s="1">
-        <v>-2100.28</v>
+        <v>-504.38</v>
       </c>
       <c r="N381" s="1">
-        <v>-2039.42</v>
+        <v>145.79</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>852</v>
+        <v>871</v>
       </c>
       <c r="B382" t="s">
-        <v>853</v>
+        <v>872</v>
       </c>
       <c r="C382" s="1">
-        <v>7996000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>99.97043122</v>
+        <v>99.99805672</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-2364.32</v>
+        <v>-485.82</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>-16.3</v>
+        <v>171.0</v>
       </c>
       <c r="M382" s="1">
-        <v>-2364.32</v>
+        <v>-485.82</v>
       </c>
       <c r="N382" s="1">
-        <v>-2380.62</v>
+        <v>-314.82</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>854</v>
+        <v>873</v>
       </c>
       <c r="B383" t="s">
-        <v>855</v>
+        <v>874</v>
       </c>
       <c r="C383" s="1">
-        <v>2900000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>99.96295345</v>
+        <v>99.96586031</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-1074.35</v>
+        <v>-2729.81</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>-1.63</v>
+        <v>-39.29</v>
       </c>
       <c r="M383" s="1">
-        <v>-1074.35</v>
+        <v>-2729.81</v>
       </c>
       <c r="N383" s="1">
-        <v>-1075.98</v>
+        <v>-2769.1</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>856</v>
+        <v>875</v>
       </c>
       <c r="B384" t="s">
-        <v>857</v>
+        <v>876</v>
       </c>
       <c r="C384" s="1">
-        <v>25000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.99410724</v>
+        <v>99.95622138</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-1473.19</v>
+        <v>-1269.58</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>60.86</v>
+        <v>-26.18</v>
       </c>
       <c r="M384" s="1">
-        <v>-1473.19</v>
+        <v>-1269.58</v>
       </c>
       <c r="N384" s="1">
-        <v>-1412.33</v>
+        <v>-1295.76</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>858</v>
+        <v>877</v>
       </c>
       <c r="B385" t="s">
-        <v>857</v>
+        <v>878</v>
       </c>
       <c r="C385" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>99.98967084</v>
+        <v>100.00007528</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-2582.29</v>
+        <v>18.82</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>60.86</v>
+        <v>171.0</v>
       </c>
       <c r="M385" s="1">
-        <v>-2582.29</v>
+        <v>18.82</v>
       </c>
       <c r="N385" s="1">
-        <v>-2521.43</v>
+        <v>189.82</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="B386" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="C386" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>99.9702158</v>
+        <v>99.99546336</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>-2978.42</v>
+        <v>-1134.16</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
-      <c r="L386" t="s">
-        <v>861</v>
+      <c r="L386">
+        <v>171.0</v>
       </c>
       <c r="M386" s="1">
-        <v>-2978.42</v>
+        <v>-1134.16</v>
       </c>
       <c r="N386" s="1">
-        <v>-12225.75</v>
+        <v>-963.16</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="B387" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="C387" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.9661408</v>
+        <v>99.99739145</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-1692.96</v>
+        <v>-521.71</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
-      <c r="L387" t="s">
-        <v>864</v>
+      <c r="L387">
+        <v>117.78</v>
       </c>
       <c r="M387" s="1">
-        <v>-1692.96</v>
+        <v>-521.71</v>
       </c>
       <c r="N387" s="1">
-        <v>-7145.16</v>
+        <v>-403.93</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>882</v>
+      </c>
+      <c r="B388" t="s">
+        <v>883</v>
+      </c>
+      <c r="C388" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>99.9816574</v>
+      </c>
+      <c r="E388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>-1834.26</v>
+      </c>
+      <c r="J388" s="1">
+        <v>0</v>
+      </c>
+      <c r="K388">
+        <v>0.0</v>
+      </c>
+      <c r="L388" t="s">
+        <v>884</v>
+      </c>
+      <c r="M388" s="1">
+        <v>-1834.26</v>
+      </c>
+      <c r="N388" s="1">
+        <v>-12204.59</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>885</v>
+      </c>
+      <c r="B389" t="s">
+        <v>886</v>
+      </c>
+      <c r="C389" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>99.9790902</v>
+      </c>
+      <c r="E389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-1045.49</v>
+      </c>
+      <c r="J389" s="1">
+        <v>0</v>
+      </c>
+      <c r="K389">
+        <v>0.0</v>
+      </c>
+      <c r="L389" t="s">
+        <v>887</v>
+      </c>
+      <c r="M389" s="1">
+        <v>-1045.49</v>
+      </c>
+      <c r="N389" s="1">
+        <v>-7136.07</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P389">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>