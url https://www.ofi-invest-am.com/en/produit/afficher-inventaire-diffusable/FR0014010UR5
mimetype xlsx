--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="888">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="933">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -112,276 +112,318 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...2 lines deleted...]
-    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
+    <t>FR0129628758</t>
+  </si>
+  <si>
+    <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
+  </si>
+  <si>
+    <t>XS3311140738</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129160620</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/04/2026</t>
   </si>
   <si>
-    <t>396 744.89</t>
+    <t>423 196.56</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>207 084.17</t>
+    <t>227 001.92</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>118 304.22</t>
+    <t>144 816.94</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>116 737.56</t>
+    <t>142 900.28</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3311089950</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+  </si>
+  <si>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
     <t>BE6372064376</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 24/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>77 122.50</t>
+    <t>115 752.00</t>
   </si>
   <si>
     <t>FR0129160661</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 23/04/2026</t>
   </si>
   <si>
-    <t>793 489.78</t>
+    <t>846 393.11</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>126 950.00</t>
+    <t>160 365.56</t>
+  </si>
+  <si>
+    <t>FR0129582690</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>503 366.25</t>
+    <t>542 928.33</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>242 309.17</t>
+    <t>281 615.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>59 802.67</t>
+    <t>99 114.42</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
@@ -406,2004 +448,1983 @@
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
+  </si>
+  <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>813 992.67</t>
+    <t>868 059.44</t>
   </si>
   <si>
     <t>FR0129063311</t>
   </si>
   <si>
     <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>136 548.00</t>
+    <t>163 192.17</t>
   </si>
   <si>
     <t>XS3060578476</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 22/04/2026</t>
   </si>
   <si>
-    <t>398 483.78</t>
-[...11 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>425 052.11</t>
+  </si>
+  <si>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>XS3025927727</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 11/03/2026</t>
+    <t>FR0129671774</t>
+  </si>
+  <si>
+    <t>EURO SAFRAN SA 26/03/2026</t>
+  </si>
+  <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
-    <t>XS3129352012</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
+    <t>XS3323656143</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>FR0129354819</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628576</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
+  </si>
+  <si>
     <t>FR0129496602</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 23/03/2026</t>
   </si>
   <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
+  </si>
+  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>129 202.22</t>
+    <t>180 502.44</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>587 725.92</t>
+    <t>627 710.00</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>958 235.00</t>
+    <t>1 017 787.25</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>29 901.33</t>
-[...8 lines deleted...]
-    <t>1 188 141.25</t>
+    <t>56 100.00</t>
+  </si>
+  <si>
+    <t>FR0129654184</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
+  </si>
+  <si>
+    <t>22 633.00</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>29 768.00</t>
+    <t>55 850.00</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>568 423.92</t>
+    <t>608 240.00</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>98 102.33</t>
+    <t>137 799.67</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>22 629.00</t>
+    <t>49 051.17</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>30 675.36</t>
+    <t>43 847.22</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>29 722.58</t>
+    <t>42 486.11</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>21 929.00</t>
+    <t>47 534.50</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>65 143.75</t>
+    <t>97 772.50</t>
   </si>
   <si>
     <t>FR0129160687</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>81 390.83</t>
+    <t>114 326.11</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>81 029.72</t>
+    <t>113 819.17</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>52 148.11</t>
+    <t>74 540.28</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>169 185.00</t>
+    <t>202 198.54</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>168 435.00</t>
+    <t>201 302.71</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129199370</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
-    <t>BE6372032050</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+    <t>BE6372774685</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
+    <t>FR0129654614</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>26 599.10</t>
+  </si>
+  <si>
+    <t>FR0129654622</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
+  </si>
+  <si>
+    <t>26 717.15</t>
+  </si>
+  <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>100 435.00</t>
-[...8 lines deleted...]
-    <t>1 420 680.00</t>
+    <t>140 310.17</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>60 534.06</t>
-[...8 lines deleted...]
-    <t>697 693.33</t>
+    <t>86 527.78</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>90 801.08</t>
+    <t>129 791.67</t>
+  </si>
+  <si>
+    <t>FR0129671360</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
+  </si>
+  <si>
+    <t>13 460.94</t>
   </si>
   <si>
     <t>FR0129155448</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129062271</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>42 240.00</t>
+    <t>75 136.67</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>540 875.42</t>
+    <t>580 503.00</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>112 765.00</t>
+    <t>139 163.17</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>85 334.03</t>
+    <t>117 979.44</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>89 576.08</t>
+    <t>128 041.67</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>60 942.39</t>
+    <t>87 111.11</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>396 529.67</t>
+    <t>422 863.06</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>43 127.78</t>
+    <t>69 048.00</t>
   </si>
   <si>
     <t>FR0129081545</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 31/03/2026</t>
   </si>
   <si>
-    <t>1 055 483.33</t>
-[...17 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/03/2026</t>
+    <t>1 121 069.17</t>
+  </si>
+  <si>
+    <t>FR0129654796</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>449 806.42</t>
+    <t>489 328.67</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+  </si>
+  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>XS3099050166</t>
-[...5 lines deleted...]
-    <t>321 750.56</t>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>41 598.75</t>
+    <t>61 047.25</t>
+  </si>
+  <si>
+    <t>FR0129671766</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
+  </si>
+  <si>
+    <t>14 010.94</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>41 128.77</t>
+    <t>60 322.19</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>399 683.22</t>
+    <t>430 428.08</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>325 363.68</t>
-[...8 lines deleted...]
-    <t>377 712.33</t>
+    <t>349 853.42</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>13 493.50</t>
+    <t>51 723.29</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>69 443.84</t>
+    <t>104 165.75</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>71 198.63</t>
+    <t>85 582.19</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>206 904.11</t>
+    <t>234 060.27</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>2 270 761.64</t>
+    <t>2 418 854.79</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>220 972.60</t>
+    <t>237 369.86</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>4 536.99</t>
+    <t>6 608.22</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>207 945.21</t>
+    <t>225 205.48</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>2 568.49</t>
+    <t>4 726.03</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>122 863.01</t>
+    <t>179 794.52</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>2 065.07</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>21 097.00</t>
+    <t>29 784.00</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>69 006.58</t>
+    <t>73 607.01</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>28 711.64</t>
+    <t>32 098.97</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>578 204.60</t>
+    <t>624 373.03</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
+    <t>2 920.55</t>
+  </si>
+  <si>
     <t>FR0013323664</t>
   </si>
   <si>
     <t>BPCE SA 1.375 23/03/2026</t>
   </si>
   <si>
-    <t>710 667.81</t>
+    <t>754 178.08</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>278 523.29</t>
+    <t>297 452.05</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>356 878.77</t>
+    <t>380 446.23</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>50 393.84</t>
+    <t>60 102.74</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>58 512.33</t>
+    <t>62 136.99</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>81 439.07</t>
+    <t>109 023.27</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>25 506.85</t>
-[...8 lines deleted...]
-    <t>97 430.99</t>
+    <t>31 145.21</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>9 473.97</t>
+    <t>14 709.59</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>94 520.55</t>
+    <t>116 095.89</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>52 155.82</t>
+    <t>67 582.19</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>113 767.12</t>
+    <t>121 678.08</t>
+  </si>
+  <si>
+    <t>FR0014009UH8</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>343 150.68</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>12 144.52</t>
+    <t>13 000.34</t>
   </si>
   <si>
     <t>FR0013414091</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 1.625 15/04/2026</t>
   </si>
   <si>
-    <t>213 698.63</t>
+    <t>227 722.60</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>109 540.41</t>
-[...8 lines deleted...]
-    <t>59 112.33</t>
+    <t>124 477.74</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>68 921.23</t>
+    <t>77 910.96</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>7 333.56</t>
+    <t>8 261.30</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>36 180.82</t>
+    <t>52 009.93</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>52 339.04</t>
+    <t>65 269.86</t>
+  </si>
+  <si>
+    <t>XS1843436228</t>
+  </si>
+  <si>
+    <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
+  </si>
+  <si>
+    <t>201 425.34</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>118 922.95</t>
+    <t>1 703.77</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>221 043.76</t>
+    <t>264 835.45</t>
   </si>
   <si>
     <t>XS1398476793</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV 1.125 21/04/2026</t>
   </si>
   <si>
-    <t>58 068.49</t>
+    <t>61 952.05</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>435 667.81</t>
+    <t>496 661.30</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>122 903.42</t>
+    <t>275 243.84</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>3 316.58</t>
+    <t>5 563.29</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>52 659.95</t>
+    <t>63 501.70</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>313 424.66</t>
+    <t>336 438.36</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>33 647.26</t>
+    <t>39 041.10</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>451 801.39</t>
+    <t>480 905.16</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>444 726.99</t>
+    <t>623 754.25</t>
   </si>
   <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>40 580.82</t>
+    <t>43 227.40</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>170 233.50</t>
+    <t>180 850.64</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>45 055.12</t>
+    <t>53 532.15</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>609 389.60</t>
+    <t>33 482.95</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>5 239.73</t>
   </si>
   <si>
     <t>XS2320747285</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.25 24/03/2026</t>
   </si>
   <si>
-    <t>46 849.32</t>
+    <t>49 726.03</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>3 662.63</t>
+    <t>5 493.95</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>33 158.90</t>
+    <t>38 394.52</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>1 575.34</t>
+    <t>2 294.52</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
+    <t>2 484.25</t>
+  </si>
+  <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>50 270.55</t>
+    <t>80 432.88</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>127 575.00</t>
+    <t>138 600.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>37 454.79</t>
+    <t>113 063.01</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
-    <t>68 835.62</t>
+    <t>79 623.29</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>266 095.89</t>
+    <t>381 452.05</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>97 671.23</t>
+    <t>108 818.49</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-4 216.67</t>
+    <t>-4 771.37</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 380.54</t>
+    <t>-1 561.71</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-36 310.42</t>
+    <t>-39 004.58</t>
   </si>
   <si>
     <t>SWAP04525662</t>
   </si>
   <si>
-    <t>-6 964.20</t>
+    <t>-7 640.21</t>
   </si>
   <si>
     <t>SWAP04525664</t>
   </si>
   <si>
-    <t>-2 711.83</t>
+    <t>-2 970.96</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
     <t>SWAP04577214</t>
   </si>
   <si>
-    <t>-1 806.00</t>
+    <t>-2 052.75</t>
   </si>
   <si>
     <t>SWAP04604387</t>
   </si>
   <si>
-    <t>-9 165.67</t>
+    <t>-9 841.74</t>
   </si>
   <si>
     <t>SWAP04609323</t>
   </si>
   <si>
-    <t>-11 429.77</t>
+    <t>-12 306.56</t>
   </si>
   <si>
     <t>SWAP04610454</t>
   </si>
   <si>
-    <t>-29 695.45</t>
-[...2 lines deleted...]
-    <t>SWAP04617236</t>
+    <t>-32 620.00</t>
   </si>
   <si>
     <t>SWAP04617235</t>
   </si>
   <si>
-    <t>-1 525.50</t>
+    <t>-2 240.00</t>
   </si>
   <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-10 118.33</t>
+    <t>-10 759.96</t>
   </si>
   <si>
     <t>SWAP04619122</t>
   </si>
   <si>
-    <t>-4 171.89</t>
-[...5 lines deleted...]
-    <t>-4 600.00</t>
+    <t>-4 593.07</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-14 896.00</t>
+    <t>-16 038.75</t>
   </si>
   <si>
     <t>SWAP04631220</t>
   </si>
   <si>
-    <t>-6 756.08</t>
+    <t>-7 496.33</t>
   </si>
   <si>
     <t>SWAP04636427</t>
   </si>
   <si>
-    <t>-4 543.67</t>
-[...11 lines deleted...]
-    <t>-6 657.77</t>
+    <t>-5 070.00</t>
   </si>
   <si>
     <t>SWAP04637545</t>
   </si>
   <si>
-    <t>SWAP04647005</t>
-[...10 lines deleted...]
-  <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-5 906.41</t>
+    <t>-6 326.09</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-20 057.28</t>
-[...5 lines deleted...]
-    <t>-22 712.50</t>
+    <t>-21 493.78</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-9 954.00</t>
+    <t>-10 677.34</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-8 692.50</t>
+    <t>-9 781.20</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-18 512.80</t>
+    <t>-19 878.63</t>
   </si>
   <si>
     <t>SWAP04683324</t>
   </si>
   <si>
-    <t>74 260.00</t>
+    <t>78 446.11</t>
   </si>
   <si>
     <t>SWAP04683730</t>
   </si>
   <si>
-    <t>43 365.00</t>
+    <t>45 836.00</t>
   </si>
   <si>
     <t>SWAP04684317</t>
   </si>
   <si>
-    <t>65 651.11</t>
+    <t>69 730.67</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>66 331.75</t>
+    <t>70 713.00</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>29 831.88</t>
-[...5 lines deleted...]
-    <t>25 898.54</t>
+    <t>31 889.66</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>14 156.75</t>
+    <t>15 423.16</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>24 320.00</t>
+    <t>26 076.17</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>8 561.00</t>
+    <t>9 380.58</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>7 328.56</t>
-[...11 lines deleted...]
-    <t>12 130.55</t>
+    <t>8 005.36</t>
   </si>
   <si>
     <t>SWAP04709816</t>
   </si>
   <si>
-    <t>4 705.56</t>
+    <t>5 099.16</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>6 742.10</t>
+    <t>7 305.11</t>
   </si>
   <si>
     <t>SWAP04709817</t>
   </si>
   <si>
-    <t>4 229.94</t>
+    <t>4 585.47</t>
   </si>
   <si>
     <t>SWAP04714393</t>
   </si>
   <si>
-    <t>9 088.06</t>
+    <t>9 868.30</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>22 433.67</t>
+    <t>24 501.42</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>3 230.39</t>
+    <t>3 930.50</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>20 611.55</t>
+    <t>22 581.06</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>4 586.09</t>
+    <t>5 022.23</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>12 362.67</t>
+    <t>13 537.09</t>
   </si>
   <si>
     <t>SWAP04724796</t>
   </si>
   <si>
-    <t>7 111.58</t>
+    <t>7 806.46</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>22 285.34</t>
+    <t>24 424.17</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>15 506.01</t>
+    <t>16 993.61</t>
   </si>
   <si>
     <t>SWAP04744259</t>
   </si>
   <si>
-    <t>11 284.22</t>
+    <t>12 411.05</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>10 445.83</t>
+    <t>11 504.17</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>12 231.81</t>
+    <t>13 466.07</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>10 839.25</t>
-[...5 lines deleted...]
-    <t>4 298.28</t>
+    <t>11 945.34</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>17 188.56</t>
-[...5 lines deleted...]
-    <t>20 802.13</t>
+    <t>18 991.55</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>3 912.57</t>
+    <t>4 315.17</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>16 474.13</t>
+    <t>18 178.00</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>11 819.59</t>
+    <t>13 337.58</t>
   </si>
   <si>
     <t>SWAP04761278</t>
   </si>
   <si>
-    <t>18 905.44</t>
+    <t>20 925.78</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>1 107.06</t>
+    <t>1 731.90</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>7 393.62</t>
+    <t>8 240.56</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>2 779.24</t>
+    <t>4 723.33</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>20 841.77</t>
+    <t>23 255.37</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>3 402.00</t>
+    <t>5 155.50</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>1 765.17</t>
+    <t>2 674.00</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>3 003.79</t>
+    <t>3 361.11</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>6 943.44</t>
+    <t>7 773.34</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>1 768.62</t>
+    <t>1 980.00</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>1 631.00</t>
+    <t>2 472.75</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>6 839.59</t>
+    <t>7 677.88</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>8 664.00</t>
+    <t>9 744.75</t>
   </si>
   <si>
     <t>SWAP04780466</t>
   </si>
   <si>
-    <t>15 555.89</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04781357</t>
   </si>
   <si>
+    <t>1 435.67</t>
+  </si>
+  <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>3 984.74</t>
+    <t>4 686.50</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>4 920.91</t>
+    <t>5 702.29</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 115.81</t>
+    <t>1 293.41</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 509.20</t>
+    <t>1 749.30</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
+    <t>1 130.60</t>
+  </si>
+  <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>17 169.44</t>
+    <t>19 556.44</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
+    <t>1 078.06</t>
+  </si>
+  <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>8 646.89</t>
+    <t>9 890.89</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>11 425.33</t>
+    <t>13 119.58</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>5 644.34</t>
+    <t>6 482.71</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>6 325.00</t>
+    <t>7 424.25</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>1 564.91</t>
+    <t>1 852.80</t>
   </si>
   <si>
     <t>SWAP04827720</t>
   </si>
   <si>
+    <t>1 200.00</t>
+  </si>
+  <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>4 299.11</t>
+    <t>5 093.78</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>4 412.45</t>
+    <t>5 224.61</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>1 966.89</t>
+    <t>2 405.95</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>7 139.22</t>
+    <t>8 378.61</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>2 929.54</t>
+    <t>3 442.41</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>14 319.45</t>
+    <t>16 952.22</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>1 950.81</t>
+    <t>2 605.60</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
+    <t>1 006.59</t>
+  </si>
+  <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 087.75</t>
+    <t>1 337.71</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>3 114.39</t>
+    <t>3 710.06</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>2 097.72</t>
+    <t>2 518.39</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
+    <t>1 252.40</t>
+  </si>
+  <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>2 738.58</t>
+    <t>3 312.83</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
+    <t>1 008.68</t>
+  </si>
+  <si>
     <t>SWAP04868932</t>
   </si>
   <si>
+    <t>1 082.50</t>
+  </si>
+  <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>5 328.00</t>
+    <t>6 490.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>4 208.75</t>
+    <t>5 133.34</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>1 807.00</t>
+    <t>2 244.79</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>2 041.04</t>
+    <t>2 536.58</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
-    <t>1 219.85</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>1 135.17</t>
+    <t>1 452.80</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 005.03</t>
+    <t>1 271.78</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
+    <t>1 239.00</t>
+  </si>
+  <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 056.61</t>
+    <t>1 344.00</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>1 048.89</t>
+    <t>1 402.77</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
@@ -2413,122 +2434,179 @@
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
     <t>SWAP04923564</t>
   </si>
   <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>SWAP04943180</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943178</t>
+  </si>
+  <si>
     <t>SWAP04943173</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
+    <t>1 031.63</t>
+  </si>
+  <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
+    <t>SWAP05011026</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260313</t>
+  </si>
+  <si>
+    <t>SWAP05011147</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260316</t>
+  </si>
+  <si>
+    <t>SWAP05011291</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260318</t>
+  </si>
+  <si>
+    <t>SWAP05011292</t>
+  </si>
+  <si>
+    <t>SWAP05011325</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260319</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>4 268.59</t>
+    <t>5 401.72</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>SWAP05009021</t>
+  </si>
+  <si>
+    <t>C000000051DS20260304</t>
+  </si>
+  <si>
+    <t>SWAP05011027</t>
+  </si>
+  <si>
+    <t>C000000051DS20260313</t>
+  </si>
+  <si>
+    <t>SWAP05011028</t>
+  </si>
+  <si>
+    <t>SWAP05011146</t>
+  </si>
+  <si>
+    <t>C000000051DS20260316</t>
+  </si>
+  <si>
+    <t>SWAP05011170</t>
+  </si>
+  <si>
+    <t>C000000051DS20260317</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
@@ -2548,59 +2626,59 @@
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>SWAP04922679</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
     <t>SWAP04922681</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
@@ -2623,105 +2701,162 @@
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
     <t>SWAP04996166</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
+    <t>SWAP04996571</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996574</t>
+  </si>
+  <si>
+    <t>SWAP04996569</t>
+  </si>
+  <si>
+    <t>SWAP05009424</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260309</t>
+  </si>
+  <si>
+    <t>SWAP05009699</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260310</t>
+  </si>
+  <si>
+    <t>SWAP05010421</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260311</t>
+  </si>
+  <si>
+    <t>SWAP05011025</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260313</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
+    <t>1 046.06</t>
+  </si>
+  <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
+    <t>SWAP05011168</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260317</t>
+  </si>
+  <si>
+    <t>SWAP05002490</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260302</t>
+  </si>
+  <si>
+    <t>SWAP05011169</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260317</t>
+  </si>
+  <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923567</t>
   </si>
   <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506693</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-10 370.33</t>
+    <t>-11 215.25</t>
   </si>
   <si>
     <t>SWAP04505309</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-6 090.58</t>
+    <t>-6 572.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3041,198 +3176,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>44998.7812</v>
+        <v>46088.5076</v>
       </c>
       <c r="D2">
-        <v>110380.41</v>
+        <v>110523.26</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4966983969.94</v>
+        <v>5093851899.0</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4966983969.94</v>
+        <v>5093851899.0</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1006.97</v>
+        <v>1008.3</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1006.97</v>
+        <v>1008.3</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1006.97</v>
+        <v>1008.3</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>235355.0</v>
+        <v>229752.0</v>
       </c>
       <c r="D4">
-        <v>1002.98</v>
+        <v>1004.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>236057199.03</v>
+        <v>230743969.99</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>236057199.03</v>
+        <v>230743969.99</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P389"/>
+  <dimension ref="A1:P408"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O389" sqref="O389"/>
+      <selection activeCell="O408" sqref="O408"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3251,19439 +3386,20389 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>19813.0</v>
+        <v>14638.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11579.68</v>
+        <v>11593.324</v>
       </c>
       <c r="E2" s="1">
-        <v>11572.079058194</v>
+        <v>11576.447352097</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>229277602.38</v>
+        <v>169456036.34</v>
       </c>
       <c r="I2" s="1">
-        <v>150597.46</v>
+        <v>247040.37</v>
       </c>
       <c r="J2" s="1">
-        <v>0.06568345901943</v>
+        <v>0.14578434344135</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>229428199.84</v>
+        <v>169703076.71</v>
       </c>
       <c r="N2" s="1">
-        <v>229428199.84</v>
+        <v>169703076.71</v>
       </c>
       <c r="O2" s="1">
-        <v>4.41</v>
+        <v>3.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>975.0</v>
+        <v>894.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261256.59</v>
+        <v>261551.18</v>
       </c>
       <c r="E3" s="1">
-        <v>260680.61931282</v>
+        <v>260789.22005593</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>254163603.83</v>
+        <v>233145562.73</v>
       </c>
       <c r="I3" s="1">
-        <v>561571.42</v>
+        <v>681192.19</v>
       </c>
       <c r="J3" s="1">
-        <v>0.22094879500356</v>
+        <v>0.29217463202972</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>254725175.25</v>
+        <v>233826754.92</v>
       </c>
       <c r="N3" s="1">
-        <v>254725175.25</v>
+        <v>233826754.92</v>
       </c>
       <c r="O3" s="1">
-        <v>4.9</v>
+        <v>4.39</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.8556</v>
+        <v>99.2673</v>
       </c>
       <c r="E4" s="1">
-        <v>98.02335895</v>
+        <v>99.26379355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>19604671.79</v>
+        <v>19852758.71</v>
       </c>
       <c r="I4" s="1">
-        <v>166448.21</v>
+        <v>701.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.84902319091566</v>
+        <v>0.0035324561701682</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19771120.0</v>
+        <v>19853460.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19771120.0</v>
+        <v>19853460.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.6538</v>
+        <v>98.8426</v>
       </c>
       <c r="E5" s="1">
-        <v>97.81326225</v>
+        <v>98.02335895</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19562652.45</v>
+        <v>19604671.79</v>
       </c>
       <c r="I5" s="1">
-        <v>168107.55</v>
+        <v>163848.21</v>
       </c>
       <c r="J5" s="1">
-        <v>0.85932902212348</v>
+        <v>0.83576104591343</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19730760.0</v>
+        <v>19768520.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19730760.0</v>
+        <v>19768520.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.6127</v>
+        <v>98.6062</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4822914</v>
+        <v>97.81326225</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>29844687.42</v>
+        <v>19562652.45</v>
       </c>
       <c r="I6" s="1">
-        <v>39122.58</v>
+        <v>158587.55</v>
       </c>
       <c r="J6" s="1">
-        <v>0.13108724996658</v>
+        <v>0.81066486462065</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>29883810.0</v>
+        <v>19721240.0</v>
       </c>
       <c r="N6" s="1">
-        <v>29883810.0</v>
+        <v>19721240.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.8967</v>
+        <v>99.7416</v>
       </c>
       <c r="E7" s="1">
-        <v>98.75546173</v>
+        <v>99.4822914</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39502184.69</v>
+        <v>29844687.42</v>
       </c>
       <c r="I7" s="1">
-        <v>456495.31</v>
+        <v>77792.58</v>
       </c>
       <c r="J7" s="1">
-        <v>1.155620413358</v>
+        <v>0.26065804913697</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39958680.0</v>
+        <v>29922480.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39958680.0</v>
+        <v>29922480.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.77</v>
+        <v>0.56</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>45000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.4203</v>
+        <v>99.2859</v>
       </c>
       <c r="E8" s="1">
-        <v>97.78527224</v>
+        <v>99.26215136</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>44003372.51</v>
+        <v>13896701.19</v>
       </c>
       <c r="I8" s="1">
-        <v>285762.49</v>
+        <v>3324.81</v>
       </c>
       <c r="J8" s="1">
-        <v>0.64941042856444</v>
+        <v>0.023925174431991</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>44289135.0</v>
+        <v>13900026.0</v>
       </c>
       <c r="N8" s="1">
-        <v>44289135.0</v>
+        <v>13900026.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.85</v>
+        <v>0.26</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.9816</v>
+        <v>97.5746</v>
       </c>
       <c r="E9" s="1">
-        <v>98.36271167</v>
+        <v>97.77077208</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>14754406.75</v>
+        <v>24442693.02</v>
       </c>
       <c r="I9" s="1">
-        <v>92833.25</v>
+        <v>-49043.02</v>
       </c>
       <c r="J9" s="1">
-        <v>0.62918998759472</v>
+        <v>-0.20064491240745</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>14847240.0</v>
+        <v>24393650.0</v>
       </c>
       <c r="N9" s="1">
-        <v>14847240.0</v>
+        <v>24393650.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.7768</v>
+        <v>98.3927</v>
       </c>
       <c r="E10" s="1">
-        <v>98.942062</v>
+        <v>97.78527224</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9894206.2</v>
+        <v>44003372.51</v>
       </c>
       <c r="I10" s="1">
-        <v>83473.8</v>
+        <v>273342.49</v>
       </c>
       <c r="J10" s="1">
-        <v>0.84366343608242</v>
+        <v>0.62118531923407</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9977680.0</v>
+        <v>44276715.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9977680.0</v>
+        <v>44276715.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.83</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0299</v>
+        <v>99.0508</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>98.36271167</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>20000000.0</v>
+        <v>14754406.75</v>
       </c>
       <c r="I11" s="1">
-        <v>5980.0</v>
+        <v>103213.25</v>
       </c>
       <c r="J11" s="1">
-        <v>0.0299</v>
+        <v>0.69954185043733</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>48</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>20005980.0</v>
+        <v>14857620.0</v>
       </c>
       <c r="N11" s="1">
-        <v>20402724.89</v>
+        <v>14857620.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0522</v>
+        <v>99.8964</v>
       </c>
       <c r="E12" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>15000000.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I12" s="1">
-        <v>7830.0</v>
+        <v>95433.8</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0522</v>
+        <v>0.96454225908492</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12" t="s">
-        <v>51</v>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>15007830.0</v>
+        <v>9989640.0</v>
       </c>
       <c r="N12" s="1">
-        <v>15214914.17</v>
+        <v>9989640.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0295</v>
+        <v>100.0191</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>5900.0</v>
+        <v>3820.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0295</v>
+        <v>0.0191</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M13" s="1">
-        <v>20005900.0</v>
+        <v>20003820.0</v>
       </c>
       <c r="N13" s="1">
-        <v>20124204.22</v>
+        <v>20427016.56</v>
       </c>
       <c r="O13" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0295</v>
+        <v>100.0468</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>5900.0</v>
+        <v>7020.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0295</v>
+        <v>0.0468</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M14" s="1">
-        <v>20005900.0</v>
+        <v>15007020.0</v>
       </c>
       <c r="N14" s="1">
-        <v>20122637.56</v>
+        <v>15234021.92</v>
       </c>
       <c r="O14" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0381</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>7620.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.0381</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>29681460.0</v>
+        <v>20007620.0</v>
       </c>
       <c r="N15" s="1">
-        <v>29681460.0</v>
+        <v>20152436.94</v>
       </c>
       <c r="O15" s="1">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.0583</v>
+        <v>100.0344</v>
       </c>
       <c r="E16" s="1">
-        <v>97.7949414</v>
+        <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>19558988.28</v>
+        <v>20000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>52671.72</v>
+        <v>6880.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.26929675117122</v>
+        <v>0.0344</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>61</v>
       </c>
       <c r="M16" s="1">
-        <v>19611660.0</v>
+        <v>20006880.0</v>
       </c>
       <c r="N16" s="1">
-        <v>19611660.0</v>
+        <v>20149780.28</v>
       </c>
       <c r="O16" s="1">
         <v>0.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.0143</v>
+        <v>99.0026</v>
       </c>
       <c r="E17" s="1">
-        <v>97.8142855</v>
+        <v>98.0238394</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9781428.55</v>
+        <v>29407151.82</v>
       </c>
       <c r="I17" s="1">
-        <v>20001.45</v>
+        <v>293628.18</v>
       </c>
       <c r="J17" s="1">
-        <v>0.20448393501786</v>
+        <v>0.99849241367299</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9801430.0</v>
+        <v>29700780.0</v>
       </c>
       <c r="N17" s="1">
-        <v>9801430.0</v>
+        <v>29700780.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.8493</v>
+        <v>97.9521</v>
       </c>
       <c r="E18" s="1">
-        <v>98.39941053</v>
+        <v>97.7949414</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7379955.79</v>
+        <v>19558988.28</v>
       </c>
       <c r="I18" s="1">
-        <v>108741.71</v>
+        <v>31431.72</v>
       </c>
       <c r="J18" s="1">
-        <v>1.4734737320154</v>
+        <v>0.16070217717826</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7488697.5</v>
+        <v>19590420.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7488697.5</v>
+        <v>19590420.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.14</v>
+        <v>0.37</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>16000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.8652</v>
+        <v>97.895</v>
       </c>
       <c r="E19" s="1">
-        <v>99.836933</v>
+        <v>97.8142855</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>15973909.28</v>
+        <v>9781428.55</v>
       </c>
       <c r="I19" s="1">
-        <v>4522.72</v>
+        <v>8071.45</v>
       </c>
       <c r="J19" s="1">
-        <v>0.028313169436004</v>
+        <v>0.082518110301997</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>15978432.0</v>
+        <v>9789500.0</v>
       </c>
       <c r="N19" s="1">
-        <v>15978432.0</v>
+        <v>9789500.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.9096</v>
+        <v>99.7161</v>
       </c>
       <c r="E20" s="1">
-        <v>97.7514452</v>
+        <v>99.6192332</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>9775144.52</v>
+        <v>9961923.32</v>
       </c>
       <c r="I20" s="1">
-        <v>15815.48</v>
+        <v>9686.68</v>
       </c>
       <c r="J20" s="1">
-        <v>0.16179279976517</v>
+        <v>0.097237046389954</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9790960.0</v>
+        <v>9971610.0</v>
       </c>
       <c r="N20" s="1">
-        <v>9790960.0</v>
+        <v>9971610.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.9486</v>
+        <v>99.5824</v>
       </c>
       <c r="E21" s="1">
-        <v>97.5153099</v>
+        <v>99.5611428</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>48757654.95</v>
+        <v>9956114.28</v>
       </c>
       <c r="I21" s="1">
-        <v>1216645.05</v>
+        <v>2125.72</v>
       </c>
       <c r="J21" s="1">
-        <v>2.4952903318415</v>
+        <v>0.021350899961747</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>49974300.0</v>
+        <v>9958240.0</v>
       </c>
       <c r="N21" s="1">
-        <v>49974300.0</v>
+        <v>9958240.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.4436</v>
+        <v>97.4454</v>
       </c>
       <c r="E22" s="1">
-        <v>98.14746657</v>
+        <v>97.44325147</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>29444239.97</v>
+        <v>14616487.72</v>
       </c>
       <c r="I22" s="1">
-        <v>88840.03</v>
+        <v>322.28</v>
       </c>
       <c r="J22" s="1">
-        <v>0.3017229518932</v>
+        <v>0.002204907267558</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>29533080.0</v>
+        <v>14616810.0</v>
       </c>
       <c r="N22" s="1">
-        <v>29533080.0</v>
+        <v>14616810.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.8388</v>
+        <v>99.9711</v>
       </c>
       <c r="E23" s="1">
-        <v>97.87236357</v>
+        <v>98.39941053</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>29361709.07</v>
+        <v>7379955.79</v>
       </c>
       <c r="I23" s="1">
-        <v>289930.93</v>
+        <v>117876.71</v>
       </c>
       <c r="J23" s="1">
-        <v>0.98744568754083</v>
+        <v>1.5972549613336</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29651640.0</v>
+        <v>7497832.5</v>
       </c>
       <c r="N23" s="1">
-        <v>29651640.0</v>
+        <v>7497832.5</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.14</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>40000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.014</v>
+        <v>99.9885</v>
       </c>
       <c r="E24" s="1">
-        <v>97.75627623</v>
+        <v>99.91472544</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>39102510.49</v>
+        <v>40965037.43</v>
       </c>
       <c r="I24" s="1">
-        <v>103089.51</v>
+        <v>30247.57</v>
       </c>
       <c r="J24" s="1">
-        <v>0.26363910835434</v>
+        <v>0.073837525601402</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>39205600.0</v>
+        <v>40995285.0</v>
       </c>
       <c r="N24" s="1">
-        <v>39205600.0</v>
+        <v>40995285.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.75</v>
+        <v>0.77</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.3537</v>
+        <v>97.7476</v>
       </c>
       <c r="E25" s="1">
-        <v>97.8675211</v>
+        <v>97.7514452</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19573504.22</v>
+        <v>9775144.52</v>
       </c>
       <c r="I25" s="1">
-        <v>297235.78</v>
+        <v>-384.52</v>
       </c>
       <c r="J25" s="1">
-        <v>1.5185619123646</v>
+        <v>-0.0039336502822364</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19870740.0</v>
+        <v>9774760.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19870740.0</v>
+        <v>9774760.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0045</v>
+        <v>97.4371</v>
       </c>
       <c r="E26" s="1">
-        <v>100.0</v>
+        <v>97.52492576</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>30000000.0</v>
+        <v>24381231.44</v>
       </c>
       <c r="I26" s="1">
-        <v>1350.0</v>
+        <v>-21956.44</v>
       </c>
       <c r="J26" s="1">
-        <v>0.0045</v>
+        <v>-0.09005468019133</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>82</v>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>30001350.0</v>
+        <v>24359275.0</v>
       </c>
       <c r="N26" s="1">
-        <v>30078472.5</v>
+        <v>24359275.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" t="s">
         <v>83</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.0235</v>
+        <v>98.4149</v>
       </c>
       <c r="E27" s="1">
-        <v>100.0</v>
+        <v>98.14746657</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>40000000.0</v>
+        <v>29444239.97</v>
       </c>
       <c r="I27" s="1">
-        <v>9400.0</v>
+        <v>80230.03</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0235</v>
+        <v>0.27248123939264</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>85</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>40009400.0</v>
+        <v>29524470.0</v>
       </c>
       <c r="N27" s="1">
-        <v>40802889.78</v>
+        <v>29524470.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.78</v>
+        <v>0.55</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0165</v>
+        <v>98.8802</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>97.87236357</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>25000000.0</v>
+        <v>29361709.07</v>
       </c>
       <c r="I28" s="1">
-        <v>4125.0</v>
+        <v>302350.93</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0165</v>
+        <v>1.0297456775393</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>88</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>25004125.0</v>
+        <v>29664060.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25131075.0</v>
+        <v>29664060.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.7183</v>
+        <v>98.1332</v>
       </c>
       <c r="E29" s="1">
-        <v>99.4492995</v>
+        <v>98.15181495</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>15911887.92</v>
+        <v>19630362.99</v>
       </c>
       <c r="I29" s="1">
-        <v>43040.08</v>
+        <v>-3722.99</v>
       </c>
       <c r="J29" s="1">
-        <v>0.27049009027962</v>
+        <v>-0.018965466924359</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>15954928.0</v>
+        <v>19626640.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15954928.0</v>
+        <v>19626640.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.8585</v>
+        <v>97.8793</v>
       </c>
       <c r="E30" s="1">
-        <v>97.82396035</v>
+        <v>97.75627623</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>19564792.07</v>
+        <v>39102510.49</v>
       </c>
       <c r="I30" s="1">
-        <v>206907.93</v>
+        <v>49209.51</v>
       </c>
       <c r="J30" s="1">
-        <v>1.0575524097558</v>
+        <v>0.12584744402175</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19771700.0</v>
+        <v>39151720.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19771700.0</v>
+        <v>39151720.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.38</v>
+        <v>0.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.7752</v>
+        <v>99.459</v>
       </c>
       <c r="E31" s="1">
-        <v>97.74661473</v>
+        <v>97.8675211</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>14661992.21</v>
+        <v>19573504.22</v>
       </c>
       <c r="I31" s="1">
-        <v>4287.79</v>
+        <v>318295.78</v>
       </c>
       <c r="J31" s="1">
-        <v>0.029244252340249</v>
+        <v>1.6261563408496</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>14666280.0</v>
+        <v>19891800.0</v>
       </c>
       <c r="N31" s="1">
-        <v>14666280.0</v>
+        <v>19891800.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.7466</v>
+        <v>100.0094</v>
       </c>
       <c r="E32" s="1">
-        <v>97.7369551</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9773695.51</v>
+        <v>30000000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>964.49</v>
+        <v>2820.0</v>
       </c>
       <c r="J32" s="1">
-        <v>0.0098682223015151</v>
+        <v>0.0094</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>0.0</v>
+      <c r="L32" t="s">
+        <v>94</v>
       </c>
       <c r="M32" s="1">
-        <v>9774660.0</v>
+        <v>30002820.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9774660.0</v>
+        <v>30118572.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.0186</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>7440.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0.0186</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>97</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>11494664.0</v>
+        <v>40007440.0</v>
       </c>
       <c r="N33" s="1">
-        <v>11494664.0</v>
+        <v>40853833.11</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.77</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" t="s">
         <v>99</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.0401</v>
+        <v>100.0235</v>
       </c>
       <c r="E34" s="1">
         <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>12030.0</v>
+        <v>5875.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0401</v>
+        <v>0.0235</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M34" s="1">
-        <v>30012030.0</v>
+        <v>25005875.0</v>
       </c>
       <c r="N34" s="1">
-        <v>30515396.25</v>
+        <v>25166240.56</v>
       </c>
       <c r="O34" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" t="s">
         <v>102</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.015</v>
+        <v>99.5535</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.43839405</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>30000000.0</v>
+        <v>19887678.81</v>
       </c>
       <c r="I35" s="1">
-        <v>4500.0</v>
+        <v>23021.19</v>
       </c>
       <c r="J35" s="1">
-        <v>0.015</v>
+        <v>0.11575604282398</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>104</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>30004500.0</v>
+        <v>19910700.0</v>
       </c>
       <c r="N35" s="1">
-        <v>30246809.17</v>
+        <v>19910700.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.58</v>
+        <v>0.37</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.9972</v>
+        <v>99.8482</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>99.4492995</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>30000000.0</v>
+        <v>15911887.92</v>
       </c>
       <c r="I36" s="1">
-        <v>-840.0</v>
+        <v>63824.08</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.0028</v>
+        <v>0.40110941153487</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>107</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29999160.0</v>
+        <v>15975712.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30058962.67</v>
+        <v>15975712.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.7132</v>
+        <v>98.8793</v>
       </c>
       <c r="E37" s="1">
-        <v>97.88689388</v>
+        <v>97.82396035</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>39154757.55</v>
+        <v>19564792.07</v>
       </c>
       <c r="I37" s="1">
-        <v>730522.45</v>
+        <v>211067.93</v>
       </c>
       <c r="J37" s="1">
-        <v>1.8657310010594</v>
+        <v>1.0788150942</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>39885280.0</v>
+        <v>19775860.0</v>
       </c>
       <c r="N37" s="1">
-        <v>39885280.0</v>
+        <v>19775860.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.6244</v>
+        <v>97.5955</v>
       </c>
       <c r="E38" s="1">
-        <v>97.94505827</v>
+        <v>97.74661473</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14691758.74</v>
+        <v>14661992.21</v>
       </c>
       <c r="I38" s="1">
-        <v>251901.26</v>
+        <v>-22667.21</v>
       </c>
       <c r="J38" s="1">
-        <v>1.7145752558145</v>
+        <v>-0.15459843161382</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>14943660.0</v>
+        <v>14639325.0</v>
       </c>
       <c r="N38" s="1">
-        <v>14943660.0</v>
+        <v>14639325.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.288</v>
+        <v>97.5627</v>
       </c>
       <c r="E39" s="1">
-        <v>97.7959084</v>
+        <v>97.7369551</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19559181.68</v>
+        <v>9773695.51</v>
       </c>
       <c r="I39" s="1">
-        <v>98418.32</v>
+        <v>-17425.51</v>
       </c>
       <c r="J39" s="1">
-        <v>0.50318219652633</v>
+        <v>-0.1782898800374</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19657600.0</v>
+        <v>9756270.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19657600.0</v>
+        <v>9756270.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C40" s="1">
-        <v>25000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.0875</v>
+        <v>99.7163</v>
       </c>
       <c r="E40" s="1">
-        <v>97.78527224</v>
+        <v>99.64625582</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>24446318.06</v>
+        <v>10961088.14</v>
       </c>
       <c r="I40" s="1">
-        <v>75556.94</v>
+        <v>7704.86</v>
       </c>
       <c r="J40" s="1">
-        <v>0.30907288293704</v>
+        <v>0.070292838645124</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>24521875.0</v>
+        <v>10968793.0</v>
       </c>
       <c r="N40" s="1">
-        <v>24521875.0</v>
+        <v>10968793.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C41" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.6565</v>
+        <v>100.0354</v>
       </c>
       <c r="E41" s="1">
-        <v>98.376783</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>24594195.75</v>
+        <v>30000000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>69929.25</v>
+        <v>10620.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.28433233072889</v>
+        <v>0.0354</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" t="s">
+        <v>115</v>
       </c>
       <c r="M41" s="1">
-        <v>24664125.0</v>
+        <v>30010620.0</v>
       </c>
       <c r="N41" s="1">
-        <v>24664125.0</v>
+        <v>30553548.33</v>
       </c>
       <c r="O41" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>116</v>
+      </c>
+      <c r="B42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.0245</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>7350.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.0245</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>118</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>24615775.0</v>
+        <v>30007350.0</v>
       </c>
       <c r="N42" s="1">
-        <v>24615775.0</v>
+        <v>30288965.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.0065</v>
+      </c>
+      <c r="E43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>0.0065</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" t="s">
         <v>121</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>24568875.0</v>
+        <v>30001950.0</v>
       </c>
       <c r="N43" s="1">
-        <v>24568875.0</v>
+        <v>30101064.42</v>
       </c>
       <c r="O43" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.011</v>
+        <v>99.8328</v>
       </c>
       <c r="E44" s="1">
-        <v>97.85057616</v>
+        <v>97.88689388</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>12231322.02</v>
+        <v>39154757.55</v>
       </c>
       <c r="I44" s="1">
-        <v>145052.98</v>
+        <v>778362.45</v>
       </c>
       <c r="J44" s="1">
-        <v>1.1859141617138</v>
+        <v>1.9879128328302</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12376375.0</v>
+        <v>39933120.0</v>
       </c>
       <c r="N44" s="1">
-        <v>12376375.0</v>
+        <v>39933120.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.8115</v>
+        <v>99.7461</v>
       </c>
       <c r="E45" s="1">
-        <v>97.86267907</v>
+        <v>97.94505827</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>14679401.86</v>
+        <v>14691758.74</v>
       </c>
       <c r="I45" s="1">
-        <v>142323.14</v>
+        <v>270156.26</v>
       </c>
       <c r="J45" s="1">
-        <v>0.96954318273565</v>
+        <v>1.8388285894218</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>14821725.0</v>
+        <v>14961915.0</v>
       </c>
       <c r="N45" s="1">
-        <v>14821725.0</v>
+        <v>14961915.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.28</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.9857</v>
+        <v>98.2132</v>
       </c>
       <c r="E46" s="1">
-        <v>97.85299653</v>
+        <v>97.7959084</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>14677949.48</v>
+        <v>19559181.68</v>
       </c>
       <c r="I46" s="1">
-        <v>169905.52</v>
+        <v>83458.32</v>
       </c>
       <c r="J46" s="1">
-        <v>1.157556239252</v>
+        <v>0.4266963790481</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14847855.0</v>
+        <v>19642640.0</v>
       </c>
       <c r="N46" s="1">
-        <v>14847855.0</v>
+        <v>19642640.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.9994</v>
+        <v>97.9605</v>
       </c>
       <c r="E47" s="1">
-        <v>97.80703052</v>
+        <v>97.78527224</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>24451757.63</v>
+        <v>24446318.06</v>
       </c>
       <c r="I47" s="1">
-        <v>48092.37</v>
+        <v>43806.94</v>
       </c>
       <c r="J47" s="1">
-        <v>0.1966826709463</v>
+        <v>0.17919647405586</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>24499850.0</v>
+        <v>24490125.0</v>
       </c>
       <c r="N47" s="1">
-        <v>24499850.0</v>
+        <v>24490125.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>9500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.8195</v>
+        <v>98.6626</v>
       </c>
       <c r="E48" s="1">
-        <v>99.507892</v>
+        <v>98.376783</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9453249.74</v>
+        <v>24594195.75</v>
       </c>
       <c r="I48" s="1">
-        <v>29602.76</v>
+        <v>71454.25</v>
       </c>
       <c r="J48" s="1">
-        <v>0.31314903143562</v>
+        <v>0.29053298073388</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9482852.5</v>
+        <v>24665650.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9482852.5</v>
+        <v>24665650.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.18</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.5423</v>
+        <v>98.4298</v>
       </c>
       <c r="E49" s="1">
-        <v>98.523084</v>
+        <v>98.185719</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>4926154.2</v>
+        <v>24546429.75</v>
       </c>
       <c r="I49" s="1">
-        <v>960.8</v>
+        <v>61020.25</v>
       </c>
       <c r="J49" s="1">
-        <v>0.019504058561545</v>
+        <v>0.24859114185435</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>4927115.0</v>
+        <v>24607450.0</v>
       </c>
       <c r="N49" s="1">
-        <v>4927115.0</v>
+        <v>24607450.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.09</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.288</v>
+        <v>98.1975</v>
       </c>
       <c r="E50" s="1">
-        <v>98.503513</v>
+        <v>97.990834</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9850351.3</v>
+        <v>24497708.5</v>
       </c>
       <c r="I50" s="1">
-        <v>78448.7</v>
+        <v>51666.5</v>
       </c>
       <c r="J50" s="1">
-        <v>0.79640509877044</v>
+        <v>0.21090339939346</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9928800.0</v>
+        <v>24549375.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9928800.0</v>
+        <v>24549375.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>40000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.9128</v>
+        <v>99.0848</v>
       </c>
       <c r="E51" s="1">
-        <v>97.87236358</v>
+        <v>97.85057616</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>39148945.43</v>
+        <v>12231322.02</v>
       </c>
       <c r="I51" s="1">
-        <v>416174.57</v>
+        <v>154277.98</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0630543567109</v>
+        <v>1.2613352812372</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>39565120.0</v>
+        <v>12385600.0</v>
       </c>
       <c r="N51" s="1">
-        <v>39565120.0</v>
+        <v>12385600.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.76</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0346</v>
+        <v>98.8458</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>97.86267907</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>40000000.0</v>
+        <v>14679401.86</v>
       </c>
       <c r="I52" s="1">
-        <v>13840.0</v>
+        <v>147468.14</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0346</v>
+        <v>1.0045922947435</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>140</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>40013840.0</v>
+        <v>14826870.0</v>
       </c>
       <c r="N52" s="1">
-        <v>40827832.67</v>
+        <v>14826870.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.78</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" t="s">
         <v>141</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.7411</v>
+        <v>99.0561</v>
       </c>
       <c r="E53" s="1">
-        <v>97.88606878</v>
+        <v>97.85299653</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>48943034.39</v>
+        <v>14677949.48</v>
       </c>
       <c r="I53" s="1">
-        <v>927515.61</v>
+        <v>180465.52</v>
       </c>
       <c r="J53" s="1">
-        <v>1.8950921649221</v>
+        <v>1.2295008934722</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>49870550.0</v>
+        <v>14858415.0</v>
       </c>
       <c r="N53" s="1">
-        <v>49870550.0</v>
+        <v>14858415.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.96</v>
+        <v>0.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C54" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.5122</v>
+        <v>97.8467</v>
       </c>
       <c r="E54" s="1">
-        <v>97.804612</v>
+        <v>97.80703052</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>24451153.0</v>
+        <v>24451757.63</v>
       </c>
       <c r="I54" s="1">
-        <v>176897.0</v>
+        <v>9917.37</v>
       </c>
       <c r="J54" s="1">
-        <v>0.72347099541686</v>
+        <v>0.040558924843228</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>24628050.0</v>
+        <v>24461675.0</v>
       </c>
       <c r="N54" s="1">
-        <v>24628050.0</v>
+        <v>24461675.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" t="s">
         <v>145</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0959</v>
+        <v>99.4489</v>
       </c>
       <c r="E55" s="1">
-        <v>97.780438</v>
+        <v>99.42955057</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>39112175.2</v>
+        <v>29828865.17</v>
       </c>
       <c r="I55" s="1">
-        <v>126184.8</v>
+        <v>5804.83</v>
       </c>
       <c r="J55" s="1">
-        <v>0.32262281336887</v>
+        <v>0.019460445333462</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>39238360.0</v>
+        <v>29834670.0</v>
       </c>
       <c r="N55" s="1">
-        <v>39238360.0</v>
+        <v>29834670.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
         <v>147</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.5967</v>
+        <v>99.9461</v>
       </c>
       <c r="E56" s="1">
-        <v>97.8035629</v>
+        <v>99.507892</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>19560712.58</v>
+        <v>9453249.74</v>
       </c>
       <c r="I56" s="1">
-        <v>358627.42</v>
+        <v>41629.76</v>
       </c>
       <c r="J56" s="1">
-        <v>1.8334067255131</v>
+        <v>0.44037512120144</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>19919340.0</v>
+        <v>9494879.5</v>
       </c>
       <c r="N56" s="1">
-        <v>19919340.0</v>
+        <v>9494879.5</v>
       </c>
       <c r="O56" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
         <v>149</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.6569</v>
+        <v>98.6837</v>
       </c>
       <c r="E57" s="1">
-        <v>97.8626791</v>
+        <v>98.523084</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>19572535.82</v>
+        <v>4926154.2</v>
       </c>
       <c r="I57" s="1">
-        <v>158844.18</v>
+        <v>8030.8</v>
       </c>
       <c r="J57" s="1">
-        <v>0.81156668436231</v>
+        <v>0.16302372345551</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19731380.0</v>
+        <v>4934185.0</v>
       </c>
       <c r="N57" s="1">
-        <v>19731380.0</v>
+        <v>4934185.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.38</v>
+        <v>0.09</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58" t="s">
         <v>151</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.1042</v>
+        <v>99.4262</v>
       </c>
       <c r="E58" s="1">
-        <v>97.775605</v>
+        <v>98.503513</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29332681.5</v>
+        <v>9850351.3</v>
       </c>
       <c r="I58" s="1">
-        <v>98578.5</v>
+        <v>92268.7</v>
       </c>
       <c r="J58" s="1">
-        <v>0.33607053620379</v>
+        <v>0.93670466351794</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29431260.0</v>
+        <v>9942620.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29431260.0</v>
+        <v>9942620.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>152</v>
+      </c>
+      <c r="B59" t="s">
         <v>153</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.994</v>
+        <v>98.9383</v>
       </c>
       <c r="E59" s="1">
-        <v>100.0</v>
+        <v>97.87236358</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>20000000.0</v>
+        <v>39148945.43</v>
       </c>
       <c r="I59" s="1">
-        <v>-1200.0</v>
+        <v>426374.57</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.006</v>
+        <v>1.0891086983745</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59" t="s">
-        <v>155</v>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19998800.0</v>
+        <v>39575320.0</v>
       </c>
       <c r="N59" s="1">
-        <v>20135348.0</v>
+        <v>39575320.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.029</v>
+        <v>100.0221</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>5800.0</v>
+        <v>8840.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.029</v>
+        <v>0.0221</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="M60" s="1">
-        <v>20005800.0</v>
+        <v>40008840.0</v>
       </c>
       <c r="N60" s="1">
-        <v>20404283.78</v>
+        <v>40876899.44</v>
       </c>
       <c r="O60" s="1">
-        <v>0.39</v>
+        <v>0.77</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9708</v>
+        <v>99.8591</v>
       </c>
       <c r="E61" s="1">
-        <v>99.8788137</v>
+        <v>97.88606878</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9987881.37</v>
+        <v>48943034.39</v>
       </c>
       <c r="I61" s="1">
-        <v>9198.63</v>
+        <v>986515.61</v>
       </c>
       <c r="J61" s="1">
-        <v>0.092097910049566</v>
+        <v>2.0156404732469</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>9997080.0</v>
+        <v>49929550.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9997080.0</v>
+        <v>49929550.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.19</v>
+        <v>0.94</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.9416</v>
+        <v>98.4924</v>
       </c>
       <c r="E62" s="1">
-        <v>99.4530085</v>
+        <v>97.804612</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>9945300.85</v>
+        <v>24451153.0</v>
       </c>
       <c r="I62" s="1">
-        <v>48859.15</v>
+        <v>171947.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.49127875302033</v>
+        <v>0.7032265513205</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9994160.0</v>
+        <v>24623100.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9994160.0</v>
+        <v>24623100.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.19</v>
+        <v>0.46</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.5368</v>
+        <v>97.9885</v>
       </c>
       <c r="E63" s="1">
-        <v>99.4878861</v>
+        <v>97.780438</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19897577.22</v>
+        <v>39112175.2</v>
       </c>
       <c r="I63" s="1">
-        <v>9782.78</v>
+        <v>83224.8</v>
       </c>
       <c r="J63" s="1">
-        <v>0.049165684303348</v>
+        <v>0.2127848926183</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19907360.0</v>
+        <v>39195400.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19907360.0</v>
+        <v>39195400.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.38</v>
+        <v>0.74</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C64" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.475</v>
+        <v>99.718</v>
       </c>
       <c r="E64" s="1">
-        <v>99.2427776</v>
+        <v>97.8035629</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>29772833.28</v>
+        <v>19560712.58</v>
       </c>
       <c r="I64" s="1">
-        <v>69666.72</v>
+        <v>382887.42</v>
       </c>
       <c r="J64" s="1">
-        <v>0.23399425692817</v>
+        <v>1.9574308371132</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>29842500.0</v>
+        <v>19943600.0</v>
       </c>
       <c r="N64" s="1">
-        <v>29842500.0</v>
+        <v>19943600.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C65" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.5937</v>
+        <v>98.668</v>
       </c>
       <c r="E65" s="1">
-        <v>97.9014285</v>
+        <v>97.8626791</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>39160571.4</v>
+        <v>19572535.82</v>
       </c>
       <c r="I65" s="1">
-        <v>276908.6</v>
+        <v>161064.18</v>
       </c>
       <c r="J65" s="1">
-        <v>0.70711072413004</v>
+        <v>0.822909108361</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>39437480.0</v>
+        <v>19733600.0</v>
       </c>
       <c r="N65" s="1">
-        <v>39437480.0</v>
+        <v>19733600.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.76</v>
+        <v>0.37</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9445</v>
+        <v>97.9711</v>
       </c>
       <c r="E66" s="1">
-        <v>97.54416312</v>
+        <v>97.775605</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>12193020.39</v>
+        <v>29332681.5</v>
       </c>
       <c r="I66" s="1">
-        <v>300042.11</v>
+        <v>58648.5</v>
       </c>
       <c r="J66" s="1">
-        <v>2.4607693615117</v>
+        <v>0.19994251122251</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>12493062.5</v>
+        <v>29391330.0</v>
       </c>
       <c r="N66" s="1">
-        <v>12493062.5</v>
+        <v>29391330.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67" t="s">
+        <v>170</v>
+      </c>
+      <c r="C67" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.9998</v>
+      </c>
+      <c r="E67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-40.0</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.0002</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="s">
         <v>171</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>14741430.0</v>
+        <v>19999960.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14741430.0</v>
+        <v>20163152.17</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.5597</v>
+        <v>100.0139</v>
       </c>
       <c r="E68" s="1">
-        <v>98.22903955</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19645807.91</v>
+        <v>20000000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>266132.09</v>
+        <v>2780.0</v>
       </c>
       <c r="J68" s="1">
-        <v>1.3546507795413</v>
+        <v>0.0139</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" t="s">
+        <v>174</v>
       </c>
       <c r="M68" s="1">
-        <v>19911940.0</v>
+        <v>20002780.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19911940.0</v>
+        <v>20427832.11</v>
       </c>
       <c r="O68" s="1">
         <v>0.38</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>24000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9102</v>
+        <v>99.8529</v>
       </c>
       <c r="E69" s="1">
-        <v>98.56951</v>
+        <v>99.7875357</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>23656682.4</v>
+        <v>9978753.57</v>
       </c>
       <c r="I69" s="1">
-        <v>321765.6</v>
+        <v>6536.43</v>
       </c>
       <c r="J69" s="1">
-        <v>1.3601467634363</v>
+        <v>0.065503471492182</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>23978448.0</v>
+        <v>9985290.0</v>
       </c>
       <c r="N69" s="1">
-        <v>23978448.0</v>
+        <v>9985290.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.891</v>
+        <v>99.6495</v>
       </c>
       <c r="E70" s="1">
-        <v>97.80461245</v>
+        <v>99.4878861</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>19560922.49</v>
+        <v>19897577.22</v>
       </c>
       <c r="I70" s="1">
-        <v>17277.51</v>
+        <v>32322.78</v>
       </c>
       <c r="J70" s="1">
-        <v>0.088326662553019</v>
+        <v>0.16244580756048</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>19578200.0</v>
+        <v>19929900.0</v>
       </c>
       <c r="N70" s="1">
-        <v>19578200.0</v>
+        <v>19929900.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>179</v>
       </c>
       <c r="B71" t="s">
         <v>180</v>
       </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.0021</v>
+        <v>99.5822</v>
       </c>
       <c r="E71" s="1">
-        <v>97.78527225</v>
+        <v>99.2427776</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19557054.45</v>
+        <v>29772833.28</v>
       </c>
       <c r="I71" s="1">
-        <v>43365.55</v>
+        <v>101826.72</v>
       </c>
       <c r="J71" s="1">
-        <v>0.22173865758194</v>
+        <v>0.34201219293564</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19600420.0</v>
+        <v>29874660.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19600420.0</v>
+        <v>29874660.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>181</v>
       </c>
       <c r="B72" t="s">
         <v>182</v>
       </c>
       <c r="C72" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.2546</v>
+        <v>98.6486</v>
       </c>
       <c r="E72" s="1">
-        <v>98.92074717</v>
+        <v>97.9014285</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>29676224.15</v>
+        <v>39160571.4</v>
       </c>
       <c r="I72" s="1">
-        <v>100155.85</v>
+        <v>298868.6</v>
       </c>
       <c r="J72" s="1">
-        <v>0.33749526049459</v>
+        <v>0.76318753612466</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>29776380.0</v>
+        <v>39459440.0</v>
       </c>
       <c r="N72" s="1">
-        <v>29776380.0</v>
+        <v>39459440.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.57</v>
+        <v>0.74</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>183</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.0023</v>
+        <v>99.9756</v>
       </c>
       <c r="E73" s="1">
-        <v>97.81428545</v>
+        <v>99.94114578</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>19562857.09</v>
+        <v>49970572.89</v>
       </c>
       <c r="I73" s="1">
-        <v>37602.91</v>
+        <v>17227.11</v>
       </c>
       <c r="J73" s="1">
-        <v>0.19221583957295</v>
+        <v>0.034474509703785</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19600460.0</v>
+        <v>49987800.0</v>
       </c>
       <c r="N73" s="1">
-        <v>19600460.0</v>
+        <v>49987800.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.38</v>
+        <v>0.94</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>185</v>
       </c>
       <c r="B74" t="s">
         <v>186</v>
       </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.6626</v>
+        <v>98.1053</v>
       </c>
       <c r="E74" s="1">
-        <v>97.98818017</v>
+        <v>98.15917464</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29396454.05</v>
+        <v>12269896.83</v>
       </c>
       <c r="I74" s="1">
-        <v>502325.95</v>
+        <v>-6734.33</v>
       </c>
       <c r="J74" s="1">
-        <v>1.7087977656951</v>
+        <v>-0.054884976567484</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29898780.0</v>
+        <v>12263162.5</v>
       </c>
       <c r="N74" s="1">
-        <v>29898780.0</v>
+        <v>12263162.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.57</v>
+        <v>0.23</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>187</v>
       </c>
       <c r="B75" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C75" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.8679</v>
+        <v>98.1053</v>
       </c>
       <c r="E75" s="1">
-        <v>99.8160612</v>
+        <v>98.20184247</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14972409.18</v>
+        <v>14730276.37</v>
       </c>
       <c r="I75" s="1">
-        <v>7775.82</v>
+        <v>-14481.37</v>
       </c>
       <c r="J75" s="1">
-        <v>0.051934327378568</v>
+        <v>-0.098310239646916</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14980185.0</v>
+        <v>14715795.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14980185.0</v>
+        <v>14715795.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>188</v>
+      </c>
+      <c r="B76" t="s">
         <v>189</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.0371</v>
+        <v>99.6794</v>
       </c>
       <c r="E76" s="1">
-        <v>97.77932293</v>
+        <v>98.22903955</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29333796.88</v>
+        <v>19645807.91</v>
       </c>
       <c r="I76" s="1">
-        <v>77333.12</v>
+        <v>290072.09</v>
       </c>
       <c r="J76" s="1">
-        <v>0.26363147026741</v>
+        <v>1.4765088375538</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29411130.0</v>
+        <v>19935880.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29411130.0</v>
+        <v>19935880.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>190</v>
+      </c>
+      <c r="B77" t="s">
         <v>191</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>28600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.2751</v>
+        <v>97.8005</v>
       </c>
       <c r="E77" s="1">
-        <v>98.04874822</v>
+        <v>97.87169836</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>28041941.99</v>
+        <v>24467924.59</v>
       </c>
       <c r="I77" s="1">
-        <v>350736.61</v>
+        <v>-17799.59</v>
       </c>
       <c r="J77" s="1">
-        <v>1.2507572054927</v>
+        <v>-0.07274662766974</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>28392678.6</v>
+        <v>24450125.0</v>
       </c>
       <c r="N77" s="1">
-        <v>28392678.6</v>
+        <v>24450125.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>192</v>
+      </c>
+      <c r="B78" t="s">
         <v>193</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.0959</v>
+        <v>97.7841</v>
       </c>
       <c r="E78" s="1">
-        <v>97.75025085</v>
+        <v>97.80461245</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>12707532.61</v>
+        <v>19560922.49</v>
       </c>
       <c r="I78" s="1">
-        <v>44934.39</v>
+        <v>-4102.49</v>
       </c>
       <c r="J78" s="1">
-        <v>0.35360436505699</v>
+        <v>-0.020972886130996</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>12752467.0</v>
+        <v>19556820.0</v>
       </c>
       <c r="N78" s="1">
-        <v>12752467.0</v>
+        <v>19556820.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>194</v>
+      </c>
+      <c r="B79" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C79" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.513</v>
+        <v>97.9192</v>
       </c>
       <c r="E79" s="1">
-        <v>98.05766825</v>
+        <v>97.78527225</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19611533.65</v>
+        <v>19557054.45</v>
       </c>
       <c r="I79" s="1">
-        <v>291066.35</v>
+        <v>26785.55</v>
       </c>
       <c r="J79" s="1">
-        <v>1.4841590422991</v>
+        <v>0.13696106470676</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19902600.0</v>
+        <v>19583840.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19902600.0</v>
+        <v>19583840.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>196</v>
+      </c>
+      <c r="B80" t="s">
         <v>197</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.019</v>
+        <v>99.3561</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>40000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I80" s="1">
-        <v>7600.0</v>
+        <v>130605.85</v>
       </c>
       <c r="J80" s="1">
-        <v>0.019</v>
+        <v>0.44010265369289</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>199</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>40007600.0</v>
+        <v>29806830.0</v>
       </c>
       <c r="N80" s="1">
-        <v>40136802.22</v>
+        <v>29806830.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.77</v>
+        <v>0.56</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B81" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0168</v>
+        <v>97.9348</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>97.81428545</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>30000000.0</v>
+        <v>19562857.09</v>
       </c>
       <c r="I81" s="1">
-        <v>5040.0</v>
+        <v>24102.91</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0168</v>
+        <v>0.12320751457271</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>202</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>30005040.0</v>
+        <v>19586960.0</v>
       </c>
       <c r="N81" s="1">
-        <v>30592765.92</v>
+        <v>19586960.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.59</v>
+        <v>0.37</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B82" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>45000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0155</v>
+        <v>99.7831</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>97.98818017</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>45000000.0</v>
+        <v>29396454.05</v>
       </c>
       <c r="I82" s="1">
-        <v>6975.0</v>
+        <v>538475.95</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0155</v>
+        <v>1.8317717813316</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>205</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>45006975.0</v>
+        <v>29934930.0</v>
       </c>
       <c r="N82" s="1">
-        <v>45965210.0</v>
+        <v>29934930.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.88</v>
+        <v>0.56</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9847</v>
+        <v>99.8641</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>99.84676293</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>7488507.22</v>
       </c>
       <c r="I83" s="1">
-        <v>-3060.0</v>
+        <v>1300.28</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.0153</v>
+        <v>0.017363674251756</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>208</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19996940.0</v>
+        <v>7489807.5</v>
       </c>
       <c r="N83" s="1">
-        <v>20026841.33</v>
+        <v>7489807.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.38</v>
+        <v>0.14</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0023</v>
+        <v>99.722</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.66048992</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>50000000.0</v>
+        <v>24915122.48</v>
       </c>
       <c r="I84" s="1">
-        <v>1150.0</v>
+        <v>15377.52</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0023</v>
+        <v>0.061719624345993</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>211</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>50001150.0</v>
+        <v>24930500.0</v>
       </c>
       <c r="N84" s="1">
-        <v>51189291.25</v>
+        <v>24930500.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.98</v>
+        <v>0.47</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9892</v>
+        <v>99.994</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.8160612</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>14972409.18</v>
       </c>
       <c r="I85" s="1">
-        <v>-2160.0</v>
+        <v>26690.82</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.0108</v>
+        <v>0.17826670163178</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>214</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19997840.0</v>
+        <v>14999100.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20027608.0</v>
+        <v>14999100.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0278</v>
+        <v>97.3014</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>97.46047776</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>30000000.0</v>
+        <v>24365119.44</v>
       </c>
       <c r="I86" s="1">
-        <v>8340.0</v>
+        <v>-39769.44</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0278</v>
+        <v>-0.16322284033096</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>217</v>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>30008340.0</v>
+        <v>24325350.0</v>
       </c>
       <c r="N86" s="1">
-        <v>30576763.92</v>
+        <v>24325350.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.988</v>
+        <v>97.7887</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>97.77932293</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>30000000.0</v>
+        <v>29333796.88</v>
       </c>
       <c r="I87" s="1">
-        <v>-3600.0</v>
+        <v>2813.12</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.012</v>
+        <v>0.0095900302695489</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87" t="s">
-        <v>220</v>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>29996400.0</v>
+        <v>29336610.0</v>
       </c>
       <c r="N87" s="1">
-        <v>30094502.33</v>
+        <v>29336610.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9769</v>
+        <v>99.3306</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>20000000.0</v>
+        <v>28041941.99</v>
       </c>
       <c r="I88" s="1">
-        <v>-4620.0</v>
+        <v>366609.61</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.0231</v>
+        <v>1.307361701735</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>223</v>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19995380.0</v>
+        <v>28408551.6</v>
       </c>
       <c r="N88" s="1">
-        <v>20018009.0</v>
+        <v>28408551.6</v>
       </c>
       <c r="O88" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.978</v>
+        <v>97.9242</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I89" s="1">
-        <v>-2200.0</v>
+        <v>22613.39</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.022</v>
+        <v>0.17795264190158</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>226</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>9997800.0</v>
+        <v>12730146.0</v>
       </c>
       <c r="N89" s="1">
-        <v>10028475.36</v>
+        <v>12730146.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0016</v>
+        <v>97.3876</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>97.42790335</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>10000000.0</v>
+        <v>19485580.67</v>
       </c>
       <c r="I90" s="1">
-        <v>160.0</v>
+        <v>-8060.67</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0016</v>
+        <v>-0.041367358440645</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>229</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>10000160.0</v>
+        <v>19477520.0</v>
       </c>
       <c r="N90" s="1">
-        <v>10029882.58</v>
+        <v>19477520.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9865</v>
+        <v>99.6021</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>20000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I91" s="1">
-        <v>-2700.0</v>
+        <v>308886.35</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0135</v>
+        <v>1.5750239400578</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>232</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19997300.0</v>
+        <v>19920420.0</v>
       </c>
       <c r="N91" s="1">
-        <v>20019229.0</v>
+        <v>19920420.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9963</v>
+        <v>100.025</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-925.0</v>
+        <v>10000.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.0037</v>
+        <v>0.025</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="M92" s="1">
-        <v>24999075.0</v>
+        <v>40010000.0</v>
       </c>
       <c r="N92" s="1">
-        <v>25064218.75</v>
+        <v>40190502.44</v>
       </c>
       <c r="O92" s="1">
-        <v>0.48</v>
+        <v>0.75</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="B93" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="C93" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0226</v>
+        <v>100.006</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>4520.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0226</v>
+        <v>0.006</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>48</v>
+        <v>225</v>
       </c>
       <c r="M93" s="1">
-        <v>20004520.0</v>
+        <v>30001800.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20401264.89</v>
+        <v>30629510.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="B94" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="C94" s="1">
-        <v>25000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0099</v>
+        <v>100.006</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>25000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>2475.0</v>
+        <v>2700.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0099</v>
+        <v>0.006</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="M94" s="1">
-        <v>25002475.0</v>
+        <v>45002700.0</v>
       </c>
       <c r="N94" s="1">
-        <v>25083865.83</v>
+        <v>46020487.25</v>
       </c>
       <c r="O94" s="1">
-        <v>0.48</v>
+        <v>0.86</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="B95" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="C95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.012</v>
+        <v>99.9864</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>3000.0</v>
+        <v>-2720.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.012</v>
+        <v>-0.0136</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="M95" s="1">
-        <v>25003000.0</v>
+        <v>19997280.0</v>
       </c>
       <c r="N95" s="1">
-        <v>25084029.72</v>
+        <v>20053380.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="B96" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="C96" s="1">
-        <v>17000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0082</v>
+        <v>99.9591</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>17000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>1394.0</v>
+        <v>-8180.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0082</v>
+        <v>-0.0409</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="M96" s="1">
-        <v>17001394.0</v>
+        <v>19991820.0</v>
       </c>
       <c r="N96" s="1">
-        <v>17053542.11</v>
+        <v>20014453.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="B97" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="C97" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0271</v>
+        <v>99.9943</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>6775.0</v>
+        <v>-1140.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0271</v>
+        <v>-0.0057</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="M97" s="1">
-        <v>25006775.0</v>
+        <v>19998860.0</v>
       </c>
       <c r="N97" s="1">
-        <v>25175960.0</v>
+        <v>20054710.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="B98" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="C98" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0308</v>
+        <v>100.0191</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>7700.0</v>
+        <v>5730.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0308</v>
+        <v>0.0191</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="M98" s="1">
-        <v>25007700.0</v>
+        <v>30005730.0</v>
       </c>
       <c r="N98" s="1">
-        <v>25176135.0</v>
+        <v>30613970.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="B99" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="C99" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.3711</v>
+        <v>99.9879</v>
       </c>
       <c r="E99" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>9783847.63</v>
+        <v>30000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>53262.37</v>
+        <v>-3630.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.54439083696155</v>
+        <v>-0.0121</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>243</v>
       </c>
       <c r="M99" s="1">
-        <v>9837110.0</v>
+        <v>29996370.0</v>
       </c>
       <c r="N99" s="1">
-        <v>9837110.0</v>
+        <v>30134169.67</v>
       </c>
       <c r="O99" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="B100" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="C100" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.9724</v>
+        <v>99.9734</v>
       </c>
       <c r="E100" s="1">
-        <v>98.27945433</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>14741918.15</v>
+        <v>20000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>253941.85</v>
+        <v>-5320.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.7225835024732</v>
+        <v>-0.0266</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" t="s">
+        <v>246</v>
       </c>
       <c r="M100" s="1">
-        <v>14995860.0</v>
+        <v>19994680.0</v>
       </c>
       <c r="N100" s="1">
-        <v>14995860.0</v>
+        <v>20043731.17</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="B101" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="C101" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.6866</v>
+        <v>99.979</v>
       </c>
       <c r="E101" s="1">
-        <v>99.46908375</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>19893816.75</v>
+        <v>10000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>43503.25</v>
+        <v>-2100.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.21867724301824</v>
+        <v>-0.021</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" t="s">
+        <v>249</v>
       </c>
       <c r="M101" s="1">
-        <v>19937320.0</v>
+        <v>9997900.0</v>
       </c>
       <c r="N101" s="1">
-        <v>19937320.0</v>
+        <v>10041747.22</v>
       </c>
       <c r="O101" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B102" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="C102" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.6454</v>
+        <v>100.0066</v>
       </c>
       <c r="E102" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>9946784.7</v>
+        <v>10000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>17755.3</v>
+        <v>660.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.17850290858311</v>
+        <v>0.0066</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>252</v>
       </c>
       <c r="M102" s="1">
-        <v>9964540.0</v>
+        <v>10000660.0</v>
       </c>
       <c r="N102" s="1">
-        <v>9964540.0</v>
+        <v>10043146.11</v>
       </c>
       <c r="O102" s="1">
         <v>0.19</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="B103" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="C103" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8894</v>
+        <v>99.9883</v>
       </c>
       <c r="E103" s="1">
-        <v>99.836933</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>9983693.3</v>
+        <v>20000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>5246.7</v>
+        <v>-2340.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.052552696104957</v>
+        <v>-0.0117</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>255</v>
       </c>
       <c r="M103" s="1">
-        <v>9988940.0</v>
+        <v>19997660.0</v>
       </c>
       <c r="N103" s="1">
-        <v>9988940.0</v>
+        <v>20045194.5</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="B104" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="C104" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.2635</v>
+        <v>100.0002</v>
       </c>
       <c r="E104" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>52171.53</v>
+        <v>50.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.53376895214396</v>
+        <v>0.0002</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>258</v>
       </c>
       <c r="M104" s="1">
-        <v>9826350.0</v>
+        <v>25000050.0</v>
       </c>
       <c r="N104" s="1">
-        <v>9826350.0</v>
+        <v>25097822.5</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B105" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C105" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.3551</v>
+        <v>100.0137</v>
       </c>
       <c r="E105" s="1">
-        <v>97.7707721</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>9777077.21</v>
+        <v>20000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>58432.79</v>
+        <v>2740.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.59765090062125</v>
+        <v>0.0137</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" t="s">
+        <v>52</v>
       </c>
       <c r="M105" s="1">
-        <v>9835510.0</v>
+        <v>20002740.0</v>
       </c>
       <c r="N105" s="1">
-        <v>9835510.0</v>
+        <v>20425936.56</v>
       </c>
       <c r="O105" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B106" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C106" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.5087</v>
+        <v>100.0203</v>
       </c>
       <c r="E106" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>9782296.35</v>
+        <v>25000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>68573.65</v>
+        <v>5075.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.70099747080347</v>
+        <v>0.0203</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>263</v>
       </c>
       <c r="M106" s="1">
-        <v>9850870.0</v>
+        <v>25005075.0</v>
       </c>
       <c r="N106" s="1">
-        <v>9850870.0</v>
+        <v>25119401.11</v>
       </c>
       <c r="O106" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B107" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C107" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0015</v>
+        <v>100.019</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>450.0</v>
+        <v>4750.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0015</v>
+        <v>0.019</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="M107" s="1">
-        <v>30000450.0</v>
+        <v>25004750.0</v>
       </c>
       <c r="N107" s="1">
-        <v>30100885.0</v>
+        <v>25118569.17</v>
       </c>
       <c r="O107" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B108" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C108" s="1">
-        <v>60000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0033</v>
+        <v>100.0197</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>60000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1980.0</v>
+        <v>3349.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0033</v>
+        <v>0.0197</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="M108" s="1">
-        <v>60001980.0</v>
+        <v>17003349.0</v>
       </c>
       <c r="N108" s="1">
-        <v>61422660.0</v>
+        <v>17077889.28</v>
       </c>
       <c r="O108" s="1">
-        <v>1.18</v>
+        <v>0.32</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B109" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0083</v>
+        <v>100.0373</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>1660.0</v>
+        <v>9325.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0083</v>
+        <v>0.0373</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="M109" s="1">
-        <v>20001660.0</v>
+        <v>25009325.0</v>
       </c>
       <c r="N109" s="1">
-        <v>20062194.06</v>
+        <v>25211523.54</v>
       </c>
       <c r="O109" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B110" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C110" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0073</v>
+        <v>100.0381</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>2190.0</v>
+        <v>9525.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0073</v>
+        <v>0.0381</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="M110" s="1">
-        <v>30002190.0</v>
+        <v>25009525.0</v>
       </c>
       <c r="N110" s="1">
-        <v>30699883.33</v>
+        <v>25210827.71</v>
       </c>
       <c r="O110" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B111" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C111" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9988</v>
+        <v>98.3615</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>30000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I111" s="1">
-        <v>-360.0</v>
+        <v>52302.37</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0012</v>
+        <v>0.53457874629636</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>283</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>29999640.0</v>
+        <v>9836150.0</v>
       </c>
       <c r="N111" s="1">
-        <v>30090441.08</v>
+        <v>9836150.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B112" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="C112" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.7368</v>
+        <v>99.8067</v>
       </c>
       <c r="E112" s="1">
-        <v>97.9014285</v>
+        <v>99.46908375</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>29370428.55</v>
+        <v>19893816.75</v>
       </c>
       <c r="I112" s="1">
-        <v>550611.45</v>
+        <v>67523.25</v>
       </c>
       <c r="J112" s="1">
-        <v>1.8747137075737</v>
+        <v>0.33941827678693</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>29921040.0</v>
+        <v>19961340.0</v>
       </c>
       <c r="N112" s="1">
-        <v>29921040.0</v>
+        <v>19961340.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.58</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C113" s="1">
-        <v>16000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.7671</v>
+        <v>99.7637</v>
       </c>
       <c r="E113" s="1">
-        <v>99.47650488</v>
+        <v>99.467847</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>15916240.78</v>
+        <v>9946784.7</v>
       </c>
       <c r="I113" s="1">
-        <v>46495.22</v>
+        <v>29585.3</v>
       </c>
       <c r="J113" s="1">
-        <v>0.29212438189817</v>
+        <v>0.29743581360517</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>15962736.0</v>
+        <v>9976370.0</v>
       </c>
       <c r="N113" s="1">
-        <v>15962736.0</v>
+        <v>9976370.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9019</v>
+        <v>99.8101</v>
       </c>
       <c r="E114" s="1">
-        <v>97.61480927</v>
+        <v>99.7996522</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>29284442.78</v>
+        <v>9979965.22</v>
       </c>
       <c r="I114" s="1">
-        <v>686127.22</v>
+        <v>1044.78</v>
       </c>
       <c r="J114" s="1">
-        <v>2.3429751597275</v>
+        <v>0.010468773958312</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>29970570.0</v>
+        <v>9981010.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29970570.0</v>
+        <v>9981010.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C115" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9878</v>
+        <v>98.1934</v>
       </c>
       <c r="E115" s="1">
-        <v>99.4530085</v>
+        <v>97.7417847</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>19890601.7</v>
+        <v>9774178.47</v>
       </c>
       <c r="I115" s="1">
-        <v>106958.3</v>
+        <v>45161.53</v>
       </c>
       <c r="J115" s="1">
-        <v>0.53773285299861</v>
+        <v>0.46204936955689</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>19997560.0</v>
+        <v>9819340.0</v>
       </c>
       <c r="N115" s="1">
-        <v>19997560.0</v>
+        <v>9819340.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.8601</v>
+        <v>98.3068</v>
       </c>
       <c r="E116" s="1">
-        <v>99.2884329</v>
+        <v>97.7707721</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19857686.58</v>
+        <v>9777077.21</v>
       </c>
       <c r="I116" s="1">
-        <v>114333.42</v>
+        <v>53602.79</v>
       </c>
       <c r="J116" s="1">
-        <v>0.57576404753589</v>
+        <v>0.54824963379828</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19972020.0</v>
+        <v>9830680.0</v>
       </c>
       <c r="N116" s="1">
-        <v>19972020.0</v>
+        <v>9830680.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="C117" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9909</v>
+        <v>98.4963</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>97.8229635</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>25000000.0</v>
+        <v>9782296.35</v>
       </c>
       <c r="I117" s="1">
-        <v>-2275.0</v>
+        <v>67333.65</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0091</v>
+        <v>0.6883215105214</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>296</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>24997725.0</v>
+        <v>9849630.0</v>
       </c>
       <c r="N117" s="1">
-        <v>25039965.0</v>
+        <v>9849630.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.48</v>
+        <v>0.18</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="C118" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.037</v>
+        <v>99.9864</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>11100.0</v>
+        <v>-3400.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.037</v>
+        <v>-0.0136</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="M118" s="1">
-        <v>30011100.0</v>
+        <v>24996600.0</v>
       </c>
       <c r="N118" s="1">
-        <v>30551975.42</v>
+        <v>25023199.1</v>
       </c>
       <c r="O118" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B119" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.036</v>
+        <v>99.9782</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>7200.0</v>
+        <v>-5450.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.036</v>
+        <v>-0.0218</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="M119" s="1">
-        <v>20007200.0</v>
+        <v>24994550.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20119965.0</v>
+        <v>25021267.15</v>
       </c>
       <c r="O119" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="C120" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0213</v>
+        <v>100.0121</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>5325.0</v>
+        <v>3630.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0213</v>
+        <v>0.0121</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="M120" s="1">
-        <v>25005325.0</v>
+        <v>30003630.0</v>
       </c>
       <c r="N120" s="1">
-        <v>25090659.03</v>
+        <v>30143940.17</v>
       </c>
       <c r="O120" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="B121" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C121" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0147</v>
+        <v>100.0127</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>4410.0</v>
+        <v>2540.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0147</v>
+        <v>0.0127</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="M121" s="1">
-        <v>30004410.0</v>
+        <v>20002540.0</v>
       </c>
       <c r="N121" s="1">
-        <v>30093986.08</v>
+        <v>20089067.78</v>
       </c>
       <c r="O121" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="B122" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="C122" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0127</v>
+        <v>100.0074</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>2540.0</v>
+        <v>2220.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0127</v>
+        <v>0.0074</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="M122" s="1">
-        <v>20002540.0</v>
+        <v>30002220.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20063482.39</v>
+        <v>30132011.67</v>
       </c>
       <c r="O122" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="B123" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0245</v>
+        <v>99.9865</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>4900.0</v>
+        <v>-2700.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0245</v>
+        <v>-0.0135</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="M123" s="1">
-        <v>20004900.0</v>
+        <v>19997300.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20401429.67</v>
+        <v>20010760.94</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B124" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="C124" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.013</v>
+        <v>99.8558</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>20000000.0</v>
+        <v>29370428.55</v>
       </c>
       <c r="I124" s="1">
-        <v>2600.0</v>
+        <v>586311.45</v>
       </c>
       <c r="J124" s="1">
-        <v>0.013</v>
+        <v>1.9962645386732</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124" t="s">
-        <v>317</v>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>20002600.0</v>
+        <v>29956740.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20045727.78</v>
+        <v>29956740.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B125" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="C125" s="1">
-        <v>50000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0148</v>
+        <v>99.8942</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>99.47650488</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>50000000.0</v>
+        <v>15916240.78</v>
       </c>
       <c r="I125" s="1">
-        <v>7400.0</v>
+        <v>66831.22</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0148</v>
+        <v>0.41989324567129</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125" t="s">
-        <v>320</v>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>50007400.0</v>
+        <v>15983072.0</v>
       </c>
       <c r="N125" s="1">
-        <v>51062883.33</v>
+        <v>15983072.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.98</v>
+        <v>0.3</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="B126" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="C126" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.9705</v>
+        <v>99.9827</v>
       </c>
       <c r="E126" s="1">
-        <v>99.8380959</v>
+        <v>99.2884329</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>19967619.18</v>
+        <v>19857686.58</v>
       </c>
       <c r="I126" s="1">
-        <v>26480.82</v>
+        <v>138853.42</v>
       </c>
       <c r="J126" s="1">
-        <v>0.13261881529934</v>
+        <v>0.6992426808662</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>19994100.0</v>
+        <v>19996540.0</v>
       </c>
       <c r="N126" s="1">
-        <v>19994100.0</v>
+        <v>19996540.0</v>
       </c>
       <c r="O126" s="1">
         <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="B127" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="C127" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9509</v>
+        <v>100.0036</v>
       </c>
       <c r="E127" s="1">
-        <v>99.829956</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>19965991.2</v>
+        <v>25000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>24188.8</v>
+        <v>900.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.12115000832015</v>
+        <v>0.0036</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>316</v>
       </c>
       <c r="M127" s="1">
-        <v>19990180.0</v>
+        <v>25000900.0</v>
       </c>
       <c r="N127" s="1">
-        <v>19990180.0</v>
+        <v>25076036.67</v>
       </c>
       <c r="O127" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="B128" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="C128" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.9081</v>
+        <v>100.0299</v>
       </c>
       <c r="E128" s="1">
-        <v>99.82918118</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>39931672.47</v>
+        <v>30000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>31567.53</v>
+        <v>8970.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.079053863881399</v>
+        <v>0.0299</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128">
-        <v>0.0</v>
+      <c r="L128" t="s">
+        <v>319</v>
       </c>
       <c r="M128" s="1">
-        <v>39963240.0</v>
+        <v>30008970.0</v>
       </c>
       <c r="N128" s="1">
-        <v>39963240.0</v>
+        <v>30589473.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="C129" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0389</v>
+        <v>100.0409</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>11670.0</v>
+        <v>8180.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0389</v>
+        <v>0.0409</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="M129" s="1">
-        <v>30011670.0</v>
+        <v>20008180.0</v>
       </c>
       <c r="N129" s="1">
-        <v>30461476.42</v>
+        <v>20147343.17</v>
       </c>
       <c r="O129" s="1">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="C130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.6038</v>
+        <v>100.0272</v>
       </c>
       <c r="E130" s="1">
-        <v>99.49610748</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>24874026.87</v>
+        <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>26923.13</v>
+        <v>6800.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.10823792279678</v>
+        <v>0.0272</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>0.0</v>
+      <c r="L130" t="s">
+        <v>325</v>
       </c>
       <c r="M130" s="1">
-        <v>24900950.0</v>
+        <v>25006800.0</v>
       </c>
       <c r="N130" s="1">
-        <v>24900950.0</v>
+        <v>25124779.44</v>
       </c>
       <c r="O130" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B131" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C131" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.5144</v>
+        <v>100.0192</v>
       </c>
       <c r="E131" s="1">
-        <v>99.4820302</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>9948203.02</v>
+        <v>30000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>3236.98</v>
+        <v>5760.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.032538338768241</v>
+        <v>0.0192</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>0.0</v>
+      <c r="L131" t="s">
+        <v>328</v>
       </c>
       <c r="M131" s="1">
-        <v>9951440.0</v>
+        <v>30005760.0</v>
       </c>
       <c r="N131" s="1">
-        <v>9951440.0</v>
+        <v>30133801.67</v>
       </c>
       <c r="O131" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B132" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C132" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.5028</v>
+        <v>100.024</v>
       </c>
       <c r="E132" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>29351542.89</v>
+        <v>20000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>199297.11</v>
+        <v>4800.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.67900045577468</v>
+        <v>0.024</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>0.0</v>
+      <c r="L132" t="s">
+        <v>331</v>
       </c>
       <c r="M132" s="1">
-        <v>29550840.0</v>
+        <v>20004800.0</v>
       </c>
       <c r="N132" s="1">
-        <v>29550840.0</v>
+        <v>20091911.11</v>
       </c>
       <c r="O132" s="1">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B133" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C133" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0058</v>
+        <v>100.0156</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>1160.0</v>
+        <v>3120.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0058</v>
+        <v>0.0156</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="M133" s="1">
-        <v>20001160.0</v>
+        <v>20003120.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20322910.56</v>
+        <v>20425983.06</v>
       </c>
       <c r="O133" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B134" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C134" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.7349</v>
+        <v>100.0204</v>
       </c>
       <c r="E134" s="1">
-        <v>99.47897887</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>14921846.83</v>
+        <v>20000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>38388.17</v>
+        <v>4080.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.25726152022162</v>
+        <v>0.0204</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>0.0</v>
+      <c r="L134" t="s">
+        <v>337</v>
       </c>
       <c r="M134" s="1">
-        <v>14960235.0</v>
+        <v>20004080.0</v>
       </c>
       <c r="N134" s="1">
-        <v>14960235.0</v>
+        <v>20073128.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B135" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C135" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0056</v>
+        <v>100.0057</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>840.0</v>
+        <v>2850.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0056</v>
+        <v>0.0057</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="M135" s="1">
-        <v>15000840.0</v>
+        <v>50002850.0</v>
       </c>
       <c r="N135" s="1">
-        <v>15042438.75</v>
+        <v>51123919.17</v>
       </c>
       <c r="O135" s="1">
-        <v>0.29</v>
+        <v>0.96</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B136" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C136" s="1">
-        <v>55600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.599</v>
+        <v>99.9027</v>
       </c>
       <c r="E136" s="1">
-        <v>97.74601079</v>
+        <v>99.8141239</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>54346782.0</v>
+        <v>19962824.78</v>
       </c>
       <c r="I136" s="1">
-        <v>474262.0</v>
+        <v>17715.22</v>
       </c>
       <c r="J136" s="1">
-        <v>0.8726588448236</v>
+        <v>0.088741048399865</v>
       </c>
       <c r="K136">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>54821044.0</v>
+        <v>19980540.0</v>
       </c>
       <c r="N136" s="1">
-        <v>54862172.77</v>
+        <v>19980540.0</v>
       </c>
       <c r="O136" s="1">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B137" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C137" s="1">
-        <v>22500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.046</v>
+        <v>99.8901</v>
       </c>
       <c r="E137" s="1">
-        <v>99.97030222</v>
+        <v>99.810914</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>22493318.0</v>
+        <v>19962182.8</v>
       </c>
       <c r="I137" s="1">
-        <v>17032.0</v>
+        <v>15837.2</v>
       </c>
       <c r="J137" s="1">
-        <v>0.075720265013814</v>
+        <v>0.079336013294097</v>
       </c>
       <c r="K137">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>22510350.0</v>
+        <v>19978020.0</v>
       </c>
       <c r="N137" s="1">
-        <v>22910033.22</v>
+        <v>19978020.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B138" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C138" s="1">
-        <v>28377000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.958</v>
+        <v>99.8465</v>
       </c>
       <c r="E138" s="1">
-        <v>98.74371953</v>
+        <v>99.80919808</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>28020505.29</v>
+        <v>39923679.23</v>
       </c>
       <c r="I138" s="1">
-        <v>60806.37</v>
+        <v>14920.77</v>
       </c>
       <c r="J138" s="1">
-        <v>0.2170066862488</v>
+        <v>0.03737323384962</v>
       </c>
       <c r="K138">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>28081311.66</v>
+        <v>39938600.0</v>
       </c>
       <c r="N138" s="1">
-        <v>28406675.34</v>
+        <v>39938600.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.55</v>
+        <v>0.75</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="B139" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="C139" s="1">
-        <v>30300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
+        <v>100.0338</v>
+      </c>
+      <c r="E139" s="1">
         <v>100.0</v>
       </c>
-      <c r="E139" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>29952090.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>347910.0</v>
+        <v>10140.0</v>
       </c>
       <c r="J139" s="1">
-        <v>1.1615550033403</v>
+        <v>0.0338</v>
       </c>
       <c r="K139">
-        <v>1.25</v>
+        <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="M139" s="1">
-        <v>30300000.0</v>
+        <v>30010140.0</v>
       </c>
       <c r="N139" s="1">
-        <v>30677712.33</v>
+        <v>30499468.67</v>
       </c>
       <c r="O139" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B140" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C140" s="1">
-        <v>17400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.507</v>
+        <v>99.7283</v>
       </c>
       <c r="E140" s="1">
-        <v>101.58646552</v>
+        <v>99.49610748</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>17676045.0</v>
+        <v>24874026.87</v>
       </c>
       <c r="I140" s="1">
-        <v>-13827.0</v>
+        <v>58048.13</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.078224512327277</v>
+        <v>0.23336844614416</v>
       </c>
       <c r="K140">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>17662218.0</v>
+        <v>24932075.0</v>
       </c>
       <c r="N140" s="1">
-        <v>17675711.5</v>
+        <v>24932075.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B141" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="C141" s="1">
-        <v>14200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.671</v>
+        <v>99.6372</v>
       </c>
       <c r="E141" s="1">
-        <v>102.11602113</v>
+        <v>99.4820302</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>14500475.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I141" s="1">
-        <v>-63193.0</v>
+        <v>15516.98</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.43579951691238</v>
+        <v>0.15597771747123</v>
       </c>
       <c r="K141">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>14437282.0</v>
+        <v>9963720.0</v>
       </c>
       <c r="N141" s="1">
-        <v>14506725.84</v>
+        <v>9963720.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="B142" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="C142" s="1">
-        <v>6000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.488</v>
+        <v>99.7327</v>
       </c>
       <c r="E142" s="1">
-        <v>101.5</v>
+        <v>99.63533466</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>6090000.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I142" s="1">
-        <v>-720.0</v>
+        <v>7107.67</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.011822660098522</v>
+        <v>0.097721699636396</v>
       </c>
       <c r="K142">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>6089280.0</v>
+        <v>7280487.1</v>
       </c>
       <c r="N142" s="1">
-        <v>6160478.63</v>
+        <v>7280487.1</v>
       </c>
       <c r="O142" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="B143" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="C143" s="1">
-        <v>11800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.505</v>
+        <v>98.5002</v>
       </c>
       <c r="E143" s="1">
-        <v>101.52224576</v>
+        <v>97.8384763</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>11979625.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I143" s="1">
-        <v>-120035.0</v>
+        <v>198517.11</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.0019929672256</v>
+        <v>0.67634301455285</v>
       </c>
       <c r="K143">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>11859590.0</v>
+        <v>29550060.0</v>
       </c>
       <c r="N143" s="1">
-        <v>12066494.11</v>
+        <v>29550060.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="B144" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="C144" s="1">
-        <v>62400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.128</v>
+        <v>99.5665</v>
       </c>
       <c r="E144" s="1">
-        <v>101.28126122</v>
+        <v>99.5457396</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>63199507.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I144" s="1">
-        <v>-719635.0</v>
+        <v>4152.08</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.1386718570447</v>
+        <v>0.020855136627063</v>
       </c>
       <c r="K144">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>62479872.0</v>
+        <v>19913300.0</v>
       </c>
       <c r="N144" s="1">
-        <v>64750633.64</v>
+        <v>19913300.0</v>
       </c>
       <c r="O144" s="1">
-        <v>1.24</v>
+        <v>0.37</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="B145" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="C145" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.292</v>
+        <v>99.854</v>
       </c>
       <c r="E145" s="1">
-        <v>102.4755</v>
+        <v>99.47897887</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>6148530.0</v>
+        <v>14921846.83</v>
       </c>
       <c r="I145" s="1">
-        <v>-11010.0</v>
+        <v>56253.17</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.1790671916702</v>
+        <v>0.3769853064495</v>
       </c>
       <c r="K145">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>6137520.0</v>
+        <v>14978100.0</v>
       </c>
       <c r="N145" s="1">
-        <v>6358492.6</v>
+        <v>14978100.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="B146" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="C146" s="1">
-        <v>7200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.505</v>
+        <v>99.9823</v>
       </c>
       <c r="E146" s="1">
-        <v>98.25995833</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>7074717.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>17643.0</v>
+        <v>-2655.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.24938099997498</v>
+        <v>-0.0177</v>
       </c>
       <c r="K146">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="M146" s="1">
-        <v>7092360.0</v>
+        <v>14997345.0</v>
       </c>
       <c r="N146" s="1">
-        <v>7096896.99</v>
+        <v>15058392.25</v>
       </c>
       <c r="O146" s="1">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="B147" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="C147" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.642</v>
+        <v>100.0208</v>
       </c>
       <c r="E147" s="1">
-        <v>98.92644333</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>29677933.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>214667.0</v>
+        <v>4160.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.72332193754868</v>
+        <v>0.0208</v>
       </c>
       <c r="K147">
-        <v>0.69</v>
+        <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="M147" s="1">
-        <v>29892600.0</v>
+        <v>20004160.0</v>
       </c>
       <c r="N147" s="1">
-        <v>30100545.21</v>
+        <v>20018170.94</v>
       </c>
       <c r="O147" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="B148" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="C148" s="1">
-        <v>7500000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.42</v>
+        <v>98.441</v>
       </c>
       <c r="E148" s="1">
-        <v>98.10766667</v>
+        <v>97.74601079</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>7358075.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I148" s="1">
-        <v>23425.0</v>
+        <v>386414.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.31835772263805</v>
+        <v>0.71101541945943</v>
       </c>
       <c r="K148">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="L148" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="M148" s="1">
-        <v>7381500.0</v>
+        <v>54733196.0</v>
       </c>
       <c r="N148" s="1">
-        <v>7384068.49</v>
+        <v>54793518.19</v>
       </c>
       <c r="O148" s="1">
-        <v>0.14</v>
+        <v>1.03</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="B149" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="C149" s="1">
-        <v>25000000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.578</v>
+        <v>99.345</v>
       </c>
       <c r="E149" s="1">
-        <v>96.05</v>
+        <v>99.97030222</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>24012500.0</v>
+        <v>22493318.0</v>
       </c>
       <c r="I149" s="1">
-        <v>882000.0</v>
+        <v>-140693.0</v>
       </c>
       <c r="J149" s="1">
-        <v>3.6730869338886</v>
+        <v>-0.62548797825203</v>
       </c>
       <c r="K149">
-        <v>0.01</v>
+        <v>1.91</v>
       </c>
       <c r="L149" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
       <c r="M149" s="1">
-        <v>24894500.0</v>
+        <v>22352625.0</v>
       </c>
       <c r="N149" s="1">
-        <v>24896513.7</v>
+        <v>22783053.08</v>
       </c>
       <c r="O149" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="B150" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="C150" s="1">
-        <v>12800000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.618</v>
+        <v>98.479</v>
       </c>
       <c r="E150" s="1">
-        <v>98.57341406</v>
+        <v>98.74371953</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>12617397.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="I150" s="1">
-        <v>5707.0</v>
+        <v>-75119.46</v>
       </c>
       <c r="J150" s="1">
-        <v>0.045231199430437</v>
+        <v>-0.26808745674836</v>
       </c>
       <c r="K150">
-        <v>0.96</v>
+        <v>1.23</v>
       </c>
       <c r="L150" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="M150" s="1">
-        <v>12623104.0</v>
+        <v>27945385.83</v>
       </c>
       <c r="N150" s="1">
-        <v>12745967.01</v>
+        <v>28295239.25</v>
       </c>
       <c r="O150" s="1">
-        <v>0.24</v>
+        <v>0.53</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="B151" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="C151" s="1">
-        <v>3000000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.403</v>
+        <v>101.06</v>
       </c>
       <c r="E151" s="1">
-        <v>98.09328567</v>
+        <v>101.58646552</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2942798.57</v>
+        <v>17676045.0</v>
       </c>
       <c r="I151" s="1">
-        <v>9291.43</v>
+        <v>-91605.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.31573448807269</v>
+        <v>-0.51824375871412</v>
       </c>
       <c r="K151">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="L151" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="M151" s="1">
-        <v>2952090.0</v>
+        <v>17584440.0</v>
       </c>
       <c r="N151" s="1">
-        <v>2953507.81</v>
+        <v>17636163.29</v>
       </c>
       <c r="O151" s="1">
-        <v>0.06</v>
+        <v>0.33</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="B152" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="C152" s="1">
-        <v>6000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.14</v>
+        <v>101.287</v>
       </c>
       <c r="E152" s="1">
-        <v>100.16216667</v>
+        <v>102.11602113</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>6009730.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1330.0</v>
+        <v>-117721.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.022130777921803</v>
+        <v>-0.81184237068096</v>
       </c>
       <c r="K152">
-        <v>0.35</v>
+        <v>0.73</v>
       </c>
       <c r="L152" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
       <c r="M152" s="1">
-        <v>6008400.0</v>
+        <v>14382754.0</v>
       </c>
       <c r="N152" s="1">
-        <v>6029497.0</v>
+        <v>14486919.75</v>
       </c>
       <c r="O152" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="B153" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
       <c r="C153" s="1">
-        <v>7996000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.542</v>
+        <v>101.142</v>
       </c>
       <c r="E153" s="1">
-        <v>98.295</v>
+        <v>101.5</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>7859668.2</v>
+        <v>6090000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>19750.12</v>
+        <v>-21480.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.251284399003</v>
+        <v>-0.35270935960591</v>
       </c>
       <c r="K153">
-        <v>0.86</v>
+        <v>1.43</v>
       </c>
       <c r="L153" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="M153" s="1">
-        <v>7879418.32</v>
+        <v>6068520.0</v>
       </c>
       <c r="N153" s="1">
-        <v>7948424.9</v>
+        <v>6154102.19</v>
       </c>
       <c r="O153" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="B154" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="C154" s="1">
-        <v>47100000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>98.94</v>
+        <v>100.367</v>
       </c>
       <c r="E154" s="1">
-        <v>98.32807431</v>
+        <v>101.52224576</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>46312523.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="I154" s="1">
-        <v>288217.0</v>
+        <v>-136319.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.62233059511787</v>
+        <v>-1.137923766395</v>
       </c>
       <c r="K154">
-        <v>0.06</v>
+        <v>1.98</v>
       </c>
       <c r="L154" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
       <c r="M154" s="1">
-        <v>46600740.0</v>
+        <v>11843306.0</v>
       </c>
       <c r="N154" s="1">
-        <v>46629451.64</v>
+        <v>12077366.27</v>
       </c>
       <c r="O154" s="1">
-        <v>0.9</v>
+        <v>0.23</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="B155" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
       <c r="C155" s="1">
-        <v>71329000.0</v>
+        <v>62400000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.697</v>
+        <v>100.095</v>
       </c>
       <c r="E155" s="1">
-        <v>98.81190282</v>
+        <v>101.28126122</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>70481542.16</v>
+        <v>63199507.0</v>
       </c>
       <c r="I155" s="1">
-        <v>631330.97</v>
+        <v>-740227.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.89573943851401</v>
+        <v>-1.1712543896901</v>
       </c>
       <c r="K155">
-        <v>0.81</v>
+        <v>3.88</v>
       </c>
       <c r="L155" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="M155" s="1">
-        <v>71112873.13</v>
+        <v>62459280.0</v>
       </c>
       <c r="N155" s="1">
-        <v>71691077.73</v>
+        <v>64878134.79</v>
       </c>
       <c r="O155" s="1">
-        <v>1.38</v>
+        <v>1.22</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="B156" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="C156" s="1">
-        <v>8200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.28</v>
+        <v>101.894</v>
       </c>
       <c r="E156" s="1">
-        <v>97.43695122</v>
+        <v>102.4755</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>7989830.0</v>
+        <v>6148530.0</v>
       </c>
       <c r="I156" s="1">
-        <v>69130.0</v>
+        <v>-34890.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.86522491717596</v>
+        <v>-0.5674527082083</v>
       </c>
       <c r="K156">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>561.64</v>
+        <v>3.96</v>
+      </c>
+      <c r="L156" t="s">
+        <v>394</v>
       </c>
       <c r="M156" s="1">
-        <v>8058960.0</v>
+        <v>6113640.0</v>
       </c>
       <c r="N156" s="1">
-        <v>8059521.64</v>
+        <v>6351009.86</v>
       </c>
       <c r="O156" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="C157" s="1">
-        <v>55000000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.949</v>
+        <v>98.294</v>
       </c>
       <c r="E157" s="1">
-        <v>98.71716364</v>
+        <v>98.25995833</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>54294440.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I157" s="1">
-        <v>677510.0</v>
+        <v>2451.0</v>
       </c>
       <c r="J157" s="1">
-        <v>1.247844162312</v>
+        <v>0.034644495320449</v>
       </c>
       <c r="K157">
-        <v>1.29</v>
+        <v>0.09</v>
       </c>
       <c r="L157" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="M157" s="1">
-        <v>54971950.0</v>
+        <v>7077168.0</v>
       </c>
       <c r="N157" s="1">
-        <v>55682617.81</v>
+        <v>7083776.22</v>
       </c>
       <c r="O157" s="1">
-        <v>1.07</v>
+        <v>0.13</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B158" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="C158" s="1">
-        <v>18800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.344</v>
+        <v>99.654</v>
       </c>
       <c r="E158" s="1">
-        <v>99.08680851</v>
+        <v>98.92644333</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>18628320.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I158" s="1">
-        <v>48352.0</v>
+        <v>218267.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.25956178549649</v>
+        <v>0.73545216238611</v>
       </c>
       <c r="K158">
-        <v>1.48</v>
+        <v>0.75</v>
       </c>
       <c r="L158" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="M158" s="1">
-        <v>18676672.0</v>
+        <v>29896200.0</v>
       </c>
       <c r="N158" s="1">
-        <v>18955195.29</v>
+        <v>30121405.48</v>
       </c>
       <c r="O158" s="1">
-        <v>0.36</v>
+        <v>0.57</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="B159" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="C159" s="1">
-        <v>11300000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.182</v>
+        <v>98.176</v>
       </c>
       <c r="E159" s="1">
-        <v>101.14636283</v>
+        <v>98.10766667</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>11429539.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-108973.0</v>
+        <v>5125.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.9534330299761</v>
+        <v>0.069651369413875</v>
       </c>
       <c r="K159">
-        <v>3.16</v>
+        <v>0.06</v>
       </c>
       <c r="L159" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="M159" s="1">
-        <v>11320566.0</v>
+        <v>7363200.0</v>
       </c>
       <c r="N159" s="1">
-        <v>11677444.77</v>
+        <v>7367926.03</v>
       </c>
       <c r="O159" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="B160" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="C160" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.238</v>
+        <v>99.691</v>
       </c>
       <c r="E160" s="1">
-        <v>98.83981333</v>
+        <v>96.05</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>14825972.0</v>
+        <v>24012500.0</v>
       </c>
       <c r="I160" s="1">
-        <v>59728.0</v>
+        <v>910250.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.40286060165229</v>
+        <v>3.7907339927121</v>
       </c>
       <c r="K160">
-        <v>0.34</v>
+        <v>0.01</v>
       </c>
       <c r="L160" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="M160" s="1">
-        <v>14885700.0</v>
+        <v>24922750.0</v>
       </c>
       <c r="N160" s="1">
-        <v>14936093.84</v>
+        <v>24924907.53</v>
       </c>
       <c r="O160" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="B161" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="C161" s="1">
-        <v>5600000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.928</v>
+        <v>98.173</v>
       </c>
       <c r="E161" s="1">
-        <v>98.27683929</v>
+        <v>98.59398286</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>5503503.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="I161" s="1">
-        <v>92465.0</v>
+        <v>-73672.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.680111739741</v>
+        <v>-0.42698635854161</v>
       </c>
       <c r="K161">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="L161" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="M161" s="1">
-        <v>5595968.0</v>
+        <v>17180275.0</v>
       </c>
       <c r="N161" s="1">
-        <v>5654480.33</v>
+        <v>17360069.52</v>
       </c>
       <c r="O161" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="B162" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="C162" s="1">
-        <v>20400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.036</v>
+        <v>98.3</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>98.09328567</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>20400000.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="I162" s="1">
-        <v>7344.0</v>
+        <v>6201.43</v>
       </c>
       <c r="J162" s="1">
-        <v>0.036</v>
+        <v>0.2107323981743</v>
       </c>
       <c r="K162">
-        <v>0.4</v>
+        <v>0.07</v>
       </c>
       <c r="L162" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="M162" s="1">
-        <v>20407344.0</v>
+        <v>2949000.0</v>
       </c>
       <c r="N162" s="1">
-        <v>20488783.07</v>
+        <v>2951065.07</v>
       </c>
       <c r="O162" s="1">
-        <v>0.39</v>
+        <v>0.06</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="B163" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="C163" s="1">
-        <v>2800000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.79</v>
+        <v>100.13</v>
       </c>
       <c r="E163" s="1">
-        <v>100.95</v>
+        <v>100.16216667</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2826600.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-4480.0</v>
+        <v>-1930.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.15849430411095</v>
+        <v>-0.032114587510587</v>
       </c>
       <c r="K163">
-        <v>0.91</v>
+        <v>0.5</v>
       </c>
       <c r="L163" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="M163" s="1">
-        <v>2822120.0</v>
+        <v>6007800.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2847626.85</v>
+        <v>6037584.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B164" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C164" s="1">
-        <v>4325000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.018</v>
+        <v>98.261</v>
       </c>
       <c r="E164" s="1">
-        <v>100.29</v>
+        <v>98.295</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>4337542.5</v>
+        <v>7859668.2</v>
       </c>
       <c r="I164" s="1">
-        <v>-11764.0</v>
+        <v>-2718.64</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.27121348090537</v>
+        <v>-0.034589755328348</v>
       </c>
       <c r="K164">
-        <v>2.25</v>
+        <v>0.92</v>
       </c>
       <c r="L164" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="M164" s="1">
-        <v>4325778.5</v>
+        <v>7856949.56</v>
       </c>
       <c r="N164" s="1">
-        <v>4423209.49</v>
+        <v>7930556.57</v>
       </c>
       <c r="O164" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="B165" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="C165" s="1">
-        <v>10400000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.79</v>
+        <v>98.943</v>
       </c>
       <c r="E165" s="1">
-        <v>98.24951923</v>
+        <v>98.32807431</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>10217950.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="I165" s="1">
-        <v>56210.0</v>
+        <v>289630.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.55011034503007</v>
+        <v>0.62538160574841</v>
       </c>
       <c r="K165">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="L165" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="M165" s="1">
-        <v>10274160.0</v>
+        <v>46602153.0</v>
       </c>
       <c r="N165" s="1">
-        <v>10283633.97</v>
+        <v>46634251.97</v>
       </c>
       <c r="O165" s="1">
-        <v>0.2</v>
+        <v>0.88</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="B166" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="C166" s="1">
-        <v>10000000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.961</v>
+        <v>99.713</v>
       </c>
       <c r="E166" s="1">
-        <v>101.48803</v>
+        <v>98.81190282</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>10148803.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I166" s="1">
-        <v>-52703.0</v>
+        <v>642743.61</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.51930262120567</v>
+        <v>0.91193181973929</v>
       </c>
       <c r="K166">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="L166" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="M166" s="1">
-        <v>10096100.0</v>
+        <v>71124285.77</v>
       </c>
       <c r="N166" s="1">
-        <v>10190620.55</v>
+        <v>71748658.8</v>
       </c>
       <c r="O166" s="1">
-        <v>0.2</v>
+        <v>1.35</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="B167" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="C167" s="1">
-        <v>14300000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.701</v>
+        <v>98.007</v>
       </c>
       <c r="E167" s="1">
-        <v>99.5472028</v>
+        <v>97.43695122</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>14235250.0</v>
+        <v>7989830.0</v>
       </c>
       <c r="I167" s="1">
-        <v>21993.0</v>
+        <v>46744.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.15449675980401</v>
+        <v>0.58504373685047</v>
       </c>
       <c r="K167">
-        <v>0.36</v>
+        <v>0.04</v>
       </c>
       <c r="L167" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="M167" s="1">
-        <v>14257243.0</v>
+        <v>8036574.0</v>
       </c>
       <c r="N167" s="1">
-        <v>14309398.82</v>
+        <v>8039494.55</v>
       </c>
       <c r="O167" s="1">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B168" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.894</v>
+        <v>100.0</v>
       </c>
       <c r="E168" s="1">
-        <v>98.7</v>
+        <v>98.71716364</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>9870000.0</v>
+        <v>54294440.0</v>
       </c>
       <c r="I168" s="1">
-        <v>19400.0</v>
+        <v>705560.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.19655521783181</v>
+        <v>1.2995069108365</v>
       </c>
       <c r="K168">
-        <v>1.14</v>
+        <v>1.37</v>
       </c>
       <c r="L168" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="M168" s="1">
-        <v>9889400.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="N168" s="1">
-        <v>10003167.12</v>
+        <v>55754178.08</v>
       </c>
       <c r="O168" s="1">
-        <v>0.19</v>
+        <v>1.05</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="B169" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="C169" s="1">
-        <v>1700000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.232</v>
+        <v>98.796</v>
       </c>
       <c r="E169" s="1">
-        <v>98.09</v>
+        <v>99.08680851</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1667530.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2414.0</v>
+        <v>-54672.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.14476501172393</v>
+        <v>-0.29348862377284</v>
       </c>
       <c r="K169">
-        <v>0.71</v>
+        <v>1.58</v>
       </c>
       <c r="L169" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="M169" s="1">
-        <v>1669944.0</v>
+        <v>18573648.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1682088.52</v>
+        <v>18871100.05</v>
       </c>
       <c r="O169" s="1">
-        <v>0.03</v>
+        <v>0.35</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="B170" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="C170" s="1">
-        <v>15000000.0</v>
+        <v>11300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.929</v>
+        <v>100.09</v>
       </c>
       <c r="E170" s="1">
-        <v>99.015</v>
+        <v>101.14636283</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>14852250.0</v>
+        <v>11429539.0</v>
       </c>
       <c r="I170" s="1">
-        <v>137100.0</v>
+        <v>-119369.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.92309246073827</v>
+        <v>-1.0443903293037</v>
       </c>
       <c r="K170">
-        <v>1.42</v>
+        <v>3.37</v>
       </c>
       <c r="L170" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="M170" s="1">
-        <v>14989350.0</v>
+        <v>11310170.0</v>
       </c>
       <c r="N170" s="1">
-        <v>15203048.63</v>
+        <v>11690616.23</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="B171" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="C171" s="1">
-        <v>6700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.777</v>
+        <v>99.129</v>
       </c>
       <c r="E171" s="1">
-        <v>102.17492537</v>
+        <v>98.83981333</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>6845720.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-93661.0</v>
+        <v>43378.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.3681687244001</v>
+        <v>0.29258115420696</v>
       </c>
       <c r="K171">
-        <v>1.63</v>
+        <v>0.4</v>
       </c>
       <c r="L171" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="M171" s="1">
-        <v>6752059.0</v>
+        <v>14869350.0</v>
       </c>
       <c r="N171" s="1">
-        <v>6861599.41</v>
+        <v>14929452.74</v>
       </c>
       <c r="O171" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="B172" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="C172" s="1">
-        <v>31000000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.903</v>
+        <v>99.989</v>
       </c>
       <c r="E172" s="1">
-        <v>97.97079332</v>
+        <v>98.27683929</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>30370945.93</v>
+        <v>5503503.0</v>
       </c>
       <c r="I172" s="1">
-        <v>598984.07</v>
+        <v>95881.0</v>
       </c>
       <c r="J172" s="1">
-        <v>1.9722272443557</v>
+        <v>1.7421812979842</v>
       </c>
       <c r="K172">
-        <v>0.19</v>
+        <v>1.11</v>
       </c>
       <c r="L172" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="M172" s="1">
-        <v>30969930.0</v>
+        <v>5599384.0</v>
       </c>
       <c r="N172" s="1">
-        <v>31029042.33</v>
+        <v>5661520.99</v>
       </c>
       <c r="O172" s="1">
-        <v>0.6</v>
+        <v>0.11</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="B173" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="C173" s="1">
-        <v>5000000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.441</v>
+        <v>100.0</v>
       </c>
       <c r="E173" s="1">
-        <v>100.493844</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>5024692.2</v>
+        <v>20400000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2642.2</v>
+        <v>0.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.052584315512898</v>
+        <v>0.0</v>
       </c>
       <c r="K173">
-        <v>1.38</v>
+        <v>0.53</v>
       </c>
       <c r="L173" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="M173" s="1">
-        <v>5022050.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="N173" s="1">
-        <v>5090971.23</v>
+        <v>20509023.27</v>
       </c>
       <c r="O173" s="1">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="B174" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="C174" s="1">
-        <v>4300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.001</v>
+        <v>100.549</v>
       </c>
       <c r="E174" s="1">
-        <v>98.74</v>
+        <v>100.95</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>4245820.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I174" s="1">
-        <v>11223.0</v>
+        <v>-11228.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.26433056512052</v>
+        <v>-0.39722634967806</v>
       </c>
       <c r="K174">
-        <v>0.17</v>
+        <v>1.11</v>
       </c>
       <c r="L174" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="M174" s="1">
-        <v>4257043.0</v>
+        <v>2815372.0</v>
       </c>
       <c r="N174" s="1">
-        <v>4264376.56</v>
+        <v>2846517.21</v>
       </c>
       <c r="O174" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="B175" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="C175" s="1">
-        <v>7100000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.239</v>
+        <v>98.497</v>
       </c>
       <c r="E175" s="1">
-        <v>101.44352113</v>
+        <v>98.24951923</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>7202490.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-14521.0</v>
+        <v>25738.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.20161083180955</v>
+        <v>0.25189005622459</v>
       </c>
       <c r="K175">
-        <v>0.51</v>
+        <v>0.14</v>
       </c>
       <c r="L175" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="M175" s="1">
-        <v>7187969.0</v>
+        <v>10243688.0</v>
       </c>
       <c r="N175" s="1">
-        <v>7224149.82</v>
+        <v>10258397.59</v>
       </c>
       <c r="O175" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="B176" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="C176" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.888</v>
+        <v>100.683</v>
       </c>
       <c r="E176" s="1">
-        <v>101.37056452</v>
+        <v>101.48803</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>6284975.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-29919.0</v>
+        <v>-80503.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.47604007971392</v>
+        <v>-0.79322655095384</v>
       </c>
       <c r="K176">
-        <v>0.84</v>
+        <v>1.16</v>
       </c>
       <c r="L176" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="M176" s="1">
-        <v>6255056.0</v>
+        <v>10068300.0</v>
       </c>
       <c r="N176" s="1">
-        <v>6307395.04</v>
+        <v>10184395.89</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="B177" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="C177" s="1">
-        <v>9950000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.87</v>
+        <v>99.502</v>
       </c>
       <c r="E177" s="1">
-        <v>98.7658794</v>
+        <v>99.5472028</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>9827205.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I177" s="1">
-        <v>10360.0</v>
+        <v>-6464.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.10542163310931</v>
+        <v>-0.045408405191338</v>
       </c>
       <c r="K177">
-        <v>1.2</v>
+        <v>0.47</v>
       </c>
       <c r="L177" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="M177" s="1">
-        <v>9837565.0</v>
+        <v>14228786.0</v>
       </c>
       <c r="N177" s="1">
-        <v>9956487.95</v>
+        <v>14296368.19</v>
       </c>
       <c r="O177" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="B178" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="C178" s="1">
-        <v>20997000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.844</v>
+        <v>98.437</v>
       </c>
       <c r="E178" s="1">
-        <v>101.21349288</v>
+        <v>98.7</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>21251797.1</v>
+        <v>9870000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-77582.42</v>
+        <v>-26300.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.36506286802446</v>
+        <v>-0.26646403242148</v>
       </c>
       <c r="K178">
-        <v>1.05</v>
+        <v>1.22</v>
       </c>
       <c r="L178" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="M178" s="1">
-        <v>21174214.68</v>
+        <v>9843700.0</v>
       </c>
       <c r="N178" s="1">
-        <v>21395258.44</v>
+        <v>9965378.08</v>
       </c>
       <c r="O178" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="B179" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="C179" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.843</v>
+        <v>99.958</v>
       </c>
       <c r="E179" s="1">
-        <v>98.14</v>
+        <v>99.94</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>5888400.0</v>
+        <v>19988000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>102180.0</v>
+        <v>3600.0</v>
       </c>
       <c r="J179" s="1">
-        <v>1.7352761361321</v>
+        <v>0.01801080648389</v>
       </c>
       <c r="K179">
-        <v>0.97</v>
+        <v>1.72</v>
       </c>
       <c r="L179" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="M179" s="1">
-        <v>5990580.0</v>
+        <v>19991600.0</v>
       </c>
       <c r="N179" s="1">
-        <v>6048648.49</v>
+        <v>20334750.68</v>
       </c>
       <c r="O179" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="B180" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="C180" s="1">
-        <v>25700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.095</v>
+        <v>97.817</v>
       </c>
       <c r="E180" s="1">
-        <v>102.00865759</v>
+        <v>98.09</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>26216225.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-234810.0</v>
+        <v>-4641.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.89566671021476</v>
+        <v>-0.27831583239882</v>
       </c>
       <c r="K180">
-        <v>1.7</v>
+        <v>0.76</v>
       </c>
       <c r="L180" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="M180" s="1">
-        <v>25981415.0</v>
+        <v>1662889.0</v>
       </c>
       <c r="N180" s="1">
-        <v>26417082.81</v>
+        <v>1675889.34</v>
       </c>
       <c r="O180" s="1">
-        <v>0.51</v>
+        <v>0.03</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="B181" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="C181" s="1">
-        <v>8600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>101.731</v>
+        <v>99.952</v>
       </c>
       <c r="E181" s="1">
-        <v>101.82144186</v>
+        <v>99.015</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>8756644.0</v>
+        <v>14852250.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-7778.0</v>
+        <v>140550.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.088823983252031</v>
+        <v>0.94632126445488</v>
       </c>
       <c r="K181">
-        <v>1.43</v>
+        <v>1.52</v>
       </c>
       <c r="L181" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="M181" s="1">
-        <v>8748866.0</v>
+        <v>14992800.0</v>
       </c>
       <c r="N181" s="1">
-        <v>8871769.42</v>
+        <v>15220522.6</v>
       </c>
       <c r="O181" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="B182" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="C182" s="1">
-        <v>3124000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.077</v>
+        <v>100.607</v>
       </c>
       <c r="E182" s="1">
-        <v>99.04783611</v>
+        <v>102.17492537</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>3094254.4</v>
+        <v>6845720.0</v>
       </c>
       <c r="I182" s="1">
-        <v>911.08</v>
+        <v>-105051.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.029444249962123</v>
+        <v>-1.5345500546327</v>
       </c>
       <c r="K182">
-        <v>0.11</v>
+        <v>1.86</v>
       </c>
       <c r="L182" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M182" s="1">
-        <v>3095165.48</v>
+        <v>6740669.0</v>
       </c>
       <c r="N182" s="1">
-        <v>3098482.06</v>
+        <v>6865146.74</v>
       </c>
       <c r="O182" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="B183" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="C183" s="1">
-        <v>18844000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.134</v>
+        <v>100.275</v>
       </c>
       <c r="E183" s="1">
-        <v>98.91863033</v>
+        <v>100.493844</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>18640226.7</v>
+        <v>5024692.2</v>
       </c>
       <c r="I183" s="1">
-        <v>40584.26</v>
+        <v>-10942.2</v>
       </c>
       <c r="J183" s="1">
-        <v>0.21772406877434</v>
+        <v>-0.21776856301765</v>
       </c>
       <c r="K183">
-        <v>0.28</v>
+        <v>1.56</v>
       </c>
       <c r="L183" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="M183" s="1">
-        <v>18680810.96</v>
+        <v>5013750.0</v>
       </c>
       <c r="N183" s="1">
-        <v>18733470.91</v>
+        <v>5091660.96</v>
       </c>
       <c r="O183" s="1">
-        <v>0.36</v>
+        <v>0.1</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="B184" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="C184" s="1">
-        <v>10000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.359</v>
+        <v>99.016</v>
       </c>
       <c r="E184" s="1">
-        <v>101.6185192</v>
+        <v>98.74</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>10161851.92</v>
+        <v>4245820.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-125951.92</v>
+        <v>11868.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.2394583289696</v>
+        <v>0.27952197690905</v>
       </c>
       <c r="K184">
-        <v>3.13</v>
+        <v>0.19</v>
       </c>
       <c r="L184" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="M184" s="1">
-        <v>10035900.0</v>
+        <v>4257688.0</v>
       </c>
       <c r="N184" s="1">
-        <v>10349324.66</v>
+        <v>4265949.3</v>
       </c>
       <c r="O184" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="B185" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="C185" s="1">
-        <v>15000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.042</v>
+        <v>100.917</v>
       </c>
       <c r="E185" s="1">
-        <v>98.502</v>
+        <v>101.44352113</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14775300.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I185" s="1">
-        <v>81000.0</v>
+        <v>-37383.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.54821221904124</v>
+        <v>-0.51902883586093</v>
       </c>
       <c r="K185">
-        <v>0.22</v>
+        <v>0.73</v>
       </c>
       <c r="L185" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="M185" s="1">
-        <v>14856300.0</v>
+        <v>7165107.0</v>
       </c>
       <c r="N185" s="1">
-        <v>14889947.26</v>
+        <v>7217116.93</v>
       </c>
       <c r="O185" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="B186" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="C186" s="1">
-        <v>21299000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.012</v>
+        <v>100.606</v>
       </c>
       <c r="E186" s="1">
-        <v>99.91202385</v>
+        <v>101.37056452</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>21280261.96</v>
+        <v>6284975.0</v>
       </c>
       <c r="I186" s="1">
-        <v>21293.92</v>
+        <v>-47403.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.10006418172871</v>
+        <v>-0.75422734378418</v>
       </c>
       <c r="K186">
-        <v>2.12</v>
+        <v>1.05</v>
       </c>
       <c r="L186" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="M186" s="1">
-        <v>21301555.88</v>
+        <v>6237572.0</v>
       </c>
       <c r="N186" s="1">
-        <v>21753357.27</v>
+        <v>6302841.86</v>
       </c>
       <c r="O186" s="1">
-        <v>0.42</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="B187" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="C187" s="1">
-        <v>1000000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.403</v>
+        <v>98.128</v>
       </c>
       <c r="E187" s="1">
-        <v>98.02</v>
+        <v>98.32599876</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>980200.0</v>
+        <v>15800988.0</v>
       </c>
       <c r="I187" s="1">
-        <v>13830.0</v>
+        <v>-31818.4</v>
       </c>
       <c r="J187" s="1">
-        <v>1.4109365435625</v>
+        <v>-0.20136968650315</v>
       </c>
       <c r="K187">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>876.71</v>
+        <v>1.25</v>
+      </c>
+      <c r="L187" t="s">
+        <v>487</v>
       </c>
       <c r="M187" s="1">
-        <v>994030.0</v>
+        <v>15769169.6</v>
       </c>
       <c r="N187" s="1">
-        <v>994906.71</v>
+        <v>15970594.94</v>
       </c>
       <c r="O187" s="1">
-        <v>0.02</v>
+        <v>0.3</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="B188" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="C188" s="1">
-        <v>25720000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.899</v>
+        <v>98.519</v>
       </c>
       <c r="E188" s="1">
-        <v>101.88829705</v>
+        <v>98.7658794</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>26205670.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-254447.2</v>
+        <v>-24564.5</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.97096239096348</v>
+        <v>-0.24996425738549</v>
       </c>
       <c r="K188">
-        <v>1.73</v>
+        <v>0.02</v>
       </c>
       <c r="L188" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="M188" s="1">
-        <v>25951222.8</v>
+        <v>9802640.5</v>
       </c>
       <c r="N188" s="1">
-        <v>26395949.79</v>
+        <v>9804344.27</v>
       </c>
       <c r="O188" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="B189" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="C189" s="1">
-        <v>25000000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.763</v>
+        <v>100.567</v>
       </c>
       <c r="E189" s="1">
-        <v>97.3739688</v>
+        <v>101.21349288</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>24343492.2</v>
+        <v>21251797.1</v>
       </c>
       <c r="I189" s="1">
-        <v>597257.8</v>
+        <v>-135744.11</v>
       </c>
       <c r="J189" s="1">
-        <v>2.4534598203622</v>
+        <v>-0.63874179374694</v>
       </c>
       <c r="K189">
-        <v>0.16</v>
+        <v>1.26</v>
       </c>
       <c r="L189" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="M189" s="1">
-        <v>24940750.0</v>
+        <v>21116052.99</v>
       </c>
       <c r="N189" s="1">
-        <v>24981330.82</v>
+        <v>21380888.44</v>
       </c>
       <c r="O189" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="B190" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="C190" s="1">
-        <v>11630000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.155</v>
+        <v>99.904</v>
       </c>
       <c r="E190" s="1">
-        <v>99.18027403</v>
+        <v>98.14</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>11534665.87</v>
+        <v>5888400.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-2939.37</v>
+        <v>105840.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.025482922809623</v>
+        <v>1.7974322396576</v>
       </c>
       <c r="K190">
-        <v>1.46</v>
+        <v>1.03</v>
       </c>
       <c r="L190" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="M190" s="1">
-        <v>11531726.5</v>
+        <v>5994240.0</v>
       </c>
       <c r="N190" s="1">
-        <v>11701960.0</v>
+        <v>6056192.05</v>
       </c>
       <c r="O190" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="B191" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="C191" s="1">
-        <v>51391000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.389</v>
+        <v>100.769</v>
       </c>
       <c r="E191" s="1">
-        <v>97.58929229</v>
+        <v>102.00865759</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>50152113.2</v>
+        <v>26216225.0</v>
       </c>
       <c r="I191" s="1">
-        <v>924887.79</v>
+        <v>-318592.0</v>
       </c>
       <c r="J191" s="1">
-        <v>1.8441651427761</v>
+        <v>-1.215247427881</v>
       </c>
       <c r="K191">
-        <v>0.09</v>
+        <v>1.93</v>
       </c>
       <c r="L191" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="M191" s="1">
-        <v>51077000.99</v>
+        <v>25897633.0</v>
       </c>
       <c r="N191" s="1">
-        <v>51122056.11</v>
+        <v>26394294.3</v>
       </c>
       <c r="O191" s="1">
-        <v>0.98</v>
+        <v>0.5</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="B192" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="C192" s="1">
-        <v>44441000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.136</v>
+        <v>101.335</v>
       </c>
       <c r="E192" s="1">
-        <v>98.91493274</v>
+        <v>101.68176398</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>43958785.26</v>
+        <v>16370764.0</v>
       </c>
       <c r="I192" s="1">
-        <v>98244.5</v>
+        <v>-55829.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.22349229947761</v>
+        <v>-0.34102867770863</v>
       </c>
       <c r="K192">
-        <v>1.37</v>
+        <v>1.71</v>
       </c>
       <c r="L192" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="M192" s="1">
-        <v>44057029.76</v>
+        <v>16314935.0</v>
       </c>
       <c r="N192" s="1">
-        <v>44666419.36</v>
+        <v>16590178.84</v>
       </c>
       <c r="O192" s="1">
-        <v>0.86</v>
+        <v>0.31</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="B193" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="C193" s="1">
-        <v>5000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.87</v>
+        <v>98.932</v>
       </c>
       <c r="E193" s="1">
-        <v>98.9</v>
+        <v>99.04783611</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>4945000.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I193" s="1">
-        <v>-1500.0</v>
+        <v>-3618.72</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.030333670374115</v>
+        <v>-0.11694965998917</v>
       </c>
       <c r="K193">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="L193" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="M193" s="1">
-        <v>4943500.0</v>
+        <v>3090635.68</v>
       </c>
       <c r="N193" s="1">
-        <v>4945503.42</v>
+        <v>3096198.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="B194" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="C194" s="1">
-        <v>20000000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.875</v>
+        <v>99.004</v>
       </c>
       <c r="E194" s="1">
-        <v>98.811</v>
+        <v>98.91863033</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>19762200.0</v>
+        <v>18640226.7</v>
       </c>
       <c r="I194" s="1">
-        <v>212800.0</v>
+        <v>16087.06</v>
       </c>
       <c r="J194" s="1">
-        <v>1.0768031899282</v>
+        <v>0.086302920339483</v>
       </c>
       <c r="K194">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="L194" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="M194" s="1">
-        <v>19975000.0</v>
+        <v>18656313.76</v>
       </c>
       <c r="N194" s="1">
-        <v>20021849.32</v>
+        <v>18719815.46</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="B195" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="C195" s="1">
-        <v>5305000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.528</v>
+        <v>100.236</v>
       </c>
       <c r="E195" s="1">
-        <v>97.51</v>
+        <v>101.6185192</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>5172905.5</v>
+        <v>10161851.92</v>
       </c>
       <c r="I195" s="1">
-        <v>54004.9</v>
+        <v>-138251.92</v>
       </c>
       <c r="J195" s="1">
-        <v>1.0439954876423</v>
+        <v>-1.3604992582887</v>
       </c>
       <c r="K195">
-        <v>0.07</v>
+        <v>3.36</v>
       </c>
       <c r="L195" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="M195" s="1">
-        <v>5226910.4</v>
+        <v>10023600.0</v>
       </c>
       <c r="N195" s="1">
-        <v>5230573.03</v>
+        <v>10360038.36</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="B196" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="C196" s="1">
-        <v>9100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.203</v>
+        <v>99.01</v>
       </c>
       <c r="E196" s="1">
-        <v>98.67857143</v>
+        <v>98.502</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>8979750.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="I196" s="1">
-        <v>47723.0</v>
+        <v>76200.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.53145132102787</v>
+        <v>0.51572556902398</v>
       </c>
       <c r="K196">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="L196" t="s">
-        <v>524</v>
+        <v>514</v>
       </c>
       <c r="M196" s="1">
-        <v>9027473.0</v>
+        <v>14851500.0</v>
       </c>
       <c r="N196" s="1">
-        <v>9060631.9</v>
+        <v>14890541.1</v>
       </c>
       <c r="O196" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="B197" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="C197" s="1">
-        <v>2500000.0</v>
+        <v>21299000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.518</v>
+        <v>100.007</v>
       </c>
       <c r="E197" s="1">
-        <v>98.03</v>
+        <v>99.91202385</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>2450750.0</v>
+        <v>21280261.96</v>
       </c>
       <c r="I197" s="1">
-        <v>12200.0</v>
+        <v>20228.97</v>
       </c>
       <c r="J197" s="1">
-        <v>0.49780679383862</v>
+        <v>0.095059779047946</v>
       </c>
       <c r="K197">
-        <v>0.06</v>
+        <v>2.26</v>
       </c>
       <c r="L197" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="M197" s="1">
-        <v>2462950.0</v>
+        <v>21300490.93</v>
       </c>
       <c r="N197" s="1">
-        <v>2464525.34</v>
+        <v>21781396.09</v>
       </c>
       <c r="O197" s="1">
-        <v>0.05</v>
+        <v>0.41</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="B198" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="C198" s="1">
-        <v>4000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.205</v>
+        <v>99.505</v>
       </c>
       <c r="E198" s="1">
-        <v>98.22</v>
+        <v>98.02</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>3928800.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-600.0</v>
+        <v>14850.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.015271838729383</v>
+        <v>1.5149969394001</v>
       </c>
       <c r="K198">
+        <v>0.09</v>
+      </c>
+      <c r="L198">
+        <v>948.63</v>
+      </c>
+      <c r="M198" s="1">
+        <v>995050.0</v>
+      </c>
+      <c r="N198" s="1">
+        <v>995998.63</v>
+      </c>
+      <c r="O198" s="1">
         <v>0.02</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="B199" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="C199" s="1">
-        <v>69900000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.631</v>
+        <v>100.709</v>
       </c>
       <c r="E199" s="1">
-        <v>98.0770309</v>
+        <v>101.67080706</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>68555844.6</v>
+        <v>32249980.0</v>
       </c>
       <c r="I199" s="1">
-        <v>387224.4</v>
+        <v>-305085.2</v>
       </c>
       <c r="J199" s="1">
-        <v>0.5648306169362</v>
+        <v>-0.94600120682245</v>
       </c>
       <c r="K199">
-        <v>0.07</v>
+        <v>1.97</v>
       </c>
       <c r="L199" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="M199" s="1">
-        <v>68943069.0</v>
+        <v>31944894.8</v>
       </c>
       <c r="N199" s="1">
-        <v>68993339.55</v>
+        <v>32568649.05</v>
       </c>
       <c r="O199" s="1">
-        <v>1.33</v>
+        <v>0.61</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="B200" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
       <c r="C200" s="1">
-        <v>21900000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.552</v>
+        <v>99.877</v>
       </c>
       <c r="E200" s="1">
-        <v>97.79613699</v>
+        <v>97.3739688</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>21417354.0</v>
+        <v>24343492.2</v>
       </c>
       <c r="I200" s="1">
-        <v>384534.0</v>
+        <v>625757.8</v>
       </c>
       <c r="J200" s="1">
-        <v>1.7954318726767</v>
+        <v>2.5705342309104</v>
       </c>
       <c r="K200">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="L200" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="M200" s="1">
-        <v>21801888.0</v>
+        <v>24969250.0</v>
       </c>
       <c r="N200" s="1">
-        <v>21929463.0</v>
+        <v>25012477.4</v>
       </c>
       <c r="O200" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="B201" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="C201" s="1">
-        <v>26100000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.634</v>
+        <v>98.748</v>
       </c>
       <c r="E201" s="1">
-        <v>100.67895019</v>
+        <v>99.18027403</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>26277206.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="I201" s="1">
-        <v>-11732.0</v>
+        <v>-50273.47</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.04464706026965</v>
+        <v>-0.4358467819233</v>
       </c>
       <c r="K201">
-        <v>0.14</v>
+        <v>1.56</v>
       </c>
       <c r="L201" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="M201" s="1">
-        <v>26265474.0</v>
+        <v>11484392.4</v>
       </c>
       <c r="N201" s="1">
-        <v>26302928.79</v>
+        <v>11665243.04</v>
       </c>
       <c r="O201" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="B202" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="C202" s="1">
-        <v>5000000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.786</v>
+        <v>99.465</v>
       </c>
       <c r="E202" s="1">
-        <v>101.18676</v>
+        <v>97.75503039</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>5059338.0</v>
+        <v>55164141.2</v>
       </c>
       <c r="I202" s="1">
-        <v>-20038.0</v>
+        <v>964952.95</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.39605972164738</v>
+        <v>1.7492395041582</v>
       </c>
       <c r="K202">
-        <v>1.38</v>
+        <v>0.09</v>
       </c>
       <c r="L202" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="M202" s="1">
-        <v>5039300.0</v>
+        <v>56129094.15</v>
       </c>
       <c r="N202" s="1">
-        <v>5108135.62</v>
+        <v>56182626.3</v>
       </c>
       <c r="O202" s="1">
-        <v>0.1</v>
+        <v>1.06</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="B203" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="C203" s="1">
-        <v>25000000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.773</v>
+        <v>98.756</v>
       </c>
       <c r="E203" s="1">
-        <v>99.71</v>
+        <v>98.91493274</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>24927500.0</v>
+        <v>43958785.26</v>
       </c>
       <c r="I203" s="1">
-        <v>15750.0</v>
+        <v>-70631.3</v>
       </c>
       <c r="J203" s="1">
-        <v>0.063183231370976</v>
+        <v>-0.16067618698343</v>
       </c>
       <c r="K203">
-        <v>1.06</v>
+        <v>0.08</v>
       </c>
       <c r="L203" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="M203" s="1">
-        <v>24943250.0</v>
+        <v>43888153.96</v>
       </c>
       <c r="N203" s="1">
-        <v>25209345.89</v>
+        <v>43921636.91</v>
       </c>
       <c r="O203" s="1">
-        <v>0.48</v>
+        <v>0.82</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="B204" t="s">
-        <v>546</v>
+        <v>536</v>
       </c>
       <c r="C204" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.643</v>
+        <v>98.49</v>
       </c>
       <c r="E204" s="1">
-        <v>101.91</v>
+        <v>98.9</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>5095500.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-63350.0</v>
+        <v>-20500.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.2432538514375</v>
+        <v>-0.41456016177958</v>
       </c>
       <c r="K204">
-        <v>1.95</v>
+        <v>0.1</v>
       </c>
       <c r="L204" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="M204" s="1">
-        <v>5032150.0</v>
+        <v>4924500.0</v>
       </c>
       <c r="N204" s="1">
-        <v>5129821.23</v>
+        <v>4929739.73</v>
       </c>
       <c r="O204" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="B205" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="C205" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.88403</v>
+        <v>100.0</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0</v>
+        <v>98.811</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.0</v>
+        <v>19762200.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-5798.5</v>
+        <v>237800.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0</v>
+        <v>1.2033073240834</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L205" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="M205" s="1">
-        <v>-5798.5</v>
+        <v>20000000.0</v>
       </c>
       <c r="N205" s="1">
-        <v>-10015.17</v>
+        <v>20049726.03</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.38</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="B206" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="C206" s="1">
-        <v>1700000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.88840235</v>
+        <v>98.327</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0</v>
+        <v>97.51</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>0.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I206" s="1">
-        <v>-1897.16</v>
+        <v>43341.85</v>
       </c>
       <c r="J206" s="1">
-        <v>0</v>
+        <v>0.83786278330428</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="L206" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="M206" s="1">
-        <v>-1897.16</v>
+        <v>5216247.35</v>
       </c>
       <c r="N206" s="1">
-        <v>-3277.7</v>
+        <v>5221741.3</v>
       </c>
       <c r="O206" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="B207" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="C207" s="1">
-        <v>25000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.9626998</v>
+        <v>99.107</v>
       </c>
       <c r="E207" s="1">
-        <v>0.0</v>
+        <v>98.67857143</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-9325.05</v>
+        <v>38987.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0</v>
+        <v>0.43416576185306</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="L207" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="M207" s="1">
-        <v>-9325.05</v>
+        <v>9018737.0</v>
       </c>
       <c r="N207" s="1">
-        <v>-45635.47</v>
+        <v>9057131.52</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>2615337482</v>
+        <v>547</v>
+      </c>
+      <c r="B208" t="s">
+        <v>548</v>
       </c>
       <c r="C208" s="1">
-        <v>13500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.98904622</v>
+        <v>98.265</v>
       </c>
       <c r="E208" s="1">
-        <v>0.0</v>
+        <v>98.03</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>0.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-1478.76</v>
+        <v>5875.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0</v>
+        <v>0.23972253391819</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L208" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="M208" s="1">
-        <v>-1478.76</v>
+        <v>2456625.0</v>
       </c>
       <c r="N208" s="1">
-        <v>-8442.96</v>
+        <v>2458919.52</v>
       </c>
       <c r="O208" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>2615354222</v>
+        <v>550</v>
+      </c>
+      <c r="B209" t="s">
+        <v>551</v>
       </c>
       <c r="C209" s="1">
-        <v>5000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.9886704</v>
+        <v>97.882</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-566.48</v>
+        <v>-19966.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0</v>
+        <v>-0.32792162466228</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L209" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="M209" s="1">
-        <v>-566.48</v>
+        <v>6068684.0</v>
       </c>
       <c r="N209" s="1">
-        <v>-3278.31</v>
+        <v>6071168.25</v>
       </c>
       <c r="O209" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>2621898872</v>
+        <v>553</v>
+      </c>
+      <c r="B210" t="s">
+        <v>554</v>
       </c>
       <c r="C210" s="1">
-        <v>5000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.0103004</v>
+        <v>98.361</v>
       </c>
       <c r="E210" s="1">
-        <v>0.0</v>
+        <v>98.0770309</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>0.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I210" s="1">
-        <v>515.02</v>
+        <v>198494.4</v>
       </c>
       <c r="J210" s="1">
-        <v>0</v>
+        <v>0.28953680194321</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>311.72</v>
+        <v>0.12</v>
+      </c>
+      <c r="L210" t="s">
+        <v>555</v>
       </c>
       <c r="M210" s="1">
-        <v>515.02</v>
+        <v>68754339.0</v>
       </c>
       <c r="N210" s="1">
-        <v>826.74</v>
+        <v>68834771.88</v>
       </c>
       <c r="O210" s="1">
-        <v>0.0</v>
+        <v>1.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>2631260002</v>
+        <v>556</v>
+      </c>
+      <c r="B211" t="s">
+        <v>557</v>
       </c>
       <c r="C211" s="1">
-        <v>4500000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.99260689</v>
+        <v>99.572</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>97.79613699</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>21417354.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-332.69</v>
+        <v>388914.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>1.815882578212</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L211" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="M211" s="1">
-        <v>-332.69</v>
+        <v>21806268.0</v>
       </c>
       <c r="N211" s="1">
-        <v>-2138.69</v>
+        <v>21944868.0</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2658022692</v>
+        <v>559</v>
+      </c>
+      <c r="B212" t="s">
+        <v>560</v>
       </c>
       <c r="C212" s="1">
-        <v>6000000.0</v>
+        <v>36200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.97129483</v>
+        <v>100.204</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>100.61786188</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>36423666.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-1722.31</v>
+        <v>-149818.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>-0.41132048597195</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="L212" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="M212" s="1">
-        <v>-1722.31</v>
+        <v>36273848.0</v>
       </c>
       <c r="N212" s="1">
-        <v>-10887.98</v>
+        <v>36386911.01</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>2669237052</v>
+        <v>562</v>
+      </c>
+      <c r="B213" t="s">
+        <v>563</v>
       </c>
       <c r="C213" s="1">
-        <v>8200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.9749022</v>
+        <v>100.528</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>101.18676</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>5059338.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-2058.02</v>
+        <v>-32938.0</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>-0.65103379137745</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>1.59</v>
       </c>
       <c r="L213" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="M213" s="1">
-        <v>-2058.02</v>
+        <v>5026400.0</v>
       </c>
       <c r="N213" s="1">
-        <v>-13487.79</v>
+        <v>5106023.29</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>2670063452</v>
+        <v>565</v>
+      </c>
+      <c r="B214" t="s">
+        <v>566</v>
       </c>
       <c r="C214" s="1">
-        <v>35000000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.99021257</v>
+        <v>99.775</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>99.7321267</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>33061200.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-3425.6</v>
+        <v>14212.5</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>0.042988457769228</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
+        <v>1.15</v>
       </c>
       <c r="L214" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="M214" s="1">
-        <v>-3425.6</v>
+        <v>33075412.5</v>
       </c>
       <c r="N214" s="1">
-        <v>-33121.05</v>
+        <v>33456864.55</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>568</v>
+      </c>
+      <c r="B215" t="s">
+        <v>569</v>
+      </c>
+      <c r="C215" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.509</v>
+      </c>
+      <c r="E215" s="1">
+        <v>101.91</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>5095500.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-70050.0</v>
+      </c>
+      <c r="J215" s="1">
+        <v>-1.3747424197822</v>
+      </c>
+      <c r="K215">
+        <v>2.18</v>
+      </c>
+      <c r="L215" t="s">
         <v>570</v>
       </c>
-      <c r="B215">
-[...31 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>-94.45</v>
+        <v>5025450.0</v>
       </c>
       <c r="N215" s="1">
-        <v>603.15</v>
+        <v>5134268.49</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>571</v>
       </c>
-      <c r="B216">
-        <v>2674133292</v>
+      <c r="B216" t="s">
+        <v>572</v>
       </c>
       <c r="C216" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.99579135</v>
+        <v>100.0460452</v>
       </c>
       <c r="E216" s="1">
         <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-841.73</v>
+        <v>2302.26</v>
       </c>
       <c r="J216" s="1">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="M216" s="1">
-        <v>-841.73</v>
+        <v>2302.26</v>
       </c>
       <c r="N216" s="1">
-        <v>-2367.23</v>
+        <v>-2469.11</v>
       </c>
       <c r="O216" s="1">
         <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>2675905922</v>
+        <v>574</v>
+      </c>
+      <c r="B217" t="s">
+        <v>575</v>
       </c>
       <c r="C217" s="1">
-        <v>15000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.9784068</v>
+        <v>100.04997706</v>
       </c>
       <c r="E217" s="1">
         <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-3238.98</v>
+        <v>849.61</v>
       </c>
       <c r="J217" s="1">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="M217" s="1">
-        <v>-3238.98</v>
+        <v>849.61</v>
       </c>
       <c r="N217" s="1">
-        <v>-13357.31</v>
+        <v>-712.1</v>
       </c>
       <c r="O217" s="1">
         <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>2677223832</v>
+        <v>577</v>
+      </c>
+      <c r="B218" t="s">
+        <v>578</v>
       </c>
       <c r="C218" s="1">
-        <v>9100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.98986022</v>
+        <v>99.97830388</v>
       </c>
       <c r="E218" s="1">
         <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-922.72</v>
+        <v>-5424.03</v>
       </c>
       <c r="J218" s="1">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="M218" s="1">
-        <v>-922.72</v>
+        <v>-5424.03</v>
       </c>
       <c r="N218" s="1">
-        <v>-5094.61</v>
+        <v>-44428.61</v>
       </c>
       <c r="O218" s="1">
         <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B219">
-        <v>2679849772</v>
+        <v>2615337482</v>
       </c>
       <c r="C219" s="1">
-        <v>15000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.99496807</v>
+        <v>99.9945883</v>
       </c>
       <c r="E219" s="1">
         <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-754.79</v>
+        <v>-730.58</v>
       </c>
       <c r="J219" s="1">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="M219" s="1">
-        <v>-754.79</v>
+        <v>-730.58</v>
       </c>
       <c r="N219" s="1">
-        <v>-5354.79</v>
+        <v>-8370.79</v>
       </c>
       <c r="O219" s="1">
         <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B220">
-        <v>2686335662</v>
+        <v>2615354222</v>
       </c>
       <c r="C220" s="1">
-        <v>14000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.97675564</v>
+        <v>99.9943842</v>
       </c>
       <c r="E220" s="1">
         <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-3254.21</v>
+        <v>-280.79</v>
       </c>
       <c r="J220" s="1">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="M220" s="1">
-        <v>-3254.21</v>
+        <v>-280.79</v>
       </c>
       <c r="N220" s="1">
-        <v>-18150.21</v>
+        <v>-3251.75</v>
       </c>
       <c r="O220" s="1">
         <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B221">
-        <v>2694693442</v>
+        <v>2621898872</v>
       </c>
       <c r="C221" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.99016773</v>
+        <v>100.1174612</v>
       </c>
       <c r="E221" s="1">
         <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1474.84</v>
+        <v>5873.06</v>
       </c>
       <c r="J221" s="1">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
-      <c r="L221" t="s">
-        <v>582</v>
+      <c r="L221">
+        <v>389.97</v>
       </c>
       <c r="M221" s="1">
-        <v>-1474.84</v>
+        <v>5873.06</v>
       </c>
       <c r="N221" s="1">
-        <v>-8230.92</v>
+        <v>6263.03</v>
       </c>
       <c r="O221" s="1">
         <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B222">
-        <v>2698945062</v>
+        <v>2631260002</v>
       </c>
       <c r="C222" s="1">
-        <v>15000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.99191287</v>
+        <v>99.99803489</v>
       </c>
       <c r="E222" s="1">
         <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-1213.07</v>
+        <v>-88.43</v>
       </c>
       <c r="J222" s="1">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="M222" s="1">
-        <v>-1213.07</v>
+        <v>-88.43</v>
       </c>
       <c r="N222" s="1">
-        <v>-5756.74</v>
+        <v>-2141.18</v>
       </c>
       <c r="O222" s="1">
         <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B223">
-        <v>2699350692</v>
+        <v>2658022692</v>
       </c>
       <c r="C223" s="1">
-        <v>8000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.99867288</v>
+        <v>99.9832695</v>
       </c>
       <c r="E223" s="1">
         <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-106.17</v>
+        <v>-1003.83</v>
       </c>
       <c r="J223" s="1">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="M223" s="1">
-        <v>-106.17</v>
+        <v>-1003.83</v>
       </c>
       <c r="N223" s="1">
-        <v>-3272.48</v>
+        <v>-10845.57</v>
       </c>
       <c r="O223" s="1">
         <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B224">
-        <v>2699669522</v>
+        <v>2669237052</v>
       </c>
       <c r="C224" s="1">
-        <v>16000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.99551769</v>
+        <v>99.98613476</v>
       </c>
       <c r="E224" s="1">
         <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-717.17</v>
+        <v>-1136.95</v>
       </c>
       <c r="J224" s="1">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="M224" s="1">
-        <v>-717.17</v>
+        <v>-1136.95</v>
       </c>
       <c r="N224" s="1">
-        <v>-7374.94</v>
+        <v>-13443.51</v>
       </c>
       <c r="O224" s="1">
         <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B225">
-        <v>2701398352</v>
+        <v>2670063452</v>
       </c>
       <c r="C225" s="1">
-        <v>1100000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.99678455</v>
+        <v>99.99840491</v>
       </c>
       <c r="E225" s="1">
         <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-35.37</v>
+        <v>-558.28</v>
       </c>
       <c r="J225" s="1">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
-      <c r="L225">
-        <v>102.67</v>
+      <c r="L225" t="s">
+        <v>592</v>
       </c>
       <c r="M225" s="1">
-        <v>-35.37</v>
+        <v>-558.28</v>
       </c>
       <c r="N225" s="1">
-        <v>67.3</v>
+        <v>-33178.28</v>
       </c>
       <c r="O225" s="1">
         <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B226">
-        <v>2706544732</v>
+        <v>2674133292</v>
       </c>
       <c r="C226" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.99428784</v>
+        <v>99.9992938</v>
       </c>
       <c r="E226" s="1">
         <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2856.08</v>
+        <v>-141.24</v>
       </c>
       <c r="J226" s="1">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="M226" s="1">
-        <v>-2856.08</v>
+        <v>-141.24</v>
       </c>
       <c r="N226" s="1">
-        <v>-54531.64</v>
+        <v>-2381.24</v>
       </c>
       <c r="O226" s="1">
         <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B227">
-        <v>2708509012</v>
+        <v>2675905922</v>
       </c>
       <c r="C227" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.99400872</v>
+        <v>100.00210687</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-748.91</v>
+        <v>316.03</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="M227" s="1">
-        <v>-748.91</v>
+        <v>316.03</v>
       </c>
       <c r="N227" s="1">
-        <v>-11607.98</v>
+        <v>-10443.93</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="B228">
-        <v>2712519372</v>
+        <v>2677223832</v>
       </c>
       <c r="C228" s="1">
-        <v>4900000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.95739061</v>
+        <v>99.99503044</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2087.86</v>
+        <v>-452.23</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="M228" s="1">
-        <v>-2087.86</v>
+        <v>-452.23</v>
       </c>
       <c r="N228" s="1">
-        <v>-7994.27</v>
+        <v>-5045.3</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B229">
-        <v>2715283672</v>
+        <v>2686335662</v>
       </c>
       <c r="C229" s="1">
-        <v>20000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.9616811</v>
+        <v>99.986496</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-7663.78</v>
+        <v>-1890.56</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="M229" s="1">
-        <v>-7663.78</v>
+        <v>-1890.56</v>
       </c>
       <c r="N229" s="1">
-        <v>-27721.06</v>
+        <v>-17929.31</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B230">
-        <v>2715298432</v>
+        <v>2694693442</v>
       </c>
       <c r="C230" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.99241063</v>
+        <v>99.99549647</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2276.81</v>
+        <v>-675.53</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="M230" s="1">
-        <v>-2276.81</v>
+        <v>-675.53</v>
       </c>
       <c r="N230" s="1">
-        <v>-24989.31</v>
+        <v>-8171.86</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B231">
-        <v>2716928862</v>
+        <v>2698945062</v>
       </c>
       <c r="C231" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.9614342</v>
+        <v>99.9960428</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-3856.58</v>
+        <v>-593.58</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="M231" s="1">
-        <v>-3856.58</v>
+        <v>-593.58</v>
       </c>
       <c r="N231" s="1">
-        <v>-13810.58</v>
+        <v>-5663.58</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B232">
-        <v>2721415922</v>
+        <v>2701398352</v>
       </c>
       <c r="C232" s="1">
-        <v>18000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.93410389</v>
+        <v>99.99918091</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-11861.3</v>
+        <v>-9.01</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
-      <c r="L232" t="s">
-        <v>603</v>
+      <c r="L232">
+        <v>76.36</v>
       </c>
       <c r="M232" s="1">
-        <v>-11861.3</v>
+        <v>-9.01</v>
       </c>
       <c r="N232" s="1">
-        <v>-20553.8</v>
+        <v>67.35</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B233">
-        <v>2721858402</v>
+        <v>2712519372</v>
       </c>
       <c r="C233" s="1">
-        <v>21900000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.9621537</v>
+        <v>99.98530918</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-8288.34</v>
+        <v>-719.85</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="M233" s="1">
-        <v>-8288.34</v>
+        <v>-719.85</v>
       </c>
       <c r="N233" s="1">
-        <v>-26801.14</v>
+        <v>-7045.94</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B234">
-        <v>2750042102</v>
+        <v>2715283672</v>
       </c>
       <c r="C234" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0190114</v>
+        <v>99.99288725</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>9505.7</v>
+        <v>-1422.55</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="M234" s="1">
-        <v>9505.7</v>
+        <v>-1422.55</v>
       </c>
       <c r="N234" s="1">
-        <v>83765.7</v>
+        <v>-22916.33</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B235">
-        <v>2751485942</v>
+        <v>2716928862</v>
       </c>
       <c r="C235" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.01867797</v>
+        <v>99.9934124</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>5603.39</v>
+        <v>-658.76</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="M235" s="1">
-        <v>5603.39</v>
+        <v>-658.76</v>
       </c>
       <c r="N235" s="1">
-        <v>48968.39</v>
+        <v>-11336.1</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B236">
-        <v>2753098622</v>
+        <v>2721415922</v>
       </c>
       <c r="C236" s="1">
-        <v>40000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.02539948</v>
+        <v>100.0927155</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>10159.79</v>
+        <v>16688.79</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="M236" s="1">
-        <v>10159.79</v>
+        <v>16688.79</v>
       </c>
       <c r="N236" s="1">
-        <v>75810.9</v>
+        <v>6907.59</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B237">
-        <v>2760391592</v>
+        <v>2721858402</v>
       </c>
       <c r="C237" s="1">
-        <v>30000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.04215293</v>
+        <v>100.00306781</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>12645.88</v>
+        <v>671.85</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="M237" s="1">
-        <v>12645.88</v>
+        <v>671.85</v>
       </c>
       <c r="N237" s="1">
-        <v>78977.63</v>
+        <v>-19206.78</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B238">
-        <v>2767186142</v>
+        <v>2750042102</v>
       </c>
       <c r="C238" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.044072</v>
+        <v>100.01151994</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>6610.8</v>
+        <v>5759.97</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="M238" s="1">
-        <v>6610.8</v>
+        <v>5759.97</v>
       </c>
       <c r="N238" s="1">
-        <v>36442.68</v>
+        <v>84206.08</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B239">
-        <v>2767187832</v>
+        <v>2751485942</v>
       </c>
       <c r="C239" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.00440107</v>
+        <v>100.0113172</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>660.16</v>
+        <v>3395.16</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="M239" s="1">
-        <v>660.16</v>
+        <v>3395.16</v>
       </c>
       <c r="N239" s="1">
-        <v>26558.7</v>
+        <v>49231.16</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B240">
-        <v>2770099252</v>
+        <v>2753098622</v>
       </c>
       <c r="C240" s="1">
-        <v>8000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.08200538</v>
+        <v>100.01632223</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>6560.43</v>
+        <v>6528.89</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="M240" s="1">
-        <v>6560.43</v>
+        <v>6528.89</v>
       </c>
       <c r="N240" s="1">
-        <v>20717.18</v>
+        <v>76259.56</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B241">
-        <v>2773749182</v>
+        <v>2760391592</v>
       </c>
       <c r="C241" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.03119415</v>
+        <v>100.0297373</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>6238.83</v>
+        <v>8921.19</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="M241" s="1">
-        <v>6238.83</v>
+        <v>8921.19</v>
       </c>
       <c r="N241" s="1">
-        <v>30558.83</v>
+        <v>79634.19</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B242">
-        <v>2777134372</v>
+        <v>2767186142</v>
       </c>
       <c r="C242" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0428001</v>
+        <v>100.0341232</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>4280.01</v>
+        <v>5118.48</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="M242" s="1">
-        <v>4280.01</v>
+        <v>5118.48</v>
       </c>
       <c r="N242" s="1">
-        <v>12841.01</v>
+        <v>37008.14</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B243">
-        <v>2780647822</v>
+        <v>2770099252</v>
       </c>
       <c r="C243" s="1">
-        <v>6000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.058215</v>
+        <v>100.09054975</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>3492.9</v>
+        <v>7243.98</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="M243" s="1">
-        <v>3492.9</v>
+        <v>7243.98</v>
       </c>
       <c r="N243" s="1">
-        <v>10821.46</v>
+        <v>22667.14</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B244">
-        <v>2786856822</v>
+        <v>2773749182</v>
       </c>
       <c r="C244" s="1">
-        <v>11400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.00176886</v>
+        <v>100.0286416</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>201.65</v>
+        <v>5728.32</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="M244" s="1">
-        <v>201.65</v>
+        <v>5728.32</v>
       </c>
       <c r="N244" s="1">
-        <v>14072.03</v>
+        <v>31804.49</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B245">
-        <v>2788224262</v>
+        <v>2777134372</v>
       </c>
       <c r="C245" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0091059</v>
+        <v>100.0595783</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>910.59</v>
+        <v>5957.83</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="M245" s="1">
-        <v>910.59</v>
+        <v>5957.83</v>
       </c>
       <c r="N245" s="1">
-        <v>13041.14</v>
+        <v>15338.41</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B246">
-        <v>2794032762</v>
+        <v>2780647822</v>
       </c>
       <c r="C246" s="1">
-        <v>3100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.02956839</v>
+        <v>100.07124</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>916.62</v>
+        <v>4274.4</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="M246" s="1">
-        <v>916.62</v>
+        <v>4274.4</v>
       </c>
       <c r="N246" s="1">
-        <v>5622.18</v>
+        <v>12279.76</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B247">
-        <v>2794077772</v>
+        <v>2794032762</v>
       </c>
       <c r="C247" s="1">
-        <v>4325000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.04176092</v>
+        <v>100.01779645</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>1806.16</v>
+        <v>551.69</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="M247" s="1">
-        <v>1806.16</v>
+        <v>551.69</v>
       </c>
       <c r="N247" s="1">
-        <v>8548.26</v>
+        <v>5650.85</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B248">
-        <v>2794147912</v>
+        <v>2794077772</v>
       </c>
       <c r="C248" s="1">
-        <v>3000000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.01614133</v>
+        <v>100.0324578</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>484.24</v>
+        <v>1403.8</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="M248" s="1">
-        <v>484.24</v>
+        <v>1403.8</v>
       </c>
       <c r="N248" s="1">
-        <v>4714.18</v>
+        <v>8708.91</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B249">
-        <v>2798428692</v>
+        <v>2794147912</v>
       </c>
       <c r="C249" s="1">
-        <v>6299000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.024291</v>
+        <v>100.00446533</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>1530.09</v>
+        <v>133.96</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="M249" s="1">
-        <v>1530.09</v>
+        <v>133.96</v>
       </c>
       <c r="N249" s="1">
-        <v>10618.15</v>
+        <v>4719.43</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B250">
-        <v>2798594402</v>
+        <v>2798428692</v>
       </c>
       <c r="C250" s="1">
-        <v>15000000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.07383293</v>
+        <v>100.01254723</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>11074.94</v>
+        <v>790.35</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="M250" s="1">
-        <v>11074.94</v>
+        <v>790.35</v>
       </c>
       <c r="N250" s="1">
-        <v>33508.61</v>
+        <v>10658.65</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B251">
-        <v>2806083592</v>
+        <v>2798594402</v>
       </c>
       <c r="C251" s="1">
-        <v>5997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.1341339</v>
+        <v>100.08736</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>8044.01</v>
+        <v>13104.0</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="M251" s="1">
-        <v>8044.01</v>
+        <v>13104.0</v>
       </c>
       <c r="N251" s="1">
-        <v>11274.4</v>
+        <v>37605.42</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B252">
-        <v>2813842962</v>
+        <v>2806083592</v>
       </c>
       <c r="C252" s="1">
-        <v>20000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.05250845</v>
+        <v>100.36205836</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>10501.69</v>
+        <v>21712.64</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="M252" s="1">
-        <v>10501.69</v>
+        <v>21712.64</v>
       </c>
       <c r="N252" s="1">
-        <v>31113.24</v>
+        <v>25643.14</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B253">
-        <v>2818053322</v>
+        <v>2813842962</v>
       </c>
       <c r="C253" s="1">
-        <v>3884000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0579915</v>
+        <v>100.0699152</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>2252.39</v>
+        <v>13983.04</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="M253" s="1">
-        <v>2252.39</v>
+        <v>13983.04</v>
       </c>
       <c r="N253" s="1">
-        <v>6838.48</v>
+        <v>36564.1</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B254">
-        <v>2819407592</v>
+        <v>2818053322</v>
       </c>
       <c r="C254" s="1">
-        <v>10000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0570755</v>
+        <v>100.0710533</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>5707.55</v>
+        <v>2759.71</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="M254" s="1">
-        <v>5707.55</v>
+        <v>2759.71</v>
       </c>
       <c r="N254" s="1">
-        <v>18070.22</v>
+        <v>7781.94</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B255">
-        <v>2820059802</v>
+        <v>2819407592</v>
       </c>
       <c r="C255" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.01271227</v>
+        <v>100.0649878</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>953.42</v>
+        <v>6498.78</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="M255" s="1">
-        <v>953.42</v>
+        <v>6498.78</v>
       </c>
       <c r="N255" s="1">
-        <v>8065.0</v>
+        <v>20035.87</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B256">
-        <v>2820282902</v>
+        <v>2820059802</v>
       </c>
       <c r="C256" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0447247</v>
+        <v>100.00356653</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>8944.94</v>
+        <v>267.49</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="M256" s="1">
-        <v>8944.94</v>
+        <v>267.49</v>
       </c>
       <c r="N256" s="1">
-        <v>31230.28</v>
+        <v>8073.95</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B257">
-        <v>2821297102</v>
+        <v>2820282902</v>
       </c>
       <c r="C257" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.05780728</v>
+        <v>100.0456634</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>7225.91</v>
+        <v>9132.68</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="M257" s="1">
-        <v>7225.91</v>
+        <v>9132.68</v>
       </c>
       <c r="N257" s="1">
-        <v>22731.92</v>
+        <v>33556.85</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B258">
-        <v>2829527942</v>
+        <v>2821297102</v>
       </c>
       <c r="C258" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0242408</v>
+        <v>100.06556088</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>2424.08</v>
+        <v>8195.11</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="M258" s="1">
-        <v>2424.08</v>
+        <v>8195.11</v>
       </c>
       <c r="N258" s="1">
-        <v>13708.3</v>
+        <v>25188.72</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B259">
-        <v>2832350132</v>
+        <v>2829527942</v>
       </c>
       <c r="C259" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0404064</v>
+        <v>100.0137279</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>4040.64</v>
+        <v>1372.79</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="M259" s="1">
-        <v>4040.64</v>
+        <v>1372.79</v>
       </c>
       <c r="N259" s="1">
-        <v>14486.47</v>
+        <v>13783.84</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B260">
-        <v>2832375032</v>
+        <v>2832350132</v>
       </c>
       <c r="C260" s="1">
-        <v>11229000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.05338329</v>
+        <v>100.0379441</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>5994.41</v>
+        <v>3794.41</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="M260" s="1">
-        <v>5994.41</v>
+        <v>3794.41</v>
       </c>
       <c r="N260" s="1">
-        <v>18226.22</v>
+        <v>15298.58</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B261">
-        <v>2833851362</v>
+        <v>2832375032</v>
       </c>
       <c r="C261" s="1">
-        <v>10000000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.0571723</v>
+        <v>100.06201648</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>5717.23</v>
+        <v>6963.83</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="M261" s="1">
-        <v>5717.23</v>
+        <v>6963.83</v>
       </c>
       <c r="N261" s="1">
-        <v>16556.48</v>
+        <v>20429.9</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B262">
-        <v>2833853212</v>
+        <v>2833851362</v>
       </c>
       <c r="C262" s="1">
-        <v>4890000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.00867157</v>
+        <v>100.07037</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>424.04</v>
+        <v>7037.0</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="M262" s="1">
-        <v>424.04</v>
+        <v>7037.0</v>
       </c>
       <c r="N262" s="1">
-        <v>4722.32</v>
+        <v>18982.34</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B263">
         <v>2834781282</v>
       </c>
       <c r="C263" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.03271095</v>
+        <v>100.03023085</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>6542.19</v>
+        <v>6046.17</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="M263" s="1">
-        <v>6542.19</v>
+        <v>6046.17</v>
       </c>
       <c r="N263" s="1">
-        <v>23730.75</v>
+        <v>25037.72</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B264">
-        <v>2837008352</v>
+        <v>2837532552</v>
       </c>
       <c r="C264" s="1">
-        <v>24000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.00822104</v>
+        <v>100.07215997</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>1973.05</v>
+        <v>2530.65</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="M264" s="1">
-        <v>1973.05</v>
+        <v>2530.65</v>
       </c>
       <c r="N264" s="1">
-        <v>22775.18</v>
+        <v>6845.82</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B265">
-        <v>2837532552</v>
+        <v>2838669412</v>
       </c>
       <c r="C265" s="1">
-        <v>3507000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.05938067</v>
+        <v>100.07659687</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>2082.48</v>
+        <v>11489.53</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="M265" s="1">
-        <v>2082.48</v>
+        <v>11489.53</v>
       </c>
       <c r="N265" s="1">
-        <v>5995.05</v>
+        <v>29667.53</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B266">
-        <v>2838669412</v>
+        <v>2838754542</v>
       </c>
       <c r="C266" s="1">
-        <v>15000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.06072513</v>
+        <v>100.20867148</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>9108.77</v>
+        <v>25457.92</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="M266" s="1">
-        <v>9108.77</v>
+        <v>25457.92</v>
       </c>
       <c r="N266" s="1">
-        <v>25582.9</v>
+        <v>38795.5</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B267">
-        <v>2838754542</v>
+        <v>2842080552</v>
       </c>
       <c r="C267" s="1">
-        <v>12200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.10683811</v>
+        <v>100.00241965</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>13034.25</v>
+        <v>483.93</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="M267" s="1">
-        <v>13034.25</v>
+        <v>483.93</v>
       </c>
       <c r="N267" s="1">
-        <v>24853.84</v>
+        <v>21409.71</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B268">
-        <v>2842080552</v>
+        <v>2846048702</v>
       </c>
       <c r="C268" s="1">
-        <v>20000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.01244985</v>
+        <v>100.5154541</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>2489.97</v>
+        <v>27344.84</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="M268" s="1">
-        <v>2489.97</v>
+        <v>27344.84</v>
       </c>
       <c r="N268" s="1">
-        <v>21395.41</v>
+        <v>29076.74</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B269">
-        <v>2846048702</v>
+        <v>2847414022</v>
       </c>
       <c r="C269" s="1">
-        <v>5305000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.16283336</v>
+        <v>100.05806864</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>8638.31</v>
+        <v>6852.1</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="M269" s="1">
-        <v>8638.31</v>
+        <v>6852.1</v>
       </c>
       <c r="N269" s="1">
-        <v>9745.37</v>
+        <v>15092.66</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B270">
-        <v>2847414022</v>
+        <v>2851226042</v>
       </c>
       <c r="C270" s="1">
-        <v>11800000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.03809068</v>
+        <v>100.47486808</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>4494.7</v>
+        <v>118717.02</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="M270" s="1">
-        <v>4494.7</v>
+        <v>118717.02</v>
       </c>
       <c r="N270" s="1">
-        <v>11888.32</v>
+        <v>123440.35</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B271">
-        <v>2851226042</v>
+        <v>2855281272</v>
       </c>
       <c r="C271" s="1">
-        <v>25000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.10350608</v>
+        <v>100.08119273</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>25876.52</v>
+        <v>23221.12</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="M271" s="1">
-        <v>25876.52</v>
+        <v>23221.12</v>
       </c>
       <c r="N271" s="1">
-        <v>28655.76</v>
+        <v>46476.49</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B272">
-        <v>2855281272</v>
+        <v>2856676872</v>
       </c>
       <c r="C272" s="1">
-        <v>28600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.05005633</v>
+        <v>100.4656037</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>14316.11</v>
+        <v>93120.74</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="M272" s="1">
-        <v>14316.11</v>
+        <v>93120.74</v>
       </c>
       <c r="N272" s="1">
-        <v>35157.88</v>
+        <v>98276.24</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="B273">
-        <v>2856676872</v>
+        <v>2858088902</v>
       </c>
       <c r="C273" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.1161252</v>
+        <v>100.4701088</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>23225.04</v>
+        <v>47010.88</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="M273" s="1">
-        <v>23225.04</v>
+        <v>47010.88</v>
       </c>
       <c r="N273" s="1">
-        <v>26627.04</v>
+        <v>49684.88</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="B274">
-        <v>2858088902</v>
+        <v>2859475842</v>
       </c>
       <c r="C274" s="1">
-        <v>10000000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.1209649</v>
+        <v>100.05074818</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>12096.49</v>
+        <v>2232.92</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="M274" s="1">
-        <v>12096.49</v>
+        <v>2232.92</v>
       </c>
       <c r="N274" s="1">
-        <v>13861.66</v>
+        <v>5594.03</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B275">
-        <v>2859475842</v>
+        <v>2859574782</v>
       </c>
       <c r="C275" s="1">
-        <v>4400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.03932727</v>
+        <v>100.0496016</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1730.4</v>
+        <v>5257.77</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="M275" s="1">
-        <v>1730.4</v>
+        <v>5257.77</v>
       </c>
       <c r="N275" s="1">
-        <v>4734.19</v>
+        <v>13031.11</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B276">
-        <v>2859574782</v>
+        <v>2859756032</v>
       </c>
       <c r="C276" s="1">
-        <v>10600000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.03789283</v>
+        <v>100.04960148</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>4016.64</v>
+        <v>1339.24</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="M276" s="1">
-        <v>4016.64</v>
+        <v>1339.24</v>
       </c>
       <c r="N276" s="1">
-        <v>10960.08</v>
+        <v>3319.24</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B277">
-        <v>2859756032</v>
+        <v>2859961272</v>
       </c>
       <c r="C277" s="1">
-        <v>2700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.03789296</v>
+        <v>100.4606891</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>1023.11</v>
+        <v>46068.91</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="M277" s="1">
-        <v>1023.11</v>
+        <v>46068.91</v>
       </c>
       <c r="N277" s="1">
-        <v>2791.73</v>
+        <v>48541.66</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B278">
-        <v>2859961272</v>
+        <v>2862709252</v>
       </c>
       <c r="C278" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.1108455</v>
+        <v>100.12817176</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>11084.55</v>
+        <v>16021.47</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="M278" s="1">
-        <v>11084.55</v>
+        <v>16021.47</v>
       </c>
       <c r="N278" s="1">
-        <v>12715.55</v>
+        <v>23699.35</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B279">
-        <v>2862709252</v>
+        <v>2863881852</v>
       </c>
       <c r="C279" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.05042616</v>
+        <v>100.13767193</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>6303.27</v>
+        <v>20650.79</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="M279" s="1">
-        <v>6303.27</v>
+        <v>20650.79</v>
       </c>
       <c r="N279" s="1">
-        <v>13142.86</v>
+        <v>30395.54</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B280">
-        <v>2863881852</v>
+        <v>2863986062</v>
       </c>
       <c r="C280" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.05513487</v>
+        <v>100.0</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>8270.23</v>
+        <v>0.0</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280" t="s">
-        <v>699</v>
+      <c r="L280">
+        <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>8270.23</v>
+        <v>0.0</v>
       </c>
       <c r="N280" s="1">
-        <v>16934.23</v>
+        <v>0.0</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B281">
-        <v>2863986062</v>
+        <v>2865625992</v>
       </c>
       <c r="C281" s="1">
-        <v>40000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.00514923</v>
+        <v>100.44676424</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>2059.69</v>
+        <v>29486.44</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="M281" s="1">
-        <v>2059.69</v>
+        <v>29486.44</v>
       </c>
       <c r="N281" s="1">
-        <v>17615.58</v>
+        <v>30922.11</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B282">
-        <v>2865625992</v>
+        <v>2870139162</v>
       </c>
       <c r="C282" s="1">
-        <v>6600000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.09588652</v>
+        <v>100.25795571</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>6328.51</v>
+        <v>23473.97</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282">
-        <v>945.56</v>
+      <c r="L282" t="s">
+        <v>704</v>
       </c>
       <c r="M282" s="1">
-        <v>6328.51</v>
+        <v>23473.97</v>
       </c>
       <c r="N282" s="1">
-        <v>7274.07</v>
+        <v>28160.47</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B283">
-        <v>2870139162</v>
+        <v>2874472692</v>
       </c>
       <c r="C283" s="1">
-        <v>9100000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.07810835</v>
+        <v>100.21606911</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>7107.86</v>
+        <v>24199.74</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="M283" s="1">
-        <v>7107.86</v>
+        <v>24199.74</v>
       </c>
       <c r="N283" s="1">
-        <v>11092.6</v>
+        <v>29902.03</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B284">
-        <v>2874472692</v>
+        <v>2874671812</v>
       </c>
       <c r="C284" s="1">
-        <v>11200000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.0655433</v>
+        <v>100.21473192</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>7340.85</v>
+        <v>5583.03</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="M284" s="1">
-        <v>7340.85</v>
+        <v>5583.03</v>
       </c>
       <c r="N284" s="1">
-        <v>12261.76</v>
+        <v>6876.44</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B285">
-        <v>2874671812</v>
+        <v>2874739202</v>
       </c>
       <c r="C285" s="1">
-        <v>2600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.06405885</v>
+        <v>100.21499914</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>1665.53</v>
+        <v>7524.97</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="M285" s="1">
-        <v>1665.53</v>
+        <v>7524.97</v>
       </c>
       <c r="N285" s="1">
-        <v>2781.34</v>
+        <v>9274.27</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B286">
-        <v>2874739202</v>
+        <v>2877252492</v>
       </c>
       <c r="C286" s="1">
-        <v>3500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.06435571</v>
+        <v>100.46767406</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>2252.45</v>
+        <v>29931.14</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="M286" s="1">
-        <v>2252.45</v>
+        <v>29931.14</v>
       </c>
       <c r="N286" s="1">
-        <v>3761.65</v>
+        <v>31061.74</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="B287">
-        <v>2877252492</v>
+        <v>2880689452</v>
       </c>
       <c r="C287" s="1">
-        <v>6400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.09579359</v>
+        <v>100.15610945</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>6130.79</v>
+        <v>62443.78</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287">
-        <v>664.64</v>
+      <c r="L287" t="s">
+        <v>714</v>
       </c>
       <c r="M287" s="1">
-        <v>6130.79</v>
+        <v>62443.78</v>
       </c>
       <c r="N287" s="1">
-        <v>6795.43</v>
+        <v>82000.22</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B288">
-        <v>2880689452</v>
+        <v>2885535452</v>
       </c>
       <c r="C288" s="1">
-        <v>40000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.04918898</v>
+        <v>100.43436692</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>19675.59</v>
+        <v>28233.85</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="M288" s="1">
-        <v>19675.59</v>
+        <v>28233.85</v>
       </c>
       <c r="N288" s="1">
-        <v>36845.03</v>
+        <v>29311.91</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="B289">
-        <v>2885535452</v>
+        <v>2891519502</v>
       </c>
       <c r="C289" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.07578262</v>
+        <v>100.17128125</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>4925.87</v>
+        <v>34256.25</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
-      <c r="L289">
-        <v>684.05</v>
+      <c r="L289" t="s">
+        <v>718</v>
       </c>
       <c r="M289" s="1">
-        <v>4925.87</v>
+        <v>34256.25</v>
       </c>
       <c r="N289" s="1">
-        <v>5609.92</v>
+        <v>44147.14</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="B290">
-        <v>2891519502</v>
+        <v>2892744292</v>
       </c>
       <c r="C290" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.0531828</v>
+        <v>100.17167413</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>10636.56</v>
+        <v>51502.24</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="M290" s="1">
-        <v>10636.56</v>
+        <v>51502.24</v>
       </c>
       <c r="N290" s="1">
-        <v>19283.45</v>
+        <v>64621.82</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="B291">
-        <v>2892744292</v>
+        <v>2892891132</v>
       </c>
       <c r="C291" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.048546</v>
+        <v>100.1711878</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>14563.8</v>
+        <v>25678.17</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="M291" s="1">
-        <v>14563.8</v>
+        <v>25678.17</v>
       </c>
       <c r="N291" s="1">
-        <v>25989.13</v>
+        <v>32160.88</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="B292">
-        <v>2892891132</v>
+        <v>2905161062</v>
       </c>
       <c r="C292" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.0480012</v>
+        <v>100.13334287</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>7200.18</v>
+        <v>40002.86</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="M292" s="1">
-        <v>7200.18</v>
+        <v>40002.86</v>
       </c>
       <c r="N292" s="1">
-        <v>12844.52</v>
+        <v>47427.11</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="B293">
-        <v>2905161062</v>
+        <v>2921627832</v>
       </c>
       <c r="C293" s="1">
-        <v>30000000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.02846007</v>
+        <v>100.13365635</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>8538.02</v>
+        <v>10318.27</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="M293" s="1">
-        <v>8538.02</v>
+        <v>10318.27</v>
       </c>
       <c r="N293" s="1">
-        <v>14863.02</v>
+        <v>12171.07</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="B294">
-        <v>2921627832</v>
+        <v>2922922482</v>
       </c>
       <c r="C294" s="1">
-        <v>7720000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.02890233</v>
+        <v>100.002632</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>2231.26</v>
+        <v>263.2</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="M294" s="1">
-        <v>2231.26</v>
+        <v>263.2</v>
       </c>
       <c r="N294" s="1">
-        <v>3796.17</v>
+        <v>1463.2</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="B295">
-        <v>2922922482</v>
+        <v>2922948022</v>
       </c>
       <c r="C295" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.0042798</v>
+        <v>100.1526224</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>427.98</v>
+        <v>30524.48</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
-      <c r="L295">
-        <v>984.58</v>
+      <c r="L295" t="s">
+        <v>730</v>
       </c>
       <c r="M295" s="1">
-        <v>427.98</v>
+        <v>30524.48</v>
       </c>
       <c r="N295" s="1">
-        <v>1412.56</v>
+        <v>35618.26</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="B296">
-        <v>2922948022</v>
+        <v>2922949082</v>
       </c>
       <c r="C296" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.03247685</v>
+        <v>100.20972305</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>6495.37</v>
+        <v>41944.61</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="M296" s="1">
-        <v>6495.37</v>
+        <v>41944.61</v>
       </c>
       <c r="N296" s="1">
-        <v>10794.48</v>
+        <v>47169.22</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="B297">
-        <v>2922949082</v>
+        <v>2924236212</v>
       </c>
       <c r="C297" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.0370013</v>
+        <v>100.48177169</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>7400.26</v>
+        <v>31315.16</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297" t="s">
-        <v>729</v>
+      <c r="L297">
+        <v>270.35</v>
       </c>
       <c r="M297" s="1">
-        <v>7400.26</v>
+        <v>31315.16</v>
       </c>
       <c r="N297" s="1">
-        <v>11812.71</v>
+        <v>31585.51</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="B298">
-        <v>2924236212</v>
+        <v>2924470772</v>
       </c>
       <c r="C298" s="1">
-        <v>6500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.04433138</v>
+        <v>100.48733647</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>2881.54</v>
+        <v>8284.72</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>23.25</v>
+        <v>77.22</v>
       </c>
       <c r="M298" s="1">
-        <v>2881.54</v>
+        <v>8284.72</v>
       </c>
       <c r="N298" s="1">
-        <v>2904.79</v>
+        <v>8361.94</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="B299">
-        <v>2924470772</v>
+        <v>2924746292</v>
       </c>
       <c r="C299" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.05026588</v>
+        <v>100.2720049</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>854.52</v>
+        <v>27200.49</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>6.65</v>
+      <c r="L299" t="s">
+        <v>736</v>
       </c>
       <c r="M299" s="1">
-        <v>854.52</v>
+        <v>27200.49</v>
       </c>
       <c r="N299" s="1">
-        <v>861.17</v>
+        <v>29606.44</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="B300">
-        <v>2924746292</v>
+        <v>2926627582</v>
       </c>
       <c r="C300" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.044202</v>
+        <v>100.23279615</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>4420.2</v>
+        <v>46559.23</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="M300" s="1">
-        <v>4420.2</v>
+        <v>46559.23</v>
       </c>
       <c r="N300" s="1">
-        <v>6387.09</v>
+        <v>54937.84</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B301">
-        <v>2926627582</v>
+        <v>2926707212</v>
       </c>
       <c r="C301" s="1">
-        <v>20000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.0604526</v>
+        <v>100.20826917</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>12090.52</v>
+        <v>17494.61</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="M301" s="1">
-        <v>12090.52</v>
+        <v>17494.61</v>
       </c>
       <c r="N301" s="1">
-        <v>19229.74</v>
+        <v>20937.02</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="B302">
-        <v>2926707212</v>
+        <v>2935657832</v>
       </c>
       <c r="C302" s="1">
-        <v>8400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.05698155</v>
+        <v>100.2547926</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>4786.45</v>
+        <v>101917.04</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="M302" s="1">
-        <v>4786.45</v>
+        <v>101917.04</v>
       </c>
       <c r="N302" s="1">
-        <v>7715.99</v>
+        <v>118869.26</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="B303">
-        <v>2935657832</v>
+        <v>2935803812</v>
       </c>
       <c r="C303" s="1">
-        <v>40000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.06652395</v>
+        <v>100.38393755</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>26609.58</v>
+        <v>36090.13</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="M303" s="1">
-        <v>26609.58</v>
+        <v>36090.13</v>
       </c>
       <c r="N303" s="1">
-        <v>40929.03</v>
+        <v>38695.73</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B304">
-        <v>2935803812</v>
+        <v>2935813452</v>
       </c>
       <c r="C304" s="1">
-        <v>9400000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.08359106</v>
+        <v>100.38468917</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>7857.56</v>
+        <v>13848.81</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="M304" s="1">
-        <v>7857.56</v>
+        <v>13848.81</v>
       </c>
       <c r="N304" s="1">
-        <v>9808.37</v>
+        <v>14855.4</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="B305">
-        <v>2935813452</v>
+        <v>2935986662</v>
       </c>
       <c r="C305" s="1">
-        <v>3600000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.08440306</v>
+        <v>100.3097063</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>3038.51</v>
+        <v>11905.11</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
-      <c r="L305">
-        <v>753.72</v>
+      <c r="L305" t="s">
+        <v>748</v>
       </c>
       <c r="M305" s="1">
-        <v>3038.51</v>
+        <v>11905.11</v>
       </c>
       <c r="N305" s="1">
-        <v>3792.23</v>
+        <v>13242.82</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="B306">
-        <v>2935986662</v>
+        <v>2936837392</v>
       </c>
       <c r="C306" s="1">
-        <v>3844000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.07078278</v>
+        <v>100.37754846</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>2720.89</v>
+        <v>4908.13</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306" t="s">
-        <v>744</v>
+      <c r="L306">
+        <v>333.64</v>
       </c>
       <c r="M306" s="1">
-        <v>2720.89</v>
+        <v>4908.13</v>
       </c>
       <c r="N306" s="1">
-        <v>3808.64</v>
+        <v>5241.77</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="B307">
-        <v>2936837392</v>
+        <v>2937018512</v>
       </c>
       <c r="C307" s="1">
-        <v>1300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.07668923</v>
+        <v>100.2562342</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>996.96</v>
+        <v>25623.42</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307">
-        <v>249.54</v>
+      <c r="L307" t="s">
+        <v>751</v>
       </c>
       <c r="M307" s="1">
-        <v>996.96</v>
+        <v>25623.42</v>
       </c>
       <c r="N307" s="1">
-        <v>1246.5</v>
+        <v>29333.48</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="B308">
-        <v>2937018512</v>
+        <v>2937267382</v>
       </c>
       <c r="C308" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.0599295</v>
+        <v>100.048567</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>5992.95</v>
+        <v>4856.7</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="M308" s="1">
-        <v>5992.95</v>
+        <v>4856.7</v>
       </c>
       <c r="N308" s="1">
-        <v>9107.34</v>
+        <v>7375.09</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="B309">
-        <v>2937267382</v>
+        <v>2939595422</v>
       </c>
       <c r="C309" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.0225788</v>
+        <v>100.42070106</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>2257.88</v>
+        <v>35759.59</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
-      <c r="L309" t="s">
-        <v>749</v>
+      <c r="L309">
+        <v>820.15</v>
       </c>
       <c r="M309" s="1">
-        <v>2257.88</v>
+        <v>35759.59</v>
       </c>
       <c r="N309" s="1">
-        <v>4355.6</v>
+        <v>36579.74</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B310">
-        <v>2939595422</v>
+        <v>2941100752</v>
       </c>
       <c r="C310" s="1">
-        <v>8500000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.04543518</v>
+        <v>100.32342887</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>3861.99</v>
+        <v>20052.59</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310">
-        <v>476.49</v>
+      <c r="L310" t="s">
+        <v>756</v>
       </c>
       <c r="M310" s="1">
-        <v>3861.99</v>
+        <v>20052.59</v>
       </c>
       <c r="N310" s="1">
-        <v>4338.48</v>
+        <v>21304.99</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="B311">
-        <v>2941100752</v>
+        <v>2942297552</v>
       </c>
       <c r="C311" s="1">
-        <v>6200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.04796081</v>
+        <v>100.14046847</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>2973.57</v>
+        <v>21070.27</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311">
-        <v>972.71</v>
+      <c r="L311" t="s">
+        <v>758</v>
       </c>
       <c r="M311" s="1">
-        <v>2973.57</v>
+        <v>21070.27</v>
       </c>
       <c r="N311" s="1">
-        <v>3946.28</v>
+        <v>24383.1</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="B312">
-        <v>2942297552</v>
+        <v>2942312882</v>
       </c>
       <c r="C312" s="1">
-        <v>15000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.03036153</v>
+        <v>100.24116524</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>4554.23</v>
+        <v>10128.94</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="M312" s="1">
-        <v>4554.23</v>
+        <v>10128.94</v>
       </c>
       <c r="N312" s="1">
-        <v>7292.81</v>
+        <v>11137.62</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="B313">
-        <v>2942312882</v>
+        <v>2942860832</v>
       </c>
       <c r="C313" s="1">
-        <v>4200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.03931881</v>
+        <v>100.24299</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1651.39</v>
+        <v>10448.57</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313">
-        <v>835.64</v>
+      <c r="L313" t="s">
+        <v>762</v>
       </c>
       <c r="M313" s="1">
-        <v>1651.39</v>
+        <v>10448.57</v>
       </c>
       <c r="N313" s="1">
-        <v>2487.03</v>
+        <v>11531.07</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="B314">
-        <v>2942860832</v>
+        <v>2942896542</v>
       </c>
       <c r="C314" s="1">
-        <v>4300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.04132116</v>
+        <v>100.242686</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>1776.81</v>
+        <v>3640.29</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>897.82</v>
+        <v>374.73</v>
       </c>
       <c r="M314" s="1">
-        <v>1776.81</v>
+        <v>3640.29</v>
       </c>
       <c r="N314" s="1">
-        <v>2674.63</v>
+        <v>4015.02</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="B315">
-        <v>2942896542</v>
+        <v>2949187932</v>
       </c>
       <c r="C315" s="1">
-        <v>1500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.04098733</v>
+        <v>100.25442353</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>614.81</v>
+        <v>76327.06</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
-      <c r="L315">
-        <v>310.74</v>
+      <c r="L315" t="s">
+        <v>765</v>
       </c>
       <c r="M315" s="1">
-        <v>614.81</v>
+        <v>76327.06</v>
       </c>
       <c r="N315" s="1">
-        <v>925.55</v>
+        <v>82817.06</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="B316">
-        <v>2949187932</v>
+        <v>2949233192</v>
       </c>
       <c r="C316" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.03743647</v>
+        <v>100.25253444</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>11230.94</v>
+        <v>63133.61</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="M316" s="1">
-        <v>11230.94</v>
+        <v>63133.61</v>
       </c>
       <c r="N316" s="1">
-        <v>16558.94</v>
+        <v>68266.95</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="B317">
-        <v>2949233192</v>
+        <v>2951470492</v>
       </c>
       <c r="C317" s="1">
-        <v>25000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.035369</v>
+        <v>100.394385</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>8842.25</v>
+        <v>8676.47</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317" t="s">
-        <v>760</v>
+      <c r="L317">
+        <v>246.01</v>
       </c>
       <c r="M317" s="1">
-        <v>8842.25</v>
+        <v>8676.47</v>
       </c>
       <c r="N317" s="1">
-        <v>13051.0</v>
+        <v>8922.48</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="B318">
-        <v>2951470492</v>
+        <v>2956403482</v>
       </c>
       <c r="C318" s="1">
-        <v>2200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.04180318</v>
+        <v>100.2137836</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>919.67</v>
+        <v>32067.54</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
-      <c r="L318">
-        <v>161.35</v>
+      <c r="L318" t="s">
+        <v>770</v>
       </c>
       <c r="M318" s="1">
-        <v>919.67</v>
+        <v>32067.54</v>
       </c>
       <c r="N318" s="1">
-        <v>1081.02</v>
+        <v>34312.33</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="B319">
-        <v>2956403482</v>
+        <v>2957531542</v>
       </c>
       <c r="C319" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.02566607</v>
+        <v>100.5897016</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>3849.91</v>
+        <v>88455.24</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="M319" s="1">
-        <v>3849.91</v>
+        <v>88455.24</v>
       </c>
       <c r="N319" s="1">
-        <v>5656.91</v>
+        <v>90991.82</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="B320">
-        <v>2957531542</v>
+        <v>2959056142</v>
       </c>
       <c r="C320" s="1">
-        <v>15000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.0183358</v>
+        <v>100.38730663</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>2750.37</v>
+        <v>40279.89</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
-      <c r="L320" t="s">
-        <v>765</v>
+      <c r="L320">
+        <v>559.76</v>
       </c>
       <c r="M320" s="1">
-        <v>2750.37</v>
+        <v>40279.89</v>
       </c>
       <c r="N320" s="1">
-        <v>4791.41</v>
+        <v>40839.65</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="B321">
-        <v>2959056142</v>
+        <v>2962036292</v>
       </c>
       <c r="C321" s="1">
-        <v>10400000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.01635548</v>
+        <v>100.46726932</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>1700.97</v>
+        <v>54670.51</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>334.68</v>
+        <v>201.66</v>
       </c>
       <c r="M321" s="1">
-        <v>1700.97</v>
+        <v>54670.51</v>
       </c>
       <c r="N321" s="1">
-        <v>2035.65</v>
+        <v>54872.17</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="B322">
-        <v>2962036292</v>
+        <v>2962647792</v>
       </c>
       <c r="C322" s="1">
-        <v>11700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.01557462</v>
+        <v>100.10562633</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>1822.23</v>
+        <v>15843.95</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="M322" s="1">
-        <v>1822.23</v>
+        <v>15843.95</v>
       </c>
       <c r="N322" s="1">
-        <v>3042.08</v>
+        <v>17296.75</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="B323">
-        <v>2962647792</v>
+        <v>2963772242</v>
       </c>
       <c r="C323" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.0144658</v>
+        <v>100.2525558</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>2169.87</v>
+        <v>25255.58</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="M323" s="1">
-        <v>2169.87</v>
+        <v>25255.58</v>
       </c>
       <c r="N323" s="1">
-        <v>3305.04</v>
+        <v>26527.36</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="B324">
-        <v>2963772242</v>
+        <v>2963783932</v>
       </c>
       <c r="C324" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.023105</v>
+        <v>100.2672148</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>2310.5</v>
+        <v>26721.48</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="M324" s="1">
-        <v>2310.5</v>
+        <v>26721.48</v>
       </c>
       <c r="N324" s="1">
-        <v>3315.53</v>
+        <v>27960.48</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="B325">
-        <v>2963783932</v>
+        <v>2963823632</v>
       </c>
       <c r="C325" s="1">
-        <v>10000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.0224532</v>
+        <v>100.58144684</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>2245.32</v>
+        <v>22094.98</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>978.08</v>
+        <v>526.87</v>
       </c>
       <c r="M325" s="1">
-        <v>2245.32</v>
+        <v>22094.98</v>
       </c>
       <c r="N325" s="1">
-        <v>3223.4</v>
+        <v>22621.85</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="B326">
-        <v>2963823632</v>
+        <v>2963840802</v>
       </c>
       <c r="C326" s="1">
-        <v>3800000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.00961921</v>
+        <v>100.47198796</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>365.53</v>
+        <v>14117.16</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>417.75</v>
+        <v>58.61</v>
       </c>
       <c r="M326" s="1">
-        <v>365.53</v>
+        <v>14117.16</v>
       </c>
       <c r="N326" s="1">
-        <v>783.28</v>
+        <v>14175.77</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="B327">
-        <v>2963840802</v>
+        <v>2965386522</v>
       </c>
       <c r="C327" s="1">
-        <v>2991000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.0205891</v>
+        <v>100.2055568</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>615.82</v>
+        <v>10277.84</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>348.96</v>
+        <v>578.19</v>
       </c>
       <c r="M327" s="1">
-        <v>615.82</v>
+        <v>10277.84</v>
       </c>
       <c r="N327" s="1">
-        <v>964.78</v>
+        <v>10856.03</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="B328">
-        <v>2965386522</v>
+        <v>2970036362</v>
       </c>
       <c r="C328" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.0207572</v>
+        <v>100.2821106</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>1037.86</v>
+        <v>28211.06</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
-      <c r="L328">
-        <v>454.33</v>
+      <c r="L328" t="s">
+        <v>785</v>
       </c>
       <c r="M328" s="1">
-        <v>1037.86</v>
+        <v>28211.06</v>
       </c>
       <c r="N328" s="1">
-        <v>1492.19</v>
+        <v>29555.06</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="B329">
-        <v>2970036362</v>
+        <v>2979716702</v>
       </c>
       <c r="C329" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.0261226</v>
+        <v>100.2875107</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>2612.26</v>
+        <v>28751.07</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329" t="s">
-        <v>778</v>
+      <c r="L329">
+        <v>855.12</v>
       </c>
       <c r="M329" s="1">
-        <v>2612.26</v>
+        <v>28751.07</v>
       </c>
       <c r="N329" s="1">
-        <v>3668.87</v>
+        <v>29606.19</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="B330">
-        <v>2979716702</v>
+        <v>2981484462</v>
       </c>
       <c r="C330" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.0153461</v>
+        <v>100.28988225</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>1534.61</v>
+        <v>57976.45</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330">
-        <v>650.16</v>
+      <c r="L330" t="s">
+        <v>788</v>
       </c>
       <c r="M330" s="1">
-        <v>1534.61</v>
+        <v>57976.45</v>
       </c>
       <c r="N330" s="1">
-        <v>2184.77</v>
+        <v>59379.22</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="B331">
-        <v>2981484462</v>
+        <v>2983096392</v>
       </c>
       <c r="C331" s="1">
-        <v>20000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.01159375</v>
+        <v>100.43880225</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>2318.75</v>
+        <v>31154.96</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331" t="s">
-        <v>781</v>
+      <c r="L331">
+        <v>109.34</v>
       </c>
       <c r="M331" s="1">
-        <v>2318.75</v>
+        <v>31154.96</v>
       </c>
       <c r="N331" s="1">
-        <v>3367.64</v>
+        <v>31264.3</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="B332">
-        <v>2983096392</v>
+        <v>2991145122</v>
       </c>
       <c r="C332" s="1">
-        <v>7100000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.00296394</v>
+        <v>100.32840367</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>210.44</v>
+        <v>29556.33</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>12.96</v>
+        <v>-318.15</v>
       </c>
       <c r="M332" s="1">
-        <v>210.44</v>
+        <v>29556.33</v>
       </c>
       <c r="N332" s="1">
-        <v>223.4</v>
+        <v>29238.18</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="B333">
-        <v>2991145122</v>
+        <v>2991234142</v>
       </c>
       <c r="C333" s="1">
-        <v>9000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.96873478</v>
+        <v>100.3290616</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-2813.87</v>
+        <v>8226.54</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>-227.85</v>
+        <v>-76.0</v>
       </c>
       <c r="M333" s="1">
-        <v>-2813.87</v>
+        <v>8226.54</v>
       </c>
       <c r="N333" s="1">
-        <v>-3041.72</v>
+        <v>8150.54</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="B334">
-        <v>2991234142</v>
+        <v>3014423372</v>
       </c>
       <c r="C334" s="1">
-        <v>2500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.9716176</v>
+        <v>100.11465817</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-709.56</v>
+        <v>6879.49</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>-55.54</v>
+        <v>77.0</v>
       </c>
       <c r="M334" s="1">
-        <v>-709.56</v>
+        <v>6879.49</v>
       </c>
       <c r="N334" s="1">
-        <v>-765.1</v>
+        <v>6956.49</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>3014423372</v>
+        <v>793</v>
+      </c>
+      <c r="B335" t="s">
+        <v>794</v>
       </c>
       <c r="C335" s="1">
-        <v>6000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.00176133</v>
+        <v>100.309286</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>105.68</v>
+        <v>40207.18</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>41.25</v>
+        <v>106.68</v>
       </c>
       <c r="M335" s="1">
-        <v>105.68</v>
+        <v>40207.18</v>
       </c>
       <c r="N335" s="1">
-        <v>146.93</v>
+        <v>40313.86</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="B336" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="C336" s="1">
-        <v>13000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>99.990649</v>
+        <v>100.32341155</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-1215.63</v>
+        <v>22962.22</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>49.27</v>
+        <v>162.21</v>
       </c>
       <c r="M336" s="1">
-        <v>-1215.63</v>
+        <v>22962.22</v>
       </c>
       <c r="N336" s="1">
-        <v>-1166.36</v>
+        <v>23124.43</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="B337" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="C337" s="1">
-        <v>7100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.99731366</v>
+        <v>100.2223324</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-190.73</v>
+        <v>33349.86</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>97.37</v>
+        <v>205.21</v>
       </c>
       <c r="M337" s="1">
-        <v>-190.73</v>
+        <v>33349.86</v>
       </c>
       <c r="N337" s="1">
-        <v>-93.36</v>
+        <v>33555.07</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="B338" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="C338" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.9975804</v>
+        <v>100.31038728</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-362.94</v>
+        <v>77596.82</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>111.98</v>
+        <v>270.46</v>
       </c>
       <c r="M338" s="1">
-        <v>-362.94</v>
+        <v>77596.82</v>
       </c>
       <c r="N338" s="1">
-        <v>-250.96</v>
+        <v>77867.28</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="B339" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="C339" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>99.99185176</v>
+        <v>100.3168193</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-2037.06</v>
+        <v>95045.79</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>139.69</v>
+        <v>239.13</v>
       </c>
       <c r="M339" s="1">
-        <v>-2037.06</v>
+        <v>95045.79</v>
       </c>
       <c r="N339" s="1">
-        <v>-1897.37</v>
+        <v>95284.92</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="B340" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="C340" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>99.99024887</v>
+        <v>100.2089525</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-2925.34</v>
+        <v>62685.75</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
       <c r="L340">
-        <v>106.99</v>
+        <v>148.9</v>
       </c>
       <c r="M340" s="1">
-        <v>-2925.34</v>
+        <v>62685.75</v>
       </c>
       <c r="N340" s="1">
-        <v>-2818.35</v>
+        <v>62834.65</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="B341" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="C341" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>99.99466703</v>
+        <v>100.39643085</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-1599.89</v>
+        <v>51536.01</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>46.64</v>
+        <v>-39.87</v>
       </c>
       <c r="M341" s="1">
-        <v>-1599.89</v>
+        <v>51536.01</v>
       </c>
       <c r="N341" s="1">
-        <v>-1553.25</v>
+        <v>51496.14</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="B342" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="C342" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.971538</v>
+        <v>100.16182467</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-3700.06</v>
+        <v>24273.7</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
       <c r="L342">
-        <v>-101.12</v>
+        <v>116.12</v>
       </c>
       <c r="M342" s="1">
-        <v>-3700.06</v>
+        <v>24273.7</v>
       </c>
       <c r="N342" s="1">
-        <v>-3801.18</v>
+        <v>24389.82</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="B343" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="C343" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.98956235</v>
+        <v>100.3303952</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-2087.53</v>
+        <v>99118.56</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343">
-        <v>68.17</v>
+        <v>256.83</v>
       </c>
       <c r="M343" s="1">
-        <v>-2087.53</v>
+        <v>99118.56</v>
       </c>
       <c r="N343" s="1">
-        <v>-2019.36</v>
+        <v>99375.39</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="B344" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="C344" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>99.9899106</v>
+        <v>100.32806615</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-3026.82</v>
+        <v>65613.23</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>118.09</v>
+        <v>154.83</v>
       </c>
       <c r="M344" s="1">
-        <v>-3026.82</v>
+        <v>65613.23</v>
       </c>
       <c r="N344" s="1">
-        <v>-2908.73</v>
+        <v>65768.06</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="B345" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="C345" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>99.9980254</v>
+        <v>100.35412456</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-296.19</v>
+        <v>88531.14</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
-      <c r="L345">
-        <v>51.13</v>
+      <c r="L345" t="s">
+        <v>812</v>
       </c>
       <c r="M345" s="1">
-        <v>-296.19</v>
+        <v>88531.14</v>
       </c>
       <c r="N345" s="1">
-        <v>-245.06</v>
+        <v>89562.77</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B346" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C346" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.00903512</v>
+        <v>100.3420114</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>2258.78</v>
+        <v>34201.14</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>601.24</v>
+        <v>83.31</v>
       </c>
       <c r="M346" s="1">
-        <v>2258.78</v>
+        <v>34201.14</v>
       </c>
       <c r="N346" s="1">
-        <v>2860.02</v>
+        <v>34284.45</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="B347" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="C347" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>99.9895943</v>
+        <v>100.3453978</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-1040.57</v>
+        <v>69079.56</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347">
-        <v>35.49</v>
+        <v>282.19</v>
       </c>
       <c r="M347" s="1">
-        <v>-1040.57</v>
+        <v>69079.56</v>
       </c>
       <c r="N347" s="1">
-        <v>-1005.08</v>
+        <v>69361.75</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B348" t="s">
-        <v>806</v>
+        <v>817</v>
       </c>
       <c r="C348" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>99.99322375</v>
+        <v>100.36378495</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1355.25</v>
+        <v>72756.99</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
       <c r="L348">
-        <v>139.85</v>
+        <v>596.77</v>
       </c>
       <c r="M348" s="1">
-        <v>-1355.25</v>
+        <v>72756.99</v>
       </c>
       <c r="N348" s="1">
-        <v>-1215.4</v>
+        <v>73353.76</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="B349" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="C349" s="1">
-        <v>20000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.0044564</v>
+        <v>100.42616723</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>891.28</v>
+        <v>31498.02</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>307.61</v>
+        <v>87.27</v>
       </c>
       <c r="M349" s="1">
-        <v>891.28</v>
+        <v>31498.02</v>
       </c>
       <c r="N349" s="1">
-        <v>1198.89</v>
+        <v>31585.29</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B350" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C350" s="1">
-        <v>7391000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.00317941</v>
+        <v>100.09082335</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>234.99</v>
+        <v>18164.67</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350">
-        <v>77.33</v>
+        <v>-254.05</v>
       </c>
       <c r="M350" s="1">
-        <v>234.99</v>
+        <v>18164.67</v>
       </c>
       <c r="N350" s="1">
-        <v>312.32</v>
+        <v>17910.62</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="B351" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="C351" s="1">
-        <v>45000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.02111433</v>
+        <v>100.05053083</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>9501.45</v>
+        <v>3031.85</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
-      <c r="L351" t="s">
-        <v>814</v>
+      <c r="L351">
+        <v>-25.28</v>
       </c>
       <c r="M351" s="1">
-        <v>9501.45</v>
+        <v>3031.85</v>
       </c>
       <c r="N351" s="1">
-        <v>13770.04</v>
+        <v>3006.57</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="B352" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="C352" s="1">
-        <v>15500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>99.94398006</v>
+        <v>100.1149378</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-8683.09</v>
+        <v>11493.78</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352">
-        <v>-319.49</v>
+        <v>0.0</v>
       </c>
       <c r="M352" s="1">
-        <v>-8683.09</v>
+        <v>11493.78</v>
       </c>
       <c r="N352" s="1">
-        <v>-9002.58</v>
+        <v>11493.78</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="B353" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="C353" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>99.97199375</v>
+        <v>100.17644127</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1120.25</v>
+        <v>26466.19</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353">
-        <v>-17.67</v>
+        <v>0.0</v>
       </c>
       <c r="M353" s="1">
-        <v>-1120.25</v>
+        <v>26466.19</v>
       </c>
       <c r="N353" s="1">
-        <v>-1137.92</v>
+        <v>26466.19</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="B354" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="C354" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>99.9981625</v>
+        <v>100.0017768</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-183.75</v>
+        <v>266.52</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354">
-        <v>89.89</v>
+        <v>0.0</v>
       </c>
       <c r="M354" s="1">
-        <v>-183.75</v>
+        <v>266.52</v>
       </c>
       <c r="N354" s="1">
-        <v>-93.86</v>
+        <v>266.52</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="B355" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="C355" s="1">
-        <v>10000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.0001381</v>
+        <v>100.24457409</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>13.81</v>
+        <v>110058.34</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
-      <c r="L355">
-        <v>16.59</v>
+      <c r="L355" t="s">
+        <v>831</v>
       </c>
       <c r="M355" s="1">
-        <v>13.81</v>
+        <v>110058.34</v>
       </c>
       <c r="N355" s="1">
-        <v>30.4</v>
+        <v>115460.06</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="B356" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="C356" s="1">
-        <v>4750000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.98410821</v>
+        <v>100.549024</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-754.86</v>
+        <v>85098.72</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356">
-        <v>34.35</v>
+        <v>-438.45</v>
       </c>
       <c r="M356" s="1">
-        <v>-754.86</v>
+        <v>85098.72</v>
       </c>
       <c r="N356" s="1">
-        <v>-720.51</v>
+        <v>84660.27</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="B357" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="C357" s="1">
-        <v>7500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.98221347</v>
+        <v>100.3612075</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1333.99</v>
+        <v>14448.3</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357">
-        <v>-10.5</v>
+        <v>-37.65</v>
       </c>
       <c r="M357" s="1">
-        <v>-1333.99</v>
+        <v>14448.3</v>
       </c>
       <c r="N357" s="1">
-        <v>-1344.49</v>
+        <v>14410.65</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="B358" t="s">
-        <v>826</v>
+        <v>837</v>
       </c>
       <c r="C358" s="1">
-        <v>2000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.9775705</v>
+        <v>100.3678903</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-448.59</v>
+        <v>36789.03</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>-1.56</v>
+        <v>196.44</v>
       </c>
       <c r="M358" s="1">
-        <v>-448.59</v>
+        <v>36789.03</v>
       </c>
       <c r="N358" s="1">
-        <v>-450.15</v>
+        <v>36985.47</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B359" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="C359" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.94509429</v>
+        <v>100.4074181</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-3843.4</v>
+        <v>40741.81</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359">
-        <v>-120.64</v>
+        <v>140.81</v>
       </c>
       <c r="M359" s="1">
-        <v>-3843.4</v>
+        <v>40741.81</v>
       </c>
       <c r="N359" s="1">
-        <v>-3964.04</v>
+        <v>40882.62</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="B360" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="C360" s="1">
-        <v>1950000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.00158974</v>
+        <v>100.31979455</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>31.0</v>
+        <v>7035.48</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360">
-        <v>45.05</v>
+        <v>-41.53</v>
       </c>
       <c r="M360" s="1">
-        <v>31.0</v>
+        <v>7035.48</v>
       </c>
       <c r="N360" s="1">
-        <v>76.05</v>
+        <v>6993.95</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="B361" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="C361" s="1">
-        <v>3124000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.9975509</v>
+        <v>100.16235028</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-76.51</v>
+        <v>40587.57</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>20.71</v>
+        <v>-377.98</v>
       </c>
       <c r="M361" s="1">
-        <v>-76.51</v>
+        <v>40587.57</v>
       </c>
       <c r="N361" s="1">
-        <v>-55.8</v>
+        <v>40209.59</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="B362" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="C362" s="1">
-        <v>2609000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.99915753</v>
+        <v>100.1450827</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-21.98</v>
+        <v>29016.54</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
       <c r="L362">
-        <v>22.66</v>
+        <v>-315.16</v>
       </c>
       <c r="M362" s="1">
-        <v>-21.98</v>
+        <v>29016.54</v>
       </c>
       <c r="N362" s="1">
-        <v>0.68</v>
+        <v>28701.38</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
       <c r="B363" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="C363" s="1">
-        <v>5000000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.0044814</v>
+        <v>100.20556145</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>224.07</v>
+        <v>12477.58</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>41.11</v>
+        <v>-49.85</v>
       </c>
       <c r="M363" s="1">
-        <v>224.07</v>
+        <v>12477.58</v>
       </c>
       <c r="N363" s="1">
-        <v>265.18</v>
+        <v>12427.73</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="B364" t="s">
-        <v>839</v>
+        <v>848</v>
       </c>
       <c r="C364" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.0152888</v>
+        <v>100.0087087</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>2293.32</v>
+        <v>2612.61</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>102.69</v>
+        <v>0.0</v>
       </c>
       <c r="M364" s="1">
-        <v>2293.32</v>
+        <v>2612.61</v>
       </c>
       <c r="N364" s="1">
-        <v>2396.01</v>
+        <v>2612.61</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="B365" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="C365" s="1">
-        <v>5000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>99.9963738</v>
+        <v>100.40823095</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-181.31</v>
+        <v>19390.97</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>0.0</v>
+        <v>13.47</v>
       </c>
       <c r="M365" s="1">
-        <v>-181.31</v>
+        <v>19390.97</v>
       </c>
       <c r="N365" s="1">
-        <v>-181.31</v>
+        <v>19404.44</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="B366" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="C366" s="1">
-        <v>4000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.999709</v>
+        <v>100.35498533</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-11.64</v>
+        <v>26623.9</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>0.0</v>
+        <v>-4.96</v>
       </c>
       <c r="M366" s="1">
-        <v>-11.64</v>
+        <v>26623.9</v>
       </c>
       <c r="N366" s="1">
-        <v>-11.64</v>
+        <v>26618.94</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="B367" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="C367" s="1">
-        <v>10000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.9524182</v>
+        <v>100.402095</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-4758.18</v>
+        <v>8041.9</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>-186.69</v>
+        <v>-0.47</v>
       </c>
       <c r="M367" s="1">
-        <v>-4758.18</v>
+        <v>8041.9</v>
       </c>
       <c r="N367" s="1">
-        <v>-4944.87</v>
+        <v>8041.43</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="B368" t="s">
-        <v>845</v>
+        <v>855</v>
       </c>
       <c r="C368" s="1">
-        <v>22000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>99.94742986</v>
+        <v>100.55010243</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-11565.43</v>
+        <v>38507.17</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
-        <v>-455.62</v>
+        <v>-172.39</v>
       </c>
       <c r="M368" s="1">
-        <v>-11565.43</v>
+        <v>38507.17</v>
       </c>
       <c r="N368" s="1">
-        <v>-12021.05</v>
+        <v>38334.78</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="B369" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="C369" s="1">
-        <v>5000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>99.990793</v>
+        <v>100.45428564</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-460.35</v>
+        <v>8858.57</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369">
-        <v>4.33</v>
+        <v>2.64</v>
       </c>
       <c r="M369" s="1">
-        <v>-460.35</v>
+        <v>8858.57</v>
       </c>
       <c r="N369" s="1">
-        <v>-456.02</v>
+        <v>8861.21</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="B370" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="C370" s="1">
-        <v>4600000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.97025826</v>
+        <v>100.35714597</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-1368.12</v>
+        <v>11157.24</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
       <c r="L370">
-        <v>19.57</v>
+        <v>52.13</v>
       </c>
       <c r="M370" s="1">
-        <v>-1368.12</v>
+        <v>11157.24</v>
       </c>
       <c r="N370" s="1">
-        <v>-1348.55</v>
+        <v>11209.37</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="B371" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="C371" s="1">
-        <v>8500000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.00077412</v>
+        <v>100.42239134</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>65.8</v>
+        <v>11020.19</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
       <c r="L371">
-        <v>42.2</v>
+        <v>25.88</v>
       </c>
       <c r="M371" s="1">
-        <v>65.8</v>
+        <v>11020.19</v>
       </c>
       <c r="N371" s="1">
-        <v>108.0</v>
+        <v>11046.07</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="B372" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="C372" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>99.9739195</v>
+        <v>100.3335346</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-2086.44</v>
+        <v>16676.73</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
-        <v>-15.47</v>
+        <v>110.92</v>
       </c>
       <c r="M372" s="1">
-        <v>-2086.44</v>
+        <v>16676.73</v>
       </c>
       <c r="N372" s="1">
-        <v>-2101.91</v>
+        <v>16787.65</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="B373" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="C373" s="1">
-        <v>5400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>99.99858167</v>
+        <v>100.4136808</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-76.59</v>
+        <v>62052.12</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
       <c r="L373">
-        <v>-0.73</v>
+        <v>423.91</v>
       </c>
       <c r="M373" s="1">
-        <v>-76.59</v>
+        <v>62052.12</v>
       </c>
       <c r="N373" s="1">
-        <v>-77.32</v>
+        <v>62476.03</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="B374" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
       <c r="C374" s="1">
-        <v>6377000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>99.94786749</v>
+        <v>100.4932586</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-3324.49</v>
+        <v>24662.93</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
-        <v>-112.84</v>
+        <v>61.91</v>
       </c>
       <c r="M374" s="1">
-        <v>-3324.49</v>
+        <v>24662.93</v>
       </c>
       <c r="N374" s="1">
-        <v>-3437.33</v>
+        <v>24724.84</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
       <c r="B375" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="C375" s="1">
-        <v>6000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>99.96176617</v>
+        <v>100.38504925</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-2294.03</v>
+        <v>15401.97</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>-28.68</v>
+        <v>39.68</v>
       </c>
       <c r="M375" s="1">
-        <v>-2294.03</v>
+        <v>15401.97</v>
       </c>
       <c r="N375" s="1">
-        <v>-2322.71</v>
+        <v>15441.65</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="B376" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="C376" s="1">
-        <v>40000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>99.99045063</v>
+        <v>100.54070373</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-3819.75</v>
+        <v>118954.82</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>178.57</v>
+        <v>-589.47</v>
       </c>
       <c r="M376" s="1">
-        <v>-3819.75</v>
+        <v>118954.82</v>
       </c>
       <c r="N376" s="1">
-        <v>-3641.18</v>
+        <v>118365.35</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="B377" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="C377" s="1">
-        <v>6100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.00402934</v>
+        <v>100.5006278</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>245.79</v>
+        <v>50062.78</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>52.53</v>
+        <v>-238.77</v>
       </c>
       <c r="M377" s="1">
-        <v>245.79</v>
+        <v>50062.78</v>
       </c>
       <c r="N377" s="1">
-        <v>298.32</v>
+        <v>49824.01</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="B378" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="C378" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.00411913</v>
+        <v>100.3986554</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>617.87</v>
+        <v>19932.77</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>100.77</v>
+        <v>38.73</v>
       </c>
       <c r="M378" s="1">
-        <v>617.87</v>
+        <v>19932.77</v>
       </c>
       <c r="N378" s="1">
-        <v>718.64</v>
+        <v>19971.5</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="B379" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="C379" s="1">
-        <v>6630000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>99.99506003</v>
+        <v>100.56237696</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-327.52</v>
+        <v>25869.34</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>0.0</v>
+        <v>40.95</v>
       </c>
       <c r="M379" s="1">
-        <v>-327.52</v>
+        <v>25869.34</v>
       </c>
       <c r="N379" s="1">
-        <v>-327.52</v>
+        <v>25910.29</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="B380" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="C380" s="1">
-        <v>5300000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>99.99629094</v>
+        <v>100.10309294</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-196.58</v>
+        <v>8762.9</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>0.0</v>
+        <v>85.11</v>
       </c>
       <c r="M380" s="1">
-        <v>-196.58</v>
+        <v>8762.9</v>
       </c>
       <c r="N380" s="1">
-        <v>-196.58</v>
+        <v>8848.01</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="B381" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="C381" s="1">
-        <v>40000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>99.99873905</v>
+        <v>100.42819363</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-504.38</v>
+        <v>34255.49</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>650.17</v>
+        <v>-0.96</v>
       </c>
       <c r="M381" s="1">
-        <v>-504.38</v>
+        <v>34255.49</v>
       </c>
       <c r="N381" s="1">
-        <v>145.79</v>
+        <v>34254.53</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="B382" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="C382" s="1">
-        <v>25000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>99.99805672</v>
+        <v>100.10113463</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-485.82</v>
+        <v>5461.27</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>171.0</v>
+        <v>13.28</v>
       </c>
       <c r="M382" s="1">
-        <v>-485.82</v>
+        <v>5461.27</v>
       </c>
       <c r="N382" s="1">
-        <v>-314.82</v>
+        <v>5474.55</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="B383" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="C383" s="1">
-        <v>7996000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>99.96586031</v>
+        <v>100.54114897</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-2729.81</v>
+        <v>34509.07</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>-39.29</v>
+        <v>-152.48</v>
       </c>
       <c r="M383" s="1">
-        <v>-2729.81</v>
+        <v>34509.07</v>
       </c>
       <c r="N383" s="1">
-        <v>-2769.1</v>
+        <v>34356.59</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="B384" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="C384" s="1">
-        <v>2900000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.95622138</v>
+        <v>100.550538</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-1269.58</v>
+        <v>33032.28</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>-26.18</v>
+        <v>-27.84</v>
       </c>
       <c r="M384" s="1">
-        <v>-1269.58</v>
+        <v>33032.28</v>
       </c>
       <c r="N384" s="1">
-        <v>-1295.76</v>
+        <v>33004.44</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="B385" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="C385" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.00007528</v>
+        <v>100.32889383</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>18.82</v>
+        <v>131557.53</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>171.0</v>
+        <v>375.21</v>
       </c>
       <c r="M385" s="1">
-        <v>18.82</v>
+        <v>131557.53</v>
       </c>
       <c r="N385" s="1">
-        <v>189.82</v>
+        <v>131932.74</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="B386" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="C386" s="1">
-        <v>25000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>99.99546336</v>
+        <v>100.39119508</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>-1134.16</v>
+        <v>23862.9</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>171.0</v>
+        <v>141.26</v>
       </c>
       <c r="M386" s="1">
-        <v>-1134.16</v>
+        <v>23862.9</v>
       </c>
       <c r="N386" s="1">
-        <v>-963.16</v>
+        <v>24004.16</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="B387" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
       <c r="C387" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.99739145</v>
+        <v>100.26768753</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-521.71</v>
+        <v>40153.13</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
       <c r="L387">
-        <v>117.78</v>
+        <v>287.43</v>
       </c>
       <c r="M387" s="1">
-        <v>-521.71</v>
+        <v>40153.13</v>
       </c>
       <c r="N387" s="1">
-        <v>-403.93</v>
+        <v>40440.56</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="B388" t="s">
-        <v>883</v>
+        <v>893</v>
       </c>
       <c r="C388" s="1">
-        <v>10000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.9816574</v>
+        <v>100.49219744</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-1834.26</v>
+        <v>32632.69</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
-      <c r="L388" t="s">
-        <v>884</v>
+      <c r="L388">
+        <v>67.33</v>
       </c>
       <c r="M388" s="1">
-        <v>-1834.26</v>
+        <v>32632.69</v>
       </c>
       <c r="N388" s="1">
-        <v>-12204.59</v>
+        <v>32700.02</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="B389" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="C389" s="1">
-        <v>5000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>99.9790902</v>
+        <v>100.40384245</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-1045.49</v>
+        <v>21403.65</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
-      <c r="L389" t="s">
-        <v>887</v>
+      <c r="L389">
+        <v>45.06</v>
       </c>
       <c r="M389" s="1">
-        <v>-1045.49</v>
+        <v>21403.65</v>
       </c>
       <c r="N389" s="1">
-        <v>-7136.07</v>
+        <v>21448.71</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>895</v>
+      </c>
+      <c r="B390" t="s">
+        <v>896</v>
+      </c>
+      <c r="C390" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>100.60296702</v>
+      </c>
+      <c r="E390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>28339.45</v>
+      </c>
+      <c r="J390" s="1">
+        <v>0</v>
+      </c>
+      <c r="K390">
+        <v>0.0</v>
+      </c>
+      <c r="L390">
+        <v>80.11</v>
+      </c>
+      <c r="M390" s="1">
+        <v>28339.45</v>
+      </c>
+      <c r="N390" s="1">
+        <v>28419.56</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>897</v>
+      </c>
+      <c r="B391" t="s">
+        <v>896</v>
+      </c>
+      <c r="C391" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>100.391767</v>
+      </c>
+      <c r="E391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>23506.02</v>
+      </c>
+      <c r="J391" s="1">
+        <v>0</v>
+      </c>
+      <c r="K391">
+        <v>0.0</v>
+      </c>
+      <c r="L391">
+        <v>70.27</v>
+      </c>
+      <c r="M391" s="1">
+        <v>23506.02</v>
+      </c>
+      <c r="N391" s="1">
+        <v>23576.29</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>898</v>
+      </c>
+      <c r="B392" t="s">
+        <v>896</v>
+      </c>
+      <c r="C392" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>100.59651451</v>
+      </c>
+      <c r="E392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>48914.19</v>
+      </c>
+      <c r="J392" s="1">
+        <v>0</v>
+      </c>
+      <c r="K392">
+        <v>0.0</v>
+      </c>
+      <c r="L392">
+        <v>119.73</v>
+      </c>
+      <c r="M392" s="1">
+        <v>48914.19</v>
+      </c>
+      <c r="N392" s="1">
+        <v>49033.92</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>899</v>
+      </c>
+      <c r="B393" t="s">
+        <v>900</v>
+      </c>
+      <c r="C393" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>100.08136576</v>
+      </c>
+      <c r="E393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>10170.72</v>
+      </c>
+      <c r="J393" s="1">
+        <v>0</v>
+      </c>
+      <c r="K393">
+        <v>0.0</v>
+      </c>
+      <c r="L393">
+        <v>-650.35</v>
+      </c>
+      <c r="M393" s="1">
+        <v>10170.72</v>
+      </c>
+      <c r="N393" s="1">
+        <v>9520.37</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>901</v>
+      </c>
+      <c r="B394" t="s">
+        <v>902</v>
+      </c>
+      <c r="C394" s="1">
+        <v>10100000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>100.24279366</v>
+      </c>
+      <c r="E394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>24522.16</v>
+      </c>
+      <c r="J394" s="1">
+        <v>0</v>
+      </c>
+      <c r="K394">
+        <v>0.0</v>
+      </c>
+      <c r="L394">
+        <v>-275.24</v>
+      </c>
+      <c r="M394" s="1">
+        <v>24522.16</v>
+      </c>
+      <c r="N394" s="1">
+        <v>24246.92</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>903</v>
+      </c>
+      <c r="B395" t="s">
+        <v>904</v>
+      </c>
+      <c r="C395" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>100.19468444</v>
+      </c>
+      <c r="E395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>48671.11</v>
+      </c>
+      <c r="J395" s="1">
+        <v>0</v>
+      </c>
+      <c r="K395">
+        <v>0.0</v>
+      </c>
+      <c r="L395">
+        <v>-976.36</v>
+      </c>
+      <c r="M395" s="1">
+        <v>48671.11</v>
+      </c>
+      <c r="N395" s="1">
+        <v>47694.75</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>905</v>
+      </c>
+      <c r="B396" t="s">
+        <v>906</v>
+      </c>
+      <c r="C396" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.12322088</v>
+      </c>
+      <c r="E396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>30805.22</v>
+      </c>
+      <c r="J396" s="1">
+        <v>0</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>-328.68</v>
+      </c>
+      <c r="M396" s="1">
+        <v>30805.22</v>
+      </c>
+      <c r="N396" s="1">
+        <v>30476.54</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>907</v>
+      </c>
+      <c r="B397" t="s">
+        <v>908</v>
+      </c>
+      <c r="C397" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>100.31679108</v>
+      </c>
+      <c r="E397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>126716.43</v>
+      </c>
+      <c r="J397" s="1">
+        <v>0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397" t="s">
+        <v>909</v>
+      </c>
+      <c r="M397" s="1">
+        <v>126716.43</v>
+      </c>
+      <c r="N397" s="1">
+        <v>127762.49</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>910</v>
+      </c>
+      <c r="B398" t="s">
+        <v>911</v>
+      </c>
+      <c r="C398" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>100.20507372</v>
+      </c>
+      <c r="E398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>51268.43</v>
+      </c>
+      <c r="J398" s="1">
+        <v>0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>319.09</v>
+      </c>
+      <c r="M398" s="1">
+        <v>51268.43</v>
+      </c>
+      <c r="N398" s="1">
+        <v>51587.52</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>912</v>
+      </c>
+      <c r="B399" t="s">
+        <v>913</v>
+      </c>
+      <c r="C399" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>100.48785968</v>
+      </c>
+      <c r="E399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>39009.26</v>
+      </c>
+      <c r="J399" s="1">
+        <v>0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>-37.2</v>
+      </c>
+      <c r="M399" s="1">
+        <v>39009.26</v>
+      </c>
+      <c r="N399" s="1">
+        <v>38972.06</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>914</v>
+      </c>
+      <c r="B400" t="s">
+        <v>915</v>
+      </c>
+      <c r="C400" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>100.51211034</v>
+      </c>
+      <c r="E400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>14851.2</v>
+      </c>
+      <c r="J400" s="1">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>-38.04</v>
+      </c>
+      <c r="M400" s="1">
+        <v>14851.2</v>
+      </c>
+      <c r="N400" s="1">
+        <v>14813.16</v>
+      </c>
+      <c r="O400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>916</v>
+      </c>
+      <c r="B401" t="s">
+        <v>917</v>
+      </c>
+      <c r="C401" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>100.01748835</v>
+      </c>
+      <c r="E401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>3497.67</v>
+      </c>
+      <c r="J401" s="1">
+        <v>0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>3497.67</v>
+      </c>
+      <c r="N401" s="1">
+        <v>3497.67</v>
+      </c>
+      <c r="O401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>918</v>
+      </c>
+      <c r="B402" t="s">
+        <v>919</v>
+      </c>
+      <c r="C402" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D402" s="1">
+        <v>100.4175052</v>
+      </c>
+      <c r="E402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>104376.3</v>
+      </c>
+      <c r="J402" s="1">
+        <v>0</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>142.54</v>
+      </c>
+      <c r="M402" s="1">
+        <v>104376.3</v>
+      </c>
+      <c r="N402" s="1">
+        <v>104518.84</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>920</v>
+      </c>
+      <c r="B403" t="s">
+        <v>921</v>
+      </c>
+      <c r="C403" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>100.01686436</v>
+      </c>
+      <c r="E403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>2361.01</v>
+      </c>
+      <c r="J403" s="1">
+        <v>0</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>0.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>2361.01</v>
+      </c>
+      <c r="N403" s="1">
+        <v>2361.01</v>
+      </c>
+      <c r="O403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16">
+      <c r="A404" t="s">
+        <v>922</v>
+      </c>
+      <c r="B404" t="s">
+        <v>923</v>
+      </c>
+      <c r="C404" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D404" s="1">
+        <v>100.1537196</v>
+      </c>
+      <c r="E404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F404" t="s">
+        <v>8</v>
+      </c>
+      <c r="G404">
+        <v>1.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I404" s="1">
+        <v>38429.9</v>
+      </c>
+      <c r="J404" s="1">
+        <v>0</v>
+      </c>
+      <c r="K404">
+        <v>0.0</v>
+      </c>
+      <c r="L404">
+        <v>319.09</v>
+      </c>
+      <c r="M404" s="1">
+        <v>38429.9</v>
+      </c>
+      <c r="N404" s="1">
+        <v>38748.99</v>
+      </c>
+      <c r="O404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:16">
+      <c r="A405" t="s">
+        <v>924</v>
+      </c>
+      <c r="B405" t="s">
+        <v>923</v>
+      </c>
+      <c r="C405" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D405" s="1">
+        <v>100.25649892</v>
+      </c>
+      <c r="E405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F405" t="s">
+        <v>8</v>
+      </c>
+      <c r="G405">
+        <v>1.0</v>
+      </c>
+      <c r="H405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I405" s="1">
+        <v>64124.73</v>
+      </c>
+      <c r="J405" s="1">
+        <v>0</v>
+      </c>
+      <c r="K405">
+        <v>0.0</v>
+      </c>
+      <c r="L405">
+        <v>319.09</v>
+      </c>
+      <c r="M405" s="1">
+        <v>64124.73</v>
+      </c>
+      <c r="N405" s="1">
+        <v>64443.82</v>
+      </c>
+      <c r="O405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P405">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="406" spans="1:16">
+      <c r="A406" t="s">
+        <v>925</v>
+      </c>
+      <c r="B406" t="s">
+        <v>926</v>
+      </c>
+      <c r="C406" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D406" s="1">
+        <v>100.3830346</v>
+      </c>
+      <c r="E406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F406" t="s">
+        <v>8</v>
+      </c>
+      <c r="G406">
+        <v>1.0</v>
+      </c>
+      <c r="H406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I406" s="1">
+        <v>76606.92</v>
+      </c>
+      <c r="J406" s="1">
+        <v>0</v>
+      </c>
+      <c r="K406">
+        <v>0.0</v>
+      </c>
+      <c r="L406">
+        <v>327.03</v>
+      </c>
+      <c r="M406" s="1">
+        <v>76606.92</v>
+      </c>
+      <c r="N406" s="1">
+        <v>76933.95</v>
+      </c>
+      <c r="O406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P406">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="407" spans="1:16">
+      <c r="A407" t="s">
+        <v>927</v>
+      </c>
+      <c r="B407" t="s">
+        <v>928</v>
+      </c>
+      <c r="C407" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D407" s="1">
+        <v>99.9905745</v>
+      </c>
+      <c r="E407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F407" t="s">
+        <v>8</v>
+      </c>
+      <c r="G407">
+        <v>1.0</v>
+      </c>
+      <c r="H407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I407" s="1">
+        <v>-942.55</v>
+      </c>
+      <c r="J407" s="1">
+        <v>0</v>
+      </c>
+      <c r="K407">
+        <v>0.0</v>
+      </c>
+      <c r="L407" t="s">
+        <v>929</v>
+      </c>
+      <c r="M407" s="1">
+        <v>-942.55</v>
+      </c>
+      <c r="N407" s="1">
+        <v>-12157.8</v>
+      </c>
+      <c r="O407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P407">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="408" spans="1:16">
+      <c r="A408" t="s">
+        <v>930</v>
+      </c>
+      <c r="B408" t="s">
+        <v>931</v>
+      </c>
+      <c r="C408" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D408" s="1">
+        <v>99.9891798</v>
+      </c>
+      <c r="E408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F408" t="s">
+        <v>8</v>
+      </c>
+      <c r="G408">
+        <v>1.0</v>
+      </c>
+      <c r="H408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I408" s="1">
+        <v>-541.01</v>
+      </c>
+      <c r="J408" s="1">
+        <v>0</v>
+      </c>
+      <c r="K408">
+        <v>0.0</v>
+      </c>
+      <c r="L408" t="s">
+        <v>932</v>
+      </c>
+      <c r="M408" s="1">
+        <v>-541.01</v>
+      </c>
+      <c r="N408" s="1">
+        <v>-7113.85</v>
+      </c>
+      <c r="O408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P408">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>