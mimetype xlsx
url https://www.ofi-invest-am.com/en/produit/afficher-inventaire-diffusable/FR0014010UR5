--- v2 (2026-06-22)
+++ v3 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="933">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1021">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -118,318 +118,441 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
+    <t>XS3332437337</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
+    <t>FR0129684058</t>
+  </si>
+  <si>
+    <t>EURO AXA BANQUE S.A. 16/04/2027</t>
+  </si>
+  <si>
+    <t>16 341.72</t>
+  </si>
+  <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
+    <t>XS3346254439</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
+  </si>
+  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>BE6368510721</t>
-[...11 lines deleted...]
-    <t>423 196.56</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>26 052.83</t>
+  </si>
+  <si>
+    <t>FR0129705986</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
+  </si>
+  <si>
+    <t>4 399.89</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129677078</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 02/04/2027</t>
+  </si>
+  <si>
+    <t>17 679.67</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>8 799.78</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>227 001.92</t>
+    <t>263 073.75</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>144 816.94</t>
+    <t>192 848.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>142 900.28</t>
+    <t>190 298.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3311089950</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
   </si>
   <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>XS3108486112</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 24/03/2026</t>
+    <t>XS3330163034</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129683936</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/05/2026</t>
+  </si>
+  <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>115 752.00</t>
-[...8 lines deleted...]
-    <t>846 393.11</t>
+    <t>185 722.17</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>160 365.56</t>
+    <t>220 884.51</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129408680</t>
-[...2 lines deleted...]
-    <t>EURO ELIS SA 16/04/2026</t>
+    <t>ES05306747R1</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 26/06/2026</t>
+  </si>
+  <si>
+    <t>XS3353674305</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3350924224</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>542 928.33</t>
+    <t>614 617.33</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>281 615.00</t>
+    <t>352 831.50</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>3 771.17</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>3 754.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>99 114.42</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>170 321.67</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
@@ -448,1983 +571,1890 @@
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...11 lines deleted...]
-    <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
+  </si>
+  <si>
+    <t>XS3344470060</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 12/05/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>163 192.17</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>211 468.39</t>
+  </si>
+  <si>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129671774</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 26/03/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
+  </si>
+  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...8 lines deleted...]
-    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
     <t>FR0129628576</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
   </si>
   <si>
-    <t>FR0129496602</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 23/03/2026</t>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>180 502.44</t>
-[...17 lines deleted...]
-    <t>1 017 787.25</t>
+    <t>273 429.33</t>
+  </si>
+  <si>
+    <t>FR0129675676</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
+  </si>
+  <si>
+    <t>63 837.83</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>45 979.10</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>56 100.00</t>
+    <t>103 551.72</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>22 633.00</t>
+    <t>70 451.11</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>55 850.00</t>
+    <t>103 090.61</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>608 240.00</t>
+    <t>680 349.17</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>137 799.67</t>
+    <t>209 706.75</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>49 051.17</t>
+    <t>96 917.33</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>43 847.22</t>
+    <t>67 707.00</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>42 486.11</t>
+    <t>65 607.00</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>47 534.50</t>
+    <t>93 922.89</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>97 772.50</t>
-[...5 lines deleted...]
-    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
+    <t>156 872.64</t>
+  </si>
+  <si>
+    <t>FR0129706018</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
+  </si>
+  <si>
+    <t>4 438.78</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>114 326.11</t>
+    <t>173 984.79</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>113 819.17</t>
+    <t>173 213.96</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>74 540.28</t>
+    <t>115 101.90</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>202 198.54</t>
+    <t>262 016.04</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>201 302.71</t>
+    <t>260 856.32</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129576197</t>
-[...2 lines deleted...]
-    <t>NEUCP COFACE SA 23/04/2026</t>
+    <t>FR0129682870</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
-    <t>BE6372774685</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>26 599.10</t>
+    <t>86 105.56</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>26 717.15</t>
+    <t>86 487.50</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>140 310.17</t>
+    <t>212 538.67</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>86 527.78</t>
+    <t>133 614.00</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>129 791.67</t>
+    <t>200 421.00</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>13 460.94</t>
-[...17 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
+    <t>59 995.06</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>17 755.11</t>
+  </si>
+  <si>
+    <t>FR0129678217</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 08/01/2027</t>
+  </si>
+  <si>
+    <t>40 938.33</t>
+  </si>
+  <si>
+    <t>FR0129683639</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>24 649.33</t>
+  </si>
+  <si>
+    <t>FR0129679686</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129650893</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 13/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683175</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>75 136.67</t>
+    <t>134 727.36</t>
+  </si>
+  <si>
+    <t>FR0129678985</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 08/04/2027</t>
+  </si>
+  <si>
+    <t>39 602.50</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>580 503.00</t>
+    <t>652 238.83</t>
+  </si>
+  <si>
+    <t>FR0129674976</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>45 264.00</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>139 163.17</t>
+    <t>186 970.17</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>117 979.44</t>
+    <t>177 119.58</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>128 041.67</t>
+    <t>197 721.00</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>87 111.11</t>
-[...8 lines deleted...]
-    <t>422 863.06</t>
+    <t>134 514.00</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>26 107.67</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>69 048.00</t>
-[...26 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/04/2026</t>
+    <t>115 996.00</t>
+  </si>
+  <si>
+    <t>FR0129631067</t>
+  </si>
+  <si>
+    <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
+  </si>
+  <si>
+    <t>14 885.33</t>
+  </si>
+  <si>
+    <t>FR0129677565</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683399</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681708</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>489 328.67</t>
+    <t>560 900.00</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
-    <t>FR0129571669</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>FR0129678175</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>20 652.50</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>61 047.25</t>
+    <t>96 273.67</t>
+  </si>
+  <si>
+    <t>FR0129683142</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129681781</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 13/05/2026</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>14 010.94</t>
+    <t>62 445.06</t>
+  </si>
+  <si>
+    <t>FR0129704823</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
+  </si>
+  <si>
+    <t>12 792.22</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>60 322.19</t>
+    <t>95 053.15</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>430 428.08</t>
+    <t>486 061.64</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>349 853.42</t>
+    <t>394 168.19</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>51 723.29</t>
+    <t>121 919.18</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>104 165.75</t>
+    <t>166 995.89</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>85 582.19</t>
+    <t>112 910.96</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>234 060.27</t>
-[...8 lines deleted...]
-    <t>2 418 854.79</t>
+    <t>283 200.00</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>237 369.86</t>
+    <t>267 041.10</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>6 608.22</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>225 205.48</t>
+    <t>256 438.36</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>4 726.03</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>2 417.81</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>179 794.52</t>
+    <t>202 568.49</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>2 065.07</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>29 784.00</t>
+    <t>8 733.33</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>73 607.01</t>
+    <t>1 971.62</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>32 098.97</t>
+    <t>38 228.42</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>624 373.03</t>
+    <t>707 915.90</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>50 991.78</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>2 920.55</t>
-[...8 lines deleted...]
-    <t>754 178.08</t>
+    <t>7 189.04</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>297 452.05</t>
-[...8 lines deleted...]
-    <t>380 446.23</t>
+    <t>2 704.11</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>60 102.74</t>
-[...8 lines deleted...]
-    <t>62 136.99</t>
+    <t>77 671.23</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>109 023.27</t>
+    <t>48 175.17</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>31 145.21</t>
+    <t>202 324.36</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>14 709.59</t>
+    <t>24 183.56</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>116 095.89</t>
+    <t>155 136.99</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>67 582.19</t>
+    <t>95 496.58</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>121 678.08</t>
-[...8 lines deleted...]
-    <t>343 150.68</t>
+    <t>135 993.15</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>13 000.34</t>
-[...8 lines deleted...]
-    <t>227 722.60</t>
+    <t>14 548.97</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>124 477.74</t>
+    <t>151 507.19</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>77 910.96</t>
+    <t>417 792.81</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>8 261.30</t>
+    <t>9 940.07</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>673 972.60</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>52 009.93</t>
+    <t>80 653.08</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>65 269.86</t>
+    <t>88 668.49</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>201 425.34</t>
+    <t>226 520.96</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>1 703.77</t>
+    <t>14 652.40</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>264 835.45</t>
-[...8 lines deleted...]
-    <t>61 952.05</t>
+    <t>344 077.55</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>496 661.30</t>
+    <t>607 030.48</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>275 243.84</t>
+    <t>356 956.85</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>5 563.29</t>
+    <t>31 204.11</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>63 501.70</t>
+    <t>83 120.11</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>336 438.36</t>
+    <t>378 082.19</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>39 041.10</t>
-[...8 lines deleted...]
-    <t>480 905.16</t>
+    <t>48 801.37</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>623 754.25</t>
-[...8 lines deleted...]
-    <t>43 227.40</t>
+    <t>759 976.44</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>180 850.64</t>
+    <t>10 913.40</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>53 532.15</t>
+    <t>60 875.91</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>33 482.95</t>
+    <t>97 100.54</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>5 239.73</t>
-[...8 lines deleted...]
-    <t>49 726.03</t>
+    <t>11 095.89</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>5 493.95</t>
+    <t>8 807.75</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>38 394.52</t>
+    <t>47 868.49</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>2 294.52</t>
+    <t>3 595.89</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>2 484.25</t>
+    <t>4 904.79</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>80 432.88</t>
+    <t>135 012.33</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>138 600.00</t>
+    <t>158 550.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>113 063.01</t>
-[...8 lines deleted...]
-    <t>79 623.29</t>
+    <t>303 493.15</t>
+  </si>
+  <si>
+    <t>FR0014000UC8</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
+  </si>
+  <si>
+    <t>43 767.12</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>381 452.05</t>
-[...8 lines deleted...]
-    <t>108 818.49</t>
+    <t>433 220.55</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-4 771.37</t>
+    <t>-5 814.22</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 561.71</t>
+    <t>-1 902.10</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-39 004.58</t>
-[...11 lines deleted...]
-    <t>-2 970.96</t>
+    <t>-44 045.63</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04577214</t>
-[...28 lines deleted...]
-  <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-10 759.96</t>
-[...5 lines deleted...]
-    <t>-4 593.07</t>
+    <t>-11 943.88</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-16 038.75</t>
-[...16 lines deleted...]
-  <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-6 326.09</t>
+    <t>-7 113.00</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-21 493.78</t>
+    <t>-24 178.00</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-10 677.34</t>
+    <t>-12 007.03</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-9 781.20</t>
+    <t>-11 805.45</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-19 878.63</t>
-[...17 lines deleted...]
-    <t>69 730.67</t>
+    <t>-22 449.08</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>70 713.00</t>
+    <t>79 170.00</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>31 889.66</t>
+    <t>35 867.00</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>15 423.16</t>
+    <t>17 856.14</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>26 076.17</t>
+    <t>29 451.72</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>9 380.58</t>
+    <t>10 989.77</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>8 005.36</t>
-[...5 lines deleted...]
-    <t>5 099.16</t>
+    <t>9 310.10</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>7 305.11</t>
-[...11 lines deleted...]
-    <t>9 868.30</t>
+    <t>8 387.36</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>24 501.42</t>
+    <t>28 479.50</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>3 930.50</t>
+    <t>5 283.95</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>22 581.06</t>
+    <t>26 385.16</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>5 022.23</t>
+    <t>5 863.28</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>13 537.09</t>
-[...5 lines deleted...]
-    <t>7 806.46</t>
+    <t>15 809.17</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>24 424.17</t>
+    <t>28 568.33</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>16 993.61</t>
-[...5 lines deleted...]
-    <t>12 411.05</t>
+    <t>19 860.70</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>11 504.17</t>
+    <t>13 547.67</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>13 466.07</t>
+    <t>15 848.05</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>11 945.34</t>
+    <t>14 080.00</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>18 991.55</t>
+    <t>22 481.66</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>4 315.17</t>
+    <t>5 091.87</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>18 178.00</t>
+    <t>21 465.67</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>13 337.58</t>
-[...5 lines deleted...]
-    <t>20 925.78</t>
+    <t>16 259.49</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>1 731.90</t>
+    <t>2 936.71</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>8 240.56</t>
+    <t>9 887.91</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>4 723.33</t>
+    <t>8 490.84</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>23 255.37</t>
+    <t>27 937.04</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>5 155.50</t>
+    <t>8 554.72</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>2 674.00</t>
+    <t>4 434.72</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>3 361.11</t>
+    <t>4 054.85</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>7 773.34</t>
+    <t>9 385.72</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>1 980.00</t>
+    <t>2 390.70</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>2 472.75</t>
+    <t>4 105.70</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>7 677.88</t>
+    <t>9 325.18</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>9 744.75</t>
-[...2 lines deleted...]
-    <t>SWAP04780466</t>
+    <t>11 848.83</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>1 435.67</t>
+    <t>2 388.74</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>4 686.50</t>
+    <t>6 051.50</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>5 702.29</t>
+    <t>7 215.29</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 293.41</t>
+    <t>1 637.43</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 749.30</t>
+    <t>2 214.34</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>1 130.60</t>
+    <t>2 034.63</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>19 556.44</t>
+    <t>24 203.11</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>1 078.06</t>
+    <t>1 846.49</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>9 890.89</t>
+    <t>12 299.33</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>13 119.58</t>
+    <t>16 425.00</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>6 482.71</t>
+    <t>8 118.75</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>7 424.25</t>
+    <t>9 600.50</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>1 852.80</t>
-[...5 lines deleted...]
-    <t>1 200.00</t>
+    <t>2 418.94</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>5 093.78</t>
+    <t>6 654.22</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>5 224.61</t>
+    <t>6 818.38</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>2 405.95</t>
+    <t>3 275.05</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>8 378.61</t>
+    <t>10 800.83</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>3 442.41</t>
+    <t>4 445.19</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>16 952.22</t>
+    <t>22 072.00</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>2 605.60</t>
+    <t>3 876.53</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>1 006.59</t>
+    <t>1 497.33</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 337.71</t>
+    <t>1 822.91</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>3 710.06</t>
+    <t>4 864.75</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>2 518.39</t>
+    <t>3 339.75</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
+    <t>1 496.66</t>
+  </si>
+  <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>1 252.40</t>
+    <t>1 801.82</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>3 312.83</t>
+    <t>4 437.71</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 008.68</t>
+    <t>1 346.97</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 082.50</t>
+    <t>1 443.18</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>6 490.00</t>
+    <t>8 786.33</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>5 133.34</t>
+    <t>6 963.61</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>2 244.79</t>
+    <t>3 128.12</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>2 536.58</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04886877</t>
   </si>
   <si>
+    <t>1 017.82</t>
+  </si>
+  <si>
     <t>SWAP04892822</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>1 452.80</t>
+    <t>2 100.13</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 271.78</t>
+    <t>1 803.84</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 239.00</t>
+    <t>1 759.95</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 344.00</t>
+    <t>1 921.11</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
+    <t>1 272.00</t>
+  </si>
+  <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>1 402.77</t>
+    <t>2 130.66</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
@@ -2452,161 +2482,257 @@
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
     <t>SWAP04943178</t>
   </si>
   <si>
     <t>SWAP04943173</t>
   </si>
   <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>1 031.63</t>
+    <t>1 920.40</t>
+  </si>
+  <si>
+    <t>SWAP04947595</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>1 202.70</t>
+  </si>
+  <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
+    <t>-5 309.83</t>
+  </si>
+  <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
+    <t>-1 032.71</t>
+  </si>
+  <si>
+    <t>SWAP05011292</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260318</t>
+  </si>
+  <si>
+    <t>-4 222.32</t>
+  </si>
+  <si>
     <t>SWAP05011291</t>
   </si>
   <si>
-    <t>C00000002Y1T20260318</t>
-[...2 lines deleted...]
-    <t>SWAP05011292</t>
+    <t>-4 055.29</t>
   </si>
   <si>
     <t>SWAP05011325</t>
   </si>
   <si>
     <t>C00000002Y1T20260319</t>
   </si>
   <si>
+    <t>SWAP05011555</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260324</t>
+  </si>
+  <si>
+    <t>-5 903.17</t>
+  </si>
+  <si>
+    <t>SWAP05011962</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260325</t>
+  </si>
+  <si>
+    <t>SWAP05017521</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260401</t>
+  </si>
+  <si>
+    <t>-2 792.74</t>
+  </si>
+  <si>
+    <t>SWAP05019467</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260409</t>
+  </si>
+  <si>
+    <t>-5 711.03</t>
+  </si>
+  <si>
+    <t>SWAP05019466</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>5 401.72</t>
+    <t>7 684.67</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05011027</t>
   </si>
   <si>
     <t>C000000051DS20260313</t>
   </si>
   <si>
+    <t>-7 906.04</t>
+  </si>
+  <si>
     <t>SWAP05011028</t>
   </si>
   <si>
+    <t>-6 593.16</t>
+  </si>
+  <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
+    <t>-2 040.24</t>
+  </si>
+  <si>
     <t>SWAP05011170</t>
   </si>
   <si>
     <t>C000000051DS20260317</t>
   </si>
   <si>
+    <t>-1 407.26</t>
+  </si>
+  <si>
+    <t>SWAP05011961</t>
+  </si>
+  <si>
+    <t>C000000051DS20260325</t>
+  </si>
+  <si>
+    <t>-9 256.81</t>
+  </si>
+  <si>
+    <t>SWAP05016427</t>
+  </si>
+  <si>
+    <t>C000000051DS20260331</t>
+  </si>
+  <si>
+    <t>-2 197.08</t>
+  </si>
+  <si>
+    <t>SWAP05019802</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>-1 630.84</t>
+  </si>
+  <si>
+    <t>SWAP05023434</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
@@ -2614,249 +2740,387 @@
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
+    <t>1 077.07</t>
+  </si>
+  <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>SWAP05013728</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260326</t>
+  </si>
+  <si>
+    <t>-2 498.47</t>
+  </si>
+  <si>
+    <t>SWAP05016430</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260331</t>
+  </si>
+  <si>
+    <t>-2 026.78</t>
+  </si>
+  <si>
+    <t>SWAP05019260</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260408</t>
+  </si>
+  <si>
+    <t>SWAP04922681</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
     <t>SWAP04922679</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...2 lines deleted...]
-    <t>SWAP04922681</t>
+    <t>SWAP04922720</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
+    <t>SWAP04996167</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
     <t>SWAP04996166</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...2 lines deleted...]
-    <t>SWAP04996167</t>
+    <t>SWAP04996569</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
-    <t>C0000000BHC120260227</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
+    <t>-3 864.07</t>
+  </si>
+  <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
+    <t>-1 818.20</t>
+  </si>
+  <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
+    <t>-7 409.56</t>
+  </si>
+  <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
+    <t>-6 870.62</t>
+  </si>
+  <si>
+    <t>SWAP05019803</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 046.06</t>
+    <t>1 910.62</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
+    <t>-1 649.29</t>
+  </si>
+  <si>
+    <t>SWAP05027257</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
+    <t>SWAP05019987</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260417</t>
+  </si>
+  <si>
+    <t>SWAP05029795</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260428</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
+    <t>-1 146.72</t>
+  </si>
+  <si>
+    <t>SWAP05019604</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-1 895.07</t>
+  </si>
+  <si>
+    <t>SWAP05019601</t>
+  </si>
+  <si>
+    <t>-2 402.57</t>
+  </si>
+  <si>
+    <t>SWAP05019682</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-2 741.18</t>
+  </si>
+  <si>
+    <t>SWAP05019677</t>
+  </si>
+  <si>
+    <t>-3 189.67</t>
+  </si>
+  <si>
+    <t>SWAP05019678</t>
+  </si>
+  <si>
+    <t>-3 887.18</t>
+  </si>
+  <si>
+    <t>SWAP05019805</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260416</t>
+  </si>
+  <si>
+    <t>SWAP05019982</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-1 454.46</t>
+  </si>
+  <si>
+    <t>SWAP05019990</t>
+  </si>
+  <si>
+    <t>-1 613.90</t>
+  </si>
+  <si>
+    <t>SWAP05019989</t>
+  </si>
+  <si>
+    <t>-1 244.46</t>
+  </si>
+  <si>
+    <t>SWAP05019984</t>
+  </si>
+  <si>
+    <t>-1 623.63</t>
+  </si>
+  <si>
+    <t>SWAP05029798</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>SWAP05029797</t>
+  </si>
+  <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923567</t>
   </si>
   <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>SWAP04506693</t>
-[...14 lines deleted...]
-    <t>-6 572.84</t>
+    <t>SWAP05019603</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-3 415.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3176,198 +3440,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>46088.5076</v>
+        <v>52625.1818</v>
       </c>
       <c r="D2">
-        <v>110523.26</v>
+        <v>110762.16</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5093851899.0</v>
+        <v>5828878544.29</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5093851899.0</v>
+        <v>5828878544.29</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1008.3</v>
+        <v>1010.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1008.3</v>
+        <v>1010.51</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1008.3</v>
+        <v>1010.51</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>229752.0</v>
+        <v>259963.0</v>
       </c>
       <c r="D4">
-        <v>1004.31</v>
+        <v>1006.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>230743969.99</v>
+        <v>261658277.06</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>230743969.99</v>
+        <v>261658277.06</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P408"/>
+  <dimension ref="A1:P437"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O408" sqref="O408"/>
+      <selection activeCell="O437" sqref="O437"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3386,20389 +3650,21839 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>14638.0</v>
+        <v>25891.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11593.324</v>
+        <v>11619.455</v>
       </c>
       <c r="E2" s="1">
-        <v>11576.447352097</v>
+        <v>11597.625608899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>169456036.34</v>
+        <v>300274124.64</v>
       </c>
       <c r="I2" s="1">
-        <v>247040.37</v>
+        <v>565184.77</v>
       </c>
       <c r="J2" s="1">
-        <v>0.14578434344135</v>
+        <v>0.18822293485248</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>169703076.71</v>
+        <v>300839309.41</v>
       </c>
       <c r="N2" s="1">
-        <v>169703076.71</v>
+        <v>300839309.41</v>
       </c>
       <c r="O2" s="1">
-        <v>3.19</v>
+        <v>4.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>894.0</v>
+        <v>1147.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261551.18</v>
+        <v>262144.8</v>
       </c>
       <c r="E3" s="1">
-        <v>260789.22005593</v>
+        <v>261519.25179599</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>233145562.73</v>
+        <v>299962581.81</v>
       </c>
       <c r="I3" s="1">
-        <v>681192.19</v>
+        <v>717503.79</v>
       </c>
       <c r="J3" s="1">
-        <v>0.29217463202972</v>
+        <v>0.23919776449133</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>233826754.92</v>
+        <v>300680085.6</v>
       </c>
       <c r="N3" s="1">
-        <v>233826754.92</v>
+        <v>300680085.6</v>
       </c>
       <c r="O3" s="1">
-        <v>4.39</v>
+        <v>4.94</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.2673</v>
+        <v>99.5046</v>
       </c>
       <c r="E4" s="1">
         <v>99.26379355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19852758.71</v>
       </c>
       <c r="I4" s="1">
-        <v>701.29</v>
+        <v>48161.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0035324561701682</v>
+        <v>0.24259243112516</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19853460.0</v>
+        <v>19900920.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19853460.0</v>
+        <v>19900920.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.8426</v>
+        <v>97.5175</v>
       </c>
       <c r="E5" s="1">
-        <v>98.02335895</v>
+        <v>97.26849795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19604671.79</v>
+        <v>19453699.59</v>
       </c>
       <c r="I5" s="1">
-        <v>163848.21</v>
+        <v>49800.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.83576104591343</v>
+        <v>0.25599454627951</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19768520.0</v>
+        <v>19503500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19768520.0</v>
+        <v>19503500.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.6062</v>
+        <v>97.3618</v>
       </c>
       <c r="E6" s="1">
-        <v>97.81326225</v>
+        <v>97.132225</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>19562652.45</v>
+        <v>9713222.5</v>
       </c>
       <c r="I6" s="1">
-        <v>158587.55</v>
+        <v>22957.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.81066486462065</v>
+        <v>0.23635307437877</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19721240.0</v>
+        <v>9736180.0</v>
       </c>
       <c r="N6" s="1">
-        <v>19721240.0</v>
+        <v>9736180.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.7416</v>
+        <v>99.0991</v>
       </c>
       <c r="E7" s="1">
-        <v>99.4822914</v>
+        <v>98.02335895</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>29844687.42</v>
+        <v>19604671.79</v>
       </c>
       <c r="I7" s="1">
-        <v>77792.58</v>
+        <v>215148.21</v>
       </c>
       <c r="J7" s="1">
-        <v>0.26065804913697</v>
+        <v>1.0974333684573</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>29922480.0</v>
+        <v>19819820.0</v>
       </c>
       <c r="N7" s="1">
-        <v>29922480.0</v>
+        <v>19819820.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.2859</v>
+        <v>98.8479</v>
       </c>
       <c r="E8" s="1">
-        <v>99.26215136</v>
+        <v>97.81326225</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>13896701.19</v>
+        <v>19562652.45</v>
       </c>
       <c r="I8" s="1">
-        <v>3324.81</v>
+        <v>206927.55</v>
       </c>
       <c r="J8" s="1">
-        <v>0.023925174431991</v>
+        <v>1.05776837026</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>13900026.0</v>
+        <v>19769580.0</v>
       </c>
       <c r="N8" s="1">
-        <v>13900026.0</v>
+        <v>19769580.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.5746</v>
+        <v>99.9637</v>
       </c>
       <c r="E9" s="1">
-        <v>97.77077208</v>
+        <v>99.4822914</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24442693.02</v>
+        <v>29844687.42</v>
       </c>
       <c r="I9" s="1">
-        <v>-49043.02</v>
+        <v>144422.58</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.20064491240745</v>
+        <v>0.48391386368891</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24393650.0</v>
+        <v>29989110.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24393650.0</v>
+        <v>29989110.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>45000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.3927</v>
+        <v>99.5093</v>
       </c>
       <c r="E10" s="1">
-        <v>97.78527224</v>
+        <v>99.26215136</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>44003372.51</v>
+        <v>13896701.19</v>
       </c>
       <c r="I10" s="1">
-        <v>273342.49</v>
+        <v>34600.81</v>
       </c>
       <c r="J10" s="1">
-        <v>0.62118531923407</v>
+        <v>0.24898578106363</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>44276715.0</v>
+        <v>13931302.0</v>
       </c>
       <c r="N10" s="1">
-        <v>44276715.0</v>
+        <v>13931302.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.83</v>
+        <v>0.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.0508</v>
+        <v>99.9793</v>
       </c>
       <c r="E11" s="1">
-        <v>98.36271167</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>14754406.75</v>
+        <v>20000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>103213.25</v>
+        <v>-4140.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.69954185043733</v>
+        <v>-0.0207</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>14857620.0</v>
+        <v>19995860.0</v>
       </c>
       <c r="N11" s="1">
-        <v>14857620.0</v>
+        <v>20012201.72</v>
       </c>
       <c r="O11" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.8964</v>
+        <v>97.7172</v>
       </c>
       <c r="E12" s="1">
-        <v>98.942062</v>
+        <v>97.77077208</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>9894206.2</v>
+        <v>24442693.02</v>
       </c>
       <c r="I12" s="1">
-        <v>95433.8</v>
+        <v>-13393.02</v>
       </c>
       <c r="J12" s="1">
-        <v>0.96454225908492</v>
+        <v>-0.054793553185982</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>9989640.0</v>
+        <v>24429300.0</v>
       </c>
       <c r="N12" s="1">
-        <v>9989640.0</v>
+        <v>24429300.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0191</v>
+        <v>97.3711</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>97.2946677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>20000000.0</v>
+        <v>29188400.31</v>
       </c>
       <c r="I13" s="1">
-        <v>3820.0</v>
+        <v>22929.69</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0191</v>
+        <v>0.078557542573322</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>52</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>20003820.0</v>
+        <v>29211330.0</v>
       </c>
       <c r="N13" s="1">
-        <v>20427016.56</v>
+        <v>29211330.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>15000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0468</v>
+        <v>98.5888</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>97.78527224</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>15000000.0</v>
+        <v>44003372.51</v>
       </c>
       <c r="I14" s="1">
-        <v>7020.0</v>
+        <v>361587.49</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0468</v>
+        <v>0.82172676632417</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>55</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>15007020.0</v>
+        <v>44364960.0</v>
       </c>
       <c r="N14" s="1">
-        <v>15234021.92</v>
+        <v>44364960.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.29</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0381</v>
+        <v>99.2818</v>
       </c>
       <c r="E15" s="1">
-        <v>100.0</v>
+        <v>98.36271167</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>20000000.0</v>
+        <v>14754406.75</v>
       </c>
       <c r="I15" s="1">
-        <v>7620.0</v>
+        <v>137863.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0381</v>
+        <v>0.93438694171828</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>58</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>20007620.0</v>
+        <v>14892270.0</v>
       </c>
       <c r="N15" s="1">
-        <v>20152436.94</v>
+        <v>14892270.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0344</v>
+        <v>98.9572</v>
       </c>
       <c r="E16" s="1">
-        <v>100.0</v>
+        <v>98.7203376</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>20000000.0</v>
+        <v>9872033.76</v>
       </c>
       <c r="I16" s="1">
-        <v>6880.0</v>
+        <v>23686.24</v>
       </c>
       <c r="J16" s="1">
-        <v>0.0344</v>
+        <v>0.23993272891725</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>61</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>20006880.0</v>
+        <v>9895720.0</v>
       </c>
       <c r="N16" s="1">
-        <v>20149780.28</v>
+        <v>9895720.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.0026</v>
+        <v>97.5437</v>
       </c>
       <c r="E17" s="1">
-        <v>98.0238394</v>
+        <v>97.51078</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>29407151.82</v>
+        <v>24377695.0</v>
       </c>
       <c r="I17" s="1">
-        <v>293628.18</v>
+        <v>8230.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.99849241367299</v>
+        <v>0.033760369879105</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>29700780.0</v>
+        <v>24385925.0</v>
       </c>
       <c r="N17" s="1">
-        <v>29700780.0</v>
+        <v>24385925.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.9521</v>
+        <v>99.9932</v>
       </c>
       <c r="E18" s="1">
-        <v>97.7949414</v>
+        <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>19558988.28</v>
+        <v>15000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>31431.72</v>
+        <v>-1020.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.16070217717826</v>
+        <v>-0.0068</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" t="s">
+        <v>63</v>
       </c>
       <c r="M18" s="1">
-        <v>19590420.0</v>
+        <v>14998980.0</v>
       </c>
       <c r="N18" s="1">
-        <v>19590420.0</v>
+        <v>15025032.83</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.895</v>
+        <v>99.9842</v>
       </c>
       <c r="E19" s="1">
-        <v>97.8142855</v>
+        <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9781428.55</v>
+        <v>10000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>8071.45</v>
+        <v>-1580.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.082518110301997</v>
+        <v>-0.0158</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" t="s">
+        <v>66</v>
       </c>
       <c r="M19" s="1">
-        <v>9789500.0</v>
+        <v>9998420.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9789500.0</v>
+        <v>10002819.89</v>
       </c>
       <c r="O19" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.7161</v>
+        <v>99.5571</v>
       </c>
       <c r="E20" s="1">
-        <v>99.6192332</v>
+        <v>99.43946527</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>9961923.32</v>
+        <v>14915919.79</v>
       </c>
       <c r="I20" s="1">
-        <v>9686.68</v>
+        <v>17645.21</v>
       </c>
       <c r="J20" s="1">
-        <v>0.097237046389954</v>
+        <v>0.11829783378045</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9971610.0</v>
+        <v>14933565.0</v>
       </c>
       <c r="N20" s="1">
-        <v>9971610.0</v>
+        <v>14933565.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.5824</v>
+        <v>99.9888</v>
       </c>
       <c r="E21" s="1">
-        <v>99.5611428</v>
+        <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9956114.28</v>
+        <v>10000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>2125.72</v>
+        <v>-1120.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.021350899961747</v>
+        <v>-0.0112</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" t="s">
+        <v>71</v>
       </c>
       <c r="M21" s="1">
-        <v>9958240.0</v>
+        <v>9998880.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9958240.0</v>
+        <v>10016559.67</v>
       </c>
       <c r="O21" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.4454</v>
+        <v>99.9873</v>
       </c>
       <c r="E22" s="1">
-        <v>97.44325147</v>
+        <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>14616487.72</v>
+        <v>20000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>322.28</v>
+        <v>-2540.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.002204907267558</v>
+        <v>-0.0127</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" t="s">
+        <v>74</v>
       </c>
       <c r="M22" s="1">
-        <v>14616810.0</v>
+        <v>19997460.0</v>
       </c>
       <c r="N22" s="1">
-        <v>14616810.0</v>
+        <v>20006259.78</v>
       </c>
       <c r="O22" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.9711</v>
+        <v>100.04</v>
       </c>
       <c r="E23" s="1">
-        <v>98.39941053</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>7379955.79</v>
+        <v>15000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>117876.71</v>
+        <v>6000.0</v>
       </c>
       <c r="J23" s="1">
-        <v>1.5972549613336</v>
+        <v>0.04</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" t="s">
+        <v>77</v>
       </c>
       <c r="M23" s="1">
-        <v>7497832.5</v>
+        <v>15006000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>7497832.5</v>
+        <v>15269073.75</v>
       </c>
       <c r="O23" s="1">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>41000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.9885</v>
+        <v>100.0427</v>
       </c>
       <c r="E24" s="1">
-        <v>99.91472544</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>40965037.43</v>
+        <v>20000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>30247.57</v>
+        <v>8540.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.073837525601402</v>
+        <v>0.0427</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" t="s">
+        <v>80</v>
       </c>
       <c r="M24" s="1">
-        <v>40995285.0</v>
+        <v>20008540.0</v>
       </c>
       <c r="N24" s="1">
-        <v>40995285.0</v>
+        <v>20201388.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.77</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.7476</v>
+        <v>100.0464</v>
       </c>
       <c r="E25" s="1">
-        <v>97.7514452</v>
+        <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>9775144.52</v>
+        <v>20000000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-384.52</v>
+        <v>9280.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.0039336502822364</v>
+        <v>0.0464</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25">
-        <v>0.0</v>
+      <c r="L25" t="s">
+        <v>83</v>
       </c>
       <c r="M25" s="1">
-        <v>9774760.0</v>
+        <v>20009280.0</v>
       </c>
       <c r="N25" s="1">
-        <v>9774760.0</v>
+        <v>20199578.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.4371</v>
+        <v>99.2052</v>
       </c>
       <c r="E26" s="1">
-        <v>97.52492576</v>
+        <v>98.0238394</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>24381231.44</v>
+        <v>29407151.82</v>
       </c>
       <c r="I26" s="1">
-        <v>-21956.44</v>
+        <v>354408.18</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.09005468019133</v>
+        <v>1.2051768296682</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>24359275.0</v>
+        <v>29761560.0</v>
       </c>
       <c r="N26" s="1">
-        <v>24359275.0</v>
+        <v>29761560.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.4149</v>
+        <v>98.0711</v>
       </c>
       <c r="E27" s="1">
-        <v>98.14746657</v>
+        <v>97.7949414</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>29444239.97</v>
+        <v>19558988.28</v>
       </c>
       <c r="I27" s="1">
-        <v>80230.03</v>
+        <v>55231.72</v>
       </c>
       <c r="J27" s="1">
-        <v>0.27248123939264</v>
+        <v>0.28238536272593</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>29524470.0</v>
+        <v>19614220.0</v>
       </c>
       <c r="N27" s="1">
-        <v>29524470.0</v>
+        <v>19614220.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.55</v>
+        <v>0.32</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.8802</v>
+        <v>98.0141</v>
       </c>
       <c r="E28" s="1">
-        <v>97.87236357</v>
+        <v>97.8142855</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>29361709.07</v>
+        <v>9781428.55</v>
       </c>
       <c r="I28" s="1">
-        <v>302350.93</v>
+        <v>19981.45</v>
       </c>
       <c r="J28" s="1">
-        <v>1.0297456775393</v>
+        <v>0.20427946590685</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>29664060.0</v>
+        <v>9801410.0</v>
       </c>
       <c r="N28" s="1">
-        <v>29664060.0</v>
+        <v>9801410.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>20000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.1332</v>
+        <v>97.2311</v>
       </c>
       <c r="E29" s="1">
-        <v>98.15181495</v>
+        <v>97.32339049</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>19630362.99</v>
+        <v>18004827.24</v>
       </c>
       <c r="I29" s="1">
-        <v>-3722.99</v>
+        <v>-17073.74</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.018965466924359</v>
+        <v>-0.094828679955721</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19626640.0</v>
+        <v>17987753.5</v>
       </c>
       <c r="N29" s="1">
-        <v>19626640.0</v>
+        <v>17987753.5</v>
       </c>
       <c r="O29" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.8793</v>
+        <v>99.9505</v>
       </c>
       <c r="E30" s="1">
-        <v>97.75627623</v>
+        <v>99.6192332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>39102510.49</v>
+        <v>9961923.32</v>
       </c>
       <c r="I30" s="1">
-        <v>49209.51</v>
+        <v>33126.68</v>
       </c>
       <c r="J30" s="1">
-        <v>0.12584744402175</v>
+        <v>0.33253297516849</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>39151720.0</v>
+        <v>9995050.0</v>
       </c>
       <c r="N30" s="1">
-        <v>39151720.0</v>
+        <v>9995050.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.74</v>
+        <v>0.16</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.459</v>
+        <v>99.8192</v>
       </c>
       <c r="E31" s="1">
-        <v>97.8675211</v>
+        <v>99.5611428</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19573504.22</v>
+        <v>9956114.28</v>
       </c>
       <c r="I31" s="1">
-        <v>318295.78</v>
+        <v>25805.72</v>
       </c>
       <c r="J31" s="1">
-        <v>1.6261563408496</v>
+        <v>0.25919469457918</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19891800.0</v>
+        <v>9981920.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19891800.0</v>
+        <v>9981920.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>30000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.0094</v>
+        <v>99.9699</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.83751445</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>30000000.0</v>
+        <v>21964253.18</v>
       </c>
       <c r="I32" s="1">
-        <v>2820.0</v>
+        <v>29124.82</v>
       </c>
       <c r="J32" s="1">
-        <v>0.0094</v>
+        <v>0.13260100291741</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>94</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>30002820.0</v>
+        <v>21993378.0</v>
       </c>
       <c r="N32" s="1">
-        <v>30118572.0</v>
+        <v>21993378.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.0186</v>
+        <v>97.5008</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>97.44325147</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>40000000.0</v>
+        <v>14616487.72</v>
       </c>
       <c r="I33" s="1">
-        <v>7440.0</v>
+        <v>8632.28</v>
       </c>
       <c r="J33" s="1">
-        <v>0.0186</v>
+        <v>0.059058510945747</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>97</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>40007440.0</v>
+        <v>14625120.0</v>
       </c>
       <c r="N33" s="1">
-        <v>40853833.11</v>
+        <v>14625120.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.77</v>
+        <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.0235</v>
+        <v>97.4465</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>97.12268648</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>25000000.0</v>
+        <v>12140335.81</v>
       </c>
       <c r="I34" s="1">
-        <v>5875.0</v>
+        <v>40476.69</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0235</v>
+        <v>0.33340667534632</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>100</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>25005875.0</v>
+        <v>12180812.5</v>
       </c>
       <c r="N34" s="1">
-        <v>25166240.56</v>
+        <v>12180812.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.5535</v>
+        <v>99.6506</v>
       </c>
       <c r="E35" s="1">
-        <v>99.43839405</v>
+        <v>99.6227205</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>19887678.81</v>
+        <v>19924544.1</v>
       </c>
       <c r="I35" s="1">
-        <v>23021.19</v>
+        <v>5575.9</v>
       </c>
       <c r="J35" s="1">
-        <v>0.11575604282398</v>
+        <v>0.027985081977359</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19910700.0</v>
+        <v>19930120.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19910700.0</v>
+        <v>19930120.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>16000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.8482</v>
+        <v>99.8605</v>
       </c>
       <c r="E36" s="1">
-        <v>99.4492995</v>
+        <v>99.829937</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>15911887.92</v>
+        <v>50913267.87</v>
       </c>
       <c r="I36" s="1">
-        <v>63824.08</v>
+        <v>15587.13</v>
       </c>
       <c r="J36" s="1">
-        <v>0.40110941153487</v>
+        <v>0.030615064897817</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15975712.0</v>
+        <v>50928855.0</v>
       </c>
       <c r="N36" s="1">
-        <v>15975712.0</v>
+        <v>50928855.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>0.84</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.8793</v>
+        <v>97.9482</v>
       </c>
       <c r="E37" s="1">
-        <v>97.82396035</v>
+        <v>97.7514452</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19564792.07</v>
+        <v>9775144.52</v>
       </c>
       <c r="I37" s="1">
-        <v>211067.93</v>
+        <v>19675.48</v>
       </c>
       <c r="J37" s="1">
-        <v>1.0788150942</v>
+        <v>0.20128070699869</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19775860.0</v>
+        <v>9794820.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19775860.0</v>
+        <v>9794820.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.5955</v>
+        <v>97.6314</v>
       </c>
       <c r="E38" s="1">
-        <v>97.74661473</v>
+        <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14661992.21</v>
+        <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>-22667.21</v>
+        <v>26618.56</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.15459843161382</v>
+        <v>0.10917643789037</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>14639325.0</v>
+        <v>24407850.0</v>
       </c>
       <c r="N38" s="1">
-        <v>14639325.0</v>
+        <v>24407850.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.5627</v>
+        <v>98.6454</v>
       </c>
       <c r="E39" s="1">
-        <v>97.7369551</v>
+        <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9773695.51</v>
+        <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>-17425.51</v>
+        <v>149380.03</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.1782898800374</v>
+        <v>0.50733192689708</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>9756270.0</v>
+        <v>29593620.0</v>
       </c>
       <c r="N39" s="1">
-        <v>9756270.0</v>
+        <v>29593620.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.18</v>
+        <v>0.49</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>11000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.7163</v>
+        <v>99.1106</v>
       </c>
       <c r="E40" s="1">
-        <v>99.64625582</v>
+        <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>10961088.14</v>
+        <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>7704.86</v>
+        <v>371470.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.070292838645124</v>
+        <v>1.265154317531</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>10968793.0</v>
+        <v>29733180.0</v>
       </c>
       <c r="N40" s="1">
-        <v>10968793.0</v>
+        <v>29733180.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.21</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0354</v>
+        <v>98.3622</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>98.15181495</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>30000000.0</v>
+        <v>19630362.99</v>
       </c>
       <c r="I41" s="1">
-        <v>10620.0</v>
+        <v>42077.01</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0354</v>
+        <v>0.21434657128569</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>115</v>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>30010620.0</v>
+        <v>19672440.0</v>
       </c>
       <c r="N41" s="1">
-        <v>30553548.33</v>
+        <v>19672440.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0245</v>
+        <v>98.0868</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>30000000.0</v>
+        <v>39102510.49</v>
       </c>
       <c r="I42" s="1">
-        <v>7350.0</v>
+        <v>132209.51</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0245</v>
+        <v>0.33811003013173</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>118</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>30007350.0</v>
+        <v>39234720.0</v>
       </c>
       <c r="N42" s="1">
-        <v>30288965.0</v>
+        <v>39234720.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.57</v>
+        <v>0.64</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43" t="s">
         <v>119</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0065</v>
+        <v>97.2915</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>30000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>1950.0</v>
+        <v>-6378.1</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0065</v>
+        <v>-0.032767559613534</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>121</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>30001950.0</v>
+        <v>19458300.0</v>
       </c>
       <c r="N43" s="1">
-        <v>30101064.42</v>
+        <v>19458300.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.8328</v>
+        <v>99.6788</v>
       </c>
       <c r="E44" s="1">
-        <v>97.88689388</v>
+        <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>39154757.55</v>
+        <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>778362.45</v>
+        <v>362255.78</v>
       </c>
       <c r="J44" s="1">
-        <v>1.9879128328302</v>
+        <v>1.8507456607072</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>39933120.0</v>
+        <v>19935760.0</v>
       </c>
       <c r="N44" s="1">
-        <v>39933120.0</v>
+        <v>19935760.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.75</v>
+        <v>0.33</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.7461</v>
+        <v>99.9705</v>
       </c>
       <c r="E45" s="1">
-        <v>97.94505827</v>
+        <v>99.9180117</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>14691758.74</v>
+        <v>19983602.34</v>
       </c>
       <c r="I45" s="1">
-        <v>270156.26</v>
+        <v>10497.66</v>
       </c>
       <c r="J45" s="1">
-        <v>1.8388285894218</v>
+        <v>0.052531369576883</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>14961915.0</v>
+        <v>19994100.0</v>
       </c>
       <c r="N45" s="1">
-        <v>14961915.0</v>
+        <v>19994100.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>124</v>
+      </c>
+      <c r="B46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0163</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>4890.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.0163</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>126</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>19642640.0</v>
+        <v>30004890.0</v>
       </c>
       <c r="N46" s="1">
-        <v>19642640.0</v>
+        <v>30190612.17</v>
       </c>
       <c r="O46" s="1">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.9605</v>
+        <v>100.034</v>
       </c>
       <c r="E47" s="1">
-        <v>97.78527224</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>24446318.06</v>
+        <v>25000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>43806.94</v>
+        <v>8500.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.17919647405586</v>
+        <v>0.034</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>129</v>
       </c>
       <c r="M47" s="1">
-        <v>24490125.0</v>
+        <v>25008500.0</v>
       </c>
       <c r="N47" s="1">
-        <v>24490125.0</v>
+        <v>25229384.51</v>
       </c>
       <c r="O47" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.6626</v>
+        <v>99.7753</v>
       </c>
       <c r="E48" s="1">
-        <v>98.376783</v>
+        <v>99.43839405</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>24594195.75</v>
+        <v>19887678.81</v>
       </c>
       <c r="I48" s="1">
-        <v>71454.25</v>
+        <v>67381.19</v>
       </c>
       <c r="J48" s="1">
-        <v>0.29053298073388</v>
+        <v>0.33880871993025</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>24665650.0</v>
+        <v>19955060.0</v>
       </c>
       <c r="N48" s="1">
-        <v>24665650.0</v>
+        <v>19955060.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.4298</v>
+        <v>99.6466</v>
       </c>
       <c r="E49" s="1">
-        <v>98.185719</v>
+        <v>99.4019866</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>24546429.75</v>
+        <v>29820595.98</v>
       </c>
       <c r="I49" s="1">
-        <v>61020.25</v>
+        <v>73384.02</v>
       </c>
       <c r="J49" s="1">
-        <v>0.24859114185435</v>
+        <v>0.24608502140339</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>24607450.0</v>
+        <v>29893980.0</v>
       </c>
       <c r="N49" s="1">
-        <v>24607450.0</v>
+        <v>29893980.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.1975</v>
+        <v>99.946</v>
       </c>
       <c r="E50" s="1">
-        <v>97.990834</v>
+        <v>99.89311437</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>24497708.5</v>
+        <v>34962590.03</v>
       </c>
       <c r="I50" s="1">
-        <v>51666.5</v>
+        <v>18509.97</v>
       </c>
       <c r="J50" s="1">
-        <v>0.21090339939346</v>
+        <v>0.052942216191985</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>24549375.0</v>
+        <v>34981100.0</v>
       </c>
       <c r="N50" s="1">
-        <v>24549375.0</v>
+        <v>34981100.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.0848</v>
+        <v>99.994</v>
       </c>
       <c r="E51" s="1">
-        <v>97.85057616</v>
+        <v>99.9227819</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>12231322.02</v>
+        <v>19984556.38</v>
       </c>
       <c r="I51" s="1">
-        <v>154277.98</v>
+        <v>14243.62</v>
       </c>
       <c r="J51" s="1">
-        <v>1.2613352812372</v>
+        <v>0.071273135761245</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>12385600.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N51" s="1">
-        <v>12385600.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.8458</v>
+        <v>99.6509</v>
       </c>
       <c r="E52" s="1">
-        <v>97.86267907</v>
+        <v>99.6104126</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>14679401.86</v>
+        <v>29883123.78</v>
       </c>
       <c r="I52" s="1">
-        <v>147468.14</v>
+        <v>12146.22</v>
       </c>
       <c r="J52" s="1">
-        <v>1.0045922947435</v>
+        <v>0.040645750723454</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>14826870.0</v>
+        <v>29895270.0</v>
       </c>
       <c r="N52" s="1">
-        <v>14826870.0</v>
+        <v>29895270.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.0561</v>
+        <v>99.1016</v>
       </c>
       <c r="E53" s="1">
-        <v>97.85299653</v>
+        <v>97.82396035</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14677949.48</v>
+        <v>19564792.07</v>
       </c>
       <c r="I53" s="1">
-        <v>180465.52</v>
+        <v>255527.93</v>
       </c>
       <c r="J53" s="1">
-        <v>1.2295008934722</v>
+        <v>1.3060600341969</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14858415.0</v>
+        <v>19820320.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14858415.0</v>
+        <v>19820320.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.8467</v>
+        <v>97.787</v>
       </c>
       <c r="E54" s="1">
-        <v>97.80703052</v>
+        <v>97.74661473</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>24451757.63</v>
+        <v>14661992.21</v>
       </c>
       <c r="I54" s="1">
-        <v>9917.37</v>
+        <v>6057.79</v>
       </c>
       <c r="J54" s="1">
-        <v>0.040558924843228</v>
+        <v>0.041316281670566</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>24461675.0</v>
+        <v>14668050.0</v>
       </c>
       <c r="N54" s="1">
-        <v>24461675.0</v>
+        <v>14668050.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>0.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.4489</v>
+        <v>97.7531</v>
       </c>
       <c r="E55" s="1">
-        <v>99.42955057</v>
+        <v>97.7369551</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29828865.17</v>
+        <v>9773695.51</v>
       </c>
       <c r="I55" s="1">
-        <v>5804.83</v>
+        <v>1614.49</v>
       </c>
       <c r="J55" s="1">
-        <v>0.019460445333462</v>
+        <v>0.016518726190601</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29834670.0</v>
+        <v>9775310.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29834670.0</v>
+        <v>9775310.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>9500000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.9461</v>
+        <v>99.947</v>
       </c>
       <c r="E56" s="1">
-        <v>99.507892</v>
+        <v>99.64625582</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9453249.74</v>
+        <v>10961088.14</v>
       </c>
       <c r="I56" s="1">
-        <v>41629.76</v>
+        <v>33081.86</v>
       </c>
       <c r="J56" s="1">
-        <v>0.44037512120144</v>
+        <v>0.30181182358415</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9494879.5</v>
+        <v>10994170.0</v>
       </c>
       <c r="N56" s="1">
-        <v>9494879.5</v>
+        <v>10994170.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.6837</v>
+        <v>99.6893</v>
       </c>
       <c r="E57" s="1">
-        <v>98.523084</v>
+        <v>99.6173449</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4926154.2</v>
+        <v>19923468.98</v>
       </c>
       <c r="I57" s="1">
-        <v>8030.8</v>
+        <v>14391.02</v>
       </c>
       <c r="J57" s="1">
-        <v>0.16302372345551</v>
+        <v>0.072231497509025</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4934185.0</v>
+        <v>19937860.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4934185.0</v>
+        <v>19937860.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.4262</v>
+        <v>100.0221</v>
       </c>
       <c r="E58" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>9850351.3</v>
+        <v>30000000.0</v>
       </c>
       <c r="I58" s="1">
-        <v>92268.7</v>
+        <v>6630.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.93670466351794</v>
+        <v>0.0221</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" t="s">
+        <v>152</v>
       </c>
       <c r="M58" s="1">
-        <v>9942620.0</v>
+        <v>30006630.0</v>
       </c>
       <c r="N58" s="1">
-        <v>9942620.0</v>
+        <v>30621247.33</v>
       </c>
       <c r="O58" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.9383</v>
+        <v>100.0183</v>
       </c>
       <c r="E59" s="1">
-        <v>97.87236358</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>39148945.43</v>
+        <v>30000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>426374.57</v>
+        <v>5490.0</v>
       </c>
       <c r="J59" s="1">
-        <v>1.0891086983745</v>
+        <v>0.0183</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>155</v>
       </c>
       <c r="M59" s="1">
-        <v>39575320.0</v>
+        <v>30005490.0</v>
       </c>
       <c r="N59" s="1">
-        <v>39575320.0</v>
+        <v>30358321.5</v>
       </c>
       <c r="O59" s="1">
-        <v>0.74</v>
+        <v>0.5</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0221</v>
+        <v>99.9751</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>8840.0</v>
+        <v>-2490.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0221</v>
+        <v>-0.0249</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M60" s="1">
-        <v>40008840.0</v>
+        <v>9997510.0</v>
       </c>
       <c r="N60" s="1">
-        <v>40876899.44</v>
+        <v>10001281.17</v>
       </c>
       <c r="O60" s="1">
-        <v>0.77</v>
+        <v>0.16</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.8591</v>
+        <v>99.9867</v>
       </c>
       <c r="E61" s="1">
-        <v>97.88606878</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>48943034.39</v>
+        <v>10000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>986515.61</v>
+        <v>-1330.0</v>
       </c>
       <c r="J61" s="1">
-        <v>2.0156404732469</v>
+        <v>-0.0133</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" t="s">
+        <v>161</v>
       </c>
       <c r="M61" s="1">
-        <v>49929550.0</v>
+        <v>9998670.0</v>
       </c>
       <c r="N61" s="1">
-        <v>49929550.0</v>
+        <v>10002424.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.94</v>
+        <v>0.16</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.4924</v>
+        <v>100.0136</v>
       </c>
       <c r="E62" s="1">
-        <v>97.804612</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>24451153.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>171947.0</v>
+        <v>4080.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.7032265513205</v>
+        <v>0.0136</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" t="s">
+        <v>164</v>
       </c>
       <c r="M62" s="1">
-        <v>24623100.0</v>
+        <v>30004080.0</v>
       </c>
       <c r="N62" s="1">
-        <v>24623100.0</v>
+        <v>30174401.67</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C63" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.9885</v>
+        <v>99.9604</v>
       </c>
       <c r="E63" s="1">
-        <v>97.780438</v>
+        <v>97.94505827</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>39112175.2</v>
+        <v>14691758.74</v>
       </c>
       <c r="I63" s="1">
-        <v>83224.8</v>
+        <v>302301.26</v>
       </c>
       <c r="J63" s="1">
-        <v>0.2127848926183</v>
+        <v>2.0576247224708</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>39195400.0</v>
+        <v>14994060.0</v>
       </c>
       <c r="N63" s="1">
-        <v>39195400.0</v>
+        <v>14994060.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.74</v>
+        <v>0.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B64" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C64" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.718</v>
+        <v>98.4079</v>
       </c>
       <c r="E64" s="1">
-        <v>97.8035629</v>
+        <v>97.7959084</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19560712.58</v>
+        <v>19559181.68</v>
       </c>
       <c r="I64" s="1">
-        <v>382887.42</v>
+        <v>122398.32</v>
       </c>
       <c r="J64" s="1">
-        <v>1.9574308371132</v>
+        <v>0.6257844627782</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19943600.0</v>
+        <v>19681580.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19943600.0</v>
+        <v>19681580.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B65" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C65" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.668</v>
+        <v>98.1398</v>
       </c>
       <c r="E65" s="1">
-        <v>97.8626791</v>
+        <v>97.78527224</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19572535.82</v>
+        <v>24446318.06</v>
       </c>
       <c r="I65" s="1">
-        <v>161064.18</v>
+        <v>88631.94</v>
       </c>
       <c r="J65" s="1">
-        <v>0.822909108361</v>
+        <v>0.36255741982275</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19733600.0</v>
+        <v>24534950.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19733600.0</v>
+        <v>24534950.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B66" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C66" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.9711</v>
+        <v>98.8888</v>
       </c>
       <c r="E66" s="1">
-        <v>97.775605</v>
+        <v>98.376783</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>29332681.5</v>
+        <v>24594195.75</v>
       </c>
       <c r="I66" s="1">
-        <v>58648.5</v>
+        <v>128004.25</v>
       </c>
       <c r="J66" s="1">
-        <v>0.19994251122251</v>
+        <v>0.52046528091897</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>29391330.0</v>
+        <v>24722200.0</v>
       </c>
       <c r="N66" s="1">
-        <v>29391330.0</v>
+        <v>24722200.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B67" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C67" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.9998</v>
+        <v>98.6378</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>98.185719</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>20000000.0</v>
+        <v>24546429.75</v>
       </c>
       <c r="I67" s="1">
-        <v>-40.0</v>
+        <v>113020.25</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.0002</v>
+        <v>0.46043457704883</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>171</v>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>19999960.0</v>
+        <v>24659450.0</v>
       </c>
       <c r="N67" s="1">
-        <v>20163152.17</v>
+        <v>24659450.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C68" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.0139</v>
+        <v>98.3913</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>97.990834</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>20000000.0</v>
+        <v>24497708.5</v>
       </c>
       <c r="I68" s="1">
-        <v>2780.0</v>
+        <v>100116.5</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0139</v>
+        <v>0.40867699932016</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>174</v>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>20002780.0</v>
+        <v>24597825.0</v>
       </c>
       <c r="N68" s="1">
-        <v>20427832.11</v>
+        <v>24597825.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C69" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.8529</v>
+        <v>99.3241</v>
       </c>
       <c r="E69" s="1">
-        <v>99.7875357</v>
+        <v>97.85057616</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>9978753.57</v>
+        <v>12231322.02</v>
       </c>
       <c r="I69" s="1">
-        <v>6536.43</v>
+        <v>184190.48</v>
       </c>
       <c r="J69" s="1">
-        <v>0.065503471492182</v>
+        <v>1.5058918381743</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>9985290.0</v>
+        <v>12415512.5</v>
       </c>
       <c r="N69" s="1">
-        <v>9985290.0</v>
+        <v>12415512.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.6495</v>
+        <v>99.0844</v>
       </c>
       <c r="E70" s="1">
-        <v>99.4878861</v>
+        <v>97.86267907</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>19897577.22</v>
+        <v>14679401.86</v>
       </c>
       <c r="I70" s="1">
-        <v>32322.78</v>
+        <v>183258.14</v>
       </c>
       <c r="J70" s="1">
-        <v>0.16244580756048</v>
+        <v>1.2484033187984</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>19929900.0</v>
+        <v>14862660.0</v>
       </c>
       <c r="N70" s="1">
-        <v>19929900.0</v>
+        <v>14862660.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B71" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C71" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.5822</v>
+        <v>99.2948</v>
       </c>
       <c r="E71" s="1">
-        <v>99.2427776</v>
+        <v>97.85299653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>29772833.28</v>
+        <v>14677949.48</v>
       </c>
       <c r="I71" s="1">
-        <v>101826.72</v>
+        <v>216270.52</v>
       </c>
       <c r="J71" s="1">
-        <v>0.34201219293564</v>
+        <v>1.4734382366875</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>29874660.0</v>
+        <v>14894220.0</v>
       </c>
       <c r="N71" s="1">
-        <v>29874660.0</v>
+        <v>14894220.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.56</v>
+        <v>0.24</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B72" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C72" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.6486</v>
+        <v>98.0203</v>
       </c>
       <c r="E72" s="1">
-        <v>97.9014285</v>
+        <v>97.80703052</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>39160571.4</v>
+        <v>24451757.63</v>
       </c>
       <c r="I72" s="1">
-        <v>298868.6</v>
+        <v>53317.37</v>
       </c>
       <c r="J72" s="1">
-        <v>0.76318753612466</v>
+        <v>0.21805127797678</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>39459440.0</v>
+        <v>24505075.0</v>
       </c>
       <c r="N72" s="1">
-        <v>39459440.0</v>
+        <v>24505075.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.74</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B73" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C73" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.9756</v>
+        <v>97.2355</v>
       </c>
       <c r="E73" s="1">
-        <v>99.94114578</v>
+        <v>97.4144579</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>49970572.89</v>
+        <v>9741445.79</v>
       </c>
       <c r="I73" s="1">
-        <v>17227.11</v>
+        <v>-17895.79</v>
       </c>
       <c r="J73" s="1">
-        <v>0.034474509703785</v>
+        <v>-0.1837077409841</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>49987800.0</v>
+        <v>9723550.0</v>
       </c>
       <c r="N73" s="1">
-        <v>49987800.0</v>
+        <v>9723550.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.94</v>
+        <v>0.16</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B74" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C74" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.1053</v>
+        <v>99.6756</v>
       </c>
       <c r="E74" s="1">
-        <v>98.15917464</v>
+        <v>99.42955057</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>12269896.83</v>
+        <v>29828865.17</v>
       </c>
       <c r="I74" s="1">
-        <v>-6734.33</v>
+        <v>73814.83</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.054884976567484</v>
+        <v>0.24746107362555</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>12263162.5</v>
+        <v>29902680.0</v>
       </c>
       <c r="N74" s="1">
-        <v>12263162.5</v>
+        <v>29902680.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B75" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C75" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.1053</v>
+        <v>99.6436</v>
       </c>
       <c r="E75" s="1">
-        <v>98.20184247</v>
+        <v>99.6210388</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14730276.37</v>
+        <v>14943155.82</v>
       </c>
       <c r="I75" s="1">
-        <v>-14481.37</v>
+        <v>3384.18</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.098310239646916</v>
+        <v>0.022647023431761</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14715795.0</v>
+        <v>14946540.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14715795.0</v>
+        <v>14946540.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B76" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.6794</v>
+        <v>98.7642</v>
       </c>
       <c r="E76" s="1">
-        <v>98.22903955</v>
+        <v>98.523084</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>19645807.91</v>
+        <v>4926154.2</v>
       </c>
       <c r="I76" s="1">
-        <v>290072.09</v>
+        <v>12055.8</v>
       </c>
       <c r="J76" s="1">
-        <v>1.4765088375538</v>
+        <v>0.24473046337039</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19935880.0</v>
+        <v>4938210.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19935880.0</v>
+        <v>4938210.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.08</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B77" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C77" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.8005</v>
+        <v>99.6307</v>
       </c>
       <c r="E77" s="1">
-        <v>97.87169836</v>
+        <v>98.503513</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>24467924.59</v>
+        <v>9850351.3</v>
       </c>
       <c r="I77" s="1">
-        <v>-17799.59</v>
+        <v>112718.7</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.07274662766974</v>
+        <v>1.1443114724243</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>24450125.0</v>
+        <v>9963070.0</v>
       </c>
       <c r="N77" s="1">
-        <v>24450125.0</v>
+        <v>9963070.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B78" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.7841</v>
+        <v>99.1952</v>
       </c>
       <c r="E78" s="1">
-        <v>97.80461245</v>
+        <v>97.87236358</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19560922.49</v>
+        <v>39148945.43</v>
       </c>
       <c r="I78" s="1">
-        <v>-4102.49</v>
+        <v>529134.57</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.020972886130996</v>
+        <v>1.3515934188984</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>19556820.0</v>
+        <v>39678080.0</v>
       </c>
       <c r="N78" s="1">
-        <v>19556820.0</v>
+        <v>39678080.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B79" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C79" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.9192</v>
+        <v>97.7979</v>
       </c>
       <c r="E79" s="1">
-        <v>97.78527225</v>
+        <v>97.8233224</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19557054.45</v>
+        <v>19564664.48</v>
       </c>
       <c r="I79" s="1">
-        <v>26785.55</v>
+        <v>-5084.48</v>
       </c>
       <c r="J79" s="1">
-        <v>0.13696106470676</v>
+        <v>-0.025988076642958</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19583840.0</v>
+        <v>19559580.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19583840.0</v>
+        <v>19559580.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B80" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C80" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.3561</v>
+        <v>97.281</v>
       </c>
       <c r="E80" s="1">
-        <v>98.92074717</v>
+        <v>97.34254845</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>29676224.15</v>
+        <v>19468509.69</v>
       </c>
       <c r="I80" s="1">
-        <v>130605.85</v>
+        <v>-12309.69</v>
       </c>
       <c r="J80" s="1">
-        <v>0.44010265369289</v>
+        <v>-0.063228722670657</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>29806830.0</v>
+        <v>19456200.0</v>
       </c>
       <c r="N80" s="1">
-        <v>29806830.0</v>
+        <v>19456200.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B81" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.9348</v>
+        <v>98.305</v>
       </c>
       <c r="E81" s="1">
-        <v>97.81428545</v>
+        <v>98.3075804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>19562857.09</v>
+        <v>19661516.08</v>
       </c>
       <c r="I81" s="1">
-        <v>24102.91</v>
+        <v>-516.08</v>
       </c>
       <c r="J81" s="1">
-        <v>0.12320751457271</v>
+        <v>-0.002624823019243</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19586960.0</v>
+        <v>19661000.0</v>
       </c>
       <c r="N81" s="1">
-        <v>19586960.0</v>
+        <v>19661000.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B82" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C82" s="1">
-        <v>30000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.7831</v>
+        <v>99.9238</v>
       </c>
       <c r="E82" s="1">
-        <v>97.98818017</v>
+        <v>99.81013894</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>29396454.05</v>
+        <v>33935447.24</v>
       </c>
       <c r="I82" s="1">
-        <v>538475.95</v>
+        <v>38644.76</v>
       </c>
       <c r="J82" s="1">
-        <v>1.8317717813316</v>
+        <v>0.11387726740919</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>29934930.0</v>
+        <v>33974092.0</v>
       </c>
       <c r="N82" s="1">
-        <v>29934930.0</v>
+        <v>33974092.0</v>
       </c>
       <c r="O82" s="1">
         <v>0.56</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B83" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C83" s="1">
-        <v>7500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.8641</v>
+        <v>98.7187</v>
       </c>
       <c r="E83" s="1">
-        <v>99.84676293</v>
+        <v>97.804612</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>7488507.22</v>
+        <v>24451153.0</v>
       </c>
       <c r="I83" s="1">
-        <v>1300.28</v>
+        <v>228522.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.017363674251756</v>
+        <v>0.93460623308848</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>7489807.5</v>
+        <v>24679675.0</v>
       </c>
       <c r="N83" s="1">
-        <v>7489807.5</v>
+        <v>24679675.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.14</v>
+        <v>0.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C84" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.722</v>
+        <v>98.1997</v>
       </c>
       <c r="E84" s="1">
-        <v>99.66048992</v>
+        <v>97.780438</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>24915122.48</v>
+        <v>39112175.2</v>
       </c>
       <c r="I84" s="1">
-        <v>15377.52</v>
+        <v>167704.8</v>
       </c>
       <c r="J84" s="1">
-        <v>0.061719624345993</v>
+        <v>0.42877901610545</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>24930500.0</v>
+        <v>39279880.0</v>
       </c>
       <c r="N84" s="1">
-        <v>24930500.0</v>
+        <v>39279880.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B85" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.994</v>
+        <v>99.9218</v>
       </c>
       <c r="E85" s="1">
-        <v>99.8160612</v>
+        <v>97.8035629</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>14972409.18</v>
+        <v>19560712.58</v>
       </c>
       <c r="I85" s="1">
-        <v>26690.82</v>
+        <v>423647.42</v>
       </c>
       <c r="J85" s="1">
-        <v>0.17826670163178</v>
+        <v>2.1658077039236</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>14999100.0</v>
+        <v>19984360.0</v>
       </c>
       <c r="N85" s="1">
-        <v>14999100.0</v>
+        <v>19984360.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B86" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C86" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.3014</v>
+        <v>98.9007</v>
       </c>
       <c r="E86" s="1">
-        <v>97.46047776</v>
+        <v>97.8626791</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>24365119.44</v>
+        <v>19572535.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-39769.44</v>
+        <v>207604.18</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.16322284033096</v>
+        <v>1.0606912763336</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>24325350.0</v>
+        <v>19780140.0</v>
       </c>
       <c r="N86" s="1">
-        <v>24325350.0</v>
+        <v>19780140.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.7887</v>
+        <v>98.1771</v>
       </c>
       <c r="E87" s="1">
-        <v>97.77932293</v>
+        <v>97.775605</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>29333796.88</v>
+        <v>29332681.5</v>
       </c>
       <c r="I87" s="1">
-        <v>2813.12</v>
+        <v>120448.5</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0095900302695489</v>
+        <v>0.41062901119354</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>29336610.0</v>
+        <v>29453130.0</v>
       </c>
       <c r="N87" s="1">
-        <v>29336610.0</v>
+        <v>29453130.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.55</v>
+        <v>0.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B88" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C88" s="1">
-        <v>28600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.3306</v>
+        <v>99.9727</v>
       </c>
       <c r="E88" s="1">
-        <v>98.04874822</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>28041941.99</v>
+        <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>366609.61</v>
+        <v>-5460.0</v>
       </c>
       <c r="J88" s="1">
-        <v>1.307361701735</v>
+        <v>-0.0273</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>0.0</v>
+      <c r="L88" t="s">
+        <v>217</v>
       </c>
       <c r="M88" s="1">
-        <v>28408551.6</v>
+        <v>19994540.0</v>
       </c>
       <c r="N88" s="1">
-        <v>28408551.6</v>
+        <v>20206008.39</v>
       </c>
       <c r="O88" s="1">
-        <v>0.53</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B89" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C89" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.9242</v>
+        <v>99.9156</v>
       </c>
       <c r="E89" s="1">
-        <v>97.75025085</v>
+        <v>99.82995632</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>12707532.61</v>
+        <v>24957489.08</v>
       </c>
       <c r="I89" s="1">
-        <v>22613.39</v>
+        <v>21410.92</v>
       </c>
       <c r="J89" s="1">
-        <v>0.17795264190158</v>
+        <v>0.085789559724411</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>12730146.0</v>
+        <v>24978900.0</v>
       </c>
       <c r="N89" s="1">
-        <v>12730146.0</v>
+        <v>24978900.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B90" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C90" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.3876</v>
+        <v>99.8838</v>
       </c>
       <c r="E90" s="1">
-        <v>97.42790335</v>
+        <v>99.4878861</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>19485580.67</v>
+        <v>19897577.22</v>
       </c>
       <c r="I90" s="1">
-        <v>-8060.67</v>
+        <v>79182.78</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.041367358440645</v>
+        <v>0.39795186682532</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>19477520.0</v>
+        <v>19976760.0</v>
       </c>
       <c r="N90" s="1">
-        <v>19477520.0</v>
+        <v>19976760.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B91" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.6021</v>
+        <v>99.8113</v>
       </c>
       <c r="E91" s="1">
-        <v>98.05766825</v>
+        <v>99.2427776</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>19611533.65</v>
+        <v>29772833.28</v>
       </c>
       <c r="I91" s="1">
-        <v>308886.35</v>
+        <v>170556.72</v>
       </c>
       <c r="J91" s="1">
-        <v>1.5750239400578</v>
+        <v>0.5728602259516</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19920420.0</v>
+        <v>29943390.0</v>
       </c>
       <c r="N91" s="1">
-        <v>19920420.0</v>
+        <v>29943390.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B92" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C92" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.025</v>
+        <v>98.5704</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>98.49526593</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>40000000.0</v>
+        <v>29548579.78</v>
       </c>
       <c r="I92" s="1">
-        <v>10000.0</v>
+        <v>22540.22</v>
       </c>
       <c r="J92" s="1">
-        <v>0.025</v>
+        <v>0.076281906500482</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>222</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>40010000.0</v>
+        <v>29571120.0</v>
       </c>
       <c r="N92" s="1">
-        <v>40190502.44</v>
+        <v>29571120.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.75</v>
+        <v>0.49</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B93" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.006</v>
+        <v>98.7666</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>30000000.0</v>
+        <v>39160571.4</v>
       </c>
       <c r="I93" s="1">
-        <v>1800.0</v>
+        <v>346068.6</v>
       </c>
       <c r="J93" s="1">
-        <v>0.006</v>
+        <v>0.88371693166867</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>225</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>30001800.0</v>
+        <v>39506640.0</v>
       </c>
       <c r="N93" s="1">
-        <v>30629510.0</v>
+        <v>39506640.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.58</v>
+        <v>0.65</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B94" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C94" s="1">
-        <v>45000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.006</v>
+        <v>98.3862</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>98.20184247</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>45000000.0</v>
+        <v>14730276.37</v>
       </c>
       <c r="I94" s="1">
-        <v>2700.0</v>
+        <v>27653.63</v>
       </c>
       <c r="J94" s="1">
-        <v>0.006</v>
+        <v>0.1877332733303</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>228</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>45002700.0</v>
+        <v>14757930.0</v>
       </c>
       <c r="N94" s="1">
-        <v>46020487.25</v>
+        <v>14757930.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.86</v>
+        <v>0.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>230</v>
+      </c>
+      <c r="B95" t="s">
         <v>229</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9864</v>
+        <v>98.3862</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.15917464</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>20000000.0</v>
+        <v>12269896.83</v>
       </c>
       <c r="I95" s="1">
-        <v>-2720.0</v>
+        <v>28378.17</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.0136</v>
+        <v>0.23128287379414</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>231</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>19997280.0</v>
+        <v>12298275.0</v>
       </c>
       <c r="N95" s="1">
-        <v>20053380.0</v>
+        <v>12298275.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>231</v>
+      </c>
+      <c r="B96" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C96" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.9591</v>
+        <v>99.91</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>98.22903955</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>20000000.0</v>
+        <v>19645807.91</v>
       </c>
       <c r="I96" s="1">
-        <v>-8180.0</v>
+        <v>336192.09</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.0409</v>
+        <v>1.7112662993558</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>234</v>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19991820.0</v>
+        <v>19982000.0</v>
       </c>
       <c r="N96" s="1">
-        <v>20014453.0</v>
+        <v>19982000.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B97" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9943</v>
+        <v>98.0629</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>97.87169836</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>20000000.0</v>
+        <v>24467924.59</v>
       </c>
       <c r="I97" s="1">
-        <v>-1140.0</v>
+        <v>47800.41</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.0057</v>
+        <v>0.19535947899535</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>237</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19998860.0</v>
+        <v>24515725.0</v>
       </c>
       <c r="N97" s="1">
-        <v>20054710.0</v>
+        <v>24515725.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B98" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0191</v>
+        <v>97.8866</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>97.80461245</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>30000000.0</v>
+        <v>19560922.49</v>
       </c>
       <c r="I98" s="1">
-        <v>5730.0</v>
+        <v>16397.51</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0191</v>
+        <v>0.083827897218972</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>240</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>30005730.0</v>
+        <v>19577320.0</v>
       </c>
       <c r="N98" s="1">
-        <v>30613970.0</v>
+        <v>19577320.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B99" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C99" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9879</v>
+        <v>98.0323</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>97.78527225</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>30000000.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="I99" s="1">
-        <v>-3630.0</v>
+        <v>49405.55</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.0121</v>
+        <v>0.2526226540214</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>243</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>29996370.0</v>
+        <v>19606460.0</v>
       </c>
       <c r="N99" s="1">
-        <v>30134169.67</v>
+        <v>19606460.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B100" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C100" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.9734</v>
+        <v>99.9507</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>99.826856</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>20000000.0</v>
+        <v>19965371.2</v>
       </c>
       <c r="I100" s="1">
-        <v>-5320.0</v>
+        <v>24768.8</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.0266</v>
+        <v>0.12405880036931</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>246</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>19994680.0</v>
+        <v>19990140.0</v>
       </c>
       <c r="N100" s="1">
-        <v>20043731.17</v>
+        <v>19990140.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C101" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.979</v>
+        <v>99.5685</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>10000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I101" s="1">
-        <v>-2100.0</v>
+        <v>194325.85</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.021</v>
+        <v>0.65481999670096</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>249</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>9997900.0</v>
+        <v>29870550.0</v>
       </c>
       <c r="N101" s="1">
-        <v>10041747.22</v>
+        <v>29870550.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="C102" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0066</v>
+        <v>98.8081</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>98.7674237</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>10000000.0</v>
+        <v>29630227.11</v>
       </c>
       <c r="I102" s="1">
-        <v>660.0</v>
+        <v>12202.89</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0066</v>
+        <v>0.041183923277732</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>252</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>10000660.0</v>
+        <v>29642430.0</v>
       </c>
       <c r="N102" s="1">
-        <v>10043146.11</v>
+        <v>29642430.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="B103" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="C103" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9883</v>
+        <v>98.0131</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>97.81428545</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>20000000.0</v>
+        <v>19562857.09</v>
       </c>
       <c r="I103" s="1">
-        <v>-2340.0</v>
+        <v>39762.91</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.0117</v>
+        <v>0.20325717157299</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>255</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>19997660.0</v>
+        <v>19602620.0</v>
       </c>
       <c r="N103" s="1">
-        <v>20045194.5</v>
+        <v>19602620.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="B104" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="C104" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0002</v>
+        <v>97.3228</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>25000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I104" s="1">
-        <v>50.0</v>
+        <v>-14549.85</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0002</v>
+        <v>-0.049808824827279</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>258</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>25000050.0</v>
+        <v>29196840.0</v>
       </c>
       <c r="N104" s="1">
-        <v>25097822.5</v>
+        <v>29196840.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B105" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0137</v>
+        <v>99.9523</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.66048992</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>24915122.48</v>
       </c>
       <c r="I105" s="1">
-        <v>2740.0</v>
+        <v>72952.52</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0137</v>
+        <v>0.29280417970476</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>52</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>20002740.0</v>
+        <v>24988075.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20425936.56</v>
+        <v>24988075.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="B106" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="C106" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0203</v>
+        <v>99.7431</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.50867593</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>25000000.0</v>
+        <v>14926301.39</v>
       </c>
       <c r="I106" s="1">
-        <v>5075.0</v>
+        <v>35163.61</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0203</v>
+        <v>0.23558153544694</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>263</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>25005075.0</v>
+        <v>14961465.0</v>
       </c>
       <c r="N106" s="1">
-        <v>25119401.11</v>
+        <v>14961465.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="B107" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C107" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.019</v>
+        <v>97.5761</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.46047776</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>25000000.0</v>
+        <v>24365119.44</v>
       </c>
       <c r="I107" s="1">
-        <v>4750.0</v>
+        <v>28905.56</v>
       </c>
       <c r="J107" s="1">
-        <v>0.019</v>
+        <v>0.11863500226699</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>266</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>25004750.0</v>
+        <v>24394025.0</v>
       </c>
       <c r="N107" s="1">
-        <v>25118569.17</v>
+        <v>24394025.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="B108" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="C108" s="1">
-        <v>17000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0197</v>
+        <v>98.0528</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>97.77932293</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>17000000.0</v>
+        <v>29333796.88</v>
       </c>
       <c r="I108" s="1">
-        <v>3349.0</v>
+        <v>82043.12</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0197</v>
+        <v>0.27968803471172</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>269</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>17003349.0</v>
+        <v>29415840.0</v>
       </c>
       <c r="N108" s="1">
-        <v>17077889.28</v>
+        <v>29415840.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="B109" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="C109" s="1">
-        <v>25000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0373</v>
+        <v>99.5847</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>25000000.0</v>
+        <v>28041941.99</v>
       </c>
       <c r="I109" s="1">
-        <v>9325.0</v>
+        <v>439282.21</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0373</v>
+        <v>1.5665185034498</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>272</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>25009325.0</v>
+        <v>28481224.2</v>
       </c>
       <c r="N109" s="1">
-        <v>25211523.54</v>
+        <v>28481224.2</v>
       </c>
       <c r="O109" s="1">
         <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="B110" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C110" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0381</v>
+        <v>98.1312</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>25000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I110" s="1">
-        <v>9525.0</v>
+        <v>49523.39</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0381</v>
+        <v>0.38971680435452</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>275</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>25009525.0</v>
+        <v>12757056.0</v>
       </c>
       <c r="N110" s="1">
-        <v>25210827.71</v>
+        <v>12757056.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="C111" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.3615</v>
+        <v>97.584</v>
       </c>
       <c r="E111" s="1">
-        <v>97.8384763</v>
+        <v>97.42790335</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>9783847.63</v>
+        <v>19485580.67</v>
       </c>
       <c r="I111" s="1">
-        <v>52302.37</v>
+        <v>31219.33</v>
       </c>
       <c r="J111" s="1">
-        <v>0.53457874629636</v>
+        <v>0.1602176015625</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>9836150.0</v>
+        <v>19516800.0</v>
       </c>
       <c r="N111" s="1">
-        <v>9836150.0</v>
+        <v>19516800.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
       <c r="B112" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="C112" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.8067</v>
+        <v>99.8368</v>
       </c>
       <c r="E112" s="1">
-        <v>99.46908375</v>
+        <v>98.05766825</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19893816.75</v>
+        <v>19611533.65</v>
       </c>
       <c r="I112" s="1">
-        <v>67523.25</v>
+        <v>355826.35</v>
       </c>
       <c r="J112" s="1">
-        <v>0.33941827678693</v>
+        <v>1.8143728907198</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>19961340.0</v>
+        <v>19967360.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19961340.0</v>
+        <v>19967360.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="B113" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.7637</v>
+        <v>100.0088</v>
       </c>
       <c r="E113" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9946784.7</v>
+        <v>40000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>29585.3</v>
+        <v>3520.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.29743581360517</v>
+        <v>0.0088</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>267</v>
       </c>
       <c r="M113" s="1">
-        <v>9976370.0</v>
+        <v>40003520.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9976370.0</v>
+        <v>40276949.33</v>
       </c>
       <c r="O113" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="B114" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="C114" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.8101</v>
+        <v>99.9834</v>
       </c>
       <c r="E114" s="1">
-        <v>99.7996522</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9979965.22</v>
+        <v>30000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>1044.78</v>
+        <v>-4980.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.010468773958312</v>
+        <v>-0.0166</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" t="s">
+        <v>270</v>
       </c>
       <c r="M114" s="1">
-        <v>9981010.0</v>
+        <v>29995020.0</v>
       </c>
       <c r="N114" s="1">
-        <v>9981010.0</v>
+        <v>30058857.83</v>
       </c>
       <c r="O114" s="1">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="B115" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.1934</v>
+        <v>99.984</v>
       </c>
       <c r="E115" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>45161.53</v>
+        <v>-4000.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.46204936955689</v>
+        <v>-0.016</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>0.0</v>
+      <c r="L115" t="s">
+        <v>273</v>
       </c>
       <c r="M115" s="1">
-        <v>9819340.0</v>
+        <v>24996000.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9819340.0</v>
+        <v>25041979.1</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="B116" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="C116" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.3068</v>
+        <v>99.9973</v>
       </c>
       <c r="E116" s="1">
-        <v>97.7707721</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>9777077.21</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>53602.79</v>
+        <v>-540.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.54824963379828</v>
+        <v>-0.0027</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>0.0</v>
+      <c r="L116" t="s">
+        <v>276</v>
       </c>
       <c r="M116" s="1">
-        <v>9830680.0</v>
+        <v>19999460.0</v>
       </c>
       <c r="N116" s="1">
-        <v>9830680.0</v>
+        <v>20103011.72</v>
       </c>
       <c r="O116" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="B117" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.4963</v>
+        <v>99.9779</v>
       </c>
       <c r="E117" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9782296.35</v>
+        <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>67333.65</v>
+        <v>-4420.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.6883215105214</v>
+        <v>-0.0221</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117">
-        <v>0.0</v>
+      <c r="L117" t="s">
+        <v>279</v>
       </c>
       <c r="M117" s="1">
-        <v>9849630.0</v>
+        <v>19995580.0</v>
       </c>
       <c r="N117" s="1">
-        <v>9849630.0</v>
+        <v>20066031.11</v>
       </c>
       <c r="O117" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="B118" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9864</v>
+        <v>99.9992</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-3400.0</v>
+        <v>-160.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.0136</v>
+        <v>-0.0008</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="M118" s="1">
-        <v>24996600.0</v>
+        <v>19999840.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25023199.1</v>
+        <v>20102930.61</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B119" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="C119" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.9782</v>
+        <v>100.0045</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-5450.0</v>
+        <v>1350.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.0218</v>
+        <v>0.0045</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="M119" s="1">
-        <v>24994550.0</v>
+        <v>30001350.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25021267.15</v>
+        <v>30681699.17</v>
       </c>
       <c r="O119" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="B120" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C120" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0121</v>
+        <v>99.9984</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>3630.0</v>
+        <v>-480.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0121</v>
+        <v>-0.0016</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="M120" s="1">
-        <v>30003630.0</v>
+        <v>29999520.0</v>
       </c>
       <c r="N120" s="1">
-        <v>30143940.17</v>
+        <v>30209226.75</v>
       </c>
       <c r="O120" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="B121" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="C121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0127</v>
+        <v>99.9868</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>2540.0</v>
+        <v>-2640.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0127</v>
+        <v>-0.0132</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="M121" s="1">
-        <v>20002540.0</v>
+        <v>19997360.0</v>
       </c>
       <c r="N121" s="1">
-        <v>20089067.78</v>
+        <v>20094277.33</v>
       </c>
       <c r="O121" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="B122" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="C122" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0074</v>
+        <v>99.9902</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>2220.0</v>
+        <v>-980.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0074</v>
+        <v>-0.0098</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="M122" s="1">
-        <v>30002220.0</v>
+        <v>9999020.0</v>
       </c>
       <c r="N122" s="1">
-        <v>30132011.67</v>
+        <v>10066727.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="B123" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="C123" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.9865</v>
+        <v>100.0082</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-2700.0</v>
+        <v>820.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.0135</v>
+        <v>0.0082</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="M123" s="1">
-        <v>19997300.0</v>
+        <v>10000820.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20010760.94</v>
+        <v>10066427.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B124" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C124" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.8558</v>
+        <v>99.9994</v>
       </c>
       <c r="E124" s="1">
-        <v>97.9014285</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>29370428.55</v>
+        <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>586311.45</v>
+        <v>-120.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.9962645386732</v>
+        <v>-0.0006</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>300</v>
       </c>
       <c r="M124" s="1">
-        <v>29956740.0</v>
+        <v>19999880.0</v>
       </c>
       <c r="N124" s="1">
-        <v>29956740.0</v>
+        <v>20093802.89</v>
       </c>
       <c r="O124" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B125" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="C125" s="1">
-        <v>16000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.8942</v>
+        <v>100.0055</v>
       </c>
       <c r="E125" s="1">
-        <v>99.47650488</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>15916240.78</v>
+        <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>66831.22</v>
+        <v>1375.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.41989324567129</v>
+        <v>0.0055</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>0.0</v>
+      <c r="L125" t="s">
+        <v>303</v>
       </c>
       <c r="M125" s="1">
-        <v>15983072.0</v>
+        <v>25001375.0</v>
       </c>
       <c r="N125" s="1">
-        <v>15983072.0</v>
+        <v>25158247.64</v>
       </c>
       <c r="O125" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="B126" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="C126" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.9827</v>
+        <v>99.9734</v>
       </c>
       <c r="E126" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>19857686.58</v>
+        <v>10000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>138853.42</v>
+        <v>-2660.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.6992426808662</v>
+        <v>-0.0266</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>306</v>
       </c>
       <c r="M126" s="1">
-        <v>19996540.0</v>
+        <v>9997340.0</v>
       </c>
       <c r="N126" s="1">
-        <v>19996540.0</v>
+        <v>10001778.78</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B127" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C127" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0036</v>
+        <v>100.0193</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>900.0</v>
+        <v>4825.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0036</v>
+        <v>0.0193</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="M127" s="1">
-        <v>25000900.0</v>
+        <v>25004825.0</v>
       </c>
       <c r="N127" s="1">
-        <v>25076036.67</v>
+        <v>25178809.79</v>
       </c>
       <c r="O127" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C128" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0299</v>
+        <v>100.0272</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>8970.0</v>
+        <v>6800.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0299</v>
+        <v>0.0272</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="M128" s="1">
-        <v>30008970.0</v>
+        <v>25006800.0</v>
       </c>
       <c r="N128" s="1">
-        <v>30589473.0</v>
+        <v>25180013.96</v>
       </c>
       <c r="O128" s="1">
-        <v>0.57</v>
+        <v>0.41</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C129" s="1">
-        <v>20000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0409</v>
+        <v>100.0166</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>20000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>8180.0</v>
+        <v>2822.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0409</v>
+        <v>0.0166</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="M129" s="1">
-        <v>20008180.0</v>
+        <v>17002822.0</v>
       </c>
       <c r="N129" s="1">
-        <v>20147343.17</v>
+        <v>17117923.9</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B130" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="C130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0272</v>
+        <v>100.0412</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>6800.0</v>
+        <v>10300.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0272</v>
+        <v>0.0412</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="M130" s="1">
-        <v>25006800.0</v>
+        <v>25010300.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25124779.44</v>
+        <v>25272316.04</v>
       </c>
       <c r="O130" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B131" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="C131" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0192</v>
+        <v>100.0459</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>5760.0</v>
+        <v>11475.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0192</v>
+        <v>0.0459</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="M131" s="1">
-        <v>30005760.0</v>
+        <v>25011475.0</v>
       </c>
       <c r="N131" s="1">
-        <v>30133801.67</v>
+        <v>25272331.32</v>
       </c>
       <c r="O131" s="1">
-        <v>0.57</v>
+        <v>0.41</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B132" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="C132" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.024</v>
+        <v>98.5477</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>20000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I132" s="1">
-        <v>4800.0</v>
+        <v>70922.37</v>
       </c>
       <c r="J132" s="1">
-        <v>0.024</v>
+        <v>0.72489242149001</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>331</v>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>20004800.0</v>
+        <v>9854770.0</v>
       </c>
       <c r="N132" s="1">
-        <v>20091911.11</v>
+        <v>9854770.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B133" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0156</v>
+        <v>99.9032</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.8157568</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>20000000.0</v>
+        <v>9981575.68</v>
       </c>
       <c r="I133" s="1">
-        <v>3120.0</v>
+        <v>8744.32</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0156</v>
+        <v>0.087604605528573</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>334</v>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>20003120.0</v>
+        <v>9990320.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20425983.06</v>
+        <v>9990320.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="B134" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="C134" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.0204</v>
+        <v>99.994</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>20000000.0</v>
+        <v>9946784.7</v>
       </c>
       <c r="I134" s="1">
-        <v>4080.0</v>
+        <v>52615.3</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0204</v>
+        <v>0.52896791864812</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>337</v>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>20004080.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="N134" s="1">
-        <v>20073128.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="B135" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0057</v>
+        <v>98.3841</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>50000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I135" s="1">
-        <v>2850.0</v>
+        <v>64231.53</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0057</v>
+        <v>0.65715528110262</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>340</v>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>50002850.0</v>
+        <v>9838410.0</v>
       </c>
       <c r="N135" s="1">
-        <v>51123919.17</v>
+        <v>9838410.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.96</v>
+        <v>0.16</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="B136" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="C136" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.9027</v>
+        <v>98.5155</v>
       </c>
       <c r="E136" s="1">
-        <v>99.8141239</v>
+        <v>97.7707721</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>19962824.78</v>
+        <v>9777077.21</v>
       </c>
       <c r="I136" s="1">
-        <v>17715.22</v>
+        <v>74472.79</v>
       </c>
       <c r="J136" s="1">
-        <v>0.088741048399865</v>
+        <v>0.76170810969795</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>19980540.0</v>
+        <v>9851550.0</v>
       </c>
       <c r="N136" s="1">
-        <v>19980540.0</v>
+        <v>9851550.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="B137" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="C137" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.8901</v>
+        <v>98.7322</v>
       </c>
       <c r="E137" s="1">
-        <v>99.810914</v>
+        <v>97.8229635</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>19962182.8</v>
+        <v>9782296.35</v>
       </c>
       <c r="I137" s="1">
-        <v>15837.2</v>
+        <v>90923.65</v>
       </c>
       <c r="J137" s="1">
-        <v>0.079336013294097</v>
+        <v>0.92947143233909</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>19978020.0</v>
+        <v>9873220.0</v>
       </c>
       <c r="N137" s="1">
-        <v>19978020.0</v>
+        <v>9873220.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="B138" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="C138" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.8465</v>
+        <v>99.9831</v>
       </c>
       <c r="E138" s="1">
-        <v>99.80919808</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>39923679.23</v>
+        <v>25000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>14920.77</v>
+        <v>-4225.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.03737323384962</v>
+        <v>-0.0169</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>0.0</v>
+      <c r="L138" t="s">
+        <v>336</v>
       </c>
       <c r="M138" s="1">
-        <v>39938600.0</v>
+        <v>24995775.0</v>
       </c>
       <c r="N138" s="1">
-        <v>39938600.0</v>
+        <v>25081880.56</v>
       </c>
       <c r="O138" s="1">
-        <v>0.75</v>
+        <v>0.41</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="B139" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0338</v>
+        <v>99.9816</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>10140.0</v>
+        <v>-4600.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0338</v>
+        <v>-0.0184</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="M139" s="1">
-        <v>30010140.0</v>
+        <v>24995400.0</v>
       </c>
       <c r="N139" s="1">
-        <v>30499468.67</v>
+        <v>25081887.5</v>
       </c>
       <c r="O139" s="1">
-        <v>0.57</v>
+        <v>0.41</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="B140" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="C140" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.7283</v>
+        <v>100.0076</v>
       </c>
       <c r="E140" s="1">
-        <v>99.49610748</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>24874026.87</v>
+        <v>30000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>58048.13</v>
+        <v>2280.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.23336844614416</v>
+        <v>0.0076</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>0.0</v>
+      <c r="L140" t="s">
+        <v>342</v>
       </c>
       <c r="M140" s="1">
-        <v>24932075.0</v>
+        <v>30002280.0</v>
       </c>
       <c r="N140" s="1">
-        <v>24932075.0</v>
+        <v>30214818.67</v>
       </c>
       <c r="O140" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B141" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="C141" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.6372</v>
+        <v>100.0168</v>
       </c>
       <c r="E141" s="1">
-        <v>99.4820302</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>9948203.02</v>
+        <v>20000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>15516.98</v>
+        <v>3360.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.15597771747123</v>
+        <v>0.0168</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>0.0</v>
+      <c r="L141" t="s">
+        <v>345</v>
       </c>
       <c r="M141" s="1">
-        <v>9963720.0</v>
+        <v>20003360.0</v>
       </c>
       <c r="N141" s="1">
-        <v>9963720.0</v>
+        <v>20136974.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B142" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="C142" s="1">
-        <v>7300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.7327</v>
+        <v>100.0058</v>
       </c>
       <c r="E142" s="1">
-        <v>99.63533466</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>7273379.43</v>
+        <v>30000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>7107.67</v>
+        <v>1740.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.097721699636396</v>
+        <v>0.0058</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>0.0</v>
+      <c r="L142" t="s">
+        <v>348</v>
       </c>
       <c r="M142" s="1">
-        <v>7280487.1</v>
+        <v>30001740.0</v>
       </c>
       <c r="N142" s="1">
-        <v>7280487.1</v>
+        <v>30202161.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.14</v>
+        <v>0.5</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="B143" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="C143" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.5002</v>
+        <v>99.9868</v>
       </c>
       <c r="E143" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>29351542.89</v>
+        <v>20000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>198517.11</v>
+        <v>-2640.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.67634301455285</v>
+        <v>-0.0132</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>0.0</v>
+      <c r="L143" t="s">
+        <v>351</v>
       </c>
       <c r="M143" s="1">
-        <v>29550060.0</v>
+        <v>19997360.0</v>
       </c>
       <c r="N143" s="1">
-        <v>29550060.0</v>
+        <v>20057355.06</v>
       </c>
       <c r="O143" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B144" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C144" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.5665</v>
+        <v>99.9827</v>
       </c>
       <c r="E144" s="1">
-        <v>99.5457396</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>19909147.92</v>
+        <v>40000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>4152.08</v>
+        <v>-6920.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.020855136627063</v>
+        <v>-0.0173</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>0.0</v>
+      <c r="L144" t="s">
+        <v>354</v>
       </c>
       <c r="M144" s="1">
-        <v>19913300.0</v>
+        <v>39993080.0</v>
       </c>
       <c r="N144" s="1">
-        <v>19913300.0</v>
+        <v>40010835.11</v>
       </c>
       <c r="O144" s="1">
-        <v>0.37</v>
+        <v>0.66</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B145" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.854</v>
+        <v>99.9897</v>
       </c>
       <c r="E145" s="1">
-        <v>99.47897887</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>14921846.83</v>
+        <v>30000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>56253.17</v>
+        <v>-3090.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.3769853064495</v>
+        <v>-0.0103</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145">
-        <v>0.0</v>
+      <c r="L145" t="s">
+        <v>357</v>
       </c>
       <c r="M145" s="1">
-        <v>14978100.0</v>
+        <v>29996910.0</v>
       </c>
       <c r="N145" s="1">
-        <v>14978100.0</v>
+        <v>30037848.33</v>
       </c>
       <c r="O145" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B146" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.9823</v>
+        <v>100.0022</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-2655.0</v>
+        <v>660.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.0177</v>
+        <v>0.0022</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M146" s="1">
-        <v>14997345.0</v>
+        <v>30000660.0</v>
       </c>
       <c r="N146" s="1">
-        <v>15058392.25</v>
+        <v>30025309.33</v>
       </c>
       <c r="O146" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B147" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C147" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0208</v>
+        <v>99.707</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.6294476</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>20000000.0</v>
+        <v>9962944.76</v>
       </c>
       <c r="I147" s="1">
-        <v>4160.0</v>
+        <v>7755.24</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0208</v>
+        <v>0.077840841104894</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>367</v>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>20004160.0</v>
+        <v>9970700.0</v>
       </c>
       <c r="N147" s="1">
-        <v>20018170.94</v>
+        <v>9970700.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B148" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C148" s="1">
-        <v>55600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.441</v>
+        <v>99.9073</v>
       </c>
       <c r="E148" s="1">
-        <v>97.74601079</v>
+        <v>99.83577015</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>54346782.0</v>
+        <v>19967154.03</v>
       </c>
       <c r="I148" s="1">
-        <v>386414.0</v>
+        <v>14305.97</v>
       </c>
       <c r="J148" s="1">
-        <v>0.71101541945943</v>
+        <v>0.071647516609056</v>
       </c>
       <c r="K148">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>54733196.0</v>
+        <v>19981460.0</v>
       </c>
       <c r="N148" s="1">
-        <v>54793518.19</v>
+        <v>19981460.0</v>
       </c>
       <c r="O148" s="1">
-        <v>1.03</v>
+        <v>0.33</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="B149" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C149" s="1">
-        <v>22500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.345</v>
+        <v>99.9145</v>
       </c>
       <c r="E149" s="1">
-        <v>99.97030222</v>
+        <v>99.81285093</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>22493318.0</v>
+        <v>14971927.64</v>
       </c>
       <c r="I149" s="1">
-        <v>-140693.0</v>
+        <v>15247.36</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.62548797825203</v>
+        <v>0.1018396586373</v>
       </c>
       <c r="K149">
-        <v>1.91</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>22352625.0</v>
+        <v>14987175.0</v>
       </c>
       <c r="N149" s="1">
-        <v>22783053.08</v>
+        <v>14987175.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B150" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C150" s="1">
-        <v>28377000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.479</v>
+        <v>99.9017</v>
       </c>
       <c r="E150" s="1">
-        <v>98.74371953</v>
+        <v>99.81827531</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>28020505.29</v>
+        <v>15970924.05</v>
       </c>
       <c r="I150" s="1">
-        <v>-75119.46</v>
+        <v>13347.95</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.26808745674836</v>
+        <v>0.083576566754758</v>
       </c>
       <c r="K150">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>27945385.83</v>
+        <v>15984272.0</v>
       </c>
       <c r="N150" s="1">
-        <v>28295239.25</v>
+        <v>15984272.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.53</v>
+        <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="B151" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="C151" s="1">
-        <v>17400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.06</v>
+        <v>99.7363</v>
       </c>
       <c r="E151" s="1">
-        <v>101.58646552</v>
+        <v>99.63136397</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>17676045.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I151" s="1">
-        <v>-91605.0</v>
+        <v>31480.81</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.51824375871412</v>
+        <v>0.10532429664261</v>
       </c>
       <c r="K151">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>17584440.0</v>
+        <v>29920890.0</v>
       </c>
       <c r="N151" s="1">
-        <v>17636163.29</v>
+        <v>29920890.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="B152" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="C152" s="1">
-        <v>14200000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>101.287</v>
+        <v>100.012</v>
       </c>
       <c r="E152" s="1">
-        <v>102.11602113</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>14500475.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-117721.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.81184237068096</v>
+        <v>0.012</v>
       </c>
       <c r="K152">
-        <v>0.73</v>
+        <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="M152" s="1">
-        <v>14382754.0</v>
+        <v>25003000.0</v>
       </c>
       <c r="N152" s="1">
-        <v>14486919.75</v>
+        <v>25137727.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B153" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="C153" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.142</v>
+        <v>99.9855</v>
       </c>
       <c r="E153" s="1">
-        <v>101.5</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>6090000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-21480.0</v>
+        <v>-4350.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.35270935960591</v>
+        <v>-0.0145</v>
       </c>
       <c r="K153">
-        <v>1.43</v>
+        <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="M153" s="1">
-        <v>6068520.0</v>
+        <v>29995650.0</v>
       </c>
       <c r="N153" s="1">
-        <v>6154102.19</v>
+        <v>30035252.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.12</v>
+        <v>0.49</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="B154" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="C154" s="1">
-        <v>11800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.367</v>
+        <v>100.0129</v>
       </c>
       <c r="E154" s="1">
-        <v>101.52224576</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>11979625.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-136319.0</v>
+        <v>3870.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.137923766395</v>
+        <v>0.0129</v>
       </c>
       <c r="K154">
-        <v>1.98</v>
+        <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="M154" s="1">
-        <v>11843306.0</v>
+        <v>30003870.0</v>
       </c>
       <c r="N154" s="1">
-        <v>12077366.27</v>
+        <v>30656108.83</v>
       </c>
       <c r="O154" s="1">
-        <v>0.23</v>
+        <v>0.5</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="B155" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="C155" s="1">
-        <v>62400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.095</v>
+        <v>99.9943</v>
       </c>
       <c r="E155" s="1">
-        <v>101.28126122</v>
+        <v>115.855</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>63199507.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-740227.0</v>
+        <v>-1140.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.1712543896901</v>
+        <v>-0.0057</v>
       </c>
       <c r="K155">
-        <v>3.88</v>
+        <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="M155" s="1">
-        <v>62459280.0</v>
+        <v>19998860.0</v>
       </c>
       <c r="N155" s="1">
-        <v>64878134.79</v>
+        <v>20044124.0</v>
       </c>
       <c r="O155" s="1">
-        <v>1.22</v>
+        <v>0.33</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="B156" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="C156" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.894</v>
+        <v>100.0322</v>
       </c>
       <c r="E156" s="1">
-        <v>102.4755</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>6148530.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-34890.0</v>
+        <v>6440.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.5674527082083</v>
+        <v>0.0322</v>
       </c>
       <c r="K156">
-        <v>3.96</v>
+        <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="M156" s="1">
-        <v>6113640.0</v>
+        <v>20006440.0</v>
       </c>
       <c r="N156" s="1">
-        <v>6351009.86</v>
+        <v>20193410.17</v>
       </c>
       <c r="O156" s="1">
-        <v>0.12</v>
+        <v>0.33</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B157" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="C157" s="1">
-        <v>7200000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.294</v>
+        <v>100.0208</v>
       </c>
       <c r="E157" s="1">
-        <v>98.25995833</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>7074717.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>2451.0</v>
+        <v>5200.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.034644495320449</v>
+        <v>0.0208</v>
       </c>
       <c r="K157">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="M157" s="1">
-        <v>7077168.0</v>
+        <v>25005200.0</v>
       </c>
       <c r="N157" s="1">
-        <v>7083776.22</v>
+        <v>25182319.58</v>
       </c>
       <c r="O157" s="1">
-        <v>0.13</v>
+        <v>0.41</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="B158" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="C158" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.654</v>
+        <v>100.0238</v>
       </c>
       <c r="E158" s="1">
-        <v>98.92644333</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>29677933.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>218267.0</v>
+        <v>7140.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.73545216238611</v>
+        <v>0.0238</v>
       </c>
       <c r="K158">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="M158" s="1">
-        <v>29896200.0</v>
+        <v>30007140.0</v>
       </c>
       <c r="N158" s="1">
-        <v>30121405.48</v>
+        <v>30204861.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="B159" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="C159" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.176</v>
+        <v>100.0153</v>
       </c>
       <c r="E159" s="1">
-        <v>98.10766667</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>7358075.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>5125.0</v>
+        <v>3060.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.069651369413875</v>
+        <v>0.0153</v>
       </c>
       <c r="K159">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="M159" s="1">
-        <v>7363200.0</v>
+        <v>20003060.0</v>
       </c>
       <c r="N159" s="1">
-        <v>7367926.03</v>
+        <v>20137574.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="B160" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="C160" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.691</v>
+        <v>99.9828</v>
       </c>
       <c r="E160" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>24012500.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>910250.0</v>
+        <v>-5160.0</v>
       </c>
       <c r="J160" s="1">
-        <v>3.7907339927121</v>
+        <v>-0.0172</v>
       </c>
       <c r="K160">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="M160" s="1">
-        <v>24922750.0</v>
+        <v>29994840.0</v>
       </c>
       <c r="N160" s="1">
-        <v>24924907.53</v>
+        <v>30020947.67</v>
       </c>
       <c r="O160" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B161" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="C161" s="1">
-        <v>17500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.173</v>
+        <v>100.014</v>
       </c>
       <c r="E161" s="1">
-        <v>98.59398286</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>17253947.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-73672.0</v>
+        <v>2800.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.42698635854161</v>
+        <v>0.014</v>
       </c>
       <c r="K161">
-        <v>1.03</v>
+        <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="M161" s="1">
-        <v>17180275.0</v>
+        <v>20002800.0</v>
       </c>
       <c r="N161" s="1">
-        <v>17360069.52</v>
+        <v>20118796.0</v>
       </c>
       <c r="O161" s="1">
         <v>0.33</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B162" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="C162" s="1">
-        <v>3000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.3</v>
+        <v>99.9937</v>
       </c>
       <c r="E162" s="1">
-        <v>98.09328567</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2942798.57</v>
+        <v>16000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>6201.43</v>
+        <v>-1008.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.2107323981743</v>
+        <v>-0.0063</v>
       </c>
       <c r="K162">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="M162" s="1">
-        <v>2949000.0</v>
+        <v>15998992.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2951065.07</v>
+        <v>16013877.33</v>
       </c>
       <c r="O162" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="B163" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="C163" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.13</v>
+        <v>99.9517</v>
       </c>
       <c r="E163" s="1">
-        <v>100.16216667</v>
+        <v>99.81990825</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>6009730.0</v>
+        <v>19963981.65</v>
       </c>
       <c r="I163" s="1">
-        <v>-1930.0</v>
+        <v>26358.35</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.032114587510587</v>
+        <v>0.13202952428079</v>
       </c>
       <c r="K163">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>6007800.0</v>
+        <v>19990340.0</v>
       </c>
       <c r="N163" s="1">
-        <v>6037584.0</v>
+        <v>19990340.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="B164" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="C164" s="1">
-        <v>7996000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.261</v>
+        <v>99.9009</v>
       </c>
       <c r="E164" s="1">
-        <v>98.295</v>
+        <v>99.82068323</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>7859668.2</v>
+        <v>39928273.29</v>
       </c>
       <c r="I164" s="1">
-        <v>-2718.64</v>
+        <v>32086.71</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.034589755328348</v>
+        <v>0.080360875530363</v>
       </c>
       <c r="K164">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>7856949.56</v>
+        <v>39960360.0</v>
       </c>
       <c r="N164" s="1">
-        <v>7930556.57</v>
+        <v>39960360.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.15</v>
+        <v>0.66</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="B165" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="C165" s="1">
-        <v>47100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.943</v>
+        <v>99.5284</v>
       </c>
       <c r="E165" s="1">
-        <v>98.32807431</v>
+        <v>99.42696927</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>46312523.0</v>
+        <v>14914045.39</v>
       </c>
       <c r="I165" s="1">
-        <v>289630.0</v>
+        <v>15214.61</v>
       </c>
       <c r="J165" s="1">
-        <v>0.62538160574841</v>
+        <v>0.10201531242624</v>
       </c>
       <c r="K165">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>46602153.0</v>
+        <v>14929260.0</v>
       </c>
       <c r="N165" s="1">
-        <v>46634251.97</v>
+        <v>14929260.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.88</v>
+        <v>0.25</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="B166" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="C166" s="1">
-        <v>71329000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.713</v>
+        <v>100.0277</v>
       </c>
       <c r="E166" s="1">
-        <v>98.81190282</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>70481542.16</v>
+        <v>30000000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>642743.61</v>
+        <v>8310.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.91193181973929</v>
+        <v>0.0277</v>
       </c>
       <c r="K166">
-        <v>0.88</v>
+        <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="M166" s="1">
-        <v>71124285.77</v>
+        <v>30008310.0</v>
       </c>
       <c r="N166" s="1">
-        <v>71748658.8</v>
+        <v>30569210.0</v>
       </c>
       <c r="O166" s="1">
-        <v>1.35</v>
+        <v>0.5</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="B167" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="C167" s="1">
-        <v>8200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.007</v>
+        <v>99.9514</v>
       </c>
       <c r="E167" s="1">
-        <v>97.43695122</v>
+        <v>99.49610747</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>7989830.0</v>
+        <v>14924416.12</v>
       </c>
       <c r="I167" s="1">
-        <v>46744.0</v>
+        <v>68293.88</v>
       </c>
       <c r="J167" s="1">
-        <v>0.58504373685047</v>
+        <v>0.45759833718708</v>
       </c>
       <c r="K167">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>8036574.0</v>
+        <v>14992710.0</v>
       </c>
       <c r="N167" s="1">
-        <v>8039494.55</v>
+        <v>14992710.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="B168" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="C168" s="1">
-        <v>55000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0</v>
+        <v>99.8601</v>
       </c>
       <c r="E168" s="1">
-        <v>98.71716364</v>
+        <v>99.4820302</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>54294440.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I168" s="1">
-        <v>705560.0</v>
+        <v>37806.98</v>
       </c>
       <c r="J168" s="1">
-        <v>1.2995069108365</v>
+        <v>0.38003828353716</v>
       </c>
       <c r="K168">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>55000000.0</v>
+        <v>9986010.0</v>
       </c>
       <c r="N168" s="1">
-        <v>55754178.08</v>
+        <v>9986010.0</v>
       </c>
       <c r="O168" s="1">
-        <v>1.05</v>
+        <v>0.16</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="B169" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="C169" s="1">
-        <v>18800000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.796</v>
+        <v>99.9692</v>
       </c>
       <c r="E169" s="1">
-        <v>99.08680851</v>
+        <v>99.63533466</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>18628320.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I169" s="1">
-        <v>-54672.0</v>
+        <v>24372.17</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.29348862377284</v>
+        <v>0.33508728967822</v>
       </c>
       <c r="K169">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>18573648.0</v>
+        <v>7297751.6</v>
       </c>
       <c r="N169" s="1">
-        <v>18871100.05</v>
+        <v>7297751.6</v>
       </c>
       <c r="O169" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="B170" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="C170" s="1">
-        <v>11300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.09</v>
+        <v>98.6824</v>
       </c>
       <c r="E170" s="1">
-        <v>101.14636283</v>
+        <v>97.8384763</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>11429539.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I170" s="1">
-        <v>-119369.0</v>
+        <v>253177.11</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.0443903293037</v>
+        <v>0.86256831863601</v>
       </c>
       <c r="K170">
-        <v>3.37</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>11310170.0</v>
+        <v>29604720.0</v>
       </c>
       <c r="N170" s="1">
-        <v>11690616.23</v>
+        <v>29604720.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.22</v>
+        <v>0.49</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="B171" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="C171" s="1">
-        <v>15000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.129</v>
+        <v>99.9521</v>
       </c>
       <c r="E171" s="1">
-        <v>98.83981333</v>
+        <v>99.836086</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>14825972.0</v>
+        <v>15474593.33</v>
       </c>
       <c r="I171" s="1">
-        <v>43378.0</v>
+        <v>17982.17</v>
       </c>
       <c r="J171" s="1">
-        <v>0.29258115420696</v>
+        <v>0.11620447540381</v>
       </c>
       <c r="K171">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.0</v>
+      </c>
+      <c r="L171">
+        <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>14869350.0</v>
+        <v>15492575.5</v>
       </c>
       <c r="N171" s="1">
-        <v>14929452.74</v>
+        <v>15492575.5</v>
       </c>
       <c r="O171" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>440</v>
+        <v>423</v>
       </c>
       <c r="B172" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="C172" s="1">
-        <v>5600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.989</v>
+        <v>99.4563</v>
       </c>
       <c r="E172" s="1">
-        <v>98.27683929</v>
+        <v>99.4219717</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>5503503.0</v>
+        <v>29826591.51</v>
       </c>
       <c r="I172" s="1">
-        <v>95881.0</v>
+        <v>10298.49</v>
       </c>
       <c r="J172" s="1">
-        <v>1.7421812979842</v>
+        <v>0.034527880923126</v>
       </c>
       <c r="K172">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.0</v>
+      </c>
+      <c r="L172">
+        <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>5599384.0</v>
+        <v>29836890.0</v>
       </c>
       <c r="N172" s="1">
-        <v>5661520.99</v>
+        <v>29836890.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.11</v>
+        <v>0.49</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="B173" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="C173" s="1">
-        <v>20400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0</v>
+        <v>99.805</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.5457396</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>20400000.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I173" s="1">
-        <v>0.0</v>
+        <v>51852.08</v>
       </c>
       <c r="J173" s="1">
-        <v>0.0</v>
+        <v>0.26044349164693</v>
       </c>
       <c r="K173">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>20400000.0</v>
+        <v>19961000.0</v>
       </c>
       <c r="N173" s="1">
-        <v>20509023.27</v>
+        <v>19961000.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
       <c r="B174" t="s">
-        <v>447</v>
+        <v>428</v>
       </c>
       <c r="C174" s="1">
-        <v>2800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.549</v>
+        <v>100.0128</v>
       </c>
       <c r="E174" s="1">
-        <v>100.95</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2826600.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-11228.0</v>
+        <v>1920.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.39722634967806</v>
+        <v>0.0128</v>
       </c>
       <c r="K174">
-        <v>1.11</v>
+        <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="M174" s="1">
-        <v>2815372.0</v>
+        <v>15001920.0</v>
       </c>
       <c r="N174" s="1">
-        <v>2846517.21</v>
+        <v>15022572.5</v>
       </c>
       <c r="O174" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>431</v>
       </c>
       <c r="C175" s="1">
-        <v>10400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.497</v>
+        <v>97.3227</v>
       </c>
       <c r="E175" s="1">
-        <v>98.24951923</v>
+        <v>97.26824827</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>10217950.0</v>
+        <v>14590237.24</v>
       </c>
       <c r="I175" s="1">
-        <v>25738.0</v>
+        <v>8167.76</v>
       </c>
       <c r="J175" s="1">
-        <v>0.25189005622459</v>
+        <v>0.055980995138363</v>
       </c>
       <c r="K175">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.0</v>
+      </c>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>10243688.0</v>
+        <v>14598405.0</v>
       </c>
       <c r="N175" s="1">
-        <v>10258397.59</v>
+        <v>14598405.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>452</v>
+        <v>432</v>
       </c>
       <c r="B176" t="s">
-        <v>453</v>
+        <v>433</v>
       </c>
       <c r="C176" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.683</v>
+        <v>99.9902</v>
       </c>
       <c r="E176" s="1">
-        <v>101.48803</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>10148803.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-80503.0</v>
+        <v>-1470.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.79322655095384</v>
+        <v>-0.0098</v>
       </c>
       <c r="K176">
-        <v>1.16</v>
+        <v>0.0</v>
       </c>
       <c r="L176" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="M176" s="1">
-        <v>10068300.0</v>
+        <v>14998530.0</v>
       </c>
       <c r="N176" s="1">
-        <v>10184395.89</v>
+        <v>15094803.67</v>
       </c>
       <c r="O176" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>455</v>
+        <v>435</v>
       </c>
       <c r="B177" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="C177" s="1">
-        <v>14300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.502</v>
+        <v>98.3358</v>
       </c>
       <c r="E177" s="1">
-        <v>99.5472028</v>
+        <v>98.25520587</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>14235250.0</v>
+        <v>14738280.88</v>
       </c>
       <c r="I177" s="1">
-        <v>-6464.0</v>
+        <v>12089.12</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.045408405191338</v>
+        <v>0.08202530606134</v>
       </c>
       <c r="K177">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>14228786.0</v>
+        <v>14750370.0</v>
       </c>
       <c r="N177" s="1">
-        <v>14296368.19</v>
+        <v>14750370.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>458</v>
+        <v>437</v>
       </c>
       <c r="B178" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
       <c r="C178" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.437</v>
+        <v>99.9125</v>
       </c>
       <c r="E178" s="1">
-        <v>98.7</v>
+        <v>99.8140962</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>9870000.0</v>
+        <v>9981409.62</v>
       </c>
       <c r="I178" s="1">
-        <v>-26300.0</v>
+        <v>9840.38</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.26646403242148</v>
+        <v>0.09858707712268</v>
       </c>
       <c r="K178">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>9843700.0</v>
+        <v>9991250.0</v>
       </c>
       <c r="N178" s="1">
-        <v>9965378.08</v>
+        <v>9991250.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>461</v>
+        <v>439</v>
       </c>
       <c r="B179" t="s">
-        <v>462</v>
+        <v>440</v>
       </c>
       <c r="C179" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.958</v>
+        <v>100.0094</v>
       </c>
       <c r="E179" s="1">
-        <v>99.94</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>19988000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>3600.0</v>
+        <v>1880.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.01801080648389</v>
+        <v>0.0094</v>
       </c>
       <c r="K179">
-        <v>1.72</v>
+        <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>463</v>
+        <v>441</v>
       </c>
       <c r="M179" s="1">
-        <v>19991600.0</v>
+        <v>20001880.0</v>
       </c>
       <c r="N179" s="1">
-        <v>20334750.68</v>
+        <v>20064325.06</v>
       </c>
       <c r="O179" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>464</v>
+        <v>442</v>
       </c>
       <c r="B180" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
       <c r="C180" s="1">
-        <v>1700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.817</v>
+        <v>100.0097</v>
       </c>
       <c r="E180" s="1">
-        <v>98.09</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1667530.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-4641.0</v>
+        <v>1940.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.27831583239882</v>
+        <v>0.0097</v>
       </c>
       <c r="K180">
-        <v>0.76</v>
+        <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
       <c r="M180" s="1">
-        <v>1662889.0</v>
+        <v>20001940.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1675889.34</v>
+        <v>20014732.22</v>
       </c>
       <c r="O180" s="1">
-        <v>0.03</v>
+        <v>0.33</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>467</v>
+        <v>445</v>
       </c>
       <c r="B181" t="s">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="C181" s="1">
-        <v>15000000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.952</v>
+        <v>98.578</v>
       </c>
       <c r="E181" s="1">
-        <v>99.015</v>
+        <v>97.74601079</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>14852250.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I181" s="1">
-        <v>140550.0</v>
+        <v>462586.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.94632126445488</v>
+        <v>0.85117459208532</v>
       </c>
       <c r="K181">
-        <v>1.52</v>
+        <v>0.17</v>
       </c>
       <c r="L181" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="M181" s="1">
-        <v>14992800.0</v>
+        <v>54809368.0</v>
       </c>
       <c r="N181" s="1">
-        <v>15220522.6</v>
+        <v>54904421.15</v>
       </c>
       <c r="O181" s="1">
-        <v>0.29</v>
+        <v>0.9</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>470</v>
+        <v>448</v>
       </c>
       <c r="B182" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="C182" s="1">
-        <v>6700000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.607</v>
+        <v>99.429</v>
       </c>
       <c r="E182" s="1">
-        <v>102.17492537</v>
+        <v>99.97030222</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>6845720.0</v>
+        <v>22493318.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-105051.0</v>
+        <v>-121793.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.5345500546327</v>
+        <v>-0.54146302470805</v>
       </c>
       <c r="K182">
-        <v>1.86</v>
+        <v>2.16</v>
       </c>
       <c r="L182" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
       <c r="M182" s="1">
-        <v>6740669.0</v>
+        <v>22371525.0</v>
       </c>
       <c r="N182" s="1">
-        <v>6865146.74</v>
+        <v>22857586.64</v>
       </c>
       <c r="O182" s="1">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="B183" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="C183" s="1">
-        <v>5000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.275</v>
+        <v>98.792</v>
       </c>
       <c r="E183" s="1">
-        <v>100.493844</v>
+        <v>98.74371953</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>5024692.2</v>
+        <v>28020505.29</v>
       </c>
       <c r="I183" s="1">
-        <v>-10942.2</v>
+        <v>13700.55</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.21776856301765</v>
+        <v>0.048894728550414</v>
       </c>
       <c r="K183">
-        <v>1.56</v>
+        <v>1.39</v>
       </c>
       <c r="L183" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="M183" s="1">
-        <v>5013750.0</v>
+        <v>28034205.84</v>
       </c>
       <c r="N183" s="1">
-        <v>5091660.96</v>
+        <v>28428374.03</v>
       </c>
       <c r="O183" s="1">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="B184" t="s">
-        <v>477</v>
+        <v>455</v>
       </c>
       <c r="C184" s="1">
-        <v>4300000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.016</v>
+        <v>100.891</v>
       </c>
       <c r="E184" s="1">
-        <v>98.74</v>
+        <v>101.58646552</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>4245820.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I184" s="1">
-        <v>11868.0</v>
+        <v>-121011.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.27952197690905</v>
+        <v>-0.6846045028738</v>
       </c>
       <c r="K184">
-        <v>0.19</v>
+        <v>0.7</v>
       </c>
       <c r="L184" t="s">
-        <v>478</v>
+        <v>456</v>
       </c>
       <c r="M184" s="1">
-        <v>4257688.0</v>
+        <v>17555034.0</v>
       </c>
       <c r="N184" s="1">
-        <v>4265949.3</v>
+        <v>17676953.18</v>
       </c>
       <c r="O184" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="B185" t="s">
-        <v>480</v>
+        <v>458</v>
       </c>
       <c r="C185" s="1">
-        <v>7100000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.917</v>
+        <v>101.099</v>
       </c>
       <c r="E185" s="1">
-        <v>101.44352113</v>
+        <v>102.11602113</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>7202490.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-37383.0</v>
+        <v>-144417.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.51902883586093</v>
+        <v>-0.99594668450516</v>
       </c>
       <c r="K185">
-        <v>0.73</v>
+        <v>1.18</v>
       </c>
       <c r="L185" t="s">
-        <v>481</v>
+        <v>459</v>
       </c>
       <c r="M185" s="1">
-        <v>7165107.0</v>
+        <v>14356058.0</v>
       </c>
       <c r="N185" s="1">
-        <v>7217116.93</v>
+        <v>14523053.89</v>
       </c>
       <c r="O185" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>482</v>
+        <v>460</v>
       </c>
       <c r="B186" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="C186" s="1">
-        <v>6200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.606</v>
+        <v>100.922</v>
       </c>
       <c r="E186" s="1">
-        <v>101.37056452</v>
+        <v>101.5</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>6284975.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-47403.0</v>
+        <v>-34680.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.75422734378418</v>
+        <v>-0.56945812807882</v>
       </c>
       <c r="K186">
-        <v>1.05</v>
+        <v>1.88</v>
       </c>
       <c r="L186" t="s">
-        <v>484</v>
+        <v>462</v>
       </c>
       <c r="M186" s="1">
-        <v>6237572.0</v>
+        <v>6055320.0</v>
       </c>
       <c r="N186" s="1">
-        <v>6302841.86</v>
+        <v>6168230.96</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>485</v>
+        <v>463</v>
       </c>
       <c r="B187" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="C187" s="1">
-        <v>16070000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.128</v>
+        <v>100.179</v>
       </c>
       <c r="E187" s="1">
-        <v>98.32599876</v>
+        <v>101.52224576</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>15800988.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-31818.4</v>
+        <v>-158503.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.20136968650315</v>
+        <v>-1.3231048551186</v>
       </c>
       <c r="K187">
-        <v>1.25</v>
+        <v>2.4</v>
       </c>
       <c r="L187" t="s">
-        <v>487</v>
+        <v>465</v>
       </c>
       <c r="M187" s="1">
-        <v>15769169.6</v>
+        <v>11821122.0</v>
       </c>
       <c r="N187" s="1">
-        <v>15970594.94</v>
+        <v>12104322.0</v>
       </c>
       <c r="O187" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="B188" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="C188" s="1">
-        <v>9950000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.519</v>
+        <v>101.624</v>
       </c>
       <c r="E188" s="1">
-        <v>98.7658794</v>
+        <v>102.4755</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>9827205.0</v>
+        <v>6148530.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-24564.5</v>
+        <v>-51090.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.24996425738549</v>
+        <v>-0.83093031993013</v>
       </c>
       <c r="K188">
-        <v>0.02</v>
+        <v>4.45</v>
       </c>
       <c r="L188" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
       <c r="M188" s="1">
-        <v>9802640.5</v>
+        <v>6097440.0</v>
       </c>
       <c r="N188" s="1">
-        <v>9804344.27</v>
+        <v>6364481.1</v>
       </c>
       <c r="O188" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="B189" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="C189" s="1">
-        <v>20997000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.567</v>
+        <v>98.457</v>
       </c>
       <c r="E189" s="1">
-        <v>101.21349288</v>
+        <v>98.25995833</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>21251797.1</v>
+        <v>7074717.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-135744.11</v>
+        <v>14187.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.63874179374694</v>
+        <v>0.20053098943746</v>
       </c>
       <c r="K189">
-        <v>1.26</v>
+        <v>0.14</v>
       </c>
       <c r="L189" t="s">
-        <v>493</v>
+        <v>471</v>
       </c>
       <c r="M189" s="1">
-        <v>21116052.99</v>
+        <v>7088904.0</v>
       </c>
       <c r="N189" s="1">
-        <v>21380888.44</v>
+        <v>7099260.16</v>
       </c>
       <c r="O189" s="1">
-        <v>0.4</v>
+        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>494</v>
+        <v>472</v>
       </c>
       <c r="B190" t="s">
-        <v>495</v>
+        <v>473</v>
       </c>
       <c r="C190" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.904</v>
+        <v>99.811</v>
       </c>
       <c r="E190" s="1">
-        <v>98.14</v>
+        <v>98.92644333</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>5888400.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I190" s="1">
-        <v>105840.0</v>
+        <v>265367.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.7974322396576</v>
+        <v>0.8941559373424</v>
       </c>
       <c r="K190">
-        <v>1.03</v>
+        <v>0.85</v>
       </c>
       <c r="L190" t="s">
-        <v>496</v>
+        <v>474</v>
       </c>
       <c r="M190" s="1">
-        <v>5994240.0</v>
+        <v>29943300.0</v>
       </c>
       <c r="N190" s="1">
-        <v>6056192.05</v>
+        <v>30199738.36</v>
       </c>
       <c r="O190" s="1">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="B191" t="s">
-        <v>498</v>
+        <v>476</v>
       </c>
       <c r="C191" s="1">
-        <v>25700000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.769</v>
+        <v>98.382</v>
       </c>
       <c r="E191" s="1">
-        <v>102.00865759</v>
+        <v>98.10766667</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>26216225.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-318592.0</v>
+        <v>20575.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.215247427881</v>
+        <v>0.27962476598839</v>
       </c>
       <c r="K191">
-        <v>1.93</v>
+        <v>0.12</v>
       </c>
       <c r="L191" t="s">
-        <v>499</v>
+        <v>477</v>
       </c>
       <c r="M191" s="1">
-        <v>25897633.0</v>
+        <v>7378650.0</v>
       </c>
       <c r="N191" s="1">
-        <v>26394294.3</v>
+        <v>7387280.14</v>
       </c>
       <c r="O191" s="1">
-        <v>0.5</v>
+        <v>0.12</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="B192" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="C192" s="1">
-        <v>16100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>101.335</v>
+        <v>99.933</v>
       </c>
       <c r="E192" s="1">
-        <v>101.68176398</v>
+        <v>96.05</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>16370764.0</v>
+        <v>24012500.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-55829.0</v>
+        <v>970750.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.34102867770863</v>
+        <v>4.0426861009891</v>
       </c>
       <c r="K192">
-        <v>1.71</v>
+        <v>0.01</v>
       </c>
       <c r="L192" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="M192" s="1">
-        <v>16314935.0</v>
+        <v>24983250.0</v>
       </c>
       <c r="N192" s="1">
-        <v>16590178.84</v>
+        <v>24985667.81</v>
       </c>
       <c r="O192" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>503</v>
+        <v>481</v>
       </c>
       <c r="B193" t="s">
-        <v>504</v>
+        <v>482</v>
       </c>
       <c r="C193" s="1">
-        <v>3124000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.932</v>
+        <v>98.412</v>
       </c>
       <c r="E193" s="1">
-        <v>99.04783611</v>
+        <v>98.59398286</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>3094254.4</v>
+        <v>17253947.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-3618.72</v>
+        <v>-31847.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.11694965998917</v>
+        <v>-0.18457805625577</v>
       </c>
       <c r="K193">
-        <v>0.18</v>
+        <v>1.16</v>
       </c>
       <c r="L193" t="s">
-        <v>505</v>
+        <v>483</v>
       </c>
       <c r="M193" s="1">
-        <v>3090635.68</v>
+        <v>17222100.0</v>
       </c>
       <c r="N193" s="1">
-        <v>3096198.97</v>
+        <v>17424668.49</v>
       </c>
       <c r="O193" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>506</v>
+        <v>484</v>
       </c>
       <c r="B194" t="s">
-        <v>507</v>
+        <v>485</v>
       </c>
       <c r="C194" s="1">
-        <v>18844000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.004</v>
+        <v>98.448</v>
       </c>
       <c r="E194" s="1">
-        <v>98.91863033</v>
+        <v>98.09328567</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>18640226.7</v>
+        <v>2942798.57</v>
       </c>
       <c r="I194" s="1">
-        <v>16087.06</v>
+        <v>10641.43</v>
       </c>
       <c r="J194" s="1">
-        <v>0.086302920339483</v>
+        <v>0.36160918754286</v>
       </c>
       <c r="K194">
-        <v>0.34</v>
+        <v>0.11</v>
       </c>
       <c r="L194" t="s">
-        <v>508</v>
+        <v>486</v>
       </c>
       <c r="M194" s="1">
-        <v>18656313.76</v>
+        <v>2953440.0</v>
       </c>
       <c r="N194" s="1">
-        <v>18719815.46</v>
+        <v>2956676.3</v>
       </c>
       <c r="O194" s="1">
-        <v>0.35</v>
+        <v>0.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>509</v>
+        <v>487</v>
       </c>
       <c r="B195" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
       <c r="C195" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.236</v>
+        <v>100.096</v>
       </c>
       <c r="E195" s="1">
-        <v>101.6185192</v>
+        <v>100.16216667</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>10161851.92</v>
+        <v>6009730.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-138251.92</v>
+        <v>-3970.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.3604992582887</v>
+        <v>-0.066059540112451</v>
       </c>
       <c r="K195">
-        <v>3.36</v>
+        <v>0.15</v>
       </c>
       <c r="L195" t="s">
-        <v>511</v>
+        <v>489</v>
       </c>
       <c r="M195" s="1">
-        <v>10023600.0</v>
+        <v>6005760.0</v>
       </c>
       <c r="N195" s="1">
-        <v>10360038.36</v>
+        <v>6014493.33</v>
       </c>
       <c r="O195" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>512</v>
+        <v>490</v>
       </c>
       <c r="B196" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
       <c r="C196" s="1">
-        <v>15000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.01</v>
+        <v>98.36</v>
       </c>
       <c r="E196" s="1">
-        <v>98.502</v>
+        <v>98.295</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>14775300.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="I196" s="1">
-        <v>76200.0</v>
+        <v>5197.4</v>
       </c>
       <c r="J196" s="1">
-        <v>0.51572556902398</v>
+        <v>0.066127473421842</v>
       </c>
       <c r="K196">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
       <c r="L196" t="s">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="M196" s="1">
-        <v>14851500.0</v>
+        <v>7864865.6</v>
       </c>
       <c r="N196" s="1">
-        <v>14890541.1</v>
+        <v>7866837.22</v>
       </c>
       <c r="O196" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="B197" t="s">
-        <v>516</v>
+        <v>494</v>
       </c>
       <c r="C197" s="1">
-        <v>21299000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.007</v>
+        <v>99.189</v>
       </c>
       <c r="E197" s="1">
-        <v>99.91202385</v>
+        <v>98.32807431</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>21280261.96</v>
+        <v>46312523.0</v>
       </c>
       <c r="I197" s="1">
-        <v>20228.97</v>
+        <v>405496.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.095059779047946</v>
+        <v>0.87556447745246</v>
       </c>
       <c r="K197">
-        <v>2.26</v>
+        <v>0.08</v>
       </c>
       <c r="L197" t="s">
-        <v>517</v>
+        <v>495</v>
       </c>
       <c r="M197" s="1">
-        <v>21300490.93</v>
+        <v>46718019.0</v>
       </c>
       <c r="N197" s="1">
-        <v>21781396.09</v>
+        <v>46756247.42</v>
       </c>
       <c r="O197" s="1">
-        <v>0.41</v>
+        <v>0.77</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="B198" t="s">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="C198" s="1">
-        <v>1000000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.505</v>
+        <v>99.861</v>
       </c>
       <c r="E198" s="1">
-        <v>98.02</v>
+        <v>98.81190282</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>980200.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I198" s="1">
-        <v>14850.0</v>
+        <v>748310.53</v>
       </c>
       <c r="J198" s="1">
-        <v>1.5149969394001</v>
+        <v>1.0617113460731</v>
       </c>
       <c r="K198">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>948.63</v>
+        <v>0.99</v>
+      </c>
+      <c r="L198" t="s">
+        <v>498</v>
       </c>
       <c r="M198" s="1">
-        <v>995050.0</v>
+        <v>71229852.69</v>
       </c>
       <c r="N198" s="1">
-        <v>995998.63</v>
+        <v>71937768.59</v>
       </c>
       <c r="O198" s="1">
-        <v>0.02</v>
+        <v>1.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="B199" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="C199" s="1">
-        <v>31720000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.709</v>
+        <v>99.149</v>
       </c>
       <c r="E199" s="1">
-        <v>101.67080706</v>
+        <v>99.21111111</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>32249980.0</v>
+        <v>17858000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-305085.2</v>
+        <v>-11180.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.94600120682245</v>
+        <v>-0.062604994960242</v>
       </c>
       <c r="K199">
-        <v>1.97</v>
+        <v>0.28</v>
       </c>
       <c r="L199" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="M199" s="1">
-        <v>31944894.8</v>
+        <v>17846820.0</v>
       </c>
       <c r="N199" s="1">
-        <v>32568649.05</v>
+        <v>17897811.78</v>
       </c>
       <c r="O199" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="B200" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="C200" s="1">
-        <v>25000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.877</v>
+        <v>98.245</v>
       </c>
       <c r="E200" s="1">
-        <v>97.3739688</v>
+        <v>97.43695122</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>24343492.2</v>
+        <v>7989830.0</v>
       </c>
       <c r="I200" s="1">
-        <v>625757.8</v>
+        <v>66260.0</v>
       </c>
       <c r="J200" s="1">
-        <v>2.5705342309104</v>
+        <v>0.82930425303167</v>
       </c>
       <c r="K200">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="L200" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="M200" s="1">
-        <v>24969250.0</v>
+        <v>8056090.0</v>
       </c>
       <c r="N200" s="1">
-        <v>25012477.4</v>
+        <v>8063279.04</v>
       </c>
       <c r="O200" s="1">
-        <v>0.47</v>
+        <v>0.13</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>526</v>
+        <v>505</v>
       </c>
       <c r="B201" t="s">
-        <v>527</v>
+        <v>506</v>
       </c>
       <c r="C201" s="1">
-        <v>11630000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.748</v>
+        <v>98.981</v>
       </c>
       <c r="E201" s="1">
-        <v>99.18027403</v>
+        <v>99.08680851</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>11534665.87</v>
+        <v>18628320.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-50273.47</v>
+        <v>-19892.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.4358467819233</v>
+        <v>-0.10678364984067</v>
       </c>
       <c r="K201">
-        <v>1.56</v>
+        <v>0.01</v>
       </c>
       <c r="L201" t="s">
-        <v>528</v>
+        <v>507</v>
       </c>
       <c r="M201" s="1">
-        <v>11484392.4</v>
+        <v>18608428.0</v>
       </c>
       <c r="N201" s="1">
-        <v>11665243.04</v>
+        <v>18611132.11</v>
       </c>
       <c r="O201" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>529</v>
+        <v>508</v>
       </c>
       <c r="B202" t="s">
-        <v>530</v>
+        <v>509</v>
       </c>
       <c r="C202" s="1">
-        <v>56431000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.465</v>
+        <v>99.238</v>
       </c>
       <c r="E202" s="1">
-        <v>97.75503039</v>
+        <v>98.83981333</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>55164141.2</v>
+        <v>14825972.0</v>
       </c>
       <c r="I202" s="1">
-        <v>964952.95</v>
+        <v>59728.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.7492395041582</v>
+        <v>0.40286060165229</v>
       </c>
       <c r="K202">
-        <v>0.09</v>
+        <v>0.52</v>
       </c>
       <c r="L202" t="s">
-        <v>531</v>
+        <v>510</v>
       </c>
       <c r="M202" s="1">
-        <v>56129094.15</v>
+        <v>14885700.0</v>
       </c>
       <c r="N202" s="1">
-        <v>56182626.3</v>
+        <v>14963371.23</v>
       </c>
       <c r="O202" s="1">
-        <v>1.06</v>
+        <v>0.25</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>532</v>
+        <v>511</v>
       </c>
       <c r="B203" t="s">
-        <v>533</v>
+        <v>512</v>
       </c>
       <c r="C203" s="1">
-        <v>44441000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.756</v>
+        <v>99.987</v>
       </c>
       <c r="E203" s="1">
-        <v>98.91493274</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>43958785.26</v>
+        <v>20400000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-70631.3</v>
+        <v>-2652.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.16067618698343</v>
+        <v>-0.013</v>
       </c>
       <c r="K203">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="L203" t="s">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="M203" s="1">
-        <v>43888153.96</v>
+        <v>20397348.0</v>
       </c>
       <c r="N203" s="1">
-        <v>43921636.91</v>
+        <v>20445523.17</v>
       </c>
       <c r="O203" s="1">
-        <v>0.82</v>
+        <v>0.34</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>535</v>
+        <v>514</v>
       </c>
       <c r="B204" t="s">
-        <v>536</v>
+        <v>515</v>
       </c>
       <c r="C204" s="1">
-        <v>5000000.0</v>
+        <v>13701000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.49</v>
+        <v>100.429</v>
       </c>
       <c r="E204" s="1">
-        <v>98.9</v>
+        <v>100.5747741</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>4945000.0</v>
+        <v>13779749.8</v>
       </c>
       <c r="I204" s="1">
-        <v>-20500.0</v>
+        <v>-19972.51</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.41456016177958</v>
+        <v>-0.14494102062724</v>
       </c>
       <c r="K204">
-        <v>0.1</v>
+        <v>1.48</v>
       </c>
       <c r="L204" t="s">
-        <v>537</v>
+        <v>516</v>
       </c>
       <c r="M204" s="1">
-        <v>4924500.0</v>
+        <v>13759777.29</v>
       </c>
       <c r="N204" s="1">
-        <v>4929739.73</v>
+        <v>13962101.65</v>
       </c>
       <c r="O204" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>538</v>
+        <v>517</v>
       </c>
       <c r="B205" t="s">
-        <v>539</v>
+        <v>518</v>
       </c>
       <c r="C205" s="1">
-        <v>20000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.0</v>
+        <v>98.702</v>
       </c>
       <c r="E205" s="1">
-        <v>98.811</v>
+        <v>98.24951923</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>19762200.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="I205" s="1">
-        <v>237800.0</v>
+        <v>47058.0</v>
       </c>
       <c r="J205" s="1">
-        <v>1.2033073240834</v>
+        <v>0.46054247671989</v>
       </c>
       <c r="K205">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="L205" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="M205" s="1">
-        <v>20000000.0</v>
+        <v>10265008.0</v>
       </c>
       <c r="N205" s="1">
-        <v>20049726.03</v>
+        <v>10289191.56</v>
       </c>
       <c r="O205" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>541</v>
+        <v>520</v>
       </c>
       <c r="B206" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="C206" s="1">
-        <v>5305000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.327</v>
+        <v>100.54</v>
       </c>
       <c r="E206" s="1">
-        <v>97.51</v>
+        <v>101.48803</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>5172905.5</v>
+        <v>10148803.0</v>
       </c>
       <c r="I206" s="1">
-        <v>43341.85</v>
+        <v>-94803.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.83786278330428</v>
+        <v>-0.93412986733509</v>
       </c>
       <c r="K206">
-        <v>0.1</v>
+        <v>1.55</v>
       </c>
       <c r="L206" t="s">
-        <v>543</v>
+        <v>522</v>
       </c>
       <c r="M206" s="1">
-        <v>5216247.35</v>
+        <v>10054000.0</v>
       </c>
       <c r="N206" s="1">
-        <v>5221741.3</v>
+        <v>10209136.99</v>
       </c>
       <c r="O206" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="B207" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
       <c r="C207" s="1">
-        <v>9100000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.107</v>
+        <v>99.518</v>
       </c>
       <c r="E207" s="1">
-        <v>98.67857143</v>
+        <v>99.5472028</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>8979750.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I207" s="1">
-        <v>38987.0</v>
+        <v>-4176.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0.43416576185306</v>
+        <v>-0.029335628106285</v>
       </c>
       <c r="K207">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="L207" t="s">
-        <v>546</v>
+        <v>525</v>
       </c>
       <c r="M207" s="1">
-        <v>9018737.0</v>
+        <v>14231074.0</v>
       </c>
       <c r="N207" s="1">
-        <v>9057131.52</v>
+        <v>14326570.58</v>
       </c>
       <c r="O207" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
       <c r="B208" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="C208" s="1">
-        <v>2500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.265</v>
+        <v>98.66</v>
       </c>
       <c r="E208" s="1">
-        <v>98.03</v>
+        <v>98.7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>2450750.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="I208" s="1">
-        <v>5875.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.23972253391819</v>
+        <v>-0.040526849037487</v>
       </c>
       <c r="K208">
-        <v>0.09</v>
+        <v>1.36</v>
       </c>
       <c r="L208" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
       <c r="M208" s="1">
-        <v>2456625.0</v>
+        <v>9866000.0</v>
       </c>
       <c r="N208" s="1">
-        <v>2458919.52</v>
+        <v>10001993.15</v>
       </c>
       <c r="O208" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="B209" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
       <c r="C209" s="1">
-        <v>6200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.882</v>
+        <v>98.118</v>
       </c>
       <c r="E209" s="1">
-        <v>98.20403226</v>
+        <v>98.09</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>6088650.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-19966.0</v>
+        <v>476.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.32792162466228</v>
+        <v>0.028545213579366</v>
       </c>
       <c r="K209">
-        <v>0.04</v>
+        <v>0.86</v>
       </c>
       <c r="L209" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="M209" s="1">
-        <v>6068684.0</v>
+        <v>1668006.0</v>
       </c>
       <c r="N209" s="1">
-        <v>6071168.25</v>
+        <v>1682554.97</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>553</v>
+        <v>532</v>
       </c>
       <c r="B210" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
       <c r="C210" s="1">
-        <v>69900000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.361</v>
+        <v>100.433</v>
       </c>
       <c r="E210" s="1">
-        <v>98.0770309</v>
+        <v>102.17492537</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>68555844.6</v>
+        <v>6845720.0</v>
       </c>
       <c r="I210" s="1">
-        <v>198494.4</v>
+        <v>-116709.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0.28953680194321</v>
+        <v>-1.7048462396943</v>
       </c>
       <c r="K210">
-        <v>0.12</v>
+        <v>2.26</v>
       </c>
       <c r="L210" t="s">
-        <v>555</v>
+        <v>534</v>
       </c>
       <c r="M210" s="1">
-        <v>68754339.0</v>
+        <v>6729011.0</v>
       </c>
       <c r="N210" s="1">
-        <v>68834771.88</v>
+        <v>6880518.19</v>
       </c>
       <c r="O210" s="1">
-        <v>1.29</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>556</v>
+        <v>535</v>
       </c>
       <c r="B211" t="s">
-        <v>557</v>
+        <v>536</v>
       </c>
       <c r="C211" s="1">
-        <v>21900000.0</v>
+        <v>22181000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.572</v>
+        <v>100.192</v>
       </c>
       <c r="E211" s="1">
-        <v>97.79613699</v>
+        <v>100.28292999</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>21417354.0</v>
+        <v>22243756.7</v>
       </c>
       <c r="I211" s="1">
-        <v>388914.0</v>
+        <v>-20169.18</v>
       </c>
       <c r="J211" s="1">
-        <v>1.815882578212</v>
+        <v>-0.090673442764279</v>
       </c>
       <c r="K211">
-        <v>0.63</v>
+        <v>1.88</v>
       </c>
       <c r="L211" t="s">
-        <v>558</v>
+        <v>537</v>
       </c>
       <c r="M211" s="1">
-        <v>21806268.0</v>
+        <v>22223587.52</v>
       </c>
       <c r="N211" s="1">
-        <v>21944868.0</v>
+        <v>22641380.33</v>
       </c>
       <c r="O211" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>559</v>
+        <v>538</v>
       </c>
       <c r="B212" t="s">
-        <v>560</v>
+        <v>539</v>
       </c>
       <c r="C212" s="1">
-        <v>36200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.204</v>
+        <v>99.191</v>
       </c>
       <c r="E212" s="1">
-        <v>100.61786188</v>
+        <v>98.74</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>36423666.0</v>
+        <v>4245820.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-149818.0</v>
+        <v>19393.0</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.41132048597195</v>
+        <v>0.45675511444197</v>
       </c>
       <c r="K212">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="L212" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="M212" s="1">
-        <v>36273848.0</v>
+        <v>4265213.0</v>
       </c>
       <c r="N212" s="1">
-        <v>36386911.01</v>
+        <v>4275153.07</v>
       </c>
       <c r="O212" s="1">
-        <v>0.68</v>
+        <v>0.07</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="B213" t="s">
-        <v>563</v>
+        <v>542</v>
       </c>
       <c r="C213" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.528</v>
+        <v>100.834</v>
       </c>
       <c r="E213" s="1">
-        <v>101.18676</v>
+        <v>100.933256</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>5059338.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="I213" s="1">
-        <v>-32938.0</v>
+        <v>-19851.2</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.65103379137745</v>
+        <v>-0.098338252359559</v>
       </c>
       <c r="K213">
-        <v>1.59</v>
+        <v>3.37</v>
       </c>
       <c r="L213" t="s">
-        <v>564</v>
+        <v>543</v>
       </c>
       <c r="M213" s="1">
-        <v>5026400.0</v>
+        <v>20166800.0</v>
       </c>
       <c r="N213" s="1">
-        <v>5106023.29</v>
+        <v>20840772.6</v>
       </c>
       <c r="O213" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>565</v>
+        <v>544</v>
       </c>
       <c r="B214" t="s">
-        <v>566</v>
+        <v>545</v>
       </c>
       <c r="C214" s="1">
-        <v>33150000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.775</v>
+        <v>100.753</v>
       </c>
       <c r="E214" s="1">
-        <v>99.7321267</v>
+        <v>101.44352113</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>33061200.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I214" s="1">
-        <v>14212.5</v>
+        <v>-49027.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.042988457769228</v>
+        <v>-0.68069514848337</v>
       </c>
       <c r="K214">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="L214" t="s">
-        <v>567</v>
+        <v>546</v>
       </c>
       <c r="M214" s="1">
-        <v>33075412.5</v>
+        <v>7153463.0</v>
       </c>
       <c r="N214" s="1">
-        <v>33456864.55</v>
+        <v>7234116.08</v>
       </c>
       <c r="O214" s="1">
-        <v>0.63</v>
+        <v>0.12</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>568</v>
+        <v>547</v>
       </c>
       <c r="B215" t="s">
-        <v>569</v>
+        <v>548</v>
       </c>
       <c r="C215" s="1">
-        <v>5000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.509</v>
+        <v>100.503</v>
       </c>
       <c r="E215" s="1">
-        <v>101.91</v>
+        <v>101.37056452</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>5095500.0</v>
+        <v>6284975.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-70050.0</v>
+        <v>-53789.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-1.3747424197822</v>
+        <v>-0.85583474874602</v>
       </c>
       <c r="K215">
-        <v>2.18</v>
+        <v>1.43</v>
       </c>
       <c r="L215" t="s">
-        <v>570</v>
+        <v>549</v>
       </c>
       <c r="M215" s="1">
-        <v>5025450.0</v>
+        <v>6231186.0</v>
       </c>
       <c r="N215" s="1">
-        <v>5134268.49</v>
+        <v>6319854.49</v>
       </c>
       <c r="O215" s="1">
         <v>0.1</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>571</v>
+        <v>550</v>
       </c>
       <c r="B216" t="s">
-        <v>572</v>
+        <v>551</v>
       </c>
       <c r="C216" s="1">
-        <v>5000000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.0460452</v>
+        <v>98.407</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>98.32599876</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>15800988.0</v>
       </c>
       <c r="I216" s="1">
-        <v>2302.26</v>
+        <v>13016.9</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>0.082380291662775</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>1.41</v>
       </c>
       <c r="L216" t="s">
-        <v>573</v>
+        <v>552</v>
       </c>
       <c r="M216" s="1">
-        <v>2302.26</v>
+        <v>15814004.9</v>
       </c>
       <c r="N216" s="1">
-        <v>-2469.11</v>
+        <v>16040525.86</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>574</v>
+        <v>553</v>
       </c>
       <c r="B217" t="s">
-        <v>575</v>
+        <v>554</v>
       </c>
       <c r="C217" s="1">
-        <v>1700000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.04997706</v>
+        <v>98.653</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>98.7658794</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="I217" s="1">
-        <v>849.61</v>
+        <v>-11231.5</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.11428987184047</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L217" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="M217" s="1">
-        <v>849.61</v>
+        <v>9815973.5</v>
       </c>
       <c r="N217" s="1">
-        <v>-712.1</v>
+        <v>9830625.9</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>577</v>
+        <v>556</v>
       </c>
       <c r="B218" t="s">
-        <v>578</v>
+        <v>557</v>
       </c>
       <c r="C218" s="1">
-        <v>25000000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.97830388</v>
+        <v>100.465</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>101.21349288</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="I218" s="1">
-        <v>-5424.03</v>
+        <v>-157161.05</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>-0.73951887108879</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>1.64</v>
       </c>
       <c r="L218" t="s">
-        <v>579</v>
+        <v>558</v>
       </c>
       <c r="M218" s="1">
-        <v>-5424.03</v>
+        <v>21094636.05</v>
       </c>
       <c r="N218" s="1">
-        <v>-44428.61</v>
+        <v>21438713.6</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>2615337482</v>
+        <v>559</v>
+      </c>
+      <c r="B219" t="s">
+        <v>560</v>
       </c>
       <c r="C219" s="1">
-        <v>13500000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.9945883</v>
+        <v>100.654</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>102.00865759</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>26216225.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-730.58</v>
+        <v>-348147.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>-1.3279829571191</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>2.36</v>
       </c>
       <c r="L219" t="s">
-        <v>581</v>
+        <v>561</v>
       </c>
       <c r="M219" s="1">
-        <v>-730.58</v>
+        <v>25868078.0</v>
       </c>
       <c r="N219" s="1">
-        <v>-8370.79</v>
+        <v>26475108.48</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>2615354222</v>
+        <v>562</v>
+      </c>
+      <c r="B220" t="s">
+        <v>563</v>
       </c>
       <c r="C220" s="1">
-        <v>5000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.9943842</v>
+        <v>101.134</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-280.79</v>
+        <v>-88190.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.53870424129259</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>2.22</v>
       </c>
       <c r="L220" t="s">
-        <v>583</v>
+        <v>564</v>
       </c>
       <c r="M220" s="1">
-        <v>-280.79</v>
+        <v>16282574.0</v>
       </c>
       <c r="N220" s="1">
-        <v>-3251.75</v>
+        <v>16639530.85</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>2621898872</v>
+        <v>565</v>
+      </c>
+      <c r="B221" t="s">
+        <v>566</v>
       </c>
       <c r="C221" s="1">
-        <v>5000000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.1174612</v>
+        <v>98.998</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>98.97327539</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="I221" s="1">
-        <v>5873.06</v>
+        <v>2503.12</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>0.024981101899008</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>389.97</v>
+        <v>0.31</v>
+      </c>
+      <c r="L221" t="s">
+        <v>567</v>
       </c>
       <c r="M221" s="1">
-        <v>5873.06</v>
+        <v>10022557.52</v>
       </c>
       <c r="N221" s="1">
-        <v>6263.03</v>
+        <v>10053761.63</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>2631260002</v>
+        <v>568</v>
+      </c>
+      <c r="B222" t="s">
+        <v>569</v>
       </c>
       <c r="C222" s="1">
-        <v>4500000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.99803489</v>
+        <v>99.144</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>98.91863033</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>18640226.7</v>
       </c>
       <c r="I222" s="1">
-        <v>-88.43</v>
+        <v>42468.66</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.22783338788471</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="L222" t="s">
-        <v>586</v>
+        <v>570</v>
       </c>
       <c r="M222" s="1">
-        <v>-88.43</v>
+        <v>18682695.36</v>
       </c>
       <c r="N222" s="1">
-        <v>-2141.18</v>
+        <v>18765815.47</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>2658022692</v>
+        <v>571</v>
+      </c>
+      <c r="B223" t="s">
+        <v>572</v>
       </c>
       <c r="C223" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.9832695</v>
+        <v>100.08</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>101.6185192</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>10161851.92</v>
       </c>
       <c r="I223" s="1">
-        <v>-1003.83</v>
+        <v>-153851.92</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>-1.5140145832788</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>3.78</v>
       </c>
       <c r="L223" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="M223" s="1">
-        <v>-1003.83</v>
+        <v>10008000.0</v>
       </c>
       <c r="N223" s="1">
-        <v>-10845.57</v>
+        <v>10386082.19</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>2669237052</v>
+        <v>574</v>
+      </c>
+      <c r="B224" t="s">
+        <v>575</v>
       </c>
       <c r="C224" s="1">
-        <v>8200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.98613476</v>
+        <v>99.169</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>98.502</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1136.95</v>
+        <v>100050.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>0.67714361129723</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L224" t="s">
-        <v>590</v>
+        <v>576</v>
       </c>
       <c r="M224" s="1">
-        <v>-1136.95</v>
+        <v>14875350.0</v>
       </c>
       <c r="N224" s="1">
-        <v>-13443.51</v>
+        <v>14924151.37</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>2670063452</v>
+        <v>577</v>
+      </c>
+      <c r="B225" t="s">
+        <v>578</v>
       </c>
       <c r="C225" s="1">
-        <v>35000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.99840491</v>
+        <v>99.727</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-558.28</v>
+        <v>17070.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>1.7414813303407</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L225" t="s">
-        <v>592</v>
+        <v>579</v>
       </c>
       <c r="M225" s="1">
-        <v>-558.28</v>
+        <v>997270.0</v>
       </c>
       <c r="N225" s="1">
-        <v>-33178.28</v>
+        <v>998348.77</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>2674133292</v>
+        <v>580</v>
+      </c>
+      <c r="B226" t="s">
+        <v>581</v>
       </c>
       <c r="C226" s="1">
-        <v>20000000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.9992938</v>
+        <v>100.505</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>101.67080706</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-141.24</v>
+        <v>-369794.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>-1.1466487731155</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>2.4</v>
       </c>
       <c r="L226" t="s">
-        <v>594</v>
+        <v>582</v>
       </c>
       <c r="M226" s="1">
-        <v>-141.24</v>
+        <v>31880186.0</v>
       </c>
       <c r="N226" s="1">
-        <v>-2381.24</v>
+        <v>32640162.44</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>2675905922</v>
+        <v>583</v>
+      </c>
+      <c r="B227" t="s">
+        <v>584</v>
       </c>
       <c r="C227" s="1">
-        <v>15000000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.00210687</v>
+        <v>98.935</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>99.18027403</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="I227" s="1">
-        <v>316.03</v>
+        <v>-28525.37</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>-0.24730122503323</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L227" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="M227" s="1">
-        <v>316.03</v>
+        <v>11506140.5</v>
       </c>
       <c r="N227" s="1">
-        <v>-10443.93</v>
+        <v>11517053.9</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>2677223832</v>
+        <v>586</v>
+      </c>
+      <c r="B228" t="s">
+        <v>587</v>
       </c>
       <c r="C228" s="1">
-        <v>9100000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.99503044</v>
+        <v>99.713</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>97.75503039</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>55164141.2</v>
       </c>
       <c r="I228" s="1">
-        <v>-452.23</v>
+        <v>1104901.83</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>2.0029348884344</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L228" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="M228" s="1">
-        <v>-452.23</v>
+        <v>56269043.03</v>
       </c>
       <c r="N228" s="1">
-        <v>-5045.3</v>
+        <v>56329918.94</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.92</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>2686335662</v>
+        <v>589</v>
+      </c>
+      <c r="B229" t="s">
+        <v>590</v>
       </c>
       <c r="C229" s="1">
-        <v>14000000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.986496</v>
+        <v>98.907</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>98.91493274</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>43958785.26</v>
       </c>
       <c r="I229" s="1">
-        <v>-1890.56</v>
+        <v>-3525.39</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>-0.0080197621002232</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L229" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="M229" s="1">
-        <v>-1890.56</v>
+        <v>43955259.87</v>
       </c>
       <c r="N229" s="1">
-        <v>-17929.31</v>
+        <v>44052360.41</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>2694693442</v>
+        <v>592</v>
+      </c>
+      <c r="B230" t="s">
+        <v>593</v>
       </c>
       <c r="C230" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.99549647</v>
+        <v>98.764</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>98.9</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-675.53</v>
+        <v>-6800.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>-0.13751263902932</v>
       </c>
       <c r="K230">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L230" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="M230" s="1">
-        <v>-675.53</v>
+        <v>4938200.0</v>
       </c>
       <c r="N230" s="1">
-        <v>-8171.86</v>
+        <v>4949295.89</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>2698945062</v>
+        <v>595</v>
+      </c>
+      <c r="B231" t="s">
+        <v>596</v>
       </c>
       <c r="C231" s="1">
-        <v>15000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.9960428</v>
+        <v>98.507</v>
       </c>
       <c r="E231" s="1">
-        <v>0.0</v>
+        <v>97.51</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>0.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I231" s="1">
-        <v>-593.58</v>
+        <v>52890.85</v>
       </c>
       <c r="J231" s="1">
-        <v>0</v>
+        <v>1.0224592349503</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="L231" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="M231" s="1">
-        <v>-593.58</v>
+        <v>5225796.35</v>
       </c>
       <c r="N231" s="1">
-        <v>-5663.58</v>
+        <v>5234604.1</v>
       </c>
       <c r="O231" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>2701398352</v>
+        <v>598</v>
+      </c>
+      <c r="B232" t="s">
+        <v>599</v>
       </c>
       <c r="C232" s="1">
-        <v>1100000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.99918091</v>
+        <v>99.221</v>
       </c>
       <c r="E232" s="1">
-        <v>0.0</v>
+        <v>98.67857143</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>0.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-9.01</v>
+        <v>49361.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0</v>
+        <v>0.54969236337315</v>
       </c>
       <c r="K232">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>76.36</v>
+        <v>0.53</v>
+      </c>
+      <c r="L232" t="s">
+        <v>600</v>
       </c>
       <c r="M232" s="1">
-        <v>-9.01</v>
+        <v>9029111.0</v>
       </c>
       <c r="N232" s="1">
-        <v>67.35</v>
+        <v>9076979.49</v>
       </c>
       <c r="O232" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>2712519372</v>
+        <v>601</v>
+      </c>
+      <c r="B233" t="s">
+        <v>602</v>
       </c>
       <c r="C233" s="1">
-        <v>4900000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.98530918</v>
+        <v>98.491</v>
       </c>
       <c r="E233" s="1">
-        <v>0.0</v>
+        <v>98.03</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>0.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-719.85</v>
+        <v>11525.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0</v>
+        <v>0.47026420483525</v>
       </c>
       <c r="K233">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L233" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="M233" s="1">
-        <v>-719.85</v>
+        <v>2462275.0</v>
       </c>
       <c r="N233" s="1">
-        <v>-7045.94</v>
+        <v>2465870.89</v>
       </c>
       <c r="O233" s="1">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>2715283672</v>
+        <v>604</v>
+      </c>
+      <c r="B234" t="s">
+        <v>605</v>
       </c>
       <c r="C234" s="1">
-        <v>20000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.99288725</v>
+        <v>98.196</v>
       </c>
       <c r="E234" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-1422.55</v>
+        <v>-498.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0</v>
+        <v>-0.008179153014215</v>
       </c>
       <c r="K234">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L234" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="M234" s="1">
-        <v>-1422.55</v>
+        <v>6088152.0</v>
       </c>
       <c r="N234" s="1">
-        <v>-22916.33</v>
+        <v>6093056.79</v>
       </c>
       <c r="O234" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>2716928862</v>
+        <v>607</v>
+      </c>
+      <c r="B235" t="s">
+        <v>608</v>
       </c>
       <c r="C235" s="1">
-        <v>10000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.9934124</v>
+        <v>98.583</v>
       </c>
       <c r="E235" s="1">
-        <v>0.0</v>
+        <v>98.0770309</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>0.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I235" s="1">
-        <v>-658.76</v>
+        <v>353672.4</v>
       </c>
       <c r="J235" s="1">
-        <v>0</v>
+        <v>0.51588949427078</v>
       </c>
       <c r="K235">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L235" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="M235" s="1">
-        <v>-658.76</v>
+        <v>68909517.0</v>
       </c>
       <c r="N235" s="1">
-        <v>-11336.1</v>
+        <v>69044529.33</v>
       </c>
       <c r="O235" s="1">
-        <v>0.0</v>
+        <v>1.13</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>610</v>
+      </c>
+      <c r="B236" t="s">
+        <v>611</v>
+      </c>
+      <c r="C236" s="1">
+        <v>21900000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.742</v>
+      </c>
+      <c r="E236" s="1">
+        <v>97.79613699</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>21417354.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>426144.0</v>
+      </c>
+      <c r="J236" s="1">
+        <v>1.9897135752624</v>
+      </c>
+      <c r="K236">
+        <v>0.72</v>
+      </c>
+      <c r="L236" t="s">
         <v>612</v>
       </c>
-      <c r="B236">
-[...31 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>16688.79</v>
+        <v>21843498.0</v>
       </c>
       <c r="N236" s="1">
-        <v>6907.59</v>
+        <v>22002048.0</v>
       </c>
       <c r="O236" s="1">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>613</v>
+      </c>
+      <c r="B237" t="s">
         <v>614</v>
       </c>
-      <c r="B237">
-[...1 lines deleted...]
-      </c>
       <c r="C237" s="1">
-        <v>21900000.0</v>
+        <v>48500000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.00306781</v>
+        <v>100.181</v>
       </c>
       <c r="E237" s="1">
-        <v>0.0</v>
+        <v>100.5040433</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>0.0</v>
+        <v>48744461.0</v>
       </c>
       <c r="I237" s="1">
-        <v>671.85</v>
+        <v>-156676.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0</v>
+        <v>-0.321423186934</v>
       </c>
       <c r="K237">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L237" t="s">
         <v>615</v>
       </c>
       <c r="M237" s="1">
-        <v>671.85</v>
+        <v>48587785.0</v>
       </c>
       <c r="N237" s="1">
-        <v>-19206.78</v>
+        <v>48891278.15</v>
       </c>
       <c r="O237" s="1">
-        <v>0.0</v>
+        <v>0.8</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>616</v>
       </c>
-      <c r="B238">
-        <v>2750042102</v>
+      <c r="B238" t="s">
+        <v>617</v>
       </c>
       <c r="C238" s="1">
-        <v>50000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.01151994</v>
+        <v>97.755</v>
       </c>
       <c r="E238" s="1">
-        <v>0.0</v>
+        <v>97.46343662</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>0.0</v>
+        <v>6919904.0</v>
       </c>
       <c r="I238" s="1">
-        <v>5759.97</v>
+        <v>20701.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0</v>
+        <v>0.29915154892322</v>
       </c>
       <c r="K238">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="L238" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="M238" s="1">
-        <v>5759.97</v>
+        <v>6940605.0</v>
       </c>
       <c r="N238" s="1">
-        <v>84206.08</v>
+        <v>6984372.12</v>
       </c>
       <c r="O238" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>2751485942</v>
+        <v>619</v>
+      </c>
+      <c r="B239" t="s">
+        <v>620</v>
       </c>
       <c r="C239" s="1">
-        <v>30000000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.0113172</v>
+        <v>99.87</v>
       </c>
       <c r="E239" s="1">
-        <v>0.0</v>
+        <v>99.7321267</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>0.0</v>
+        <v>33061200.0</v>
       </c>
       <c r="I239" s="1">
-        <v>3395.16</v>
+        <v>45705.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0</v>
+        <v>0.1382436209212</v>
       </c>
       <c r="K239">
-        <v>0.0</v>
+        <v>1.31</v>
       </c>
       <c r="L239" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="M239" s="1">
-        <v>3395.16</v>
+        <v>33106905.0</v>
       </c>
       <c r="N239" s="1">
-        <v>49231.16</v>
+        <v>33540125.55</v>
       </c>
       <c r="O239" s="1">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>2753098622</v>
+        <v>622</v>
+      </c>
+      <c r="B240" t="s">
+        <v>623</v>
       </c>
       <c r="C240" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.01632223</v>
+        <v>100.0373288</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>6528.89</v>
+        <v>1866.44</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="M240" s="1">
-        <v>6528.89</v>
+        <v>1866.44</v>
       </c>
       <c r="N240" s="1">
-        <v>76259.56</v>
+        <v>-3947.78</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>2760391592</v>
+        <v>625</v>
+      </c>
+      <c r="B241" t="s">
+        <v>626</v>
       </c>
       <c r="C241" s="1">
-        <v>30000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.0297373</v>
+        <v>100.04044588</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>8921.19</v>
+        <v>687.58</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="M241" s="1">
-        <v>8921.19</v>
+        <v>687.58</v>
       </c>
       <c r="N241" s="1">
-        <v>79634.19</v>
+        <v>-1214.52</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>2767186142</v>
+        <v>628</v>
+      </c>
+      <c r="B242" t="s">
+        <v>629</v>
       </c>
       <c r="C242" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0341232</v>
+        <v>99.99406772</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>5118.48</v>
+        <v>-1483.07</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="M242" s="1">
-        <v>5118.48</v>
+        <v>-1483.07</v>
       </c>
       <c r="N242" s="1">
-        <v>37008.14</v>
+        <v>-45528.7</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B243">
-        <v>2770099252</v>
+        <v>2621898872</v>
       </c>
       <c r="C243" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.09054975</v>
+        <v>100.085766</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>7243.98</v>
+        <v>4288.3</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
-      <c r="L243" t="s">
-        <v>627</v>
+      <c r="L243">
+        <v>554.58</v>
       </c>
       <c r="M243" s="1">
-        <v>7243.98</v>
+        <v>4288.3</v>
       </c>
       <c r="N243" s="1">
-        <v>22667.14</v>
+        <v>4842.88</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B244">
-        <v>2773749182</v>
+        <v>2675905922</v>
       </c>
       <c r="C244" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.0286416</v>
+        <v>99.99664953</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>5728.32</v>
+        <v>-502.57</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="M244" s="1">
-        <v>5728.32</v>
+        <v>-502.57</v>
       </c>
       <c r="N244" s="1">
-        <v>31804.49</v>
+        <v>-12446.45</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="B245">
-        <v>2777134372</v>
+        <v>2686335662</v>
       </c>
       <c r="C245" s="1">
-        <v>10000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0595783</v>
+        <v>100.0</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>5957.83</v>
+        <v>0.0</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
-      <c r="L245" t="s">
-        <v>631</v>
+      <c r="L245">
+        <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>5957.83</v>
+        <v>0.0</v>
       </c>
       <c r="N245" s="1">
-        <v>15338.41</v>
+        <v>0.0</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="B246">
-        <v>2780647822</v>
+        <v>2712519372</v>
       </c>
       <c r="C246" s="1">
-        <v>6000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.07124</v>
+        <v>99.98784939</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>4274.4</v>
+        <v>-595.38</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="M246" s="1">
-        <v>4274.4</v>
+        <v>-595.38</v>
       </c>
       <c r="N246" s="1">
-        <v>12279.76</v>
+        <v>-7708.38</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="B247">
-        <v>2794032762</v>
+        <v>2715283672</v>
       </c>
       <c r="C247" s="1">
-        <v>3100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.01779645</v>
+        <v>99.9910129</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>551.69</v>
+        <v>-1797.42</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="M247" s="1">
-        <v>551.69</v>
+        <v>-1797.42</v>
       </c>
       <c r="N247" s="1">
-        <v>5650.85</v>
+        <v>-25975.42</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B248">
-        <v>2794077772</v>
+        <v>2716928862</v>
       </c>
       <c r="C248" s="1">
-        <v>4325000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.0324578</v>
+        <v>99.9911524</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1403.8</v>
+        <v>-884.76</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="M248" s="1">
-        <v>1403.8</v>
+        <v>-884.76</v>
       </c>
       <c r="N248" s="1">
-        <v>8708.91</v>
+        <v>-12891.79</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B249">
-        <v>2794147912</v>
+        <v>2721415922</v>
       </c>
       <c r="C249" s="1">
-        <v>3000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.00446533</v>
+        <v>100.07452711</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>133.96</v>
+        <v>13414.88</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="M249" s="1">
-        <v>133.96</v>
+        <v>13414.88</v>
       </c>
       <c r="N249" s="1">
-        <v>4719.43</v>
+        <v>1609.43</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B250">
-        <v>2798428692</v>
+        <v>2721858402</v>
       </c>
       <c r="C250" s="1">
-        <v>6299000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.01254723</v>
+        <v>99.99589324</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>790.35</v>
+        <v>-899.38</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="M250" s="1">
-        <v>790.35</v>
+        <v>-899.38</v>
       </c>
       <c r="N250" s="1">
-        <v>10658.65</v>
+        <v>-23348.46</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B251">
-        <v>2798594402</v>
+        <v>2760391592</v>
       </c>
       <c r="C251" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.08736</v>
+        <v>100.00064957</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>13104.0</v>
+        <v>194.87</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="M251" s="1">
-        <v>13104.0</v>
+        <v>194.87</v>
       </c>
       <c r="N251" s="1">
-        <v>37605.42</v>
+        <v>79364.87</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B252">
-        <v>2806083592</v>
+        <v>2767186142</v>
       </c>
       <c r="C252" s="1">
-        <v>5997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.36205836</v>
+        <v>100.005242</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>21712.64</v>
+        <v>786.3</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="M252" s="1">
-        <v>21712.64</v>
+        <v>786.3</v>
       </c>
       <c r="N252" s="1">
-        <v>25643.14</v>
+        <v>36653.3</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B253">
-        <v>2813842962</v>
+        <v>2770099252</v>
       </c>
       <c r="C253" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0699152</v>
+        <v>100.04575688</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>13983.04</v>
+        <v>3660.55</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="M253" s="1">
-        <v>13983.04</v>
+        <v>3660.55</v>
       </c>
       <c r="N253" s="1">
-        <v>36564.1</v>
+        <v>21516.69</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B254">
-        <v>2818053322</v>
+        <v>2773749182</v>
       </c>
       <c r="C254" s="1">
-        <v>3884000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0710533</v>
+        <v>100.007396</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>2759.71</v>
+        <v>1479.2</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="M254" s="1">
-        <v>2759.71</v>
+        <v>1479.2</v>
       </c>
       <c r="N254" s="1">
-        <v>7781.94</v>
+        <v>30930.92</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B255">
-        <v>2819407592</v>
+        <v>2777134372</v>
       </c>
       <c r="C255" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0649878</v>
+        <v>100.0285449</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>6498.78</v>
+        <v>2854.49</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="M255" s="1">
-        <v>6498.78</v>
+        <v>2854.49</v>
       </c>
       <c r="N255" s="1">
-        <v>20035.87</v>
+        <v>13844.26</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B256">
-        <v>2820059802</v>
+        <v>2780647822</v>
       </c>
       <c r="C256" s="1">
-        <v>7500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.00356653</v>
+        <v>100.034933</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>267.49</v>
+        <v>2095.98</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="M256" s="1">
-        <v>267.49</v>
+        <v>2095.98</v>
       </c>
       <c r="N256" s="1">
-        <v>8073.95</v>
+        <v>11406.08</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B257">
-        <v>2820282902</v>
+        <v>2794077772</v>
       </c>
       <c r="C257" s="1">
-        <v>20000000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.0456634</v>
+        <v>100.00497526</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>9132.68</v>
+        <v>215.18</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="M257" s="1">
-        <v>9132.68</v>
+        <v>215.18</v>
       </c>
       <c r="N257" s="1">
-        <v>33556.85</v>
+        <v>8602.54</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B258">
-        <v>2821297102</v>
+        <v>2798594402</v>
       </c>
       <c r="C258" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.06556088</v>
+        <v>100.0453136</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>8195.11</v>
+        <v>6797.04</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="M258" s="1">
-        <v>8195.11</v>
+        <v>6797.04</v>
       </c>
       <c r="N258" s="1">
-        <v>25188.72</v>
+        <v>35276.54</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B259">
-        <v>2829527942</v>
+        <v>2806083592</v>
       </c>
       <c r="C259" s="1">
-        <v>10000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0137279</v>
+        <v>100.31004769</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>1372.79</v>
+        <v>18593.56</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="M259" s="1">
-        <v>1372.79</v>
+        <v>18593.56</v>
       </c>
       <c r="N259" s="1">
-        <v>13783.84</v>
+        <v>23877.51</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B260">
-        <v>2832350132</v>
+        <v>2813842962</v>
       </c>
       <c r="C260" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0379441</v>
+        <v>100.03521195</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>3794.41</v>
+        <v>7042.39</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="M260" s="1">
-        <v>3794.41</v>
+        <v>7042.39</v>
       </c>
       <c r="N260" s="1">
-        <v>15298.58</v>
+        <v>33427.55</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B261">
-        <v>2832375032</v>
+        <v>2818053322</v>
       </c>
       <c r="C261" s="1">
-        <v>11229000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.06201648</v>
+        <v>100.03483393</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>6963.83</v>
+        <v>1352.95</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="M261" s="1">
-        <v>6963.83</v>
+        <v>1352.95</v>
       </c>
       <c r="N261" s="1">
-        <v>20429.9</v>
+        <v>7216.23</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="B262">
-        <v>2833851362</v>
+        <v>2819407592</v>
       </c>
       <c r="C262" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.07037</v>
+        <v>100.029544</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>7037.0</v>
+        <v>2954.4</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="M262" s="1">
-        <v>7037.0</v>
+        <v>2954.4</v>
       </c>
       <c r="N262" s="1">
-        <v>18982.34</v>
+        <v>18763.57</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="B263">
-        <v>2834781282</v>
+        <v>2820282902</v>
       </c>
       <c r="C263" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.03023085</v>
+        <v>100.0165788</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>6046.17</v>
+        <v>3315.76</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="M263" s="1">
-        <v>6046.17</v>
+        <v>3315.76</v>
       </c>
       <c r="N263" s="1">
-        <v>25037.72</v>
+        <v>31884.09</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B264">
-        <v>2837532552</v>
+        <v>2821297102</v>
       </c>
       <c r="C264" s="1">
-        <v>3507000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.07215997</v>
+        <v>100.02990592</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>2530.65</v>
+        <v>3738.24</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="M264" s="1">
-        <v>2530.65</v>
+        <v>3738.24</v>
       </c>
       <c r="N264" s="1">
-        <v>6845.82</v>
+        <v>23598.94</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="B265">
-        <v>2838669412</v>
+        <v>2832350132</v>
       </c>
       <c r="C265" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.07659687</v>
+        <v>100.0117682</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>11489.53</v>
+        <v>1176.82</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="M265" s="1">
-        <v>11489.53</v>
+        <v>1176.82</v>
       </c>
       <c r="N265" s="1">
-        <v>29667.53</v>
+        <v>14724.49</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="B266">
-        <v>2838754542</v>
+        <v>2832375032</v>
       </c>
       <c r="C266" s="1">
-        <v>12200000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.20867148</v>
+        <v>100.02804854</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>25457.92</v>
+        <v>3149.57</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="M266" s="1">
-        <v>25457.92</v>
+        <v>3149.57</v>
       </c>
       <c r="N266" s="1">
-        <v>38795.5</v>
+        <v>18997.62</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="B267">
-        <v>2842080552</v>
+        <v>2833851362</v>
       </c>
       <c r="C267" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.00241965</v>
+        <v>100.0344486</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>483.93</v>
+        <v>3444.86</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="M267" s="1">
-        <v>483.93</v>
+        <v>3444.86</v>
       </c>
       <c r="N267" s="1">
-        <v>21409.71</v>
+        <v>17524.86</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="B268">
-        <v>2846048702</v>
+        <v>2834781282</v>
       </c>
       <c r="C268" s="1">
-        <v>5305000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.5154541</v>
+        <v>100.0081025</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>27344.84</v>
+        <v>1620.5</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="M268" s="1">
-        <v>27344.84</v>
+        <v>1620.5</v>
       </c>
       <c r="N268" s="1">
-        <v>29076.74</v>
+        <v>24102.16</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="B269">
-        <v>2847414022</v>
+        <v>2837532552</v>
       </c>
       <c r="C269" s="1">
-        <v>11800000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.05806864</v>
+        <v>100.03545281</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>6852.1</v>
+        <v>1243.33</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="M269" s="1">
-        <v>6852.1</v>
+        <v>1243.33</v>
       </c>
       <c r="N269" s="1">
-        <v>15092.66</v>
+        <v>6335.2</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="B270">
-        <v>2851226042</v>
+        <v>2838669412</v>
       </c>
       <c r="C270" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.47486808</v>
+        <v>100.03905247</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>118717.02</v>
+        <v>5857.87</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="M270" s="1">
-        <v>118717.02</v>
+        <v>5857.87</v>
       </c>
       <c r="N270" s="1">
-        <v>123440.35</v>
+        <v>27323.54</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="B271">
-        <v>2855281272</v>
+        <v>2838754542</v>
       </c>
       <c r="C271" s="1">
-        <v>28600000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.08119273</v>
+        <v>100.15681459</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>23221.12</v>
+        <v>19131.38</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="M271" s="1">
-        <v>23221.12</v>
+        <v>19131.38</v>
       </c>
       <c r="N271" s="1">
-        <v>46476.49</v>
+        <v>35390.87</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B272">
-        <v>2856676872</v>
+        <v>2846048702</v>
       </c>
       <c r="C272" s="1">
-        <v>20000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.4656037</v>
+        <v>100.46757474</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>93120.74</v>
+        <v>24804.84</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="M272" s="1">
-        <v>93120.74</v>
+        <v>24804.84</v>
       </c>
       <c r="N272" s="1">
-        <v>98276.24</v>
+        <v>27741.55</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="B273">
-        <v>2858088902</v>
+        <v>2847414022</v>
       </c>
       <c r="C273" s="1">
-        <v>10000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.4701088</v>
+        <v>100.02832949</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>47010.88</v>
+        <v>3342.88</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="M273" s="1">
-        <v>47010.88</v>
+        <v>3342.88</v>
       </c>
       <c r="N273" s="1">
-        <v>49684.88</v>
+        <v>13230.79</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="B274">
-        <v>2859475842</v>
+        <v>2851226042</v>
       </c>
       <c r="C274" s="1">
-        <v>4400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.05074818</v>
+        <v>100.43510792</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>2232.92</v>
+        <v>108776.98</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="M274" s="1">
-        <v>2232.92</v>
+        <v>108776.98</v>
       </c>
       <c r="N274" s="1">
-        <v>5594.03</v>
+        <v>117267.82</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B275">
-        <v>2859574782</v>
+        <v>2855281272</v>
       </c>
       <c r="C275" s="1">
-        <v>10600000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.0496016</v>
+        <v>100.04500217</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>5257.77</v>
+        <v>12870.62</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="M275" s="1">
-        <v>5257.77</v>
+        <v>12870.62</v>
       </c>
       <c r="N275" s="1">
-        <v>13031.11</v>
+        <v>40807.66</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B276">
-        <v>2859756032</v>
+        <v>2856676872</v>
       </c>
       <c r="C276" s="1">
-        <v>2700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.04960148</v>
+        <v>100.42305045</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>1339.24</v>
+        <v>84610.09</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="M276" s="1">
-        <v>1339.24</v>
+        <v>84610.09</v>
       </c>
       <c r="N276" s="1">
-        <v>3319.24</v>
+        <v>93164.81</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="B277">
-        <v>2859961272</v>
+        <v>2858088902</v>
       </c>
       <c r="C277" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.4606891</v>
+        <v>100.4269576</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>46068.91</v>
+        <v>42695.76</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="M277" s="1">
-        <v>46068.91</v>
+        <v>42695.76</v>
       </c>
       <c r="N277" s="1">
-        <v>48541.66</v>
+        <v>47130.48</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B278">
-        <v>2862709252</v>
+        <v>2859475842</v>
       </c>
       <c r="C278" s="1">
-        <v>12500000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.12817176</v>
+        <v>100.02212318</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>16021.47</v>
+        <v>973.42</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="M278" s="1">
-        <v>16021.47</v>
+        <v>973.42</v>
       </c>
       <c r="N278" s="1">
-        <v>23699.35</v>
+        <v>5028.27</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="B279">
-        <v>2863881852</v>
+        <v>2859574782</v>
       </c>
       <c r="C279" s="1">
-        <v>15000000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.13767193</v>
+        <v>100.02152245</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>20650.79</v>
+        <v>2281.38</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="M279" s="1">
-        <v>20650.79</v>
+        <v>2281.38</v>
       </c>
       <c r="N279" s="1">
-        <v>30395.54</v>
+        <v>11667.1</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="B280">
-        <v>2863986062</v>
+        <v>2859756032</v>
       </c>
       <c r="C280" s="1">
-        <v>40000000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.0</v>
+        <v>100.02152259</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>0.0</v>
+        <v>581.11</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280">
-        <v>0.0</v>
+      <c r="L280" t="s">
+        <v>704</v>
       </c>
       <c r="M280" s="1">
-        <v>0.0</v>
+        <v>581.11</v>
       </c>
       <c r="N280" s="1">
-        <v>0.0</v>
+        <v>2971.81</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="B281">
-        <v>2865625992</v>
+        <v>2859961272</v>
       </c>
       <c r="C281" s="1">
-        <v>6600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.44676424</v>
+        <v>100.4187881</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>29486.44</v>
+        <v>41878.81</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="M281" s="1">
-        <v>29486.44</v>
+        <v>41878.81</v>
       </c>
       <c r="N281" s="1">
-        <v>30922.11</v>
+        <v>45984.51</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="B282">
-        <v>2870139162</v>
+        <v>2862709252</v>
       </c>
       <c r="C282" s="1">
-        <v>9100000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.25795571</v>
+        <v>100.08706912</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>23473.97</v>
+        <v>10883.64</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="M282" s="1">
-        <v>23473.97</v>
+        <v>10883.64</v>
       </c>
       <c r="N282" s="1">
-        <v>28160.47</v>
+        <v>20208.82</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B283">
-        <v>2874472692</v>
+        <v>2863881852</v>
       </c>
       <c r="C283" s="1">
-        <v>11200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.21606911</v>
+        <v>100.09554193</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>24199.74</v>
+        <v>14331.29</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="M283" s="1">
-        <v>24199.74</v>
+        <v>14331.29</v>
       </c>
       <c r="N283" s="1">
-        <v>29902.03</v>
+        <v>26180.12</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="B284">
-        <v>2874671812</v>
+        <v>2865625992</v>
       </c>
       <c r="C284" s="1">
-        <v>2600000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.21473192</v>
+        <v>100.40671152</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>5583.03</v>
+        <v>26842.96</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="M284" s="1">
-        <v>5583.03</v>
+        <v>26842.96</v>
       </c>
       <c r="N284" s="1">
-        <v>6876.44</v>
+        <v>29231.7</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="B285">
-        <v>2874739202</v>
+        <v>2870139162</v>
       </c>
       <c r="C285" s="1">
-        <v>3500000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.21499914</v>
+        <v>100.21283648</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>7524.97</v>
+        <v>19368.12</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="M285" s="1">
-        <v>7524.97</v>
+        <v>19368.12</v>
       </c>
       <c r="N285" s="1">
-        <v>9274.27</v>
+        <v>25419.62</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B286">
-        <v>2877252492</v>
+        <v>2874472692</v>
       </c>
       <c r="C286" s="1">
-        <v>6400000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.46767406</v>
+        <v>100.17346277</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>29931.14</v>
+        <v>19427.83</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="M286" s="1">
-        <v>29931.14</v>
+        <v>19427.83</v>
       </c>
       <c r="N286" s="1">
-        <v>31061.74</v>
+        <v>26643.12</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="B287">
-        <v>2880689452</v>
+        <v>2874671812</v>
       </c>
       <c r="C287" s="1">
-        <v>40000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.15610945</v>
+        <v>100.17239731</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>62443.78</v>
+        <v>4482.33</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="M287" s="1">
-        <v>62443.78</v>
+        <v>4482.33</v>
       </c>
       <c r="N287" s="1">
-        <v>82000.22</v>
+        <v>6119.76</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="B288">
-        <v>2885535452</v>
+        <v>2874739202</v>
       </c>
       <c r="C288" s="1">
-        <v>6500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.43436692</v>
+        <v>100.17261029</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>28233.85</v>
+        <v>6041.36</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="M288" s="1">
-        <v>28233.85</v>
+        <v>6041.36</v>
       </c>
       <c r="N288" s="1">
-        <v>29311.91</v>
+        <v>8255.7</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="B289">
-        <v>2891519502</v>
+        <v>2877252492</v>
       </c>
       <c r="C289" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.17128125</v>
+        <v>100.42883813</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>34256.25</v>
+        <v>27445.64</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="M289" s="1">
-        <v>34256.25</v>
+        <v>27445.64</v>
       </c>
       <c r="N289" s="1">
-        <v>44147.14</v>
+        <v>29480.27</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="B290">
-        <v>2892744292</v>
+        <v>2880689452</v>
       </c>
       <c r="C290" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.17167413</v>
+        <v>100.11630583</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>51502.24</v>
+        <v>46522.33</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="M290" s="1">
-        <v>51502.24</v>
+        <v>46522.33</v>
       </c>
       <c r="N290" s="1">
-        <v>64621.82</v>
+        <v>70725.44</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="B291">
-        <v>2892891132</v>
+        <v>2885535452</v>
       </c>
       <c r="C291" s="1">
-        <v>15000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.1711878</v>
+        <v>100.39714215</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>25678.17</v>
+        <v>25814.24</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>25678.17</v>
+        <v>25814.24</v>
       </c>
       <c r="N291" s="1">
-        <v>32160.88</v>
+        <v>27660.73</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="B292">
-        <v>2905161062</v>
+        <v>2891519502</v>
       </c>
       <c r="C292" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.13334287</v>
+        <v>100.13106075</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>40002.86</v>
+        <v>26212.15</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="M292" s="1">
-        <v>40002.86</v>
+        <v>26212.15</v>
       </c>
       <c r="N292" s="1">
-        <v>47427.11</v>
+        <v>38511.48</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="B293">
-        <v>2921627832</v>
+        <v>2892744292</v>
       </c>
       <c r="C293" s="1">
-        <v>7720000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.13365635</v>
+        <v>100.1324071</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>10318.27</v>
+        <v>39722.13</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="M293" s="1">
-        <v>10318.27</v>
+        <v>39722.13</v>
       </c>
       <c r="N293" s="1">
-        <v>12171.07</v>
+        <v>56147.13</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="B294">
-        <v>2922922482</v>
+        <v>2892891132</v>
       </c>
       <c r="C294" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.002632</v>
+        <v>100.13202947</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>263.2</v>
+        <v>19804.42</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="M294" s="1">
-        <v>263.2</v>
+        <v>19804.42</v>
       </c>
       <c r="N294" s="1">
-        <v>1463.2</v>
+        <v>27923.17</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B295">
-        <v>2922948022</v>
+        <v>2905161062</v>
       </c>
       <c r="C295" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.1526224</v>
+        <v>100.09781317</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>30524.48</v>
+        <v>29343.95</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="M295" s="1">
-        <v>30524.48</v>
+        <v>29343.95</v>
       </c>
       <c r="N295" s="1">
-        <v>35618.26</v>
+        <v>38944.45</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="B296">
-        <v>2922949082</v>
+        <v>2921627832</v>
       </c>
       <c r="C296" s="1">
-        <v>20000000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.20972305</v>
+        <v>100.09806321</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>41944.61</v>
+        <v>7570.48</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="M296" s="1">
-        <v>41944.61</v>
+        <v>7570.48</v>
       </c>
       <c r="N296" s="1">
-        <v>47169.22</v>
+        <v>9989.42</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="B297">
-        <v>2924236212</v>
+        <v>2922948022</v>
       </c>
       <c r="C297" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.48177169</v>
+        <v>100.1165857</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>31315.16</v>
+        <v>23317.14</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>270.35</v>
+      <c r="L297" t="s">
+        <v>738</v>
       </c>
       <c r="M297" s="1">
-        <v>31315.16</v>
+        <v>23317.14</v>
       </c>
       <c r="N297" s="1">
-        <v>31585.51</v>
+        <v>29971.36</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B298">
-        <v>2924470772</v>
+        <v>2922949082</v>
       </c>
       <c r="C298" s="1">
-        <v>1700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.48733647</v>
+        <v>100.1717808</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>8284.72</v>
+        <v>34356.16</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298">
-        <v>77.22</v>
+      <c r="L298" t="s">
+        <v>740</v>
       </c>
       <c r="M298" s="1">
-        <v>8284.72</v>
+        <v>34356.16</v>
       </c>
       <c r="N298" s="1">
-        <v>8361.94</v>
+        <v>41174.54</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B299">
-        <v>2924746292</v>
+        <v>2924236212</v>
       </c>
       <c r="C299" s="1">
-        <v>10000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.2720049</v>
+        <v>100.45197415</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>27200.49</v>
+        <v>29378.32</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299" t="s">
-        <v>736</v>
+      <c r="L299">
+        <v>758.71</v>
       </c>
       <c r="M299" s="1">
-        <v>27200.49</v>
+        <v>29378.32</v>
       </c>
       <c r="N299" s="1">
-        <v>29606.44</v>
+        <v>30137.03</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="B300">
-        <v>2926627582</v>
+        <v>2924470772</v>
       </c>
       <c r="C300" s="1">
-        <v>20000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.23279615</v>
+        <v>100.45688647</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>46559.23</v>
+        <v>7767.07</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300" t="s">
-        <v>738</v>
+      <c r="L300">
+        <v>216.28</v>
       </c>
       <c r="M300" s="1">
-        <v>46559.23</v>
+        <v>7767.07</v>
       </c>
       <c r="N300" s="1">
-        <v>54937.84</v>
+        <v>7983.35</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="B301">
-        <v>2926707212</v>
+        <v>2924746292</v>
       </c>
       <c r="C301" s="1">
-        <v>8400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.20826917</v>
+        <v>100.2333329</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>17494.61</v>
+        <v>23333.29</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="M301" s="1">
-        <v>17494.61</v>
+        <v>23333.29</v>
       </c>
       <c r="N301" s="1">
-        <v>20937.02</v>
+        <v>26608.34</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="B302">
-        <v>2935657832</v>
+        <v>2926627582</v>
       </c>
       <c r="C302" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.2547926</v>
+        <v>100.19074625</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>101917.04</v>
+        <v>38149.25</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="M302" s="1">
-        <v>101917.04</v>
+        <v>38149.25</v>
       </c>
       <c r="N302" s="1">
-        <v>118869.26</v>
+        <v>48950.08</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="B303">
-        <v>2935803812</v>
+        <v>2926707212</v>
       </c>
       <c r="C303" s="1">
-        <v>9400000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.38393755</v>
+        <v>100.16721286</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>36090.13</v>
+        <v>14045.88</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="M303" s="1">
-        <v>36090.13</v>
+        <v>14045.88</v>
       </c>
       <c r="N303" s="1">
-        <v>38695.73</v>
+        <v>18491.07</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B304">
-        <v>2935813452</v>
+        <v>2935657832</v>
       </c>
       <c r="C304" s="1">
-        <v>3600000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.38468917</v>
+        <v>100.2117053</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>13848.81</v>
+        <v>84682.12</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="M304" s="1">
-        <v>13848.81</v>
+        <v>84682.12</v>
       </c>
       <c r="N304" s="1">
-        <v>14855.4</v>
+        <v>106754.12</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="B305">
-        <v>2935986662</v>
+        <v>2935803812</v>
       </c>
       <c r="C305" s="1">
-        <v>3844000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.3097063</v>
+        <v>100.34303649</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>11905.11</v>
+        <v>32245.43</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="M305" s="1">
-        <v>11905.11</v>
+        <v>32245.43</v>
       </c>
       <c r="N305" s="1">
-        <v>13242.82</v>
+        <v>36121.96</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="B306">
-        <v>2936837392</v>
+        <v>2935813452</v>
       </c>
       <c r="C306" s="1">
-        <v>1300000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.37754846</v>
+        <v>100.34367944</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>4908.13</v>
+        <v>12372.46</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306">
-        <v>333.64</v>
+      <c r="L306" t="s">
+        <v>754</v>
       </c>
       <c r="M306" s="1">
-        <v>4908.13</v>
+        <v>12372.46</v>
       </c>
       <c r="N306" s="1">
-        <v>5241.77</v>
+        <v>13869.79</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B307">
-        <v>2937018512</v>
+        <v>2935986662</v>
       </c>
       <c r="C307" s="1">
-        <v>10000000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.2562342</v>
+        <v>100.26761759</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>25623.42</v>
+        <v>10287.22</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="M307" s="1">
-        <v>25623.42</v>
+        <v>10287.22</v>
       </c>
       <c r="N307" s="1">
-        <v>29333.48</v>
+        <v>12110.13</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="B308">
-        <v>2937267382</v>
+        <v>2936837392</v>
       </c>
       <c r="C308" s="1">
-        <v>10000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.048567</v>
+        <v>100.33757154</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>4856.7</v>
+        <v>4388.43</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
-      <c r="L308" t="s">
-        <v>753</v>
+      <c r="L308">
+        <v>497.14</v>
       </c>
       <c r="M308" s="1">
-        <v>4856.7</v>
+        <v>4388.43</v>
       </c>
       <c r="N308" s="1">
-        <v>7375.09</v>
+        <v>4885.57</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="B309">
-        <v>2939595422</v>
+        <v>2937018512</v>
       </c>
       <c r="C309" s="1">
-        <v>8500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.42070106</v>
+        <v>100.2143161</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>35759.59</v>
+        <v>21431.61</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
-      <c r="L309">
-        <v>820.15</v>
+      <c r="L309" t="s">
+        <v>759</v>
       </c>
       <c r="M309" s="1">
-        <v>35759.59</v>
+        <v>21431.61</v>
       </c>
       <c r="N309" s="1">
-        <v>36579.74</v>
+        <v>26296.36</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="B310">
-        <v>2941100752</v>
+        <v>2937267382</v>
       </c>
       <c r="C310" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.32342887</v>
+        <v>100.0234102</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>20052.59</v>
+        <v>2341.02</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="M310" s="1">
-        <v>20052.59</v>
+        <v>2341.02</v>
       </c>
       <c r="N310" s="1">
-        <v>21304.99</v>
+        <v>5680.77</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="B311">
-        <v>2942297552</v>
+        <v>2939595422</v>
       </c>
       <c r="C311" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.14046847</v>
+        <v>100.38789941</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>21070.27</v>
+        <v>32971.45</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="M311" s="1">
-        <v>21070.27</v>
+        <v>32971.45</v>
       </c>
       <c r="N311" s="1">
-        <v>24383.1</v>
+        <v>34468.11</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="B312">
-        <v>2942312882</v>
+        <v>2941100752</v>
       </c>
       <c r="C312" s="1">
-        <v>4200000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.24116524</v>
+        <v>100.28626097</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>10128.94</v>
+        <v>17748.18</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="M312" s="1">
-        <v>10128.94</v>
+        <v>17748.18</v>
       </c>
       <c r="N312" s="1">
-        <v>11137.62</v>
+        <v>19550.0</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="B313">
-        <v>2942860832</v>
+        <v>2942297552</v>
       </c>
       <c r="C313" s="1">
-        <v>4300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.24299</v>
+        <v>100.1047716</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>10448.57</v>
+        <v>15715.74</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="M313" s="1">
-        <v>10448.57</v>
+        <v>15715.74</v>
       </c>
       <c r="N313" s="1">
-        <v>11531.07</v>
+        <v>20153.45</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="B314">
-        <v>2942896542</v>
+        <v>2942312882</v>
       </c>
       <c r="C314" s="1">
-        <v>1500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.242686</v>
+        <v>100.20266762</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>3640.29</v>
+        <v>8512.04</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
-      <c r="L314">
-        <v>374.73</v>
+      <c r="L314" t="s">
+        <v>769</v>
       </c>
       <c r="M314" s="1">
-        <v>3640.29</v>
+        <v>8512.04</v>
       </c>
       <c r="N314" s="1">
-        <v>4015.02</v>
+        <v>9859.01</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="B315">
-        <v>2949187932</v>
+        <v>2942860832</v>
       </c>
       <c r="C315" s="1">
-        <v>30000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.25442353</v>
+        <v>100.20416628</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>76327.06</v>
+        <v>8779.15</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="M315" s="1">
-        <v>76327.06</v>
+        <v>8779.15</v>
       </c>
       <c r="N315" s="1">
-        <v>82817.06</v>
+        <v>10222.33</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="B316">
-        <v>2949233192</v>
+        <v>2942896542</v>
       </c>
       <c r="C316" s="1">
-        <v>25000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.25253444</v>
+        <v>100.20391667</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>63133.61</v>
+        <v>3058.75</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
-      <c r="L316" t="s">
-        <v>767</v>
+      <c r="L316">
+        <v>499.71</v>
       </c>
       <c r="M316" s="1">
-        <v>63133.61</v>
+        <v>3058.75</v>
       </c>
       <c r="N316" s="1">
-        <v>68266.95</v>
+        <v>3558.46</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="B317">
-        <v>2951470492</v>
+        <v>2949187932</v>
       </c>
       <c r="C317" s="1">
-        <v>2200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.394385</v>
+        <v>100.21649693</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>8676.47</v>
+        <v>64949.08</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317">
-        <v>246.01</v>
+      <c r="L317" t="s">
+        <v>774</v>
       </c>
       <c r="M317" s="1">
-        <v>8676.47</v>
+        <v>64949.08</v>
       </c>
       <c r="N317" s="1">
-        <v>8922.48</v>
+        <v>73735.41</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="B318">
-        <v>2956403482</v>
+        <v>2949233192</v>
       </c>
       <c r="C318" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.2137836</v>
+        <v>100.21493384</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>32067.54</v>
+        <v>53733.46</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="M318" s="1">
-        <v>32067.54</v>
+        <v>53733.46</v>
       </c>
       <c r="N318" s="1">
-        <v>34312.33</v>
+        <v>60697.07</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="B319">
-        <v>2957531542</v>
+        <v>2951470492</v>
       </c>
       <c r="C319" s="1">
-        <v>15000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.5897016</v>
+        <v>100.36093909</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>88455.24</v>
+        <v>7940.66</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
-      <c r="L319" t="s">
-        <v>772</v>
+      <c r="L319">
+        <v>413.11</v>
       </c>
       <c r="M319" s="1">
-        <v>88455.24</v>
+        <v>7940.66</v>
       </c>
       <c r="N319" s="1">
-        <v>90991.82</v>
+        <v>8353.77</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="B320">
-        <v>2959056142</v>
+        <v>2956403482</v>
       </c>
       <c r="C320" s="1">
-        <v>10400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.38730663</v>
+        <v>100.17753513</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>40279.89</v>
+        <v>26630.27</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
-      <c r="L320">
-        <v>559.76</v>
+      <c r="L320" t="s">
+        <v>779</v>
       </c>
       <c r="M320" s="1">
-        <v>40279.89</v>
+        <v>26630.27</v>
       </c>
       <c r="N320" s="1">
-        <v>40839.65</v>
+        <v>29758.39</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="B321">
-        <v>2962036292</v>
+        <v>2957531542</v>
       </c>
       <c r="C321" s="1">
-        <v>11700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.46726932</v>
+        <v>100.56544607</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>54670.51</v>
+        <v>84816.91</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>201.66</v>
+        <v>18.87</v>
       </c>
       <c r="M321" s="1">
-        <v>54670.51</v>
+        <v>84816.91</v>
       </c>
       <c r="N321" s="1">
-        <v>54872.17</v>
+        <v>84835.78</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="B322">
-        <v>2962647792</v>
+        <v>2959056142</v>
       </c>
       <c r="C322" s="1">
-        <v>15000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.10562633</v>
+        <v>100.3577074</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>15843.95</v>
+        <v>37201.57</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="M322" s="1">
-        <v>15843.95</v>
+        <v>37201.57</v>
       </c>
       <c r="N322" s="1">
-        <v>17296.75</v>
+        <v>38219.39</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="B323">
-        <v>2963772242</v>
+        <v>2962036292</v>
       </c>
       <c r="C323" s="1">
-        <v>10000000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.2525558</v>
+        <v>100.44118906</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>25255.58</v>
+        <v>51619.12</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
-      <c r="L323" t="s">
-        <v>778</v>
+      <c r="L323">
+        <v>702.1</v>
       </c>
       <c r="M323" s="1">
-        <v>25255.58</v>
+        <v>51619.12</v>
       </c>
       <c r="N323" s="1">
-        <v>26527.36</v>
+        <v>52321.22</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="B324">
-        <v>2963783932</v>
+        <v>2962647792</v>
       </c>
       <c r="C324" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.2672148</v>
+        <v>100.07304153</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>26721.48</v>
+        <v>10956.23</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="M324" s="1">
-        <v>26721.48</v>
+        <v>10956.23</v>
       </c>
       <c r="N324" s="1">
-        <v>27960.48</v>
+        <v>13056.36</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="B325">
-        <v>2963823632</v>
+        <v>2963772242</v>
       </c>
       <c r="C325" s="1">
-        <v>3800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.58144684</v>
+        <v>100.2171937</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>22094.98</v>
+        <v>21719.37</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325">
-        <v>526.87</v>
+      <c r="L325" t="s">
+        <v>787</v>
       </c>
       <c r="M325" s="1">
-        <v>22094.98</v>
+        <v>21719.37</v>
       </c>
       <c r="N325" s="1">
-        <v>22621.85</v>
+        <v>23523.21</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="B326">
-        <v>2963840802</v>
+        <v>2963783932</v>
       </c>
       <c r="C326" s="1">
-        <v>2991000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.47198796</v>
+        <v>100.2324486</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>14117.16</v>
+        <v>23244.86</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326">
-        <v>58.61</v>
+      <c r="L326" t="s">
+        <v>789</v>
       </c>
       <c r="M326" s="1">
-        <v>14117.16</v>
+        <v>23244.86</v>
       </c>
       <c r="N326" s="1">
-        <v>14175.77</v>
+        <v>25004.81</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="B327">
-        <v>2965386522</v>
+        <v>2963823632</v>
       </c>
       <c r="C327" s="1">
-        <v>5000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.2055568</v>
+        <v>100.55806789</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>10277.84</v>
+        <v>21206.58</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>578.19</v>
+        <v>3.99</v>
       </c>
       <c r="M327" s="1">
-        <v>10277.84</v>
+        <v>21206.58</v>
       </c>
       <c r="N327" s="1">
-        <v>10856.03</v>
+        <v>21210.57</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="B328">
-        <v>2970036362</v>
+        <v>2963840802</v>
       </c>
       <c r="C328" s="1">
-        <v>10000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.2821106</v>
+        <v>100.44536376</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>28211.06</v>
+        <v>13320.83</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
-      <c r="L328" t="s">
-        <v>785</v>
+      <c r="L328">
+        <v>203.16</v>
       </c>
       <c r="M328" s="1">
-        <v>28211.06</v>
+        <v>13320.83</v>
       </c>
       <c r="N328" s="1">
-        <v>29555.06</v>
+        <v>13523.99</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="B329">
-        <v>2979716702</v>
+        <v>2965386522</v>
       </c>
       <c r="C329" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.2875107</v>
+        <v>100.1702134</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>28751.07</v>
+        <v>8510.67</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>855.12</v>
+        <v>830.98</v>
       </c>
       <c r="M329" s="1">
-        <v>28751.07</v>
+        <v>8510.67</v>
       </c>
       <c r="N329" s="1">
-        <v>29606.19</v>
+        <v>9341.65</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="B330">
-        <v>2981484462</v>
+        <v>2970036362</v>
       </c>
       <c r="C330" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.28988225</v>
+        <v>100.2472158</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>57976.45</v>
+        <v>24721.58</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="M330" s="1">
-        <v>57976.45</v>
+        <v>24721.58</v>
       </c>
       <c r="N330" s="1">
-        <v>59379.22</v>
+        <v>26642.69</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="B331">
-        <v>2983096392</v>
+        <v>2979716702</v>
       </c>
       <c r="C331" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.43880225</v>
+        <v>100.2547438</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>31154.96</v>
+        <v>25474.38</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331">
-        <v>109.34</v>
+      <c r="L331" t="s">
+        <v>796</v>
       </c>
       <c r="M331" s="1">
-        <v>31154.96</v>
+        <v>25474.38</v>
       </c>
       <c r="N331" s="1">
-        <v>31264.3</v>
+        <v>26746.38</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="B332">
-        <v>2991145122</v>
+        <v>2981484462</v>
       </c>
       <c r="C332" s="1">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.32840367</v>
+        <v>100.2578226</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>29556.33</v>
+        <v>51564.52</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332">
-        <v>-318.15</v>
+      <c r="L332" t="s">
+        <v>798</v>
       </c>
       <c r="M332" s="1">
-        <v>29556.33</v>
+        <v>51564.52</v>
       </c>
       <c r="N332" s="1">
-        <v>29238.18</v>
+        <v>53695.18</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="B333">
-        <v>2991234142</v>
+        <v>2983096392</v>
       </c>
       <c r="C333" s="1">
-        <v>2500000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.3290616</v>
+        <v>100.4133769</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>8226.54</v>
+        <v>29349.76</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>-76.0</v>
+        <v>313.03</v>
       </c>
       <c r="M333" s="1">
-        <v>8226.54</v>
+        <v>29349.76</v>
       </c>
       <c r="N333" s="1">
-        <v>8150.54</v>
+        <v>29662.79</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="B334">
-        <v>3014423372</v>
+        <v>2991145122</v>
       </c>
       <c r="C334" s="1">
-        <v>6000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.11465817</v>
+        <v>100.30405989</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>6879.49</v>
+        <v>27365.39</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>77.0</v>
+        <v>-463.5</v>
       </c>
       <c r="M334" s="1">
-        <v>6879.49</v>
+        <v>27365.39</v>
       </c>
       <c r="N334" s="1">
-        <v>6956.49</v>
+        <v>26901.89</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>801</v>
+      </c>
+      <c r="B335">
+        <v>2991234142</v>
       </c>
       <c r="C335" s="1">
-        <v>13000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.309286</v>
+        <v>100.3043124</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>40207.18</v>
+        <v>7607.81</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>106.68</v>
+        <v>-108.33</v>
       </c>
       <c r="M335" s="1">
-        <v>40207.18</v>
+        <v>7607.81</v>
       </c>
       <c r="N335" s="1">
-        <v>40313.86</v>
+        <v>7499.48</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>802</v>
+      </c>
+      <c r="B336">
+        <v>3014423372</v>
       </c>
       <c r="C336" s="1">
-        <v>7100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.32341155</v>
+        <v>100.0850625</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>22962.22</v>
+        <v>5103.75</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>162.21</v>
+        <v>160.77</v>
       </c>
       <c r="M336" s="1">
-        <v>22962.22</v>
+        <v>5103.75</v>
       </c>
       <c r="N336" s="1">
-        <v>23124.43</v>
+        <v>5264.52</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="B337" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="C337" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.2223324</v>
+        <v>100.30357715</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>33349.86</v>
+        <v>39465.03</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>205.21</v>
+        <v>251.95</v>
       </c>
       <c r="M337" s="1">
-        <v>33349.86</v>
+        <v>39465.03</v>
       </c>
       <c r="N337" s="1">
-        <v>33555.07</v>
+        <v>39716.98</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="B338" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C338" s="1">
-        <v>25000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.31038728</v>
+        <v>100.31728507</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>77596.82</v>
+        <v>22527.24</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>270.46</v>
+        <v>305.32</v>
       </c>
       <c r="M338" s="1">
-        <v>77596.82</v>
+        <v>22527.24</v>
       </c>
       <c r="N338" s="1">
-        <v>77867.28</v>
+        <v>22832.56</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="B339" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="C339" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.3168193</v>
+        <v>100.20805927</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>95045.79</v>
+        <v>31208.89</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>239.13</v>
+        <v>424.21</v>
       </c>
       <c r="M339" s="1">
-        <v>95045.79</v>
+        <v>31208.89</v>
       </c>
       <c r="N339" s="1">
-        <v>95284.92</v>
+        <v>31633.1</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="B340" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="C340" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.2089525</v>
+        <v>100.30452664</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>62685.75</v>
+        <v>76131.66</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
       <c r="L340">
-        <v>148.9</v>
+        <v>588.58</v>
       </c>
       <c r="M340" s="1">
-        <v>62685.75</v>
+        <v>76131.66</v>
       </c>
       <c r="N340" s="1">
-        <v>62834.65</v>
+        <v>76720.24</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="B341" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="C341" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.39643085</v>
+        <v>100.3115759</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>51536.01</v>
+        <v>93472.77</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>-39.87</v>
+        <v>573.66</v>
       </c>
       <c r="M341" s="1">
-        <v>51536.01</v>
+        <v>93472.77</v>
       </c>
       <c r="N341" s="1">
-        <v>51496.14</v>
+        <v>94046.43</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="B342" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="C342" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.16182467</v>
+        <v>100.19424843</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>24273.7</v>
+        <v>58274.53</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
       <c r="L342">
-        <v>116.12</v>
+        <v>426.5</v>
       </c>
       <c r="M342" s="1">
-        <v>24273.7</v>
+        <v>58274.53</v>
       </c>
       <c r="N342" s="1">
-        <v>24389.82</v>
+        <v>58701.03</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="B343" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="C343" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.3303952</v>
+        <v>100.39937823</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>99118.56</v>
+        <v>51919.17</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343">
-        <v>256.83</v>
+        <v>-104.18</v>
       </c>
       <c r="M343" s="1">
-        <v>99118.56</v>
+        <v>51919.17</v>
       </c>
       <c r="N343" s="1">
-        <v>99375.39</v>
+        <v>51814.99</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="B344" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C344" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.32806615</v>
+        <v>100.1442308</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>65613.23</v>
+        <v>21634.62</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>154.83</v>
+        <v>281.32</v>
       </c>
       <c r="M344" s="1">
-        <v>65613.23</v>
+        <v>21634.62</v>
       </c>
       <c r="N344" s="1">
-        <v>65768.06</v>
+        <v>21915.94</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="B345" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="C345" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.35412456</v>
+        <v>100.3259001</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>88531.14</v>
+        <v>97770.03</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
-      <c r="L345" t="s">
-        <v>812</v>
+      <c r="L345">
+        <v>603.9</v>
       </c>
       <c r="M345" s="1">
-        <v>88531.14</v>
+        <v>97770.03</v>
       </c>
       <c r="N345" s="1">
-        <v>89562.77</v>
+        <v>98373.93</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="B346" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="C346" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.3420114</v>
+        <v>100.32351285</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>34201.14</v>
+        <v>64702.57</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>83.31</v>
+        <v>375.1</v>
       </c>
       <c r="M346" s="1">
-        <v>34201.14</v>
+        <v>64702.57</v>
       </c>
       <c r="N346" s="1">
-        <v>34284.45</v>
+        <v>65077.67</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="B347" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
       <c r="C347" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.3453978</v>
+        <v>100.34761996</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>69079.56</v>
+        <v>86904.99</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
-      <c r="L347">
-        <v>282.19</v>
+      <c r="L347" t="s">
+        <v>822</v>
       </c>
       <c r="M347" s="1">
-        <v>69079.56</v>
+        <v>86904.99</v>
       </c>
       <c r="N347" s="1">
-        <v>69361.75</v>
+        <v>88825.39</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="B348" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="C348" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.36378495</v>
+        <v>100.3411311</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>72756.99</v>
+        <v>68226.22</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
       <c r="L348">
-        <v>596.77</v>
+        <v>608.49</v>
       </c>
       <c r="M348" s="1">
-        <v>72756.99</v>
+        <v>68226.22</v>
       </c>
       <c r="N348" s="1">
-        <v>73353.76</v>
+        <v>68834.71</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="B349" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="C349" s="1">
-        <v>7391000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.42616723</v>
+        <v>100.3381805</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>31498.02</v>
+        <v>33818.05</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>87.27</v>
+        <v>202.02</v>
       </c>
       <c r="M349" s="1">
-        <v>31498.02</v>
+        <v>33818.05</v>
       </c>
       <c r="N349" s="1">
-        <v>31585.29</v>
+        <v>34020.07</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="B350" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="C350" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.09082335</v>
+        <v>100.35863605</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>18164.67</v>
+        <v>71727.21</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
-      <c r="L350">
-        <v>-254.05</v>
+      <c r="L350" t="s">
+        <v>828</v>
       </c>
       <c r="M350" s="1">
-        <v>18164.67</v>
+        <v>71727.21</v>
       </c>
       <c r="N350" s="1">
-        <v>17910.62</v>
+        <v>72929.91</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="B351" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="C351" s="1">
-        <v>6000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.05053083</v>
+        <v>100.4256811</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>3031.85</v>
+        <v>31462.09</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351">
-        <v>-25.28</v>
+        <v>309.39</v>
       </c>
       <c r="M351" s="1">
-        <v>3031.85</v>
+        <v>31462.09</v>
       </c>
       <c r="N351" s="1">
-        <v>3006.57</v>
+        <v>31771.48</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="B352" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="C352" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.1149378</v>
+        <v>100.1079963</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>11493.78</v>
+        <v>21599.26</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
-      <c r="L352">
-        <v>0.0</v>
+      <c r="L352" t="s">
+        <v>833</v>
       </c>
       <c r="M352" s="1">
-        <v>11493.78</v>
+        <v>21599.26</v>
       </c>
       <c r="N352" s="1">
-        <v>11493.78</v>
+        <v>16289.43</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="B353" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="C353" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.17644127</v>
+        <v>100.05033367</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>26466.19</v>
+        <v>3020.02</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
-      <c r="L353">
-        <v>0.0</v>
+      <c r="L353" t="s">
+        <v>836</v>
       </c>
       <c r="M353" s="1">
-        <v>26466.19</v>
+        <v>3020.02</v>
       </c>
       <c r="N353" s="1">
-        <v>26466.19</v>
+        <v>1987.31</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="B354" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="C354" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.0017768</v>
+        <v>100.209326</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>266.52</v>
+        <v>31398.9</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
-      <c r="L354">
-        <v>0.0</v>
+      <c r="L354" t="s">
+        <v>839</v>
       </c>
       <c r="M354" s="1">
-        <v>266.52</v>
+        <v>31398.9</v>
       </c>
       <c r="N354" s="1">
-        <v>266.52</v>
+        <v>27176.58</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>829</v>
+        <v>840</v>
       </c>
       <c r="B355" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="C355" s="1">
-        <v>45000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.24457409</v>
+        <v>100.1683086</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>110058.34</v>
+        <v>16830.86</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="M355" s="1">
-        <v>110058.34</v>
+        <v>16830.86</v>
       </c>
       <c r="N355" s="1">
-        <v>115460.06</v>
+        <v>12775.57</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="B356" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="C356" s="1">
-        <v>15500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.549024</v>
+        <v>99.9976714</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>85098.72</v>
+        <v>-349.29</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356">
-        <v>-438.45</v>
+        <v>-885.48</v>
       </c>
       <c r="M356" s="1">
-        <v>85098.72</v>
+        <v>-349.29</v>
       </c>
       <c r="N356" s="1">
-        <v>84660.27</v>
+        <v>-1234.77</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="B357" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="C357" s="1">
-        <v>4000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.3612075</v>
+        <v>99.98824424</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>14448.3</v>
+        <v>-1469.47</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
-      <c r="L357">
-        <v>-37.65</v>
+      <c r="L357" t="s">
+        <v>846</v>
       </c>
       <c r="M357" s="1">
-        <v>14448.3</v>
+        <v>-1469.47</v>
       </c>
       <c r="N357" s="1">
-        <v>14410.65</v>
+        <v>-7372.64</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B358" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C358" s="1">
-        <v>10000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.3678903</v>
+        <v>99.97418833</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>36789.03</v>
+        <v>-464.61</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>196.44</v>
+        <v>-882.71</v>
       </c>
       <c r="M358" s="1">
-        <v>36789.03</v>
+        <v>-464.61</v>
       </c>
       <c r="N358" s="1">
-        <v>36985.47</v>
+        <v>-1347.32</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="B359" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="C359" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.4074181</v>
+        <v>100.0290872</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>40741.81</v>
+        <v>2908.72</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
-      <c r="L359">
-        <v>140.81</v>
+      <c r="L359" t="s">
+        <v>851</v>
       </c>
       <c r="M359" s="1">
-        <v>40741.81</v>
+        <v>2908.72</v>
       </c>
       <c r="N359" s="1">
-        <v>40882.62</v>
+        <v>115.98</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>840</v>
+        <v>852</v>
       </c>
       <c r="B360" t="s">
-        <v>841</v>
+        <v>853</v>
       </c>
       <c r="C360" s="1">
-        <v>2200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.31979455</v>
+        <v>100.05386353</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>7035.48</v>
+        <v>16159.06</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
-      <c r="L360">
-        <v>-41.53</v>
+      <c r="L360" t="s">
+        <v>854</v>
       </c>
       <c r="M360" s="1">
-        <v>7035.48</v>
+        <v>16159.06</v>
       </c>
       <c r="N360" s="1">
-        <v>6993.95</v>
+        <v>10448.03</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="B361" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="C361" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.16235028</v>
+        <v>99.9953264</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>40587.57</v>
+        <v>-701.04</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>-377.98</v>
+        <v>-786.77</v>
       </c>
       <c r="M361" s="1">
-        <v>40587.57</v>
+        <v>-701.04</v>
       </c>
       <c r="N361" s="1">
-        <v>40209.59</v>
+        <v>-1487.81</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>844</v>
+        <v>856</v>
       </c>
       <c r="B362" t="s">
-        <v>843</v>
+        <v>857</v>
       </c>
       <c r="C362" s="1">
-        <v>20000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.1450827</v>
+        <v>100.22672478</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>29016.54</v>
+        <v>102026.15</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
-      <c r="L362">
-        <v>-315.16</v>
+      <c r="L362" t="s">
+        <v>858</v>
       </c>
       <c r="M362" s="1">
-        <v>29016.54</v>
+        <v>102026.15</v>
       </c>
       <c r="N362" s="1">
-        <v>28701.38</v>
+        <v>109710.82</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>845</v>
+        <v>859</v>
       </c>
       <c r="B363" t="s">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="C363" s="1">
-        <v>6070000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.20556145</v>
+        <v>100.56535774</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>12477.58</v>
+        <v>87630.45</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>-49.85</v>
+        <v>-622.24</v>
       </c>
       <c r="M363" s="1">
-        <v>12477.58</v>
+        <v>87630.45</v>
       </c>
       <c r="N363" s="1">
-        <v>12427.73</v>
+        <v>87008.21</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>847</v>
+        <v>861</v>
       </c>
       <c r="B364" t="s">
-        <v>848</v>
+        <v>862</v>
       </c>
       <c r="C364" s="1">
-        <v>30000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.0087087</v>
+        <v>100.36157475</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>2612.61</v>
+        <v>14462.99</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>0.0</v>
+        <v>-64.68</v>
       </c>
       <c r="M364" s="1">
-        <v>2612.61</v>
+        <v>14462.99</v>
       </c>
       <c r="N364" s="1">
-        <v>2612.61</v>
+        <v>14398.31</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="B365" t="s">
-        <v>850</v>
+        <v>864</v>
       </c>
       <c r="C365" s="1">
-        <v>4750000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.40823095</v>
+        <v>100.3640956</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>19390.97</v>
+        <v>36409.56</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>13.47</v>
+        <v>426.97</v>
       </c>
       <c r="M365" s="1">
-        <v>19390.97</v>
+        <v>36409.56</v>
       </c>
       <c r="N365" s="1">
-        <v>19404.44</v>
+        <v>36836.53</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>851</v>
+        <v>865</v>
       </c>
       <c r="B366" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
       <c r="C366" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.35498533</v>
+        <v>100.4060207</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>26623.9</v>
+        <v>40602.07</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>-4.96</v>
+        <v>404.96</v>
       </c>
       <c r="M366" s="1">
-        <v>26623.9</v>
+        <v>40602.07</v>
       </c>
       <c r="N366" s="1">
-        <v>26618.94</v>
+        <v>41007.03</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
       <c r="B367" t="s">
-        <v>852</v>
+        <v>868</v>
       </c>
       <c r="C367" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.402095</v>
+        <v>100.32479955</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>8041.9</v>
+        <v>7145.59</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>-0.47</v>
+        <v>-163.43</v>
       </c>
       <c r="M367" s="1">
-        <v>8041.9</v>
+        <v>7145.59</v>
       </c>
       <c r="N367" s="1">
-        <v>8041.43</v>
+        <v>6982.16</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>854</v>
+        <v>869</v>
       </c>
       <c r="B368" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="C368" s="1">
-        <v>7000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.55010243</v>
+        <v>100.19684768</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>38507.17</v>
+        <v>49211.92</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
-      <c r="L368">
-        <v>-172.39</v>
+      <c r="L368" t="s">
+        <v>871</v>
       </c>
       <c r="M368" s="1">
-        <v>38507.17</v>
+        <v>49211.92</v>
       </c>
       <c r="N368" s="1">
-        <v>38334.78</v>
+        <v>41305.88</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>856</v>
+        <v>872</v>
       </c>
       <c r="B369" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="C369" s="1">
-        <v>1950000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.45428564</v>
+        <v>100.1800057</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>8858.57</v>
+        <v>36001.14</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
-      <c r="L369">
-        <v>2.64</v>
+      <c r="L369" t="s">
+        <v>873</v>
       </c>
       <c r="M369" s="1">
-        <v>8858.57</v>
+        <v>36001.14</v>
       </c>
       <c r="N369" s="1">
-        <v>8861.21</v>
+        <v>29407.98</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>858</v>
+        <v>874</v>
       </c>
       <c r="B370" t="s">
-        <v>859</v>
+        <v>875</v>
       </c>
       <c r="C370" s="1">
-        <v>3124000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.35714597</v>
+        <v>100.25135568</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>11157.24</v>
+        <v>15257.29</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
-      <c r="L370">
-        <v>52.13</v>
+      <c r="L370" t="s">
+        <v>876</v>
       </c>
       <c r="M370" s="1">
-        <v>11157.24</v>
+        <v>15257.29</v>
       </c>
       <c r="N370" s="1">
-        <v>11209.37</v>
+        <v>13217.05</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
       <c r="B371" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="C371" s="1">
-        <v>2609000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.42239134</v>
+        <v>100.0018891</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>11020.19</v>
+        <v>566.73</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
-      <c r="L371">
-        <v>25.88</v>
+      <c r="L371" t="s">
+        <v>879</v>
       </c>
       <c r="M371" s="1">
-        <v>11020.19</v>
+        <v>566.73</v>
       </c>
       <c r="N371" s="1">
-        <v>11046.07</v>
+        <v>-840.53</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="B372" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="C372" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.3335346</v>
+        <v>99.9831615</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>16676.73</v>
+        <v>-3367.7</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
-      <c r="L372">
-        <v>110.92</v>
+      <c r="L372" t="s">
+        <v>882</v>
       </c>
       <c r="M372" s="1">
-        <v>16676.73</v>
+        <v>-3367.7</v>
       </c>
       <c r="N372" s="1">
-        <v>16787.65</v>
+        <v>-12624.51</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>864</v>
+        <v>883</v>
       </c>
       <c r="B373" t="s">
-        <v>865</v>
+        <v>884</v>
       </c>
       <c r="C373" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.4136808</v>
+        <v>99.98703</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>62052.12</v>
+        <v>-1297.0</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373">
-        <v>423.91</v>
+      <c r="L373" t="s">
+        <v>885</v>
       </c>
       <c r="M373" s="1">
-        <v>62052.12</v>
+        <v>-1297.0</v>
       </c>
       <c r="N373" s="1">
-        <v>62476.03</v>
+        <v>-3494.08</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B374" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C374" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.4932586</v>
+        <v>100.02842607</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>24662.93</v>
+        <v>8527.82</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
-      <c r="L374">
-        <v>61.91</v>
+      <c r="L374" t="s">
+        <v>888</v>
       </c>
       <c r="M374" s="1">
-        <v>24662.93</v>
+        <v>8527.82</v>
       </c>
       <c r="N374" s="1">
-        <v>24724.84</v>
+        <v>6896.98</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>868</v>
+        <v>889</v>
       </c>
       <c r="B375" t="s">
-        <v>869</v>
+        <v>890</v>
       </c>
       <c r="C375" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.38504925</v>
+        <v>100.1568191</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>15401.97</v>
+        <v>15681.91</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>39.68</v>
+        <v>-497.57</v>
       </c>
       <c r="M375" s="1">
-        <v>15401.97</v>
+        <v>15681.91</v>
       </c>
       <c r="N375" s="1">
-        <v>15441.65</v>
+        <v>15184.34</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>870</v>
+        <v>891</v>
       </c>
       <c r="B376" t="s">
-        <v>871</v>
+        <v>892</v>
       </c>
       <c r="C376" s="1">
-        <v>22000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.54070373</v>
+        <v>100.40981579</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>118954.82</v>
+        <v>19466.25</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>-589.47</v>
+        <v>55.94</v>
       </c>
       <c r="M376" s="1">
-        <v>118954.82</v>
+        <v>19466.25</v>
       </c>
       <c r="N376" s="1">
-        <v>118365.35</v>
+        <v>19522.19</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>872</v>
+        <v>893</v>
       </c>
       <c r="B377" t="s">
-        <v>871</v>
+        <v>894</v>
       </c>
       <c r="C377" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.5006278</v>
+        <v>100.3531756</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>50062.78</v>
+        <v>26488.17</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>-238.77</v>
+        <v>26.27</v>
       </c>
       <c r="M377" s="1">
-        <v>50062.78</v>
+        <v>26488.17</v>
       </c>
       <c r="N377" s="1">
-        <v>49824.01</v>
+        <v>26514.44</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>873</v>
+        <v>895</v>
       </c>
       <c r="B378" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
       <c r="C378" s="1">
-        <v>5000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.3986554</v>
+        <v>100.4043885</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>19932.77</v>
+        <v>8087.77</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>38.73</v>
+        <v>2.97</v>
       </c>
       <c r="M378" s="1">
-        <v>19932.77</v>
+        <v>8087.77</v>
       </c>
       <c r="N378" s="1">
-        <v>19971.5</v>
+        <v>8090.74</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>875</v>
+        <v>896</v>
       </c>
       <c r="B379" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="C379" s="1">
-        <v>4600000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>100.56237696</v>
+        <v>100.56638829</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>25869.34</v>
+        <v>39647.18</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>40.95</v>
+        <v>-251.67</v>
       </c>
       <c r="M379" s="1">
-        <v>25869.34</v>
+        <v>39647.18</v>
       </c>
       <c r="N379" s="1">
-        <v>25910.29</v>
+        <v>39395.51</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>876</v>
+        <v>898</v>
       </c>
       <c r="B380" t="s">
-        <v>877</v>
+        <v>899</v>
       </c>
       <c r="C380" s="1">
-        <v>8500000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.10309294</v>
+        <v>100.45645744</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>8762.9</v>
+        <v>8900.92</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>85.11</v>
+        <v>57.86</v>
       </c>
       <c r="M380" s="1">
-        <v>8762.9</v>
+        <v>8900.92</v>
       </c>
       <c r="N380" s="1">
-        <v>8848.01</v>
+        <v>8958.78</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>878</v>
+        <v>900</v>
       </c>
       <c r="B381" t="s">
-        <v>879</v>
+        <v>901</v>
       </c>
       <c r="C381" s="1">
-        <v>8000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.42819363</v>
+        <v>100.35281882</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>34255.49</v>
+        <v>11022.06</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>-0.96</v>
+        <v>120.61</v>
       </c>
       <c r="M381" s="1">
-        <v>34255.49</v>
+        <v>11022.06</v>
       </c>
       <c r="N381" s="1">
-        <v>34254.53</v>
+        <v>11142.67</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>880</v>
+        <v>902</v>
       </c>
       <c r="B382" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="C382" s="1">
-        <v>5400000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.10113463</v>
+        <v>100.42234113</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>5461.27</v>
+        <v>11018.88</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>13.28</v>
+        <v>92.69</v>
       </c>
       <c r="M382" s="1">
-        <v>5461.27</v>
+        <v>11018.88</v>
       </c>
       <c r="N382" s="1">
-        <v>5474.55</v>
+        <v>11111.57</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>882</v>
+        <v>904</v>
       </c>
       <c r="B383" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="C383" s="1">
-        <v>6377000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.54114897</v>
+        <v>100.3267362</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>34509.07</v>
+        <v>16336.81</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>-152.48</v>
+        <v>257.68</v>
       </c>
       <c r="M383" s="1">
-        <v>34509.07</v>
+        <v>16336.81</v>
       </c>
       <c r="N383" s="1">
-        <v>34356.59</v>
+        <v>16594.49</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="B384" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="C384" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.550538</v>
+        <v>100.409995</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>33032.28</v>
+        <v>61499.25</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
-      <c r="L384">
-        <v>-27.84</v>
+      <c r="L384" t="s">
+        <v>908</v>
       </c>
       <c r="M384" s="1">
-        <v>33032.28</v>
+        <v>61499.25</v>
       </c>
       <c r="N384" s="1">
-        <v>33004.44</v>
+        <v>62576.32</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>886</v>
+        <v>909</v>
       </c>
       <c r="B385" t="s">
-        <v>887</v>
+        <v>910</v>
       </c>
       <c r="C385" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.32889383</v>
+        <v>100.499045</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>131557.53</v>
+        <v>24952.25</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>375.21</v>
+        <v>61.77</v>
       </c>
       <c r="M385" s="1">
-        <v>131557.53</v>
+        <v>24952.25</v>
       </c>
       <c r="N385" s="1">
-        <v>131932.74</v>
+        <v>25014.02</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>888</v>
+        <v>911</v>
       </c>
       <c r="B386" t="s">
-        <v>889</v>
+        <v>912</v>
       </c>
       <c r="C386" s="1">
-        <v>6100000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.39119508</v>
+        <v>100.38209925</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>23862.9</v>
+        <v>15283.97</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>141.26</v>
+        <v>142.11</v>
       </c>
       <c r="M386" s="1">
-        <v>23862.9</v>
+        <v>15283.97</v>
       </c>
       <c r="N386" s="1">
-        <v>24004.16</v>
+        <v>15426.08</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>890</v>
+        <v>913</v>
       </c>
       <c r="B387" t="s">
-        <v>891</v>
+        <v>914</v>
       </c>
       <c r="C387" s="1">
-        <v>15000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>100.26768753</v>
+        <v>99.94050151</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>40153.13</v>
+        <v>-3153.42</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
-      <c r="L387">
-        <v>287.43</v>
+      <c r="L387" t="s">
+        <v>915</v>
       </c>
       <c r="M387" s="1">
-        <v>40153.13</v>
+        <v>-3153.42</v>
       </c>
       <c r="N387" s="1">
-        <v>40440.56</v>
+        <v>-5651.89</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>892</v>
+        <v>916</v>
       </c>
       <c r="B388" t="s">
-        <v>893</v>
+        <v>917</v>
       </c>
       <c r="C388" s="1">
-        <v>6630000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>100.49219744</v>
+        <v>99.98624598</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>32632.69</v>
+        <v>-804.61</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
-      <c r="L388">
-        <v>67.33</v>
+      <c r="L388" t="s">
+        <v>918</v>
       </c>
       <c r="M388" s="1">
-        <v>32632.69</v>
+        <v>-804.61</v>
       </c>
       <c r="N388" s="1">
-        <v>32700.02</v>
+        <v>-2831.39</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>894</v>
+        <v>919</v>
       </c>
       <c r="B389" t="s">
-        <v>893</v>
+        <v>920</v>
       </c>
       <c r="C389" s="1">
-        <v>5300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>100.40384245</v>
+        <v>99.99942773</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>21403.65</v>
+        <v>-85.84</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
       <c r="L389">
-        <v>45.06</v>
+        <v>-751.94</v>
       </c>
       <c r="M389" s="1">
-        <v>21403.65</v>
+        <v>-85.84</v>
       </c>
       <c r="N389" s="1">
-        <v>21448.71</v>
+        <v>-837.78</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>895</v>
+        <v>921</v>
       </c>
       <c r="B390" t="s">
-        <v>896</v>
+        <v>922</v>
       </c>
       <c r="C390" s="1">
-        <v>4700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>100.60296702</v>
+        <v>100.5126768</v>
       </c>
       <c r="E390" s="1">
         <v>0.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>28339.45</v>
+        <v>51267.68</v>
       </c>
       <c r="J390" s="1">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
       <c r="L390">
-        <v>80.11</v>
+        <v>-310.36</v>
       </c>
       <c r="M390" s="1">
-        <v>28339.45</v>
+        <v>51267.68</v>
       </c>
       <c r="N390" s="1">
-        <v>28419.56</v>
+        <v>50957.32</v>
       </c>
       <c r="O390" s="1">
         <v>0.0</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>897</v>
+        <v>923</v>
       </c>
       <c r="B391" t="s">
-        <v>896</v>
+        <v>922</v>
       </c>
       <c r="C391" s="1">
-        <v>6000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.391767</v>
+        <v>100.55591136</v>
       </c>
       <c r="E391" s="1">
         <v>0.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>23506.02</v>
+        <v>122300.5</v>
       </c>
       <c r="J391" s="1">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
       <c r="L391">
-        <v>70.27</v>
+        <v>-783.63</v>
       </c>
       <c r="M391" s="1">
-        <v>23506.02</v>
+        <v>122300.5</v>
       </c>
       <c r="N391" s="1">
-        <v>23576.29</v>
+        <v>121516.87</v>
       </c>
       <c r="O391" s="1">
         <v>0.0</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>898</v>
+        <v>924</v>
       </c>
       <c r="B392" t="s">
-        <v>896</v>
+        <v>925</v>
       </c>
       <c r="C392" s="1">
-        <v>8200000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.59651451</v>
+        <v>100.57559348</v>
       </c>
       <c r="E392" s="1">
         <v>0.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>0.0</v>
       </c>
       <c r="I392" s="1">
-        <v>48914.19</v>
+        <v>26477.3</v>
       </c>
       <c r="J392" s="1">
         <v>0</v>
       </c>
       <c r="K392">
         <v>0.0</v>
       </c>
       <c r="L392">
-        <v>119.73</v>
+        <v>94.37</v>
       </c>
       <c r="M392" s="1">
-        <v>48914.19</v>
+        <v>26477.3</v>
       </c>
       <c r="N392" s="1">
-        <v>49033.92</v>
+        <v>26571.67</v>
       </c>
       <c r="O392" s="1">
         <v>0.0</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>899</v>
+        <v>926</v>
       </c>
       <c r="B393" t="s">
-        <v>900</v>
+        <v>925</v>
       </c>
       <c r="C393" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.08136576</v>
+        <v>100.398293</v>
       </c>
       <c r="E393" s="1">
         <v>0.0</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>0.0</v>
       </c>
       <c r="I393" s="1">
-        <v>10170.72</v>
+        <v>19914.65</v>
       </c>
       <c r="J393" s="1">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0.0</v>
       </c>
       <c r="L393">
-        <v>-650.35</v>
+        <v>118.04</v>
       </c>
       <c r="M393" s="1">
-        <v>10170.72</v>
+        <v>19914.65</v>
       </c>
       <c r="N393" s="1">
-        <v>9520.37</v>
+        <v>20032.69</v>
       </c>
       <c r="O393" s="1">
         <v>0.0</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>901</v>
+        <v>927</v>
       </c>
       <c r="B394" t="s">
-        <v>902</v>
+        <v>928</v>
       </c>
       <c r="C394" s="1">
-        <v>10100000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>100.24279366</v>
+        <v>100.08343565</v>
       </c>
       <c r="E394" s="1">
         <v>0.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>24522.16</v>
+        <v>7092.03</v>
       </c>
       <c r="J394" s="1">
         <v>0</v>
       </c>
       <c r="K394">
         <v>0.0</v>
       </c>
       <c r="L394">
-        <v>-275.24</v>
+        <v>190.33</v>
       </c>
       <c r="M394" s="1">
-        <v>24522.16</v>
+        <v>7092.03</v>
       </c>
       <c r="N394" s="1">
-        <v>24246.92</v>
+        <v>7282.36</v>
       </c>
       <c r="O394" s="1">
         <v>0.0</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>903</v>
+        <v>929</v>
       </c>
       <c r="B395" t="s">
-        <v>904</v>
+        <v>930</v>
       </c>
       <c r="C395" s="1">
-        <v>25000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>100.19468444</v>
+        <v>100.43325413</v>
       </c>
       <c r="E395" s="1">
         <v>0.0</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
         <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>48671.11</v>
+        <v>34660.33</v>
       </c>
       <c r="J395" s="1">
         <v>0</v>
       </c>
       <c r="K395">
         <v>0.0</v>
       </c>
       <c r="L395">
-        <v>-976.36</v>
+        <v>-9.93</v>
       </c>
       <c r="M395" s="1">
-        <v>48671.11</v>
+        <v>34660.33</v>
       </c>
       <c r="N395" s="1">
-        <v>47694.75</v>
+        <v>34650.4</v>
       </c>
       <c r="O395" s="1">
         <v>0.0</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>905</v>
+        <v>931</v>
       </c>
       <c r="B396" t="s">
-        <v>906</v>
+        <v>932</v>
       </c>
       <c r="C396" s="1">
-        <v>25000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.12322088</v>
+        <v>100.08194074</v>
       </c>
       <c r="E396" s="1">
         <v>0.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
         <v>0.0</v>
       </c>
       <c r="I396" s="1">
-        <v>30805.22</v>
+        <v>4424.8</v>
       </c>
       <c r="J396" s="1">
         <v>0</v>
       </c>
       <c r="K396">
         <v>0.0</v>
       </c>
       <c r="L396">
-        <v>-328.68</v>
+        <v>54.87</v>
       </c>
       <c r="M396" s="1">
-        <v>30805.22</v>
+        <v>4424.8</v>
       </c>
       <c r="N396" s="1">
-        <v>30476.54</v>
+        <v>4479.67</v>
       </c>
       <c r="O396" s="1">
         <v>0.0</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>907</v>
+        <v>933</v>
       </c>
       <c r="B397" t="s">
-        <v>908</v>
+        <v>934</v>
       </c>
       <c r="C397" s="1">
-        <v>40000000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>100.31679108</v>
+        <v>100.55638592</v>
       </c>
       <c r="E397" s="1">
         <v>0.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
         <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>126716.43</v>
+        <v>35480.73</v>
       </c>
       <c r="J397" s="1">
         <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
-      <c r="L397" t="s">
-        <v>909</v>
+      <c r="L397">
+        <v>-210.38</v>
       </c>
       <c r="M397" s="1">
-        <v>126716.43</v>
+        <v>35480.73</v>
       </c>
       <c r="N397" s="1">
-        <v>127762.49</v>
+        <v>35270.35</v>
       </c>
       <c r="O397" s="1">
         <v>0.0</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>910</v>
+        <v>935</v>
       </c>
       <c r="B398" t="s">
-        <v>911</v>
+        <v>936</v>
       </c>
       <c r="C398" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D398" s="1">
-        <v>100.20507372</v>
+        <v>100.56433117</v>
       </c>
       <c r="E398" s="1">
         <v>0.0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
         <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>51268.43</v>
+        <v>33859.87</v>
       </c>
       <c r="J398" s="1">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
-        <v>319.09</v>
+        <v>-9.68</v>
       </c>
       <c r="M398" s="1">
-        <v>51268.43</v>
+        <v>33859.87</v>
       </c>
       <c r="N398" s="1">
-        <v>51587.52</v>
+        <v>33850.19</v>
       </c>
       <c r="O398" s="1">
         <v>0.0</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>912</v>
+        <v>937</v>
       </c>
       <c r="B399" t="s">
-        <v>913</v>
+        <v>938</v>
       </c>
       <c r="C399" s="1">
-        <v>7996000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D399" s="1">
-        <v>100.48785968</v>
+        <v>100.32423158</v>
       </c>
       <c r="E399" s="1">
         <v>0.0</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
         <v>0.0</v>
       </c>
       <c r="I399" s="1">
-        <v>39009.26</v>
+        <v>129692.63</v>
       </c>
       <c r="J399" s="1">
         <v>0</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
-        <v>-37.2</v>
+        <v>860.19</v>
       </c>
       <c r="M399" s="1">
-        <v>39009.26</v>
+        <v>129692.63</v>
       </c>
       <c r="N399" s="1">
-        <v>38972.06</v>
+        <v>130552.82</v>
       </c>
       <c r="O399" s="1">
         <v>0.0</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>914</v>
+        <v>939</v>
       </c>
       <c r="B400" t="s">
-        <v>915</v>
+        <v>940</v>
       </c>
       <c r="C400" s="1">
-        <v>2900000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D400" s="1">
-        <v>100.51211034</v>
+        <v>100.3879118</v>
       </c>
       <c r="E400" s="1">
         <v>0.0</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>14851.2</v>
+        <v>23662.62</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
-        <v>-38.04</v>
+        <v>327.09</v>
       </c>
       <c r="M400" s="1">
-        <v>14851.2</v>
+        <v>23662.62</v>
       </c>
       <c r="N400" s="1">
-        <v>14813.16</v>
+        <v>23989.71</v>
       </c>
       <c r="O400" s="1">
         <v>0.0</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>916</v>
+        <v>941</v>
       </c>
       <c r="B401" t="s">
-        <v>917</v>
+        <v>942</v>
       </c>
       <c r="C401" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D401" s="1">
-        <v>100.01748835</v>
+        <v>100.25627513</v>
       </c>
       <c r="E401" s="1">
         <v>0.0</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
         <v>0.0</v>
       </c>
       <c r="I401" s="1">
-        <v>3497.67</v>
+        <v>38441.27</v>
       </c>
       <c r="J401" s="1">
         <v>0</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
-        <v>0.0</v>
+        <v>684.32</v>
       </c>
       <c r="M401" s="1">
-        <v>3497.67</v>
+        <v>38441.27</v>
       </c>
       <c r="N401" s="1">
-        <v>3497.67</v>
+        <v>39125.59</v>
       </c>
       <c r="O401" s="1">
         <v>0.0</v>
       </c>
       <c r="P401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="B402" t="s">
-        <v>919</v>
+        <v>944</v>
       </c>
       <c r="C402" s="1">
-        <v>25000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D402" s="1">
-        <v>100.4175052</v>
+        <v>100.40285</v>
       </c>
       <c r="E402" s="1">
         <v>0.0</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
       <c r="G402">
         <v>1.0</v>
       </c>
       <c r="H402" s="1">
         <v>0.0</v>
       </c>
       <c r="I402" s="1">
-        <v>104376.3</v>
+        <v>21351.05</v>
       </c>
       <c r="J402" s="1">
         <v>0</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
       <c r="L402">
-        <v>142.54</v>
+        <v>163.12</v>
       </c>
       <c r="M402" s="1">
-        <v>104376.3</v>
+        <v>21351.05</v>
       </c>
       <c r="N402" s="1">
-        <v>104518.84</v>
+        <v>21514.17</v>
       </c>
       <c r="O402" s="1">
         <v>0.0</v>
       </c>
       <c r="P402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
-        <v>920</v>
+        <v>945</v>
       </c>
       <c r="B403" t="s">
-        <v>921</v>
+        <v>944</v>
       </c>
       <c r="C403" s="1">
-        <v>14000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D403" s="1">
-        <v>100.01686436</v>
+        <v>100.4981098</v>
       </c>
       <c r="E403" s="1">
         <v>0.0</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
       <c r="G403">
         <v>1.0</v>
       </c>
       <c r="H403" s="1">
         <v>0.0</v>
       </c>
       <c r="I403" s="1">
-        <v>2361.01</v>
+        <v>33024.68</v>
       </c>
       <c r="J403" s="1">
         <v>0</v>
       </c>
       <c r="K403">
         <v>0.0</v>
       </c>
       <c r="L403">
-        <v>0.0</v>
+        <v>78.23</v>
       </c>
       <c r="M403" s="1">
-        <v>2361.01</v>
+        <v>33024.68</v>
       </c>
       <c r="N403" s="1">
-        <v>2361.01</v>
+        <v>33102.91</v>
       </c>
       <c r="O403" s="1">
         <v>0.0</v>
       </c>
       <c r="P403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
-        <v>922</v>
+        <v>946</v>
       </c>
       <c r="B404" t="s">
-        <v>923</v>
+        <v>947</v>
       </c>
       <c r="C404" s="1">
-        <v>25000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D404" s="1">
-        <v>100.1537196</v>
+        <v>100.6070989</v>
       </c>
       <c r="E404" s="1">
         <v>0.0</v>
       </c>
       <c r="F404" t="s">
         <v>8</v>
       </c>
       <c r="G404">
         <v>1.0</v>
       </c>
       <c r="H404" s="1">
         <v>0.0</v>
       </c>
       <c r="I404" s="1">
-        <v>38429.9</v>
+        <v>49782.11</v>
       </c>
       <c r="J404" s="1">
         <v>0</v>
       </c>
       <c r="K404">
         <v>0.0</v>
       </c>
       <c r="L404">
-        <v>319.09</v>
+        <v>438.1</v>
       </c>
       <c r="M404" s="1">
-        <v>38429.9</v>
+        <v>49782.11</v>
       </c>
       <c r="N404" s="1">
-        <v>38748.99</v>
+        <v>50220.21</v>
       </c>
       <c r="O404" s="1">
         <v>0.0</v>
       </c>
       <c r="P404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
-        <v>924</v>
+        <v>948</v>
       </c>
       <c r="B405" t="s">
-        <v>923</v>
+        <v>947</v>
       </c>
       <c r="C405" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D405" s="1">
-        <v>100.25649892</v>
+        <v>100.3883695</v>
       </c>
       <c r="E405" s="1">
         <v>0.0</v>
       </c>
       <c r="F405" t="s">
         <v>8</v>
       </c>
       <c r="G405">
         <v>1.0</v>
       </c>
       <c r="H405" s="1">
         <v>0.0</v>
       </c>
       <c r="I405" s="1">
-        <v>64124.73</v>
+        <v>23302.17</v>
       </c>
       <c r="J405" s="1">
         <v>0</v>
       </c>
       <c r="K405">
         <v>0.0</v>
       </c>
       <c r="L405">
-        <v>319.09</v>
+        <v>259.89</v>
       </c>
       <c r="M405" s="1">
-        <v>64124.73</v>
+        <v>23302.17</v>
       </c>
       <c r="N405" s="1">
-        <v>64443.82</v>
+        <v>23562.06</v>
       </c>
       <c r="O405" s="1">
         <v>0.0</v>
       </c>
       <c r="P405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
-        <v>925</v>
+        <v>949</v>
       </c>
       <c r="B406" t="s">
-        <v>926</v>
+        <v>947</v>
       </c>
       <c r="C406" s="1">
-        <v>20000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D406" s="1">
-        <v>100.3830346</v>
+        <v>100.61295404</v>
       </c>
       <c r="E406" s="1">
         <v>0.0</v>
       </c>
       <c r="F406" t="s">
         <v>8</v>
       </c>
       <c r="G406">
         <v>1.0</v>
       </c>
       <c r="H406" s="1">
         <v>0.0</v>
       </c>
       <c r="I406" s="1">
-        <v>76606.92</v>
+        <v>28808.84</v>
       </c>
       <c r="J406" s="1">
         <v>0</v>
       </c>
       <c r="K406">
         <v>0.0</v>
       </c>
       <c r="L406">
-        <v>327.03</v>
+        <v>291.32</v>
       </c>
       <c r="M406" s="1">
-        <v>76606.92</v>
+        <v>28808.84</v>
       </c>
       <c r="N406" s="1">
-        <v>76933.95</v>
+        <v>29100.16</v>
       </c>
       <c r="O406" s="1">
         <v>0.0</v>
       </c>
       <c r="P406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
-        <v>927</v>
+        <v>950</v>
       </c>
       <c r="B407" t="s">
-        <v>928</v>
+        <v>951</v>
       </c>
       <c r="C407" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D407" s="1">
-        <v>99.9905745</v>
+        <v>100.09788944</v>
       </c>
       <c r="E407" s="1">
         <v>0.0</v>
       </c>
       <c r="F407" t="s">
         <v>8</v>
       </c>
       <c r="G407">
         <v>1.0</v>
       </c>
       <c r="H407" s="1">
         <v>0.0</v>
       </c>
       <c r="I407" s="1">
-        <v>-942.55</v>
+        <v>12236.18</v>
       </c>
       <c r="J407" s="1">
         <v>0</v>
       </c>
       <c r="K407">
         <v>0.0</v>
       </c>
       <c r="L407" t="s">
-        <v>929</v>
+        <v>952</v>
       </c>
       <c r="M407" s="1">
-        <v>-942.55</v>
+        <v>12236.18</v>
       </c>
       <c r="N407" s="1">
-        <v>-12157.8</v>
+        <v>8372.11</v>
       </c>
       <c r="O407" s="1">
         <v>0.0</v>
       </c>
       <c r="P407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
-        <v>930</v>
+        <v>953</v>
       </c>
       <c r="B408" t="s">
-        <v>931</v>
+        <v>954</v>
       </c>
       <c r="C408" s="1">
-        <v>5000000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="D408" s="1">
-        <v>99.9891798</v>
+        <v>100.25750455</v>
       </c>
       <c r="E408" s="1">
         <v>0.0</v>
       </c>
       <c r="F408" t="s">
         <v>8</v>
       </c>
       <c r="G408">
         <v>1.0</v>
       </c>
       <c r="H408" s="1">
         <v>0.0</v>
       </c>
       <c r="I408" s="1">
-        <v>-541.01</v>
+        <v>26007.96</v>
       </c>
       <c r="J408" s="1">
         <v>0</v>
       </c>
       <c r="K408">
         <v>0.0</v>
       </c>
       <c r="L408" t="s">
-        <v>932</v>
+        <v>955</v>
       </c>
       <c r="M408" s="1">
-        <v>-541.01</v>
+        <v>26007.96</v>
       </c>
       <c r="N408" s="1">
-        <v>-7113.85</v>
+        <v>24189.76</v>
       </c>
       <c r="O408" s="1">
         <v>0.0</v>
       </c>
       <c r="P408">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="409" spans="1:16">
+      <c r="A409" t="s">
+        <v>956</v>
+      </c>
+      <c r="B409" t="s">
+        <v>957</v>
+      </c>
+      <c r="C409" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D409" s="1">
+        <v>100.22405072</v>
+      </c>
+      <c r="E409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F409" t="s">
+        <v>8</v>
+      </c>
+      <c r="G409">
+        <v>1.0</v>
+      </c>
+      <c r="H409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I409" s="1">
+        <v>56012.68</v>
+      </c>
+      <c r="J409" s="1">
+        <v>0</v>
+      </c>
+      <c r="K409">
+        <v>0.0</v>
+      </c>
+      <c r="L409" t="s">
+        <v>958</v>
+      </c>
+      <c r="M409" s="1">
+        <v>56012.68</v>
+      </c>
+      <c r="N409" s="1">
+        <v>48603.12</v>
+      </c>
+      <c r="O409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P409">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="410" spans="1:16">
+      <c r="A410" t="s">
+        <v>959</v>
+      </c>
+      <c r="B410" t="s">
+        <v>960</v>
+      </c>
+      <c r="C410" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D410" s="1">
+        <v>100.14549648</v>
+      </c>
+      <c r="E410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F410" t="s">
+        <v>8</v>
+      </c>
+      <c r="G410">
+        <v>1.0</v>
+      </c>
+      <c r="H410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I410" s="1">
+        <v>36374.12</v>
+      </c>
+      <c r="J410" s="1">
+        <v>0</v>
+      </c>
+      <c r="K410">
+        <v>0.0</v>
+      </c>
+      <c r="L410" t="s">
+        <v>961</v>
+      </c>
+      <c r="M410" s="1">
+        <v>36374.12</v>
+      </c>
+      <c r="N410" s="1">
+        <v>29503.5</v>
+      </c>
+      <c r="O410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P410">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="411" spans="1:16">
+      <c r="A411" t="s">
+        <v>962</v>
+      </c>
+      <c r="B411" t="s">
+        <v>963</v>
+      </c>
+      <c r="C411" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="D411" s="1">
+        <v>100.07792486</v>
+      </c>
+      <c r="E411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F411" t="s">
+        <v>8</v>
+      </c>
+      <c r="G411">
+        <v>1.0</v>
+      </c>
+      <c r="H411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I411" s="1">
+        <v>5454.74</v>
+      </c>
+      <c r="J411" s="1">
+        <v>0</v>
+      </c>
+      <c r="K411">
+        <v>0.0</v>
+      </c>
+      <c r="L411">
+        <v>-531.41</v>
+      </c>
+      <c r="M411" s="1">
+        <v>5454.74</v>
+      </c>
+      <c r="N411" s="1">
+        <v>4923.33</v>
+      </c>
+      <c r="O411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P411">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:16">
+      <c r="A412" t="s">
+        <v>964</v>
+      </c>
+      <c r="B412" t="s">
+        <v>965</v>
+      </c>
+      <c r="C412" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D412" s="1">
+        <v>100.31005898</v>
+      </c>
+      <c r="E412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F412" t="s">
+        <v>8</v>
+      </c>
+      <c r="G412">
+        <v>1.0</v>
+      </c>
+      <c r="H412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I412" s="1">
+        <v>124023.59</v>
+      </c>
+      <c r="J412" s="1">
+        <v>0</v>
+      </c>
+      <c r="K412">
+        <v>0.0</v>
+      </c>
+      <c r="L412" t="s">
+        <v>966</v>
+      </c>
+      <c r="M412" s="1">
+        <v>124023.59</v>
+      </c>
+      <c r="N412" s="1">
+        <v>125934.21</v>
+      </c>
+      <c r="O412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P412">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="413" spans="1:16">
+      <c r="A413" t="s">
+        <v>967</v>
+      </c>
+      <c r="B413" t="s">
+        <v>968</v>
+      </c>
+      <c r="C413" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D413" s="1">
+        <v>100.1893154</v>
+      </c>
+      <c r="E413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F413" t="s">
+        <v>8</v>
+      </c>
+      <c r="G413">
+        <v>1.0</v>
+      </c>
+      <c r="H413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I413" s="1">
+        <v>47328.85</v>
+      </c>
+      <c r="J413" s="1">
+        <v>0</v>
+      </c>
+      <c r="K413">
+        <v>0.0</v>
+      </c>
+      <c r="L413">
+        <v>670.21</v>
+      </c>
+      <c r="M413" s="1">
+        <v>47328.85</v>
+      </c>
+      <c r="N413" s="1">
+        <v>47999.06</v>
+      </c>
+      <c r="O413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P413">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="414" spans="1:16">
+      <c r="A414" t="s">
+        <v>969</v>
+      </c>
+      <c r="B414" t="s">
+        <v>970</v>
+      </c>
+      <c r="C414" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="D414" s="1">
+        <v>100.49753177</v>
+      </c>
+      <c r="E414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F414" t="s">
+        <v>8</v>
+      </c>
+      <c r="G414">
+        <v>1.0</v>
+      </c>
+      <c r="H414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I414" s="1">
+        <v>39782.64</v>
+      </c>
+      <c r="J414" s="1">
+        <v>0</v>
+      </c>
+      <c r="K414">
+        <v>0.0</v>
+      </c>
+      <c r="L414">
+        <v>-8.22</v>
+      </c>
+      <c r="M414" s="1">
+        <v>39782.64</v>
+      </c>
+      <c r="N414" s="1">
+        <v>39774.42</v>
+      </c>
+      <c r="O414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P414">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:16">
+      <c r="A415" t="s">
+        <v>971</v>
+      </c>
+      <c r="B415" t="s">
+        <v>972</v>
+      </c>
+      <c r="C415" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D415" s="1">
+        <v>100.52445828</v>
+      </c>
+      <c r="E415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F415" t="s">
+        <v>8</v>
+      </c>
+      <c r="G415">
+        <v>1.0</v>
+      </c>
+      <c r="H415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I415" s="1">
+        <v>15209.29</v>
+      </c>
+      <c r="J415" s="1">
+        <v>0</v>
+      </c>
+      <c r="K415">
+        <v>0.0</v>
+      </c>
+      <c r="L415">
+        <v>-52.61</v>
+      </c>
+      <c r="M415" s="1">
+        <v>15209.29</v>
+      </c>
+      <c r="N415" s="1">
+        <v>15156.68</v>
+      </c>
+      <c r="O415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P415">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:16">
+      <c r="A416" t="s">
+        <v>973</v>
+      </c>
+      <c r="B416" t="s">
+        <v>974</v>
+      </c>
+      <c r="C416" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D416" s="1">
+        <v>100.00889055</v>
+      </c>
+      <c r="E416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F416" t="s">
+        <v>8</v>
+      </c>
+      <c r="G416">
+        <v>1.0</v>
+      </c>
+      <c r="H416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I416" s="1">
+        <v>1778.11</v>
+      </c>
+      <c r="J416" s="1">
+        <v>0</v>
+      </c>
+      <c r="K416">
+        <v>0.0</v>
+      </c>
+      <c r="L416" t="s">
+        <v>975</v>
+      </c>
+      <c r="M416" s="1">
+        <v>1778.11</v>
+      </c>
+      <c r="N416" s="1">
+        <v>128.82</v>
+      </c>
+      <c r="O416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P416">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="417" spans="1:16">
+      <c r="A417" t="s">
+        <v>976</v>
+      </c>
+      <c r="B417" t="s">
+        <v>977</v>
+      </c>
+      <c r="C417" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D417" s="1">
+        <v>100.04314259</v>
+      </c>
+      <c r="E417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F417" t="s">
+        <v>8</v>
+      </c>
+      <c r="G417">
+        <v>1.0</v>
+      </c>
+      <c r="H417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I417" s="1">
+        <v>7981.38</v>
+      </c>
+      <c r="J417" s="1">
+        <v>0</v>
+      </c>
+      <c r="K417">
+        <v>0.0</v>
+      </c>
+      <c r="L417">
+        <v>-246.0</v>
+      </c>
+      <c r="M417" s="1">
+        <v>7981.38</v>
+      </c>
+      <c r="N417" s="1">
+        <v>7735.38</v>
+      </c>
+      <c r="O417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P417">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="418" spans="1:16">
+      <c r="A418" t="s">
+        <v>978</v>
+      </c>
+      <c r="B418" t="s">
+        <v>979</v>
+      </c>
+      <c r="C418" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D418" s="1">
+        <v>100.00380817</v>
+      </c>
+      <c r="E418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F418" t="s">
+        <v>8</v>
+      </c>
+      <c r="G418">
+        <v>1.0</v>
+      </c>
+      <c r="H418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I418" s="1">
+        <v>1142.45</v>
+      </c>
+      <c r="J418" s="1">
+        <v>0</v>
+      </c>
+      <c r="K418">
+        <v>0.0</v>
+      </c>
+      <c r="L418">
+        <v>-529.96</v>
+      </c>
+      <c r="M418" s="1">
+        <v>1142.45</v>
+      </c>
+      <c r="N418" s="1">
+        <v>612.49</v>
+      </c>
+      <c r="O418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P418">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="419" spans="1:16">
+      <c r="A419" t="s">
+        <v>980</v>
+      </c>
+      <c r="B419" t="s">
+        <v>981</v>
+      </c>
+      <c r="C419" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="D419" s="1">
+        <v>100.00341892</v>
+      </c>
+      <c r="E419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F419" t="s">
+        <v>8</v>
+      </c>
+      <c r="G419">
+        <v>1.0</v>
+      </c>
+      <c r="H419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I419" s="1">
+        <v>410.27</v>
+      </c>
+      <c r="J419" s="1">
+        <v>0</v>
+      </c>
+      <c r="K419">
+        <v>0.0</v>
+      </c>
+      <c r="L419">
+        <v>0.0</v>
+      </c>
+      <c r="M419" s="1">
+        <v>410.27</v>
+      </c>
+      <c r="N419" s="1">
+        <v>410.27</v>
+      </c>
+      <c r="O419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P419">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="420" spans="1:16">
+      <c r="A420" t="s">
+        <v>982</v>
+      </c>
+      <c r="B420" t="s">
+        <v>983</v>
+      </c>
+      <c r="C420" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D420" s="1">
+        <v>100.41840372</v>
+      </c>
+      <c r="E420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F420" t="s">
+        <v>8</v>
+      </c>
+      <c r="G420">
+        <v>1.0</v>
+      </c>
+      <c r="H420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I420" s="1">
+        <v>104600.93</v>
+      </c>
+      <c r="J420" s="1">
+        <v>0</v>
+      </c>
+      <c r="K420">
+        <v>0.0</v>
+      </c>
+      <c r="L420">
+        <v>582.53</v>
+      </c>
+      <c r="M420" s="1">
+        <v>104600.93</v>
+      </c>
+      <c r="N420" s="1">
+        <v>105183.46</v>
+      </c>
+      <c r="O420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P420">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="421" spans="1:16">
+      <c r="A421" t="s">
+        <v>984</v>
+      </c>
+      <c r="B421" t="s">
+        <v>985</v>
+      </c>
+      <c r="C421" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D421" s="1">
+        <v>100.00841607</v>
+      </c>
+      <c r="E421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F421" t="s">
+        <v>8</v>
+      </c>
+      <c r="G421">
+        <v>1.0</v>
+      </c>
+      <c r="H421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I421" s="1">
+        <v>1178.25</v>
+      </c>
+      <c r="J421" s="1">
+        <v>0</v>
+      </c>
+      <c r="K421">
+        <v>0.0</v>
+      </c>
+      <c r="L421" t="s">
+        <v>986</v>
+      </c>
+      <c r="M421" s="1">
+        <v>1178.25</v>
+      </c>
+      <c r="N421" s="1">
+        <v>31.53</v>
+      </c>
+      <c r="O421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P421">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:16">
+      <c r="A422" t="s">
+        <v>987</v>
+      </c>
+      <c r="B422" t="s">
+        <v>988</v>
+      </c>
+      <c r="C422" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D422" s="1">
+        <v>100.00854947</v>
+      </c>
+      <c r="E422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F422" t="s">
+        <v>8</v>
+      </c>
+      <c r="G422">
+        <v>1.0</v>
+      </c>
+      <c r="H422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I422" s="1">
+        <v>1282.42</v>
+      </c>
+      <c r="J422" s="1">
+        <v>0</v>
+      </c>
+      <c r="K422">
+        <v>0.0</v>
+      </c>
+      <c r="L422" t="s">
+        <v>989</v>
+      </c>
+      <c r="M422" s="1">
+        <v>1282.42</v>
+      </c>
+      <c r="N422" s="1">
+        <v>-612.65</v>
+      </c>
+      <c r="O422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P422">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:16">
+      <c r="A423" t="s">
+        <v>990</v>
+      </c>
+      <c r="B423" t="s">
+        <v>988</v>
+      </c>
+      <c r="C423" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D423" s="1">
+        <v>100.03438953</v>
+      </c>
+      <c r="E423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F423" t="s">
+        <v>8</v>
+      </c>
+      <c r="G423">
+        <v>1.0</v>
+      </c>
+      <c r="H423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I423" s="1">
+        <v>5158.43</v>
+      </c>
+      <c r="J423" s="1">
+        <v>0</v>
+      </c>
+      <c r="K423">
+        <v>0.0</v>
+      </c>
+      <c r="L423" t="s">
+        <v>991</v>
+      </c>
+      <c r="M423" s="1">
+        <v>5158.43</v>
+      </c>
+      <c r="N423" s="1">
+        <v>2755.86</v>
+      </c>
+      <c r="O423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P423">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="424" spans="1:16">
+      <c r="A424" t="s">
+        <v>992</v>
+      </c>
+      <c r="B424" t="s">
+        <v>993</v>
+      </c>
+      <c r="C424" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D424" s="1">
+        <v>100.0789372</v>
+      </c>
+      <c r="E424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F424" t="s">
+        <v>8</v>
+      </c>
+      <c r="G424">
+        <v>1.0</v>
+      </c>
+      <c r="H424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I424" s="1">
+        <v>15787.44</v>
+      </c>
+      <c r="J424" s="1">
+        <v>0</v>
+      </c>
+      <c r="K424">
+        <v>0.0</v>
+      </c>
+      <c r="L424" t="s">
+        <v>994</v>
+      </c>
+      <c r="M424" s="1">
+        <v>15787.44</v>
+      </c>
+      <c r="N424" s="1">
+        <v>13046.26</v>
+      </c>
+      <c r="O424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P424">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="425" spans="1:16">
+      <c r="A425" t="s">
+        <v>995</v>
+      </c>
+      <c r="B425" t="s">
+        <v>993</v>
+      </c>
+      <c r="C425" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D425" s="1">
+        <v>100.07203536</v>
+      </c>
+      <c r="E425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F425" t="s">
+        <v>8</v>
+      </c>
+      <c r="G425">
+        <v>1.0</v>
+      </c>
+      <c r="H425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I425" s="1">
+        <v>18008.84</v>
+      </c>
+      <c r="J425" s="1">
+        <v>0</v>
+      </c>
+      <c r="K425">
+        <v>0.0</v>
+      </c>
+      <c r="L425" t="s">
+        <v>996</v>
+      </c>
+      <c r="M425" s="1">
+        <v>18008.84</v>
+      </c>
+      <c r="N425" s="1">
+        <v>14819.17</v>
+      </c>
+      <c r="O425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P425">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="426" spans="1:16">
+      <c r="A426" t="s">
+        <v>997</v>
+      </c>
+      <c r="B426" t="s">
+        <v>993</v>
+      </c>
+      <c r="C426" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D426" s="1">
+        <v>100.0882826</v>
+      </c>
+      <c r="E426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F426" t="s">
+        <v>8</v>
+      </c>
+      <c r="G426">
+        <v>1.0</v>
+      </c>
+      <c r="H426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I426" s="1">
+        <v>26484.78</v>
+      </c>
+      <c r="J426" s="1">
+        <v>0</v>
+      </c>
+      <c r="K426">
+        <v>0.0</v>
+      </c>
+      <c r="L426" t="s">
+        <v>998</v>
+      </c>
+      <c r="M426" s="1">
+        <v>26484.78</v>
+      </c>
+      <c r="N426" s="1">
+        <v>22597.6</v>
+      </c>
+      <c r="O426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P426">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:16">
+      <c r="A427" t="s">
+        <v>999</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C427" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D427" s="1">
+        <v>100.0859808</v>
+      </c>
+      <c r="E427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F427" t="s">
+        <v>8</v>
+      </c>
+      <c r="G427">
+        <v>1.0</v>
+      </c>
+      <c r="H427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I427" s="1">
+        <v>8598.08</v>
+      </c>
+      <c r="J427" s="1">
+        <v>0</v>
+      </c>
+      <c r="K427">
+        <v>0.0</v>
+      </c>
+      <c r="L427">
+        <v>-835.83</v>
+      </c>
+      <c r="M427" s="1">
+        <v>8598.08</v>
+      </c>
+      <c r="N427" s="1">
+        <v>7762.25</v>
+      </c>
+      <c r="O427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P427">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="428" spans="1:16">
+      <c r="A428" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C428" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D428" s="1">
+        <v>100.074802</v>
+      </c>
+      <c r="E428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F428" t="s">
+        <v>8</v>
+      </c>
+      <c r="G428">
+        <v>1.0</v>
+      </c>
+      <c r="H428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I428" s="1">
+        <v>14960.4</v>
+      </c>
+      <c r="J428" s="1">
+        <v>0</v>
+      </c>
+      <c r="K428">
+        <v>0.0</v>
+      </c>
+      <c r="L428" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M428" s="1">
+        <v>14960.4</v>
+      </c>
+      <c r="N428" s="1">
+        <v>13505.94</v>
+      </c>
+      <c r="O428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P428">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="429" spans="1:16">
+      <c r="A429" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C429" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D429" s="1">
+        <v>100.1002001</v>
+      </c>
+      <c r="E429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F429" t="s">
+        <v>8</v>
+      </c>
+      <c r="G429">
+        <v>1.0</v>
+      </c>
+      <c r="H429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I429" s="1">
+        <v>20040.02</v>
+      </c>
+      <c r="J429" s="1">
+        <v>0</v>
+      </c>
+      <c r="K429">
+        <v>0.0</v>
+      </c>
+      <c r="L429" t="s">
+        <v>1005</v>
+      </c>
+      <c r="M429" s="1">
+        <v>20040.02</v>
+      </c>
+      <c r="N429" s="1">
+        <v>18426.12</v>
+      </c>
+      <c r="O429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P429">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:16">
+      <c r="A430" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C430" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D430" s="1">
+        <v>100.05079995</v>
+      </c>
+      <c r="E430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F430" t="s">
+        <v>8</v>
+      </c>
+      <c r="G430">
+        <v>1.0</v>
+      </c>
+      <c r="H430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I430" s="1">
+        <v>10159.99</v>
+      </c>
+      <c r="J430" s="1">
+        <v>0</v>
+      </c>
+      <c r="K430">
+        <v>0.0</v>
+      </c>
+      <c r="L430" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M430" s="1">
+        <v>10159.99</v>
+      </c>
+      <c r="N430" s="1">
+        <v>8915.53</v>
+      </c>
+      <c r="O430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P430">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="431" spans="1:16">
+      <c r="A431" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C431" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D431" s="1">
+        <v>100.0977811</v>
+      </c>
+      <c r="E431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F431" t="s">
+        <v>8</v>
+      </c>
+      <c r="G431">
+        <v>1.0</v>
+      </c>
+      <c r="H431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I431" s="1">
+        <v>19556.22</v>
+      </c>
+      <c r="J431" s="1">
+        <v>0</v>
+      </c>
+      <c r="K431">
+        <v>0.0</v>
+      </c>
+      <c r="L431" t="s">
+        <v>1009</v>
+      </c>
+      <c r="M431" s="1">
+        <v>19556.22</v>
+      </c>
+      <c r="N431" s="1">
+        <v>17932.59</v>
+      </c>
+      <c r="O431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P431">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="432" spans="1:16">
+      <c r="A432" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C432" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="D432" s="1">
+        <v>100.01596646</v>
+      </c>
+      <c r="E432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F432" t="s">
+        <v>8</v>
+      </c>
+      <c r="G432">
+        <v>1.0</v>
+      </c>
+      <c r="H432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I432" s="1">
+        <v>1037.82</v>
+      </c>
+      <c r="J432" s="1">
+        <v>0</v>
+      </c>
+      <c r="K432">
+        <v>0.0</v>
+      </c>
+      <c r="L432">
+        <v>0.0</v>
+      </c>
+      <c r="M432" s="1">
+        <v>1037.82</v>
+      </c>
+      <c r="N432" s="1">
+        <v>1037.82</v>
+      </c>
+      <c r="O432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P432">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="433" spans="1:16">
+      <c r="A433" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C433" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D433" s="1">
+        <v>100.01450813</v>
+      </c>
+      <c r="E433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F433" t="s">
+        <v>8</v>
+      </c>
+      <c r="G433">
+        <v>1.0</v>
+      </c>
+      <c r="H433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I433" s="1">
+        <v>1160.65</v>
+      </c>
+      <c r="J433" s="1">
+        <v>0</v>
+      </c>
+      <c r="K433">
+        <v>0.0</v>
+      </c>
+      <c r="L433">
+        <v>0.0</v>
+      </c>
+      <c r="M433" s="1">
+        <v>1160.65</v>
+      </c>
+      <c r="N433" s="1">
+        <v>1160.65</v>
+      </c>
+      <c r="O433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:16">
+      <c r="A434" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C434" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D434" s="1">
+        <v>100.13567116</v>
+      </c>
+      <c r="E434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F434" t="s">
+        <v>8</v>
+      </c>
+      <c r="G434">
+        <v>1.0</v>
+      </c>
+      <c r="H434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I434" s="1">
+        <v>33917.79</v>
+      </c>
+      <c r="J434" s="1">
+        <v>0</v>
+      </c>
+      <c r="K434">
+        <v>0.0</v>
+      </c>
+      <c r="L434">
+        <v>670.21</v>
+      </c>
+      <c r="M434" s="1">
+        <v>33917.79</v>
+      </c>
+      <c r="N434" s="1">
+        <v>34588.0</v>
+      </c>
+      <c r="O434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P434">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="435" spans="1:16">
+      <c r="A435" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C435" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D435" s="1">
+        <v>100.24592388</v>
+      </c>
+      <c r="E435" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F435" t="s">
+        <v>8</v>
+      </c>
+      <c r="G435">
+        <v>1.0</v>
+      </c>
+      <c r="H435" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I435" s="1">
+        <v>61480.97</v>
+      </c>
+      <c r="J435" s="1">
+        <v>0</v>
+      </c>
+      <c r="K435">
+        <v>0.0</v>
+      </c>
+      <c r="L435">
+        <v>670.21</v>
+      </c>
+      <c r="M435" s="1">
+        <v>61480.97</v>
+      </c>
+      <c r="N435" s="1">
+        <v>62151.18</v>
+      </c>
+      <c r="O435" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P435">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="436" spans="1:16">
+      <c r="A436" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C436" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D436" s="1">
+        <v>100.38037255</v>
+      </c>
+      <c r="E436" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F436" t="s">
+        <v>8</v>
+      </c>
+      <c r="G436">
+        <v>1.0</v>
+      </c>
+      <c r="H436" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I436" s="1">
+        <v>76074.51</v>
+      </c>
+      <c r="J436" s="1">
+        <v>0</v>
+      </c>
+      <c r="K436">
+        <v>0.0</v>
+      </c>
+      <c r="L436">
+        <v>780.74</v>
+      </c>
+      <c r="M436" s="1">
+        <v>76074.51</v>
+      </c>
+      <c r="N436" s="1">
+        <v>76855.25</v>
+      </c>
+      <c r="O436" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P436">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="437" spans="1:16">
+      <c r="A437" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C437" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D437" s="1">
+        <v>100.00402647</v>
+      </c>
+      <c r="E437" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F437" t="s">
+        <v>8</v>
+      </c>
+      <c r="G437">
+        <v>1.0</v>
+      </c>
+      <c r="H437" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I437" s="1">
+        <v>1207.94</v>
+      </c>
+      <c r="J437" s="1">
+        <v>0</v>
+      </c>
+      <c r="K437">
+        <v>0.0</v>
+      </c>
+      <c r="L437" t="s">
+        <v>1020</v>
+      </c>
+      <c r="M437" s="1">
+        <v>1207.94</v>
+      </c>
+      <c r="N437" s="1">
+        <v>-2207.21</v>
+      </c>
+      <c r="O437" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P437">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>