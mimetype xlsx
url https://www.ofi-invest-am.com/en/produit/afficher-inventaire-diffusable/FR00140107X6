--- v3 (2026-07-11)
+++ v4 (2026-08-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -112,1572 +112,1602 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 761.86</t>
+    <t>8 097.75</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 390.03</t>
+    <t>9 934.21</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>13 079.45</t>
+    <t>14 353.42</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>19 154.11</t>
+    <t>23 982.88</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>14 320.27</t>
+    <t>17 550.41</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>2 771.29</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 589.04</t>
+    <t>3 972.60</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>17 938.36</t>
-[...17 lines deleted...]
-    <t>9 944.11</t>
+    <t>19 787.67</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 374.25</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>16 915.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 787.42</t>
+    <t>5 690.71</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 733.49</t>
+    <t>4 280.75</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>22 495.89</t>
+    <t>24 591.78</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>48 328.77</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>7 841.10</t>
+    <t>10 019.18</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>43 792.28</t>
+    <t>49 005.65</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>14 629.39</t>
+    <t>19 616.69</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>3 178.08</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>6 945.21</t>
+    <t>10 150.68</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>6 070.65</t>
-[...8 lines deleted...]
-    <t>8 784.25</t>
+    <t>8 264.87</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>2 561.64</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>6 252.81</t>
+    <t>9 792.13</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>16 680.96</t>
+    <t>18 220.74</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 077.78</t>
+    <t>3 772.23</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 275.13</t>
+    <t>4 794.38</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>12 045.48</t>
+    <t>15 849.32</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 958.90</t>
+    <t>10 835.62</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>17 330.56</t>
-[...8 lines deleted...]
-    <t>10 356.16</t>
+    <t>18 965.52</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 900.68</t>
+    <t>7 674.66</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>26 713.36</t>
+    <t>29 209.93</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 668.08</t>
+    <t>12 732.87</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>20 098.90</t>
+    <t>24 961.54</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>25 441.19</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>21 308.22</t>
+    <t>24 801.37</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 701.62</t>
+    <t>12 870.86</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>14 424.66</t>
+    <t>16 643.84</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>11 221.58</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>15 419.18</t>
+    <t>17 720.55</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 008.22</t>
+    <t>4 583.56</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>2 429.92</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>3 963.07</t>
+  </si>
+  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 923.29</t>
+    <t>13 238.36</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>47 895.21</t>
+    <t>52 302.74</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>43 627.05</t>
+    <t>30 423.63</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>3 033.97</t>
+    <t>7 171.20</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>13 204.44</t>
+    <t>14 390.47</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>9 579.45</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>6 487.67</t>
+    <t>1 227.40</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
+    <t>4 308.90</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 783.62</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>51 575.34</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>2 496.58</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>6 226.03</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 912.33</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>12 294.52</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>19 677.49</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>10 711.86</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>17 294.79</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>26 169.26</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>7 875.00</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>8 529.97</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 254.45</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>3 864.38</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>15 210.62</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
+  </si>
+  <si>
+    <t>90 986.30</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>11 465.75</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 512.33</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 347.27</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 654.11</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>4 602.74</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>2 052.74</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>12 712.33</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>17 256.16</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>8 366.30</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>5 523.29</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>5 450.99</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 229.32</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
     <t>3 754.11</t>
   </si>
   <si>
-    <t>FR0014017HO4</t>
-[...35 lines deleted...]
-    <t>DNB BANK ASA 15/01/2031</t>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 876.71</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>40 055.82</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>40 993.15</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>29 953.77</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>10 437.84</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>9 534.25</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 012.50</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>6 388.70</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>42 518.84</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>21 273.29</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>2 362.74</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 575.17</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>10 048.95</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>2 459.59</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>5 958.90</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>4 060.27</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>14 841.78</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>5 791.78</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>1 756.85</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>27 681.64</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>9 501.37</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>9 532.29</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>4 531.89</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>3 751.71</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>17 856.16</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>9 938.95</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>9 947.10</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 086.41</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>17 864.38</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>4 828.77</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>31 561.64</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>31 570.09</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>7 160.40</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>2 684.93</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>6 089.86</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>31 342.47</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>14 881.09</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>4 896.16</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>16 427.73</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>5 743.15</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>2 200.00</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 958.66</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>2 926.03</t>
   </si>
   <si>
-    <t>XS3074473474</t>
-[...634 lines deleted...]
-  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>25 465.07</t>
+    <t>27 961.64</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>18 827.31</t>
+    <t>21 360.13</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 712.33</t>
-[...8 lines deleted...]
-    <t>38 013.70</t>
+    <t>3 636.99</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 319.18</t>
+    <t>11 428.77</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>1 018.84</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 309.33</t>
+    <t>5 080.53</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 132.93</t>
+    <t>12 304.27</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>2 184.93</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>35 013.70</t>
+    <t>38 712.33</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 532.54</t>
-[...8 lines deleted...]
-    <t>2 049.32</t>
+    <t>4 115.37</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>10 530.55</t>
+    <t>11 953.60</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>37 040.96</t>
+    <t>1 177.60</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 157.53</t>
+    <t>7 431.51</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 400.46</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 426.56</t>
+    <t>3 011.63</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>35 309.59</t>
+    <t>2 268.49</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>4 679.45</t>
+    <t>5 830.14</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>3 476.71</t>
+    <t>5 695.89</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>3 972.60</t>
-[...17 lines deleted...]
-    <t>35 617.81</t>
+    <t>8 082.19</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>1 850.71</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>1 128.02</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 507.50</t>
+    <t>9 082.50</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>3 545.55</t>
+    <t>5 631.16</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 566.44</t>
+    <t>9 450.00</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>18 583.56</t>
+    <t>20 679.45</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 717.81</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>XS2798269069</t>
+    <t>5 489.58</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 508.22</t>
+    <t>16 953.42</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>6 644.77</t>
+    <t>10 336.32</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>8 835.97</t>
+    <t>12 108.55</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>11 751.59</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>12 258.29</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>23 851.20</t>
+    <t>26 166.85</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>13 695.21</t>
+    <t>15 606.16</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>1 978.42</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>30 003.29</t>
+    <t>33 128.63</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 595.44</t>
+    <t>6 062.07</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 031.18</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>22 130.14</t>
-[...8 lines deleted...]
-    <t>8 868.49</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 195.58</t>
+    <t>2 524.01</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 763.70</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 441.78</t>
+    <t>7 119.86</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>14 857.97</t>
+    <t>16 931.18</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-11 458.33</t>
+    <t>-25 208.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2041,154 +2071,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65608.9121</v>
+        <v>65913.6921</v>
       </c>
       <c r="D2">
-        <v>1464.49</v>
+        <v>1465.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96083760.98</v>
+        <v>96600206.63</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96083760.98</v>
+        <v>96600206.63</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>437435.8383</v>
+        <v>447539.6561</v>
       </c>
       <c r="D3">
-        <v>100.35</v>
+        <v>100.37</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>43897038.3</v>
+        <v>44919884.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>43897038.3</v>
+        <v>44919884.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.14</v>
+        <v>100.21</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1001.44</v>
+        <v>1002.13</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1001.44</v>
+        <v>1002.13</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P177"/>
+  <dimension ref="A1:P183"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O177" sqref="O177"/>
+      <selection activeCell="O183" sqref="O183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2207,8839 +2237,9139 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>2102.0</v>
+        <v>1499.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1072.64</v>
+        <v>1074.74</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.8217840152</v>
+        <v>1073.3363909273</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2252969.39</v>
+        <v>1608931.25</v>
       </c>
       <c r="I2" s="1">
-        <v>1719.89</v>
+        <v>2104.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.076338809023943</v>
+        <v>0.13077065909435</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2254689.28</v>
+        <v>1611035.26</v>
       </c>
       <c r="N2" s="1">
-        <v>2254689.28</v>
+        <v>1611035.26</v>
       </c>
       <c r="O2" s="1">
-        <v>1.61</v>
+        <v>1.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>138.0</v>
+        <v>269.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.855</v>
+        <v>105.65</v>
       </c>
       <c r="E3" s="1">
-        <v>105.725</v>
+        <v>105.702992565</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>17940.0</v>
+        <v>-14255.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>17940.0</v>
+        <v>-14255.0</v>
       </c>
       <c r="N3" s="1">
-        <v>17940.0</v>
+        <v>-14255.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>784000.0</v>
+        <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.198</v>
+        <v>115.12</v>
       </c>
       <c r="E4" s="1">
-        <v>99.3340727</v>
+        <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>778779.13</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-16746.81</v>
+        <v>2940.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.1503927564161</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>762032.32</v>
+        <v>2940.0</v>
       </c>
       <c r="N4" s="1">
-        <v>767794.18</v>
+        <v>2940.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
         <v>35</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.122</v>
+      </c>
+      <c r="E5" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-17342.65</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-2.2269022540447</v>
+      </c>
+      <c r="K5">
+        <v>1.03</v>
+      </c>
+      <c r="L5" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M5" s="1">
-        <v>355863.64</v>
+        <v>761436.48</v>
       </c>
       <c r="N5" s="1">
-        <v>364253.67</v>
+        <v>769534.23</v>
       </c>
       <c r="O5" s="1">
-        <v>0.26</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
         <v>38</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>106.899</v>
+      </c>
+      <c r="E6" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="I6" s="1">
+        <v>14214.45</v>
+      </c>
+      <c r="J6" s="1">
+        <v>4.1462311400803</v>
+      </c>
+      <c r="K6">
+        <v>2.97</v>
+      </c>
+      <c r="L6" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M6" s="1">
-        <v>382680.0</v>
+        <v>357042.66</v>
       </c>
       <c r="N6" s="1">
-        <v>395759.45</v>
+        <v>366976.87</v>
       </c>
       <c r="O6" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
         <v>41</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.547</v>
+        <v>96.377</v>
       </c>
       <c r="E7" s="1">
-        <v>100.4938</v>
+        <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1004938.0</v>
+        <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>-9468.0</v>
+        <v>41929.61</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.94214767478193</v>
+        <v>12.203797217863</v>
       </c>
       <c r="K7">
-        <v>1.92</v>
+        <v>3.59</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>995470.0</v>
+        <v>385508.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1014624.11</v>
+        <v>399861.42</v>
       </c>
       <c r="O7" s="1">
-        <v>0.72</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.03</v>
+      </c>
+      <c r="E8" s="1">
+        <v>100.4938</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1004938.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-4638.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-0.46152100925629</v>
+      </c>
+      <c r="K8">
+        <v>2.4</v>
+      </c>
+      <c r="L8" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>1024619.12</v>
+        <v>1000300.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1038939.39</v>
+        <v>1024282.88</v>
       </c>
       <c r="O8" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>97.546</v>
+      </c>
+      <c r="E9" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-20091.97</v>
+      </c>
+      <c r="J9" s="1">
+        <v>-1.9275201641867</v>
+      </c>
+      <c r="K9">
+        <v>1.67</v>
+      </c>
+      <c r="L9" t="s">
         <v>47</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>677495.0</v>
+        <v>1022282.08</v>
       </c>
       <c r="N9" s="1">
-        <v>686700.48</v>
+        <v>1039832.49</v>
       </c>
       <c r="O9" s="1">
-        <v>0.49</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>725000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.265</v>
+        <v>96.381</v>
       </c>
       <c r="E10" s="1">
-        <v>99.955</v>
+        <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>724673.75</v>
+        <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>2247.5</v>
+        <v>-19666.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.31013956280326</v>
+        <v>-2.832358536898</v>
       </c>
       <c r="K10">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.07</v>
+      </c>
+      <c r="L10">
+        <v>517.81</v>
       </c>
       <c r="M10" s="1">
-        <v>726921.25</v>
+        <v>674667.0</v>
       </c>
       <c r="N10" s="1">
-        <v>728510.29</v>
+        <v>675184.81</v>
       </c>
       <c r="O10" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>93.439</v>
+      </c>
+      <c r="E11" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-2272.94</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-0.33166497894397</v>
+      </c>
+      <c r="K11">
+        <v>0.38</v>
+      </c>
+      <c r="L11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>508625.0</v>
+        <v>683039.09</v>
       </c>
       <c r="N11" s="1">
-        <v>526563.36</v>
+        <v>685810.38</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.003</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>724673.75</v>
+      </c>
+      <c r="I12" s="1">
+        <v>348.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.048021609724376</v>
+      </c>
+      <c r="K12">
+        <v>0.55</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>505795.0</v>
+        <v>725021.75</v>
       </c>
       <c r="N12" s="1">
-        <v>521758.74</v>
+        <v>728994.35</v>
       </c>
       <c r="O12" s="1">
-        <v>0.37</v>
+        <v>0.52</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>400000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>88.543</v>
+        <v>99.216</v>
       </c>
       <c r="E13" s="1">
-        <v>77.70662</v>
+        <v>99.646</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>310826.48</v>
+        <v>407552.14</v>
       </c>
       <c r="I13" s="1">
-        <v>43345.52</v>
+        <v>-1758.7</v>
       </c>
       <c r="J13" s="1">
-        <v>13.94524687858</v>
+        <v>-0.43152760773137</v>
       </c>
       <c r="K13">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.12</v>
+      </c>
+      <c r="L13">
+        <v>509.85</v>
       </c>
       <c r="M13" s="1">
-        <v>354172.0</v>
+        <v>405793.44</v>
       </c>
       <c r="N13" s="1">
-        <v>364116.11</v>
+        <v>406303.29</v>
       </c>
       <c r="O13" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.411</v>
+        <v>100.808</v>
       </c>
       <c r="E14" s="1">
-        <v>99.38842833</v>
+        <v>101.340404</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>596330.57</v>
+        <v>506702.02</v>
       </c>
       <c r="I14" s="1">
-        <v>-11864.57</v>
+        <v>-2662.02</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.9895961396042</v>
+        <v>-0.52536202638387</v>
       </c>
       <c r="K14">
-        <v>2.82</v>
+        <v>3.96</v>
       </c>
       <c r="L14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="M14" s="1">
-        <v>584466.0</v>
+        <v>504040.0</v>
       </c>
       <c r="N14" s="1">
-        <v>601381.07</v>
+        <v>523827.67</v>
       </c>
       <c r="O14" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>314000.0</v>
+        <v>1672000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.724</v>
+        <v>99.424</v>
       </c>
       <c r="E15" s="1">
-        <v>98.6381879</v>
+        <v>99.58</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>309723.91</v>
+        <v>1664977.6</v>
       </c>
       <c r="I15" s="1">
-        <v>-9150.55</v>
+        <v>-2608.32</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.9544215685512</v>
+        <v>-0.15665796344648</v>
       </c>
       <c r="K15">
-        <v>1.52</v>
+        <v>0.08</v>
       </c>
       <c r="L15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M15" s="1">
-        <v>300573.36</v>
+        <v>1662369.28</v>
       </c>
       <c r="N15" s="1">
-        <v>305360.78</v>
+        <v>1663743.53</v>
       </c>
       <c r="O15" s="1">
-        <v>0.22</v>
+        <v>1.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>502000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.97</v>
+        <v>96.712</v>
       </c>
       <c r="E16" s="1">
-        <v>99.91623904</v>
+        <v>99.38842833</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>501579.52</v>
+        <v>596330.57</v>
       </c>
       <c r="I16" s="1">
-        <v>-9770.12</v>
+        <v>-16058.57</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.9478705988634</v>
+        <v>-2.6928973304186</v>
       </c>
       <c r="K16">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>0.07</v>
+      </c>
+      <c r="L16">
+        <v>394.52</v>
       </c>
       <c r="M16" s="1">
-        <v>491809.4</v>
+        <v>580272.0</v>
       </c>
       <c r="N16" s="1">
-        <v>494542.89</v>
+        <v>580666.52</v>
       </c>
       <c r="O16" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>600000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.188</v>
+        <v>94.24</v>
       </c>
       <c r="E17" s="1">
-        <v>100.2235</v>
+        <v>98.6381879</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>601341.0</v>
+        <v>309723.91</v>
       </c>
       <c r="I17" s="1">
-        <v>-6213.0</v>
+        <v>-13810.31</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.0331908185206</v>
+        <v>-4.4589098723441</v>
       </c>
       <c r="K17">
-        <v>3.75</v>
+        <v>1.81</v>
       </c>
       <c r="L17" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M17" s="1">
-        <v>595128.0</v>
+        <v>295913.6</v>
       </c>
       <c r="N17" s="1">
-        <v>617623.89</v>
+        <v>301604.31</v>
       </c>
       <c r="O17" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>1500000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.578</v>
+        <v>97.675</v>
       </c>
       <c r="E18" s="1">
-        <v>98.1092</v>
+        <v>99.91623904</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1471638.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-7968.0</v>
+        <v>-11251.02</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.54143750025482</v>
+        <v>-2.2431179008266</v>
       </c>
       <c r="K18">
-        <v>3.22</v>
+        <v>0.85</v>
       </c>
       <c r="L18" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M18" s="1">
-        <v>1463670.0</v>
+        <v>490328.5</v>
       </c>
       <c r="N18" s="1">
-        <v>1511998.77</v>
+        <v>494609.25</v>
       </c>
       <c r="O18" s="1">
-        <v>1.08</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.979</v>
+        <v>98.259</v>
       </c>
       <c r="E19" s="1">
-        <v>100.51047333</v>
+        <v>100.2235</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>904594.26</v>
+        <v>601341.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-4783.26</v>
+        <v>-11787.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.52877408264784</v>
+        <v>-1.9601191337361</v>
       </c>
       <c r="K19">
-        <v>3.17</v>
+        <v>4.1</v>
       </c>
       <c r="L19" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>899811.0</v>
+        <v>589554.0</v>
       </c>
       <c r="N19" s="1">
-        <v>928318.93</v>
+        <v>614145.78</v>
       </c>
       <c r="O19" s="1">
-        <v>0.66</v>
+        <v>0.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.358</v>
+        <v>97.67</v>
       </c>
       <c r="E20" s="1">
-        <v>105.55</v>
+        <v>98.1092</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>422200.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I20" s="1">
-        <v>3232.0</v>
+        <v>-6588.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.76551397441971</v>
+        <v>-0.44766443921671</v>
       </c>
       <c r="K20">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.01</v>
+      </c>
+      <c r="L20">
+        <v>143.84</v>
       </c>
       <c r="M20" s="1">
-        <v>425432.0</v>
+        <v>1465050.0</v>
       </c>
       <c r="N20" s="1">
-        <v>433273.1</v>
+        <v>1465193.84</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>1.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>1935000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.91</v>
+        <v>106.317</v>
       </c>
       <c r="E21" s="1">
-        <v>100.91270646</v>
+        <v>105.55</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1952660.87</v>
+        <v>422200.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-38752.37</v>
+        <v>3068.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.9845929518729</v>
+        <v>0.72666982472762</v>
       </c>
       <c r="K21">
-        <v>2.26</v>
+        <v>2.5</v>
       </c>
       <c r="L21" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="M21" s="1">
-        <v>1913908.5</v>
+        <v>425268.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1957700.78</v>
+        <v>435287.18</v>
       </c>
       <c r="O21" s="1">
-        <v>1.4</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>944000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>106.654</v>
+        <v>98.394</v>
       </c>
       <c r="E22" s="1">
-        <v>104.49157945</v>
+        <v>100.91270646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>986400.51</v>
+        <v>1952660.87</v>
       </c>
       <c r="I22" s="1">
-        <v>20413.25</v>
+        <v>-48736.97</v>
       </c>
       <c r="J22" s="1">
-        <v>2.0694687191514</v>
+        <v>-2.4959259822726</v>
       </c>
       <c r="K22">
-        <v>1.55</v>
+        <v>2.53</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>1006813.76</v>
+        <v>1903923.9</v>
       </c>
       <c r="N22" s="1">
-        <v>1021443.15</v>
+        <v>1952929.55</v>
       </c>
       <c r="O22" s="1">
-        <v>0.73</v>
+        <v>1.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>103.273</v>
+        <v>106.678</v>
       </c>
       <c r="E23" s="1">
-        <v>105.76</v>
+        <v>104.49157945</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>846080.0</v>
+        <v>986400.51</v>
       </c>
       <c r="I23" s="1">
-        <v>-19896.0</v>
+        <v>20639.81</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.3515506807867</v>
+        <v>2.0924370771057</v>
       </c>
       <c r="K23">
-        <v>0.87</v>
+        <v>2.08</v>
       </c>
       <c r="L23" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>826184.0</v>
+        <v>1007040.32</v>
       </c>
       <c r="N23" s="1">
-        <v>833129.21</v>
+        <v>1026657.01</v>
       </c>
       <c r="O23" s="1">
-        <v>0.6</v>
+        <v>0.73</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
-        <v>791000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.877</v>
+        <v>91.562</v>
       </c>
       <c r="E24" s="1">
-        <v>100.07568647</v>
+        <v>91.588784</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>791598.68</v>
+        <v>457943.92</v>
       </c>
       <c r="I24" s="1">
-        <v>-1571.61</v>
+        <v>-133.92</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.19853620776629</v>
+        <v>-0.029243755436255</v>
       </c>
       <c r="K24">
-        <v>0.77</v>
+        <v>0.64</v>
       </c>
       <c r="L24" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>790027.07</v>
+        <v>457810.0</v>
       </c>
       <c r="N24" s="1">
-        <v>796097.72</v>
+        <v>460988.08</v>
       </c>
       <c r="O24" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.387</v>
+        <v>103.421</v>
       </c>
       <c r="E25" s="1">
-        <v>102.7138</v>
+        <v>105.76</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>924424.2</v>
+        <v>846080.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-20941.2</v>
+        <v>-18712.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.2653236468712</v>
+        <v>-2.2116111951589</v>
       </c>
       <c r="K25">
-        <v>0.98</v>
+        <v>1.27</v>
       </c>
       <c r="L25" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>903483.0</v>
+        <v>827368.0</v>
       </c>
       <c r="N25" s="1">
-        <v>912267.25</v>
+        <v>837518.68</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.938</v>
+        <v>99.637</v>
       </c>
       <c r="E26" s="1">
-        <v>107.962</v>
+        <v>100.07568647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>647772.0</v>
+        <v>791598.68</v>
       </c>
       <c r="I26" s="1">
-        <v>-12144.0</v>
+        <v>-3470.01</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.8747337025991</v>
+        <v>-0.43835469761016</v>
       </c>
       <c r="K26">
         <v>1.04</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="M26" s="1">
-        <v>635628.0</v>
+        <v>788128.67</v>
       </c>
       <c r="N26" s="1">
-        <v>641880.81</v>
+        <v>796393.54</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C27" s="1">
-        <v>1700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>88.699</v>
+        <v>99.73</v>
       </c>
       <c r="E27" s="1">
-        <v>89.011</v>
+        <v>99.834</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1513187.0</v>
+        <v>998340.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-5304.0</v>
+        <v>-1040.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.35051847524463</v>
+        <v>-0.10417292705892</v>
       </c>
       <c r="K27">
-        <v>0.98</v>
+        <v>0.26</v>
       </c>
       <c r="L27" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="M27" s="1">
-        <v>1507883.0</v>
+        <v>997300.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1524563.96</v>
+        <v>999861.64</v>
       </c>
       <c r="O27" s="1">
-        <v>1.09</v>
+        <v>0.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>846000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.172</v>
+        <v>106.4</v>
       </c>
       <c r="E28" s="1">
-        <v>99.298</v>
+        <v>107.962</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>840061.08</v>
+        <v>647772.0</v>
       </c>
       <c r="I28" s="1">
-        <v>7394.04</v>
+        <v>-9372.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.88017885556607</v>
+        <v>-1.4468053574406</v>
       </c>
       <c r="K28">
-        <v>0.13</v>
+        <v>1.63</v>
       </c>
       <c r="L28" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>847455.12</v>
+        <v>638400.0</v>
       </c>
       <c r="N28" s="1">
-        <v>848532.9</v>
+        <v>648192.13</v>
       </c>
       <c r="O28" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1">
-        <v>133000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>102.357</v>
+        <v>88.606</v>
       </c>
       <c r="E29" s="1">
-        <v>103.37567669</v>
+        <v>89.011</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>137489.65</v>
+        <v>1513187.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-1354.84</v>
+        <v>-6885.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.98541235649374</v>
+        <v>-0.45499994382717</v>
       </c>
       <c r="K29">
-        <v>3.21</v>
+        <v>1.07</v>
       </c>
       <c r="L29" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="M29" s="1">
-        <v>136134.81</v>
+        <v>1506302.0</v>
       </c>
       <c r="N29" s="1">
-        <v>140409.94</v>
+        <v>1524522.74</v>
       </c>
       <c r="O29" s="1">
-        <v>0.1</v>
+        <v>1.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C30" s="1">
-        <v>1424000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.644</v>
+        <v>99.691</v>
       </c>
       <c r="E30" s="1">
-        <v>99.63892626</v>
+        <v>99.298</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1418858.31</v>
+        <v>840061.08</v>
       </c>
       <c r="I30" s="1">
-        <v>-14167.75</v>
+        <v>3324.78</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.99853169975796</v>
+        <v>0.3957783641161</v>
       </c>
       <c r="K30">
-        <v>0.85</v>
+        <v>0.45</v>
       </c>
       <c r="L30" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="M30" s="1">
-        <v>1404690.56</v>
+        <v>843385.86</v>
       </c>
       <c r="N30" s="1">
-        <v>1416736.04</v>
+        <v>847158.09</v>
       </c>
       <c r="O30" s="1">
-        <v>1.01</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.999</v>
+        <v>102.41</v>
       </c>
       <c r="E31" s="1">
-        <v>99.415167</v>
+        <v>103.37567669</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>994151.67</v>
+        <v>137489.65</v>
       </c>
       <c r="I31" s="1">
-        <v>-14161.67</v>
+        <v>-1284.35</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.4244979340024</v>
+        <v>-0.93414304276722</v>
       </c>
       <c r="K31">
-        <v>0.8</v>
+        <v>3.6</v>
       </c>
       <c r="L31" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="M31" s="1">
-        <v>979990.0</v>
+        <v>136205.3</v>
       </c>
       <c r="N31" s="1">
-        <v>987948.9</v>
+        <v>140999.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>400000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.378</v>
+        <v>98.446</v>
       </c>
       <c r="E32" s="1">
-        <v>105.58525</v>
+        <v>99.63892626</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>422341.0</v>
+        <v>1418858.31</v>
       </c>
       <c r="I32" s="1">
-        <v>-8829.0</v>
+        <v>-16987.27</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.090490859282</v>
+        <v>-1.1972492165197</v>
       </c>
       <c r="K32">
-        <v>4.33</v>
+        <v>1.11</v>
       </c>
       <c r="L32" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>413512.0</v>
+        <v>1401871.04</v>
       </c>
       <c r="N32" s="1">
-        <v>430842.56</v>
+        <v>1417720.36</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>1.0</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.724</v>
+        <v>97.776</v>
       </c>
       <c r="E33" s="1">
-        <v>99.778</v>
+        <v>99.415167</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>498890.0</v>
+        <v>994151.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-10270.0</v>
+        <v>-16391.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.0585700254565</v>
+        <v>-1.6488097837224</v>
       </c>
       <c r="K33">
-        <v>2.07</v>
+        <v>1.08</v>
       </c>
       <c r="L33" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>488620.0</v>
+        <v>977760.0</v>
       </c>
       <c r="N33" s="1">
-        <v>498976.16</v>
+        <v>988595.62</v>
       </c>
       <c r="O33" s="1">
-        <v>0.36</v>
+        <v>0.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C34" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.758</v>
+        <v>103.059</v>
       </c>
       <c r="E34" s="1">
-        <v>100.072667</v>
+        <v>105.58525</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1000726.67</v>
+        <v>422341.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-13146.67</v>
+        <v>-10105.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.313712364636</v>
+        <v>-2.3926163929147</v>
       </c>
       <c r="K34">
-        <v>0.49</v>
+        <v>4.74</v>
       </c>
       <c r="L34" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>987580.0</v>
+        <v>412236.0</v>
       </c>
       <c r="N34" s="1">
-        <v>992480.68</v>
+        <v>431201.52</v>
       </c>
       <c r="O34" s="1">
-        <v>0.71</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C35" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.492</v>
+        <v>98.465</v>
       </c>
       <c r="E35" s="1">
-        <v>101.00763667</v>
+        <v>100.072667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>909068.73</v>
+        <v>1000726.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-13640.73</v>
+        <v>-16076.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.500516908111</v>
+        <v>-1.6064996049321</v>
       </c>
       <c r="K35">
-        <v>2.97</v>
+        <v>0.77</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="M35" s="1">
-        <v>895428.0</v>
+        <v>984650.0</v>
       </c>
       <c r="N35" s="1">
-        <v>922141.36</v>
+        <v>992324.66</v>
       </c>
       <c r="O35" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C36" s="1">
-        <v>747000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.869</v>
+        <v>99.227</v>
       </c>
       <c r="E36" s="1">
-        <v>100.09043641</v>
+        <v>101.00763667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>747675.56</v>
+        <v>909068.73</v>
       </c>
       <c r="I36" s="1">
-        <v>-16594.13</v>
+        <v>-16025.73</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.2194292401373</v>
+        <v>-1.7628733088201</v>
       </c>
       <c r="K36">
-        <v>1.43</v>
+        <v>3.25</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="M36" s="1">
-        <v>731081.43</v>
+        <v>893043.0</v>
       </c>
       <c r="N36" s="1">
-        <v>741749.51</v>
+        <v>922252.93</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="C37" s="1">
-        <v>800000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>108.686</v>
+        <v>97.624</v>
       </c>
       <c r="E37" s="1">
-        <v>109.825</v>
+        <v>100.09043641</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>878600.0</v>
+        <v>747675.56</v>
       </c>
       <c r="I37" s="1">
-        <v>-9112.0</v>
+        <v>-18424.28</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.037104484407</v>
+        <v>-2.4642078711253</v>
       </c>
       <c r="K37">
-        <v>2.51</v>
+        <v>1.7</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="M37" s="1">
-        <v>869488.0</v>
+        <v>729251.28</v>
       </c>
       <c r="N37" s="1">
-        <v>889586.9</v>
+        <v>741984.15</v>
       </c>
       <c r="O37" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C38" s="1">
-        <v>668000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.333</v>
+        <v>108.873</v>
       </c>
       <c r="E38" s="1">
-        <v>100.33886377</v>
+        <v>109.825</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>670263.61</v>
+        <v>878600.0</v>
       </c>
       <c r="I38" s="1">
-        <v>13320.83</v>
+        <v>-7616.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.9874016433624</v>
+        <v>-0.86683359890735</v>
       </c>
       <c r="K38">
-        <v>3.81</v>
+        <v>3.12</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="M38" s="1">
-        <v>683584.44</v>
+        <v>870984.0</v>
       </c>
       <c r="N38" s="1">
-        <v>709025.63</v>
+        <v>895945.54</v>
       </c>
       <c r="O38" s="1">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C39" s="1">
-        <v>2000000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>88.839</v>
+        <v>101.435</v>
       </c>
       <c r="E39" s="1">
-        <v>89.2751455</v>
+        <v>100.33886377</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1785502.91</v>
+        <v>670263.61</v>
       </c>
       <c r="I39" s="1">
-        <v>-8722.91</v>
+        <v>7322.19</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.48854078876858</v>
+        <v>1.09243436325</v>
       </c>
       <c r="K39">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.02</v>
+      </c>
+      <c r="L39">
+        <v>150.99</v>
       </c>
       <c r="M39" s="1">
-        <v>1776780.0</v>
+        <v>677585.8</v>
       </c>
       <c r="N39" s="1">
-        <v>1798088.22</v>
+        <v>677736.79</v>
       </c>
       <c r="O39" s="1">
-        <v>1.28</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C40" s="1">
-        <v>782000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.918</v>
+        <v>89.036</v>
       </c>
       <c r="E40" s="1">
-        <v>99.62663939</v>
+        <v>89.2751455</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>779080.32</v>
+        <v>1785502.91</v>
       </c>
       <c r="I40" s="1">
-        <v>-13361.56</v>
+        <v>-4782.91</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.7150426800667</v>
+        <v>-0.26787466843165</v>
       </c>
       <c r="K40">
-        <v>1.37</v>
+        <v>1.24</v>
       </c>
       <c r="L40" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="M40" s="1">
-        <v>765718.76</v>
+        <v>1780720.0</v>
       </c>
       <c r="N40" s="1">
-        <v>776420.38</v>
+        <v>1805521.37</v>
       </c>
       <c r="O40" s="1">
-        <v>0.55</v>
+        <v>1.28</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C41" s="1">
-        <v>800000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.2</v>
+        <v>97.591</v>
       </c>
       <c r="E41" s="1">
-        <v>99.5352725</v>
+        <v>99.62663939</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>796282.18</v>
+        <v>779080.32</v>
       </c>
       <c r="I41" s="1">
-        <v>-18682.18</v>
+        <v>-15918.7</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.3461758242537</v>
+        <v>-2.043268144676</v>
       </c>
       <c r="K41">
-        <v>1.8</v>
+        <v>1.65</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="M41" s="1">
-        <v>777600.0</v>
+        <v>763161.62</v>
       </c>
       <c r="N41" s="1">
-        <v>792024.66</v>
+        <v>776032.48</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C42" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.511</v>
+        <v>97.051</v>
       </c>
       <c r="E42" s="1">
-        <v>100.43242857</v>
+        <v>99.5352725</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>703027.0</v>
+        <v>796282.18</v>
       </c>
       <c r="I42" s="1">
-        <v>-20450.0</v>
+        <v>-19874.18</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.9088498734757</v>
+        <v>-2.4958715012309</v>
       </c>
       <c r="K42">
-        <v>1.6</v>
+        <v>2.08</v>
       </c>
       <c r="L42" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="M42" s="1">
-        <v>682577.0</v>
+        <v>776408.0</v>
       </c>
       <c r="N42" s="1">
-        <v>693798.58</v>
+        <v>793051.84</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C43" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.951</v>
+        <v>97.734</v>
       </c>
       <c r="E43" s="1">
-        <v>98.8365</v>
+        <v>100.43242857</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>790692.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-23084.0</v>
+        <v>-18889.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.9194680102998</v>
+        <v>-2.6868100371678</v>
       </c>
       <c r="K43">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>767608.0</v>
+        <v>684138.0</v>
       </c>
       <c r="N43" s="1">
-        <v>783027.18</v>
+        <v>684138.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C44" s="1">
         <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>93.769</v>
+        <v>95.122</v>
       </c>
       <c r="E44" s="1">
-        <v>93.0849075</v>
+        <v>98.8365</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>744679.26</v>
+        <v>790692.0</v>
       </c>
       <c r="I44" s="1">
-        <v>5472.74</v>
+        <v>-29716.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.73491237019277</v>
+        <v>-3.7582269708053</v>
       </c>
       <c r="K44">
-        <v>0.5</v>
+        <v>2.22</v>
       </c>
       <c r="L44" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="M44" s="1">
-        <v>750152.0</v>
+        <v>760976.0</v>
       </c>
       <c r="N44" s="1">
-        <v>754160.22</v>
+        <v>778696.55</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C45" s="1">
-        <v>389000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.857</v>
+        <v>93.676</v>
       </c>
       <c r="E45" s="1">
-        <v>101.25988946</v>
+        <v>93.0849075</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>393900.97</v>
+        <v>744679.26</v>
       </c>
       <c r="I45" s="1">
-        <v>6212.76</v>
+        <v>4728.74</v>
       </c>
       <c r="J45" s="1">
-        <v>1.5772390710284</v>
+        <v>0.63500358530195</v>
       </c>
       <c r="K45">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>911.22</v>
+        <v>0.57</v>
+      </c>
+      <c r="L45" t="s">
+        <v>149</v>
       </c>
       <c r="M45" s="1">
-        <v>400113.73</v>
+        <v>749408.0</v>
       </c>
       <c r="N45" s="1">
-        <v>401024.95</v>
+        <v>753991.56</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C46" s="1">
-        <v>641000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.68</v>
+        <v>102.897</v>
       </c>
       <c r="E46" s="1">
-        <v>99.943</v>
+        <v>101.25988946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>640634.63</v>
+        <v>393900.97</v>
       </c>
       <c r="I46" s="1">
-        <v>11134.17</v>
+        <v>6368.36</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7379906546732</v>
+        <v>1.6167413855315</v>
       </c>
       <c r="K46">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>913.21</v>
+        <v>0.62</v>
+      </c>
+      <c r="L46" t="s">
+        <v>152</v>
       </c>
       <c r="M46" s="1">
-        <v>651768.8</v>
+        <v>400269.33</v>
       </c>
       <c r="N46" s="1">
-        <v>652682.01</v>
+        <v>402699.25</v>
       </c>
       <c r="O46" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C47" s="1">
-        <v>400000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.222</v>
+        <v>101.042</v>
       </c>
       <c r="E47" s="1">
-        <v>100.3582</v>
+        <v>100.2880654</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>401432.8</v>
+        <v>843422.63</v>
       </c>
       <c r="I47" s="1">
-        <v>3455.2</v>
+        <v>6340.59</v>
       </c>
       <c r="J47" s="1">
-        <v>0.86071691202114</v>
+        <v>0.75176901525633</v>
       </c>
       <c r="K47">
-        <v>2.98</v>
+        <v>0.47</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="M47" s="1">
-        <v>404888.0</v>
+        <v>849763.22</v>
       </c>
       <c r="N47" s="1">
-        <v>416811.29</v>
+        <v>853726.29</v>
       </c>
       <c r="O47" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C48" s="1">
-        <v>1300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.672</v>
+        <v>100.96</v>
       </c>
       <c r="E48" s="1">
-        <v>101.70135077</v>
+        <v>100.3582</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1322117.56</v>
+        <v>401432.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-26381.56</v>
+        <v>2407.2</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.9954019822564</v>
+        <v>0.5996520463699</v>
       </c>
       <c r="K48">
-        <v>3.68</v>
+        <v>3.31</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="M48" s="1">
-        <v>1295736.0</v>
+        <v>403840.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1343631.21</v>
+        <v>417078.36</v>
       </c>
       <c r="O48" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C49" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.486</v>
+        <v>99.449</v>
       </c>
       <c r="E49" s="1">
-        <v>103.84281818</v>
+        <v>101.70135077</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1142271.0</v>
+        <v>1322117.56</v>
       </c>
       <c r="I49" s="1">
-        <v>-3925.0</v>
+        <v>-29280.56</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.34361373089223</v>
+        <v>-2.2146714396562</v>
       </c>
       <c r="K49">
-        <v>3.97</v>
+        <v>4.02</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="M49" s="1">
-        <v>1138346.0</v>
+        <v>1292837.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1181973.05</v>
+        <v>1345139.74</v>
       </c>
       <c r="O49" s="1">
-        <v>0.84</v>
+        <v>0.95</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C50" s="1">
         <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>106.423</v>
+        <v>103.403</v>
       </c>
       <c r="E50" s="1">
-        <v>107.34</v>
+        <v>103.84281857</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>751380.0</v>
+        <v>726899.73</v>
       </c>
       <c r="I50" s="1">
-        <v>-6419.0</v>
+        <v>-3078.73</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.85429476430035</v>
+        <v>-0.42354259782157</v>
       </c>
       <c r="K50">
-        <v>0.43</v>
+        <v>4.35</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="M50" s="1">
-        <v>744961.0</v>
+        <v>723821.0</v>
       </c>
       <c r="N50" s="1">
-        <v>747994.97</v>
+        <v>754244.63</v>
       </c>
       <c r="O50" s="1">
         <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.42</v>
+        <v>106.096</v>
       </c>
       <c r="E51" s="1">
-        <v>101.255</v>
+        <v>107.34</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>303765.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I51" s="1">
-        <v>3495.0</v>
+        <v>-8708.0</v>
       </c>
       <c r="J51" s="1">
-        <v>1.1505604661498</v>
+        <v>-1.1589342276877</v>
       </c>
       <c r="K51">
-        <v>4.4</v>
+        <v>1.02</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="M51" s="1">
-        <v>307260.0</v>
+        <v>742672.0</v>
       </c>
       <c r="N51" s="1">
-        <v>320464.44</v>
+        <v>749843.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>106.65</v>
+        <v>102.557</v>
       </c>
       <c r="E52" s="1">
-        <v>109.243715</v>
+        <v>101.255</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>655462.29</v>
+        <v>303765.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-15562.29</v>
+        <v>3906.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.3742464268997</v>
+        <v>1.2858624265468</v>
       </c>
       <c r="K52">
-        <v>1.17</v>
+        <v>4.8</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="M52" s="1">
-        <v>639900.0</v>
+        <v>307671.0</v>
       </c>
       <c r="N52" s="1">
-        <v>646890.41</v>
+        <v>322061.47</v>
       </c>
       <c r="O52" s="1">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C53" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.028</v>
+        <v>106.09</v>
       </c>
       <c r="E53" s="1">
-        <v>99.984</v>
+        <v>109.243715</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>799872.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I53" s="1">
-        <v>-7648.0</v>
+        <v>-18922.29</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.95615298447752</v>
+        <v>-2.8868617292995</v>
       </c>
       <c r="K53">
-        <v>0.81</v>
+        <v>1.6</v>
       </c>
       <c r="L53" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="M53" s="1">
-        <v>792224.0</v>
+        <v>636540.0</v>
       </c>
       <c r="N53" s="1">
-        <v>798711.67</v>
+        <v>646119.45</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B54" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.027</v>
+        <v>98.623</v>
       </c>
       <c r="E54" s="1">
-        <v>99.653</v>
+        <v>99.984</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>199306.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I54" s="1">
-        <v>748.0</v>
+        <v>-10888.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.37530229897745</v>
+        <v>-1.3612177948472</v>
       </c>
       <c r="K54">
-        <v>1.88</v>
+        <v>0.15</v>
       </c>
       <c r="L54" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="M54" s="1">
-        <v>200054.0</v>
+        <v>788984.0</v>
       </c>
       <c r="N54" s="1">
-        <v>203808.11</v>
+        <v>790211.4</v>
       </c>
       <c r="O54" s="1">
-        <v>0.15</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C55" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.937</v>
+        <v>99.579</v>
       </c>
       <c r="E55" s="1">
-        <v>100.0</v>
+        <v>99.653</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>400000.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I55" s="1">
-        <v>3748.0</v>
+        <v>-148.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.937</v>
+        <v>-0.074257674129228</v>
       </c>
       <c r="K55">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>539.23</v>
+        <v>2.15</v>
+      </c>
+      <c r="L55" t="s">
+        <v>179</v>
       </c>
       <c r="M55" s="1">
-        <v>403748.0</v>
+        <v>199158.0</v>
       </c>
       <c r="N55" s="1">
-        <v>404287.23</v>
+        <v>203466.9</v>
       </c>
       <c r="O55" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B56" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C56" s="1">
-        <v>1500000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>104.382</v>
+        <v>99.679</v>
       </c>
       <c r="E56" s="1">
-        <v>100.91250667</v>
+        <v>99.934</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1513687.6</v>
+        <v>503667.36</v>
       </c>
       <c r="I56" s="1">
-        <v>52042.4</v>
+        <v>-1285.2</v>
       </c>
       <c r="J56" s="1">
-        <v>3.4381202567822</v>
+        <v>-0.25516841115136</v>
       </c>
       <c r="K56">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.13</v>
+      </c>
+      <c r="L56">
+        <v>673.15</v>
       </c>
       <c r="M56" s="1">
-        <v>1565730.0</v>
+        <v>502382.16</v>
       </c>
       <c r="N56" s="1">
-        <v>1611140.96</v>
+        <v>503055.31</v>
       </c>
       <c r="O56" s="1">
-        <v>1.15</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C57" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.074</v>
+        <v>100.221</v>
       </c>
       <c r="E57" s="1">
-        <v>99.895</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>299685.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-2463.0</v>
+        <v>884.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.82186295610391</v>
+        <v>0.221</v>
       </c>
       <c r="K57">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="L57" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="M57" s="1">
-        <v>297222.0</v>
+        <v>400884.0</v>
       </c>
       <c r="N57" s="1">
-        <v>298886.38</v>
+        <v>402667.62</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C58" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>84.938</v>
+        <v>104.11</v>
       </c>
       <c r="E58" s="1">
-        <v>86.06233333</v>
+        <v>100.91250667</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1032748.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I58" s="1">
-        <v>-13492.0</v>
+        <v>47962.4</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.3064174416218</v>
+        <v>3.1685798311356</v>
       </c>
       <c r="K58">
-        <v>0.47</v>
+        <v>3.44</v>
       </c>
       <c r="L58" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="M58" s="1">
-        <v>1019256.0</v>
+        <v>1561650.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1024865.59</v>
+        <v>1613225.34</v>
       </c>
       <c r="O58" s="1">
-        <v>0.73</v>
+        <v>1.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C59" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.958</v>
+        <v>98.789</v>
       </c>
       <c r="E59" s="1">
-        <v>100.6852</v>
+        <v>99.895</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>402740.8</v>
+        <v>299685.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-6908.8</v>
+        <v>-3318.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.715445765614</v>
+        <v>-1.1071625206467</v>
       </c>
       <c r="K59">
-        <v>0.73</v>
+        <v>0.83</v>
       </c>
       <c r="L59" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="M59" s="1">
-        <v>395832.0</v>
+        <v>296367.0</v>
       </c>
       <c r="N59" s="1">
-        <v>398758.03</v>
+        <v>298863.58</v>
       </c>
       <c r="O59" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B60" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C60" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.647</v>
+        <v>84.853</v>
       </c>
       <c r="E60" s="1">
-        <v>100.62</v>
+        <v>86.06233333</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>402480.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-7892.0</v>
+        <v>-14512.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.9608427747963</v>
+        <v>-1.4051830649878</v>
       </c>
       <c r="K60">
-        <v>2.82</v>
+        <v>0.52</v>
       </c>
       <c r="L60" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="M60" s="1">
-        <v>394588.0</v>
+        <v>1018236.0</v>
       </c>
       <c r="N60" s="1">
-        <v>405855.12</v>
+        <v>1024462.03</v>
       </c>
       <c r="O60" s="1">
-        <v>0.29</v>
+        <v>0.72</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B61" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C61" s="1">
-        <v>627000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.779</v>
+        <v>98.876</v>
       </c>
       <c r="E61" s="1">
-        <v>99.84305423</v>
+        <v>100.6852</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>626015.95</v>
+        <v>402740.8</v>
       </c>
       <c r="I61" s="1">
-        <v>-6671.62</v>
+        <v>-7236.8</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.0657268397075</v>
+        <v>-1.7968877253062</v>
       </c>
       <c r="K61">
-        <v>2.84</v>
+        <v>0.98</v>
       </c>
       <c r="L61" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="M61" s="1">
-        <v>619344.33</v>
+        <v>395504.0</v>
       </c>
       <c r="N61" s="1">
-        <v>637153.71</v>
+        <v>399416.33</v>
       </c>
       <c r="O61" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B62" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C62" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.643</v>
+        <v>98.608</v>
       </c>
       <c r="E62" s="1">
-        <v>100.096834</v>
+        <v>100.62</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>500484.17</v>
+        <v>402480.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-7269.17</v>
+        <v>-8048.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.4524275563001</v>
+        <v>-1.9996024647187</v>
       </c>
       <c r="K62">
-        <v>1.84</v>
+        <v>3.07</v>
       </c>
       <c r="L62" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="M62" s="1">
-        <v>493215.0</v>
+        <v>394432.0</v>
       </c>
       <c r="N62" s="1">
-        <v>502403.85</v>
+        <v>406726.52</v>
       </c>
       <c r="O62" s="1">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C63" s="1">
-        <v>1592000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.4</v>
+        <v>99.682</v>
       </c>
       <c r="E63" s="1">
-        <v>100.08562374</v>
+        <v>99.662</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1593363.13</v>
+        <v>414593.92</v>
       </c>
       <c r="I63" s="1">
-        <v>-26835.13</v>
+        <v>83.2</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.6841816843095</v>
+        <v>0.020067829262909</v>
       </c>
       <c r="K63">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.22</v>
+      </c>
+      <c r="L63">
+        <v>908.93</v>
       </c>
       <c r="M63" s="1">
-        <v>1566528.0</v>
+        <v>414677.12</v>
       </c>
       <c r="N63" s="1">
-        <v>1579311.11</v>
+        <v>415586.05</v>
       </c>
       <c r="O63" s="1">
-        <v>1.13</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B64" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C64" s="1">
-        <v>1009000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.816</v>
+        <v>98.232</v>
       </c>
       <c r="E64" s="1">
-        <v>100.01720416</v>
+        <v>99.84305423</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1009173.59</v>
+        <v>626015.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-22210.15</v>
+        <v>-10101.31</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.200825528936</v>
+        <v>-1.6135866825757</v>
       </c>
       <c r="K64">
-        <v>2.29</v>
+        <v>3.14</v>
       </c>
       <c r="L64" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="M64" s="1">
-        <v>986963.44</v>
+        <v>615914.64</v>
       </c>
       <c r="N64" s="1">
-        <v>1010041.84</v>
+        <v>635592.13</v>
       </c>
       <c r="O64" s="1">
-        <v>0.72</v>
+        <v>0.45</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B65" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C65" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.743</v>
+        <v>98.412</v>
       </c>
       <c r="E65" s="1">
-        <v>100.49511125</v>
+        <v>100.096834</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>803960.89</v>
+        <v>500484.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-14016.89</v>
+        <v>-8424.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.7434790888895</v>
+        <v>-1.6832040861552</v>
       </c>
       <c r="K65">
-        <v>3.38</v>
+        <v>2.14</v>
       </c>
       <c r="L65" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="M65" s="1">
-        <v>789944.0</v>
+        <v>492060.0</v>
       </c>
       <c r="N65" s="1">
-        <v>816957.7</v>
+        <v>502771.86</v>
       </c>
       <c r="O65" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B66" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C66" s="1">
-        <v>900000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.625</v>
+        <v>97.97</v>
       </c>
       <c r="E66" s="1">
-        <v>99.631</v>
+        <v>100.08562374</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>896679.0</v>
+        <v>1593363.13</v>
       </c>
       <c r="I66" s="1">
-        <v>-18054.0</v>
+        <v>-33680.73</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.0134295550582</v>
+        <v>-2.1138138171931</v>
       </c>
       <c r="K66">
-        <v>0.52</v>
+        <v>1.09</v>
       </c>
       <c r="L66" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="M66" s="1">
-        <v>878625.0</v>
+        <v>1559682.4</v>
       </c>
       <c r="N66" s="1">
-        <v>883263.7</v>
+        <v>1576977.19</v>
       </c>
       <c r="O66" s="1">
-        <v>0.63</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="B67" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C67" s="1">
-        <v>615000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.864</v>
+        <v>97.214</v>
       </c>
       <c r="E67" s="1">
-        <v>99.44689431</v>
+        <v>100.01720416</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>611598.4</v>
+        <v>1009173.59</v>
       </c>
       <c r="I67" s="1">
-        <v>-9734.8</v>
+        <v>-28284.33</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.591698081617</v>
+        <v>-2.8027219776927</v>
       </c>
       <c r="K67">
-        <v>1.13</v>
+        <v>2.59</v>
       </c>
       <c r="L67" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="M67" s="1">
-        <v>601863.6</v>
+        <v>980889.26</v>
       </c>
       <c r="N67" s="1">
-        <v>608813.94</v>
+        <v>1007058.52</v>
       </c>
       <c r="O67" s="1">
-        <v>0.43</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B68" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C68" s="1">
         <v>800000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.316</v>
+        <v>98.358</v>
       </c>
       <c r="E68" s="1">
-        <v>100.9622225</v>
+        <v>100.49511125</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>807697.78</v>
+        <v>803960.89</v>
       </c>
       <c r="I68" s="1">
-        <v>-5169.78</v>
+        <v>-17096.89</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.64006366341628</v>
+        <v>-2.1265823017834</v>
       </c>
       <c r="K68">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.05</v>
+      </c>
+      <c r="L68">
+        <v>397.26</v>
       </c>
       <c r="M68" s="1">
-        <v>802528.0</v>
+        <v>786864.0</v>
       </c>
       <c r="N68" s="1">
-        <v>828601.97</v>
+        <v>787261.26</v>
       </c>
       <c r="O68" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C69" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.669</v>
+        <v>97.548</v>
       </c>
       <c r="E69" s="1">
-        <v>99.821</v>
+        <v>99.631</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>698747.0</v>
+        <v>896679.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-1064.0</v>
+        <v>-18747.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.15227256789653</v>
+        <v>-2.0907147373809</v>
       </c>
       <c r="K69">
-        <v>0.23</v>
+        <v>0.88</v>
       </c>
       <c r="L69" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="M69" s="1">
-        <v>697683.0</v>
+        <v>877932.0</v>
       </c>
       <c r="N69" s="1">
-        <v>699317.93</v>
+        <v>885807.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.5</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="B70" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="C70" s="1">
-        <v>1258000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.062</v>
+        <v>97.631</v>
       </c>
       <c r="E70" s="1">
-        <v>99.38705326</v>
+        <v>99.44689431</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1250289.13</v>
+        <v>611598.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-16669.17</v>
+        <v>-11167.75</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.3332252196738</v>
+        <v>-1.8259939855958</v>
       </c>
       <c r="K70">
-        <v>2.64</v>
+        <v>1.39</v>
       </c>
       <c r="L70" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="M70" s="1">
-        <v>1233619.96</v>
+        <v>600430.65</v>
       </c>
       <c r="N70" s="1">
-        <v>1266814.79</v>
+        <v>608960.62</v>
       </c>
       <c r="O70" s="1">
-        <v>0.9</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="B71" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="C71" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.606</v>
+        <v>100.004</v>
       </c>
       <c r="E71" s="1">
-        <v>99.7035</v>
+        <v>99.451</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>498517.5</v>
+        <v>1093961.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-5487.5</v>
+        <v>6083.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.1007637645619</v>
+        <v>0.55605272948487</v>
       </c>
       <c r="K71">
-        <v>2.76</v>
+        <v>0.11</v>
       </c>
       <c r="L71" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="M71" s="1">
-        <v>493030.0</v>
+        <v>1100044.0</v>
       </c>
       <c r="N71" s="1">
-        <v>506853.63</v>
+        <v>1101298.45</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.78</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B72" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="C72" s="1">
-        <v>2050000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.321</v>
+        <v>99.622</v>
       </c>
       <c r="E72" s="1">
-        <v>96.98605268</v>
+        <v>99.821</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1988214.08</v>
+        <v>698747.0</v>
       </c>
       <c r="I72" s="1">
-        <v>68366.42</v>
+        <v>-1393.0</v>
       </c>
       <c r="J72" s="1">
-        <v>3.4385844405649</v>
+        <v>-0.19935684875928</v>
       </c>
       <c r="K72">
-        <v>4.07</v>
+        <v>0.55</v>
       </c>
       <c r="L72" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="M72" s="1">
-        <v>2056580.5</v>
+        <v>697354.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2139984.61</v>
+        <v>701218.38</v>
       </c>
       <c r="O72" s="1">
-        <v>1.53</v>
+        <v>0.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="B73" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="C73" s="1">
-        <v>900000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>90.997</v>
+        <v>97.806</v>
       </c>
       <c r="E73" s="1">
-        <v>83.47740778</v>
+        <v>99.38705326</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>751296.67</v>
+        <v>1250289.13</v>
       </c>
       <c r="I73" s="1">
-        <v>67676.33</v>
+        <v>-19889.65</v>
       </c>
       <c r="J73" s="1">
-        <v>9.0079369046052</v>
+        <v>-1.5908040406622</v>
       </c>
       <c r="K73">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>818973.0</v>
+        <v>1230399.48</v>
       </c>
       <c r="N73" s="1">
-        <v>829051.77</v>
+        <v>1230399.48</v>
       </c>
       <c r="O73" s="1">
-        <v>0.59</v>
+        <v>0.87</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="B74" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.903</v>
+        <v>98.653</v>
       </c>
       <c r="E74" s="1">
-        <v>100.4068</v>
+        <v>99.7035</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>702847.6</v>
+        <v>498517.5</v>
       </c>
       <c r="I74" s="1">
-        <v>10473.4</v>
+        <v>-5252.5</v>
       </c>
       <c r="J74" s="1">
-        <v>1.4901381181354</v>
+        <v>-1.0536239951456</v>
       </c>
       <c r="K74">
-        <v>1.04</v>
+        <v>3.04</v>
       </c>
       <c r="L74" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="M74" s="1">
-        <v>713321.0</v>
+        <v>493265.0</v>
       </c>
       <c r="N74" s="1">
-        <v>720603.88</v>
+        <v>508475.62</v>
       </c>
       <c r="O74" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B75" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.394</v>
+        <v>100.336</v>
       </c>
       <c r="E75" s="1">
-        <v>100.231</v>
+        <v>96.98605268</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>701617.0</v>
+        <v>1988214.08</v>
       </c>
       <c r="I75" s="1">
-        <v>-12859.0</v>
+        <v>68673.92</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.8327663098243</v>
+        <v>3.4540505819172</v>
       </c>
       <c r="K75">
-        <v>0.85</v>
+        <v>4.44</v>
       </c>
       <c r="L75" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="M75" s="1">
-        <v>688758.0</v>
+        <v>2056888.0</v>
       </c>
       <c r="N75" s="1">
-        <v>694727.18</v>
+        <v>2147874.3</v>
       </c>
       <c r="O75" s="1">
-        <v>0.5</v>
+        <v>1.52</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="B76" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="C76" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.101</v>
+        <v>90.491</v>
       </c>
       <c r="E76" s="1">
-        <v>100.28911125</v>
+        <v>83.47740778</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>802312.89</v>
+        <v>751296.67</v>
       </c>
       <c r="I76" s="1">
-        <v>-17504.89</v>
+        <v>63122.33</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.1818034108862</v>
+        <v>8.4017848768051</v>
       </c>
       <c r="K76">
-        <v>0.33</v>
+        <v>1.27</v>
       </c>
       <c r="L76" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="M76" s="1">
-        <v>784808.0</v>
+        <v>814419.0</v>
       </c>
       <c r="N76" s="1">
-        <v>787438.14</v>
+        <v>825884.75</v>
       </c>
       <c r="O76" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="B77" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>90.261</v>
+        <v>101.649</v>
       </c>
       <c r="E77" s="1">
-        <v>90.19025</v>
+        <v>100.4068</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>360761.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I77" s="1">
-        <v>283.0</v>
+        <v>8695.4</v>
       </c>
       <c r="J77" s="1">
-        <v>0.078445286491611</v>
+        <v>1.2371672038149</v>
       </c>
       <c r="K77">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>1.36</v>
+      </c>
+      <c r="L77" t="s">
+        <v>241</v>
       </c>
       <c r="M77" s="1">
-        <v>361044.0</v>
+        <v>711543.0</v>
       </c>
       <c r="N77" s="1">
-        <v>361427.56</v>
+        <v>721055.33</v>
       </c>
       <c r="O77" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B78" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="C78" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>90.778</v>
+        <v>100.147</v>
       </c>
       <c r="E78" s="1">
-        <v>89.875</v>
+        <v>100.30714286</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>89875.0</v>
+        <v>702150.0</v>
       </c>
       <c r="I78" s="1">
-        <v>903.0</v>
+        <v>-1121.0</v>
       </c>
       <c r="J78" s="1">
-        <v>1.0047287899861</v>
+        <v>-0.15965249590543</v>
       </c>
       <c r="K78">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>0.34</v>
+      </c>
+      <c r="L78" t="s">
+        <v>244</v>
       </c>
       <c r="M78" s="1">
-        <v>90778.0</v>
+        <v>701029.0</v>
       </c>
       <c r="N78" s="1">
-        <v>90922.52</v>
+        <v>703376.27</v>
       </c>
       <c r="O78" s="1">
-        <v>0.06</v>
+        <v>0.5</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B79" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C79" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.727</v>
+        <v>98.144</v>
       </c>
       <c r="E79" s="1">
-        <v>100.539</v>
+        <v>100.231</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>502695.0</v>
+        <v>701617.0</v>
       </c>
       <c r="I79" s="1">
-        <v>940.0</v>
+        <v>-14609.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.18699211251355</v>
+        <v>-2.0821901407748</v>
       </c>
       <c r="K79">
-        <v>2.21</v>
+        <v>0.24</v>
       </c>
       <c r="L79" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="M79" s="1">
-        <v>503635.0</v>
+        <v>687008.0</v>
       </c>
       <c r="N79" s="1">
-        <v>514703.49</v>
+        <v>688662.11</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B80" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="C80" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.051</v>
+        <v>97.808</v>
       </c>
       <c r="E80" s="1">
-        <v>99.92916667</v>
+        <v>100.28911125</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>599575.0</v>
+        <v>802312.89</v>
       </c>
       <c r="I80" s="1">
-        <v>-11269.0</v>
+        <v>-19848.89</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.8794979777342</v>
+        <v>-2.4739587569134</v>
       </c>
       <c r="K80">
-        <v>2.53</v>
+        <v>0.58</v>
       </c>
       <c r="L80" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="M80" s="1">
-        <v>588306.0</v>
+        <v>782464.0</v>
       </c>
       <c r="N80" s="1">
-        <v>603466.27</v>
+        <v>787066.74</v>
       </c>
       <c r="O80" s="1">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B81" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C81" s="1">
-        <v>580000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.981</v>
+        <v>100.776</v>
       </c>
       <c r="E81" s="1">
-        <v>100.00810345</v>
+        <v>99.651</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>580047.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-11757.2</v>
+        <v>6750.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.0269391963065</v>
+        <v>1.1289400006021</v>
       </c>
       <c r="K81">
-        <v>1.15</v>
+        <v>0.34</v>
       </c>
       <c r="L81" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="M81" s="1">
-        <v>568289.8</v>
+        <v>604656.0</v>
       </c>
       <c r="N81" s="1">
-        <v>574982.84</v>
+        <v>606708.74</v>
       </c>
       <c r="O81" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C82" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.364</v>
+        <v>101.056</v>
       </c>
       <c r="E82" s="1">
-        <v>100.03090857</v>
+        <v>100.539</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>700216.36</v>
+        <v>502695.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-11668.36</v>
+        <v>2585.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.6663935129993</v>
+        <v>0.51422830941227</v>
       </c>
       <c r="K82">
-        <v>0.51</v>
+        <v>2.54</v>
       </c>
       <c r="L82" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="M82" s="1">
-        <v>688548.0</v>
+        <v>505280.0</v>
       </c>
       <c r="N82" s="1">
-        <v>692097.48</v>
+        <v>517992.33</v>
       </c>
       <c r="O82" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
         <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.86</v>
+        <v>98.224</v>
       </c>
       <c r="E83" s="1">
-        <v>100.681715</v>
+        <v>99.92916667</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>604090.29</v>
+        <v>599575.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-10930.29</v>
+        <v>-10231.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.8093801838795</v>
+        <v>-1.7063753492057</v>
       </c>
       <c r="K83">
-        <v>1.71</v>
+        <v>2.88</v>
       </c>
       <c r="L83" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="M83" s="1">
-        <v>593160.0</v>
+        <v>589344.0</v>
       </c>
       <c r="N83" s="1">
-        <v>603415.48</v>
+        <v>606600.16</v>
       </c>
       <c r="O83" s="1">
         <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B84" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="C84" s="1">
-        <v>900000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.947</v>
+        <v>97.791</v>
       </c>
       <c r="E84" s="1">
-        <v>99.942</v>
+        <v>100.00810345</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>899478.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I84" s="1">
-        <v>9045.0</v>
+        <v>-12859.2</v>
       </c>
       <c r="J84" s="1">
-        <v>1.0055832382782</v>
+        <v>-2.2169238010023</v>
       </c>
       <c r="K84">
-        <v>0.12</v>
+        <v>1.44</v>
       </c>
       <c r="L84" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="M84" s="1">
-        <v>908523.0</v>
+        <v>567187.8</v>
       </c>
       <c r="N84" s="1">
-        <v>909595.6</v>
+        <v>575554.1</v>
       </c>
       <c r="O84" s="1">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B85" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>94.102</v>
+        <v>98.1</v>
       </c>
       <c r="E85" s="1">
-        <v>94.61294429</v>
+        <v>98.71</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>662290.61</v>
+        <v>592260.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-3576.61</v>
+        <v>-3660.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.54003634446818</v>
+        <v>-0.61797183669334</v>
       </c>
       <c r="K85">
-        <v>0.36</v>
+        <v>0.92</v>
       </c>
       <c r="L85" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="M85" s="1">
-        <v>658714.0</v>
+        <v>588600.0</v>
       </c>
       <c r="N85" s="1">
-        <v>661231.12</v>
+        <v>594123.29</v>
       </c>
       <c r="O85" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B86" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C86" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.718</v>
+        <v>98.211</v>
       </c>
       <c r="E86" s="1">
-        <v>100.55165909</v>
+        <v>100.03090857</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1106068.25</v>
+        <v>700216.36</v>
       </c>
       <c r="I86" s="1">
-        <v>1829.75</v>
+        <v>-12739.36</v>
       </c>
       <c r="J86" s="1">
-        <v>0.16542830878655</v>
+        <v>-1.8193462374972</v>
       </c>
       <c r="K86">
-        <v>3.32</v>
+        <v>0.78</v>
       </c>
       <c r="L86" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="M86" s="1">
-        <v>1107898.0</v>
+        <v>687477.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1144450.4</v>
+        <v>692927.99</v>
       </c>
       <c r="O86" s="1">
-        <v>0.82</v>
+        <v>0.49</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B87" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.482</v>
+        <v>99.806</v>
       </c>
       <c r="E87" s="1">
-        <v>99.99133333</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>599948.0</v>
+        <v>487000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-9056.0</v>
+        <v>-944.78</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.50946415356</v>
+        <v>-0.194</v>
       </c>
       <c r="K87">
-        <v>1.64</v>
+        <v>0.25</v>
       </c>
       <c r="L87" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="M87" s="1">
-        <v>590892.0</v>
+        <v>486055.22</v>
       </c>
       <c r="N87" s="1">
-        <v>600755.01</v>
+        <v>487284.54</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B88" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.957</v>
+        <v>101.004</v>
       </c>
       <c r="E88" s="1">
-        <v>95.31451</v>
+        <v>99.942</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>667201.57</v>
+        <v>899478.0</v>
       </c>
       <c r="I88" s="1">
-        <v>32497.43</v>
+        <v>9558.0</v>
       </c>
       <c r="J88" s="1">
-        <v>4.8707064643148</v>
+        <v>1.0626163174641</v>
       </c>
       <c r="K88">
-        <v>1.8</v>
+        <v>0.42</v>
       </c>
       <c r="L88" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="M88" s="1">
-        <v>699699.0</v>
+        <v>909036.0</v>
       </c>
       <c r="N88" s="1">
-        <v>712313.84</v>
+        <v>912790.11</v>
       </c>
       <c r="O88" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B89" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C89" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>93.37</v>
+        <v>93.991</v>
       </c>
       <c r="E89" s="1">
-        <v>94.52690909</v>
+        <v>94.61294429</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>1039796.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I89" s="1">
-        <v>-12726.0</v>
+        <v>-4353.61</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.2238939176531</v>
+        <v>-0.6573564435709</v>
       </c>
       <c r="K89">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="L89" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="M89" s="1">
-        <v>1027070.0</v>
+        <v>657937.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1030590.0</v>
+        <v>660813.71</v>
       </c>
       <c r="O89" s="1">
-        <v>0.74</v>
+        <v>0.47</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B90" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C90" s="1">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.333</v>
+        <v>100.997</v>
       </c>
       <c r="E90" s="1">
-        <v>98.91583333</v>
+        <v>100.55165909</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1186990.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I90" s="1">
-        <v>-30994.0</v>
+        <v>4898.75</v>
       </c>
       <c r="J90" s="1">
-        <v>-2.611142469608</v>
+        <v>0.44289762408423</v>
       </c>
       <c r="K90">
-        <v>3.92</v>
+        <v>3.64</v>
       </c>
       <c r="L90" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="M90" s="1">
-        <v>1155996.0</v>
+        <v>1110967.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1203030.25</v>
+        <v>1151022.82</v>
       </c>
       <c r="O90" s="1">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B91" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C91" s="1">
-        <v>521000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.899</v>
+        <v>97.471</v>
       </c>
       <c r="E91" s="1">
-        <v>99.68758157</v>
+        <v>98.42609524</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>519372.3</v>
+        <v>2066948.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-9318.51</v>
+        <v>-20057.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.7941869445097</v>
+        <v>-0.97036790475619</v>
       </c>
       <c r="K91">
-        <v>1.74</v>
+        <v>1.95</v>
       </c>
       <c r="L91" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="M91" s="1">
-        <v>510053.79</v>
+        <v>2046891.0</v>
       </c>
       <c r="N91" s="1">
-        <v>519099.92</v>
+        <v>2087884.15</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>1.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B92" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="C92" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.053</v>
+        <v>96.225</v>
       </c>
       <c r="E92" s="1">
-        <v>99.996</v>
+        <v>98.91583286</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>499980.0</v>
+        <v>692410.83</v>
       </c>
       <c r="I92" s="1">
-        <v>-9715.0</v>
+        <v>-18835.83</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.9430777231089</v>
+        <v>-2.7203257349398</v>
       </c>
       <c r="K92">
-        <v>1.58</v>
+        <v>4.28</v>
       </c>
       <c r="L92" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="M92" s="1">
-        <v>490265.0</v>
+        <v>673575.0</v>
       </c>
       <c r="N92" s="1">
-        <v>498155.41</v>
+        <v>703528.77</v>
       </c>
       <c r="O92" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C93" s="1">
-        <v>517000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.939</v>
+        <v>97.764</v>
       </c>
       <c r="E93" s="1">
-        <v>99.72939652</v>
+        <v>99.68758157</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>515600.98</v>
+        <v>519372.3</v>
       </c>
       <c r="I93" s="1">
-        <v>-9256.35</v>
+        <v>-10021.86</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.7952545396636</v>
+        <v>-1.9296100311857</v>
       </c>
       <c r="K93">
-        <v>2.86</v>
+        <v>2.0</v>
       </c>
       <c r="L93" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="M93" s="1">
-        <v>506344.63</v>
+        <v>509350.44</v>
       </c>
       <c r="N93" s="1">
-        <v>521116.31</v>
+        <v>519788.28</v>
       </c>
       <c r="O93" s="1">
         <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B94" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C94" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>95.272</v>
+        <v>98.192</v>
       </c>
       <c r="E94" s="1">
-        <v>93.6</v>
+        <v>99.996</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>655200.0</v>
+        <v>499980.0</v>
       </c>
       <c r="I94" s="1">
-        <v>11704.0</v>
+        <v>-9020.0</v>
       </c>
       <c r="J94" s="1">
-        <v>1.7863247863248</v>
+        <v>-1.8040721628865</v>
       </c>
       <c r="K94">
-        <v>0.78</v>
+        <v>1.91</v>
       </c>
       <c r="L94" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="M94" s="1">
-        <v>666904.0</v>
+        <v>490960.0</v>
       </c>
       <c r="N94" s="1">
-        <v>672357.77</v>
+        <v>500494.25</v>
       </c>
       <c r="O94" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C95" s="1">
-        <v>1500000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.974</v>
+        <v>98.896</v>
       </c>
       <c r="E95" s="1">
-        <v>100.08276467</v>
+        <v>99.394</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1501241.47</v>
+        <v>653018.58</v>
       </c>
       <c r="I95" s="1">
-        <v>-31631.47</v>
+        <v>-3271.86</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.1070207979267</v>
+        <v>-0.50103627985593</v>
       </c>
       <c r="K95">
-        <v>2.52</v>
+        <v>0.15</v>
       </c>
       <c r="L95" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="M95" s="1">
-        <v>1469610.0</v>
+        <v>649746.72</v>
       </c>
       <c r="N95" s="1">
-        <v>1507351.44</v>
+        <v>650759.22</v>
       </c>
       <c r="O95" s="1">
-        <v>1.08</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C96" s="1">
         <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.048</v>
+        <v>95.021</v>
       </c>
       <c r="E96" s="1">
-        <v>103.012</v>
+        <v>93.6</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>721084.0</v>
+        <v>655200.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-13748.0</v>
+        <v>9947.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.9065739913796</v>
+        <v>1.5181623931624</v>
       </c>
       <c r="K96">
-        <v>2.69</v>
+        <v>0.91</v>
       </c>
       <c r="L96" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="M96" s="1">
-        <v>707336.0</v>
+        <v>665147.0</v>
       </c>
       <c r="N96" s="1">
-        <v>726164.08</v>
+        <v>671535.7</v>
       </c>
       <c r="O96" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B97" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C97" s="1">
-        <v>560000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.278</v>
+        <v>98.001</v>
       </c>
       <c r="E97" s="1">
-        <v>99.56446429</v>
+        <v>100.08276467</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>557561.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I97" s="1">
-        <v>-1604.2</v>
+        <v>-31226.47</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.28771739773765</v>
+        <v>-2.080043125907</v>
       </c>
       <c r="K97">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>751.78</v>
+        <v>2.83</v>
+      </c>
+      <c r="L97" t="s">
+        <v>301</v>
       </c>
       <c r="M97" s="1">
-        <v>555956.8</v>
+        <v>1470015.0</v>
       </c>
       <c r="N97" s="1">
-        <v>556708.58</v>
+        <v>1512533.84</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>1.07</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B98" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C98" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.984</v>
+        <v>100.997</v>
       </c>
       <c r="E98" s="1">
-        <v>101.1515</v>
+        <v>103.012</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>404606.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-4670.0</v>
+        <v>-14105.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.1542092801392</v>
+        <v>-1.9560827864715</v>
       </c>
       <c r="K98">
-        <v>4.39</v>
+        <v>3.04</v>
       </c>
       <c r="L98" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="M98" s="1">
-        <v>399936.0</v>
+        <v>706979.0</v>
       </c>
       <c r="N98" s="1">
-        <v>417492.16</v>
+        <v>728252.29</v>
       </c>
       <c r="O98" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B99" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C99" s="1">
-        <v>347000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.872</v>
+        <v>99.143</v>
       </c>
       <c r="E99" s="1">
-        <v>99.16931124</v>
+        <v>99.56446429</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>344117.51</v>
+        <v>557561.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-11441.67</v>
+        <v>-2360.2</v>
       </c>
       <c r="J99" s="1">
-        <v>-3.3249310678785</v>
+        <v>-0.4233079429874</v>
       </c>
       <c r="K99">
-        <v>1.06</v>
+        <v>0.42</v>
       </c>
       <c r="L99" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="M99" s="1">
-        <v>332675.84</v>
+        <v>555200.8</v>
       </c>
       <c r="N99" s="1">
-        <v>336359.74</v>
+        <v>557563.54</v>
       </c>
       <c r="O99" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B100" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C100" s="1">
-        <v>1376000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.135</v>
+        <v>100.147</v>
       </c>
       <c r="E100" s="1">
-        <v>100.03007631</v>
+        <v>101.1515</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1376413.85</v>
+        <v>404606.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-26076.25</v>
+        <v>-4018.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.8945065105237</v>
+        <v>-0.99306485815831</v>
       </c>
       <c r="K100">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="L100" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="M100" s="1">
-        <v>1350337.6</v>
+        <v>400588.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1356839.86</v>
+        <v>401623.62</v>
       </c>
       <c r="O100" s="1">
-        <v>0.97</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B101" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C101" s="1">
-        <v>700000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>103.103</v>
+        <v>95.823</v>
       </c>
       <c r="E101" s="1">
-        <v>101.59326143</v>
+        <v>99.16931124</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>711152.83</v>
+        <v>344117.51</v>
       </c>
       <c r="I101" s="1">
-        <v>10568.17</v>
+        <v>-11611.7</v>
       </c>
       <c r="J101" s="1">
-        <v>1.4860617231882</v>
+        <v>-3.3743415149087</v>
       </c>
       <c r="K101">
-        <v>4.71</v>
+        <v>1.32</v>
       </c>
       <c r="L101" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M101" s="1">
-        <v>721721.0</v>
+        <v>332505.81</v>
       </c>
       <c r="N101" s="1">
-        <v>754697.71</v>
+        <v>337080.98</v>
       </c>
       <c r="O101" s="1">
-        <v>0.54</v>
+        <v>0.24</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B102" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C102" s="1">
-        <v>600000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>104.607</v>
+        <v>98.035</v>
       </c>
       <c r="E102" s="1">
-        <v>105.93</v>
+        <v>100.03007631</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>635580.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I102" s="1">
-        <v>-7938.0</v>
+        <v>-27452.25</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.2489379779099</v>
+        <v>-1.9944764432587</v>
       </c>
       <c r="K102">
-        <v>0.48</v>
+        <v>0.73</v>
       </c>
       <c r="L102" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="M102" s="1">
-        <v>627642.0</v>
+        <v>1348961.6</v>
       </c>
       <c r="N102" s="1">
-        <v>630518.71</v>
+        <v>1359010.55</v>
       </c>
       <c r="O102" s="1">
-        <v>0.45</v>
+        <v>0.96</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B103" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>87.332</v>
+        <v>102.92</v>
       </c>
       <c r="E103" s="1">
-        <v>90.05</v>
+        <v>101.59326143</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>540300.0</v>
+        <v>711152.83</v>
       </c>
       <c r="I103" s="1">
-        <v>-16308.0</v>
+        <v>9287.17</v>
       </c>
       <c r="J103" s="1">
-        <v>-3.0183231538034</v>
+        <v>1.3059316659121</v>
       </c>
       <c r="K103">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="L103" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M103" s="1">
-        <v>523992.0</v>
+        <v>720440.0</v>
       </c>
       <c r="N103" s="1">
-        <v>527250.9</v>
+        <v>722899.59</v>
       </c>
       <c r="O103" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B104" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C104" s="1">
         <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.602</v>
+        <v>103.917</v>
       </c>
       <c r="E104" s="1">
-        <v>99.33326</v>
+        <v>105.93</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>595999.56</v>
+        <v>635580.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1612.44</v>
+        <v>-12078.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.27054382389141</v>
+        <v>-1.9003115264798</v>
       </c>
       <c r="K104">
-        <v>2.16</v>
+        <v>0.99</v>
       </c>
       <c r="L104" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="M104" s="1">
-        <v>597612.0</v>
+        <v>623502.0</v>
       </c>
       <c r="N104" s="1">
-        <v>610542.82</v>
+        <v>629460.9</v>
       </c>
       <c r="O104" s="1">
         <v>0.44</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B105" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C105" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>83.688</v>
+        <v>87.339</v>
       </c>
       <c r="E105" s="1">
-        <v>85.4121875</v>
+        <v>90.05</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1366595.0</v>
+        <v>540300.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-27587.0</v>
+        <v>-16266.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.018666832529</v>
+        <v>-3.0105496946141</v>
       </c>
       <c r="K105">
-        <v>0.29</v>
+        <v>0.68</v>
       </c>
       <c r="L105" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M105" s="1">
-        <v>1339008.0</v>
+        <v>524034.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1343649.1</v>
+        <v>528094.27</v>
       </c>
       <c r="O105" s="1">
-        <v>0.96</v>
+        <v>0.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B106" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C106" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>96.983</v>
+        <v>99.707</v>
       </c>
       <c r="E106" s="1">
-        <v>90.06196</v>
+        <v>99.33326</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>270185.88</v>
+        <v>595999.56</v>
       </c>
       <c r="I106" s="1">
-        <v>20763.12</v>
+        <v>2242.44</v>
       </c>
       <c r="J106" s="1">
-        <v>7.6847539183025</v>
+        <v>0.37624859991507</v>
       </c>
       <c r="K106">
-        <v>0.52</v>
+        <v>2.47</v>
       </c>
       <c r="L106" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M106" s="1">
-        <v>290949.0</v>
+        <v>598242.0</v>
       </c>
       <c r="N106" s="1">
-        <v>292520.92</v>
+        <v>613083.78</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C107" s="1">
-        <v>369000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.319</v>
+        <v>83.693</v>
       </c>
       <c r="E107" s="1">
-        <v>100.15782656</v>
+        <v>85.4121875</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>369582.38</v>
+        <v>1366595.0</v>
       </c>
       <c r="I107" s="1">
-        <v>594.73</v>
+        <v>-27507.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.16091946807637</v>
+        <v>-2.0128128670162</v>
       </c>
       <c r="K107">
-        <v>3.73</v>
+        <v>0.36</v>
       </c>
       <c r="L107" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="M107" s="1">
-        <v>370177.11</v>
+        <v>1339088.0</v>
       </c>
       <c r="N107" s="1">
-        <v>383926.15</v>
+        <v>1344879.78</v>
       </c>
       <c r="O107" s="1">
-        <v>0.27</v>
+        <v>0.95</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C108" s="1">
-        <v>487000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.312</v>
+        <v>97.289</v>
       </c>
       <c r="E108" s="1">
-        <v>100.5846961</v>
+        <v>90.06196</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>489847.47</v>
+        <v>270185.88</v>
       </c>
       <c r="I108" s="1">
-        <v>3541.97</v>
+        <v>21681.12</v>
       </c>
       <c r="J108" s="1">
-        <v>0.72307610366958</v>
+        <v>8.0245200082254</v>
       </c>
       <c r="K108">
-        <v>3.56</v>
+        <v>0.59</v>
       </c>
       <c r="L108" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="M108" s="1">
-        <v>493389.44</v>
+        <v>291867.0</v>
       </c>
       <c r="N108" s="1">
-        <v>510709.63</v>
+        <v>293623.85</v>
       </c>
       <c r="O108" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B109" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C109" s="1">
-        <v>1052000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>103.337</v>
+        <v>100.101</v>
       </c>
       <c r="E109" s="1">
-        <v>102.3524135</v>
+        <v>100.15782656</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1076747.39</v>
+        <v>369582.38</v>
       </c>
       <c r="I109" s="1">
-        <v>10357.85</v>
+        <v>-209.69</v>
       </c>
       <c r="J109" s="1">
-        <v>0.96195728879361</v>
+        <v>-0.056737012191977</v>
       </c>
       <c r="K109">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.05</v>
+      </c>
+      <c r="L109">
+        <v>202.19</v>
       </c>
       <c r="M109" s="1">
-        <v>1087105.24</v>
+        <v>369372.69</v>
       </c>
       <c r="N109" s="1">
-        <v>1111128.51</v>
+        <v>369574.88</v>
       </c>
       <c r="O109" s="1">
-        <v>0.79</v>
+        <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B110" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C110" s="1">
-        <v>1700000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.173</v>
+        <v>100.873</v>
       </c>
       <c r="E110" s="1">
-        <v>99.57176471</v>
+        <v>100.5846961</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1692720.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I110" s="1">
-        <v>-23779.0</v>
+        <v>1404.04</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.4047804716669</v>
+        <v>0.28662799871152</v>
       </c>
       <c r="K110">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1668941.0</v>
+        <v>491251.51</v>
       </c>
       <c r="N110" s="1">
-        <v>1674250.59</v>
+        <v>491251.51</v>
       </c>
       <c r="O110" s="1">
-        <v>1.2</v>
+        <v>0.35</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C111" s="1">
-        <v>549000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.961</v>
+        <v>102.874</v>
       </c>
       <c r="E111" s="1">
-        <v>99.96353552</v>
+        <v>102.3524135</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>548799.81</v>
+        <v>1076747.39</v>
       </c>
       <c r="I111" s="1">
-        <v>-10993.92</v>
+        <v>5487.09</v>
       </c>
       <c r="J111" s="1">
-        <v>-2.003265999673</v>
+        <v>0.50959863482929</v>
       </c>
       <c r="K111">
-        <v>1.43</v>
+        <v>2.63</v>
       </c>
       <c r="L111" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="M111" s="1">
-        <v>537805.89</v>
+        <v>1082234.48</v>
       </c>
       <c r="N111" s="1">
-        <v>545646.06</v>
+        <v>1109916.12</v>
       </c>
       <c r="O111" s="1">
-        <v>0.39</v>
+        <v>0.78</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B112" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C112" s="1">
-        <v>714000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.779</v>
+        <v>97.664</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>99.57176471</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>714000.0</v>
+        <v>1692720.0</v>
       </c>
       <c r="I112" s="1">
-        <v>5562.06</v>
+        <v>-32432.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.779</v>
+        <v>-1.915969563779</v>
       </c>
       <c r="K112">
-        <v>0.25</v>
+        <v>0.56</v>
       </c>
       <c r="L112" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="M112" s="1">
-        <v>719562.06</v>
+        <v>1660288.0</v>
       </c>
       <c r="N112" s="1">
-        <v>721319.32</v>
+        <v>1669789.37</v>
       </c>
       <c r="O112" s="1">
-        <v>0.52</v>
+        <v>1.18</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B113" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C113" s="1">
-        <v>500000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>88.169</v>
+        <v>97.501</v>
       </c>
       <c r="E113" s="1">
-        <v>90.124458</v>
+        <v>99.96353552</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>450622.29</v>
+        <v>548799.81</v>
       </c>
       <c r="I113" s="1">
-        <v>-9777.29</v>
+        <v>-13519.32</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.1697306629017</v>
+        <v>-2.4634337974716</v>
       </c>
       <c r="K113">
-        <v>0.68</v>
+        <v>1.74</v>
       </c>
       <c r="L113" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="M113" s="1">
-        <v>440845.0</v>
+        <v>535280.49</v>
       </c>
       <c r="N113" s="1">
-        <v>444237.12</v>
+        <v>544812.78</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B114" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="C114" s="1">
-        <v>2200000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.367</v>
+        <v>100.418</v>
       </c>
       <c r="E114" s="1">
-        <v>99.87081818</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2197158.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-33084.0</v>
+        <v>2984.52</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.5057633542968</v>
+        <v>0.418</v>
       </c>
       <c r="K114">
-        <v>0.5</v>
+        <v>0.63</v>
       </c>
       <c r="L114" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="M114" s="1">
-        <v>2164074.0</v>
+        <v>716984.52</v>
       </c>
       <c r="N114" s="1">
-        <v>2175149.34</v>
+        <v>721516.41</v>
       </c>
       <c r="O114" s="1">
-        <v>1.55</v>
+        <v>0.51</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="B115" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="C115" s="1">
-        <v>1299000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.791</v>
+        <v>88.099</v>
       </c>
       <c r="E115" s="1">
-        <v>100.05043341</v>
+        <v>90.124458</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1299655.13</v>
+        <v>450622.29</v>
       </c>
       <c r="I115" s="1">
-        <v>-29350.04</v>
+        <v>-10127.29</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.2582944753967</v>
+        <v>-2.2474010329138</v>
       </c>
       <c r="K115">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="L115" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="M115" s="1">
-        <v>1270305.09</v>
+        <v>440495.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1276816.82</v>
+        <v>444246.71</v>
       </c>
       <c r="O115" s="1">
-        <v>0.91</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B116" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C116" s="1">
-        <v>1700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>98.043</v>
       </c>
       <c r="E116" s="1">
-        <v>103.15</v>
+        <v>99.87081818</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1753550.0</v>
+        <v>2197158.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-53550.0</v>
+        <v>-40212.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-3.0538051381483</v>
+        <v>-1.8301824447764</v>
       </c>
       <c r="K116">
-        <v>0.26</v>
+        <v>0.81</v>
       </c>
       <c r="L116" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="M116" s="1">
-        <v>1700000.0</v>
+        <v>2156946.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1704420.93</v>
+        <v>2174802.16</v>
       </c>
       <c r="O116" s="1">
-        <v>1.22</v>
+        <v>1.54</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B117" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.81</v>
+        <v>97.992</v>
       </c>
       <c r="E117" s="1">
-        <v>100.77214333</v>
+        <v>100.05043341</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>604632.86</v>
+        <v>1299655.13</v>
       </c>
       <c r="I117" s="1">
-        <v>-11772.86</v>
+        <v>-26739.05</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.9471088620622</v>
+        <v>-2.0573957954523</v>
       </c>
       <c r="K117">
-        <v>2.72</v>
+        <v>0.77</v>
       </c>
       <c r="L117" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="M117" s="1">
-        <v>592860.0</v>
+        <v>1272916.08</v>
       </c>
       <c r="N117" s="1">
-        <v>609170.96</v>
+        <v>1282855.03</v>
       </c>
       <c r="O117" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B118" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C118" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.596</v>
+        <v>99.881</v>
       </c>
       <c r="E118" s="1">
-        <v>90.63588067</v>
+        <v>103.15</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1359538.21</v>
+        <v>1753550.0</v>
       </c>
       <c r="I118" s="1">
-        <v>44401.79</v>
+        <v>-55573.0</v>
       </c>
       <c r="J118" s="1">
-        <v>3.2659464569223</v>
+        <v>-3.1691711100339</v>
       </c>
       <c r="K118">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="L118" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="M118" s="1">
-        <v>1403940.0</v>
+        <v>1697977.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1408152.33</v>
+        <v>1707924.1</v>
       </c>
       <c r="O118" s="1">
-        <v>1.01</v>
+        <v>1.21</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B119" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C119" s="1">
-        <v>1321000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.772</v>
+        <v>98.649</v>
       </c>
       <c r="E119" s="1">
-        <v>100.36824451</v>
+        <v>98.819</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1325864.51</v>
+        <v>296457.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-7876.39</v>
+        <v>-510.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.59405692969337</v>
+        <v>-0.1720316943098</v>
       </c>
       <c r="K119">
-        <v>2.1</v>
+        <v>1.03</v>
       </c>
       <c r="L119" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="M119" s="1">
-        <v>1317988.12</v>
+        <v>295947.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1345676.64</v>
+        <v>299033.41</v>
       </c>
       <c r="O119" s="1">
-        <v>0.96</v>
+        <v>0.21</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B120" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="C120" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.1</v>
+        <v>98.63</v>
       </c>
       <c r="E120" s="1">
-        <v>99.5</v>
+        <v>100.77214333</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>895500.0</v>
+        <v>604632.86</v>
       </c>
       <c r="I120" s="1">
-        <v>-3600.0</v>
+        <v>-12852.86</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.40201005025126</v>
+        <v>-2.1257296535289</v>
       </c>
       <c r="K120">
-        <v>0.49</v>
+        <v>2.98</v>
       </c>
       <c r="L120" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="M120" s="1">
-        <v>891900.0</v>
+        <v>591780.0</v>
       </c>
       <c r="N120" s="1">
-        <v>896306.4</v>
+        <v>609644.38</v>
       </c>
       <c r="O120" s="1">
-        <v>0.64</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="B121" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C121" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.893</v>
+        <v>93.814</v>
       </c>
       <c r="E121" s="1">
-        <v>99.794</v>
+        <v>90.63588067</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>399176.0</v>
+        <v>1359538.21</v>
       </c>
       <c r="I121" s="1">
-        <v>-7604.0</v>
+        <v>47671.79</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.9049241437361</v>
+        <v>3.5064693032791</v>
       </c>
       <c r="K121">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="L121" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="M121" s="1">
-        <v>391572.0</v>
+        <v>1407210.0</v>
       </c>
       <c r="N121" s="1">
-        <v>393106.25</v>
+        <v>1412038.77</v>
       </c>
       <c r="O121" s="1">
-        <v>0.28</v>
+        <v>1.0</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B122" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C122" s="1">
-        <v>558000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>105.225</v>
+        <v>99.989</v>
       </c>
       <c r="E122" s="1">
-        <v>101.92626523</v>
+        <v>100.467</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>568748.56</v>
+        <v>1004670.0</v>
       </c>
       <c r="I122" s="1">
-        <v>18406.94</v>
+        <v>-4780.0</v>
       </c>
       <c r="J122" s="1">
-        <v>3.236393249066</v>
+        <v>-0.47577811619736</v>
       </c>
       <c r="K122">
-        <v>0.57</v>
+        <v>3.16</v>
       </c>
       <c r="L122" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="M122" s="1">
-        <v>587155.5</v>
+        <v>999890.0</v>
       </c>
       <c r="N122" s="1">
-        <v>590345.43</v>
+        <v>1031451.64</v>
       </c>
       <c r="O122" s="1">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B123" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="C123" s="1">
-        <v>2000000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>96.927</v>
+        <v>99.53</v>
       </c>
       <c r="E123" s="1">
-        <v>99.2653</v>
+        <v>100.36824451</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1985306.0</v>
+        <v>1325864.51</v>
       </c>
       <c r="I123" s="1">
-        <v>-46766.0</v>
+        <v>-11073.21</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.3556066419988</v>
+        <v>-0.83516904755223</v>
       </c>
       <c r="K123">
-        <v>1.3</v>
+        <v>2.39</v>
       </c>
       <c r="L123" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="M123" s="1">
-        <v>1938540.0</v>
+        <v>1314791.3</v>
       </c>
       <c r="N123" s="1">
-        <v>1964540.0</v>
+        <v>1346361.39</v>
       </c>
       <c r="O123" s="1">
-        <v>1.4</v>
+        <v>0.95</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B124" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="C124" s="1">
-        <v>489000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.602</v>
+        <v>98.939</v>
       </c>
       <c r="E124" s="1">
-        <v>100.27266462</v>
+        <v>99.5</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>490333.33</v>
+        <v>895500.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-3279.55</v>
+        <v>-5049.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.66884092908797</v>
+        <v>-0.56381909547739</v>
       </c>
       <c r="K124">
-        <v>2.74</v>
+        <v>0.8</v>
       </c>
       <c r="L124" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="M124" s="1">
-        <v>487053.78</v>
+        <v>890451.0</v>
       </c>
       <c r="N124" s="1">
-        <v>500456.61</v>
+        <v>897611.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B125" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="C125" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.0</v>
+        <v>97.475</v>
       </c>
       <c r="E125" s="1">
-        <v>101.20214286</v>
+        <v>99.794</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>708415.0</v>
+        <v>399176.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-15415.0</v>
+        <v>-9276.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.1759844159144</v>
+        <v>-2.3237870012225</v>
       </c>
       <c r="K125">
-        <v>0.4</v>
+        <v>0.67</v>
       </c>
       <c r="L125" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="M125" s="1">
-        <v>693000.0</v>
+        <v>389900.0</v>
       </c>
       <c r="N125" s="1">
-        <v>695767.4</v>
+        <v>392584.93</v>
       </c>
       <c r="O125" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B126" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="C126" s="1">
-        <v>1774000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.481</v>
+        <v>105.019</v>
       </c>
       <c r="E126" s="1">
-        <v>99.8724549</v>
+        <v>101.92626523</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1771737.35</v>
+        <v>568748.56</v>
       </c>
       <c r="I126" s="1">
-        <v>-24684.41</v>
+        <v>17257.46</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.3932319031373</v>
+        <v>3.0342863637316</v>
       </c>
       <c r="K126">
-        <v>0.66</v>
+        <v>1.09</v>
       </c>
       <c r="L126" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="M126" s="1">
-        <v>1747052.94</v>
+        <v>586006.02</v>
       </c>
       <c r="N126" s="1">
-        <v>1758741.9</v>
+        <v>592095.88</v>
       </c>
       <c r="O126" s="1">
-        <v>1.26</v>
+        <v>0.42</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B127" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C127" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>104.594</v>
+        <v>97.25</v>
       </c>
       <c r="E127" s="1">
-        <v>101.10285133</v>
+        <v>99.2653</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1516542.77</v>
+        <v>1985306.0</v>
       </c>
       <c r="I127" s="1">
-        <v>52367.23</v>
+        <v>-40306.0</v>
       </c>
       <c r="J127" s="1">
-        <v>3.4530664769844</v>
+        <v>-2.0302159969294</v>
       </c>
       <c r="K127">
-        <v>5.32</v>
+        <v>1.57</v>
       </c>
       <c r="L127" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="M127" s="1">
-        <v>1568910.0</v>
+        <v>1945000.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1648651.44</v>
+        <v>1976342.47</v>
       </c>
       <c r="O127" s="1">
-        <v>1.18</v>
+        <v>1.4</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B128" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="C128" s="1">
-        <v>803000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.672</v>
+        <v>99.096</v>
       </c>
       <c r="E128" s="1">
-        <v>102.44851557</v>
+        <v>100.27266462</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>822661.58</v>
+        <v>490333.33</v>
       </c>
       <c r="I128" s="1">
-        <v>-22295.42</v>
+        <v>-5753.89</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.7101569517808</v>
+        <v>-1.1734649977802</v>
       </c>
       <c r="K128">
-        <v>3.95</v>
+        <v>3.04</v>
       </c>
       <c r="L128" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="M128" s="1">
-        <v>800366.16</v>
+        <v>484579.44</v>
       </c>
       <c r="N128" s="1">
-        <v>832046.16</v>
+        <v>499460.53</v>
       </c>
       <c r="O128" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B129" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="C129" s="1">
-        <v>468000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.222</v>
+        <v>98.808</v>
       </c>
       <c r="E129" s="1">
-        <v>99.49946581</v>
+        <v>101.20214286</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>465657.5</v>
+        <v>708415.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-10658.54</v>
+        <v>-16759.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.2889226523786</v>
+        <v>-2.3657037188654</v>
       </c>
       <c r="K129">
-        <v>0.37</v>
+        <v>0.7</v>
       </c>
       <c r="L129" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="M129" s="1">
-        <v>454998.96</v>
+        <v>691656.0</v>
       </c>
       <c r="N129" s="1">
-        <v>456707.48</v>
+        <v>696552.16</v>
       </c>
       <c r="O129" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="B130" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="C130" s="1">
-        <v>600000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.108</v>
+        <v>98.156</v>
       </c>
       <c r="E130" s="1">
-        <v>103.074</v>
+        <v>99.8724549</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>618444.0</v>
+        <v>1771737.35</v>
       </c>
       <c r="I130" s="1">
-        <v>-17796.0</v>
+        <v>-30449.91</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.8775442885694</v>
+        <v>-1.7186469540759</v>
       </c>
       <c r="K130">
-        <v>3.77</v>
+        <v>0.93</v>
       </c>
       <c r="L130" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="M130" s="1">
-        <v>600648.0</v>
+        <v>1741287.44</v>
       </c>
       <c r="N130" s="1">
-        <v>623267.18</v>
+        <v>1757715.17</v>
       </c>
       <c r="O130" s="1">
-        <v>0.45</v>
+        <v>1.24</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="B131" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="C131" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>74.259</v>
+        <v>104.263</v>
       </c>
       <c r="E131" s="1">
-        <v>74.2877775</v>
+        <v>101.10285133</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>594302.22</v>
+        <v>1516542.77</v>
       </c>
       <c r="I131" s="1">
-        <v>-230.22</v>
+        <v>47402.23</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.038737866400701</v>
+        <v>3.1256770951471</v>
       </c>
       <c r="K131">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="L131" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="M131" s="1">
-        <v>594072.0</v>
+        <v>1563945.0</v>
       </c>
       <c r="N131" s="1">
-        <v>596504.88</v>
+        <v>1569688.15</v>
       </c>
       <c r="O131" s="1">
-        <v>0.43</v>
+        <v>1.11</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="B132" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="C132" s="1">
-        <v>900000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.469</v>
+        <v>99.284</v>
       </c>
       <c r="E132" s="1">
-        <v>99.96944444</v>
+        <v>102.44851557</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>899725.0</v>
+        <v>822661.58</v>
       </c>
       <c r="I132" s="1">
-        <v>-22504.0</v>
+        <v>-25411.06</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.5012087026591</v>
+        <v>-3.0888837667611</v>
       </c>
       <c r="K132">
-        <v>2.83</v>
+        <v>0.27</v>
       </c>
       <c r="L132" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="M132" s="1">
-        <v>877221.0</v>
+        <v>797250.52</v>
       </c>
       <c r="N132" s="1">
-        <v>902686.07</v>
+        <v>799450.52</v>
       </c>
       <c r="O132" s="1">
-        <v>0.64</v>
+        <v>0.56</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="B133" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="C133" s="1">
-        <v>800000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.604</v>
+        <v>99.929</v>
       </c>
       <c r="E133" s="1">
-        <v>100.66511125</v>
+        <v>99.958</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>805320.89</v>
+        <v>582755.14</v>
       </c>
       <c r="I133" s="1">
-        <v>-488.89</v>
+        <v>-169.07</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.060707477735987</v>
+        <v>-0.029012185117749</v>
       </c>
       <c r="K133">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.08</v>
+      </c>
+      <c r="L133">
+        <v>479.18</v>
       </c>
       <c r="M133" s="1">
-        <v>804832.0</v>
+        <v>582586.07</v>
       </c>
       <c r="N133" s="1">
-        <v>823659.31</v>
+        <v>583065.25</v>
       </c>
       <c r="O133" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B134" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="C134" s="1">
-        <v>300000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.684</v>
+        <v>97.532</v>
       </c>
       <c r="E134" s="1">
-        <v>99.974</v>
+        <v>99.49946581</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>299922.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I134" s="1">
-        <v>-3870.0</v>
+        <v>-9207.74</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.2903354872267</v>
+        <v>-1.9773631907572</v>
       </c>
       <c r="K134">
-        <v>0.9</v>
+        <v>0.63</v>
       </c>
       <c r="L134" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="M134" s="1">
-        <v>296052.0</v>
+        <v>456449.76</v>
       </c>
       <c r="N134" s="1">
-        <v>298764.33</v>
+        <v>459408.42</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B135" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C135" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>102.185</v>
+        <v>100.241</v>
       </c>
       <c r="E135" s="1">
-        <v>103.28592833</v>
+        <v>103.074</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1239431.14</v>
+        <v>618444.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-13211.14</v>
+        <v>-16998.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.0659035079593</v>
+        <v>-2.7485107786639</v>
       </c>
       <c r="K135">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.1</v>
+      </c>
+      <c r="L135">
+        <v>591.78</v>
       </c>
       <c r="M135" s="1">
-        <v>1226220.0</v>
+        <v>601446.0</v>
       </c>
       <c r="N135" s="1">
-        <v>1264233.7</v>
+        <v>602037.78</v>
       </c>
       <c r="O135" s="1">
-        <v>0.9</v>
+        <v>0.43</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="B136" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="C136" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.046</v>
+        <v>74.15</v>
       </c>
       <c r="E136" s="1">
-        <v>100.66</v>
+        <v>74.2877775</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>402640.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I136" s="1">
-        <v>-10456.0</v>
+        <v>-1102.22</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.5968607192529</v>
+        <v>-0.18546456043863</v>
       </c>
       <c r="K136">
-        <v>2.58</v>
+        <v>0.37</v>
       </c>
       <c r="L136" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="M136" s="1">
-        <v>392184.0</v>
+        <v>593200.0</v>
       </c>
       <c r="N136" s="1">
-        <v>402503.18</v>
+        <v>596126.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="B137" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="C137" s="1">
-        <v>999000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.775</v>
+        <v>97.762</v>
       </c>
       <c r="E137" s="1">
-        <v>99.95190691</v>
+        <v>99.96944444</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>998519.55</v>
+        <v>899725.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-21747.3</v>
+        <v>-19867.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.1779543525212</v>
+        <v>-2.2081191475173</v>
       </c>
       <c r="K137">
-        <v>0.23</v>
+        <v>3.11</v>
       </c>
       <c r="L137" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="M137" s="1">
-        <v>976772.25</v>
+        <v>879858.0</v>
       </c>
       <c r="N137" s="1">
-        <v>979081.58</v>
+        <v>907819.64</v>
       </c>
       <c r="O137" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B138" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="C138" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.309</v>
+        <v>100.677</v>
       </c>
       <c r="E138" s="1">
-        <v>100.22785714</v>
+        <v>100.66511125</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>701595.0</v>
+        <v>805320.89</v>
       </c>
       <c r="I138" s="1">
-        <v>-13432.0</v>
+        <v>95.11</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.9144948296382</v>
+        <v>0.011810199037554</v>
       </c>
       <c r="K138">
-        <v>1.45</v>
+        <v>2.67</v>
       </c>
       <c r="L138" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="M138" s="1">
-        <v>688163.0</v>
+        <v>805416.0</v>
       </c>
       <c r="N138" s="1">
-        <v>698295.93</v>
+        <v>826776.13</v>
       </c>
       <c r="O138" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="B139" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C139" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.304</v>
+        <v>98.197</v>
       </c>
       <c r="E139" s="1">
-        <v>99.326</v>
+        <v>99.974</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>397304.0</v>
+        <v>299922.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-4088.0</v>
+        <v>-5331.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.0289350220486</v>
+        <v>-1.7774621401564</v>
       </c>
       <c r="K139">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>993.15</v>
+        <v>1.21</v>
+      </c>
+      <c r="L139" t="s">
+        <v>423</v>
       </c>
       <c r="M139" s="1">
-        <v>393216.0</v>
+        <v>294591.0</v>
       </c>
       <c r="N139" s="1">
-        <v>394209.15</v>
+        <v>298227.99</v>
       </c>
       <c r="O139" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="B140" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="C140" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.751</v>
+        <v>98.098</v>
       </c>
       <c r="E140" s="1">
-        <v>99.91491667</v>
+        <v>100.66</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1198979.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-13967.0</v>
+        <v>-10248.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.1649078090609</v>
+        <v>-2.5452016689847</v>
       </c>
       <c r="K140">
-        <v>2.92</v>
+        <v>2.86</v>
       </c>
       <c r="L140" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="M140" s="1">
-        <v>1185012.0</v>
+        <v>392392.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1220025.7</v>
+        <v>403820.77</v>
       </c>
       <c r="O140" s="1">
-        <v>0.87</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="B141" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="C141" s="1">
-        <v>504000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.562</v>
+        <v>100.064</v>
       </c>
       <c r="E141" s="1">
         <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>504000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-12287.52</v>
+        <v>320.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.438</v>
+        <v>0.064</v>
       </c>
       <c r="K141">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="L141" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="M141" s="1">
-        <v>491712.48</v>
+        <v>500320.0</v>
       </c>
       <c r="N141" s="1">
-        <v>494245.02</v>
+        <v>501338.84</v>
       </c>
       <c r="O141" s="1">
         <v>0.35</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="B142" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="C142" s="1">
-        <v>800000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.356</v>
+        <v>97.686</v>
       </c>
       <c r="E142" s="1">
-        <v>99.40533375</v>
+        <v>99.95190691</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>795242.67</v>
+        <v>998519.55</v>
       </c>
       <c r="I142" s="1">
-        <v>-8394.67</v>
+        <v>-22636.41</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.0556111130204</v>
+        <v>-2.2669971759692</v>
       </c>
       <c r="K142">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="L142" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="M142" s="1">
-        <v>786848.0</v>
+        <v>975883.14</v>
       </c>
       <c r="N142" s="1">
-        <v>788897.32</v>
+        <v>980963.67</v>
       </c>
       <c r="O142" s="1">
-        <v>0.56</v>
+        <v>0.69</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="B143" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="C143" s="1">
-        <v>513000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.601</v>
+        <v>98.5</v>
       </c>
       <c r="E143" s="1">
-        <v>99.55553606</v>
+        <v>100.22785714</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>510719.9</v>
+        <v>701595.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-4896.77</v>
+        <v>-12095.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.9587975718197</v>
+        <v>-1.7239290473849</v>
       </c>
       <c r="K143">
-        <v>2.05</v>
+        <v>1.76</v>
       </c>
       <c r="L143" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="M143" s="1">
-        <v>505823.13</v>
+        <v>689500.0</v>
       </c>
       <c r="N143" s="1">
-        <v>516353.68</v>
+        <v>701804.27</v>
       </c>
       <c r="O143" s="1">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="B144" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C144" s="1">
-        <v>1042000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.251</v>
+        <v>98.238</v>
       </c>
       <c r="E144" s="1">
-        <v>100.89933973</v>
+        <v>99.326</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1051371.12</v>
+        <v>397304.0</v>
       </c>
       <c r="I144" s="1">
-        <v>3664.3</v>
+        <v>-4352.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.34852583738461</v>
+        <v>-1.0953828806153</v>
       </c>
       <c r="K144">
-        <v>3.55</v>
+        <v>0.55</v>
       </c>
       <c r="L144" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="M144" s="1">
-        <v>1055035.42</v>
+        <v>392952.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1092076.38</v>
+        <v>395136.93</v>
       </c>
       <c r="O144" s="1">
-        <v>0.78</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B145" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.623</v>
+        <v>98.843</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0417275</v>
+        <v>99.91491667</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>400166.91</v>
+        <v>1198979.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-5674.91</v>
+        <v>-12863.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.418135747406</v>
+        <v>-1.0728294657371</v>
       </c>
       <c r="K145">
-        <v>1.54</v>
+        <v>3.23</v>
       </c>
       <c r="L145" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="M145" s="1">
-        <v>394492.0</v>
+        <v>1186116.0</v>
       </c>
       <c r="N145" s="1">
-        <v>400649.53</v>
+        <v>1224828.33</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B146" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="C146" s="1">
-        <v>551000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.699</v>
+        <v>97.747</v>
       </c>
       <c r="E146" s="1">
-        <v>100.01896552</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>551104.5</v>
+        <v>504000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-1763.01</v>
+        <v>-11355.12</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.31990484563272</v>
+        <v>-2.253</v>
       </c>
       <c r="K146">
-        <v>0.26</v>
+        <v>0.82</v>
       </c>
       <c r="L146" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="M146" s="1">
-        <v>549341.49</v>
+        <v>492644.88</v>
       </c>
       <c r="N146" s="1">
-        <v>550768.05</v>
+        <v>496760.25</v>
       </c>
       <c r="O146" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="B147" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="C147" s="1">
-        <v>900000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.501</v>
+        <v>98.197</v>
       </c>
       <c r="E147" s="1">
-        <v>98.29879778</v>
+        <v>99.55553606</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>884689.18</v>
+        <v>510719.9</v>
       </c>
       <c r="I147" s="1">
-        <v>19819.82</v>
+        <v>-6969.29</v>
       </c>
       <c r="J147" s="1">
-        <v>2.2403145023205</v>
+        <v>-1.3646012227054</v>
       </c>
       <c r="K147">
-        <v>3.92</v>
+        <v>2.33</v>
       </c>
       <c r="L147" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="M147" s="1">
-        <v>904509.0</v>
+        <v>503750.61</v>
       </c>
       <c r="N147" s="1">
-        <v>939818.59</v>
+        <v>515704.21</v>
       </c>
       <c r="O147" s="1">
-        <v>0.67</v>
+        <v>0.36</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="B148" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="C148" s="1">
-        <v>448000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.149</v>
+        <v>99.88</v>
       </c>
       <c r="E148" s="1">
-        <v>99.30427009</v>
+        <v>99.897</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>444883.13</v>
+        <v>299691.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-5175.61</v>
+        <v>-51.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.1633639603282</v>
+        <v>-0.017017528053896</v>
       </c>
       <c r="K148">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.24</v>
+      </c>
+      <c r="L148">
+        <v>732.53</v>
       </c>
       <c r="M148" s="1">
-        <v>439707.52</v>
+        <v>299640.0</v>
       </c>
       <c r="N148" s="1">
-        <v>444386.97</v>
+        <v>300372.53</v>
       </c>
       <c r="O148" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B149" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="C149" s="1">
-        <v>800000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>97.01</v>
+        <v>101.243</v>
       </c>
       <c r="E149" s="1">
-        <v>98.599555</v>
+        <v>100.89933973</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>788796.44</v>
+        <v>1051371.12</v>
       </c>
       <c r="I149" s="1">
-        <v>-12716.44</v>
+        <v>3580.94</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.6121320222997</v>
+        <v>0.34059714328086</v>
       </c>
       <c r="K149">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="L149" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="M149" s="1">
-        <v>776080.0</v>
+        <v>1054952.06</v>
       </c>
       <c r="N149" s="1">
-        <v>779556.71</v>
+        <v>1056129.66</v>
       </c>
       <c r="O149" s="1">
-        <v>0.56</v>
+        <v>0.75</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B150" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C150" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.452</v>
+        <v>98.561</v>
       </c>
       <c r="E150" s="1">
-        <v>99.492</v>
+        <v>100.0417275</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>795936.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I150" s="1">
-        <v>-8320.0</v>
+        <v>-5922.91</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.0453101756925</v>
+        <v>-1.4801098871468</v>
       </c>
       <c r="K150">
-        <v>0.5</v>
+        <v>1.86</v>
       </c>
       <c r="L150" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="M150" s="1">
-        <v>787616.0</v>
+        <v>394244.0</v>
       </c>
       <c r="N150" s="1">
-        <v>791588.6</v>
+        <v>401675.51</v>
       </c>
       <c r="O150" s="1">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B151" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C151" s="1">
-        <v>600000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>106.337</v>
+        <v>99.931</v>
       </c>
       <c r="E151" s="1">
-        <v>108.31357167</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>649881.43</v>
+        <v>481000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-11859.43</v>
+        <v>-331.89</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.8248605749513</v>
+        <v>-0.069</v>
       </c>
       <c r="K151">
-        <v>2.22</v>
+        <v>0.29</v>
       </c>
       <c r="L151" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="M151" s="1">
-        <v>638022.0</v>
+        <v>480668.11</v>
       </c>
       <c r="N151" s="1">
-        <v>651337.07</v>
+        <v>482068.57</v>
       </c>
       <c r="O151" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="B152" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="C152" s="1">
-        <v>1200000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.717</v>
+        <v>99.364</v>
       </c>
       <c r="E152" s="1">
-        <v>100.58933333</v>
+        <v>100.01896552</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1207072.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I152" s="1">
-        <v>-22468.0</v>
+        <v>-3608.86</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.8613636966146</v>
+        <v>-0.65484132319732</v>
       </c>
       <c r="K152">
-        <v>2.97</v>
+        <v>0.55</v>
       </c>
       <c r="L152" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="M152" s="1">
-        <v>1184604.0</v>
+        <v>547495.64</v>
       </c>
       <c r="N152" s="1">
-        <v>1220221.81</v>
+        <v>550507.27</v>
       </c>
       <c r="O152" s="1">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="B153" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="C153" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>88.505</v>
+        <v>100.244</v>
       </c>
       <c r="E153" s="1">
-        <v>86.18353143</v>
+        <v>98.29879778</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>603284.72</v>
+        <v>884689.18</v>
       </c>
       <c r="I153" s="1">
-        <v>16250.28</v>
+        <v>17506.82</v>
       </c>
       <c r="J153" s="1">
-        <v>2.6936336129979</v>
+        <v>1.9788667473021</v>
       </c>
       <c r="K153">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>316.44</v>
+        <v>0.25</v>
+      </c>
+      <c r="L153" t="s">
+        <v>464</v>
       </c>
       <c r="M153" s="1">
-        <v>619535.0</v>
+        <v>902196.0</v>
       </c>
       <c r="N153" s="1">
-        <v>619851.44</v>
+        <v>904464.49</v>
       </c>
       <c r="O153" s="1">
-        <v>0.44</v>
+        <v>0.64</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="B154" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="C154" s="1">
-        <v>511000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.067</v>
+        <v>97.875</v>
       </c>
       <c r="E154" s="1">
-        <v>100.27221135</v>
+        <v>99.30427009</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>512391.0</v>
+        <v>444883.13</v>
       </c>
       <c r="I154" s="1">
-        <v>4061.37</v>
+        <v>-6403.13</v>
       </c>
       <c r="J154" s="1">
-        <v>0.79263101810922</v>
+        <v>-1.4392836159016</v>
       </c>
       <c r="K154">
-        <v>1.47</v>
+        <v>1.3</v>
       </c>
       <c r="L154" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="M154" s="1">
-        <v>516452.37</v>
+        <v>438480.0</v>
       </c>
       <c r="N154" s="1">
-        <v>523959.87</v>
+        <v>444310.14</v>
       </c>
       <c r="O154" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="B155" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="C155" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.378</v>
+        <v>96.816</v>
       </c>
       <c r="E155" s="1">
-        <v>102.939</v>
+        <v>98.599555</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>720573.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I155" s="1">
-        <v>-17927.0</v>
+        <v>-14268.44</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.4878811723448</v>
+        <v>-1.8088874741879</v>
       </c>
       <c r="K155">
-        <v>0.51</v>
+        <v>0.71</v>
       </c>
       <c r="L155" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="M155" s="1">
-        <v>702646.0</v>
+        <v>774528.0</v>
       </c>
       <c r="N155" s="1">
-        <v>706191.55</v>
+        <v>780223.89</v>
       </c>
       <c r="O155" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="B156" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="C156" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>97.062</v>
+        <v>98.378</v>
       </c>
       <c r="E156" s="1">
-        <v>100.58606214</v>
+        <v>99.492</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1408204.87</v>
+        <v>795936.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-49336.87</v>
+        <v>-8912.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-3.5035292840594</v>
+        <v>-1.1196880151168</v>
       </c>
       <c r="K156">
-        <v>0.4</v>
+        <v>1.01</v>
       </c>
       <c r="L156" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="M156" s="1">
-        <v>1358868.0</v>
+        <v>787024.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1364434.44</v>
+        <v>795106.19</v>
       </c>
       <c r="O156" s="1">
-        <v>0.97</v>
+        <v>0.56</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="B157" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="C157" s="1">
-        <v>850000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>97.98</v>
+        <v>99.977</v>
       </c>
       <c r="E157" s="1">
-        <v>99.64942118</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>847020.08</v>
+        <v>698000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-14190.08</v>
+        <v>-160.54</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.6752944038824</v>
+        <v>-0.023</v>
       </c>
       <c r="K157">
-        <v>2.19</v>
+        <v>0.27</v>
       </c>
       <c r="L157" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="M157" s="1">
-        <v>832830.0</v>
+        <v>697839.46</v>
       </c>
       <c r="N157" s="1">
-        <v>851413.56</v>
+        <v>699690.17</v>
       </c>
       <c r="O157" s="1">
-        <v>0.61</v>
+        <v>0.49</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="B158" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="C158" s="1">
-        <v>500000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.429</v>
+        <v>99.527</v>
       </c>
       <c r="E158" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>499540.0</v>
+        <v>649000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-12395.0</v>
+        <v>-3069.77</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.4812827801577</v>
+        <v>-0.473</v>
       </c>
       <c r="K158">
-        <v>0.78</v>
+        <v>0.17</v>
       </c>
       <c r="L158" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="M158" s="1">
-        <v>487145.0</v>
+        <v>645930.23</v>
       </c>
       <c r="N158" s="1">
-        <v>491020.0</v>
+        <v>647058.25</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="B159" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>102.409</v>
+        <v>88.22</v>
       </c>
       <c r="E159" s="1">
-        <v>103.50275</v>
+        <v>86.18353143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>414011.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I159" s="1">
-        <v>-4375.0</v>
+        <v>14255.28</v>
       </c>
       <c r="J159" s="1">
-        <v>-1.0567352075186</v>
+        <v>2.3629439843926</v>
       </c>
       <c r="K159">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="L159">
-        <v>156.16</v>
+        <v>747.95</v>
       </c>
       <c r="M159" s="1">
-        <v>409636.0</v>
+        <v>617540.0</v>
       </c>
       <c r="N159" s="1">
-        <v>409792.16</v>
+        <v>618287.95</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B160" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>104.054</v>
+        <v>101.039</v>
       </c>
       <c r="E160" s="1">
-        <v>106.53128571</v>
+        <v>100.27221135</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>745719.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-17341.0</v>
+        <v>3918.29</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.3254067550914</v>
+        <v>0.76470703037329</v>
       </c>
       <c r="K160">
-        <v>2.07</v>
+        <v>1.78</v>
       </c>
       <c r="L160" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="M160" s="1">
-        <v>728378.0</v>
+        <v>516309.29</v>
       </c>
       <c r="N160" s="1">
-        <v>742886.22</v>
+        <v>525391.79</v>
       </c>
       <c r="O160" s="1">
-        <v>0.53</v>
+        <v>0.37</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B161" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C161" s="1">
-        <v>1239000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.875</v>
+        <v>100.199</v>
       </c>
       <c r="E161" s="1">
-        <v>99.90992252</v>
+        <v>102.939</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1237883.94</v>
+        <v>720573.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-25212.69</v>
+        <v>-19180.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.0367571777367</v>
+        <v>-2.661770563149</v>
       </c>
       <c r="K161">
-        <v>0.54</v>
+        <v>0.8</v>
       </c>
       <c r="L161" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="M161" s="1">
-        <v>1212671.25</v>
+        <v>701393.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1219316.02</v>
+        <v>707024.16</v>
       </c>
       <c r="O161" s="1">
-        <v>0.87</v>
+        <v>0.5</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B162" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="C162" s="1">
-        <v>988000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.83</v>
+        <v>97.069</v>
       </c>
       <c r="E162" s="1">
-        <v>100.44048583</v>
+        <v>100.58606214</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>992352.0</v>
+        <v>1408204.87</v>
       </c>
       <c r="I162" s="1">
-        <v>-6031.6</v>
+        <v>-49238.87</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.60780851955758</v>
+        <v>-3.496570069382</v>
       </c>
       <c r="K162">
-        <v>0.89</v>
+        <v>0.68</v>
       </c>
       <c r="L162" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="M162" s="1">
-        <v>986320.4</v>
+        <v>1358966.0</v>
       </c>
       <c r="N162" s="1">
-        <v>995156.37</v>
+        <v>1368416.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.71</v>
+        <v>0.97</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B163" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C163" s="1">
-        <v>286000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.984</v>
+        <v>97.726</v>
       </c>
       <c r="E163" s="1">
-        <v>100.94948252</v>
+        <v>99.64942118</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>288715.52</v>
+        <v>847020.08</v>
       </c>
       <c r="I163" s="1">
-        <v>98.72</v>
+        <v>-16349.08</v>
       </c>
       <c r="J163" s="1">
-        <v>0.034192827597214</v>
+        <v>-1.930188006877</v>
       </c>
       <c r="K163">
-        <v>4.11</v>
+        <v>2.43</v>
       </c>
       <c r="L163" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="M163" s="1">
-        <v>288814.24</v>
+        <v>830671.0</v>
       </c>
       <c r="N163" s="1">
-        <v>300565.83</v>
+        <v>851350.45</v>
       </c>
       <c r="O163" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B164" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="C164" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.3</v>
+        <v>102.051</v>
       </c>
       <c r="E164" s="1">
-        <v>105.263</v>
+        <v>103.50275</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>315789.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-8889.0</v>
+        <v>-5807.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.8148542222813</v>
+        <v>-1.4026197371567</v>
       </c>
       <c r="K164">
-        <v>4.09</v>
+        <v>0.43</v>
       </c>
       <c r="L164" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="M164" s="1">
-        <v>306900.0</v>
+        <v>408204.0</v>
       </c>
       <c r="N164" s="1">
-        <v>319158.29</v>
+        <v>409921.81</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B165" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="C165" s="1">
-        <v>683000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.173</v>
+        <v>97.088</v>
       </c>
       <c r="E165" s="1">
-        <v>101.19198243</v>
+        <v>99.908</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>691141.24</v>
+        <v>499540.0</v>
       </c>
       <c r="I165" s="1">
-        <v>6700.35</v>
+        <v>-14100.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.96946175574764</v>
+        <v>-2.8225967890459</v>
       </c>
       <c r="K165">
-        <v>3.49</v>
+        <v>1.1</v>
       </c>
       <c r="L165" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="M165" s="1">
-        <v>697841.59</v>
+        <v>485440.0</v>
       </c>
       <c r="N165" s="1">
-        <v>721692.79</v>
+        <v>490929.58</v>
       </c>
       <c r="O165" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="B166" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="C166" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.187</v>
+        <v>103.476</v>
       </c>
       <c r="E166" s="1">
-        <v>99.752715</v>
+        <v>106.53128571</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>598516.29</v>
+        <v>745719.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-9394.29</v>
+        <v>-21387.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.5695963763994</v>
+        <v>-2.8679703748999</v>
       </c>
       <c r="K166">
-        <v>2.28</v>
+        <v>2.42</v>
       </c>
       <c r="L166" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="M166" s="1">
-        <v>589122.0</v>
+        <v>724332.0</v>
       </c>
       <c r="N166" s="1">
-        <v>602817.21</v>
+        <v>741285.42</v>
       </c>
       <c r="O166" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B167" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C167" s="1">
-        <v>1014000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.869</v>
+        <v>97.563</v>
       </c>
       <c r="E167" s="1">
-        <v>102.86484418</v>
+        <v>99.90992252</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1043049.52</v>
+        <v>1237883.94</v>
       </c>
       <c r="I167" s="1">
-        <v>-40517.86</v>
+        <v>-29078.37</v>
       </c>
       <c r="J167" s="1">
-        <v>-3.8845576574351</v>
+        <v>-2.3490384728636</v>
       </c>
       <c r="K167">
-        <v>2.96</v>
+        <v>0.83</v>
       </c>
       <c r="L167" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="M167" s="1">
-        <v>1002531.66</v>
+        <v>1208805.57</v>
       </c>
       <c r="N167" s="1">
-        <v>1032534.95</v>
+        <v>1219141.89</v>
       </c>
       <c r="O167" s="1">
-        <v>0.74</v>
+        <v>0.86</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="B168" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.865</v>
+        <v>99.917</v>
       </c>
       <c r="E168" s="1">
-        <v>99.99142833</v>
+        <v>100.44048583</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>599948.57</v>
+        <v>992352.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-12758.57</v>
+        <v>-5172.04</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.1266106193069</v>
+        <v>-0.52119006159105</v>
       </c>
       <c r="K168">
-        <v>0.77</v>
+        <v>1.23</v>
       </c>
       <c r="L168" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="M168" s="1">
-        <v>587190.0</v>
+        <v>987179.96</v>
       </c>
       <c r="N168" s="1">
-        <v>591785.44</v>
+        <v>999288.51</v>
       </c>
       <c r="O168" s="1">
-        <v>0.42</v>
+        <v>0.71</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="B169" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.324</v>
+        <v>100.607</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>100.94948252</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>300000.0</v>
+        <v>288715.52</v>
       </c>
       <c r="I169" s="1">
-        <v>972.0</v>
+        <v>-979.5</v>
       </c>
       <c r="J169" s="1">
-        <v>0.324</v>
+        <v>-0.33926129083743</v>
       </c>
       <c r="K169">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="L169">
-        <v>121.32</v>
+        <v>876.5</v>
       </c>
       <c r="M169" s="1">
-        <v>300972.0</v>
+        <v>287736.02</v>
       </c>
       <c r="N169" s="1">
-        <v>301093.32</v>
+        <v>288612.52</v>
       </c>
       <c r="O169" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B170" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="C170" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>95.916</v>
+        <v>102.006</v>
       </c>
       <c r="E170" s="1">
-        <v>97.25955556</v>
+        <v>105.263</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>875336.0</v>
+        <v>315789.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-12092.0</v>
+        <v>-9771.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.3814123947833</v>
+        <v>-3.094154641232</v>
       </c>
       <c r="K170">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.21</v>
+      </c>
+      <c r="L170">
+        <v>625.07</v>
       </c>
       <c r="M170" s="1">
-        <v>863244.0</v>
+        <v>306018.0</v>
       </c>
       <c r="N170" s="1">
-        <v>885374.14</v>
+        <v>306643.07</v>
       </c>
       <c r="O170" s="1">
-        <v>0.63</v>
+        <v>0.22</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="B171" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.757</v>
+        <v>101.963</v>
       </c>
       <c r="E171" s="1">
-        <v>99.696</v>
+        <v>101.19198243</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>299088.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I171" s="1">
-        <v>183.0</v>
+        <v>5266.05</v>
       </c>
       <c r="J171" s="1">
-        <v>0.061186005456588</v>
+        <v>0.76193543305273</v>
       </c>
       <c r="K171">
-        <v>2.96</v>
+        <v>3.83</v>
       </c>
       <c r="L171" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="M171" s="1">
-        <v>299271.0</v>
+        <v>696407.29</v>
       </c>
       <c r="N171" s="1">
-        <v>308139.49</v>
+        <v>722574.14</v>
       </c>
       <c r="O171" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="B172" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="C172" s="1">
-        <v>431000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.173</v>
+        <v>98.267</v>
       </c>
       <c r="E172" s="1">
-        <v>99.695</v>
+        <v>99.752715</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>429685.45</v>
+        <v>598516.29</v>
       </c>
       <c r="I172" s="1">
-        <v>-2249.82</v>
+        <v>-8914.29</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.52359697076082</v>
+        <v>-1.4893980579877</v>
       </c>
       <c r="K172">
-        <v>0.28</v>
+        <v>2.6</v>
       </c>
       <c r="L172" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="M172" s="1">
-        <v>427435.63</v>
+        <v>589602.0</v>
       </c>
       <c r="N172" s="1">
-        <v>428631.21</v>
+        <v>605208.16</v>
       </c>
       <c r="O172" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="B173" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="C173" s="1">
-        <v>1100000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>82.546</v>
+        <v>99.768</v>
       </c>
       <c r="E173" s="1">
-        <v>81.54266545</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>896969.32</v>
+        <v>683000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>11036.68</v>
+        <v>-1584.56</v>
       </c>
       <c r="J173" s="1">
-        <v>1.2304411927935</v>
+        <v>-0.232</v>
       </c>
       <c r="K173">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="L173" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="M173" s="1">
-        <v>908006.0</v>
+        <v>681415.44</v>
       </c>
       <c r="N173" s="1">
-        <v>913091.62</v>
+        <v>683393.86</v>
       </c>
       <c r="O173" s="1">
-        <v>0.65</v>
+        <v>0.48</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="B174" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>89.504</v>
+        <v>99.132</v>
       </c>
       <c r="E174" s="1">
-        <v>89.78073818</v>
+        <v>102.86484418</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>987588.12</v>
+        <v>1043049.52</v>
       </c>
       <c r="I174" s="1">
-        <v>-3044.12</v>
+        <v>-37851.04</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.3082378107181</v>
+        <v>-3.6288823564197</v>
       </c>
       <c r="K174">
-        <v>0.59</v>
+        <v>3.27</v>
       </c>
       <c r="L174" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="M174" s="1">
-        <v>984544.0</v>
+        <v>1005198.48</v>
       </c>
       <c r="N174" s="1">
-        <v>990985.78</v>
+        <v>1038327.11</v>
       </c>
       <c r="O174" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="B175" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.566</v>
+        <v>97.675</v>
       </c>
       <c r="E175" s="1">
-        <v>102.932</v>
+        <v>99.99142833</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>205864.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I175" s="1">
-        <v>-4732.0</v>
+        <v>-13898.57</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.2986049042086</v>
+        <v>-2.3166269068697</v>
       </c>
       <c r="K175">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>226.03</v>
+        <v>1.01</v>
+      </c>
+      <c r="L175" t="s">
+        <v>526</v>
       </c>
       <c r="M175" s="1">
-        <v>201132.0</v>
+        <v>586050.0</v>
       </c>
       <c r="N175" s="1">
-        <v>201358.03</v>
+        <v>592112.07</v>
       </c>
       <c r="O175" s="1">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B176" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.55</v>
+        <v>100.352</v>
       </c>
       <c r="E176" s="1">
-        <v>100.1375</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>801100.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-12700.0</v>
+        <v>1056.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.585320184746</v>
+        <v>0.352</v>
       </c>
       <c r="K176">
-        <v>1.86</v>
+        <v>0.34</v>
       </c>
       <c r="L176" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="M176" s="1">
-        <v>788400.0</v>
+        <v>301056.0</v>
       </c>
       <c r="N176" s="1">
-        <v>803257.97</v>
+        <v>302087.18</v>
       </c>
       <c r="O176" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>530</v>
+      </c>
+      <c r="B177" t="s">
+        <v>531</v>
+      </c>
+      <c r="C177" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>95.697</v>
+      </c>
+      <c r="E177" s="1">
+        <v>97.25955556</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>875336.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-14063.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-1.6065830721003</v>
+      </c>
+      <c r="K177">
+        <v>0.16</v>
+      </c>
+      <c r="L177" t="s">
+        <v>532</v>
+      </c>
+      <c r="M177" s="1">
+        <v>861273.0</v>
+      </c>
+      <c r="N177" s="1">
+        <v>862752.45</v>
+      </c>
+      <c r="O177" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="P177">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16">
+      <c r="A178" t="s">
+        <v>533</v>
+      </c>
+      <c r="B178" t="s">
+        <v>534</v>
+      </c>
+      <c r="C178" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.131</v>
+      </c>
+      <c r="E178" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-2430.84</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.56572546266112</v>
+      </c>
+      <c r="K178">
+        <v>0.59</v>
+      </c>
+      <c r="L178" t="s">
+        <v>535</v>
+      </c>
+      <c r="M178" s="1">
+        <v>427254.61</v>
+      </c>
+      <c r="N178" s="1">
+        <v>429778.62</v>
+      </c>
+      <c r="O178" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P178">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16">
+      <c r="A179" t="s">
+        <v>536</v>
+      </c>
+      <c r="B179" t="s">
         <v>537</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C179" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>82.501</v>
+      </c>
+      <c r="E179" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I179" s="1">
+        <v>10541.68</v>
+      </c>
+      <c r="J179" s="1">
+        <v>1.1752553587898</v>
+      </c>
+      <c r="K179">
+        <v>0.52</v>
+      </c>
+      <c r="L179" t="s">
         <v>538</v>
       </c>
-      <c r="C177" s="1">
+      <c r="M179" s="1">
+        <v>907511.0</v>
+      </c>
+      <c r="N179" s="1">
+        <v>913274.7</v>
+      </c>
+      <c r="O179" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="P179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16">
+      <c r="A180" t="s">
+        <v>539</v>
+      </c>
+      <c r="B180" t="s">
+        <v>540</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>89.569</v>
+      </c>
+      <c r="E180" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-2329.12</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.23583920794835</v>
+      </c>
+      <c r="K180">
+        <v>0.65</v>
+      </c>
+      <c r="L180" t="s">
+        <v>541</v>
+      </c>
+      <c r="M180" s="1">
+        <v>985259.0</v>
+      </c>
+      <c r="N180" s="1">
+        <v>992378.86</v>
+      </c>
+      <c r="O180" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P180">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16">
+      <c r="A181" t="s">
+        <v>542</v>
+      </c>
+      <c r="B181" t="s">
+        <v>543</v>
+      </c>
+      <c r="C181" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.602</v>
+      </c>
+      <c r="E181" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-4660.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-2.2636303579062</v>
+      </c>
+      <c r="K181">
+        <v>0.42</v>
+      </c>
+      <c r="L181">
+        <v>842.47</v>
+      </c>
+      <c r="M181" s="1">
+        <v>201204.0</v>
+      </c>
+      <c r="N181" s="1">
+        <v>202046.47</v>
+      </c>
+      <c r="O181" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P181">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16">
+      <c r="A182" t="s">
+        <v>544</v>
+      </c>
+      <c r="B182" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>98.558</v>
+      </c>
+      <c r="E182" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-12636.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.5773311696417</v>
+      </c>
+      <c r="K182">
+        <v>2.12</v>
+      </c>
+      <c r="L182" t="s">
+        <v>546</v>
+      </c>
+      <c r="M182" s="1">
+        <v>788464.0</v>
+      </c>
+      <c r="N182" s="1">
+        <v>805395.18</v>
+      </c>
+      <c r="O182" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P182">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16">
+      <c r="A183" t="s">
+        <v>547</v>
+      </c>
+      <c r="B183" t="s">
+        <v>548</v>
+      </c>
+      <c r="C183" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D177" s="1">
-[...2 lines deleted...]
-      <c r="E177" s="1">
+      <c r="D183" s="1">
+        <v>10.08328879</v>
+      </c>
+      <c r="E183" s="1">
         <v>0.0</v>
       </c>
-      <c r="F177" t="s">
-[...5 lines deleted...]
-      <c r="H177" s="1">
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
         <v>0.0</v>
       </c>
-      <c r="I177" s="1">
-[...2 lines deleted...]
-      <c r="J177" s="1">
+      <c r="I183" s="1">
+        <v>-307540.2</v>
+      </c>
+      <c r="J183" s="1">
         <v>0</v>
       </c>
-      <c r="K177">
+      <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L177" t="s">
-[...11 lines deleted...]
-      <c r="P177">
+      <c r="L183" t="s">
+        <v>549</v>
+      </c>
+      <c r="M183" s="1">
+        <v>-307540.2</v>
+      </c>
+      <c r="N183" s="1">
+        <v>-332748.53</v>
+      </c>
+      <c r="O183" s="1">
+        <v>-0.24</v>
+      </c>
+      <c r="P183">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>