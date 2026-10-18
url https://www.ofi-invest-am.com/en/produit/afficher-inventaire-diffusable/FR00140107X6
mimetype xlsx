--- v4 (2026-08-12)
+++ v5 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="578">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1608 +106,1692 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...8 lines deleted...]
-    <t>EURO-BOBL JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>8 097.75</t>
+    <t>15 100.66</t>
+  </si>
+  <si>
+    <t>XS2297204815</t>
+  </si>
+  <si>
+    <t>AB SKF 0.25 15/02/2031</t>
+  </si>
+  <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>1 783.56</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
+    <t>2 562.32</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 934.21</t>
+    <t>13 434.35</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>5 906.85</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>34 928.08</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>23 982.88</t>
+    <t>1 741.10</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>17 550.41</t>
+    <t>27 245.34</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>4 430.14</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>2 771.29</t>
-[...8 lines deleted...]
-    <t>3 972.60</t>
+    <t>4 303.39</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>3 716.40</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>19 787.67</t>
+    <t>1 775.34</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 374.25</t>
-[...5 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>14 616.98</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 690.71</t>
-[...23 lines deleted...]
-    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+    <t>7 738.16</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>28 493.15</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>10 019.18</t>
+    <t>2 611.32</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>49 005.65</t>
+    <t>60 822.62</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>5 077.84</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>19 616.69</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 178.08</t>
+    <t>6 049.32</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>10 150.68</t>
+    <t>19 593.49</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>8 264.87</t>
+    <t>14 912.04</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 561.64</t>
+    <t>11 527.40</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>9 792.13</t>
-[...8 lines deleted...]
-    <t>18 220.74</t>
+    <t>7 076.09</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 772.23</t>
+    <t>9 879.66</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 794.38</t>
+    <t>5 971.34</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>15 849.32</t>
+    <t>24 471.34</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>10 835.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>18 965.52</t>
+    <t>3 474.29</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 674.66</t>
+    <t>15 358.56</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>29 209.93</t>
+    <t>4 993.16</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>12 732.87</t>
+    <t>17 413.06</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>4 655.86</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>24 961.54</t>
+    <t>8 060.11</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
+    <t>6 075.62</t>
+  </si>
+  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>24 801.37</t>
+    <t>45 806.85</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>12 870.86</t>
+    <t>20 062.48</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>16 643.84</t>
+    <t>21 673.97</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>5 775.34</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>17 720.55</t>
-[...8 lines deleted...]
-    <t>4 583.56</t>
+    <t>22 936.99</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>25 964.38</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 429.92</t>
+    <t>5 872.30</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>1 811.50</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>3 963.07</t>
+    <t>10 230.25</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>13 238.36</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>52 302.74</t>
+    <t>10 001.71</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>30 423.63</t>
+    <t>4 663.02</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>3 378.69</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>7 171.20</t>
+    <t>3 861.41</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>14 390.47</t>
+    <t>2 648.79</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>9 579.45</t>
+    <t>15 447.95</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 227.40</t>
-[...8 lines deleted...]
-    <t>4 308.90</t>
+    <t>7 189.04</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>4 463.81</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 783.62</t>
+    <t>4 604.22</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>51 575.34</t>
+    <t>74 287.68</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 496.58</t>
+    <t>4 382.88</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>6 226.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>32 276.71</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>12 294.52</t>
+    <t>2 654.11</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>4 612.20</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 677.49</t>
+    <t>1 371.84</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>10 711.86</t>
+    <t>14 164.03</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>17 294.79</t>
+    <t>20 606.38</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>26 169.26</t>
+    <t>33 175.20</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>6 525.00</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 875.00</t>
-[...26 lines deleted...]
-    <t>3 864.38</t>
+    <t>16 900.69</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>6 615.92</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>XS3086867440</t>
-[...5 lines deleted...]
-    <t>15 210.62</t>
+    <t>7 809.28</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>90 986.30</t>
+    <t>15 922.60</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 465.75</t>
+    <t>16 232.88</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 512.33</t>
+    <t>16 646.57</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 347.27</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 654.11</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>10 208.22</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>2 052.74</t>
-[...8 lines deleted...]
-    <t>12 712.33</t>
+    <t>8 426.37</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>6 039.27</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>17 256.16</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>8 366.30</t>
+    <t>5 869.87</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>5 523.29</t>
-[...8 lines deleted...]
-    <t>5 450.99</t>
+    <t>11 660.27</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 229.32</t>
+    <t>6 061.70</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>3 754.11</t>
+    <t>9 832.19</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>4 219.18</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>40 055.82</t>
+    <t>5 860.28</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>40 993.15</t>
+    <t>63 616.43</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>29 953.77</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 437.84</t>
+    <t>13 592.39</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>9 534.25</t>
+    <t>13 260.27</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 012.50</t>
+    <t>6 455.24</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>6 388.70</t>
+    <t>9 723.29</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>42 518.84</t>
+    <t>60 460.61</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>21 273.29</t>
+    <t>30 646.57</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>2 362.74</t>
+    <t>6 014.25</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>5 486.30</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 575.17</t>
+    <t>10 396.75</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>10 048.95</t>
+    <t>20 717.18</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>2 459.59</t>
+    <t>9 890.41</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>5 958.90</t>
+    <t>12 945.21</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>4 060.27</t>
+    <t>5 876.71</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>14 841.78</t>
+    <t>19 173.29</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>5 791.78</t>
-[...8 lines deleted...]
-    <t>1 756.85</t>
+    <t>9 450.00</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>9 468.49</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 708.90</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>2 952.00</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>4 237.66</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>27 681.64</t>
+    <t>39 393.51</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>9 501.37</t>
+    <t>19 002.74</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>8 441.10</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>9 532.29</t>
+    <t>13 367.77</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>4 531.89</t>
+    <t>10 821.03</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 751.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>17 856.16</t>
+    <t>33 226.03</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>9 938.95</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>7 539.89</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>9 947.10</t>
+    <t>22 473.07</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>3 086.41</t>
+    <t>4 977.18</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>17 864.38</t>
+    <t>2 899.73</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 828.77</t>
+    <t>7 056.17</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>31 561.64</t>
+    <t>42 915.07</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>31 570.09</t>
+    <t>46 480.09</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>7 160.40</t>
+    <t>14 892.00</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 684.93</t>
+    <t>6 616.44</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>6 089.86</t>
-[...8 lines deleted...]
-    <t>31 342.47</t>
+    <t>17 201.76</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>4 693.00</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 881.09</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>4 896.16</t>
+    <t>9 721.37</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>16 427.73</t>
+    <t>30 231.94</t>
+  </si>
+  <si>
+    <t>FR0014010IV2</t>
+  </si>
+  <si>
+    <t>ORANGE SA (PNC7) PERP</t>
+  </si>
+  <si>
+    <t>1 433.22</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>5 743.15</t>
+    <t>6 921.24</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 200.00</t>
+    <t>9 203.18</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>5 333.01</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 958.66</t>
+    <t>5 792.30</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>4 043.84</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>27 961.64</t>
+    <t>3 606.17</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>21 360.13</t>
-[...8 lines deleted...]
-    <t>3 636.99</t>
+    <t>30 488.84</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>13 684.93</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>11 428.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 018.84</t>
+    <t>6 113.02</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>5 080.53</t>
-[...8 lines deleted...]
-    <t>12 304.27</t>
+    <t>12 499.24</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 184.93</t>
+    <t>6 107.88</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>38 712.33</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 115.37</t>
+    <t>9 231.54</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>4 701.37</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>11 953.60</t>
+    <t>18 138.08</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...5 lines deleted...]
-    <t>1 177.60</t>
+    <t>2 898.29</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 431.51</t>
+    <t>12 898.97</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 400.46</t>
+    <t>1 315.70</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 011.63</t>
+    <t>12 597.60</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>2 268.49</t>
+    <t>9 972.60</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>1 684.67</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>5 830.14</t>
+    <t>10 321.92</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>5 695.89</t>
+    <t>12 066.78</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>8 082.19</t>
+    <t>4 794.52</t>
+  </si>
+  <si>
+    <t>XS2265360359</t>
+  </si>
+  <si>
+    <t>STORA ENSO OYJ 0.625 02/12/2030</t>
+  </si>
+  <si>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 850.71</t>
+    <t>8 655.78</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 128.02</t>
+    <t>7 747.07</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 972.61</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 082.50</t>
+    <t>15 128.53</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 631.16</t>
+    <t>23 676.71</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>9 450.00</t>
+    <t>20 860.27</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>20 679.45</t>
+    <t>28 421.92</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>10 889.67</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>16 953.42</t>
+    <t>6 571.91</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>10 336.32</t>
+    <t>21 722.99</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>12 108.55</t>
-[...5 lines deleted...]
-    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+    <t>21 502.76</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
+    <t>11 945.75</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>26 166.85</t>
+    <t>4 191.23</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 606.16</t>
-[...8 lines deleted...]
-    <t>1 978.42</t>
+    <t>23 260.62</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>8 763.38</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>3 428.08</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>4 247.26</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>33 128.63</t>
+    <t>2 403.49</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 062.07</t>
+    <t>10 950.84</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 031.18</t>
+    <t>3 093.53</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>6 301.37</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 524.01</t>
+    <t>1 963.97</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 763.70</t>
+    <t>7 964.38</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 119.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...5 lines deleted...]
-    <t>16 931.18</t>
+    <t>2 239.73</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>2 935.67</t>
+  </si>
+  <si>
+    <t>CDS-00109705</t>
+  </si>
+  <si>
+    <t>267HDBE00N303A0958</t>
+  </si>
+  <si>
+    <t>13 291.67</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-25 208.33</t>
+    <t>-13 291.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2016,9361 +2100,9761 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>63592.7321</v>
+      </c>
+      <c r="C2">
+        <v>1479.43</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>94081417.15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>94081417.15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>570262.5569</v>
+      </c>
+      <c r="C3">
+        <v>101.23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>57732553.76</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>57732553.76</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>101.18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1011.85</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1011.85</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P183"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O183" sqref="O183"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>29</v>
       </c>
+      <c r="B2" s="1">
+        <v>5890.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>1499.0</v>
+        <v>1079.05</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.74</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1078.525098472</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>6352512.83</v>
       </c>
       <c r="H2" s="1">
-        <v>1608931.25</v>
+        <v>3091.67</v>
       </c>
       <c r="I2" s="1">
-        <v>2104.01</v>
-[...2 lines deleted...]
-        <v>0.13077065909435</v>
+        <v>0.048668457392159</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>6355604.5</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6355604.5</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.19</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>527.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.687163188</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-98635.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>-98635.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-98635.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>-112.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>114.1</v>
+      </c>
+      <c r="D4" s="1">
+        <v>115.352142857</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H4" s="1">
+        <v>140240.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
-        <v>0.0</v>
+      <c r="L4" s="1">
+        <v>140240.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2940.0</v>
+        <v>140240.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2940.0</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>0.09</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>884000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>97.653</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.14707353</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>876460.13</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-13207.61</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-1.5069265044606</v>
+      </c>
+      <c r="J5">
+        <v>1.71</v>
+      </c>
+      <c r="K5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="1">
+        <v>863252.52</v>
+      </c>
+      <c r="M5" s="1">
+        <v>878353.18</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>93.811</v>
+      </c>
+      <c r="D6" s="1">
+        <v>93.876</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>281628.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-195.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.069240274404534</v>
+      </c>
+      <c r="J6">
+        <v>0.11</v>
+      </c>
+      <c r="K6">
+        <v>320.55</v>
+      </c>
+      <c r="L6" s="1">
+        <v>281433.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>281753.55</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>37</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>96.112</v>
+      </c>
+      <c r="D7" s="1">
+        <v>96.114</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>288342.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-6.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.002080862309341</v>
+      </c>
+      <c r="J7">
+        <v>0.59</v>
+      </c>
+      <c r="K7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="1">
-[...27 lines deleted...]
-        <v>42</v>
+      <c r="L7" s="1">
+        <v>288336.0</v>
       </c>
       <c r="M7" s="1">
-        <v>385508.0</v>
+        <v>290119.56</v>
       </c>
       <c r="N7" s="1">
-        <v>399861.42</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:16">
+        <v>0.19</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8" s="1">
+        <v>600000.0</v>
       </c>
       <c r="C8" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.25933333</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>595556.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-2318.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.38921612745065</v>
+      </c>
+      <c r="J8">
+        <v>0.43</v>
+      </c>
+      <c r="K8" t="s">
+        <v>44</v>
+      </c>
+      <c r="L8" s="1">
+        <v>593238.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>595800.32</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>108.153</v>
+      </c>
+      <c r="D9" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="H9" s="1">
+        <v>18402.81</v>
+      </c>
+      <c r="I9" s="1">
+        <v>5.3679392369724</v>
+      </c>
+      <c r="J9">
+        <v>4.02</v>
+      </c>
+      <c r="K9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="1">
+        <v>361231.02</v>
+      </c>
+      <c r="M9" s="1">
+        <v>374665.37</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>100.139</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.87572727</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1098633.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2896.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.26360031056777</v>
+      </c>
+      <c r="J10">
+        <v>0.54</v>
+      </c>
+      <c r="K10" t="s">
+        <v>50</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1101529.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1107435.85</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D8" s="1">
-[...2 lines deleted...]
-      <c r="E8" s="1">
+      <c r="C11" s="1">
+        <v>102.272</v>
+      </c>
+      <c r="D11" s="1">
         <v>100.4938</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="1">
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
         <v>1004938.0</v>
       </c>
-      <c r="I8" s="1">
-[...17 lines deleted...]
-      <c r="O8" s="1">
+      <c r="H11" s="1">
+        <v>17782.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.769462394695</v>
+      </c>
+      <c r="J11">
+        <v>3.49</v>
+      </c>
+      <c r="K11" t="s">
+        <v>53</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1022720.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1057648.08</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.951</v>
+      </c>
+      <c r="D12" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="H12" s="1">
+        <v>48225.61</v>
+      </c>
+      <c r="I12" s="1">
+        <v>14.036275680784</v>
+      </c>
+      <c r="J12">
+        <v>0.44</v>
+      </c>
+      <c r="K12" t="s">
+        <v>55</v>
+      </c>
+      <c r="L12" s="1">
+        <v>391804.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>393545.1</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.113</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.34747822</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1140509.05</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-14171.81</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.2425863696566</v>
+      </c>
+      <c r="J13">
+        <v>2.37</v>
+      </c>
+      <c r="K13" t="s">
+        <v>58</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1126337.24</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1153582.58</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>96.43</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-19323.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-2.7829586091976</v>
+      </c>
+      <c r="J14">
+        <v>0.63</v>
+      </c>
+      <c r="K14" t="s">
+        <v>61</v>
+      </c>
+      <c r="L14" s="1">
+        <v>675010.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>679440.14</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>93.918</v>
+      </c>
+      <c r="D15" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1228.55</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.17926870479714</v>
+      </c>
+      <c r="J15">
+        <v>0.59</v>
+      </c>
+      <c r="K15" t="s">
+        <v>64</v>
+      </c>
+      <c r="L15" s="1">
+        <v>686540.58</v>
+      </c>
+      <c r="M15" s="1">
+        <v>690843.97</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="1">
+        <v>509000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>99.146</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.55425147</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>506731.14</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-2078.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.41007939634418</v>
+      </c>
+      <c r="J16">
+        <v>0.73</v>
+      </c>
+      <c r="K16" t="s">
+        <v>67</v>
+      </c>
+      <c r="L16" s="1">
+        <v>504653.14</v>
+      </c>
+      <c r="M16" s="1">
+        <v>508369.54</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.463</v>
+      </c>
+      <c r="D17" s="1">
+        <v>101.36833667</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>608210.02</v>
+      </c>
+      <c r="H17" s="1">
+        <v>567.98</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.093385505224001</v>
+      </c>
+      <c r="J17">
+        <v>0.3</v>
+      </c>
+      <c r="K17" t="s">
+        <v>70</v>
+      </c>
+      <c r="L17" s="1">
+        <v>608778.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>610553.34</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1872000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.561</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.58032051</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1864143.6</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-361.68</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.019401938777678</v>
+      </c>
+      <c r="J18">
+        <v>0.78</v>
+      </c>
+      <c r="K18" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1863781.92</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1878398.9</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>94.068</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-14350.39</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-4.6332845275006</v>
+      </c>
+      <c r="J19">
+        <v>2.46</v>
+      </c>
+      <c r="K19" t="s">
+        <v>76</v>
+      </c>
+      <c r="L19" s="1">
+        <v>295373.52</v>
+      </c>
+      <c r="M19" s="1">
+        <v>303111.68</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.034</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.759375</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1548150.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-11606.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.74966895972612</v>
+      </c>
+      <c r="J20">
+        <v>1.78</v>
+      </c>
+      <c r="K20" t="s">
+        <v>79</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1536544.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1565037.15</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>107.555</v>
+      </c>
+      <c r="D21" s="1">
+        <v>106.219</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>637314.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>8016.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>1.2577787401501</v>
+      </c>
+      <c r="J21">
+        <v>0.44</v>
+      </c>
+      <c r="K21" t="s">
+        <v>82</v>
+      </c>
+      <c r="L21" s="1">
+        <v>645330.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>647941.32</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.477</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-47130.92</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-2.4136766769951</v>
+      </c>
+      <c r="J22">
+        <v>3.14</v>
+      </c>
+      <c r="K22" t="s">
+        <v>85</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1905529.95</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1966352.57</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.289</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.61516065</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>799909.74</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-2619.07</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.32742069123949</v>
+      </c>
+      <c r="J23">
+        <v>0.63</v>
+      </c>
+      <c r="K23" t="s">
+        <v>88</v>
+      </c>
+      <c r="L23" s="1">
+        <v>797290.67</v>
+      </c>
+      <c r="M23" s="1">
+        <v>802368.51</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1044000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>107.464</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.77638985</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1093865.51</v>
+      </c>
+      <c r="H24" s="1">
+        <v>28058.65</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.5650913886114</v>
+      </c>
+      <c r="J24">
+        <v>0.09</v>
+      </c>
+      <c r="K24">
+        <v>904.28</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1121924.16</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1122828.44</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>91.766</v>
+      </c>
+      <c r="D25" s="1">
+        <v>91.62232</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>549733.92</v>
+      </c>
+      <c r="H25" s="1">
+        <v>862.08</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.15681768372597</v>
+      </c>
+      <c r="J25">
+        <v>1.01</v>
+      </c>
+      <c r="K25" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="1">
+        <v>550596.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>556645.32</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>103.556</v>
+      </c>
+      <c r="D26" s="1">
+        <v>105.51877778</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>949669.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-17665.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.8601217898026</v>
+      </c>
+      <c r="J26">
+        <v>2.18</v>
+      </c>
+      <c r="K26" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="1">
+        <v>932004.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>951597.49</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" s="1">
+        <v>891000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.03071605</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>891273.68</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-3213.98</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.36060528568509</v>
+      </c>
+      <c r="J27">
+        <v>1.67</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
+      </c>
+      <c r="L27" s="1">
+        <v>888059.7</v>
+      </c>
+      <c r="M27" s="1">
+        <v>902971.74</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.28</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.87727273</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1098650.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>4430.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.40322213625814</v>
+      </c>
+      <c r="J28">
+        <v>1.05</v>
+      </c>
+      <c r="K28" t="s">
+        <v>102</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1103080.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1114607.4</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>107.271</v>
+      </c>
+      <c r="D29" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-4146.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.64004001407903</v>
+      </c>
+      <c r="J29">
+        <v>1.18</v>
+      </c>
+      <c r="K29" t="s">
+        <v>105</v>
+      </c>
+      <c r="L29" s="1">
+        <v>643626.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>650702.09</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.055</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>6404.22</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.76235170899716</v>
+      </c>
+      <c r="J30">
+        <v>1.17</v>
+      </c>
+      <c r="K30" t="s">
+        <v>108</v>
+      </c>
+      <c r="L30" s="1">
+        <v>846465.3</v>
+      </c>
+      <c r="M30" s="1">
+        <v>856344.96</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.458</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-1220.51</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.88771045675074</v>
+      </c>
+      <c r="J31">
+        <v>4.49</v>
+      </c>
+      <c r="K31" t="s">
+        <v>111</v>
+      </c>
+      <c r="L31" s="1">
+        <v>136269.14</v>
+      </c>
+      <c r="M31" s="1">
+        <v>142240.48</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.311</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-18909.67</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.3327384324937</v>
+      </c>
+      <c r="J32">
+        <v>1.72</v>
+      </c>
+      <c r="K32" t="s">
+        <v>114</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1399948.64</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1424419.98</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>97.689</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.26069727</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1091867.67</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-17288.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.5834034173757</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1074579.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1074579.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>103.2</v>
+      </c>
+      <c r="D34" s="1">
+        <v>105.1154</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>525577.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-9577.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.8221878050219</v>
+      </c>
+      <c r="J34">
+        <v>0.69</v>
+      </c>
+      <c r="K34" t="s">
+        <v>119</v>
+      </c>
+      <c r="L34" s="1">
+        <v>516000.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>519474.29</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.676</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.94624273</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1099408.67</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-13972.67</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.2709259423977</v>
+      </c>
+      <c r="J35">
+        <v>1.4</v>
+      </c>
+      <c r="K35" t="s">
+        <v>122</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1085436.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1100794.56</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.209</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.829673</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1008296.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-16206.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.6073373559389</v>
+      </c>
+      <c r="J36">
+        <v>0.5</v>
+      </c>
+      <c r="K36" t="s">
+        <v>125</v>
+      </c>
+      <c r="L36" s="1">
+        <v>992090.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>997083.16</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>97.88</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-16511.96</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-2.2084391791541</v>
+      </c>
+      <c r="J37">
+        <v>2.33</v>
+      </c>
+      <c r="K37" t="s">
+        <v>128</v>
+      </c>
+      <c r="L37" s="1">
+        <v>731163.6</v>
+      </c>
+      <c r="M37" s="1">
+        <v>748576.66</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.67</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.101</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>700707.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>3983.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.56842588985125</v>
+      </c>
+      <c r="J38">
+        <v>0.67</v>
+      </c>
+      <c r="K38" t="s">
+        <v>131</v>
+      </c>
+      <c r="L38" s="1">
+        <v>704690.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>709345.86</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>109.113</v>
+      </c>
+      <c r="D39" s="1">
+        <v>109.6786</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1096786.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-5656.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.51568856641131</v>
+      </c>
+      <c r="J39">
+        <v>0.81</v>
+      </c>
+      <c r="K39" t="s">
+        <v>134</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1091130.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1099190.11</v>
+      </c>
+      <c r="N39" s="1">
         <v>0.72</v>
       </c>
-      <c r="P8">
-[...34 lines deleted...]
-      <c r="K9">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" s="1">
+        <v>768000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>101.575</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.50385547</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>771869.61</v>
+      </c>
+      <c r="H40" s="1">
+        <v>8226.39</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1.0657745678056</v>
+      </c>
+      <c r="J40">
+        <v>0.79</v>
+      </c>
+      <c r="K40" t="s">
+        <v>137</v>
+      </c>
+      <c r="L40" s="1">
+        <v>780096.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>786171.62</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>89.158</v>
+      </c>
+      <c r="D41" s="1">
+        <v>89.25921821</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2499258.11</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-2834.11</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.11339805155219</v>
+      </c>
+      <c r="J41">
+        <v>1.64</v>
+      </c>
+      <c r="K41" t="s">
+        <v>140</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2496424.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2542230.85</v>
+      </c>
+      <c r="N41" s="1">
         <v>1.67</v>
       </c>
-      <c r="L9" t="s">
-[...8 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" s="1">
+        <v>882000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>97.529</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.39107937</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>876629.32</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-16423.54</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.8734874165514</v>
+      </c>
+      <c r="J42">
+        <v>2.27</v>
+      </c>
+      <c r="K42" t="s">
+        <v>143</v>
+      </c>
+      <c r="L42" s="1">
+        <v>860205.78</v>
+      </c>
+      <c r="M42" s="1">
+        <v>880268.26</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>97.291</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-17954.18</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-2.2547509477105</v>
+      </c>
+      <c r="J43">
+        <v>2.71</v>
+      </c>
+      <c r="K43" t="s">
+        <v>146</v>
+      </c>
+      <c r="L43" s="1">
+        <v>778328.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>800001.97</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.263</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.165</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>801320.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-15216.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-1.8988668696651</v>
+      </c>
+      <c r="J44">
+        <v>0.72</v>
+      </c>
+      <c r="K44" t="s">
+        <v>149</v>
+      </c>
+      <c r="L44" s="1">
+        <v>786104.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>791879.34</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>151</v>
+      </c>
+      <c r="B45" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>109.256</v>
+      </c>
+      <c r="D45" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>654660.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>876.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.13380991659793</v>
+      </c>
+      <c r="J45">
+        <v>0.1</v>
+      </c>
+      <c r="K45">
+        <v>611.41</v>
+      </c>
+      <c r="L45" s="1">
+        <v>655536.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>656147.41</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>95.036</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-30404.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-3.8452393599531</v>
+      </c>
+      <c r="J46">
+        <v>2.87</v>
+      </c>
+      <c r="K46" t="s">
+        <v>154</v>
+      </c>
+      <c r="L46" s="1">
+        <v>760288.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>783224.99</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>104.47</v>
+      </c>
+      <c r="D47" s="1">
+        <v>104.82466667</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>943422.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-3192.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.33834275647589</v>
+      </c>
+      <c r="J47">
+        <v>2.88</v>
+      </c>
+      <c r="K47" t="s">
+        <v>157</v>
+      </c>
+      <c r="L47" s="1">
+        <v>940230.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>966194.38</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>102.878</v>
+      </c>
+      <c r="D48" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="H48" s="1">
+        <v>6294.45</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.5979777861425</v>
+      </c>
+      <c r="J48">
+        <v>1.51</v>
+      </c>
+      <c r="K48" t="s">
+        <v>160</v>
+      </c>
+      <c r="L48" s="1">
+        <v>400195.42</v>
+      </c>
+      <c r="M48" s="1">
+        <v>406067.72</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="1">
+        <v>411000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.103</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>407933.94</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-620.61</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.15213492655208</v>
+      </c>
+      <c r="J49">
+        <v>0.44</v>
+      </c>
+      <c r="K49" t="s">
+        <v>163</v>
+      </c>
+      <c r="L49" s="1">
+        <v>407313.33</v>
+      </c>
+      <c r="M49" s="1">
+        <v>409124.83</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.033</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="H50" s="1">
+        <v>6264.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.74279486667319</v>
+      </c>
+      <c r="J50">
+        <v>1.22</v>
+      </c>
+      <c r="K50" t="s">
+        <v>166</v>
+      </c>
+      <c r="L50" s="1">
+        <v>849687.53</v>
+      </c>
+      <c r="M50" s="1">
+        <v>859917.78</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>101.111</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.51196</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>502559.8</v>
+      </c>
+      <c r="H51" s="1">
+        <v>2995.2</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.59598877586309</v>
+      </c>
+      <c r="J51">
+        <v>0.05</v>
+      </c>
+      <c r="K51">
+        <v>273.97</v>
+      </c>
+      <c r="L51" s="1">
+        <v>505555.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>505828.97</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.355</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.392504</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1520887.56</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-30562.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-2.0095213350289</v>
+      </c>
+      <c r="J52">
+        <v>0.67</v>
+      </c>
+      <c r="K52" t="s">
+        <v>171</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1490325.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1500326.71</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>103.852</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.83721625</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>830697.73</v>
+      </c>
+      <c r="H53" s="1">
+        <v>118.27</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.014237429058582</v>
+      </c>
+      <c r="J53">
+        <v>0.58</v>
+      </c>
+      <c r="K53" t="s">
+        <v>174</v>
+      </c>
+      <c r="L53" s="1">
+        <v>830816.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>835479.02</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>101.81</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.3015</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>601809.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>9051.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.5039655438852</v>
+      </c>
+      <c r="J54">
+        <v>0.56</v>
+      </c>
+      <c r="K54" t="s">
+        <v>177</v>
+      </c>
+      <c r="L54" s="1">
+        <v>610860.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>614238.69</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>106.012</v>
+      </c>
+      <c r="D55" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-9296.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-1.2371902366313</v>
+      </c>
+      <c r="J55">
+        <v>0.55</v>
+      </c>
+      <c r="K55" t="s">
+        <v>180</v>
+      </c>
+      <c r="L55" s="1">
+        <v>742084.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>745945.41</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>102.702</v>
+      </c>
+      <c r="D56" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>4341.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.4290652313466</v>
+      </c>
+      <c r="J56">
+        <v>0.88</v>
+      </c>
+      <c r="K56" t="s">
+        <v>183</v>
+      </c>
+      <c r="L56" s="1">
+        <v>308106.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>310754.79</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>106.031</v>
+      </c>
+      <c r="D57" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-19276.29</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-2.9408694129452</v>
+      </c>
+      <c r="J57">
+        <v>2.57</v>
+      </c>
+      <c r="K57" t="s">
+        <v>186</v>
+      </c>
+      <c r="L57" s="1">
+        <v>636186.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>651633.95</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>98.503</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-11848.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-1.4812369979197</v>
+      </c>
+      <c r="J58">
+        <v>0.9</v>
+      </c>
+      <c r="K58" t="s">
+        <v>189</v>
+      </c>
+      <c r="L58" s="1">
+        <v>788024.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>795213.04</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" s="1">
+        <v>604000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.513</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.86943046</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>603211.36</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-2152.84</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.35689646163162</v>
+      </c>
+      <c r="J59">
+        <v>0.74</v>
+      </c>
+      <c r="K59" t="s">
+        <v>192</v>
+      </c>
+      <c r="L59" s="1">
+        <v>601058.52</v>
+      </c>
+      <c r="M59" s="1">
+        <v>605522.33</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>100.155</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>620.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.155</v>
+      </c>
+      <c r="J60">
+        <v>1.15</v>
+      </c>
+      <c r="K60" t="s">
+        <v>195</v>
+      </c>
+      <c r="L60" s="1">
+        <v>400620.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>405224.22</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>104.044</v>
+      </c>
+      <c r="D61" s="1">
+        <v>101.28162353</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1721787.6</v>
+      </c>
+      <c r="H61" s="1">
+        <v>46960.4</v>
+      </c>
+      <c r="I61" s="1">
+        <v>2.7274211987588</v>
+      </c>
+      <c r="J61">
+        <v>4.37</v>
+      </c>
+      <c r="K61" t="s">
+        <v>198</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1768748.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1843035.68</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>98.959</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-2808.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.93698383302468</v>
+      </c>
+      <c r="J62">
+        <v>1.46</v>
+      </c>
+      <c r="K62" t="s">
+        <v>201</v>
+      </c>
+      <c r="L62" s="1">
+        <v>296877.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>301259.88</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>85.336</v>
+      </c>
+      <c r="D63" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-8716.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.84396193456681</v>
+      </c>
+      <c r="J63">
+        <v>0.01</v>
+      </c>
+      <c r="K63">
+        <v>123.29</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1024032.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1024155.29</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>98.846</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.77046667</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2095179.8</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-19413.8</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.92659350763118</v>
+      </c>
+      <c r="J64">
+        <v>1.54</v>
+      </c>
+      <c r="K64" t="s">
+        <v>206</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2075766.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2108042.71</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.608</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.2218</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>501109.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-8069.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1.6102285131578</v>
+      </c>
+      <c r="J65">
+        <v>0.53</v>
+      </c>
+      <c r="K65" t="s">
+        <v>209</v>
+      </c>
+      <c r="L65" s="1">
+        <v>493040.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>495694.11</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" s="1">
+        <v>516000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.489</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.63176744</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>514099.92</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-736.68</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.14329510107685</v>
+      </c>
+      <c r="J66">
+        <v>0.89</v>
+      </c>
+      <c r="K66" t="s">
+        <v>212</v>
+      </c>
+      <c r="L66" s="1">
+        <v>513363.24</v>
+      </c>
+      <c r="M66" s="1">
+        <v>517975.44</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.774</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.70013067</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>724819.95</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-6732.97</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.92891620877709</v>
+      </c>
+      <c r="J67">
+        <v>0.19</v>
+      </c>
+      <c r="K67" t="s">
+        <v>215</v>
+      </c>
+      <c r="L67" s="1">
+        <v>718086.98</v>
+      </c>
+      <c r="M67" s="1">
+        <v>719458.82</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.772</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-6624.17</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.3235523513161</v>
+      </c>
+      <c r="J68">
+        <v>2.83</v>
+      </c>
+      <c r="K68" t="s">
+        <v>218</v>
+      </c>
+      <c r="L68" s="1">
+        <v>493860.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>508024.03</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1192000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>97.771</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.89429614</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1190740.01</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-25309.69</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-2.125542921834</v>
+      </c>
+      <c r="J69">
+        <v>1.73</v>
+      </c>
+      <c r="K69" t="s">
+        <v>221</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1165430.32</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1186036.7</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>97.394</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-26468.13</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-2.6227529398584</v>
+      </c>
+      <c r="J70">
+        <v>3.29</v>
+      </c>
+      <c r="K70" t="s">
+        <v>224</v>
+      </c>
+      <c r="L70" s="1">
+        <v>982705.46</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1015880.66</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>226</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.498</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.27576556</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>902481.89</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-15999.89</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.7728765726257</v>
+      </c>
+      <c r="J71">
         <v>0.73</v>
       </c>
-      <c r="P9">
-[...10 lines deleted...]
-      <c r="C10" s="1">
+      <c r="K71" t="s">
+        <v>227</v>
+      </c>
+      <c r="L71" s="1">
+        <v>886482.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>893007.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.376</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.5055</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>995055.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-11295.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.1351131344499</v>
+      </c>
+      <c r="J72">
+        <v>1.69</v>
+      </c>
+      <c r="K72" t="s">
+        <v>230</v>
+      </c>
+      <c r="L72" s="1">
+        <v>983760.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1000660.69</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>232</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1215000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.82</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.74030041</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1211844.65</v>
+      </c>
+      <c r="H73" s="1">
+        <v>968.35</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.079907106905163</v>
+      </c>
+      <c r="J73">
+        <v>0.54</v>
+      </c>
+      <c r="K73" t="s">
+        <v>233</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1212813.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1219428.92</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>235</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1458000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.781</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.17154527</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1445921.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-20274.15</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.4021615411347</v>
+      </c>
+      <c r="J74">
+        <v>0.54</v>
+      </c>
+      <c r="K74" t="s">
+        <v>236</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1425646.98</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1433456.26</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>238</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>100.817</v>
+      </c>
+      <c r="D75" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="H75" s="1">
+        <v>78534.42</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3.9499981812824</v>
+      </c>
+      <c r="J75">
+        <v>0.78</v>
+      </c>
+      <c r="K75" t="s">
+        <v>239</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2066748.5</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2082671.1</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>241</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>91.181</v>
+      </c>
+      <c r="D76" s="1">
+        <v>84.247467</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>842474.67</v>
+      </c>
+      <c r="H76" s="1">
+        <v>69335.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>8.2299601957172</v>
+      </c>
+      <c r="J76">
+        <v>1.62</v>
+      </c>
+      <c r="K76" t="s">
+        <v>242</v>
+      </c>
+      <c r="L76" s="1">
+        <v>911810.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>928042.88</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>244</v>
+      </c>
+      <c r="B77" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.458</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.5422</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>804337.6</v>
+      </c>
+      <c r="H77" s="1">
+        <v>7326.4</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.9108613099773</v>
+      </c>
+      <c r="J77">
+        <v>2.08</v>
+      </c>
+      <c r="K77" t="s">
+        <v>245</v>
+      </c>
+      <c r="L77" s="1">
+        <v>811664.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>828310.57</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>247</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.054</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.28636364</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1103150.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-2556.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.23170013144178</v>
+      </c>
+      <c r="J78">
+        <v>0.06</v>
+      </c>
+      <c r="K78">
+        <v>658.67</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1100594.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1101252.67</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>249</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>98.565</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.70225</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1196427.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-13647.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-1.1406462742817</v>
+      </c>
+      <c r="J79">
+        <v>0.93</v>
+      </c>
+      <c r="K79" t="s">
+        <v>250</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1182780.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1193999.18</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>252</v>
+      </c>
+      <c r="B80" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>97.752</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.00554333</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>900049.89</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-20281.89</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-2.253418418839</v>
+      </c>
+      <c r="J80">
+        <v>1.13</v>
+      </c>
+      <c r="K80" t="s">
+        <v>253</v>
+      </c>
+      <c r="L80" s="1">
+        <v>879768.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>889976.22</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>255</v>
+      </c>
+      <c r="B81" s="1">
         <v>700000.0</v>
       </c>
-      <c r="D10" s="1">
-[...20 lines deleted...]
-      <c r="K10">
+      <c r="C81" s="1">
+        <v>100.909</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.83557143</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>698849.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>7514.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>1.0751965016763</v>
+      </c>
+      <c r="J81">
+        <v>1.2</v>
+      </c>
+      <c r="K81" t="s">
+        <v>256</v>
+      </c>
+      <c r="L81" s="1">
+        <v>706363.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>714789.37</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>258</v>
+      </c>
+      <c r="B82" s="1">
+        <v>998000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.105</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.80337074</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>996037.64</v>
+      </c>
+      <c r="H82" s="1">
+        <v>3010.26</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.30222351838029</v>
+      </c>
+      <c r="J82">
+        <v>0.61</v>
+      </c>
+      <c r="K82" t="s">
+        <v>259</v>
+      </c>
+      <c r="L82" s="1">
+        <v>999047.9</v>
+      </c>
+      <c r="M82" s="1">
+        <v>1005087.17</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>261</v>
+      </c>
+      <c r="B83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.192</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-4423.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.7376891965142</v>
+      </c>
+      <c r="J83">
+        <v>0.49</v>
+      </c>
+      <c r="K83" t="s">
+        <v>262</v>
+      </c>
+      <c r="L83" s="1">
+        <v>595152.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>598086.25</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>97.81</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.00810357</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>280022.69</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-6154.69</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-2.1979254609689</v>
+      </c>
+      <c r="J84">
+        <v>2.1</v>
+      </c>
+      <c r="K84" t="s">
+        <v>265</v>
+      </c>
+      <c r="L84" s="1">
+        <v>273868.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>279737.87</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>267</v>
+      </c>
+      <c r="B85" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.398</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.66814286</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>690677.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-1891.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.27378934002435</v>
+      </c>
+      <c r="J85">
+        <v>1.67</v>
+      </c>
+      <c r="K85" t="s">
+        <v>268</v>
+      </c>
+      <c r="L85" s="1">
+        <v>688786.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>700446.27</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>270</v>
+      </c>
+      <c r="B86" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="D86" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>406480.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-4152.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-1.0214524699862</v>
+      </c>
+      <c r="J86">
+        <v>0.16</v>
+      </c>
+      <c r="K86">
+        <v>638.25</v>
+      </c>
+      <c r="L86" s="1">
+        <v>402328.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>402966.25</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>272</v>
+      </c>
+      <c r="B87" s="1">
+        <v>587000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>99.846</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.97955707</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>586880.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-783.98</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-0.13358437840785</v>
+      </c>
+      <c r="J87">
+        <v>1.03</v>
+      </c>
+      <c r="K87" t="s">
+        <v>273</v>
+      </c>
+      <c r="L87" s="1">
+        <v>586096.02</v>
+      </c>
+      <c r="M87" s="1">
+        <v>592157.72</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>275</v>
+      </c>
+      <c r="B88" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.662</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>899478.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>6480.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.72041784234856</v>
+      </c>
+      <c r="J88">
+        <v>1.09</v>
+      </c>
+      <c r="K88" t="s">
+        <v>276</v>
+      </c>
+      <c r="L88" s="1">
+        <v>905958.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>915790.19</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>278</v>
+      </c>
+      <c r="B89" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>95.777</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.75545125</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>758043.61</v>
+      </c>
+      <c r="H89" s="1">
+        <v>8172.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>1.0780896893254</v>
+      </c>
+      <c r="J89">
+        <v>0.53</v>
+      </c>
+      <c r="K89" t="s">
+        <v>279</v>
+      </c>
+      <c r="L89" s="1">
+        <v>766216.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>770435.18</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>281</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.994</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.5901875</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1207082.25</v>
+      </c>
+      <c r="H90" s="1">
+        <v>4845.75</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.40144323222382</v>
+      </c>
+      <c r="J90">
+        <v>0.49</v>
+      </c>
+      <c r="K90" t="s">
+        <v>282</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1211928.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1217788.28</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>284</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>97.796</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.34945833</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2360387.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-13283.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.56274670212978</v>
+      </c>
+      <c r="J91">
+        <v>2.65</v>
+      </c>
+      <c r="K91" t="s">
+        <v>285</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2347104.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2410720.43</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>287</v>
+      </c>
+      <c r="B92" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>97.018</v>
+      </c>
+      <c r="D92" s="1">
+        <v>97.291295</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>778330.36</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-2186.36</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.28090385681473</v>
+      </c>
+      <c r="J92">
+        <v>0.72</v>
+      </c>
+      <c r="K92" t="s">
+        <v>288</v>
+      </c>
+      <c r="L92" s="1">
+        <v>776144.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>781897.42</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>290</v>
+      </c>
+      <c r="B93" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.145</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-8036.85</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.5474159865669</v>
+      </c>
+      <c r="J93">
+        <v>2.61</v>
+      </c>
+      <c r="K93" t="s">
+        <v>291</v>
+      </c>
+      <c r="L93" s="1">
+        <v>511335.45</v>
+      </c>
+      <c r="M93" s="1">
+        <v>524927.84</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>293</v>
+      </c>
+      <c r="B94" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>98.545</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-7255.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.4510580423217</v>
+      </c>
+      <c r="J94">
+        <v>2.65</v>
+      </c>
+      <c r="K94" t="s">
+        <v>294</v>
+      </c>
+      <c r="L94" s="1">
+        <v>492725.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>505985.27</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>296</v>
+      </c>
+      <c r="B95" s="1">
+        <v>757000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.128</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.3595218</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>752151.58</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-1752.62</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.23301420173843</v>
+      </c>
+      <c r="J95">
+        <v>0.85</v>
+      </c>
+      <c r="K95" t="s">
+        <v>297</v>
+      </c>
+      <c r="L95" s="1">
+        <v>750398.96</v>
+      </c>
+      <c r="M95" s="1">
+        <v>756854.2</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>299</v>
+      </c>
+      <c r="B96" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>95.292</v>
+      </c>
+      <c r="D96" s="1">
+        <v>93.8125</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>750500.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>11836.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>1.5770819453698</v>
+      </c>
+      <c r="J96">
+        <v>1.22</v>
+      </c>
+      <c r="K96" t="s">
+        <v>300</v>
+      </c>
+      <c r="L96" s="1">
+        <v>762336.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>772059.29</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>302</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.439</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.89361588</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1698191.47</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-24728.47</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-1.456165010651</v>
+      </c>
+      <c r="J97">
+        <v>3.56</v>
+      </c>
+      <c r="K97" t="s">
+        <v>303</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1673463.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1733923.61</v>
+      </c>
+      <c r="N97" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>305</v>
+      </c>
+      <c r="B98" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>100.909</v>
+      </c>
+      <c r="D98" s="1">
+        <v>102.751625</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>822013.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-14741.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1.793280641547</v>
+      </c>
+      <c r="J98">
+        <v>3.83</v>
+      </c>
+      <c r="K98" t="s">
+        <v>306</v>
+      </c>
+      <c r="L98" s="1">
+        <v>807272.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>837918.57</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>308</v>
+      </c>
+      <c r="B99" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-2505.8</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.4494216776281</v>
+      </c>
+      <c r="J99">
+        <v>1.07</v>
+      </c>
+      <c r="K99" t="s">
+        <v>309</v>
+      </c>
+      <c r="L99" s="1">
+        <v>555055.2</v>
+      </c>
+      <c r="M99" s="1">
+        <v>561069.45</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>311</v>
+      </c>
+      <c r="B100" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>100.9</v>
+      </c>
+      <c r="D100" s="1">
+        <v>101.1014</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>505507.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-1007.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.19920594571391</v>
+      </c>
+      <c r="J100">
+        <v>1.1</v>
+      </c>
+      <c r="K100" t="s">
+        <v>312</v>
+      </c>
+      <c r="L100" s="1">
+        <v>504500.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>509986.3</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>314</v>
+      </c>
+      <c r="B101" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>96.135</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.06974589</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>536441.51</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-10583.06</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.9728264503618</v>
+      </c>
+      <c r="J101">
+        <v>1.9</v>
+      </c>
+      <c r="K101" t="s">
+        <v>315</v>
+      </c>
+      <c r="L101" s="1">
+        <v>525858.45</v>
+      </c>
+      <c r="M101" s="1">
+        <v>536255.2</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>317</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>97.9</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.76610723</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1572313.85</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-29409.85</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.870482155964</v>
+      </c>
+      <c r="J102">
+        <v>1.31</v>
+      </c>
+      <c r="K102" t="s">
+        <v>318</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1542904.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1563621.18</v>
+      </c>
+      <c r="N102" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>320</v>
+      </c>
+      <c r="B103" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>102.883</v>
+      </c>
+      <c r="D103" s="1">
+        <v>101.75672875</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>814053.83</v>
+      </c>
+      <c r="H103" s="1">
+        <v>9010.17</v>
+      </c>
+      <c r="I103" s="1">
+        <v>1.1068272966666</v>
+      </c>
+      <c r="J103">
+        <v>1.24</v>
+      </c>
+      <c r="K103" t="s">
+        <v>321</v>
+      </c>
+      <c r="L103" s="1">
+        <v>823064.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>832954.41</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>323</v>
+      </c>
+      <c r="B104" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>105.203</v>
+      </c>
+      <c r="D104" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>635580.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-4362.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.68630227508732</v>
+      </c>
+      <c r="J104">
+        <v>2.16</v>
+      </c>
+      <c r="K104" t="s">
+        <v>324</v>
+      </c>
+      <c r="L104" s="1">
+        <v>631218.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>644163.21</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>326</v>
+      </c>
+      <c r="B105" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.12988889</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>892169.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>3637.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.40765819032044</v>
+      </c>
+      <c r="J105">
+        <v>0.47</v>
+      </c>
+      <c r="K105" t="s">
+        <v>327</v>
+      </c>
+      <c r="L105" s="1">
+        <v>895806.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>899997.78</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>329</v>
+      </c>
+      <c r="B106" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>88.582</v>
+      </c>
+      <c r="D106" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-8808.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-1.6302054414214</v>
+      </c>
+      <c r="J106">
+        <v>0.98</v>
+      </c>
+      <c r="K106" t="s">
+        <v>330</v>
+      </c>
+      <c r="L106" s="1">
+        <v>531492.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>537368.71</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>332</v>
+      </c>
+      <c r="B107" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>100.024</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="H107" s="1">
+        <v>4144.44</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.69537635229127</v>
+      </c>
+      <c r="J107">
+        <v>3.2</v>
+      </c>
+      <c r="K107" t="s">
+        <v>333</v>
+      </c>
+      <c r="L107" s="1">
+        <v>600144.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>619317.29</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>335</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>84.218</v>
+      </c>
+      <c r="D108" s="1">
+        <v>85.28283333</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1535091.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-19167.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-1.2485904744409</v>
+      </c>
+      <c r="J108">
+        <v>0.53</v>
+      </c>
+      <c r="K108" t="s">
+        <v>336</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1515924.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1525374.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>338</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.868</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.78644444</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1796156.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-16532.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.92041003119996</v>
+      </c>
+      <c r="J109">
+        <v>0.53</v>
+      </c>
+      <c r="K109" t="s">
+        <v>339</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1779624.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1789092.49</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>341</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>81.078</v>
+      </c>
+      <c r="D110" s="1">
+        <v>81.9124</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>819124.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-8344.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-1.0186491910871</v>
+      </c>
+      <c r="J110">
+        <v>0.27</v>
+      </c>
+      <c r="K110" t="s">
+        <v>342</v>
+      </c>
+      <c r="L110" s="1">
+        <v>810780.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>813488.9</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>344</v>
+      </c>
+      <c r="B111" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.315</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="H111" s="1">
+        <v>579.97</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.15692577119072</v>
+      </c>
+      <c r="J111">
+        <v>0.8</v>
+      </c>
+      <c r="K111" t="s">
+        <v>345</v>
+      </c>
+      <c r="L111" s="1">
+        <v>370162.35</v>
+      </c>
+      <c r="M111" s="1">
+        <v>373114.35</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>347</v>
+      </c>
+      <c r="B112" s="1">
+        <v>587000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.835</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.63091482</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>590703.47</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1197.98</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.20280564798443</v>
+      </c>
+      <c r="J112">
+        <v>0.72</v>
+      </c>
+      <c r="K112" t="s">
+        <v>348</v>
+      </c>
+      <c r="L112" s="1">
+        <v>591901.45</v>
+      </c>
+      <c r="M112" s="1">
+        <v>596139.11</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>350</v>
+      </c>
+      <c r="B113" s="1">
+        <v>1152000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>102.82</v>
+      </c>
+      <c r="D113" s="1">
+        <v>102.39621441</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>1179604.39</v>
+      </c>
+      <c r="H113" s="1">
+        <v>4882.01</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.41386841566434</v>
+      </c>
+      <c r="J113">
+        <v>3.42</v>
+      </c>
+      <c r="K113" t="s">
+        <v>351</v>
+      </c>
+      <c r="L113" s="1">
+        <v>1184486.4</v>
+      </c>
+      <c r="M113" s="1">
+        <v>1223879.91</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>353</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>97.769</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-30647.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-1.8105179828914</v>
+      </c>
+      <c r="J114">
+        <v>1.12</v>
+      </c>
+      <c r="K114" t="s">
+        <v>354</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1662073.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1681075.74</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>356</v>
+      </c>
+      <c r="B115" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>97.749</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>636.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.16292652935752</v>
+      </c>
+      <c r="J115">
+        <v>2.11</v>
+      </c>
+      <c r="K115" t="s">
+        <v>357</v>
+      </c>
+      <c r="L115" s="1">
+        <v>390996.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>399437.1</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>359</v>
+      </c>
+      <c r="B116" s="1">
+        <v>549000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>97.513</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.96353552</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>548799.81</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-13453.44</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-2.4514294201377</v>
+      </c>
+      <c r="J116">
+        <v>2.43</v>
+      </c>
+      <c r="K116" t="s">
+        <v>360</v>
+      </c>
+      <c r="L116" s="1">
+        <v>535346.37</v>
+      </c>
+      <c r="M116" s="1">
+        <v>548714.14</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>362</v>
+      </c>
+      <c r="B117" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.707</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>12187.98</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.707</v>
+      </c>
+      <c r="J117">
+        <v>1.52</v>
+      </c>
+      <c r="K117" t="s">
+        <v>363</v>
+      </c>
+      <c r="L117" s="1">
+        <v>726187.98</v>
+      </c>
+      <c r="M117" s="1">
+        <v>737009.01</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>365</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>88.537</v>
+      </c>
+      <c r="D118" s="1">
+        <v>90.124458</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>450622.29</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-7937.29</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-1.761406431981</v>
+      </c>
+      <c r="J118">
+        <v>0.04</v>
+      </c>
+      <c r="K118">
+        <v>191.78</v>
+      </c>
+      <c r="L118" s="1">
+        <v>442685.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>442876.78</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>367</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.262</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-35394.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1.6108991706559</v>
+      </c>
+      <c r="J119">
+        <v>1.51</v>
+      </c>
+      <c r="K119" t="s">
+        <v>368</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2161764.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2194990.03</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>370</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>97.824</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-28921.37</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-2.2253111100327</v>
+      </c>
+      <c r="J120">
+        <v>0.58</v>
+      </c>
+      <c r="K120" t="s">
+        <v>371</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1270733.76</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1278273.65</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>373</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="D121" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1753550.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-56729.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.23509452254</v>
+      </c>
+      <c r="J121">
+        <v>1.32</v>
+      </c>
+      <c r="K121" t="s">
+        <v>374</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1696821.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1719294.07</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>376</v>
+      </c>
+      <c r="B122" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.489</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>296457.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-990.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-0.33394387718961</v>
+      </c>
+      <c r="J122">
+        <v>1.66</v>
+      </c>
+      <c r="K122" t="s">
+        <v>377</v>
+      </c>
+      <c r="L122" s="1">
+        <v>295467.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>300444.18</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>379</v>
+      </c>
+      <c r="B123" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>98.644</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.47140857</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>703299.86</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-12791.86</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.8188344300253</v>
+      </c>
+      <c r="J123">
+        <v>0.41</v>
+      </c>
+      <c r="K123" t="s">
+        <v>380</v>
+      </c>
+      <c r="L123" s="1">
+        <v>690508.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>693407.73</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>382</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1336000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.239</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0603024</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1336805.64</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2387.4</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.17858991079661</v>
+      </c>
+      <c r="J124">
         <v>0.07</v>
       </c>
-      <c r="L10">
-[...16 lines deleted...]
-      <c r="A11" t="s">
+      <c r="K124">
+        <v>937.33</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1339193.04</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1340130.37</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>384</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>94.356</v>
+      </c>
+      <c r="D125" s="1">
+        <v>91.07507118</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1548276.21</v>
+      </c>
+      <c r="H125" s="1">
+        <v>55775.79</v>
+      </c>
+      <c r="I125" s="1">
+        <v>3.6024444243059</v>
+      </c>
+      <c r="J125">
+        <v>0.42</v>
+      </c>
+      <c r="K125" t="s">
+        <v>385</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1604052.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1611108.17</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>387</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.093</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.43545455</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1104790.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-3767.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.3409697770617</v>
+      </c>
+      <c r="J126">
+        <v>3.9</v>
+      </c>
+      <c r="K126" t="s">
+        <v>388</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1101023.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1143938.07</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>390</v>
+      </c>
+      <c r="B127" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.65</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.27551019</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1525190.51</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-9514.01</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.62379158128908</v>
+      </c>
+      <c r="J127">
+        <v>3.06</v>
+      </c>
+      <c r="K127" t="s">
+        <v>391</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1515676.5</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1562156.59</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>393</v>
+      </c>
+      <c r="B128" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.482</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>994820.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-1720.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.17289559920388</v>
+      </c>
+      <c r="J128">
+        <v>1.49</v>
+      </c>
+      <c r="K128" t="s">
+        <v>394</v>
+      </c>
+      <c r="L128" s="1">
+        <v>993100.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1007992.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>396</v>
+      </c>
+      <c r="B129" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>97.693</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.3784</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>496892.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-8427.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-1.6959419753186</v>
+      </c>
+      <c r="J129">
+        <v>1.32</v>
+      </c>
+      <c r="K129" t="s">
+        <v>397</v>
+      </c>
+      <c r="L129" s="1">
+        <v>488465.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>495081.44</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>399</v>
+      </c>
+      <c r="B130" s="1">
+        <v>758000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>106.153</v>
+      </c>
+      <c r="D130" s="1">
+        <v>103.04176253</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>781056.56</v>
+      </c>
+      <c r="H130" s="1">
+        <v>23583.18</v>
+      </c>
+      <c r="I130" s="1">
+        <v>3.0193946517778</v>
+      </c>
+      <c r="J130">
+        <v>2.27</v>
+      </c>
+      <c r="K130" t="s">
+        <v>400</v>
+      </c>
+      <c r="L130" s="1">
+        <v>804639.74</v>
+      </c>
+      <c r="M130" s="1">
+        <v>821841.5</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>402</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1263000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>99.753</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.82592557</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1260801.44</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-921.05</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.07305274016819</v>
+      </c>
+      <c r="J131">
+        <v>0.37</v>
+      </c>
+      <c r="K131" t="s">
+        <v>403</v>
+      </c>
+      <c r="L131" s="1">
+        <v>1259880.39</v>
+      </c>
+      <c r="M131" s="1">
+        <v>1264573.39</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>405</v>
+      </c>
+      <c r="B132" s="1">
+        <v>589000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.576</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.99054839</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>588944.33</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-8331.69</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1.4146820973724</v>
+      </c>
+      <c r="J132">
+        <v>0.05</v>
+      </c>
+      <c r="K132">
+        <v>296.76</v>
+      </c>
+      <c r="L132" s="1">
+        <v>580612.64</v>
+      </c>
+      <c r="M132" s="1">
+        <v>580909.4</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>407</v>
+      </c>
+      <c r="B133" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>99.039</v>
+      </c>
+      <c r="D133" s="1">
+        <v>101.20214286</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>708415.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-15142.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-2.1374476825025</v>
+      </c>
+      <c r="J133">
+        <v>1.39</v>
+      </c>
+      <c r="K133" t="s">
+        <v>408</v>
+      </c>
+      <c r="L133" s="1">
+        <v>693273.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>702994.37</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>410</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.027</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.68791033</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1967839.35</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-32786.37</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-1.6661100917613</v>
+      </c>
+      <c r="J134">
+        <v>1.53</v>
+      </c>
+      <c r="K134" t="s">
+        <v>411</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1935052.98</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1965284.92</v>
+      </c>
+      <c r="N134" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>413</v>
+      </c>
+      <c r="B135" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>97.846</v>
+      </c>
+      <c r="D135" s="1">
+        <v>97.698</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>488490.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>740.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.15148723617679</v>
+      </c>
+      <c r="J135">
+        <v>0.29</v>
+      </c>
+      <c r="K135" t="s">
+        <v>414</v>
+      </c>
+      <c r="L135" s="1">
+        <v>489230.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>490663.22</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>416</v>
+      </c>
+      <c r="B136" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>104.376</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.759282</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>508796.41</v>
+      </c>
+      <c r="H136" s="1">
+        <v>13083.59</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.571478442625</v>
+      </c>
+      <c r="J136">
+        <v>1.38</v>
+      </c>
+      <c r="K136" t="s">
+        <v>417</v>
+      </c>
+      <c r="L136" s="1">
+        <v>521880.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>528801.24</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>419</v>
+      </c>
+      <c r="B137" s="1">
+        <v>903000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>99.688</v>
+      </c>
+      <c r="D137" s="1">
+        <v>102.14591141</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>922377.58</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-22194.94</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-2.4062748793179</v>
+      </c>
+      <c r="J137">
+        <v>1.02</v>
+      </c>
+      <c r="K137" t="s">
+        <v>420</v>
+      </c>
+      <c r="L137" s="1">
+        <v>900182.64</v>
+      </c>
+      <c r="M137" s="1">
+        <v>909385.82</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>422</v>
+      </c>
+      <c r="B138" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.96912738</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>682789.14</v>
+      </c>
+      <c r="H138" s="1">
+        <v>340.63</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.049888022530645</v>
+      </c>
+      <c r="J138">
+        <v>0.78</v>
+      </c>
+      <c r="K138" t="s">
+        <v>423</v>
+      </c>
+      <c r="L138" s="1">
+        <v>683129.77</v>
+      </c>
+      <c r="M138" s="1">
+        <v>688462.78</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>425</v>
+      </c>
+      <c r="B139" s="1">
+        <v>468000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>97.525</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.49946581</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>465657.5</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-9240.5</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.9843984044067</v>
+      </c>
+      <c r="J139">
+        <v>1.24</v>
+      </c>
+      <c r="K139" t="s">
+        <v>426</v>
+      </c>
+      <c r="L139" s="1">
+        <v>456417.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>462209.3</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>428</v>
+      </c>
+      <c r="B140" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.292</v>
+      </c>
+      <c r="D140" s="1">
+        <v>102.68014286</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>718761.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-16717.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-2.325807883288</v>
+      </c>
+      <c r="J140">
+        <v>0.84</v>
+      </c>
+      <c r="K140" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...26 lines deleted...]
-      <c r="K11">
+      <c r="L140" s="1">
+        <v>702044.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>707950.85</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>430</v>
+      </c>
+      <c r="B141" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>74.62</v>
+      </c>
+      <c r="D141" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="H141" s="1">
+        <v>2657.78</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.44721017532124</v>
+      </c>
+      <c r="J141">
+        <v>0.51</v>
+      </c>
+      <c r="K141" t="s">
+        <v>431</v>
+      </c>
+      <c r="L141" s="1">
+        <v>596960.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>601003.84</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>433</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>98.201</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.7947</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>997947.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-15937.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-1.5969785970598</v>
+      </c>
+      <c r="J142">
+        <v>0.36</v>
+      </c>
+      <c r="K142" t="s">
+        <v>434</v>
+      </c>
+      <c r="L142" s="1">
+        <v>982010.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>985616.17</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>436</v>
+      </c>
+      <c r="B143" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.69954333</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>906295.89</v>
+      </c>
+      <c r="H143" s="1">
+        <v>2254.11</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.24871678497847</v>
+      </c>
+      <c r="J143">
+        <v>3.39</v>
+      </c>
+      <c r="K143" t="s">
+        <v>437</v>
+      </c>
+      <c r="L143" s="1">
+        <v>908550.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>939038.84</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>439</v>
+      </c>
+      <c r="B144" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.689</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.89188889</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>899027.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-1826.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-0.20310847171442</v>
+      </c>
+      <c r="J144">
+        <v>0.35</v>
+      </c>
+      <c r="K144" t="s">
+        <v>440</v>
+      </c>
+      <c r="L144" s="1">
+        <v>897201.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>900357.16</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>442</v>
+      </c>
+      <c r="B145" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>95.255</v>
+      </c>
+      <c r="D145" s="1">
+        <v>95.63144444</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>860683.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-3388.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-0.39364086429034</v>
+      </c>
+      <c r="J145">
+        <v>1.52</v>
+      </c>
+      <c r="K145" t="s">
+        <v>443</v>
+      </c>
+      <c r="L145" s="1">
+        <v>857295.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>870979.93</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>445</v>
+      </c>
+      <c r="B146" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>98.124</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.1564</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>500782.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-10162.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-2.0292262900823</v>
+      </c>
+      <c r="J146">
+        <v>0.11</v>
+      </c>
+      <c r="K146">
+        <v>554.8</v>
+      </c>
+      <c r="L146" s="1">
+        <v>490620.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>491174.8</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>447</v>
+      </c>
+      <c r="B147" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.96366667</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>599782.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-1192.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.19873887512463</v>
+      </c>
+      <c r="J147">
+        <v>1.02</v>
+      </c>
+      <c r="K147" t="s">
+        <v>448</v>
+      </c>
+      <c r="L147" s="1">
+        <v>598590.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>604703.02</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>450</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1099000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>97.612</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.74190628</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1096163.55</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-23407.67</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-2.1354176573377</v>
+      </c>
+      <c r="J148">
+        <v>1.14</v>
+      </c>
+      <c r="K148" t="s">
+        <v>451</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1072755.88</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1085255.12</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>453</v>
+      </c>
+      <c r="B149" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>98.233</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.1126</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>495563.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-4398.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-0.88747545720726</v>
+      </c>
+      <c r="J149">
+        <v>1.22</v>
+      </c>
+      <c r="K149" t="s">
+        <v>454</v>
+      </c>
+      <c r="L149" s="1">
+        <v>491165.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>497272.88</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>456</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.144</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.81421429</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>1397399.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-9383.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.67146176575194</v>
+      </c>
+      <c r="J150">
+        <v>0.17</v>
+      </c>
+      <c r="K150" t="s">
+        <v>457</v>
+      </c>
+      <c r="L150" s="1">
+        <v>1388016.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>1390461.21</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>459</v>
+      </c>
+      <c r="B151" s="1">
+        <v>604000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>98.159</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.70016556</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>602189.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-9308.64</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-1.5458004048563</v>
+      </c>
+      <c r="J151">
+        <v>1.53</v>
+      </c>
+      <c r="K151" t="s">
+        <v>460</v>
+      </c>
+      <c r="L151" s="1">
+        <v>592880.36</v>
+      </c>
+      <c r="M151" s="1">
+        <v>602111.9</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>462</v>
+      </c>
+      <c r="B152" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.183</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.65554545</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>1096211.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-5198.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.47417878492371</v>
+      </c>
+      <c r="J152">
+        <v>0.43</v>
+      </c>
+      <c r="K152" t="s">
+        <v>463</v>
+      </c>
+      <c r="L152" s="1">
+        <v>1091013.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>1095714.37</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>465</v>
+      </c>
+      <c r="B153" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.32233279</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>608845.9</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-7499.03</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-1.2316794775164</v>
+      </c>
+      <c r="J153">
+        <v>2.96</v>
+      </c>
+      <c r="K153" t="s">
+        <v>466</v>
+      </c>
+      <c r="L153" s="1">
+        <v>601346.87</v>
+      </c>
+      <c r="M153" s="1">
+        <v>619484.95</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>468</v>
+      </c>
+      <c r="B154" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.979</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>246.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.082084547083496</v>
+      </c>
+      <c r="J154">
+        <v>0.97</v>
+      </c>
+      <c r="K154" t="s">
+        <v>469</v>
+      </c>
+      <c r="L154" s="1">
+        <v>299937.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>302835.29</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>471</v>
+      </c>
+      <c r="B155" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>98.706</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.786582</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>498932.91</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-5402.91</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.0828930887722</v>
+      </c>
+      <c r="J155">
+        <v>2.58</v>
+      </c>
+      <c r="K155" t="s">
+        <v>472</v>
+      </c>
+      <c r="L155" s="1">
+        <v>493530.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>506428.97</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>474</v>
+      </c>
+      <c r="B156" s="1">
+        <v>581000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.817</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.97160069</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>580835.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-898.23</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-0.15464460647172</v>
+      </c>
+      <c r="J156">
+        <v>0.23</v>
+      </c>
+      <c r="K156" t="s">
+        <v>475</v>
+      </c>
+      <c r="L156" s="1">
+        <v>579936.77</v>
+      </c>
+      <c r="M156" s="1">
+        <v>581252.47</v>
+      </c>
+      <c r="N156" s="1">
         <v>0.38</v>
       </c>
-      <c r="L11" t="s">
-[...772 lines deleted...]
-      <c r="C27" s="1">
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>477</v>
+      </c>
+      <c r="B157" s="1">
+        <v>1051000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.95085633</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>1050483.5</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-8448.53</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-0.80425156606458</v>
+      </c>
+      <c r="J157">
+        <v>1.2</v>
+      </c>
+      <c r="K157" t="s">
+        <v>478</v>
+      </c>
+      <c r="L157" s="1">
+        <v>1042034.97</v>
+      </c>
+      <c r="M157" s="1">
+        <v>1054632.57</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>480</v>
+      </c>
+      <c r="B158" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D27" s="1">
-[...2399 lines deleted...]
-      <c r="D75" s="1">
+      <c r="C158" s="1">
         <v>100.336</v>
       </c>
-      <c r="E75" s="1">
-[...2517 lines deleted...]
-      <c r="K125">
+      <c r="D158" s="1">
+        <v>98.502418</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>985024.18</v>
+      </c>
+      <c r="H158" s="1">
+        <v>18335.82</v>
+      </c>
+      <c r="I158" s="1">
+        <v>1.8614588730197</v>
+      </c>
+      <c r="J158">
+        <v>1.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>481</v>
+      </c>
+      <c r="L158" s="1">
+        <v>1003360.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>1013332.6</v>
+      </c>
+      <c r="N158" s="1">
         <v>0.67</v>
       </c>
-      <c r="L125" t="s">
-[...1649 lines deleted...]
-      <c r="L158" t="s">
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
         <v>479</v>
       </c>
-      <c r="M158" s="1">
-[...12 lines deleted...]
-    <row r="159" spans="1:16">
+    </row>
+    <row r="159" spans="1:26">
       <c r="A159" t="s">
         <v>480</v>
       </c>
-      <c r="B159" t="s">
-        <v>481</v>
+      <c r="B159" s="1">
+        <v>304000.0</v>
       </c>
       <c r="C159" s="1">
+        <v>100.197</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>303008.96</v>
+      </c>
+      <c r="H159" s="1">
+        <v>1589.92</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.52471055641391</v>
+      </c>
+      <c r="J159">
+        <v>0.55</v>
+      </c>
+      <c r="K159" t="s">
+        <v>483</v>
+      </c>
+      <c r="L159" s="1">
+        <v>304598.88</v>
+      </c>
+      <c r="M159" s="1">
+        <v>306283.55</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>485</v>
+      </c>
+      <c r="B160" s="1">
+        <v>548000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>97.97</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.06334489</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>542867.13</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-5991.53</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-1.1036825898816</v>
+      </c>
+      <c r="J160">
+        <v>1.88</v>
+      </c>
+      <c r="K160" t="s">
+        <v>486</v>
+      </c>
+      <c r="L160" s="1">
+        <v>536875.6</v>
+      </c>
+      <c r="M160" s="1">
+        <v>547197.52</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>488</v>
+      </c>
+      <c r="B161" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>96.747</v>
+      </c>
+      <c r="D161" s="1">
+        <v>98.39771556</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>885579.44</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-14856.44</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1.6775954057831</v>
+      </c>
+      <c r="J161">
+        <v>1.34</v>
+      </c>
+      <c r="K161" t="s">
+        <v>489</v>
+      </c>
+      <c r="L161" s="1">
+        <v>870723.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>882789.78</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>491</v>
+      </c>
+      <c r="B162" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>97.1</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>795936.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-19136.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-2.4042134040928</v>
+      </c>
+      <c r="J162">
+        <v>0.6</v>
+      </c>
+      <c r="K162" t="s">
+        <v>492</v>
+      </c>
+      <c r="L162" s="1">
+        <v>776800.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>781594.52</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>494</v>
+      </c>
+      <c r="B163" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>96.106</v>
+      </c>
+      <c r="D163" s="1">
+        <v>96.138</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>384552.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-128.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-0.033285485448002</v>
+      </c>
+      <c r="J163">
+        <v>0.4</v>
+      </c>
+      <c r="K163" t="s">
+        <v>495</v>
+      </c>
+      <c r="L163" s="1">
+        <v>384424.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>386006.19</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>497</v>
+      </c>
+      <c r="B164" s="1">
+        <v>798000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.318</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.04160401</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>798332.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>2205.64</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.27628104598087</v>
+      </c>
+      <c r="J164">
+        <v>1.08</v>
+      </c>
+      <c r="K164" t="s">
+        <v>498</v>
+      </c>
+      <c r="L164" s="1">
+        <v>800537.64</v>
+      </c>
+      <c r="M164" s="1">
+        <v>809193.42</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>500</v>
+      </c>
+      <c r="B165" s="1">
+        <v>849000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.478</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.88669022</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>848038.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-3469.78</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-0.40915383508758</v>
+      </c>
+      <c r="J165">
+        <v>0.91</v>
+      </c>
+      <c r="K165" t="s">
+        <v>501</v>
+      </c>
+      <c r="L165" s="1">
+        <v>844568.22</v>
+      </c>
+      <c r="M165" s="1">
+        <v>852315.29</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>503</v>
+      </c>
+      <c r="B166" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>88.464</v>
+      </c>
+      <c r="D166" s="1">
+        <v>86.47159</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>691772.72</v>
+      </c>
+      <c r="H166" s="1">
+        <v>15939.28</v>
+      </c>
+      <c r="I166" s="1">
+        <v>2.3041209257283</v>
+      </c>
+      <c r="J166">
+        <v>0.25</v>
+      </c>
+      <c r="K166" t="s">
+        <v>504</v>
+      </c>
+      <c r="L166" s="1">
+        <v>707712.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>709684.61</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>506</v>
+      </c>
+      <c r="B167" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>101.018</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.39656301</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>613423.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>3796.98</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.61898233356102</v>
+      </c>
+      <c r="J167">
+        <v>2.48</v>
+      </c>
+      <c r="K167" t="s">
+        <v>507</v>
+      </c>
+      <c r="L167" s="1">
+        <v>617219.98</v>
+      </c>
+      <c r="M167" s="1">
+        <v>632348.51</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>509</v>
+      </c>
+      <c r="B168" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.288</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.9430625</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>1631089.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-26481.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.6235165585692</v>
+      </c>
+      <c r="J168">
+        <v>1.48</v>
+      </c>
+      <c r="K168" t="s">
+        <v>510</v>
+      </c>
+      <c r="L168" s="1">
+        <v>1604608.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>1628284.71</v>
+      </c>
+      <c r="N168" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>512</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>96.989</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.13917938</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>1602226.87</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-50402.87</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-3.1458010687338</v>
+      </c>
+      <c r="J169">
+        <v>1.3</v>
+      </c>
+      <c r="K169" t="s">
+        <v>513</v>
+      </c>
+      <c r="L169" s="1">
+        <v>1551824.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>1572684.27</v>
+      </c>
+      <c r="N169" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>515</v>
+      </c>
+      <c r="B170" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>97.65</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.44148211</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>944694.08</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-17019.08</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-1.8015440511705</v>
+      </c>
+      <c r="J170">
+        <v>2.99</v>
+      </c>
+      <c r="K170" t="s">
+        <v>516</v>
+      </c>
+      <c r="L170" s="1">
+        <v>927675.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>956096.92</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>518</v>
+      </c>
+      <c r="B171" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>97.66</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.53816667</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>597229.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-11269.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.8868809116771</v>
+      </c>
+      <c r="J171">
+        <v>1.81</v>
+      </c>
+      <c r="K171" t="s">
+        <v>519</v>
+      </c>
+      <c r="L171" s="1">
+        <v>585960.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>596849.67</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>518</v>
+      </c>
+      <c r="B172" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>102.124</v>
+      </c>
+      <c r="D172" s="1">
+        <v>103.2264</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>516132.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-5512.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-1.0679438593228</v>
+      </c>
+      <c r="J172">
+        <v>1.31</v>
+      </c>
+      <c r="K172" t="s">
+        <v>521</v>
+      </c>
+      <c r="L172" s="1">
+        <v>510620.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>517191.91</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>523</v>
+      </c>
+      <c r="B173" s="1">
+        <v>1439000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>97.506</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.57914802</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>1432943.94</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-29832.6</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-2.0819097779917</v>
+      </c>
+      <c r="J173">
+        <v>1.51</v>
+      </c>
+      <c r="K173" t="s">
+        <v>524</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1403111.34</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1424834.33</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>526</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1088000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.40707721</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1092429.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-3765.32</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.34467411612105</v>
+      </c>
+      <c r="J174">
+        <v>1.98</v>
+      </c>
+      <c r="K174" t="s">
+        <v>527</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1088663.68</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1110166.44</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>529</v>
+      </c>
+      <c r="B175" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>102.788</v>
+      </c>
+      <c r="D175" s="1">
+        <v>103.35125</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>1240215.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-6759.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-0.54498615159468</v>
+      </c>
+      <c r="J175">
+        <v>1.0</v>
+      </c>
+      <c r="K175" t="s">
+        <v>530</v>
+      </c>
+      <c r="L175" s="1">
+        <v>1233456.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>1245401.75</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>532</v>
+      </c>
+      <c r="B176" s="1">
+        <v>883000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>101.723</v>
+      </c>
+      <c r="D176" s="1">
+        <v>101.31497622</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>894611.24</v>
+      </c>
+      <c r="H176" s="1">
+        <v>3602.85</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.40272800507179</v>
+      </c>
+      <c r="J176">
+        <v>0.47</v>
+      </c>
+      <c r="K176" t="s">
+        <v>533</v>
+      </c>
+      <c r="L176" s="1">
+        <v>898214.09</v>
+      </c>
+      <c r="M176" s="1">
+        <v>902405.32</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>535</v>
+      </c>
+      <c r="B177" s="1">
         <v>700000.0</v>
       </c>
-      <c r="D159" s="1">
-[...82 lines deleted...]
-      <c r="O160" s="1">
+      <c r="C177" s="1">
+        <v>98.231</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.53904143</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>696773.29</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-9156.29</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.3140988799958</v>
+      </c>
+      <c r="J177">
+        <v>3.32</v>
+      </c>
+      <c r="K177" t="s">
+        <v>536</v>
+      </c>
+      <c r="L177" s="1">
+        <v>687617.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>710877.62</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>538</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.088</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.27291667</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1203275.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-2219.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.18441337183936</v>
+      </c>
+      <c r="J178">
+        <v>0.73</v>
+      </c>
+      <c r="K178" t="s">
+        <v>539</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1201056.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1209819.38</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>541</v>
+      </c>
+      <c r="B179" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>91.319</v>
+      </c>
+      <c r="D179" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>646450.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-7217.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-1.1164049810504</v>
+      </c>
+      <c r="J179">
+        <v>0.49</v>
+      </c>
+      <c r="K179" t="s">
+        <v>542</v>
+      </c>
+      <c r="L179" s="1">
+        <v>639233.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>642661.08</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>544</v>
+      </c>
+      <c r="B180" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>89.219</v>
+      </c>
+      <c r="D180" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>541194.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-5880.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-1.086486546414</v>
+      </c>
+      <c r="J180">
+        <v>0.71</v>
+      </c>
+      <c r="K180" t="s">
+        <v>545</v>
+      </c>
+      <c r="L180" s="1">
+        <v>535314.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>539561.26</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>547</v>
+      </c>
+      <c r="B181" s="1">
+        <v>1114000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>99.893</v>
+      </c>
+      <c r="D181" s="1">
+        <v>102.60049551</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>1142969.52</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-30161.5</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-2.6388717697389</v>
+      </c>
+      <c r="J181">
+        <v>0.22</v>
+      </c>
+      <c r="K181" t="s">
+        <v>548</v>
+      </c>
+      <c r="L181" s="1">
+        <v>1112808.02</v>
+      </c>
+      <c r="M181" s="1">
+        <v>1115211.51</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>550</v>
+      </c>
+      <c r="B182" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>97.62</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.65665286</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>697596.57</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-14256.57</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-2.0436697388005</v>
+      </c>
+      <c r="J182">
+        <v>1.56</v>
+      </c>
+      <c r="K182" t="s">
+        <v>551</v>
+      </c>
+      <c r="L182" s="1">
+        <v>683340.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>694290.84</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>553</v>
+      </c>
+      <c r="B183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.334</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1002.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.334</v>
+      </c>
+      <c r="J183">
+        <v>1.03</v>
+      </c>
+      <c r="K183" t="s">
+        <v>554</v>
+      </c>
+      <c r="L183" s="1">
+        <v>301002.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>304095.53</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>556</v>
+      </c>
+      <c r="B184" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>96.227</v>
+      </c>
+      <c r="D184" s="1">
+        <v>97.1558</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>971558.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-9288.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-0.95599027541331</v>
+      </c>
+      <c r="J184">
+        <v>0.63</v>
+      </c>
+      <c r="K184" t="s">
+        <v>557</v>
+      </c>
+      <c r="L184" s="1">
+        <v>962270.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>968571.37</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>559</v>
+      </c>
+      <c r="B185" s="1">
+        <v>531000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>98.783</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.53341808</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>528522.45</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-3984.72</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-0.75393580726798</v>
+      </c>
+      <c r="J185">
         <v>0.37</v>
       </c>
-      <c r="P160">
-[...246 lines deleted...]
-      <c r="O165" s="1">
+      <c r="K185" t="s">
+        <v>560</v>
+      </c>
+      <c r="L185" s="1">
+        <v>524537.73</v>
+      </c>
+      <c r="M185" s="1">
+        <v>526501.7</v>
+      </c>
+      <c r="N185" s="1">
         <v>0.35</v>
       </c>
-      <c r="P165">
-[...146 lines deleted...]
-      <c r="O168" s="1">
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>562</v>
+      </c>
+      <c r="B186" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>82.894</v>
+      </c>
+      <c r="D186" s="1">
+        <v>81.65819333</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>979898.32</v>
+      </c>
+      <c r="H186" s="1">
+        <v>14829.68</v>
+      </c>
+      <c r="I186" s="1">
+        <v>1.5133896749614</v>
+      </c>
+      <c r="J186">
+        <v>0.66</v>
+      </c>
+      <c r="K186" t="s">
+        <v>563</v>
+      </c>
+      <c r="L186" s="1">
+        <v>994728.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>1002692.38</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>565</v>
+      </c>
+      <c r="B187" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D187" s="1">
+        <v>89.81442667</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>1077773.12</v>
+      </c>
+      <c r="H187" s="1">
+        <v>4218.88</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.39144416591128</v>
+      </c>
+      <c r="J187">
+        <v>0.04</v>
+      </c>
+      <c r="K187">
+        <v>443.84</v>
+      </c>
+      <c r="L187" s="1">
+        <v>1081992.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>1082435.84</v>
+      </c>
+      <c r="N187" s="1">
         <v>0.71</v>
       </c>
-      <c r="P168">
-[...610 lines deleted...]
-      <c r="C181" s="1">
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>567</v>
+      </c>
+      <c r="B188" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D181" s="1">
-[...2 lines deleted...]
-      <c r="E181" s="1">
+      <c r="C188" s="1">
+        <v>100.857</v>
+      </c>
+      <c r="D188" s="1">
         <v>102.932</v>
       </c>
-      <c r="F181" t="s">
-[...5 lines deleted...]
-      <c r="H181" s="1">
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
         <v>205864.0</v>
       </c>
-      <c r="I181" s="1">
-[...31 lines deleted...]
-      <c r="C182" s="1">
+      <c r="H188" s="1">
+        <v>-4150.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-2.0158939882641</v>
+      </c>
+      <c r="J188">
+        <v>1.12</v>
+      </c>
+      <c r="K188" t="s">
+        <v>568</v>
+      </c>
+      <c r="L188" s="1">
+        <v>201714.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>203953.73</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>570</v>
+      </c>
+      <c r="B189" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D182" s="1">
-[...46 lines deleted...]
-      <c r="C183" s="1">
+      <c r="C189" s="1">
+        <v>99.882</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>806880.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-7824.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-0.96966091612136</v>
+      </c>
+      <c r="J189">
+        <v>0.37</v>
+      </c>
+      <c r="K189" t="s">
+        <v>571</v>
+      </c>
+      <c r="L189" s="1">
+        <v>799056.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>801991.67</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>573</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>10.63467788</v>
+      </c>
+      <c r="D190" s="1">
+        <v>0.1064158909</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>351172.44</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-13519.74</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-3.8498863976911</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>574</v>
+      </c>
+      <c r="L190" s="1">
+        <v>337652.7</v>
+      </c>
+      <c r="M190" s="1">
+        <v>350944.37</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>576</v>
+      </c>
+      <c r="B191" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D183" s="1">
-[...2 lines deleted...]
-      <c r="E183" s="1">
+      <c r="C191" s="1">
+        <v>10.63467788</v>
+      </c>
+      <c r="D191" s="1">
         <v>0.0</v>
       </c>
-      <c r="F183" t="s">
-[...5 lines deleted...]
-      <c r="H183" s="1">
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
         <v>0.0</v>
       </c>
-      <c r="I183" s="1">
-[...2 lines deleted...]
-      <c r="J183" s="1">
+      <c r="H191" s="1">
+        <v>-337652.7</v>
+      </c>
+      <c r="I191" s="1">
         <v>0</v>
       </c>
-      <c r="K183">
+      <c r="J191">
         <v>0.0</v>
       </c>
-      <c r="L183" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="K191" t="s">
+        <v>577</v>
+      </c>
+      <c r="L191" s="1">
+        <v>-337652.7</v>
+      </c>
+      <c r="M191" s="1">
+        <v>-350944.37</v>
+      </c>
+      <c r="N191" s="1">
+        <v>-0.23</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>575</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">