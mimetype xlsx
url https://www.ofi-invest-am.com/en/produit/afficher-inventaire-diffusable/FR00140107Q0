--- v0 (2026-05-02)
+++ v1 (2026-06-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="851">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -130,1931 +130,2159 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
+    <t>FR0129597979</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 04/02/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+  </si>
+  <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>102 358.67</t>
+    <t>172 004.33</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>41 658.75</t>
-[...8 lines deleted...]
-    <t>133 125.38</t>
+    <t>64 678.53</t>
+  </si>
+  <si>
+    <t>XS3311140738</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>133 283.22</t>
+    <t>229 087.44</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>979 727.78</t>
+    <t>1 099 315.00</t>
+  </si>
+  <si>
+    <t>FR0129598696</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>52 337.15</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>99 520.75</t>
+    <t>171 057.25</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>241 204.54</t>
+    <t>324 155.71</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>363 016.92</t>
+    <t>435 030.75</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>311 616.25</t>
+    <t>383 839.17</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3311089950</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+  </si>
+  <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
-    <t>XS3277633692</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 16/02/2026</t>
+    <t>XS3297690037</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
+  </si>
+  <si>
+    <t>XS3309627399</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 02/04/2026</t>
+  </si>
+  <si>
+    <t>XS3314075261</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 07/04/2026</t>
+  </si>
+  <si>
+    <t>XS3293646231</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
-    <t>BE6370966069</t>
-[...14 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
+  </si>
+  <si>
+    <t>BE6372104776</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 26/03/2026</t>
+  </si>
+  <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ454P5</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/06/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129621738</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
+  </si>
+  <si>
+    <t>35 362.44</t>
+  </si>
+  <si>
+    <t>FR0129621746</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>33 806.89</t>
+  </si>
+  <si>
+    <t>FR0129621753</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>34 273.56</t>
+  </si>
+  <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>134 461.00</t>
+    <t>231 109.67</t>
   </si>
   <si>
     <t>FR0129544294</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/03/2026</t>
   </si>
   <si>
+    <t>FR0129062362</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 02/04/2026</t>
+  </si>
+  <si>
     <t>FR0129450609</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 07/04/2026</t>
   </si>
   <si>
-    <t>ES05306747C3</t>
-[...32 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
+    <t>FR0129582690</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>ES05306747J8</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/04/2026</t>
+  </si>
+  <si>
+    <t>XS3307922990</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
+  </si>
+  <si>
+    <t>XS3307208754</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129648921</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
+  </si>
+  <si>
+    <t>XS3306628242</t>
+  </si>
+  <si>
+    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
+  </si>
+  <si>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>603 413.56</t>
+    <t>698 786.67</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>191 820.33</t>
+    <t>262 894.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>6 215.28</t>
+    <t>53 589.94</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
-    <t>BE6367291174</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 23/02/2026</t>
+    <t>BE6372053262</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129572360</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 19/03/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>1 303 059.72</t>
-[...5 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 24/02/2026</t>
+    <t>1 474 073.61</t>
+  </si>
+  <si>
+    <t>XS3305859947</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3168789116</t>
-[...5 lines deleted...]
-    <t>191 349.00</t>
+    <t>XS3299679301</t>
+  </si>
+  <si>
+    <t>EURO MUFG BANK LTD 12/06/2026</t>
+  </si>
+  <si>
+    <t>33 029.11</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
+    <t>XS3295143153</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 05/02/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>153 488.25</t>
-[...17 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>225 752.92</t>
+  </si>
+  <si>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+  </si>
+  <si>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129578870</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129575652</t>
   </si>
   <si>
     <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
   </si>
   <si>
-    <t>FR0129575793</t>
-[...14 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 13/02/2026</t>
+    <t>FR0129634335</t>
+  </si>
+  <si>
+    <t>EURO SAFRAN SA 19/03/2026</t>
+  </si>
+  <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+  </si>
+  <si>
+    <t>XS3299470412</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3129352012</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
   </si>
   <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>XS3303709805</t>
+  </si>
+  <si>
+    <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129622058</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 17/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628576</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
+  </si>
+  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
+    <t>FR0129549632</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 13/04/2026</t>
+  </si>
+  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>31 665.11</t>
+    <t>78 030.22</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>507 077.50</t>
+    <t>579 639.00</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>625 757.22</t>
+    <t>710 094.00</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>391 891.11</t>
+    <t>439 726.00</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>39 270.83</t>
+    <t>99 071.88</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>38 750.00</t>
-[...8 lines deleted...]
-    <t>430 791.56</t>
+    <t>97 759.38</t>
+  </si>
+  <si>
+    <t>FR0129621415</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
+  </si>
+  <si>
+    <t>36 464.28</t>
+  </si>
+  <si>
+    <t>FR0129671345</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
+  </si>
+  <si>
+    <t>1 256.11</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>128 916.53</t>
+    <t>188 875.00</t>
+  </si>
+  <si>
+    <t>FR0129621340</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
+  </si>
+  <si>
+    <t>35 336.50</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>13 947.50</t>
+    <t>49 336.38</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>421 643.35</t>
-[...8 lines deleted...]
-    <t>605 577.50</t>
+    <t>505 290.04</t>
+  </si>
+  <si>
+    <t>FR0129598092</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE PALATINE 05/02/2027</t>
+  </si>
+  <si>
+    <t>45 466.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>46 916.67</t>
+    <t>118 361.25</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>126 781.88</t>
+    <t>186 474.65</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>126 219.38</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 04/03/2026</t>
+    <t>185 648.26</t>
+  </si>
+  <si>
+    <t>FR0129621605</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
+  </si>
+  <si>
+    <t>35 980.94</t>
+  </si>
+  <si>
+    <t>FR0129653814</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
-    <t>BE6371416684</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 26/02/2026</t>
+    <t>BE6372411932</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
-    <t>FR0129357085</t>
-[...2 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 13/02/2026</t>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129520278</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 31/03/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>41 025.83</t>
+    <t>101 093.33</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>38 229.17</t>
-[...8 lines deleted...]
-    <t>1 060 224.44</t>
+    <t>96 446.88</t>
   </si>
   <si>
     <t>FR0129105617</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 13/03/2026</t>
   </si>
   <si>
-    <t>1 069 280.00</t>
+    <t>1 190 077.78</t>
   </si>
   <si>
     <t>FR0129315281</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 26/05/2026</t>
   </si>
   <si>
-    <t>358 996.08</t>
+    <t>430 218.25</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>541 872.00</t>
+    <t>637 963.33</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>619 904.44</t>
+    <t>716 556.00</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>142 757.33</t>
+    <t>189 745.11</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129521516</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129544260</t>
   </si>
   <si>
     <t>NEUCP ESSILORLUXOTTICA SA 13/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...2 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>458 803.33</t>
+    <t>530 342.00</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>490 035.00</t>
+    <t>561 630.67</t>
+  </si>
+  <si>
+    <t>FR0129621068</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>69 452.44</t>
+    <t>163 885.33</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>618 320.00</t>
+    <t>689 687.00</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>9 889.33</t>
+    <t>56 955.67</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>3 701.83</t>
+    <t>38 993.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>3 568.50</t>
+    <t>37 593.50</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>3 635.17</t>
-[...17 lines deleted...]
-    <t>NEUCP SAVENCIA SA 20/02/2026</t>
+    <t>38 293.50</t>
+  </si>
+  <si>
+    <t>FR0129654796</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129634152</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 20/03/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>537 072.00</t>
+    <t>632 318.89</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>798 113.00</t>
+    <t>941 010.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>568 520.00</t>
-[...11 lines deleted...]
-    <t>NEUCP SONEPAR SA 23/02/2026</t>
+    <t>687 402.08</t>
+  </si>
+  <si>
+    <t>FR0129620011</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129633303</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129634624</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>XS3099050166</t>
   </si>
   <si>
     <t>NEUCP UNICREDIT SPA 13/03/2026</t>
   </si>
   <si>
-    <t>432 517.50</t>
+    <t>503 070.75</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>22 166.00</t>
+    <t>69 041.78</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>26 523.00</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>2 663.01</t>
+    <t>25 867.40</t>
+  </si>
+  <si>
+    <t>XS2575971994</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 4 16/01/2028</t>
+  </si>
+  <si>
+    <t>90 410.96</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>66 320.88</t>
-[...8 lines deleted...]
-    <t>115 410.96</t>
+    <t>76 321.64</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>256 386.99</t>
+    <t>23 313.70</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>42 791.10</t>
+    <t>212 907.53</t>
+  </si>
+  <si>
+    <t>FR001400M8T2</t>
+  </si>
+  <si>
+    <t>ALD SA 4.375 23/11/2026</t>
+  </si>
+  <si>
+    <t>52 260.27</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>173 363.01</t>
+    <t>195 694.52</t>
+  </si>
+  <si>
+    <t>FR001400E3H8</t>
+  </si>
+  <si>
+    <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
+  </si>
+  <si>
+    <t>573 904.11</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 513.70</t>
+    <t>22 253.42</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>154 794.52</t>
+    <t>180 821.92</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 097.26</t>
-[...8 lines deleted...]
-    <t>14 184.25</t>
+    <t>1 253.42</t>
+  </si>
+  <si>
+    <t>XS1617831026</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
+  </si>
+  <si>
+    <t>157 910.96</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>195 890.41</t>
+  </si>
+  <si>
+    <t>XS2915279140</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
+  </si>
+  <si>
+    <t>25 647.33</t>
+  </si>
+  <si>
+    <t>XS2887901325</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
+  </si>
+  <si>
+    <t>80 958.90</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>250 952.05</t>
+    <t>291 359.59</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>145 657.53</t>
+    <t>6 794.52</t>
   </si>
   <si>
     <t>FR0013323664</t>
   </si>
   <si>
     <t>BPCE SA 1.375 23/03/2026</t>
   </si>
   <si>
-    <t>297 602.74</t>
+    <t>333 390.41</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>231 205.48</t>
+    <t>261 397.26</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>64 982.88</t>
+    <t>74 743.15</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>43 273.97</t>
+    <t>48 544.52</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>30 423.75</t>
+    <t>63 455.25</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>18 257.53</t>
+    <t>28 460.27</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>100 171.23</t>
+    <t>158 732.88</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>7 795.89</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE BOERSE AG 0 22/02/2026</t>
+    <t>8 889.04</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>88 986.99</t>
+    <t>115 613.01</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>19 347.95</t>
+    <t>21 638.36</t>
+  </si>
+  <si>
+    <t>XS2534985523</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 21/09/2027</t>
+  </si>
+  <si>
+    <t>73 630.14</t>
+  </si>
+  <si>
+    <t>FR0013213295</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
+  </si>
+  <si>
+    <t>82 191.78</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>10 478.42</t>
+    <t>29 439.38</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>86 281.26</t>
+    <t>127 783.63</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>355 857.53</t>
-[...8 lines deleted...]
-    <t>29 319.45</t>
+    <t>465 797.26</t>
+  </si>
+  <si>
+    <t>XS2554746185</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 14/11/2027</t>
+  </si>
+  <si>
+    <t>254 742.13</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>8 982.53</t>
+  </si>
+  <si>
+    <t>XS2583741934</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
+  </si>
+  <si>
+    <t>40 869.86</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>89 787.95</t>
+    <t>100 938.08</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>24 753.42</t>
+    <t>33 797.95</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>122 550.07</t>
+    <t>138 124.99</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>XS2679903950</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
+  </si>
+  <si>
+    <t>174 221.92</t>
+  </si>
+  <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>37 178.08</t>
+    <t>41 967.12</t>
+  </si>
+  <si>
+    <t>XS2465984107</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
+  </si>
+  <si>
+    <t>220 964.31</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>25 402.53</t>
+    <t>29 617.80</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>72 476.93</t>
+    <t>9 628.39</t>
+  </si>
+  <si>
+    <t>XS2443893255</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 1.125 16/02/2027</t>
+  </si>
+  <si>
+    <t>6 472.60</t>
   </si>
   <si>
     <t>XS2320747285</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.25 24/03/2026</t>
   </si>
   <si>
-    <t>39 301.64</t>
+    <t>44 042.79</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>26 427.40</t>
-[...8 lines deleted...]
-    <t>6 225.68</t>
+    <t>35 901.37</t>
+  </si>
+  <si>
+    <t>XS2115094737</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
+  </si>
+  <si>
+    <t>1 847.26</t>
+  </si>
+  <si>
+    <t>XS2553798443</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
+  </si>
+  <si>
+    <t>161 753.42</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>4 849.32</t>
+    <t>34 783.56</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>437 671.23</t>
+    <t>75 945.21</t>
+  </si>
+  <si>
+    <t>XS2443485565</t>
+  </si>
+  <si>
+    <t>SWEDBANK AB 1.3 17/02/2027</t>
+  </si>
+  <si>
+    <t>16 383.56</t>
+  </si>
+  <si>
+    <t>FR0011224963</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
+  </si>
+  <si>
+    <t>131 907.53</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>190 684.93</t>
+    <t>277 397.26</t>
   </si>
   <si>
     <t>XS2342706996</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 0 18/05/2026</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>83 339.04</t>
+    <t>103 510.27</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-3 485.00</t>
+    <t>-4 559.47</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 074.20</t>
+    <t>-1 404.70</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-19 670.21</t>
+    <t>-22 788.13</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04562753</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04577210</t>
   </si>
   <si>
-    <t>-1 475.47</t>
-[...2 lines deleted...]
-    <t>SWAP04593080</t>
+    <t>-1 958.76</t>
   </si>
   <si>
     <t>SWAP04609322</t>
   </si>
   <si>
-    <t>-10 028.80</t>
+    <t>-11 684.09</t>
   </si>
   <si>
     <t>SWAP04617237</t>
   </si>
   <si>
+    <t>-2 468.89</t>
+  </si>
+  <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-6 161.55</t>
+    <t>-7 014.58</t>
   </si>
   <si>
     <t>SWAP04619123</t>
   </si>
   <si>
-    <t>-2 055.43</t>
+    <t>-2 533.99</t>
   </si>
   <si>
     <t>SWAP04620737</t>
   </si>
   <si>
-    <t>-2 565.20</t>
-[...26 lines deleted...]
-    <t>-44 913.20</t>
+    <t>-3 741.10</t>
   </si>
   <si>
     <t>SWAP04649572</t>
   </si>
   <si>
-    <t>-9 348.75</t>
+    <t>-11 564.58</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-9 071.39</t>
+    <t>-10 477.45</t>
   </si>
   <si>
     <t>SWAP04656972</t>
   </si>
   <si>
-    <t>-19 451.00</t>
+    <t>-24 224.67</t>
   </si>
   <si>
     <t>SWAP04684315</t>
   </si>
   <si>
-    <t>75 741.81</t>
+    <t>85 236.11</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>101 315.00</t>
+    <t>115 076.66</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>19 110.00</t>
+    <t>21 744.81</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>31 581.00</t>
+    <t>36 220.33</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>7 525.00</t>
+    <t>9 068.89</t>
   </si>
   <si>
     <t>SWAP04700859</t>
   </si>
   <si>
-    <t>3 566.98</t>
-[...5 lines deleted...]
-    <t>10 956.00</t>
+    <t>4 128.70</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>9 985.86</t>
+    <t>11 641.12</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>36 720.14</t>
+    <t>43 083.33</t>
   </si>
   <si>
     <t>SWAP04714391</t>
   </si>
   <si>
-    <t>8 112.13</t>
+    <t>9 572.80</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>19 825.54</t>
+    <t>23 718.37</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>5 430.27</t>
+    <t>6 491.14</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>2 347.09</t>
+    <t>3 665.17</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>33 820.00</t>
+    <t>40 378.67</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>18 146.55</t>
+    <t>21 837.00</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>4 038.35</t>
+    <t>4 857.26</t>
   </si>
   <si>
     <t>SWAP04724797</t>
   </si>
   <si>
-    <t>6 243.27</t>
+    <t>7 544.02</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>19 602.34</t>
+    <t>23 615.45</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>13 627.63</t>
+    <t>16 421.81</t>
   </si>
   <si>
     <t>SWAP04744258</t>
   </si>
   <si>
-    <t>9 862.78</t>
+    <t>11 977.78</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>9 450.00</t>
+    <t>11 526.67</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>14 936.06</t>
+    <t>18 310.06</t>
   </si>
   <si>
     <t>SWAP04756888</t>
   </si>
   <si>
-    <t>18 058.33</t>
+    <t>22 167.40</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>3 406.42</t>
-[...8 lines deleted...]
-    <t>SWAP04757795</t>
+    <t>4 162.73</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>10 229.11</t>
+    <t>12 551.00</t>
   </si>
   <si>
     <t>SWAP04761279</t>
   </si>
   <si>
-    <t>12 279.71</t>
+    <t>15 120.87</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>12 555.90</t>
+    <t>15 419.34</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>13 341.48</t>
-[...5 lines deleted...]
-    <t>1 232.50</t>
+    <t>16 717.68</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>5 791.77</t>
+    <t>7 358.54</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>14 657.50</t>
+    <t>18 672.08</t>
   </si>
   <si>
     <t>SWAP04780469</t>
   </si>
   <si>
-    <t>9 771.67</t>
-[...5 lines deleted...]
-    <t>1 361.79</t>
+    <t>12 631.00</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>3 109.47</t>
+    <t>4 418.61</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>5 018.13</t>
+    <t>6 532.50</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>3 918.30</t>
+    <t>5 357.60</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
+    <t>1 226.05</t>
+  </si>
+  <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 212.17</t>
+    <t>1 658.23</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>17 801.11</t>
+    <t>23 317.22</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>9 350.25</t>
+    <t>12 478.50</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>4 618.04</t>
+    <t>6 165.50</t>
   </si>
   <si>
     <t>SWAP04827718</t>
   </si>
   <si>
-    <t>1 115.34</t>
+    <t>1 678.33</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>1 677.39</t>
+    <t>2 396.42</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>1 722.81</t>
+    <t>2 458.50</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
+    <t>1 017.59</t>
+  </si>
+  <si>
     <t>SWAP04829890</t>
   </si>
   <si>
-    <t>1 282.56</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04833430</t>
   </si>
   <si>
-    <t>1 004.61</t>
+    <t>1 482.25</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>5 605.61</t>
+    <t>7 905.34</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>2 295.25</t>
+    <t>3 246.56</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>11 052.22</t>
+    <t>15 946.66</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>1 593.88</t>
+    <t>2 358.75</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>3 628.06</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>3 927.00</t>
+    <t>6 045.00</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>3 097.50</t>
+    <t>4 779.17</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 037.39</t>
+    <t>1 776.00</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>2 627.00</t>
+    <t>4 415.33</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
+    <t>1 595.61</t>
+  </si>
+  <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
@@ -2089,111 +2317,300 @@
   <si>
     <t>SWAP04943174</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>SWAP04986560</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260203</t>
+  </si>
+  <si>
+    <t>SWAP04986743</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260204</t>
+  </si>
+  <si>
+    <t>SWAP04987056</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260205</t>
+  </si>
+  <si>
+    <t>SWAP04987063</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
+    <t>SWAP04987064</t>
+  </si>
+  <si>
+    <t>SWAP04987151</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260209</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
+    <t>SWAP04986431</t>
+  </si>
+  <si>
+    <t>C000000051DS20260202</t>
+  </si>
+  <si>
+    <t>SWAP04988844</t>
+  </si>
+  <si>
+    <t>C000000051DS20260217</t>
+  </si>
+  <si>
+    <t>SWAP04988913</t>
+  </si>
+  <si>
+    <t>C000000051DS20260219</t>
+  </si>
+  <si>
+    <t>SWAP05009020</t>
+  </si>
+  <si>
+    <t>C000000051DS20260304</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987054</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
+    <t>SWAP04987059</t>
+  </si>
+  <si>
+    <t>SWAP04987256</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260210</t>
+  </si>
+  <si>
+    <t>SWAP04987709</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260212</t>
+  </si>
+  <si>
+    <t>SWAP04988860</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
+    <t>SWAP04988861</t>
+  </si>
+  <si>
+    <t>SWAP04989116</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
+  </si>
+  <si>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>SWAP04990587</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260225</t>
+  </si>
+  <si>
+    <t>SWAP04996165</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260226</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>SWAP04987055</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260205</t>
+  </si>
+  <si>
+    <t>SWAP04987452</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
+    <t>SWAP04987450</t>
+  </si>
+  <si>
+    <t>SWAP04988041</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260213</t>
+  </si>
+  <si>
+    <t>SWAP04989835</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260224</t>
+  </si>
+  <si>
+    <t>SWAP04996164</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
+    <t>SWAP04996572</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996573</t>
+  </si>
+  <si>
+    <t>SWAP04996570</t>
+  </si>
+  <si>
+    <t>SWAP05009423</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260309</t>
+  </si>
+  <si>
+    <t>SWAP05010420</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260311</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05002489</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260302</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
+    <t>SWAP04987259</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260210</t>
+  </si>
+  <si>
     <t>SWAP04506695</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-9 247.33</t>
+    <t>-10 895.42</t>
   </si>
   <si>
     <t>SWAP04505310</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-5 452.20</t>
+    <t>-6 390.13</t>
+  </si>
+  <si>
+    <t>SWAP04987062</t>
+  </si>
+  <si>
+    <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2557,241 +2974,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>849895.7797</v>
+        <v>885779.58</v>
       </c>
       <c r="D2">
-        <v>4772.39</v>
+        <v>4782.95</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4056030136.03</v>
+        <v>4236640942.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4056030136.03</v>
+        <v>4236640942.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1871373.9092</v>
+        <v>1789259.2875</v>
       </c>
       <c r="D3">
-        <v>106.5</v>
+        <v>106.72</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>199306965.8</v>
+        <v>190962223.93</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>199306965.8</v>
+        <v>190962223.93</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>802496.0666</v>
+        <v>975235.539</v>
       </c>
       <c r="D4">
-        <v>1068.65</v>
+        <v>1071.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>857589000.69</v>
+        <v>1044483304.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>857589000.69</v>
+        <v>1044483304.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1570370.0</v>
+        <v>1839988.0</v>
       </c>
       <c r="D5">
-        <v>102.96</v>
+        <v>103.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>161694114.24</v>
+        <v>189873950.96</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>161694114.24</v>
+        <v>189873950.96</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.07</v>
+        <v>101.3</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1010.77</v>
+        <v>1013.05</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1010.77</v>
+        <v>1013.05</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.34</v>
+        <v>100.56</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>311674.93</v>
+        <v>312345.67</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>311674.93</v>
+        <v>312345.67</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P303"/>
+  <dimension ref="A1:P364"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O303" sqref="O303"/>
+      <selection activeCell="O364" sqref="O364"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -2810,15139 +3227,18189 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>21518.0</v>
+        <v>9255.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11562.809</v>
+        <v>11588.357</v>
       </c>
       <c r="E2" s="1">
-        <v>11546.154567804</v>
+        <v>11572.16467423</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>248450153.99</v>
+        <v>107100384.06</v>
       </c>
       <c r="I2" s="1">
-        <v>358370.07</v>
+        <v>149859.98</v>
       </c>
       <c r="J2" s="1">
-        <v>0.14424224104704</v>
+        <v>0.13992478301109</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>248808524.06</v>
+        <v>107250244.04</v>
       </c>
       <c r="N2" s="1">
-        <v>248808524.06</v>
+        <v>107250244.04</v>
       </c>
       <c r="O2" s="1">
-        <v>4.72</v>
+        <v>1.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>675.0</v>
+        <v>209.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260880.69</v>
+        <v>261443.09</v>
       </c>
       <c r="E3" s="1">
-        <v>260389.27065185</v>
+        <v>261004.16746411</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>175762757.69</v>
+        <v>54549871.0</v>
       </c>
       <c r="I3" s="1">
-        <v>331708.06</v>
+        <v>91734.81</v>
       </c>
       <c r="J3" s="1">
-        <v>0.18872488367817</v>
+        <v>0.16816686880891</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>176094465.75</v>
+        <v>54641605.81</v>
       </c>
       <c r="N3" s="1">
-        <v>176094465.75</v>
+        <v>54641605.81</v>
       </c>
       <c r="O3" s="1">
-        <v>3.34</v>
+        <v>0.97</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.6783</v>
+        <v>97.7347</v>
       </c>
       <c r="E4" s="1">
-        <v>98.023359</v>
+        <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9802335.9</v>
+        <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>65494.1</v>
+        <v>-9147.67</v>
       </c>
       <c r="J4" s="1">
-        <v>0.66814788503626</v>
+        <v>-0.046776585145059</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9867830.0</v>
+        <v>19546940.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9867830.0</v>
+        <v>19546940.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.4649</v>
+        <v>98.8296</v>
       </c>
       <c r="E5" s="1">
-        <v>97.8132623</v>
+        <v>98.023359</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9781326.23</v>
+        <v>9802335.9</v>
       </c>
       <c r="I5" s="1">
-        <v>65163.77</v>
+        <v>80624.1</v>
       </c>
       <c r="J5" s="1">
-        <v>0.66620587502887</v>
+        <v>0.82249884948342</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9846490.0</v>
+        <v>9882960.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9846490.0</v>
+        <v>9882960.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.5135</v>
+        <v>98.5973</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8974084</v>
+        <v>97.8132623</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9789740.84</v>
+        <v>9781326.23</v>
       </c>
       <c r="I6" s="1">
-        <v>161609.16</v>
+        <v>78403.77</v>
       </c>
       <c r="J6" s="1">
-        <v>1.6508012075221</v>
+        <v>0.80156584246756</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9951350.0</v>
+        <v>9859730.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9951350.0</v>
+        <v>9859730.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>100.0136</v>
+        <v>99.7119</v>
       </c>
       <c r="E7" s="1">
-        <v>100.0</v>
+        <v>97.8974084</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>30000000.0</v>
+        <v>9789740.84</v>
       </c>
       <c r="I7" s="1">
-        <v>4080.0</v>
+        <v>181449.16</v>
       </c>
       <c r="J7" s="1">
-        <v>0.0136</v>
+        <v>1.8534623435445</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-        <v>46</v>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>30004080.0</v>
+        <v>9971190.0</v>
       </c>
       <c r="N7" s="1">
-        <v>30106438.67</v>
+        <v>9971190.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.57</v>
+        <v>0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
         <v>47</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.0091</v>
+        <v>99.6788</v>
       </c>
       <c r="E8" s="1">
-        <v>100.0099729</v>
+        <v>99.4822914</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>10000997.29</v>
+        <v>19896458.28</v>
       </c>
       <c r="I8" s="1">
-        <v>-87.29</v>
+        <v>39301.72</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.00087281295523679</v>
+        <v>0.19753123619748</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>49</v>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>10000910.0</v>
+        <v>19935760.0</v>
       </c>
       <c r="N8" s="1">
-        <v>10042568.75</v>
+        <v>19935760.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0011</v>
+        <v>100.0159</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>165.0</v>
+        <v>4770.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0011</v>
+        <v>0.0159</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>15000165.0</v>
+        <v>30004770.0</v>
       </c>
       <c r="N9" s="1">
-        <v>15133290.38</v>
+        <v>30176774.33</v>
       </c>
       <c r="O9" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0102</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0099729</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>10000997.29</v>
+      </c>
+      <c r="I10" s="1">
+        <v>22.71</v>
+      </c>
+      <c r="J10" s="1">
+        <v>0.00022707735380258</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" t="s">
         <v>53</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>29922900.0</v>
+        <v>10001020.0</v>
       </c>
       <c r="N10" s="1">
-        <v>29922900.0</v>
+        <v>10065698.53</v>
       </c>
       <c r="O10" s="1">
-        <v>0.57</v>
+        <v>0.18</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.2444</v>
+        <v>97.7312</v>
       </c>
       <c r="E11" s="1">
-        <v>97.78527223</v>
+        <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>39114108.89</v>
+        <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>183651.11</v>
+        <v>-7914.42</v>
       </c>
       <c r="J11" s="1">
-        <v>0.46952650900594</v>
+        <v>-0.04047436585601</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39297760.0</v>
+        <v>19546240.0</v>
       </c>
       <c r="N11" s="1">
-        <v>39297760.0</v>
+        <v>19546240.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.74</v>
+        <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.8066</v>
+        <v>99.9598</v>
       </c>
       <c r="E12" s="1">
-        <v>98.3627117</v>
+        <v>98.75546173</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>19672542.34</v>
+        <v>29626638.52</v>
       </c>
       <c r="I12" s="1">
-        <v>88777.66</v>
+        <v>361301.48</v>
       </c>
       <c r="J12" s="1">
-        <v>0.4512770056135</v>
+        <v>1.2195156050394</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19761320.0</v>
+        <v>29987940.0</v>
       </c>
       <c r="N12" s="1">
-        <v>19761320.0</v>
+        <v>29987940.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>60000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.6679</v>
+        <v>98.445</v>
       </c>
       <c r="E13" s="1">
-        <v>99.62226558</v>
+        <v>97.78527223</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>59773359.35</v>
+        <v>39114108.89</v>
       </c>
       <c r="I13" s="1">
-        <v>27380.65</v>
+        <v>263891.11</v>
       </c>
       <c r="J13" s="1">
-        <v>0.045807447159986</v>
+        <v>0.67466987613635</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>59800740.0</v>
+        <v>39378000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>59800740.0</v>
+        <v>39378000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.13</v>
+        <v>0.7</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.9899</v>
+        <v>99.0537</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>98.3627117</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>40000000.0</v>
+        <v>19672542.34</v>
       </c>
       <c r="I14" s="1">
-        <v>-4040.0</v>
+        <v>138197.66</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.0101</v>
+        <v>0.70249008801981</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>63</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>39995960.0</v>
+        <v>19810740.0</v>
       </c>
       <c r="N14" s="1">
-        <v>40129243.22</v>
+        <v>19810740.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.76</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>15000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.6168</v>
+        <v>99.884</v>
       </c>
       <c r="E15" s="1">
-        <v>98.942062</v>
+        <v>99.62226558</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>14841309.3</v>
+        <v>59773359.35</v>
       </c>
       <c r="I15" s="1">
-        <v>101210.7</v>
+        <v>157040.65</v>
       </c>
       <c r="J15" s="1">
-        <v>0.68195263607908</v>
+        <v>0.26272682631146</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14942520.0</v>
+        <v>59930400.0</v>
       </c>
       <c r="N15" s="1">
-        <v>14942520.0</v>
+        <v>59930400.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.28</v>
+        <v>1.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0311</v>
+        <v>99.9997</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>15550.0</v>
+        <v>-120.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.0311</v>
+        <v>-0.0003</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>50015550.0</v>
+        <v>39999880.0</v>
       </c>
       <c r="N16" s="1">
-        <v>50995277.78</v>
+        <v>40228967.44</v>
       </c>
       <c r="O16" s="1">
-        <v>0.97</v>
+        <v>0.71</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0028</v>
+        <v>99.8399</v>
       </c>
       <c r="E17" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>30000000.0</v>
+        <v>14841309.3</v>
       </c>
       <c r="I17" s="1">
-        <v>840.0</v>
+        <v>134675.7</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0028</v>
+        <v>0.90743813283374</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17" t="s">
-        <v>71</v>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>30000840.0</v>
+        <v>14975985.0</v>
       </c>
       <c r="N17" s="1">
-        <v>30100360.75</v>
+        <v>14975985.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.57</v>
+        <v>0.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>35000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0198</v>
+        <v>100.014</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>35000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>6930.0</v>
+        <v>7000.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0198</v>
+        <v>0.014</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M18" s="1">
-        <v>35006930.0</v>
+        <v>50007000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>35248134.54</v>
+        <v>51106315.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.67</v>
+        <v>0.9</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0441</v>
+        <v>100.0145</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>13230.0</v>
+        <v>3625.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0441</v>
+        <v>0.0145</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>30013230.0</v>
+        <v>25003625.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30376246.92</v>
+        <v>25055962.15</v>
       </c>
       <c r="O19" s="1">
-        <v>0.58</v>
+        <v>0.44</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.023</v>
+        <v>100.0219</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>6900.0</v>
+        <v>6570.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.023</v>
+        <v>0.0219</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="M20" s="1">
-        <v>30006900.0</v>
+        <v>30006570.0</v>
       </c>
       <c r="N20" s="1">
-        <v>30318516.25</v>
+        <v>30177627.25</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1">
-        <v>13000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.9036</v>
+        <v>100.0342</v>
       </c>
       <c r="E21" s="1">
-        <v>97.79494138</v>
+        <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>12713342.38</v>
+        <v>35000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>14125.62</v>
+        <v>11970.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.11110862570823</v>
+        <v>0.0342</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" t="s">
+        <v>80</v>
       </c>
       <c r="M21" s="1">
-        <v>12727468.0</v>
+        <v>35011970.0</v>
       </c>
       <c r="N21" s="1">
-        <v>12727468.0</v>
+        <v>35336125.71</v>
       </c>
       <c r="O21" s="1">
-        <v>0.24</v>
+        <v>0.62</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.0496</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>14880.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>0.0496</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" t="s">
         <v>83</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>19797720.0</v>
+        <v>30014880.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19797720.0</v>
+        <v>30449910.75</v>
       </c>
       <c r="O22" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0322</v>
+      </c>
+      <c r="E23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>9660.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.0322</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>14678805.0</v>
+        <v>30009660.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14678805.0</v>
+        <v>30393499.17</v>
       </c>
       <c r="O23" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>7000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.2235</v>
+        <v>98.02</v>
       </c>
       <c r="E24" s="1">
-        <v>99.23194471</v>
+        <v>97.79494138</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>6946236.13</v>
+        <v>12713342.38</v>
       </c>
       <c r="I24" s="1">
-        <v>-591.13</v>
+        <v>29257.62</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.0085100763771473</v>
+        <v>0.23013318705258</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>6945645.0</v>
+        <v>12742600.0</v>
       </c>
       <c r="N24" s="1">
-        <v>6945645.0</v>
+        <v>12742600.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>47600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.9196</v>
+        <v>99.2191</v>
       </c>
       <c r="E25" s="1">
-        <v>99.86385229</v>
+        <v>98.9520157</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>47535193.69</v>
+        <v>19790403.14</v>
       </c>
       <c r="I25" s="1">
-        <v>26535.91</v>
+        <v>53416.86</v>
       </c>
       <c r="J25" s="1">
-        <v>0.055823712790682</v>
+        <v>0.26991294529031</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>47561729.6</v>
+        <v>19843820.0</v>
       </c>
       <c r="N25" s="1">
-        <v>47561729.6</v>
+        <v>19843820.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.9</v>
+        <v>0.35</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.6881</v>
+        <v>97.9681</v>
       </c>
       <c r="E26" s="1">
-        <v>98.39941053</v>
+        <v>97.81428547</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>7379955.79</v>
+        <v>14672142.82</v>
       </c>
       <c r="I26" s="1">
-        <v>96651.71</v>
+        <v>23072.18</v>
       </c>
       <c r="J26" s="1">
-        <v>1.3096516124252</v>
+        <v>0.15725160450694</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>7476607.5</v>
+        <v>14695215.0</v>
       </c>
       <c r="N26" s="1">
-        <v>7476607.5</v>
+        <v>14695215.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.9823</v>
+        <v>99.6639</v>
       </c>
       <c r="E27" s="1">
-        <v>99.8182061</v>
+        <v>99.6192332</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>9981820.61</v>
+        <v>9961923.32</v>
       </c>
       <c r="I27" s="1">
-        <v>16409.39</v>
+        <v>4466.68</v>
       </c>
       <c r="J27" s="1">
-        <v>0.16439275600245</v>
+        <v>0.044837526414528</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>9998230.0</v>
+        <v>9966390.0</v>
       </c>
       <c r="N27" s="1">
-        <v>9998230.0</v>
+        <v>9966390.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>15500000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8704</v>
+        <v>99.4573</v>
       </c>
       <c r="E28" s="1">
-        <v>99.80786987</v>
+        <v>99.23194471</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15470219.83</v>
+        <v>6946236.13</v>
       </c>
       <c r="I28" s="1">
-        <v>9692.17</v>
+        <v>15774.87</v>
       </c>
       <c r="J28" s="1">
-        <v>0.062650499517821</v>
+        <v>0.22709953570208</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>15479912.0</v>
+        <v>6962011.0</v>
       </c>
       <c r="N28" s="1">
-        <v>15479912.0</v>
+        <v>6962011.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.792</v>
+        <v>99.5809</v>
       </c>
       <c r="E29" s="1">
-        <v>97.5153099</v>
+        <v>99.41494305</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>48757654.95</v>
+        <v>19882988.61</v>
       </c>
       <c r="I29" s="1">
-        <v>1138345.05</v>
+        <v>33191.39</v>
       </c>
       <c r="J29" s="1">
-        <v>2.3347001638355</v>
+        <v>0.1669336066677</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>49896000.0</v>
+        <v>19916180.0</v>
       </c>
       <c r="N29" s="1">
-        <v>49896000.0</v>
+        <v>19916180.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.95</v>
+        <v>0.35</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>30000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.2546</v>
+        <v>99.8772</v>
       </c>
       <c r="E30" s="1">
-        <v>98.14746657</v>
+        <v>99.82249619</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>29444239.97</v>
+        <v>47914798.17</v>
       </c>
       <c r="I30" s="1">
-        <v>32140.03</v>
+        <v>26257.83</v>
       </c>
       <c r="J30" s="1">
-        <v>0.10915557688956</v>
+        <v>0.054801086517861</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>29476380.0</v>
+        <v>47941056.0</v>
       </c>
       <c r="N30" s="1">
-        <v>29476380.0</v>
+        <v>47941056.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>0.85</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.654</v>
+        <v>99.8471</v>
       </c>
       <c r="E31" s="1">
-        <v>97.87236357</v>
+        <v>99.84200003</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29361709.07</v>
+        <v>29952600.01</v>
       </c>
       <c r="I31" s="1">
-        <v>234490.93</v>
+        <v>1529.99</v>
       </c>
       <c r="J31" s="1">
-        <v>0.79862834088084</v>
+        <v>0.0051080373639991</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29596200.0</v>
+        <v>29954130.0</v>
       </c>
       <c r="N31" s="1">
-        <v>29596200.0</v>
+        <v>29954130.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.8278</v>
+        <v>97.9593</v>
       </c>
       <c r="E32" s="1">
-        <v>97.75627623</v>
+        <v>97.7369551</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>29326882.87</v>
+        <v>9773695.51</v>
       </c>
       <c r="I32" s="1">
-        <v>21457.13</v>
+        <v>22234.49</v>
       </c>
       <c r="J32" s="1">
-        <v>0.073165396046743</v>
+        <v>0.22749317264131</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29348340.0</v>
+        <v>9795930.0</v>
       </c>
       <c r="N32" s="1">
-        <v>29348340.0</v>
+        <v>9795930.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.1837</v>
+        <v>99.9133</v>
       </c>
       <c r="E33" s="1">
-        <v>97.8675211</v>
+        <v>98.39941053</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>19573504.22</v>
+        <v>7379955.79</v>
       </c>
       <c r="I33" s="1">
-        <v>263235.78</v>
+        <v>113541.71</v>
       </c>
       <c r="J33" s="1">
-        <v>1.3448577068332</v>
+        <v>1.5385147720512</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19836740.0</v>
+        <v>7493497.5</v>
       </c>
       <c r="N33" s="1">
-        <v>19836740.0</v>
+        <v>7493497.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.13</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.0073</v>
+        <v>99.9308</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.836933</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>40000000.0</v>
+        <v>24959233.25</v>
       </c>
       <c r="I34" s="1">
-        <v>2920.0</v>
+        <v>23466.75</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0073</v>
+        <v>0.094020316108869</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>109</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>40002920.0</v>
+        <v>24982700.0</v>
       </c>
       <c r="N34" s="1">
-        <v>40137381.0</v>
+        <v>24982700.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" t="s">
         <v>110</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7575</v>
+        <v>99.9193</v>
       </c>
       <c r="E35" s="1">
-        <v>99.7033272</v>
+        <v>99.836933</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>29910998.16</v>
+        <v>4991846.65</v>
       </c>
       <c r="I35" s="1">
-        <v>16251.84</v>
+        <v>4118.35</v>
       </c>
       <c r="J35" s="1">
-        <v>0.054333994181891</v>
+        <v>0.082501532774449</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>29927250.0</v>
+        <v>4995965.0</v>
       </c>
       <c r="N35" s="1">
-        <v>29927250.0</v>
+        <v>4995965.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.57</v>
+        <v>0.09</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
         <v>112</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.6326</v>
+        <v>97.7743</v>
       </c>
       <c r="E36" s="1">
-        <v>99.57426469</v>
+        <v>97.75144525</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>34850992.64</v>
+        <v>19550289.05</v>
       </c>
       <c r="I36" s="1">
-        <v>20417.36</v>
+        <v>4570.95</v>
       </c>
       <c r="J36" s="1">
-        <v>0.058584730170831</v>
+        <v>0.023380472730146</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>34871410.0</v>
+        <v>19554860.0</v>
       </c>
       <c r="N36" s="1">
-        <v>34871410.0</v>
+        <v>19554860.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" t="s">
         <v>114</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.8781</v>
+        <v>98.3903</v>
       </c>
       <c r="E37" s="1">
-        <v>99.81323835</v>
+        <v>98.14746657</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19962647.67</v>
+        <v>29444239.97</v>
       </c>
       <c r="I37" s="1">
-        <v>12972.33</v>
+        <v>72850.03</v>
       </c>
       <c r="J37" s="1">
-        <v>0.064983013347948</v>
+        <v>0.24741691439217</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19975620.0</v>
+        <v>29517090.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19975620.0</v>
+        <v>29517090.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" t="s">
         <v>116</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.8563</v>
+        <v>98.8364</v>
       </c>
       <c r="E38" s="1">
-        <v>99.82951336</v>
+        <v>97.87236357</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>24957378.34</v>
+        <v>29361709.07</v>
       </c>
       <c r="I38" s="1">
-        <v>6696.66</v>
+        <v>289210.93</v>
       </c>
       <c r="J38" s="1">
-        <v>0.026832385632697</v>
+        <v>0.98499351420758</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>24964075.0</v>
+        <v>29650920.0</v>
       </c>
       <c r="N38" s="1">
-        <v>24964075.0</v>
+        <v>29650920.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" t="s">
         <v>118</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.8786</v>
+        <v>99.4203</v>
       </c>
       <c r="E39" s="1">
-        <v>99.8408094</v>
+        <v>99.30246913</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19968161.88</v>
+        <v>14895370.37</v>
       </c>
       <c r="I39" s="1">
-        <v>7558.12</v>
+        <v>17674.63</v>
       </c>
       <c r="J39" s="1">
-        <v>0.037850855003185</v>
+        <v>0.11865854665553</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19975720.0</v>
+        <v>14913045.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19975720.0</v>
+        <v>14913045.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
         <v>120</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8786</v>
+        <v>97.8934</v>
       </c>
       <c r="E40" s="1">
-        <v>97.5345435</v>
+        <v>97.75627623</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>9753454.35</v>
+        <v>29326882.87</v>
       </c>
       <c r="I40" s="1">
-        <v>234405.65</v>
+        <v>41137.13</v>
       </c>
       <c r="J40" s="1">
-        <v>2.403309038915</v>
+        <v>0.14027106181844</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9987860.0</v>
+        <v>29368020.0</v>
       </c>
       <c r="N40" s="1">
-        <v>9987860.0</v>
+        <v>29368020.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.19</v>
+        <v>0.52</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
         <v>122</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>38000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.9767</v>
+        <v>99.3888</v>
       </c>
       <c r="E41" s="1">
-        <v>99.91975887</v>
+        <v>97.8675211</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>37969508.37</v>
+        <v>19573504.22</v>
       </c>
       <c r="I41" s="1">
-        <v>21637.63</v>
+        <v>304255.78</v>
       </c>
       <c r="J41" s="1">
-        <v>0.056986858479042</v>
+        <v>1.5544267218596</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>37991146.0</v>
+        <v>19877760.0</v>
       </c>
       <c r="N41" s="1">
-        <v>37991146.0</v>
+        <v>19877760.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" t="s">
         <v>124</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.9944</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1120.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-0.0056</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>125</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>11476586.0</v>
+        <v>19998880.0</v>
       </c>
       <c r="N42" s="1">
-        <v>11476586.0</v>
+        <v>20034242.44</v>
       </c>
       <c r="O42" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>126</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
       <c r="C43" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.7329</v>
+        <v>99.9968</v>
       </c>
       <c r="E43" s="1">
-        <v>99.66600813</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>39866403.25</v>
+        <v>20000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>26756.75</v>
+        <v>-640.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.067116037110772</v>
+        <v>-0.0032</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>128</v>
       </c>
       <c r="M43" s="1">
-        <v>39893160.0</v>
+        <v>19999360.0</v>
       </c>
       <c r="N43" s="1">
-        <v>39893160.0</v>
+        <v>20033166.89</v>
       </c>
       <c r="O43" s="1">
-        <v>0.76</v>
+        <v>0.35</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C44" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0427</v>
+        <v>99.9926</v>
       </c>
       <c r="E44" s="1">
         <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>17080.0</v>
+        <v>-1480.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0427</v>
+        <v>-0.0074</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M44" s="1">
-        <v>40017080.0</v>
+        <v>19998520.0</v>
       </c>
       <c r="N44" s="1">
-        <v>40620493.56</v>
+        <v>20032793.56</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>0.35</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0047</v>
+        <v>100.0209</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1410.0</v>
+        <v>8360.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0047</v>
+        <v>0.0209</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>30001410.0</v>
+        <v>40008360.0</v>
       </c>
       <c r="N45" s="1">
-        <v>30193230.33</v>
+        <v>40239469.67</v>
       </c>
       <c r="O45" s="1">
-        <v>0.57</v>
+        <v>0.71</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.9875</v>
+        <v>99.9769</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>99.7033272</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>20000000.0</v>
+        <v>29910998.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-2500.0</v>
+        <v>82071.84</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.0125</v>
+        <v>0.27438683109464</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46" t="s">
-        <v>136</v>
+      <c r="L46">
+        <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>19997500.0</v>
+        <v>29993070.0</v>
       </c>
       <c r="N46" s="1">
-        <v>20003715.28</v>
+        <v>29993070.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.5551</v>
+        <v>99.8786</v>
       </c>
       <c r="E47" s="1">
-        <v>97.88689386</v>
+        <v>99.71430467</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>48943446.93</v>
+        <v>29914291.4</v>
       </c>
       <c r="I47" s="1">
-        <v>834103.07</v>
+        <v>49288.6</v>
       </c>
       <c r="J47" s="1">
-        <v>1.7042180768203</v>
+        <v>0.1647660622842</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>49777550.0</v>
+        <v>29963580.0</v>
       </c>
       <c r="N47" s="1">
-        <v>49777550.0</v>
+        <v>29963580.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.94</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>139</v>
       </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1">
-        <v>25000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.9215</v>
+        <v>99.8493</v>
       </c>
       <c r="E48" s="1">
-        <v>97.78527224</v>
+        <v>99.57426469</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>24446318.06</v>
+        <v>34850992.64</v>
       </c>
       <c r="I48" s="1">
-        <v>34056.94</v>
+        <v>96262.36</v>
       </c>
       <c r="J48" s="1">
-        <v>0.13931316739156</v>
+        <v>0.27621124308957</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>24480375.0</v>
+        <v>34947255.0</v>
       </c>
       <c r="N48" s="1">
-        <v>24480375.0</v>
+        <v>34947255.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.46</v>
+        <v>0.62</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.4899</v>
+        <v>99.4891</v>
       </c>
       <c r="E49" s="1">
-        <v>98.376783</v>
+        <v>99.43839407</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>24594195.75</v>
+        <v>29831518.22</v>
       </c>
       <c r="I49" s="1">
-        <v>28279.25</v>
+        <v>15211.78</v>
       </c>
       <c r="J49" s="1">
-        <v>0.11498343059256</v>
+        <v>0.05099230916716</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>24622475.0</v>
+        <v>29846730.0</v>
       </c>
       <c r="N49" s="1">
-        <v>24622475.0</v>
+        <v>29846730.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.2948</v>
+        <v>99.8296</v>
       </c>
       <c r="E50" s="1">
-        <v>98.185719</v>
+        <v>99.8248905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>24546429.75</v>
+        <v>9982489.05</v>
       </c>
       <c r="I50" s="1">
-        <v>27270.25</v>
+        <v>470.95</v>
       </c>
       <c r="J50" s="1">
-        <v>0.1110966045887</v>
+        <v>0.0047177612481328</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>24573700.0</v>
+        <v>9982960.0</v>
       </c>
       <c r="N50" s="1">
-        <v>24573700.0</v>
+        <v>9982960.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.1088</v>
+        <v>99.9133</v>
       </c>
       <c r="E51" s="1">
-        <v>97.990834</v>
+        <v>99.82630224</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>24497708.5</v>
+        <v>24956575.56</v>
       </c>
       <c r="I51" s="1">
-        <v>29491.5</v>
+        <v>21749.44</v>
       </c>
       <c r="J51" s="1">
-        <v>0.12038472904517</v>
+        <v>0.08714913609726</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>24527200.0</v>
+        <v>24978325.0</v>
       </c>
       <c r="N51" s="1">
-        <v>24527200.0</v>
+        <v>24978325.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>147</v>
       </c>
       <c r="B52" t="s">
         <v>148</v>
       </c>
       <c r="C52" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.8472</v>
+        <v>99.8897</v>
       </c>
       <c r="E52" s="1">
-        <v>97.85057616</v>
+        <v>99.79641532</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>12231322.02</v>
+        <v>49898207.66</v>
       </c>
       <c r="I52" s="1">
-        <v>124577.98</v>
+        <v>46642.34</v>
       </c>
       <c r="J52" s="1">
-        <v>1.0185160671618</v>
+        <v>0.09347498074042</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>12355900.0</v>
+        <v>49944850.0</v>
       </c>
       <c r="N52" s="1">
-        <v>12355900.0</v>
+        <v>49944850.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.23</v>
+        <v>0.88</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>149</v>
       </c>
       <c r="B53" t="s">
         <v>150</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.6476</v>
+        <v>99.7675</v>
       </c>
       <c r="E53" s="1">
-        <v>97.86267907</v>
+        <v>99.71945589</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14679401.86</v>
+        <v>8974751.03</v>
       </c>
       <c r="I53" s="1">
-        <v>117738.14</v>
+        <v>4323.97</v>
       </c>
       <c r="J53" s="1">
-        <v>0.80206360669794</v>
+        <v>0.048179275230546</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14797140.0</v>
+        <v>8979075.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14797140.0</v>
+        <v>8979075.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>151</v>
       </c>
       <c r="B54" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.8224</v>
+        <v>97.8346</v>
       </c>
       <c r="E54" s="1">
-        <v>97.85299653</v>
+        <v>97.7369551</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29355898.96</v>
+        <v>9773695.51</v>
       </c>
       <c r="I54" s="1">
-        <v>290821.04</v>
+        <v>9764.49</v>
       </c>
       <c r="J54" s="1">
-        <v>0.9906732558123</v>
+        <v>0.099905813415298</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29646720.0</v>
+        <v>9783460.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29646720.0</v>
+        <v>9783460.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>153</v>
       </c>
       <c r="B55" t="s">
         <v>154</v>
       </c>
       <c r="C55" s="1">
-        <v>9500000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.6578</v>
+        <v>99.6605</v>
       </c>
       <c r="E55" s="1">
-        <v>99.507892</v>
+        <v>99.64625582</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>9453249.74</v>
+        <v>10961088.14</v>
       </c>
       <c r="I55" s="1">
-        <v>14241.26</v>
+        <v>1566.86</v>
       </c>
       <c r="J55" s="1">
-        <v>0.1506493575404</v>
+        <v>0.014294748659872</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9467491.0</v>
+        <v>10962655.0</v>
       </c>
       <c r="N55" s="1">
-        <v>9467491.0</v>
+        <v>10962655.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>155</v>
       </c>
       <c r="B56" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8763</v>
+        <v>99.9532</v>
       </c>
       <c r="E56" s="1">
-        <v>98.887108</v>
+        <v>99.66600813</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4944355.4</v>
+        <v>39866403.25</v>
       </c>
       <c r="I56" s="1">
-        <v>49459.6</v>
+        <v>114876.75</v>
       </c>
       <c r="J56" s="1">
-        <v>1.0003245316872</v>
+        <v>0.28815428690573</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4993815.0</v>
+        <v>39981280.0</v>
       </c>
       <c r="N56" s="1">
-        <v>4993815.0</v>
+        <v>39981280.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.09</v>
+        <v>0.71</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>157</v>
       </c>
       <c r="B57" t="s">
         <v>158</v>
       </c>
       <c r="C57" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.1161</v>
+        <v>100.0385</v>
       </c>
       <c r="E57" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9850351.3</v>
+        <v>40000000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>61258.7</v>
+        <v>15400.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.62189355622271</v>
+        <v>0.0385</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" t="s">
+        <v>159</v>
       </c>
       <c r="M57" s="1">
-        <v>9911610.0</v>
+        <v>40015400.0</v>
       </c>
       <c r="N57" s="1">
-        <v>9911610.0</v>
+        <v>40714186.67</v>
       </c>
       <c r="O57" s="1">
-        <v>0.19</v>
+        <v>0.72</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.9479</v>
+        <v>100.0206</v>
       </c>
       <c r="E58" s="1">
-        <v>99.47065035</v>
+        <v>100.0</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19894130.07</v>
+        <v>30000000.0</v>
       </c>
       <c r="I58" s="1">
-        <v>95449.93</v>
+        <v>6180.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.47978941358153</v>
+        <v>0.0206</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" t="s">
+        <v>162</v>
       </c>
       <c r="M58" s="1">
-        <v>19989580.0</v>
+        <v>30006180.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19989580.0</v>
+        <v>30269074.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B59" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C59" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7399</v>
+        <v>100.0027</v>
       </c>
       <c r="E59" s="1">
-        <v>99.68550607</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>27911941.7</v>
+        <v>20000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>15230.3</v>
+        <v>540.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.054565533862519</v>
+        <v>0.0027</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>165</v>
       </c>
       <c r="M59" s="1">
-        <v>27927172.0</v>
+        <v>20000540.0</v>
       </c>
       <c r="N59" s="1">
-        <v>27927172.0</v>
+        <v>20054129.94</v>
       </c>
       <c r="O59" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B60" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C60" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.7489</v>
+        <v>99.776</v>
       </c>
       <c r="E60" s="1">
-        <v>97.87236356</v>
+        <v>97.88689386</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>48936181.78</v>
+        <v>48943446.93</v>
       </c>
       <c r="I60" s="1">
-        <v>438268.22</v>
+        <v>944553.07</v>
       </c>
       <c r="J60" s="1">
-        <v>0.89559136830556</v>
+        <v>1.9298866942308</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>49374450.0</v>
+        <v>49888000.0</v>
       </c>
       <c r="N60" s="1">
-        <v>49374450.0</v>
+        <v>49888000.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.94</v>
+        <v>0.88</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B61" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C61" s="1">
-        <v>70000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.0476</v>
+        <v>98.0094</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>97.78527224</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>70000000.0</v>
+        <v>24446318.06</v>
       </c>
       <c r="I61" s="1">
-        <v>33320.0</v>
+        <v>56031.94</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0476</v>
+        <v>0.22920400471956</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>167</v>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>70033320.0</v>
+        <v>24502350.0</v>
       </c>
       <c r="N61" s="1">
-        <v>71336379.72</v>
+        <v>24502350.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.35</v>
+        <v>0.43</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C62" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.8722</v>
+        <v>98.6509</v>
       </c>
       <c r="E62" s="1">
-        <v>99.83593628</v>
+        <v>98.376783</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>49917968.14</v>
+        <v>24594195.75</v>
       </c>
       <c r="I62" s="1">
-        <v>18131.86</v>
+        <v>68529.25</v>
       </c>
       <c r="J62" s="1">
-        <v>0.036323313379157</v>
+        <v>0.27863993072431</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>49936100.0</v>
+        <v>24662725.0</v>
       </c>
       <c r="N62" s="1">
-        <v>49936100.0</v>
+        <v>24662725.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.95</v>
+        <v>0.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C63" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.3543</v>
+        <v>98.4364</v>
       </c>
       <c r="E63" s="1">
-        <v>97.804612</v>
+        <v>98.185719</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>24451153.0</v>
+        <v>24546429.75</v>
       </c>
       <c r="I63" s="1">
-        <v>137422.0</v>
+        <v>62670.25</v>
       </c>
       <c r="J63" s="1">
-        <v>0.56202666598176</v>
+        <v>0.25531309700956</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>24588575.0</v>
+        <v>24609100.0</v>
       </c>
       <c r="N63" s="1">
-        <v>24588575.0</v>
+        <v>24609100.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B64" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C64" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.9301</v>
+        <v>98.2248</v>
       </c>
       <c r="E64" s="1">
-        <v>97.780438</v>
+        <v>97.990834</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>39112175.2</v>
+        <v>24497708.5</v>
       </c>
       <c r="I64" s="1">
-        <v>59864.8</v>
+        <v>58491.5</v>
       </c>
       <c r="J64" s="1">
-        <v>0.15305924483586</v>
+        <v>0.23876314798994</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>39172040.0</v>
+        <v>24556200.0</v>
       </c>
       <c r="N64" s="1">
-        <v>39172040.0</v>
+        <v>24556200.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C65" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.5013</v>
+        <v>97.7695</v>
       </c>
       <c r="E65" s="1">
-        <v>97.8626791</v>
+        <v>97.79010655</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19572535.82</v>
+        <v>19558021.31</v>
       </c>
       <c r="I65" s="1">
-        <v>127724.18</v>
+        <v>-4121.31</v>
       </c>
       <c r="J65" s="1">
-        <v>0.65256838038067</v>
+        <v>-0.021072223691119</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19700260.0</v>
+        <v>19553900.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19700260.0</v>
+        <v>19553900.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0029</v>
+        <v>99.0431</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>97.85057616</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>20000000.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="I66" s="1">
-        <v>580.0</v>
+        <v>149065.48</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0029</v>
+        <v>1.2187192828073</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>178</v>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>20000580.0</v>
+        <v>12380387.5</v>
       </c>
       <c r="N66" s="1">
-        <v>20191929.0</v>
+        <v>12380387.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C67" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.3059</v>
+        <v>98.8216</v>
       </c>
       <c r="E67" s="1">
-        <v>97.96931384</v>
+        <v>97.86267907</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>24492328.46</v>
+        <v>14679401.86</v>
       </c>
       <c r="I67" s="1">
-        <v>334146.54</v>
+        <v>143838.14</v>
       </c>
       <c r="J67" s="1">
-        <v>1.3642906208192</v>
+        <v>0.97986376673797</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24826475.0</v>
+        <v>14823240.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24826475.0</v>
+        <v>14823240.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C68" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.8976</v>
+        <v>99.0154</v>
       </c>
       <c r="E68" s="1">
-        <v>97.775605</v>
+        <v>97.85299653</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>14666340.75</v>
+        <v>29355898.96</v>
       </c>
       <c r="I68" s="1">
-        <v>18299.25</v>
+        <v>348721.04</v>
       </c>
       <c r="J68" s="1">
-        <v>0.12477038623284</v>
+        <v>1.1879078902512</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>14684640.0</v>
+        <v>29704620.0</v>
       </c>
       <c r="N68" s="1">
-        <v>14684640.0</v>
+        <v>29704620.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.28</v>
+        <v>0.52</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C69" s="1">
-        <v>30000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.4078</v>
+        <v>99.8875</v>
       </c>
       <c r="E69" s="1">
-        <v>98.1034157</v>
+        <v>99.507892</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>29431024.71</v>
+        <v>9453249.74</v>
       </c>
       <c r="I69" s="1">
-        <v>391315.29</v>
+        <v>36062.76</v>
       </c>
       <c r="J69" s="1">
-        <v>1.3296013096922</v>
+        <v>0.38148531977745</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>29822340.0</v>
+        <v>9489312.5</v>
       </c>
       <c r="N69" s="1">
-        <v>29822340.0</v>
+        <v>9489312.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9838</v>
+        <v>98.6134</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>98.5230842</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>30000000.0</v>
+        <v>4926154.21</v>
       </c>
       <c r="I70" s="1">
-        <v>-4860.0</v>
+        <v>4515.79</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.0162</v>
+        <v>0.091669684047508</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>187</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>29995140.0</v>
+        <v>4930670.0</v>
       </c>
       <c r="N70" s="1">
-        <v>30148628.25</v>
+        <v>4930670.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.57</v>
+        <v>0.09</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>188</v>
       </c>
       <c r="B71" t="s">
         <v>189</v>
       </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.7738</v>
+        <v>99.3597</v>
       </c>
       <c r="E71" s="1">
-        <v>99.45362665</v>
+        <v>98.503513</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19890725.33</v>
+        <v>9850351.3</v>
       </c>
       <c r="I71" s="1">
-        <v>64034.67</v>
+        <v>85618.7</v>
       </c>
       <c r="J71" s="1">
-        <v>0.32193230230484</v>
+        <v>0.86919438091513</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19954760.0</v>
+        <v>9935970.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19954760.0</v>
+        <v>9935970.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>190</v>
       </c>
       <c r="B72" t="s">
         <v>191</v>
       </c>
       <c r="C72" s="1">
-        <v>21000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.9326</v>
+        <v>99.9591</v>
       </c>
       <c r="E72" s="1">
-        <v>99.4796111</v>
+        <v>99.68550607</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>20890718.33</v>
+        <v>27911941.7</v>
       </c>
       <c r="I72" s="1">
-        <v>95127.67</v>
+        <v>76606.3</v>
       </c>
       <c r="J72" s="1">
-        <v>0.45535854008137</v>
+        <v>0.27445707942275</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>20985846.0</v>
+        <v>27988548.0</v>
       </c>
       <c r="N72" s="1">
-        <v>20985846.0</v>
+        <v>27988548.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>192</v>
       </c>
       <c r="B73" t="s">
         <v>193</v>
       </c>
       <c r="C73" s="1">
-        <v>60000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.8898</v>
+        <v>98.92</v>
       </c>
       <c r="E73" s="1">
-        <v>99.48901337</v>
+        <v>97.87236356</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>59693408.02</v>
+        <v>48936181.78</v>
       </c>
       <c r="I73" s="1">
-        <v>240471.98</v>
+        <v>523818.22</v>
       </c>
       <c r="J73" s="1">
-        <v>0.40284511803955</v>
+        <v>1.0704108922002</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>59933880.0</v>
+        <v>49460000.0</v>
       </c>
       <c r="N73" s="1">
-        <v>59933880.0</v>
+        <v>49460000.0</v>
       </c>
       <c r="O73" s="1">
-        <v>1.14</v>
+        <v>0.87</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>194</v>
       </c>
       <c r="B74" t="s">
         <v>195</v>
       </c>
       <c r="C74" s="1">
-        <v>10000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.2946</v>
+        <v>100.0286</v>
       </c>
       <c r="E74" s="1">
-        <v>99.2427776</v>
+        <v>100.0</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>9924277.76</v>
+        <v>70000000.0</v>
       </c>
       <c r="I74" s="1">
-        <v>5182.24</v>
+        <v>20020.0</v>
       </c>
       <c r="J74" s="1">
-        <v>0.052217804915609</v>
+        <v>0.0286</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" t="s">
+        <v>196</v>
       </c>
       <c r="M74" s="1">
-        <v>9929460.0</v>
+        <v>70020020.0</v>
       </c>
       <c r="N74" s="1">
-        <v>9929460.0</v>
+        <v>71494093.61</v>
       </c>
       <c r="O74" s="1">
-        <v>0.19</v>
+        <v>1.26</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B75" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C75" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.4358</v>
+        <v>99.9533</v>
       </c>
       <c r="E75" s="1">
-        <v>97.9014285</v>
+        <v>99.86219018</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>39160571.4</v>
+        <v>49931095.09</v>
       </c>
       <c r="I75" s="1">
-        <v>213748.6</v>
+        <v>45554.91</v>
       </c>
       <c r="J75" s="1">
-        <v>0.54582604992327</v>
+        <v>0.091235551549366</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>39374320.0</v>
+        <v>49976650.0</v>
       </c>
       <c r="N75" s="1">
-        <v>39374320.0</v>
+        <v>49976650.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.75</v>
+        <v>0.88</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B76" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.8619</v>
+        <v>98.4459</v>
       </c>
       <c r="E76" s="1">
-        <v>99.8237833</v>
+        <v>97.804612</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29947134.99</v>
+        <v>24451153.0</v>
       </c>
       <c r="I76" s="1">
-        <v>11435.01</v>
+        <v>160322.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.038183986561046</v>
+        <v>0.65568278109421</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29958570.0</v>
+        <v>24611475.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29958570.0</v>
+        <v>24611475.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B77" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C77" s="1">
-        <v>28000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.544</v>
+        <v>97.964</v>
       </c>
       <c r="E77" s="1">
-        <v>99.49170793</v>
+        <v>97.780438</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>27857678.22</v>
+        <v>39112175.2</v>
       </c>
       <c r="I77" s="1">
-        <v>14641.78</v>
+        <v>73424.8</v>
       </c>
       <c r="J77" s="1">
-        <v>0.052559225806148</v>
+        <v>0.18772875613423</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>27872320.0</v>
+        <v>39185600.0</v>
       </c>
       <c r="N77" s="1">
-        <v>27872320.0</v>
+        <v>39185600.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.53</v>
+        <v>0.69</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C78" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.8768</v>
+        <v>98.6159</v>
       </c>
       <c r="E78" s="1">
-        <v>99.81412394</v>
+        <v>97.8626791</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>17966542.31</v>
+        <v>19572535.82</v>
       </c>
       <c r="I78" s="1">
-        <v>11281.69</v>
+        <v>150644.18</v>
       </c>
       <c r="J78" s="1">
-        <v>0.062792772283851</v>
+        <v>0.76967124436715</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>17977824.0</v>
+        <v>19723180.0</v>
       </c>
       <c r="N78" s="1">
-        <v>17977824.0</v>
+        <v>19723180.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C79" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.7834</v>
+        <v>100.0047</v>
       </c>
       <c r="E79" s="1">
-        <v>97.54416312</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>12193020.39</v>
+        <v>20000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>279904.61</v>
+        <v>940.0</v>
       </c>
       <c r="J79" s="1">
-        <v>2.295613400512</v>
+        <v>0.0047</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>0.0</v>
+      <c r="L79" t="s">
+        <v>207</v>
       </c>
       <c r="M79" s="1">
-        <v>12472925.0</v>
+        <v>20000940.0</v>
       </c>
       <c r="N79" s="1">
-        <v>12472925.0</v>
+        <v>20033969.11</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C80" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9354</v>
+        <v>99.5344</v>
       </c>
       <c r="E80" s="1">
-        <v>97.64046393</v>
+        <v>97.96931384</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>14646069.59</v>
+        <v>24492328.46</v>
       </c>
       <c r="I80" s="1">
-        <v>344240.41</v>
+        <v>391271.54</v>
       </c>
       <c r="J80" s="1">
-        <v>2.3503944719411</v>
+        <v>1.5975269180266</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>14990310.0</v>
+        <v>24883600.0</v>
       </c>
       <c r="N80" s="1">
-        <v>14990310.0</v>
+        <v>24883600.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B81" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.3966</v>
+        <v>97.8272</v>
       </c>
       <c r="E81" s="1">
-        <v>98.22903955</v>
+        <v>97.81428545</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>19645807.91</v>
+        <v>19562857.09</v>
       </c>
       <c r="I81" s="1">
-        <v>233512.09</v>
+        <v>2582.91</v>
       </c>
       <c r="J81" s="1">
-        <v>1.1886102677464</v>
+        <v>0.013203132794546</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19879320.0</v>
+        <v>19565440.0</v>
       </c>
       <c r="N81" s="1">
-        <v>19879320.0</v>
+        <v>19565440.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B82" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C82" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.7486</v>
+        <v>98.0052</v>
       </c>
       <c r="E82" s="1">
-        <v>98.56951</v>
+        <v>97.775605</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>23656682.4</v>
+        <v>14666340.75</v>
       </c>
       <c r="I82" s="1">
-        <v>282981.6</v>
+        <v>34439.25</v>
       </c>
       <c r="J82" s="1">
-        <v>1.196201543459</v>
+        <v>0.23481828621771</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>23939664.0</v>
+        <v>14700780.0</v>
       </c>
       <c r="N82" s="1">
-        <v>23939664.0</v>
+        <v>14700780.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B83" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.3004</v>
+        <v>99.6356</v>
       </c>
       <c r="E83" s="1">
-        <v>98.10119685</v>
+        <v>98.1034157</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>19620239.37</v>
+        <v>29431024.71</v>
       </c>
       <c r="I83" s="1">
-        <v>239840.63</v>
+        <v>459655.29</v>
       </c>
       <c r="J83" s="1">
-        <v>1.2224143930003</v>
+        <v>1.5618052532293</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19860080.0</v>
+        <v>29890680.0</v>
       </c>
       <c r="N83" s="1">
-        <v>19860080.0</v>
+        <v>29890680.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B84" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C84" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.83</v>
+        <v>100.0005</v>
       </c>
       <c r="E84" s="1">
-        <v>97.7852722</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>14667790.83</v>
+        <v>30000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>6709.17</v>
+        <v>150.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.045740834988441</v>
+        <v>0.0005</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" t="s">
+        <v>218</v>
       </c>
       <c r="M84" s="1">
-        <v>14674500.0</v>
+        <v>30000150.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14674500.0</v>
+        <v>30225902.92</v>
       </c>
       <c r="O84" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.5667</v>
+        <v>99.7906</v>
       </c>
       <c r="E85" s="1">
-        <v>99.47362905</v>
+        <v>99.7875357</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19894725.81</v>
+        <v>19957507.14</v>
       </c>
       <c r="I85" s="1">
-        <v>18614.19</v>
+        <v>612.86</v>
       </c>
       <c r="J85" s="1">
-        <v>0.093563440772044</v>
+        <v>0.0030708244055775</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19913340.0</v>
+        <v>19958120.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19913340.0</v>
+        <v>19958120.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
-        <v>30000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.0772</v>
+        <v>99.5862</v>
       </c>
       <c r="E86" s="1">
-        <v>98.92074717</v>
+        <v>99.48788612</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>29676224.15</v>
+        <v>59692731.67</v>
       </c>
       <c r="I86" s="1">
-        <v>46935.85</v>
+        <v>58988.33</v>
       </c>
       <c r="J86" s="1">
-        <v>0.15815977721007</v>
+        <v>0.098819954037463</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>29723160.0</v>
+        <v>59751720.0</v>
       </c>
       <c r="N86" s="1">
-        <v>29723160.0</v>
+        <v>59751720.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.56</v>
+        <v>1.06</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.8045</v>
+        <v>99.5738</v>
       </c>
       <c r="E87" s="1">
-        <v>97.81428547</v>
+        <v>99.46446673</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14672142.82</v>
+        <v>29839340.02</v>
       </c>
       <c r="I87" s="1">
-        <v>-1467.82</v>
+        <v>32799.98</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.010004128354034</v>
+        <v>0.10992193519701</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14670675.0</v>
+        <v>29872140.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14670675.0</v>
+        <v>29872140.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.499</v>
+        <v>99.5179</v>
       </c>
       <c r="E88" s="1">
-        <v>97.98818018</v>
+        <v>99.2427776</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>48994090.09</v>
+        <v>9924277.76</v>
       </c>
       <c r="I88" s="1">
-        <v>755409.91</v>
+        <v>27512.24</v>
       </c>
       <c r="J88" s="1">
-        <v>1.5418388393628</v>
+        <v>0.27722158393116</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>49749500.0</v>
+        <v>9951790.0</v>
       </c>
       <c r="N88" s="1">
-        <v>49749500.0</v>
+        <v>9951790.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.94</v>
+        <v>0.18</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.8664</v>
+        <v>98.6164</v>
       </c>
       <c r="E89" s="1">
-        <v>97.77932292</v>
+        <v>97.9014285</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>24444830.73</v>
+        <v>39160571.4</v>
       </c>
       <c r="I89" s="1">
-        <v>21769.27</v>
+        <v>285988.6</v>
       </c>
       <c r="J89" s="1">
-        <v>0.089054697250505</v>
+        <v>0.73029731123893</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>24466600.0</v>
+        <v>39446560.0</v>
       </c>
       <c r="N89" s="1">
-        <v>24466600.0</v>
+        <v>39446560.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.46</v>
+        <v>0.7</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>21400000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.1109</v>
+        <v>99.7675</v>
       </c>
       <c r="E90" s="1">
-        <v>98.04874822</v>
+        <v>99.49170793</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20982432.12</v>
+        <v>27857678.22</v>
       </c>
       <c r="I90" s="1">
-        <v>227300.48</v>
+        <v>77221.78</v>
       </c>
       <c r="J90" s="1">
-        <v>1.0832894809336</v>
+        <v>0.27720106245093</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>21209732.6</v>
+        <v>27934900.0</v>
       </c>
       <c r="N90" s="1">
-        <v>21209732.6</v>
+        <v>27934900.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B91" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.8876</v>
+        <v>99.9584</v>
       </c>
       <c r="E91" s="1">
-        <v>97.75025085</v>
+        <v>99.85853376</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>12707532.61</v>
+        <v>24964633.44</v>
       </c>
       <c r="I91" s="1">
-        <v>17855.39</v>
+        <v>24966.56</v>
       </c>
       <c r="J91" s="1">
-        <v>0.14051028274324</v>
+        <v>0.10000771715717</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>12725388.0</v>
+        <v>24989600.0</v>
       </c>
       <c r="N91" s="1">
-        <v>12725388.0</v>
+        <v>24989600.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C92" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.354</v>
+        <v>98.1484</v>
       </c>
       <c r="E92" s="1">
-        <v>98.05766825</v>
+        <v>98.15917464</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19611533.65</v>
+        <v>12269896.83</v>
       </c>
       <c r="I92" s="1">
-        <v>259266.35</v>
+        <v>-1346.83</v>
       </c>
       <c r="J92" s="1">
-        <v>1.3220095614501</v>
+        <v>-0.010976701912497</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19870800.0</v>
+        <v>12268550.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19870800.0</v>
+        <v>12268550.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B93" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9782</v>
+        <v>98.1484</v>
       </c>
       <c r="E93" s="1">
-        <v>99.47322023</v>
+        <v>98.20184247</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>29841966.07</v>
+        <v>14730276.37</v>
       </c>
       <c r="I93" s="1">
-        <v>151493.93</v>
+        <v>-8016.37</v>
       </c>
       <c r="J93" s="1">
-        <v>0.50765398514509</v>
+        <v>-0.054421042746532</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>29993460.0</v>
+        <v>14722260.0</v>
       </c>
       <c r="N93" s="1">
-        <v>29993460.0</v>
+        <v>14722260.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.26</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B94" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C94" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0081</v>
+        <v>99.6223</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>98.22903955</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>20000000.0</v>
+        <v>19645807.91</v>
       </c>
       <c r="I94" s="1">
-        <v>1620.0</v>
+        <v>278652.09</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0081</v>
+        <v>1.4183793879923</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>236</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>20001620.0</v>
+        <v>19924460.0</v>
       </c>
       <c r="N94" s="1">
-        <v>20033285.11</v>
+        <v>19924460.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B95" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0349</v>
+        <v>99.9723</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.56951</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>23656682.4</v>
       </c>
       <c r="I95" s="1">
-        <v>10470.0</v>
+        <v>336669.6</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0349</v>
+        <v>1.4231479896775</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>239</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>30010470.0</v>
+        <v>23993352.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30517547.5</v>
+        <v>23993352.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>241</v>
       </c>
       <c r="C96" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.161</v>
+        <v>99.5213</v>
       </c>
       <c r="E96" s="1">
-        <v>99.1206757</v>
+        <v>98.10119685</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>49560337.85</v>
+        <v>19620239.37</v>
       </c>
       <c r="I96" s="1">
-        <v>20162.15</v>
+        <v>284020.63</v>
       </c>
       <c r="J96" s="1">
-        <v>0.040682026948692</v>
+        <v>1.4475900351872</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>49580500.0</v>
+        <v>19904260.0</v>
       </c>
       <c r="N96" s="1">
-        <v>49580500.0</v>
+        <v>19904260.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.94</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>242</v>
       </c>
       <c r="B97" t="s">
         <v>243</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.4206</v>
+        <v>97.7837</v>
       </c>
       <c r="E97" s="1">
-        <v>97.87236357</v>
+        <v>97.80461245</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>29361709.07</v>
+        <v>19560922.49</v>
       </c>
       <c r="I97" s="1">
-        <v>464470.93</v>
+        <v>-4182.49</v>
       </c>
       <c r="J97" s="1">
-        <v>1.5818933730754</v>
+        <v>-0.021381864797727</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29826180.0</v>
+        <v>19556740.0</v>
       </c>
       <c r="N97" s="1">
-        <v>29826180.0</v>
+        <v>19556740.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>244</v>
       </c>
       <c r="B98" t="s">
         <v>245</v>
       </c>
       <c r="C98" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0275</v>
+        <v>97.9094</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>97.7852722</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>35000000.0</v>
+        <v>14667790.83</v>
       </c>
       <c r="I98" s="1">
-        <v>9625.0</v>
+        <v>18619.17</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0275</v>
+        <v>0.12693915679462</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>246</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>35009625.0</v>
+        <v>14686410.0</v>
       </c>
       <c r="N98" s="1">
-        <v>35635382.22</v>
+        <v>14686410.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.68</v>
+        <v>0.26</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>246</v>
+      </c>
+      <c r="B99" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="C99" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0245</v>
+        <v>99.7962</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>99.47362905</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>20000000.0</v>
+        <v>19894725.81</v>
       </c>
       <c r="I99" s="1">
-        <v>4900.0</v>
+        <v>64514.19</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0245</v>
+        <v>0.32427785442297</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>249</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>20004900.0</v>
+        <v>19959240.0</v>
       </c>
       <c r="N99" s="1">
-        <v>20396791.11</v>
+        <v>19959240.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B100" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C100" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.98</v>
+        <v>99.3137</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>25000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I100" s="1">
-        <v>-5000.0</v>
+        <v>117885.85</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.02</v>
+        <v>0.3972400579135</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>252</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>24995000.0</v>
+        <v>29794110.0</v>
       </c>
       <c r="N100" s="1">
-        <v>25034270.83</v>
+        <v>29794110.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B101" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C101" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.9903</v>
+        <v>97.8523</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>25000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I101" s="1">
-        <v>-2425.0</v>
+        <v>5702.18</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.0097</v>
+        <v>0.038863989193366</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>255</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>24997575.0</v>
+        <v>14677845.0</v>
       </c>
       <c r="N101" s="1">
-        <v>25036325.0</v>
+        <v>14677845.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B102" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.02</v>
+        <v>99.7261</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>97.98818018</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20000000.0</v>
+        <v>48994090.09</v>
       </c>
       <c r="I102" s="1">
-        <v>4000.0</v>
+        <v>868959.91</v>
       </c>
       <c r="J102" s="1">
-        <v>0.02</v>
+        <v>1.7736014862277</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>258</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>20004000.0</v>
+        <v>49863050.0</v>
       </c>
       <c r="N102" s="1">
-        <v>20434791.56</v>
+        <v>49863050.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.39</v>
+        <v>0.88</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B103" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C103" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9972</v>
+        <v>99.6041</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.47617503</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>25000000.0</v>
+        <v>29842852.51</v>
       </c>
       <c r="I103" s="1">
-        <v>-700.0</v>
+        <v>38377.49</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.0028</v>
+        <v>0.12859859823098</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>261</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>24999300.0</v>
+        <v>29881230.0</v>
       </c>
       <c r="N103" s="1">
-        <v>25128216.53</v>
+        <v>29881230.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="B104" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="C104" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9861</v>
+        <v>99.7877</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.65960714</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>15000000.0</v>
+        <v>6976172.5</v>
       </c>
       <c r="I104" s="1">
-        <v>-2085.0</v>
+        <v>8966.5</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.0139</v>
+        <v>0.12853036532569</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>264</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>14997915.0</v>
+        <v>6985139.0</v>
       </c>
       <c r="N104" s="1">
-        <v>15011862.5</v>
+        <v>6985139.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="B105" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="C105" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0216</v>
+        <v>99.6583</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.66048993</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>35000000.0</v>
+        <v>14949073.49</v>
       </c>
       <c r="I105" s="1">
-        <v>7560.0</v>
+        <v>-328.49</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0216</v>
+        <v>-0.0021973937061701</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>267</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>35007560.0</v>
+        <v>14948745.0</v>
       </c>
       <c r="N105" s="1">
-        <v>35429203.35</v>
+        <v>14948745.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.67</v>
+        <v>0.26</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="B106" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="C106" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0028</v>
+        <v>99.6206</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.57189617</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>25000000.0</v>
+        <v>29871568.85</v>
       </c>
       <c r="I106" s="1">
-        <v>700.0</v>
+        <v>14611.15</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0028</v>
+        <v>0.048913232757777</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>270</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>25000700.0</v>
+        <v>29886180.0</v>
       </c>
       <c r="N106" s="1">
-        <v>25606277.5</v>
+        <v>29886180.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="B107" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="C107" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.992</v>
+        <v>99.7523</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>99.6413465</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>30000000.0</v>
+        <v>29892403.95</v>
       </c>
       <c r="I107" s="1">
-        <v>-2400.0</v>
+        <v>33286.05</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.008</v>
+        <v>0.11135287096908</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>273</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>29997600.0</v>
+        <v>29925690.0</v>
       </c>
       <c r="N107" s="1">
-        <v>30044516.67</v>
+        <v>29925690.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="B108" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="C108" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0117</v>
+        <v>97.8357</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>97.77932292</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>24444830.73</v>
       </c>
       <c r="I108" s="1">
-        <v>2925.0</v>
+        <v>14094.27</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0117</v>
+        <v>0.057657466135377</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>276</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>25002925.0</v>
+        <v>24458925.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25129706.88</v>
+        <v>24458925.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="B109" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="C109" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0159</v>
+        <v>99.8082</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>99.81013893</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>25000000.0</v>
+        <v>14971520.84</v>
       </c>
       <c r="I109" s="1">
-        <v>3975.0</v>
+        <v>-290.84</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0159</v>
+        <v>-0.0019426216154537</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>279</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>25003975.0</v>
+        <v>14971230.0</v>
       </c>
       <c r="N109" s="1">
-        <v>25130194.38</v>
+        <v>14971230.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="B110" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="C110" s="1">
-        <v>16000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.8236</v>
+        <v>99.288</v>
       </c>
       <c r="E110" s="1">
-        <v>98.9453525</v>
+        <v>98.04874822</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>15831256.4</v>
+        <v>20982432.12</v>
       </c>
       <c r="I110" s="1">
-        <v>140519.6</v>
+        <v>265199.88</v>
       </c>
       <c r="J110" s="1">
-        <v>0.8876086423564</v>
+        <v>1.2639139184786</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>15971776.0</v>
+        <v>21247632.0</v>
       </c>
       <c r="N110" s="1">
-        <v>15971776.0</v>
+        <v>21247632.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="B111" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.5715</v>
+        <v>97.9402</v>
       </c>
       <c r="E111" s="1">
-        <v>99.196295</v>
+        <v>97.75025085</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19839259.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I111" s="1">
-        <v>75041.0</v>
+        <v>24693.39</v>
       </c>
       <c r="J111" s="1">
-        <v>0.37824497376641</v>
+        <v>0.19432088634239</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19914300.0</v>
+        <v>12732226.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19914300.0</v>
+        <v>12732226.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="B112" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.5229</v>
+        <v>99.5453</v>
       </c>
       <c r="E112" s="1">
-        <v>99.4690838</v>
+        <v>98.05766825</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9946908.38</v>
+        <v>19611533.65</v>
       </c>
       <c r="I112" s="1">
-        <v>5381.62</v>
+        <v>297526.35</v>
       </c>
       <c r="J112" s="1">
-        <v>0.054103443948681</v>
+        <v>1.5170988424967</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9952290.0</v>
+        <v>19909060.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9952290.0</v>
+        <v>19909060.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="C113" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8586</v>
+        <v>100.021</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81949317</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5989169.59</v>
+        <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>2346.41</v>
+        <v>4200.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.039177551490907</v>
+        <v>0.021</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>276</v>
       </c>
       <c r="M113" s="1">
-        <v>5991516.0</v>
+        <v>20004200.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5991516.0</v>
+        <v>20082230.22</v>
       </c>
       <c r="O113" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="C114" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.1007</v>
+        <v>100.0292</v>
       </c>
       <c r="E114" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9774178.47</v>
+        <v>30000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>35891.53</v>
+        <v>8760.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.36720763908867</v>
+        <v>0.0292</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" t="s">
+        <v>279</v>
       </c>
       <c r="M114" s="1">
-        <v>9810070.0</v>
+        <v>30008760.0</v>
       </c>
       <c r="N114" s="1">
-        <v>9810070.0</v>
+        <v>30588399.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="C115" s="1">
-        <v>5000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9335</v>
+        <v>99.3878</v>
       </c>
       <c r="E115" s="1">
-        <v>98.920557</v>
+        <v>99.1206757</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>4946027.85</v>
+        <v>49560337.85</v>
       </c>
       <c r="I115" s="1">
-        <v>50647.15</v>
+        <v>133562.15</v>
       </c>
       <c r="J115" s="1">
-        <v>1.0239964580871</v>
+        <v>0.26949402646173</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>4996675.0</v>
+        <v>49693900.0</v>
       </c>
       <c r="N115" s="1">
-        <v>4996675.0</v>
+        <v>49693900.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.09</v>
+        <v>0.88</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="C116" s="1">
-        <v>14000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.1918</v>
+        <v>99.6427</v>
       </c>
       <c r="E116" s="1">
-        <v>97.77077207</v>
+        <v>97.87236357</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>13687908.09</v>
+        <v>29361709.07</v>
       </c>
       <c r="I116" s="1">
-        <v>58943.91</v>
+        <v>531100.93</v>
       </c>
       <c r="J116" s="1">
-        <v>0.43062759928278</v>
+        <v>1.8088215802896</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>13746852.0</v>
+        <v>29892810.0</v>
       </c>
       <c r="N116" s="1">
-        <v>13746852.0</v>
+        <v>29892810.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="C117" s="1">
-        <v>6000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.6562</v>
+        <v>100.0117</v>
       </c>
       <c r="E117" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5955943.39</v>
+        <v>35000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>23428.61</v>
+        <v>4095.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.39336522303648</v>
+        <v>0.0117</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117">
-        <v>0.0</v>
+      <c r="L117" t="s">
+        <v>286</v>
       </c>
       <c r="M117" s="1">
-        <v>5979372.0</v>
+        <v>35004095.0</v>
       </c>
       <c r="N117" s="1">
-        <v>5979372.0</v>
+        <v>35714189.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B118" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9852</v>
+        <v>100.0111</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-3700.0</v>
+        <v>2220.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.0148</v>
+        <v>0.0111</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="M118" s="1">
-        <v>24996300.0</v>
+        <v>20002220.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25037325.83</v>
+        <v>20441946.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="B119" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="C119" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.99</v>
+        <v>99.9932</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-2500.0</v>
+        <v>-1700.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.01</v>
+        <v>-0.0068</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="M119" s="1">
-        <v>24997500.0</v>
+        <v>24998300.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25035729.17</v>
+        <v>25097371.88</v>
       </c>
       <c r="O119" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="B120" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="C120" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0067</v>
+        <v>100.0087</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>3350.0</v>
+        <v>2175.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0067</v>
+        <v>0.0087</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="M120" s="1">
-        <v>50003350.0</v>
+        <v>25002175.0</v>
       </c>
       <c r="N120" s="1">
-        <v>51063574.44</v>
+        <v>25099934.38</v>
       </c>
       <c r="O120" s="1">
-        <v>0.97</v>
+        <v>0.44</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="C121" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0235</v>
+        <v>99.9834</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>11750.0</v>
+        <v>-3320.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0235</v>
+        <v>-0.0166</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="M121" s="1">
-        <v>50011750.0</v>
+        <v>19996680.0</v>
       </c>
       <c r="N121" s="1">
-        <v>51081030.0</v>
+        <v>20033144.28</v>
       </c>
       <c r="O121" s="1">
-        <v>0.97</v>
+        <v>0.35</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="B122" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0307</v>
+        <v>99.9717</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>9210.0</v>
+        <v>-5660.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0307</v>
+        <v>-0.0283</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="M122" s="1">
-        <v>30009210.0</v>
+        <v>19994340.0</v>
       </c>
       <c r="N122" s="1">
-        <v>30368206.08</v>
+        <v>19995596.11</v>
       </c>
       <c r="O122" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="B123" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="C123" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0245</v>
+        <v>100.012</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>9800.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0245</v>
+        <v>0.012</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="M123" s="1">
-        <v>40009800.0</v>
+        <v>25003000.0</v>
       </c>
       <c r="N123" s="1">
-        <v>40551672.0</v>
+        <v>25191875.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.77</v>
+        <v>0.44</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="C124" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0493</v>
+        <v>99.9955</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>19720.0</v>
+        <v>-900.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0493</v>
+        <v>-0.0045</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="M124" s="1">
-        <v>40019720.0</v>
+        <v>19999100.0</v>
       </c>
       <c r="N124" s="1">
-        <v>40639624.44</v>
+        <v>20034436.5</v>
       </c>
       <c r="O124" s="1">
-        <v>0.77</v>
+        <v>0.35</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0238</v>
+        <v>100.0051</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>4760.0</v>
+        <v>765.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0238</v>
+        <v>0.0051</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="M125" s="1">
-        <v>20004760.0</v>
+        <v>15000765.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20147517.33</v>
+        <v>15050101.38</v>
       </c>
       <c r="O125" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="B126" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="C126" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.6133</v>
+        <v>100.0288</v>
       </c>
       <c r="E126" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>14921290.19</v>
+        <v>35000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>20704.81</v>
+        <v>10080.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.13876018585763</v>
+        <v>0.0288</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>313</v>
       </c>
       <c r="M126" s="1">
-        <v>14941995.0</v>
+        <v>35010080.0</v>
       </c>
       <c r="N126" s="1">
-        <v>14941995.0</v>
+        <v>35515370.04</v>
       </c>
       <c r="O126" s="1">
-        <v>0.28</v>
+        <v>0.63</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B127" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="C127" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9374</v>
+        <v>99.9888</v>
       </c>
       <c r="E127" s="1">
-        <v>97.61155374</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>48805776.87</v>
+        <v>20000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>1162923.13</v>
+        <v>-2240.0</v>
       </c>
       <c r="J127" s="1">
-        <v>2.3827571336434</v>
+        <v>-0.0112</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>316</v>
       </c>
       <c r="M127" s="1">
-        <v>49968700.0</v>
+        <v>19997760.0</v>
       </c>
       <c r="N127" s="1">
-        <v>49968700.0</v>
+        <v>20043226.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.95</v>
+        <v>0.35</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B128" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C128" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.7483</v>
+        <v>100.0155</v>
       </c>
       <c r="E128" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>29284442.78</v>
+        <v>30000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>640047.22</v>
+        <v>4650.0</v>
       </c>
       <c r="J128" s="1">
-        <v>2.1856219864191</v>
+        <v>0.0155</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128">
-        <v>0.0</v>
+      <c r="L128" t="s">
+        <v>319</v>
       </c>
       <c r="M128" s="1">
-        <v>29924490.0</v>
+        <v>30004650.0</v>
       </c>
       <c r="N128" s="1">
-        <v>29924490.0</v>
+        <v>30123011.25</v>
       </c>
       <c r="O128" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B129" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C129" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.8237</v>
+        <v>100.0326</v>
       </c>
       <c r="E129" s="1">
-        <v>99.45300847</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>29835902.54</v>
+        <v>25000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>111207.46</v>
+        <v>8150.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.37273033671734</v>
+        <v>0.0326</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>0.0</v>
+      <c r="L129" t="s">
+        <v>322</v>
       </c>
       <c r="M129" s="1">
-        <v>29947110.0</v>
+        <v>25008150.0</v>
       </c>
       <c r="N129" s="1">
-        <v>29947110.0</v>
+        <v>25194624.65</v>
       </c>
       <c r="O129" s="1">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C130" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9363</v>
+        <v>100.0354</v>
       </c>
       <c r="E130" s="1">
-        <v>99.87997755</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>39951991.02</v>
+        <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>22528.98</v>
+        <v>8850.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.056390130816564</v>
+        <v>0.0354</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>0.0</v>
+      <c r="L130" t="s">
+        <v>325</v>
       </c>
       <c r="M130" s="1">
-        <v>39974520.0</v>
+        <v>25008850.0</v>
       </c>
       <c r="N130" s="1">
-        <v>39974520.0</v>
+        <v>25194498.26</v>
       </c>
       <c r="O130" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B131" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C131" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.7742</v>
+        <v>99.993</v>
       </c>
       <c r="E131" s="1">
-        <v>99.67410719</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>15947857.15</v>
+        <v>20000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>16014.85</v>
+        <v>-1400.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.10042007430447</v>
+        <v>-0.007</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>0.0</v>
+      <c r="L131" t="s">
+        <v>328</v>
       </c>
       <c r="M131" s="1">
-        <v>15963872.0</v>
+        <v>19998600.0</v>
       </c>
       <c r="N131" s="1">
-        <v>15963872.0</v>
+        <v>20034580.94</v>
       </c>
       <c r="O131" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B132" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C132" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.9186</v>
+        <v>99.8768</v>
       </c>
       <c r="E132" s="1">
-        <v>99.29291163</v>
+        <v>99.8295134</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>39717164.65</v>
+        <v>19965902.68</v>
       </c>
       <c r="I132" s="1">
-        <v>250275.35</v>
+        <v>9457.32</v>
       </c>
       <c r="J132" s="1">
-        <v>0.63014405032561</v>
+        <v>0.047367354993038</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>39967440.0</v>
+        <v>19975360.0</v>
       </c>
       <c r="N132" s="1">
-        <v>39967440.0</v>
+        <v>19975360.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.76</v>
+        <v>0.35</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="B133" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C133" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0428</v>
+        <v>99.7983</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.196295</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>30000000.0</v>
+        <v>19839259.0</v>
       </c>
       <c r="I133" s="1">
-        <v>12840.0</v>
+        <v>120401.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0428</v>
+        <v>0.6068825453612</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>336</v>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>30012840.0</v>
+        <v>19959660.0</v>
       </c>
       <c r="N133" s="1">
-        <v>30471643.33</v>
+        <v>19959660.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B134" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C134" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.042</v>
+        <v>99.7512</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.4690838</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>30000000.0</v>
+        <v>9946908.38</v>
       </c>
       <c r="I134" s="1">
-        <v>12600.0</v>
+        <v>28211.62</v>
       </c>
       <c r="J134" s="1">
-        <v>0.042</v>
+        <v>0.28362199511885</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>339</v>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>30012600.0</v>
+        <v>9975120.0</v>
       </c>
       <c r="N134" s="1">
-        <v>30502635.0</v>
+        <v>9975120.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B135" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C135" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0145</v>
+        <v>99.877</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>99.8365454</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>40000000.0</v>
+        <v>9983654.54</v>
       </c>
       <c r="I135" s="1">
-        <v>5800.0</v>
+        <v>4045.46</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0145</v>
+        <v>0.040520833165768</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>342</v>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>40005800.0</v>
+        <v>9987700.0</v>
       </c>
       <c r="N135" s="1">
-        <v>40075252.44</v>
+        <v>9987700.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.76</v>
+        <v>0.18</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B136" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C136" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0221</v>
+        <v>98.3418</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>30000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I136" s="1">
-        <v>6630.0</v>
+        <v>60001.53</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0221</v>
+        <v>0.61387798661712</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>345</v>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>30006630.0</v>
+        <v>9834180.0</v>
       </c>
       <c r="N136" s="1">
-        <v>30624950.0</v>
+        <v>9834180.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="B137" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="C137" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0031</v>
+        <v>97.8787</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>20000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="I137" s="1">
-        <v>620.0</v>
+        <v>8052.92</v>
       </c>
       <c r="J137" s="1">
-        <v>0.0031</v>
+        <v>0.16482018739183</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>348</v>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>20000620.0</v>
+        <v>4893935.0</v>
       </c>
       <c r="N137" s="1">
-        <v>20010509.33</v>
+        <v>4893935.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.38</v>
+        <v>0.09</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="B138" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="C138" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.9881</v>
+        <v>98.431</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>15000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I138" s="1">
-        <v>-1785.0</v>
+        <v>92431.91</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.0119</v>
+        <v>0.67528149219184</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>351</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>14998215.0</v>
+        <v>13780340.0</v>
       </c>
       <c r="N138" s="1">
-        <v>15001916.83</v>
+        <v>13780340.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B139" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="C139" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9968</v>
+        <v>99.8872</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>99.26572317</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>15000000.0</v>
+        <v>5955943.39</v>
       </c>
       <c r="I139" s="1">
-        <v>-480.0</v>
+        <v>37288.61</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0032</v>
+        <v>0.6260739493026</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>354</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>14999520.0</v>
+        <v>5993232.0</v>
       </c>
       <c r="N139" s="1">
-        <v>15003088.5</v>
+        <v>5993232.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="B140" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="C140" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9923</v>
+        <v>100.0073</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-1155.0</v>
+        <v>1825.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.0077</v>
+        <v>0.0073</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="M140" s="1">
-        <v>14998845.0</v>
+        <v>25001825.0</v>
       </c>
       <c r="N140" s="1">
-        <v>15002480.17</v>
+        <v>25102918.33</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B141" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="C141" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.9573</v>
+        <v>100.0015</v>
       </c>
       <c r="E141" s="1">
-        <v>99.806597</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>9980659.7</v>
+        <v>25000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>15070.3</v>
+        <v>375.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.15099502891577</v>
+        <v>0.0015</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>0.0</v>
+      <c r="L141" t="s">
+        <v>350</v>
       </c>
       <c r="M141" s="1">
-        <v>9995730.0</v>
+        <v>25000375.0</v>
       </c>
       <c r="N141" s="1">
-        <v>9995730.0</v>
+        <v>25096821.88</v>
       </c>
       <c r="O141" s="1">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="B142" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="C142" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.9146</v>
+        <v>100.0007</v>
       </c>
       <c r="E142" s="1">
-        <v>99.81091375</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>19962182.75</v>
+        <v>50000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>20737.25</v>
+        <v>350.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.10388267785996</v>
+        <v>0.0007</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>0.0</v>
+      <c r="L142" t="s">
+        <v>353</v>
       </c>
       <c r="M142" s="1">
-        <v>19982920.0</v>
+        <v>50000350.0</v>
       </c>
       <c r="N142" s="1">
-        <v>19982920.0</v>
+        <v>51190427.78</v>
       </c>
       <c r="O142" s="1">
-        <v>0.38</v>
+        <v>0.9</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="B143" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="C143" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.8904</v>
+        <v>100.026</v>
       </c>
       <c r="E143" s="1">
-        <v>99.4371306</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>19887426.12</v>
+        <v>30000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>90653.88</v>
+        <v>7800.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.45583515661101</v>
+        <v>0.026</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>0.0</v>
+      <c r="L143" t="s">
+        <v>356</v>
       </c>
       <c r="M143" s="1">
-        <v>19978080.0</v>
+        <v>30007800.0</v>
       </c>
       <c r="N143" s="1">
-        <v>19978080.0</v>
+        <v>30438018.25</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B144" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="C144" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0371</v>
+        <v>100.0292</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>14840.0</v>
+        <v>11680.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0371</v>
+        <v>0.0292</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="M144" s="1">
-        <v>40014840.0</v>
+        <v>40011680.0</v>
       </c>
       <c r="N144" s="1">
-        <v>40551912.0</v>
+        <v>40649643.33</v>
       </c>
       <c r="O144" s="1">
-        <v>0.77</v>
+        <v>0.72</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="B145" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="C145" s="1">
-        <v>60000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0371</v>
+        <v>100.0343</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>60000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>22260.0</v>
+        <v>13720.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0371</v>
+        <v>0.0343</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="M145" s="1">
-        <v>60022260.0</v>
+        <v>40013720.0</v>
       </c>
       <c r="N145" s="1">
-        <v>60820373.0</v>
+        <v>40730276.0</v>
       </c>
       <c r="O145" s="1">
-        <v>1.15</v>
+        <v>0.72</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B146" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="C146" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0346</v>
+        <v>100.0271</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>17300.0</v>
+        <v>5420.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0346</v>
+        <v>0.0271</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="M146" s="1">
-        <v>50017300.0</v>
+        <v>20005420.0</v>
       </c>
       <c r="N146" s="1">
-        <v>50585820.0</v>
+        <v>20195165.11</v>
       </c>
       <c r="O146" s="1">
-        <v>0.96</v>
+        <v>0.36</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B147" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="C147" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.9526</v>
+        <v>99.8335</v>
       </c>
       <c r="E147" s="1">
-        <v>99.2825594</v>
+        <v>99.47526793</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>14892383.91</v>
+        <v>14921290.19</v>
       </c>
       <c r="I147" s="1">
-        <v>100506.09</v>
+        <v>53734.81</v>
       </c>
       <c r="J147" s="1">
-        <v>0.67488248092041</v>
+        <v>0.36012174092031</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>14992890.0</v>
+        <v>14975025.0</v>
       </c>
       <c r="N147" s="1">
-        <v>14992890.0</v>
+        <v>14975025.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B148" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="C148" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.8757</v>
+        <v>99.9654</v>
       </c>
       <c r="E148" s="1">
-        <v>99.2784662</v>
+        <v>97.61480927</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>9927846.62</v>
+        <v>29284442.78</v>
       </c>
       <c r="I148" s="1">
-        <v>59723.38</v>
+        <v>705177.22</v>
       </c>
       <c r="J148" s="1">
-        <v>0.60157436235654</v>
+        <v>2.4080267645782</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>9987570.0</v>
+        <v>29989620.0</v>
       </c>
       <c r="N148" s="1">
-        <v>9987570.0</v>
+        <v>29989620.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.19</v>
+        <v>0.53</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B149" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="C149" s="1">
-        <v>30000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.3291</v>
+        <v>99.9941</v>
       </c>
       <c r="E149" s="1">
-        <v>97.8384763</v>
+        <v>99.67410719</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>29351542.89</v>
+        <v>15947857.15</v>
       </c>
       <c r="I149" s="1">
-        <v>147187.11</v>
+        <v>51198.85</v>
       </c>
       <c r="J149" s="1">
-        <v>0.50146294030133</v>
+        <v>0.32103905570787</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>29498730.0</v>
+        <v>15999056.0</v>
       </c>
       <c r="N149" s="1">
-        <v>29498730.0</v>
+        <v>15999056.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="B150" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="C150" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0184</v>
+        <v>99.6219</v>
       </c>
       <c r="E150" s="1">
-        <v>100.0</v>
+        <v>99.48082065</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>30000000.0</v>
+        <v>39792328.26</v>
       </c>
       <c r="I150" s="1">
-        <v>5520.0</v>
+        <v>56431.74</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0184</v>
+        <v>0.14181562745281</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>381</v>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>30005520.0</v>
+        <v>39848760.0</v>
       </c>
       <c r="N150" s="1">
-        <v>30438037.5</v>
+        <v>39848760.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="B151" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="C151" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.5764</v>
+        <v>100.038</v>
       </c>
       <c r="E151" s="1">
-        <v>99.47897885</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>19895795.77</v>
+        <v>30000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>19484.23</v>
+        <v>11400.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.097931393271434</v>
+        <v>0.038</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>0.0</v>
+      <c r="L151" t="s">
+        <v>376</v>
       </c>
       <c r="M151" s="1">
-        <v>19915280.0</v>
+        <v>30011400.0</v>
       </c>
       <c r="N151" s="1">
-        <v>19915280.0</v>
+        <v>30541742.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B152" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="C152" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.9962</v>
+        <v>100.0338</v>
       </c>
       <c r="E152" s="1">
         <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-760.0</v>
+        <v>10140.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.0038</v>
+        <v>0.0338</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="M152" s="1">
-        <v>19999240.0</v>
+        <v>30010140.0</v>
       </c>
       <c r="N152" s="1">
-        <v>20021406.0</v>
+        <v>30571770.67</v>
       </c>
       <c r="O152" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="B153" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="C153" s="1">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.523</v>
+        <v>99.6481</v>
       </c>
       <c r="E153" s="1">
-        <v>98.11172222</v>
+        <v>99.4884085</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>8830055.0</v>
+        <v>19897681.7</v>
       </c>
       <c r="I153" s="1">
-        <v>37015.0</v>
+        <v>31938.3</v>
       </c>
       <c r="J153" s="1">
-        <v>0.41919331193294</v>
+        <v>0.16051266917191</v>
       </c>
       <c r="K153">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>8867070.0</v>
+        <v>19929620.0</v>
       </c>
       <c r="N153" s="1">
-        <v>8869733.01</v>
+        <v>19929620.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B154" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="C154" s="1">
-        <v>6404000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>98.921</v>
+        <v>100.0244</v>
       </c>
       <c r="E154" s="1">
-        <v>98.74687695</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>6323750.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>11150.84</v>
+        <v>9760.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.17633271397509</v>
+        <v>0.0244</v>
       </c>
       <c r="K154">
-        <v>1.04</v>
+        <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="M154" s="1">
-        <v>6334900.84</v>
+        <v>40009760.0</v>
       </c>
       <c r="N154" s="1">
-        <v>6401221.72</v>
+        <v>40173645.33</v>
       </c>
       <c r="O154" s="1">
-        <v>0.12</v>
+        <v>0.71</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="C155" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.934</v>
+        <v>100.0051</v>
       </c>
       <c r="E155" s="1">
-        <v>99.24</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>9924000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>69400.0</v>
+        <v>1530.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.69931479242241</v>
+        <v>0.0051</v>
       </c>
       <c r="K155">
-        <v>1.15</v>
+        <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="M155" s="1">
-        <v>9993400.0</v>
+        <v>30001530.0</v>
       </c>
       <c r="N155" s="1">
-        <v>10108810.96</v>
+        <v>30691217.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="B156" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="C156" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.582</v>
+        <v>100.0161</v>
       </c>
       <c r="E156" s="1">
-        <v>101.68</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>7117600.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-6860.0</v>
+        <v>3220.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.096380802517703</v>
+        <v>0.0161</v>
       </c>
       <c r="K156">
-        <v>3.66</v>
+        <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="M156" s="1">
-        <v>7110740.0</v>
+        <v>20003220.0</v>
       </c>
       <c r="N156" s="1">
-        <v>7367126.99</v>
+        <v>20060175.67</v>
       </c>
       <c r="O156" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="B157" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="C157" s="1">
-        <v>24500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.82</v>
+        <v>100.0052</v>
       </c>
       <c r="E157" s="1">
-        <v>102.03397959</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>24998325.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-52425.0</v>
+        <v>780.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.20971405084141</v>
+        <v>0.0052</v>
       </c>
       <c r="K157">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="M157" s="1">
-        <v>24945900.0</v>
+        <v>15000780.0</v>
       </c>
       <c r="N157" s="1">
-        <v>24988691.1</v>
+        <v>15039773.5</v>
       </c>
       <c r="O157" s="1">
-        <v>0.47</v>
+        <v>0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="B158" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="C158" s="1">
-        <v>5200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.13</v>
+        <v>100.0141</v>
       </c>
       <c r="E158" s="1">
-        <v>101.32059615</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5268671.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-61911.0</v>
+        <v>2115.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.1750781174228</v>
+        <v>0.0141</v>
       </c>
       <c r="K158">
-        <v>3.33</v>
+        <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="M158" s="1">
-        <v>5206760.0</v>
+        <v>15002115.0</v>
       </c>
       <c r="N158" s="1">
-        <v>5380123.01</v>
+        <v>15039708.5</v>
       </c>
       <c r="O158" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="B159" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="C159" s="1">
-        <v>13500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.375</v>
+        <v>100.0051</v>
       </c>
       <c r="E159" s="1">
-        <v>98.33</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>13274550.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>6075.0</v>
+        <v>765.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.045764263195363</v>
+        <v>0.0051</v>
       </c>
       <c r="K159">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="M159" s="1">
-        <v>13280625.0</v>
+        <v>15000765.0</v>
       </c>
       <c r="N159" s="1">
-        <v>13284138.7</v>
+        <v>15039058.5</v>
       </c>
       <c r="O159" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="B160" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="C160" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.551</v>
+        <v>99.8466</v>
       </c>
       <c r="E160" s="1">
-        <v>98.926908</v>
+        <v>99.8141239</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>24731727.0</v>
+        <v>19962824.78</v>
       </c>
       <c r="I160" s="1">
-        <v>156023.0</v>
+        <v>6495.22</v>
       </c>
       <c r="J160" s="1">
-        <v>0.6308617267205</v>
+        <v>0.032536577721743</v>
       </c>
       <c r="K160">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>24887750.0</v>
+        <v>19969320.0</v>
       </c>
       <c r="N160" s="1">
-        <v>25042544.52</v>
+        <v>19969320.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B161" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="C161" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.42</v>
+        <v>99.8277</v>
       </c>
       <c r="E161" s="1">
-        <v>96.05</v>
+        <v>99.810914</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>14407500.0</v>
+        <v>9981091.4</v>
       </c>
       <c r="I161" s="1">
-        <v>505500.0</v>
+        <v>1678.6</v>
       </c>
       <c r="J161" s="1">
-        <v>3.5085892764185</v>
+        <v>0.016817800105507</v>
       </c>
       <c r="K161">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>14913000.0</v>
+        <v>9982770.0</v>
       </c>
       <c r="N161" s="1">
-        <v>14914097.26</v>
+        <v>9982770.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="B162" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="C162" s="1">
-        <v>3900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.952</v>
+        <v>99.9755</v>
       </c>
       <c r="E162" s="1">
-        <v>97.25</v>
+        <v>99.8291812</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>3792750.0</v>
+        <v>19965836.24</v>
       </c>
       <c r="I162" s="1">
-        <v>105378.0</v>
+        <v>29263.76</v>
       </c>
       <c r="J162" s="1">
-        <v>2.7784061696658</v>
+        <v>0.14656916769342</v>
       </c>
       <c r="K162">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>0.0</v>
+      </c>
+      <c r="L162">
+        <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>3898128.0</v>
+        <v>19995100.0</v>
       </c>
       <c r="N162" s="1">
-        <v>3912312.25</v>
+        <v>19995100.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.07</v>
+        <v>0.35</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="B163" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="C163" s="1">
-        <v>34500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.614</v>
+        <v>99.9509</v>
       </c>
       <c r="E163" s="1">
-        <v>98.79801159</v>
+        <v>99.8291812</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>34085314.0</v>
+        <v>19965836.24</v>
       </c>
       <c r="I163" s="1">
-        <v>281516.0</v>
+        <v>24343.76</v>
       </c>
       <c r="J163" s="1">
-        <v>0.82591581817319</v>
+        <v>0.12192707436531</v>
       </c>
       <c r="K163">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>34366830.0</v>
+        <v>19990180.0</v>
       </c>
       <c r="N163" s="1">
-        <v>34617782.05</v>
+        <v>19990180.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
       <c r="B164" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="C164" s="1">
-        <v>31000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.138</v>
+        <v>100.0385</v>
       </c>
       <c r="E164" s="1">
-        <v>97.49172258</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>30222434.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>200346.0</v>
+        <v>15400.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.66290491361483</v>
+        <v>0.0385</v>
       </c>
       <c r="K164">
-        <v>0.47</v>
+        <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="M164" s="1">
-        <v>30422780.0</v>
+        <v>40015400.0</v>
       </c>
       <c r="N164" s="1">
-        <v>30568437.53</v>
+        <v>40647718.89</v>
       </c>
       <c r="O164" s="1">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="B165" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="C165" s="1">
-        <v>25000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.889</v>
+        <v>100.0386</v>
       </c>
       <c r="E165" s="1">
-        <v>98.78216</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>24695540.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>276710.0</v>
+        <v>23160.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.120485723333</v>
+        <v>0.0386</v>
       </c>
       <c r="K165">
-        <v>1.19</v>
+        <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="M165" s="1">
-        <v>24972250.0</v>
+        <v>60023160.0</v>
       </c>
       <c r="N165" s="1">
-        <v>25269852.74</v>
+        <v>60964170.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.48</v>
+        <v>1.08</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="B166" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="C166" s="1">
-        <v>8000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.279</v>
+        <v>100.0377</v>
       </c>
       <c r="E166" s="1">
-        <v>101.1</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>8088000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-65680.0</v>
+        <v>18850.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.81206726013848</v>
+        <v>0.0377</v>
       </c>
       <c r="K166">
-        <v>2.89</v>
+        <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="M166" s="1">
-        <v>8022320.0</v>
+        <v>50018850.0</v>
       </c>
       <c r="N166" s="1">
-        <v>8253525.48</v>
+        <v>50706252.08</v>
       </c>
       <c r="O166" s="1">
-        <v>0.16</v>
+        <v>0.9</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="B167" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="C167" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.525</v>
+        <v>99.6682</v>
       </c>
       <c r="E167" s="1">
-        <v>98.92166667</v>
+        <v>99.49610747</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>14838250.0</v>
+        <v>14924416.12</v>
       </c>
       <c r="I167" s="1">
-        <v>90500.0</v>
+        <v>25813.88</v>
       </c>
       <c r="J167" s="1">
-        <v>0.60991019830506</v>
+        <v>0.1729640864503</v>
       </c>
       <c r="K167">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>14928750.0</v>
+        <v>14950230.0</v>
       </c>
       <c r="N167" s="1">
-        <v>14993732.88</v>
+        <v>14950230.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="B168" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="C168" s="1">
-        <v>4500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.85</v>
+        <v>99.6201</v>
       </c>
       <c r="E168" s="1">
-        <v>98.19733333</v>
+        <v>99.4890821</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>4418880.0</v>
+        <v>19897816.42</v>
       </c>
       <c r="I168" s="1">
-        <v>74370.0</v>
+        <v>26203.58</v>
       </c>
       <c r="J168" s="1">
-        <v>1.6830056484901</v>
+        <v>0.13169073151998</v>
       </c>
       <c r="K168">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>4493250.0</v>
+        <v>19924020.0</v>
       </c>
       <c r="N168" s="1">
-        <v>4536523.97</v>
+        <v>19924020.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
       <c r="B169" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="C169" s="1">
-        <v>13500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.078</v>
+        <v>99.5773</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.4820302</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>13500000.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I169" s="1">
-        <v>10530.0</v>
+        <v>9526.98</v>
       </c>
       <c r="J169" s="1">
-        <v>0.078</v>
+        <v>0.095765838120179</v>
       </c>
       <c r="K169">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>13510530.0</v>
+        <v>9957730.0</v>
       </c>
       <c r="N169" s="1">
-        <v>13540953.75</v>
+        <v>9957730.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="B170" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="C170" s="1">
-        <v>2800000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.916</v>
+        <v>99.6805</v>
       </c>
       <c r="E170" s="1">
-        <v>100.95</v>
+        <v>99.63533466</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2826600.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I170" s="1">
-        <v>-952.0</v>
+        <v>3297.07</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.033680039623576</v>
+        <v>0.045330647627165</v>
       </c>
       <c r="K170">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>2825648.0</v>
+        <v>7276676.5</v>
       </c>
       <c r="N170" s="1">
-        <v>2843905.53</v>
+        <v>7276676.5</v>
       </c>
       <c r="O170" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="B171" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
       <c r="C171" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.075</v>
+        <v>98.465</v>
       </c>
       <c r="E171" s="1">
-        <v>101.13</v>
+        <v>97.8384763</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>15169500.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I171" s="1">
-        <v>-8250.0</v>
+        <v>187957.11</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.054385444477405</v>
+        <v>0.64036534878048</v>
       </c>
       <c r="K171">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>0.0</v>
+      </c>
+      <c r="L171">
+        <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>15161250.0</v>
+        <v>29539500.0</v>
       </c>
       <c r="N171" s="1">
-        <v>15261421.23</v>
+        <v>29539500.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="B172" t="s">
-        <v>445</v>
+        <v>428</v>
       </c>
       <c r="C172" s="1">
-        <v>1200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.15</v>
+        <v>100.0005</v>
       </c>
       <c r="E172" s="1">
-        <v>98.09</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1177080.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>720.0</v>
+        <v>150.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.061168314812927</v>
+        <v>0.0005</v>
       </c>
       <c r="K172">
-        <v>0.65</v>
+        <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
       <c r="M172" s="1">
-        <v>1177800.0</v>
+        <v>30000150.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1185595.89</v>
+        <v>30503220.75</v>
       </c>
       <c r="O172" s="1">
-        <v>0.02</v>
+        <v>0.54</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="B173" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="C173" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.877</v>
+        <v>99.7933</v>
       </c>
       <c r="E173" s="1">
-        <v>97.68589333</v>
+        <v>99.47897885</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>7326442.0</v>
+        <v>19895795.77</v>
       </c>
       <c r="I173" s="1">
-        <v>164333.0</v>
+        <v>62864.23</v>
       </c>
       <c r="J173" s="1">
-        <v>2.2430123653473</v>
+        <v>0.31596740701767</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>7490775.0</v>
+        <v>19958660.0</v>
       </c>
       <c r="N173" s="1">
-        <v>7490775.0</v>
+        <v>19958660.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>449</v>
+        <v>432</v>
       </c>
       <c r="B174" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="C174" s="1">
-        <v>6600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.921</v>
+        <v>99.9587</v>
       </c>
       <c r="E174" s="1">
-        <v>102.17515152</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>6743560.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-82774.0</v>
+        <v>-8260.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.2274525621482</v>
+        <v>-0.0413</v>
       </c>
       <c r="K174">
-        <v>1.35</v>
+        <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="M174" s="1">
-        <v>6660786.0</v>
+        <v>19991740.0</v>
       </c>
       <c r="N174" s="1">
-        <v>6749772.99</v>
+        <v>20060781.78</v>
       </c>
       <c r="O174" s="1">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>452</v>
+        <v>435</v>
       </c>
       <c r="B175" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
       <c r="C175" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.762</v>
+        <v>100.0005</v>
       </c>
       <c r="E175" s="1">
-        <v>97.43991173</v>
+        <v>100.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>10718390.29</v>
+        <v>20000000.0</v>
       </c>
       <c r="I175" s="1">
-        <v>255429.71</v>
+        <v>100.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.3830976768807</v>
+        <v>0.0005</v>
       </c>
       <c r="K175">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="L175" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="M175" s="1">
-        <v>10973820.0</v>
+        <v>20000100.0</v>
       </c>
       <c r="N175" s="1">
-        <v>10993167.95</v>
+        <v>20026623.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="B176" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="C176" s="1">
-        <v>4700000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.367</v>
+        <v>98.502</v>
       </c>
       <c r="E176" s="1">
-        <v>101.44351064</v>
+        <v>98.38921708</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4767845.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-3596.0</v>
+        <v>31692.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.075421914932218</v>
+        <v>0.11462934810798</v>
       </c>
       <c r="K176">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="L176" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
       <c r="M176" s="1">
-        <v>4764249.0</v>
+        <v>27679062.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4774727.42</v>
+        <v>27704929.4</v>
       </c>
       <c r="O176" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="B177" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="C177" s="1">
-        <v>10997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.983</v>
+        <v>101.962</v>
       </c>
       <c r="E177" s="1">
-        <v>101.38580613</v>
+        <v>102.74379333</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>11149397.1</v>
+        <v>15411569.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-44296.59</v>
+        <v>-117269.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.39730031680368</v>
+        <v>-0.76091538765456</v>
       </c>
       <c r="K177">
-        <v>0.78</v>
+        <v>0.6</v>
       </c>
       <c r="L177" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="M177" s="1">
-        <v>11105100.51</v>
+        <v>15294300.0</v>
       </c>
       <c r="N177" s="1">
-        <v>11191381.77</v>
+        <v>15384710.96</v>
       </c>
       <c r="O177" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="B178" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
       <c r="C178" s="1">
-        <v>25600000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.225</v>
+        <v>98.769</v>
       </c>
       <c r="E178" s="1">
-        <v>102.00832031</v>
+        <v>98.74687695</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>26114130.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-200530.0</v>
+        <v>1416.76</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.7678984519109</v>
+        <v>0.022403795216446</v>
       </c>
       <c r="K178">
-        <v>1.39</v>
+        <v>1.19</v>
       </c>
       <c r="L178" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="M178" s="1">
-        <v>25913600.0</v>
+        <v>6325166.76</v>
       </c>
       <c r="N178" s="1">
-        <v>26269457.53</v>
+        <v>6401488.4</v>
       </c>
       <c r="O178" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="B179" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="C179" s="1">
-        <v>4992000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.91</v>
+        <v>101.226</v>
       </c>
       <c r="E179" s="1">
-        <v>99.11557212</v>
+        <v>101.60704918</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>4947849.36</v>
+        <v>12396060.0</v>
       </c>
       <c r="I179" s="1">
-        <v>39657.84</v>
+        <v>-46488.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.80151672200465</v>
+        <v>-0.37502238614528</v>
       </c>
       <c r="K179">
-        <v>0.59</v>
+        <v>0.19</v>
       </c>
       <c r="L179" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="M179" s="1">
-        <v>4987507.2</v>
+        <v>12349572.0</v>
       </c>
       <c r="N179" s="1">
-        <v>5016826.65</v>
+        <v>12372885.7</v>
       </c>
       <c r="O179" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="B180" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="C180" s="1">
-        <v>6120000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.286</v>
+        <v>101.443</v>
       </c>
       <c r="E180" s="1">
-        <v>99.295</v>
+        <v>101.93998551</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>6076854.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-550.8</v>
+        <v>-171460.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.0090639004985145</v>
+        <v>-0.48752754355753</v>
       </c>
       <c r="K180">
-        <v>1.47</v>
+        <v>0.62</v>
       </c>
       <c r="L180" t="s">
-        <v>469</v>
+        <v>452</v>
       </c>
       <c r="M180" s="1">
-        <v>6076303.2</v>
+        <v>34997835.0</v>
       </c>
       <c r="N180" s="1">
-        <v>6166091.15</v>
+        <v>35210742.53</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="B181" t="s">
-        <v>471</v>
+        <v>454</v>
       </c>
       <c r="C181" s="1">
-        <v>13900000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.898</v>
+        <v>101.284</v>
       </c>
       <c r="E181" s="1">
-        <v>98.855</v>
+        <v>101.5</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>13740845.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>5977.0</v>
+        <v>-8640.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.043498052703455</v>
+        <v>-0.2128078817734</v>
       </c>
       <c r="K181">
-        <v>0.18</v>
+        <v>1.31</v>
       </c>
       <c r="L181" t="s">
-        <v>472</v>
+        <v>455</v>
       </c>
       <c r="M181" s="1">
-        <v>13746822.0</v>
+        <v>4051360.0</v>
       </c>
       <c r="N181" s="1">
-        <v>13771575.42</v>
+        <v>4103620.27</v>
       </c>
       <c r="O181" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>473</v>
+        <v>456</v>
       </c>
       <c r="B182" t="s">
-        <v>474</v>
+        <v>457</v>
       </c>
       <c r="C182" s="1">
-        <v>6299000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.019</v>
+        <v>100.131</v>
       </c>
       <c r="E182" s="1">
-        <v>100.18117098</v>
+        <v>101.32059615</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>6310411.96</v>
+        <v>5268671.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-10215.15</v>
+        <v>-61859.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.16187770409842</v>
+        <v>-1.17409115126</v>
       </c>
       <c r="K182">
-        <v>1.95</v>
+        <v>3.76</v>
       </c>
       <c r="L182" t="s">
-        <v>475</v>
+        <v>458</v>
       </c>
       <c r="M182" s="1">
-        <v>6300196.81</v>
+        <v>5206812.0</v>
       </c>
       <c r="N182" s="1">
-        <v>6422746.88</v>
+        <v>5402506.52</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>476</v>
+        <v>459</v>
       </c>
       <c r="B183" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
       <c r="C183" s="1">
-        <v>1000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.26</v>
+        <v>102.105</v>
       </c>
       <c r="E183" s="1">
-        <v>98.02</v>
+        <v>102.4148</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>980200.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I183" s="1">
-        <v>12400.0</v>
+        <v>-46470.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.2650479493981</v>
+        <v>-0.30249534247003</v>
       </c>
       <c r="K183">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>784.25</v>
+        <v>3.83</v>
+      </c>
+      <c r="L183" t="s">
+        <v>461</v>
       </c>
       <c r="M183" s="1">
-        <v>992600.0</v>
+        <v>15315750.0</v>
       </c>
       <c r="N183" s="1">
-        <v>993384.25</v>
+        <v>15889654.11</v>
       </c>
       <c r="O183" s="1">
-        <v>0.02</v>
+        <v>0.28</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
       <c r="B184" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="C184" s="1">
-        <v>25000000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.62</v>
+        <v>98.388</v>
       </c>
       <c r="E184" s="1">
-        <v>97.37396836</v>
+        <v>98.37645614</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>24343492.09</v>
+        <v>28037290.0</v>
       </c>
       <c r="I184" s="1">
-        <v>561507.91</v>
+        <v>3290.0</v>
       </c>
       <c r="J184" s="1">
-        <v>2.306603785209</v>
+        <v>0.011734372330564</v>
       </c>
       <c r="K184">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="L184" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="M184" s="1">
-        <v>24905000.0</v>
+        <v>28040580.0</v>
       </c>
       <c r="N184" s="1">
-        <v>24942178.08</v>
+        <v>28062833.42</v>
       </c>
       <c r="O184" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="B185" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="C185" s="1">
-        <v>32391000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.236</v>
+        <v>99.637</v>
       </c>
       <c r="E185" s="1">
-        <v>97.79440718</v>
+        <v>98.926908</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>31676586.43</v>
+        <v>24731727.0</v>
       </c>
       <c r="I185" s="1">
-        <v>466946.33</v>
+        <v>177523.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.4741055859408</v>
+        <v>0.7177945963903</v>
       </c>
       <c r="K185">
-        <v>0.08</v>
+        <v>0.72</v>
       </c>
       <c r="L185" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="M185" s="1">
-        <v>32143532.76</v>
+        <v>24909250.0</v>
       </c>
       <c r="N185" s="1">
-        <v>32168935.29</v>
+        <v>25090071.92</v>
       </c>
       <c r="O185" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>484</v>
+        <v>468</v>
       </c>
       <c r="B186" t="s">
-        <v>485</v>
+        <v>469</v>
       </c>
       <c r="C186" s="1">
-        <v>5709000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.083</v>
+        <v>99.638</v>
       </c>
       <c r="E186" s="1">
-        <v>98.76817691</v>
+        <v>96.05</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5638675.22</v>
+        <v>14407500.0</v>
       </c>
       <c r="I186" s="1">
-        <v>17973.25</v>
+        <v>538200.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.3187495164866</v>
+        <v>3.7355543987507</v>
       </c>
       <c r="K186">
-        <v>1.27</v>
+        <v>0.01</v>
       </c>
       <c r="L186" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="M186" s="1">
-        <v>5656648.47</v>
+        <v>14945700.0</v>
       </c>
       <c r="N186" s="1">
-        <v>5729125.4</v>
+        <v>14946953.42</v>
       </c>
       <c r="O186" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="B187" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="C187" s="1">
-        <v>18216000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.738</v>
+        <v>98.363</v>
       </c>
       <c r="E187" s="1">
-        <v>98.71901845</v>
+        <v>98.63984906</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>17982656.4</v>
+        <v>15683736.0</v>
       </c>
       <c r="I187" s="1">
-        <v>185617.68</v>
+        <v>-44019.0</v>
       </c>
       <c r="J187" s="1">
-        <v>1.0322038961941</v>
+        <v>-0.28066654526702</v>
       </c>
       <c r="K187">
-        <v>0.22</v>
+        <v>0.99</v>
       </c>
       <c r="L187" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="M187" s="1">
-        <v>18168274.08</v>
+        <v>15639717.0</v>
       </c>
       <c r="N187" s="1">
-        <v>18207575.72</v>
+        <v>15797627.96</v>
       </c>
       <c r="O187" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="B188" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="C188" s="1">
-        <v>9100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.159</v>
+        <v>100.54</v>
       </c>
       <c r="E188" s="1">
-        <v>98.67873626</v>
+        <v>100.747</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>8979765.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I188" s="1">
-        <v>43704.0</v>
+        <v>-41400.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.48669425090746</v>
+        <v>-0.20546517514169</v>
       </c>
       <c r="K188">
-        <v>0.29</v>
+        <v>0.98</v>
       </c>
       <c r="L188" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="M188" s="1">
-        <v>9023469.0</v>
+        <v>20108000.0</v>
       </c>
       <c r="N188" s="1">
-        <v>9049896.4</v>
+        <v>20303890.41</v>
       </c>
       <c r="O188" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>493</v>
+        <v>477</v>
       </c>
       <c r="B189" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="C189" s="1">
-        <v>5300000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.881</v>
+        <v>100.135</v>
       </c>
       <c r="E189" s="1">
-        <v>97.14377358</v>
+        <v>100.16216667</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>5148620.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I189" s="1">
-        <v>145073.0</v>
+        <v>-1630.0</v>
       </c>
       <c r="J189" s="1">
-        <v>2.8177064922251</v>
+        <v>-0.027122682716195</v>
       </c>
       <c r="K189">
-        <v>0.12</v>
+        <v>0.43</v>
       </c>
       <c r="L189" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
       <c r="M189" s="1">
-        <v>5293693.0</v>
+        <v>6008100.0</v>
       </c>
       <c r="N189" s="1">
-        <v>5299918.68</v>
+        <v>6033747.33</v>
       </c>
       <c r="O189" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>496</v>
+        <v>480</v>
       </c>
       <c r="B190" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="C190" s="1">
-        <v>29500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.552</v>
+        <v>100.365</v>
       </c>
       <c r="E190" s="1">
-        <v>98.3307661</v>
+        <v>100.855</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>29007576.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I190" s="1">
-        <v>65264.0</v>
+        <v>-24500.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.22498949929494</v>
+        <v>-0.48584601655843</v>
       </c>
       <c r="K190">
-        <v>0.02</v>
+        <v>1.62</v>
       </c>
       <c r="L190" t="s">
-        <v>498</v>
+        <v>482</v>
       </c>
       <c r="M190" s="1">
-        <v>29072840.0</v>
+        <v>5018250.0</v>
       </c>
       <c r="N190" s="1">
-        <v>29077689.32</v>
+        <v>5099208.9</v>
       </c>
       <c r="O190" s="1">
-        <v>0.55</v>
+        <v>0.09</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="B191" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="C191" s="1">
-        <v>15000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.687</v>
+        <v>99.693</v>
       </c>
       <c r="E191" s="1">
-        <v>100.59</v>
+        <v>98.79801159</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>15088500.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I191" s="1">
-        <v>14550.0</v>
+        <v>308771.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.096431056765086</v>
+        <v>0.90587694160599</v>
       </c>
       <c r="K191">
-        <v>2.92</v>
+        <v>0.84</v>
       </c>
       <c r="L191" t="s">
-        <v>501</v>
+        <v>485</v>
       </c>
       <c r="M191" s="1">
-        <v>15103050.0</v>
+        <v>34394085.0</v>
       </c>
       <c r="N191" s="1">
-        <v>15540721.23</v>
+        <v>34685444.59</v>
       </c>
       <c r="O191" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="B192" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
       <c r="C192" s="1">
-        <v>20000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.724</v>
+        <v>98.123</v>
       </c>
       <c r="E192" s="1">
-        <v>99.71</v>
+        <v>97.49172258</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>19942000.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I192" s="1">
-        <v>2800.0</v>
+        <v>195696.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.014040718082439</v>
+        <v>0.64751899201765</v>
       </c>
       <c r="K192">
-        <v>0.95</v>
+        <v>0.02</v>
       </c>
       <c r="L192" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="M192" s="1">
-        <v>19944800.0</v>
+        <v>30418130.0</v>
       </c>
       <c r="N192" s="1">
-        <v>20135484.93</v>
+        <v>30424924.52</v>
       </c>
       <c r="O192" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="B193" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="C193" s="1">
-        <v>7969000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.357</v>
+        <v>99.975</v>
       </c>
       <c r="E193" s="1">
-        <v>97.83736655</v>
+        <v>98.78216</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>7796659.74</v>
+        <v>24695540.0</v>
       </c>
       <c r="I193" s="1">
-        <v>121099.59</v>
+        <v>298210.0</v>
       </c>
       <c r="J193" s="1">
-        <v>1.5532239964085</v>
+        <v>1.2075459779377</v>
       </c>
       <c r="K193">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.33</v>
+      </c>
+      <c r="L193" t="s">
+        <v>491</v>
       </c>
       <c r="M193" s="1">
-        <v>7917759.33</v>
+        <v>24993750.0</v>
       </c>
       <c r="N193" s="1">
-        <v>7917759.33</v>
+        <v>25327140.41</v>
       </c>
       <c r="O193" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="B194" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
       <c r="C194" s="1">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.777</v>
+        <v>100.129</v>
       </c>
       <c r="E194" s="1">
-        <v>101.91</v>
+        <v>101.1</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>5095500.0</v>
+        <v>8088000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-56650.0</v>
+        <v>-77680.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.1117652830929</v>
+        <v>-0.96043521266073</v>
       </c>
       <c r="K194">
-        <v>1.67</v>
+        <v>3.27</v>
       </c>
       <c r="L194" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
       <c r="M194" s="1">
-        <v>5038850.0</v>
+        <v>8010320.0</v>
       </c>
       <c r="N194" s="1">
-        <v>5122189.04</v>
+        <v>8271717.26</v>
       </c>
       <c r="O194" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="B195" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="C195" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.8634506</v>
+        <v>99.686</v>
       </c>
       <c r="E195" s="1">
-        <v>0.0</v>
+        <v>98.92166667</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>0.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-6827.47</v>
+        <v>114650.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0</v>
+        <v>0.7726652401732</v>
       </c>
       <c r="K195">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="L195" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="M195" s="1">
-        <v>-6827.47</v>
+        <v>14952900.0</v>
       </c>
       <c r="N195" s="1">
-        <v>-10312.47</v>
+        <v>15027643.15</v>
       </c>
       <c r="O195" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="B196" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="C196" s="1">
-        <v>1600000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.868375</v>
+        <v>99.953</v>
       </c>
       <c r="E196" s="1">
-        <v>0.0</v>
+        <v>98.19733333</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>0.0</v>
+        <v>4418880.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-2106.0</v>
+        <v>79005.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0</v>
+        <v>1.7878964805562</v>
       </c>
       <c r="K196">
-        <v>0.0</v>
+        <v>1.08</v>
       </c>
       <c r="L196" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="M196" s="1">
-        <v>-2106.0</v>
+        <v>4497885.0</v>
       </c>
       <c r="N196" s="1">
-        <v>-3180.2</v>
+        <v>4546429.52</v>
       </c>
       <c r="O196" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="B197" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="C197" s="1">
-        <v>15000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.9480926</v>
+        <v>100.01</v>
       </c>
       <c r="E197" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>0.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-7786.11</v>
+        <v>1350.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="K197">
-        <v>0.0</v>
+        <v>0.47</v>
       </c>
       <c r="L197" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="M197" s="1">
-        <v>-7786.11</v>
+        <v>13501350.0</v>
       </c>
       <c r="N197" s="1">
-        <v>-27456.32</v>
+        <v>13564805.25</v>
       </c>
       <c r="O197" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>504</v>
+      </c>
+      <c r="B198" t="s">
+        <v>505</v>
       </c>
       <c r="C198" s="1">
-        <v>5000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.0067998</v>
+        <v>100.65</v>
       </c>
       <c r="E198" s="1">
-        <v>0.0</v>
+        <v>100.95</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>0.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I198" s="1">
-        <v>339.99</v>
+        <v>-8400.0</v>
       </c>
       <c r="J198" s="1">
-        <v>0</v>
+        <v>-0.29717682020802</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>228.86</v>
+        <v>1.02</v>
+      </c>
+      <c r="L198" t="s">
+        <v>506</v>
       </c>
       <c r="M198" s="1">
-        <v>339.99</v>
+        <v>2818200.0</v>
       </c>
       <c r="N198" s="1">
-        <v>568.85</v>
+        <v>2846660.27</v>
       </c>
       <c r="O198" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>2624616572</v>
+        <v>507</v>
+      </c>
+      <c r="B199" t="s">
+        <v>508</v>
       </c>
       <c r="C199" s="1">
-        <v>3900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.99599051</v>
+        <v>100.777</v>
       </c>
       <c r="E199" s="1">
-        <v>0.0</v>
+        <v>101.13</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>0.0</v>
+        <v>15169500.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-156.37</v>
+        <v>-52950.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0</v>
+        <v>-0.34905567091862</v>
       </c>
       <c r="K199">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>798.53</v>
+        <v>1.06</v>
+      </c>
+      <c r="L199" t="s">
+        <v>509</v>
       </c>
       <c r="M199" s="1">
-        <v>-156.37</v>
+        <v>15116550.0</v>
       </c>
       <c r="N199" s="1">
-        <v>642.16</v>
+        <v>15275282.88</v>
       </c>
       <c r="O199" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>2631260012</v>
+        <v>510</v>
+      </c>
+      <c r="B200" t="s">
+        <v>511</v>
       </c>
       <c r="C200" s="1">
-        <v>4500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.98499267</v>
+        <v>97.995</v>
       </c>
       <c r="E200" s="1">
-        <v>0.0</v>
+        <v>98.09</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>0.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-675.33</v>
+        <v>-1140.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0</v>
+        <v>-0.096849831787134</v>
       </c>
       <c r="K200">
-        <v>0.0</v>
+        <v>0.74</v>
       </c>
       <c r="L200" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="M200" s="1">
-        <v>-675.33</v>
+        <v>1175940.0</v>
       </c>
       <c r="N200" s="1">
-        <v>-2150.8</v>
+        <v>1184829.04</v>
       </c>
       <c r="O200" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>2642155372</v>
+        <v>513</v>
+      </c>
+      <c r="B201" t="s">
+        <v>514</v>
       </c>
       <c r="C201" s="1">
-        <v>5300000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.99230189</v>
+        <v>100.646</v>
       </c>
       <c r="E201" s="1">
-        <v>0.0</v>
+        <v>102.17515152</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>0.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-408.0</v>
+        <v>-100924.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0</v>
+        <v>-1.4965982359466</v>
       </c>
       <c r="K201">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-255.28</v>
+        <v>1.75</v>
+      </c>
+      <c r="L201" t="s">
+        <v>515</v>
       </c>
       <c r="M201" s="1">
-        <v>-408.0</v>
+        <v>6642636.0</v>
       </c>
       <c r="N201" s="1">
-        <v>-663.28</v>
+        <v>6758249.01</v>
       </c>
       <c r="O201" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>2669237042</v>
+        <v>516</v>
+      </c>
+      <c r="B202" t="s">
+        <v>517</v>
       </c>
       <c r="C202" s="1">
-        <v>8000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.96069525</v>
+        <v>99.971</v>
       </c>
       <c r="E202" s="1">
-        <v>0.0</v>
+        <v>97.43991173</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>0.0</v>
+        <v>10718390.29</v>
       </c>
       <c r="I202" s="1">
-        <v>-3144.38</v>
+        <v>278419.71</v>
       </c>
       <c r="J202" s="1">
-        <v>0</v>
+        <v>2.5975888399936</v>
       </c>
       <c r="K202">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="L202" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="M202" s="1">
-        <v>-3144.38</v>
+        <v>10996810.0</v>
       </c>
       <c r="N202" s="1">
-        <v>-13173.18</v>
+        <v>11018448.36</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>2674133282</v>
+        <v>519</v>
+      </c>
+      <c r="B203" t="s">
+        <v>520</v>
       </c>
       <c r="C203" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.99047828</v>
+        <v>100.327</v>
       </c>
       <c r="E203" s="1">
-        <v>0.0</v>
+        <v>100.493844</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>0.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I203" s="1">
-        <v>-2380.43</v>
+        <v>-8342.2</v>
       </c>
       <c r="J203" s="1">
-        <v>0</v>
+        <v>-0.16602409994387</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-650.0</v>
+        <v>1.47</v>
+      </c>
+      <c r="L203" t="s">
+        <v>521</v>
       </c>
       <c r="M203" s="1">
-        <v>-2380.43</v>
+        <v>5016350.0</v>
       </c>
       <c r="N203" s="1">
-        <v>-3030.43</v>
+        <v>5089980.14</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>522</v>
+      </c>
+      <c r="B204" t="s">
+        <v>523</v>
       </c>
       <c r="C204" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.9710803</v>
+        <v>99.196</v>
       </c>
       <c r="E204" s="1">
-        <v>0.0</v>
+        <v>99.2</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>0.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-2891.97</v>
+        <v>-800.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0</v>
+        <v>-0.0040322580645161</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="L204" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="M204" s="1">
-        <v>-2891.97</v>
+        <v>19839200.0</v>
       </c>
       <c r="N204" s="1">
-        <v>-9053.52</v>
+        <v>19921391.78</v>
       </c>
       <c r="O204" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>2677223842</v>
+        <v>525</v>
+      </c>
+      <c r="B205" t="s">
+        <v>526</v>
       </c>
       <c r="C205" s="1">
-        <v>5200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.98323577</v>
+        <v>101.049</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0</v>
+        <v>101.44351064</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-871.74</v>
+        <v>-18542.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0</v>
+        <v>-0.38889687059877</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L205" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="M205" s="1">
-        <v>-871.74</v>
+        <v>4749303.0</v>
       </c>
       <c r="N205" s="1">
-        <v>-2927.17</v>
+        <v>4778742.38</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>2679849762</v>
+        <v>528</v>
+      </c>
+      <c r="B206" t="s">
+        <v>529</v>
       </c>
       <c r="C206" s="1">
-        <v>11000000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.98746682</v>
+        <v>100.675</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0</v>
+        <v>101.38580613</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>0.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I206" s="1">
-        <v>-1378.65</v>
+        <v>-78167.35</v>
       </c>
       <c r="J206" s="1">
-        <v>0</v>
+        <v>-0.70109037555044</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
+        <v>1.16</v>
       </c>
       <c r="L206" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="M206" s="1">
-        <v>-1378.65</v>
+        <v>11071229.75</v>
       </c>
       <c r="N206" s="1">
-        <v>-3943.85</v>
+        <v>11199013.38</v>
       </c>
       <c r="O206" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>531</v>
+      </c>
+      <c r="B207" t="s">
+        <v>532</v>
+      </c>
+      <c r="C207" s="1">
+        <v>25600000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.903</v>
+      </c>
+      <c r="E207" s="1">
+        <v>102.00832031</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>26114130.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-282962.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-1.0835589774578</v>
+      </c>
+      <c r="K207">
+        <v>1.82</v>
+      </c>
+      <c r="L207" t="s">
         <v>533</v>
       </c>
-      <c r="B207">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>-685.23</v>
+        <v>25831168.0</v>
       </c>
       <c r="N207" s="1">
-        <v>-72.73</v>
+        <v>26296965.26</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.46</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>534</v>
       </c>
-      <c r="B208">
-        <v>2681106792</v>
+      <c r="B208" t="s">
+        <v>535</v>
       </c>
       <c r="C208" s="1">
-        <v>50000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.9941979</v>
+        <v>101.487</v>
       </c>
       <c r="E208" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-2901.05</v>
+        <v>-31357.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0</v>
+        <v>-0.19154267937648</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
+        <v>1.58</v>
       </c>
       <c r="L208" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="M208" s="1">
-        <v>-2901.05</v>
+        <v>16339407.0</v>
       </c>
       <c r="N208" s="1">
-        <v>-16657.99</v>
+        <v>16594149.13</v>
       </c>
       <c r="O208" s="1">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>2690521412</v>
+        <v>537</v>
+      </c>
+      <c r="B209" t="s">
+        <v>538</v>
       </c>
       <c r="C209" s="1">
-        <v>10000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.9905512</v>
+        <v>98.965</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0</v>
+        <v>99.04783667</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>0.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I209" s="1">
-        <v>-944.88</v>
+        <v>-5173.15</v>
       </c>
       <c r="J209" s="1">
-        <v>0</v>
+        <v>-0.083632992017799</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L209" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="M209" s="1">
-        <v>-944.88</v>
+        <v>6180364.25</v>
       </c>
       <c r="N209" s="1">
-        <v>-4401.55</v>
+        <v>6189346.78</v>
       </c>
       <c r="O209" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>2699033282</v>
+        <v>540</v>
+      </c>
+      <c r="B210" t="s">
+        <v>541</v>
       </c>
       <c r="C210" s="1">
-        <v>7500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.99202827</v>
+        <v>100.62</v>
       </c>
       <c r="E210" s="1">
-        <v>0.0</v>
+        <v>100.98692308</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>0.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-597.88</v>
+        <v>-47700.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0</v>
+        <v>-0.36333721807089</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="L210" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="M210" s="1">
-        <v>-597.88</v>
+        <v>13080600.0</v>
       </c>
       <c r="N210" s="1">
-        <v>-2659.73</v>
+        <v>13121469.86</v>
       </c>
       <c r="O210" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>2706544722</v>
+        <v>543</v>
+      </c>
+      <c r="B211" t="s">
+        <v>544</v>
       </c>
       <c r="C211" s="1">
-        <v>50000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.98084932</v>
+        <v>99.16</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>99.295</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-9575.34</v>
+        <v>-8262.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-0.13595850747772</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>1.65</v>
       </c>
       <c r="L211" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="M211" s="1">
-        <v>-9575.34</v>
+        <v>6068592.0</v>
       </c>
       <c r="N211" s="1">
-        <v>-54488.54</v>
+        <v>6169530.08</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>2708509122</v>
+        <v>546</v>
+      </c>
+      <c r="B212" t="s">
+        <v>547</v>
       </c>
       <c r="C212" s="1">
-        <v>12500000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.98196128</v>
+        <v>98.99</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-2254.84</v>
+        <v>18765.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>0.13656365383643</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L212" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="M212" s="1">
-        <v>-2254.84</v>
+        <v>13759610.0</v>
       </c>
       <c r="N212" s="1">
-        <v>-11603.59</v>
+        <v>13793407.95</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>2715283662</v>
+        <v>549</v>
+      </c>
+      <c r="B213" t="s">
+        <v>550</v>
       </c>
       <c r="C213" s="1">
-        <v>10000000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.9504474</v>
+        <v>100.014</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>100.18117098</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>6310411.96</v>
       </c>
       <c r="I213" s="1">
-        <v>-4955.26</v>
+        <v>-10530.1</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>-0.16686866193123</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>2.19</v>
       </c>
       <c r="L213" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="M213" s="1">
-        <v>-4955.26</v>
+        <v>6299881.86</v>
       </c>
       <c r="N213" s="1">
-        <v>-14026.65</v>
+        <v>6438006.85</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>2715298442</v>
+        <v>552</v>
+      </c>
+      <c r="B214" t="s">
+        <v>553</v>
       </c>
       <c r="C214" s="1">
-        <v>30000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.98145313</v>
+        <v>99.457</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-5564.06</v>
+        <v>14370.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>1.4660273413589</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>0.09</v>
+      </c>
+      <c r="L214">
+        <v>914.38</v>
       </c>
       <c r="M214" s="1">
-        <v>-5564.06</v>
+        <v>994570.0</v>
       </c>
       <c r="N214" s="1">
-        <v>-25015.06</v>
+        <v>995484.38</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>2753099542</v>
+        <v>554</v>
+      </c>
+      <c r="B215" t="s">
+        <v>555</v>
       </c>
       <c r="C215" s="1">
-        <v>50000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.03731682</v>
+        <v>100.768</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>100.937</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I215" s="1">
-        <v>18658.41</v>
+        <v>-15886.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>-0.16743116993768</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>1.85</v>
       </c>
       <c r="L215" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="M215" s="1">
-        <v>18658.41</v>
+        <v>9472192.0</v>
       </c>
       <c r="N215" s="1">
-        <v>94400.22</v>
+        <v>9646413.92</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>2760392002</v>
+        <v>557</v>
+      </c>
+      <c r="B216" t="s">
+        <v>558</v>
       </c>
       <c r="C216" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.05969768</v>
+        <v>99.824</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>97.37396836</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>24343492.09</v>
       </c>
       <c r="I216" s="1">
-        <v>29848.84</v>
+        <v>612507.91</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>2.5161053629262</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="L216" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="M216" s="1">
-        <v>29848.84</v>
+        <v>24956000.0</v>
       </c>
       <c r="N216" s="1">
-        <v>131163.84</v>
+        <v>24997967.12</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>2763112582</v>
+        <v>560</v>
+      </c>
+      <c r="B217" t="s">
+        <v>561</v>
       </c>
       <c r="C217" s="1">
-        <v>10000000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.057766</v>
+        <v>98.928</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>99.18034949</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I217" s="1">
-        <v>5776.6</v>
+        <v>-36918.73</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.25443496484848</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>1.51</v>
       </c>
       <c r="L217" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="M217" s="1">
-        <v>5776.6</v>
+        <v>14473166.4</v>
       </c>
       <c r="N217" s="1">
-        <v>24886.6</v>
+        <v>14694130.71</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>2773882062</v>
+        <v>563</v>
+      </c>
+      <c r="B218" t="s">
+        <v>564</v>
       </c>
       <c r="C218" s="1">
-        <v>30000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.0385607</v>
+        <v>99.42</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>97.79440718</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I218" s="1">
-        <v>11568.21</v>
+        <v>526545.77</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>1.6622554048353</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L218" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="M218" s="1">
-        <v>11568.21</v>
+        <v>32203132.2</v>
       </c>
       <c r="N218" s="1">
-        <v>43149.21</v>
+        <v>32232750.0</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.57</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>2777134362</v>
+        <v>566</v>
+      </c>
+      <c r="B219" t="s">
+        <v>567</v>
       </c>
       <c r="C219" s="1">
-        <v>10000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.0510811</v>
+        <v>98.872</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I219" s="1">
-        <v>5108.11</v>
+        <v>-34573.06</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>-0.13662396552556</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L219" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="M219" s="1">
-        <v>5108.11</v>
+        <v>25270694.48</v>
       </c>
       <c r="N219" s="1">
-        <v>12633.11</v>
+        <v>25280322.87</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>2782643402</v>
+        <v>569</v>
+      </c>
+      <c r="B220" t="s">
+        <v>570</v>
       </c>
       <c r="C220" s="1">
-        <v>3216000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.02262189</v>
+        <v>98.602</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I220" s="1">
-        <v>727.52</v>
+        <v>-24762.5</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.28619102998433</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L220" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="M220" s="1">
-        <v>727.52</v>
+        <v>8627675.0</v>
       </c>
       <c r="N220" s="1">
-        <v>4294.5</v>
+        <v>8634147.6</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>2786856992</v>
+        <v>572</v>
+      </c>
+      <c r="B221" t="s">
+        <v>573</v>
       </c>
       <c r="C221" s="1">
-        <v>10000000.0</v>
+        <v>18216000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0137396</v>
+        <v>99.938</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>98.71901845</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>17982656.4</v>
       </c>
       <c r="I221" s="1">
-        <v>1373.96</v>
+        <v>222049.68</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>1.2347991034295</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L221" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="M221" s="1">
-        <v>1373.96</v>
+        <v>18204706.08</v>
       </c>
       <c r="N221" s="1">
-        <v>12329.96</v>
+        <v>18248748.87</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>2788199742</v>
+        <v>575</v>
+      </c>
+      <c r="B222" t="s">
+        <v>576</v>
       </c>
       <c r="C222" s="1">
-        <v>7969000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.05438487</v>
+        <v>99.097</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>98.67873626</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I222" s="1">
-        <v>4333.93</v>
+        <v>38062.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.42386409889346</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.39</v>
       </c>
       <c r="L222" t="s">
-        <v>563</v>
+        <v>577</v>
       </c>
       <c r="M222" s="1">
-        <v>4333.93</v>
+        <v>9017827.0</v>
       </c>
       <c r="N222" s="1">
-        <v>14319.79</v>
+        <v>9053728.37</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2792185192</v>
+        <v>578</v>
+      </c>
+      <c r="B223" t="s">
+        <v>579</v>
       </c>
       <c r="C223" s="1">
-        <v>25000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.07493704</v>
+        <v>97.98</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I223" s="1">
-        <v>18734.26</v>
+        <v>-13890.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>-0.22812938828804</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L223" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="M223" s="1">
-        <v>18734.26</v>
+        <v>6074760.0</v>
       </c>
       <c r="N223" s="1">
-        <v>55454.4</v>
+        <v>6076607.26</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>2798428702</v>
+        <v>581</v>
+      </c>
+      <c r="B224" t="s">
+        <v>582</v>
       </c>
       <c r="C224" s="1">
-        <v>6299000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.03917606</v>
+        <v>100.961</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I224" s="1">
-        <v>2467.7</v>
+        <v>-31077.57</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>-0.25585833018308</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>1.35</v>
       </c>
       <c r="L224" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="M224" s="1">
-        <v>2467.7</v>
+        <v>12115320.0</v>
       </c>
       <c r="N224" s="1">
-        <v>10579.83</v>
+        <v>12277073.42</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>2798594422</v>
+        <v>584</v>
+      </c>
+      <c r="B225" t="s">
+        <v>585</v>
       </c>
       <c r="C225" s="1">
-        <v>15000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.0888922</v>
+        <v>98.486</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I225" s="1">
-        <v>13333.83</v>
+        <v>34097.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>0.094167843569086</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L225" t="s">
-        <v>569</v>
+        <v>586</v>
       </c>
       <c r="M225" s="1">
-        <v>13333.83</v>
+        <v>36242848.0</v>
       </c>
       <c r="N225" s="1">
-        <v>33159.37</v>
+        <v>36277631.56</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>2805968982</v>
+        <v>587</v>
+      </c>
+      <c r="B226" t="s">
+        <v>588</v>
       </c>
       <c r="C226" s="1">
-        <v>5000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.070642</v>
+        <v>100.373</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>100.63928788</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>33210965.0</v>
       </c>
       <c r="I226" s="1">
-        <v>3532.1</v>
+        <v>-87875.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>-0.26459634641752</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L226" t="s">
-        <v>571</v>
+        <v>589</v>
       </c>
       <c r="M226" s="1">
-        <v>3532.1</v>
+        <v>33123090.0</v>
       </c>
       <c r="N226" s="1">
-        <v>8962.37</v>
+        <v>33199035.21</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.59</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>2806083582</v>
+        <v>590</v>
+      </c>
+      <c r="B227" t="s">
+        <v>591</v>
       </c>
       <c r="C227" s="1">
-        <v>5997000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.14116642</v>
+        <v>98.847</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>99.04495</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I227" s="1">
-        <v>8465.75</v>
+        <v>-39590.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>-0.19985875100144</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L227" t="s">
-        <v>573</v>
+        <v>592</v>
       </c>
       <c r="M227" s="1">
-        <v>8465.75</v>
+        <v>19769400.0</v>
       </c>
       <c r="N227" s="1">
-        <v>10812.84</v>
+        <v>19785783.56</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>2807665232</v>
+        <v>593</v>
+      </c>
+      <c r="B228" t="s">
+        <v>594</v>
       </c>
       <c r="C228" s="1">
-        <v>30000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.05583267</v>
+        <v>102.057</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>102.19</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="I228" s="1">
-        <v>16749.8</v>
+        <v>-3990.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>-0.13014972110774</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
+        <v>4.4</v>
       </c>
       <c r="L228" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="M228" s="1">
-        <v>16749.8</v>
+        <v>3061710.0</v>
       </c>
       <c r="N228" s="1">
-        <v>50569.8</v>
+        <v>3193617.53</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>2813843002</v>
+        <v>596</v>
+      </c>
+      <c r="B229" t="s">
+        <v>597</v>
       </c>
       <c r="C229" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.0626019</v>
+        <v>99.772</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I229" s="1">
-        <v>12520.38</v>
+        <v>12750.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>0.051142688099798</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
+        <v>1.11</v>
       </c>
       <c r="L229" t="s">
-        <v>577</v>
+        <v>598</v>
       </c>
       <c r="M229" s="1">
-        <v>12520.38</v>
+        <v>24943000.0</v>
       </c>
       <c r="N229" s="1">
-        <v>30666.93</v>
+        <v>25220397.26</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>2818053312</v>
+        <v>599</v>
+      </c>
+      <c r="B230" t="s">
+        <v>600</v>
       </c>
       <c r="C230" s="1">
-        <v>3884000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.06998429</v>
+        <v>99.586</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>97.83736655</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>7796659.74</v>
       </c>
       <c r="I230" s="1">
-        <v>2718.19</v>
+        <v>139348.6</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>1.7872858973835</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
-      <c r="L230" t="s">
-        <v>579</v>
+      <c r="L230">
+        <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>2718.19</v>
+        <v>7936008.34</v>
       </c>
       <c r="N230" s="1">
-        <v>6756.54</v>
+        <v>7936008.34</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>2820060352</v>
+        <v>601</v>
+      </c>
+      <c r="B231" t="s">
+        <v>602</v>
       </c>
       <c r="C231" s="1">
-        <v>7500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.02379853</v>
+        <v>100.559</v>
       </c>
       <c r="E231" s="1">
-        <v>0.0</v>
+        <v>101.91</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>0.0</v>
+        <v>5095500.0</v>
       </c>
       <c r="I231" s="1">
-        <v>1784.89</v>
+        <v>-67550.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0</v>
+        <v>-1.3256795211461</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>2.07</v>
       </c>
       <c r="L231" t="s">
-        <v>581</v>
+        <v>603</v>
       </c>
       <c r="M231" s="1">
-        <v>1784.89</v>
+        <v>5027950.0</v>
       </c>
       <c r="N231" s="1">
-        <v>8028.16</v>
+        <v>5131460.27</v>
       </c>
       <c r="O231" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>2820282912</v>
+        <v>604</v>
+      </c>
+      <c r="B232" t="s">
+        <v>605</v>
       </c>
       <c r="C232" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.05676305</v>
+        <v>99.9783942</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>11352.61</v>
+        <v>-1080.29</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
       <c r="M232" s="1">
-        <v>11352.61</v>
+        <v>-1080.29</v>
       </c>
       <c r="N232" s="1">
-        <v>30954.95</v>
+        <v>-5639.76</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>2821297082</v>
+        <v>607</v>
+      </c>
+      <c r="B233" t="s">
+        <v>608</v>
       </c>
       <c r="C233" s="1">
-        <v>12500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.07096184</v>
+        <v>99.98249438</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>8870.23</v>
+        <v>-280.09</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>585</v>
+        <v>609</v>
       </c>
       <c r="M233" s="1">
-        <v>8870.23</v>
+        <v>-280.09</v>
       </c>
       <c r="N233" s="1">
-        <v>22497.86</v>
+        <v>-1684.79</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>2829527952</v>
+        <v>610</v>
+      </c>
+      <c r="B234" t="s">
+        <v>611</v>
       </c>
       <c r="C234" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0378717</v>
+        <v>99.9724748</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>3787.17</v>
+        <v>-4128.78</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>587</v>
+        <v>612</v>
       </c>
       <c r="M234" s="1">
-        <v>3787.17</v>
+        <v>-4128.78</v>
       </c>
       <c r="N234" s="1">
-        <v>13649.95</v>
+        <v>-26916.91</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>588</v>
+        <v>613</v>
       </c>
       <c r="B235">
-        <v>2833851572</v>
+        <v>2621898882</v>
       </c>
       <c r="C235" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0689719</v>
+        <v>100.0709522</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>6897.19</v>
+        <v>3547.61</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
-      <c r="L235" t="s">
-        <v>589</v>
+      <c r="L235">
+        <v>361.06</v>
       </c>
       <c r="M235" s="1">
-        <v>6897.19</v>
+        <v>3547.61</v>
       </c>
       <c r="N235" s="1">
-        <v>16347.19</v>
+        <v>3908.67</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="B236">
-        <v>2834781292</v>
+        <v>2631260012</v>
       </c>
       <c r="C236" s="1">
-        <v>20000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.04295585</v>
+        <v>99.99613089</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>8591.17</v>
+        <v>-174.11</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="M236" s="1">
-        <v>8591.17</v>
+        <v>-174.11</v>
       </c>
       <c r="N236" s="1">
-        <v>23527.23</v>
+        <v>-2132.87</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="B237">
-        <v>2837008342</v>
+        <v>2669237042</v>
       </c>
       <c r="C237" s="1">
-        <v>24000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.01933279</v>
+        <v>99.982562</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>4639.87</v>
+        <v>-1395.04</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>593</v>
+        <v>617</v>
       </c>
       <c r="M237" s="1">
-        <v>4639.87</v>
+        <v>-1395.04</v>
       </c>
       <c r="N237" s="1">
-        <v>22698.2</v>
+        <v>-13079.13</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
       <c r="B238">
-        <v>2837532542</v>
+        <v>2674133282</v>
       </c>
       <c r="C238" s="1">
-        <v>3507000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.07171286</v>
+        <v>99.99808816</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>2514.97</v>
+        <v>-477.96</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="M238" s="1">
-        <v>2514.97</v>
+        <v>-477.96</v>
       </c>
       <c r="N238" s="1">
-        <v>5921.39</v>
+        <v>-2946.85</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="B239">
-        <v>2838401762</v>
+        <v>2675905932</v>
       </c>
       <c r="C239" s="1">
-        <v>3849000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.00985581</v>
+        <v>99.9905291</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>379.35</v>
+        <v>-947.09</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="M239" s="1">
-        <v>379.35</v>
+        <v>-947.09</v>
       </c>
       <c r="N239" s="1">
-        <v>3051.2</v>
+        <v>-7961.67</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="B240">
-        <v>2838692972</v>
+        <v>2677223842</v>
       </c>
       <c r="C240" s="1">
-        <v>1143000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.01013036</v>
+        <v>99.99360577</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>115.79</v>
+        <v>-332.5</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
-      <c r="L240">
-        <v>818.33</v>
+      <c r="L240" t="s">
+        <v>623</v>
       </c>
       <c r="M240" s="1">
-        <v>115.79</v>
+        <v>-332.5</v>
       </c>
       <c r="N240" s="1">
-        <v>934.12</v>
+        <v>-2866.49</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>599</v>
+        <v>624</v>
       </c>
       <c r="B241">
-        <v>2842055272</v>
+        <v>2679849762</v>
       </c>
       <c r="C241" s="1">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.0794178</v>
+        <v>99.99830145</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>7941.78</v>
+        <v>-186.84</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>600</v>
+        <v>625</v>
       </c>
       <c r="M241" s="1">
-        <v>7941.78</v>
+        <v>-186.84</v>
       </c>
       <c r="N241" s="1">
-        <v>18170.89</v>
+        <v>-3927.94</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>601</v>
+        <v>626</v>
       </c>
       <c r="B242">
-        <v>2842080562</v>
+        <v>2708509122</v>
       </c>
       <c r="C242" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0246448</v>
+        <v>99.99959248</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>3696.72</v>
+        <v>-50.94</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>602</v>
+        <v>627</v>
       </c>
       <c r="M242" s="1">
-        <v>3696.72</v>
+        <v>-50.94</v>
       </c>
       <c r="N242" s="1">
-        <v>15976.43</v>
+        <v>-11615.52</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>603</v>
+        <v>628</v>
       </c>
       <c r="B243">
-        <v>2844936832</v>
+        <v>2715283662</v>
       </c>
       <c r="C243" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0760045</v>
+        <v>99.9783583</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>9120.54</v>
+        <v>-2164.17</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>604</v>
+        <v>629</v>
       </c>
       <c r="M243" s="1">
-        <v>9120.54</v>
+        <v>-2164.17</v>
       </c>
       <c r="N243" s="1">
-        <v>21676.44</v>
+        <v>-12641.62</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>605</v>
+        <v>630</v>
       </c>
       <c r="B244">
-        <v>2855281262</v>
+        <v>2715298442</v>
       </c>
       <c r="C244" s="1">
-        <v>21400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.05781005</v>
+        <v>99.99740803</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>12371.35</v>
+        <v>-777.59</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>606</v>
+        <v>631</v>
       </c>
       <c r="M244" s="1">
-        <v>12371.35</v>
+        <v>-777.59</v>
       </c>
       <c r="N244" s="1">
-        <v>25712.83</v>
+        <v>-25002.26</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>607</v>
+        <v>632</v>
       </c>
       <c r="B245">
-        <v>2861772472</v>
+        <v>2753099542</v>
       </c>
       <c r="C245" s="1">
-        <v>5000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0025638</v>
+        <v>100.02054506</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>128.19</v>
+        <v>10272.53</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>608</v>
+        <v>633</v>
       </c>
       <c r="M245" s="1">
-        <v>128.19</v>
+        <v>10272.53</v>
       </c>
       <c r="N245" s="1">
-        <v>1360.69</v>
+        <v>95508.64</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>609</v>
+        <v>634</v>
       </c>
       <c r="B246">
-        <v>2862709272</v>
+        <v>2760392002</v>
       </c>
       <c r="C246" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.05423496</v>
+        <v>100.03526862</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>6779.37</v>
+        <v>17634.31</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>610</v>
+        <v>635</v>
       </c>
       <c r="M246" s="1">
-        <v>6779.37</v>
+        <v>17634.31</v>
       </c>
       <c r="N246" s="1">
-        <v>12571.14</v>
+        <v>132710.97</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>611</v>
+        <v>636</v>
       </c>
       <c r="B247">
-        <v>2863882182</v>
+        <v>2763112582</v>
       </c>
       <c r="C247" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0592861</v>
+        <v>100.0345858</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>17785.83</v>
+        <v>3458.58</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>612</v>
+        <v>637</v>
       </c>
       <c r="M247" s="1">
-        <v>17785.83</v>
+        <v>3458.58</v>
       </c>
       <c r="N247" s="1">
-        <v>32443.33</v>
+        <v>25203.39</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="B248">
-        <v>2863986052</v>
+        <v>2773882062</v>
       </c>
       <c r="C248" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.01117757</v>
+        <v>100.0276618</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>3353.27</v>
+        <v>8298.54</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>614</v>
+        <v>639</v>
       </c>
       <c r="M248" s="1">
-        <v>3353.27</v>
+        <v>8298.54</v>
       </c>
       <c r="N248" s="1">
-        <v>13124.94</v>
+        <v>44518.87</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>615</v>
+        <v>640</v>
       </c>
       <c r="B249">
-        <v>2870136642</v>
+        <v>2777134362</v>
       </c>
       <c r="C249" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.0049278</v>
+        <v>100.050514</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>246.39</v>
+        <v>5051.4</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>616</v>
+        <v>641</v>
       </c>
       <c r="M249" s="1">
-        <v>246.39</v>
+        <v>5051.4</v>
       </c>
       <c r="N249" s="1">
-        <v>1608.18</v>
+        <v>14120.29</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>617</v>
+        <v>642</v>
       </c>
       <c r="B250">
-        <v>2870139172</v>
+        <v>2782643402</v>
       </c>
       <c r="C250" s="1">
-        <v>9100000.0</v>
+        <v>3216000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.08024407</v>
+        <v>100.00583271</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>7302.21</v>
+        <v>187.58</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>618</v>
+        <v>643</v>
       </c>
       <c r="M250" s="1">
-        <v>7302.21</v>
+        <v>187.58</v>
       </c>
       <c r="N250" s="1">
-        <v>10411.68</v>
+        <v>4316.28</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>619</v>
+        <v>644</v>
       </c>
       <c r="B251">
-        <v>2874445782</v>
+        <v>2788199742</v>
       </c>
       <c r="C251" s="1">
-        <v>15000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.0278316</v>
+        <v>100.03900891</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>4174.74</v>
+        <v>3108.62</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>620</v>
+        <v>645</v>
       </c>
       <c r="M251" s="1">
-        <v>4174.74</v>
+        <v>3108.62</v>
       </c>
       <c r="N251" s="1">
-        <v>9192.87</v>
+        <v>14749.74</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>621</v>
+        <v>646</v>
       </c>
       <c r="B252">
-        <v>2874472682</v>
+        <v>2792185192</v>
       </c>
       <c r="C252" s="1">
-        <v>11100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.06761486</v>
+        <v>100.05785108</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>7505.25</v>
+        <v>14462.77</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>622</v>
+        <v>647</v>
       </c>
       <c r="M252" s="1">
-        <v>7505.25</v>
+        <v>14462.77</v>
       </c>
       <c r="N252" s="1">
-        <v>11423.55</v>
+        <v>57546.1</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>623</v>
+        <v>648</v>
       </c>
       <c r="B253">
-        <v>2874671822</v>
+        <v>2798428702</v>
       </c>
       <c r="C253" s="1">
-        <v>2600000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.06594654</v>
+        <v>100.01743229</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1714.61</v>
+        <v>1098.06</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
-      <c r="L253">
-        <v>896.14</v>
+      <c r="L253" t="s">
+        <v>649</v>
       </c>
       <c r="M253" s="1">
-        <v>1714.61</v>
+        <v>1098.06</v>
       </c>
       <c r="N253" s="1">
-        <v>2610.75</v>
+        <v>10670.86</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>624</v>
+        <v>650</v>
       </c>
       <c r="B254">
-        <v>2874739212</v>
+        <v>2798594422</v>
       </c>
       <c r="C254" s="1">
-        <v>3500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.06628029</v>
+        <v>100.07955267</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>2319.81</v>
+        <v>11932.9</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>625</v>
+        <v>651</v>
       </c>
       <c r="M254" s="1">
-        <v>2319.81</v>
+        <v>11932.9</v>
       </c>
       <c r="N254" s="1">
-        <v>3531.98</v>
+        <v>35651.27</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>626</v>
+        <v>652</v>
       </c>
       <c r="B255">
-        <v>2877251822</v>
+        <v>2805968982</v>
       </c>
       <c r="C255" s="1">
-        <v>6300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.09956429</v>
+        <v>100.0639152</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>6272.55</v>
+        <v>3195.76</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
-      <c r="L255">
-        <v>85.4</v>
+      <c r="L255" t="s">
+        <v>653</v>
       </c>
       <c r="M255" s="1">
-        <v>6272.55</v>
+        <v>3195.76</v>
       </c>
       <c r="N255" s="1">
-        <v>6357.95</v>
+        <v>9686.9</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>627</v>
+        <v>654</v>
       </c>
       <c r="B256">
-        <v>2880689472</v>
+        <v>2806083582</v>
       </c>
       <c r="C256" s="1">
-        <v>50000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0511378</v>
+        <v>100.26733067</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>25568.9</v>
+        <v>16031.82</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>628</v>
+        <v>655</v>
       </c>
       <c r="M256" s="1">
-        <v>25568.9</v>
+        <v>16031.82</v>
       </c>
       <c r="N256" s="1">
-        <v>43370.01</v>
+        <v>19696.99</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>629</v>
+        <v>656</v>
       </c>
       <c r="B257">
-        <v>2892744262</v>
+        <v>2807665232</v>
       </c>
       <c r="C257" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.04969487</v>
+        <v>100.03887053</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>14908.46</v>
+        <v>11661.16</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>630</v>
+        <v>657</v>
       </c>
       <c r="M257" s="1">
-        <v>14908.46</v>
+        <v>11661.16</v>
       </c>
       <c r="N257" s="1">
-        <v>24258.71</v>
+        <v>52039.83</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>631</v>
+        <v>658</v>
       </c>
       <c r="B258">
-        <v>2892891122</v>
+        <v>2813843002</v>
       </c>
       <c r="C258" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.04907647</v>
+        <v>100.06062815</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>7361.47</v>
+        <v>12125.63</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>632</v>
+        <v>659</v>
       </c>
       <c r="M258" s="1">
-        <v>7361.47</v>
+        <v>12125.63</v>
       </c>
       <c r="N258" s="1">
-        <v>11979.51</v>
+        <v>33962.63</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>633</v>
+        <v>660</v>
       </c>
       <c r="B259">
-        <v>2922922912</v>
+        <v>2818053312</v>
       </c>
       <c r="C259" s="1">
-        <v>15000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.00630253</v>
+        <v>100.06337358</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>945.38</v>
+        <v>2461.43</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>634</v>
+        <v>661</v>
       </c>
       <c r="M259" s="1">
-        <v>945.38</v>
+        <v>2461.43</v>
       </c>
       <c r="N259" s="1">
-        <v>2060.72</v>
+        <v>7318.69</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>635</v>
+        <v>662</v>
       </c>
       <c r="B260">
-        <v>2922947892</v>
+        <v>2820060352</v>
       </c>
       <c r="C260" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0315973</v>
+        <v>100.00718253</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>3159.73</v>
+        <v>538.69</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>636</v>
+        <v>663</v>
       </c>
       <c r="M260" s="1">
-        <v>3159.73</v>
+        <v>538.69</v>
       </c>
       <c r="N260" s="1">
-        <v>4837.12</v>
+        <v>8082.71</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>637</v>
+        <v>664</v>
       </c>
       <c r="B261">
-        <v>2922949092</v>
+        <v>2820282912</v>
       </c>
       <c r="C261" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.0347493</v>
+        <v>100.04371565</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>3474.93</v>
+        <v>8743.13</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>638</v>
+        <v>665</v>
       </c>
       <c r="M261" s="1">
-        <v>3474.93</v>
+        <v>8743.13</v>
       </c>
       <c r="N261" s="1">
-        <v>5197.74</v>
+        <v>32358.58</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>639</v>
+        <v>666</v>
       </c>
       <c r="B262">
-        <v>2923119892</v>
+        <v>2821297082</v>
       </c>
       <c r="C262" s="1">
-        <v>11000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.04348864</v>
+        <v>100.060066</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>4783.75</v>
+        <v>7508.25</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
-      <c r="L262">
-        <v>216.45</v>
+      <c r="L262" t="s">
+        <v>667</v>
       </c>
       <c r="M262" s="1">
-        <v>4783.75</v>
+        <v>7508.25</v>
       </c>
       <c r="N262" s="1">
-        <v>5000.2</v>
+        <v>23930.06</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>640</v>
+        <v>668</v>
       </c>
       <c r="B263">
-        <v>2924236522</v>
+        <v>2829527952</v>
       </c>
       <c r="C263" s="1">
-        <v>6400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.04541594</v>
+        <v>100.0182937</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>2906.62</v>
+        <v>1829.37</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>641</v>
+        <v>669</v>
       </c>
       <c r="M263" s="1">
-        <v>2906.62</v>
+        <v>1829.37</v>
       </c>
       <c r="N263" s="1">
-        <v>4189.18</v>
+        <v>13807.15</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>642</v>
+        <v>670</v>
       </c>
       <c r="B264">
-        <v>2924470782</v>
+        <v>2833851572</v>
       </c>
       <c r="C264" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.05178882</v>
+        <v>100.0626444</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>880.41</v>
+        <v>6264.44</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264">
-        <v>371.28</v>
+      <c r="L264" t="s">
+        <v>671</v>
       </c>
       <c r="M264" s="1">
-        <v>880.41</v>
+        <v>6264.44</v>
       </c>
       <c r="N264" s="1">
-        <v>1251.69</v>
+        <v>17791.11</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>643</v>
+        <v>672</v>
       </c>
       <c r="B265">
-        <v>2925413132</v>
+        <v>2834781292</v>
       </c>
       <c r="C265" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.008701</v>
+        <v>100.03087205</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>870.1</v>
+        <v>6174.41</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
       <c r="M265" s="1">
-        <v>870.1</v>
+        <v>6174.41</v>
       </c>
       <c r="N265" s="1">
-        <v>1874.71</v>
+        <v>24484.47</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>645</v>
+        <v>674</v>
       </c>
       <c r="B266">
-        <v>2926627572</v>
+        <v>2837008342</v>
       </c>
       <c r="C266" s="1">
-        <v>20000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.06092965</v>
+        <v>100.00261133</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>12185.93</v>
+        <v>626.72</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>646</v>
+        <v>675</v>
       </c>
       <c r="M266" s="1">
-        <v>12185.93</v>
+        <v>626.72</v>
       </c>
       <c r="N266" s="1">
-        <v>17791.54</v>
+        <v>22794.12</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>647</v>
+        <v>676</v>
       </c>
       <c r="B267">
-        <v>2926707222</v>
+        <v>2837532542</v>
       </c>
       <c r="C267" s="1">
-        <v>8400000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.05799667</v>
+        <v>100.0645951</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>4871.72</v>
+        <v>2265.35</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>648</v>
+        <v>677</v>
       </c>
       <c r="M267" s="1">
-        <v>4871.72</v>
+        <v>2265.35</v>
       </c>
       <c r="N267" s="1">
-        <v>7166.97</v>
+        <v>6428.08</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>649</v>
+        <v>678</v>
       </c>
       <c r="B268">
-        <v>2935657822</v>
+        <v>2842055272</v>
       </c>
       <c r="C268" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.06706178</v>
+        <v>100.0727078</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>26824.71</v>
+        <v>7270.78</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>650</v>
+        <v>679</v>
       </c>
       <c r="M268" s="1">
-        <v>26824.71</v>
+        <v>7270.78</v>
       </c>
       <c r="N268" s="1">
-        <v>37876.93</v>
+        <v>19821.78</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="B269">
-        <v>2937267392</v>
+        <v>2842080562</v>
       </c>
       <c r="C269" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0254009</v>
+        <v>100.00632193</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>2540.09</v>
+        <v>948.29</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>652</v>
+        <v>681</v>
       </c>
       <c r="M269" s="1">
-        <v>2540.09</v>
+        <v>948.29</v>
       </c>
       <c r="N269" s="1">
-        <v>4133.97</v>
+        <v>16069.16</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>653</v>
+        <v>682</v>
       </c>
       <c r="B270">
-        <v>2947946482</v>
+        <v>2844936832</v>
       </c>
       <c r="C270" s="1">
-        <v>22900000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.04631472</v>
+        <v>100.06358667</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>10606.07</v>
+        <v>7630.4</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>654</v>
+        <v>683</v>
       </c>
       <c r="M270" s="1">
-        <v>10606.07</v>
+        <v>7630.4</v>
       </c>
       <c r="N270" s="1">
-        <v>14234.13</v>
+        <v>23049.74</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>655</v>
+        <v>684</v>
       </c>
       <c r="B271">
-        <v>2949187922</v>
+        <v>2855281262</v>
       </c>
       <c r="C271" s="1">
-        <v>30000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.0343194</v>
+        <v>100.06693215</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>10295.82</v>
+        <v>14323.48</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>656</v>
+        <v>685</v>
       </c>
       <c r="M271" s="1">
-        <v>10295.82</v>
+        <v>14323.48</v>
       </c>
       <c r="N271" s="1">
-        <v>14222.82</v>
+        <v>31041.16</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>657</v>
+        <v>686</v>
       </c>
       <c r="B272">
-        <v>2949233212</v>
+        <v>2862709272</v>
       </c>
       <c r="C272" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.03203104</v>
+        <v>100.09425392</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>8007.76</v>
+        <v>11781.74</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>658</v>
+        <v>687</v>
       </c>
       <c r="M272" s="1">
-        <v>8007.76</v>
+        <v>11781.74</v>
       </c>
       <c r="N272" s="1">
-        <v>11105.26</v>
+        <v>19140.28</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>659</v>
+        <v>688</v>
       </c>
       <c r="B273">
-        <v>2962036302</v>
+        <v>2863882182</v>
       </c>
       <c r="C273" s="1">
-        <v>4000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.014606</v>
+        <v>100.1015528</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>584.24</v>
+        <v>30465.84</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273">
-        <v>290.31</v>
+      <c r="L273" t="s">
+        <v>689</v>
       </c>
       <c r="M273" s="1">
-        <v>584.24</v>
+        <v>30465.84</v>
       </c>
       <c r="N273" s="1">
-        <v>874.55</v>
+        <v>49137.92</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>660</v>
+        <v>690</v>
       </c>
       <c r="B274">
-        <v>2962647782</v>
+        <v>2863986052</v>
       </c>
       <c r="C274" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.0121256</v>
+        <v>100.0019845</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>2425.12</v>
+        <v>595.35</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>661</v>
+        <v>691</v>
       </c>
       <c r="M274" s="1">
-        <v>2425.12</v>
+        <v>595.35</v>
       </c>
       <c r="N274" s="1">
-        <v>3462.51</v>
+        <v>13226.35</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>662</v>
+        <v>692</v>
       </c>
       <c r="B275">
-        <v>2962651672</v>
+        <v>2870139172</v>
       </c>
       <c r="C275" s="1">
-        <v>40000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.01699425</v>
+        <v>100.18300275</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>6797.7</v>
+        <v>16653.25</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>663</v>
+        <v>693</v>
       </c>
       <c r="M275" s="1">
-        <v>6797.7</v>
+        <v>16653.25</v>
       </c>
       <c r="N275" s="1">
-        <v>9424.7</v>
+        <v>21071.86</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>664</v>
+        <v>694</v>
       </c>
       <c r="B276">
-        <v>2963783942</v>
+        <v>2874445782</v>
       </c>
       <c r="C276" s="1">
-        <v>14000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.01814864</v>
+        <v>100.02411767</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>2540.81</v>
+        <v>3617.65</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276">
-        <v>947.34</v>
+      <c r="L276" t="s">
+        <v>695</v>
       </c>
       <c r="M276" s="1">
-        <v>2540.81</v>
+        <v>3617.65</v>
       </c>
       <c r="N276" s="1">
-        <v>3488.15</v>
+        <v>10150.15</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>665</v>
+        <v>696</v>
       </c>
       <c r="B277">
-        <v>2963841042</v>
+        <v>2874472682</v>
       </c>
       <c r="C277" s="1">
-        <v>1709000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.01998245</v>
+        <v>100.15280495</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>341.5</v>
+        <v>16961.35</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277">
-        <v>138.91</v>
+      <c r="L277" t="s">
+        <v>697</v>
       </c>
       <c r="M277" s="1">
-        <v>341.5</v>
+        <v>16961.35</v>
       </c>
       <c r="N277" s="1">
-        <v>480.41</v>
+        <v>22318.95</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>666</v>
+        <v>698</v>
       </c>
       <c r="B278">
-        <v>2979716682</v>
+        <v>2874671822</v>
       </c>
       <c r="C278" s="1">
-        <v>10000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0108883</v>
+        <v>100.15141154</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>1088.83</v>
+        <v>3936.7</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278">
-        <v>418.44</v>
+      <c r="L278" t="s">
+        <v>699</v>
       </c>
       <c r="M278" s="1">
-        <v>1088.83</v>
+        <v>3936.7</v>
       </c>
       <c r="N278" s="1">
-        <v>1507.27</v>
+        <v>5162.75</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>667</v>
+        <v>700</v>
       </c>
       <c r="B279">
-        <v>2983096372</v>
+        <v>2874739212</v>
       </c>
       <c r="C279" s="1">
-        <v>7000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.00049043</v>
+        <v>100.15169029</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>34.33</v>
+        <v>5309.16</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279">
-        <v>235.59</v>
+      <c r="L279" t="s">
+        <v>701</v>
       </c>
       <c r="M279" s="1">
-        <v>34.33</v>
+        <v>5309.16</v>
       </c>
       <c r="N279" s="1">
-        <v>269.92</v>
+        <v>6967.39</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>668</v>
+        <v>702</v>
       </c>
       <c r="B280">
-        <v>2984931932</v>
+        <v>2877251822</v>
       </c>
       <c r="C280" s="1">
-        <v>15000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.96696147</v>
+        <v>100.31823381</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-4955.78</v>
+        <v>20048.73</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
-        <v>-216.75</v>
+        <v>938.63</v>
       </c>
       <c r="M280" s="1">
-        <v>-4955.78</v>
+        <v>20048.73</v>
       </c>
       <c r="N280" s="1">
-        <v>-5172.53</v>
+        <v>20987.36</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>669</v>
+        <v>703</v>
       </c>
       <c r="B281">
-        <v>2991145112</v>
+        <v>2880689472</v>
       </c>
       <c r="C281" s="1">
-        <v>9000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>99.96150156</v>
+        <v>100.10956638</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-3464.86</v>
+        <v>54783.19</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>-82.88</v>
+      <c r="L281" t="s">
+        <v>704</v>
       </c>
       <c r="M281" s="1">
-        <v>-3464.86</v>
+        <v>54783.19</v>
       </c>
       <c r="N281" s="1">
-        <v>-3547.74</v>
+        <v>78100.41</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>705</v>
+      </c>
+      <c r="B282">
+        <v>2892744262</v>
       </c>
       <c r="C282" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.98574462</v>
+        <v>100.11874583</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-1853.2</v>
+        <v>35623.75</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282">
-        <v>17.2</v>
+      <c r="L282" t="s">
+        <v>706</v>
       </c>
       <c r="M282" s="1">
-        <v>-1853.2</v>
+        <v>35623.75</v>
       </c>
       <c r="N282" s="1">
-        <v>-1836.0</v>
+        <v>48102.25</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>707</v>
+      </c>
+      <c r="B283">
+        <v>2892891122</v>
       </c>
       <c r="C283" s="1">
-        <v>4700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.99320043</v>
+        <v>100.1182372</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-319.58</v>
+        <v>17735.58</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283">
-        <v>24.37</v>
+      <c r="L283" t="s">
+        <v>708</v>
       </c>
       <c r="M283" s="1">
-        <v>-319.58</v>
+        <v>17735.58</v>
       </c>
       <c r="N283" s="1">
-        <v>-295.21</v>
+        <v>23901.08</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>709</v>
+      </c>
+      <c r="B284">
+        <v>2922922912</v>
       </c>
       <c r="C284" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>99.98705044</v>
+        <v>100.00370373</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-3237.39</v>
+        <v>555.56</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284">
-        <v>51.83</v>
+      <c r="L284" t="s">
+        <v>710</v>
       </c>
       <c r="M284" s="1">
-        <v>-3237.39</v>
+        <v>555.56</v>
       </c>
       <c r="N284" s="1">
-        <v>-3185.56</v>
+        <v>2233.89</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>711</v>
+      </c>
+      <c r="B285">
+        <v>2922947892</v>
       </c>
       <c r="C285" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.9855396</v>
+        <v>100.1008613</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-2169.06</v>
+        <v>10086.13</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
-      <c r="L285">
-        <v>16.7</v>
+      <c r="L285" t="s">
+        <v>712</v>
       </c>
       <c r="M285" s="1">
-        <v>-2169.06</v>
+        <v>10086.13</v>
       </c>
       <c r="N285" s="1">
-        <v>-2152.36</v>
+        <v>12482.55</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>713</v>
+      </c>
+      <c r="B286">
+        <v>2922949092</v>
       </c>
       <c r="C286" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>99.98793347</v>
+        <v>100.1377548</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-3619.96</v>
+        <v>13775.48</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
-      <c r="L286">
-        <v>11.47</v>
+      <c r="L286" t="s">
+        <v>714</v>
       </c>
       <c r="M286" s="1">
-        <v>-3619.96</v>
+        <v>13775.48</v>
       </c>
       <c r="N286" s="1">
-        <v>-3608.49</v>
+        <v>16233.98</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>715</v>
+      </c>
+      <c r="B287">
+        <v>2923119892</v>
       </c>
       <c r="C287" s="1">
-        <v>13000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>99.98516738</v>
+        <v>100.25964009</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-1928.24</v>
+        <v>28560.41</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287">
-        <v>13.61</v>
+      <c r="L287" t="s">
+        <v>716</v>
       </c>
       <c r="M287" s="1">
-        <v>-1928.24</v>
+        <v>28560.41</v>
       </c>
       <c r="N287" s="1">
-        <v>-1914.63</v>
+        <v>29578.0</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>717</v>
+      </c>
+      <c r="B288">
+        <v>2924236522</v>
       </c>
       <c r="C288" s="1">
-        <v>25000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>99.98560928</v>
+        <v>100.30818766</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-3597.68</v>
+        <v>19724.01</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>30.0</v>
+        <v>173.86</v>
       </c>
       <c r="M288" s="1">
-        <v>-3597.68</v>
+        <v>19724.01</v>
       </c>
       <c r="N288" s="1">
-        <v>-3567.68</v>
+        <v>19897.87</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>718</v>
+      </c>
+      <c r="B289">
+        <v>2924470782</v>
       </c>
       <c r="C289" s="1">
-        <v>5000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>99.991687</v>
+        <v>100.31389353</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-415.65</v>
+        <v>5336.19</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>5.24</v>
+        <v>50.43</v>
       </c>
       <c r="M289" s="1">
-        <v>-415.65</v>
+        <v>5336.19</v>
       </c>
       <c r="N289" s="1">
-        <v>-410.41</v>
+        <v>5386.62</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>719</v>
+      </c>
+      <c r="B290">
+        <v>2925413132</v>
       </c>
       <c r="C290" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.9896002</v>
+        <v>100.0053512</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-1559.97</v>
+        <v>535.12</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
-      <c r="L290">
-        <v>15.76</v>
+      <c r="L290" t="s">
+        <v>720</v>
       </c>
       <c r="M290" s="1">
-        <v>-1559.97</v>
+        <v>535.12</v>
       </c>
       <c r="N290" s="1">
-        <v>-1544.21</v>
+        <v>2017.37</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>721</v>
+      </c>
+      <c r="B291">
+        <v>2926627572</v>
       </c>
       <c r="C291" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.98567633</v>
+        <v>100.1609478</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-2148.55</v>
+        <v>32189.56</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
-      <c r="L291">
-        <v>9.09</v>
+      <c r="L291" t="s">
+        <v>722</v>
       </c>
       <c r="M291" s="1">
-        <v>-2148.55</v>
+        <v>32189.56</v>
       </c>
       <c r="N291" s="1">
-        <v>-2139.46</v>
+        <v>40094.9</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>723</v>
+      </c>
+      <c r="B292">
+        <v>2926707222</v>
       </c>
       <c r="C292" s="1">
-        <v>6120000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>99.96919167</v>
+        <v>100.144735</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-1885.47</v>
+        <v>12157.74</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
-      <c r="L292">
-        <v>-0.88</v>
+      <c r="L292" t="s">
+        <v>724</v>
       </c>
       <c r="M292" s="1">
-        <v>-1885.47</v>
+        <v>12157.74</v>
       </c>
       <c r="N292" s="1">
-        <v>-1886.35</v>
+        <v>15404.3</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>725</v>
+      </c>
+      <c r="B293">
+        <v>2935657822</v>
       </c>
       <c r="C293" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.00202047</v>
+        <v>100.17640483</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>303.07</v>
+        <v>70561.93</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293">
-        <v>0.0</v>
+      <c r="L293" t="s">
+        <v>726</v>
       </c>
       <c r="M293" s="1">
-        <v>303.07</v>
+        <v>70561.93</v>
       </c>
       <c r="N293" s="1">
-        <v>303.07</v>
+        <v>86508.59</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>727</v>
+      </c>
+      <c r="B294">
+        <v>2937267392</v>
       </c>
       <c r="C294" s="1">
-        <v>13500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.97599363</v>
+        <v>100.0361272</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-3240.86</v>
+        <v>3612.72</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294">
-        <v>-5.92</v>
+      <c r="L294" t="s">
+        <v>728</v>
       </c>
       <c r="M294" s="1">
-        <v>-3240.86</v>
+        <v>3612.72</v>
       </c>
       <c r="N294" s="1">
-        <v>-3246.78</v>
+        <v>5971.47</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>729</v>
+      </c>
+      <c r="B295">
+        <v>2947946482</v>
       </c>
       <c r="C295" s="1">
-        <v>1200000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.971755</v>
+        <v>100.30913869</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-338.94</v>
+        <v>70792.76</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>-0.21</v>
+        <v>631.66</v>
       </c>
       <c r="M295" s="1">
-        <v>-338.94</v>
+        <v>70792.76</v>
       </c>
       <c r="N295" s="1">
-        <v>-339.15</v>
+        <v>71424.42</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>730</v>
+      </c>
+      <c r="B296">
+        <v>2949187922</v>
       </c>
       <c r="C296" s="1">
-        <v>6404000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.95728654</v>
+        <v>100.16430573</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-2735.37</v>
+        <v>49291.72</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296">
-        <v>-61.98</v>
+      <c r="L296" t="s">
+        <v>731</v>
       </c>
       <c r="M296" s="1">
-        <v>-2735.37</v>
+        <v>49291.72</v>
       </c>
       <c r="N296" s="1">
-        <v>-2797.35</v>
+        <v>55336.72</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>732</v>
+      </c>
+      <c r="B297">
+        <v>2949233212</v>
       </c>
       <c r="C297" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.98612923</v>
+        <v>100.16234848</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-4161.23</v>
+        <v>40587.12</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>40.58</v>
+      <c r="L297" t="s">
+        <v>733</v>
       </c>
       <c r="M297" s="1">
-        <v>-4161.23</v>
+        <v>40587.12</v>
       </c>
       <c r="N297" s="1">
-        <v>-4120.65</v>
+        <v>45366.29</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>734</v>
+      </c>
+      <c r="B298">
+        <v>2962036302</v>
       </c>
       <c r="C298" s="1">
-        <v>40000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>99.9945266</v>
+        <v>100.288429</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-2189.36</v>
+        <v>11537.16</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>269.6</v>
+        <v>37.1</v>
       </c>
       <c r="M298" s="1">
-        <v>-2189.36</v>
+        <v>11537.16</v>
       </c>
       <c r="N298" s="1">
-        <v>-1919.76</v>
+        <v>11574.26</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>735</v>
+      </c>
+      <c r="B299">
+        <v>2962647782</v>
       </c>
       <c r="C299" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.99159888</v>
+        <v>100.066001</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-2100.28</v>
+        <v>13200.2</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>60.86</v>
+      <c r="L299" t="s">
+        <v>736</v>
       </c>
       <c r="M299" s="1">
-        <v>-2100.28</v>
+        <v>13200.2</v>
       </c>
       <c r="N299" s="1">
-        <v>-2039.42</v>
+        <v>14976.2</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>737</v>
+      </c>
+      <c r="B300">
+        <v>2962651672</v>
       </c>
       <c r="C300" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.98967084</v>
+        <v>100.16388373</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-2582.29</v>
+        <v>65553.49</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300">
-        <v>60.86</v>
+      <c r="L300" t="s">
+        <v>738</v>
       </c>
       <c r="M300" s="1">
-        <v>-2582.29</v>
+        <v>65553.49</v>
       </c>
       <c r="N300" s="1">
-        <v>-2521.43</v>
+        <v>69968.82</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>739</v>
+      </c>
+      <c r="B301">
+        <v>2963783942</v>
       </c>
       <c r="C301" s="1">
-        <v>25000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.99410724</v>
+        <v>100.16597057</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-1473.19</v>
+        <v>23235.88</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301">
-        <v>60.86</v>
+      <c r="L301" t="s">
+        <v>740</v>
       </c>
       <c r="M301" s="1">
-        <v>-1473.19</v>
+        <v>23235.88</v>
       </c>
       <c r="N301" s="1">
-        <v>-1412.33</v>
+        <v>24831.49</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>741</v>
+      </c>
+      <c r="B302">
+        <v>2963841042</v>
       </c>
       <c r="C302" s="1">
-        <v>10000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.9702158</v>
+        <v>100.29326565</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-2978.42</v>
+        <v>5011.91</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302" t="s">
-        <v>708</v>
+      <c r="L302">
+        <v>17.99</v>
       </c>
       <c r="M302" s="1">
-        <v>-2978.42</v>
+        <v>5011.91</v>
       </c>
       <c r="N302" s="1">
-        <v>-12225.75</v>
+        <v>5029.9</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>742</v>
+      </c>
+      <c r="B303">
+        <v>2979716682</v>
       </c>
       <c r="C303" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.9661408</v>
+        <v>100.1756484</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-1692.96</v>
+        <v>17564.84</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
-      <c r="L303" t="s">
-        <v>711</v>
+      <c r="L303">
+        <v>776.0</v>
       </c>
       <c r="M303" s="1">
-        <v>-1692.96</v>
+        <v>17564.84</v>
       </c>
       <c r="N303" s="1">
-        <v>-7145.16</v>
+        <v>18340.84</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>743</v>
+      </c>
+      <c r="B304">
+        <v>2983096372</v>
+      </c>
+      <c r="C304" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>100.26575957</v>
+      </c>
+      <c r="E304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>18603.17</v>
+      </c>
+      <c r="J304" s="1">
+        <v>0</v>
+      </c>
+      <c r="K304">
+        <v>0.0</v>
+      </c>
+      <c r="L304">
+        <v>72.18</v>
+      </c>
+      <c r="M304" s="1">
+        <v>18603.17</v>
+      </c>
+      <c r="N304" s="1">
+        <v>18675.35</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>744</v>
+      </c>
+      <c r="B305">
+        <v>2984931932</v>
+      </c>
+      <c r="C305" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>100.2232068</v>
+      </c>
+      <c r="E305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>33481.02</v>
+      </c>
+      <c r="J305" s="1">
+        <v>0</v>
+      </c>
+      <c r="K305">
+        <v>0.0</v>
+      </c>
+      <c r="L305">
+        <v>-117.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>33481.02</v>
+      </c>
+      <c r="N305" s="1">
+        <v>33364.02</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>745</v>
+      </c>
+      <c r="B306">
+        <v>2991145112</v>
+      </c>
+      <c r="C306" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>100.18340189</v>
+      </c>
+      <c r="E306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>16506.17</v>
+      </c>
+      <c r="J306" s="1">
+        <v>0</v>
+      </c>
+      <c r="K306">
+        <v>0.0</v>
+      </c>
+      <c r="L306">
+        <v>-283.25</v>
+      </c>
+      <c r="M306" s="1">
+        <v>16506.17</v>
+      </c>
+      <c r="N306" s="1">
+        <v>16222.92</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>746</v>
+      </c>
+      <c r="B307" t="s">
+        <v>747</v>
+      </c>
+      <c r="C307" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.19439208</v>
+      </c>
+      <c r="E307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>25270.97</v>
+      </c>
+      <c r="J307" s="1">
+        <v>0</v>
+      </c>
+      <c r="K307">
+        <v>0.0</v>
+      </c>
+      <c r="L307">
+        <v>85.56</v>
+      </c>
+      <c r="M307" s="1">
+        <v>25270.97</v>
+      </c>
+      <c r="N307" s="1">
+        <v>25356.53</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>748</v>
+      </c>
+      <c r="B308" t="s">
+        <v>749</v>
+      </c>
+      <c r="C308" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>100.2058</v>
+      </c>
+      <c r="E308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>9672.6</v>
+      </c>
+      <c r="J308" s="1">
+        <v>0</v>
+      </c>
+      <c r="K308">
+        <v>0.0</v>
+      </c>
+      <c r="L308">
+        <v>91.3</v>
+      </c>
+      <c r="M308" s="1">
+        <v>9672.6</v>
+      </c>
+      <c r="N308" s="1">
+        <v>9763.9</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>750</v>
+      </c>
+      <c r="B309" t="s">
+        <v>751</v>
+      </c>
+      <c r="C309" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>100.19553156</v>
+      </c>
+      <c r="E309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>48882.89</v>
+      </c>
+      <c r="J309" s="1">
+        <v>0</v>
+      </c>
+      <c r="K309">
+        <v>0.0</v>
+      </c>
+      <c r="L309">
+        <v>222.09</v>
+      </c>
+      <c r="M309" s="1">
+        <v>48882.89</v>
+      </c>
+      <c r="N309" s="1">
+        <v>49104.98</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>752</v>
+      </c>
+      <c r="B310" t="s">
+        <v>753</v>
+      </c>
+      <c r="C310" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>100.199028</v>
+      </c>
+      <c r="E310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>29854.2</v>
+      </c>
+      <c r="J310" s="1">
+        <v>0</v>
+      </c>
+      <c r="K310">
+        <v>0.0</v>
+      </c>
+      <c r="L310">
+        <v>95.27</v>
+      </c>
+      <c r="M310" s="1">
+        <v>29854.2</v>
+      </c>
+      <c r="N310" s="1">
+        <v>29949.47</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>754</v>
+      </c>
+      <c r="B311" t="s">
+        <v>755</v>
+      </c>
+      <c r="C311" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.13134917</v>
+      </c>
+      <c r="E311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>39404.75</v>
+      </c>
+      <c r="J311" s="1">
+        <v>0</v>
+      </c>
+      <c r="K311">
+        <v>0.0</v>
+      </c>
+      <c r="L311">
+        <v>111.69</v>
+      </c>
+      <c r="M311" s="1">
+        <v>39404.75</v>
+      </c>
+      <c r="N311" s="1">
+        <v>39516.44</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>756</v>
+      </c>
+      <c r="B312" t="s">
+        <v>757</v>
+      </c>
+      <c r="C312" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>100.20592008</v>
+      </c>
+      <c r="E312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>26769.61</v>
+      </c>
+      <c r="J312" s="1">
+        <v>0</v>
+      </c>
+      <c r="K312">
+        <v>0.0</v>
+      </c>
+      <c r="L312">
+        <v>79.94</v>
+      </c>
+      <c r="M312" s="1">
+        <v>26769.61</v>
+      </c>
+      <c r="N312" s="1">
+        <v>26849.55</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>758</v>
+      </c>
+      <c r="B313" t="s">
+        <v>757</v>
+      </c>
+      <c r="C313" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.2075278</v>
+      </c>
+      <c r="E313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>51881.95</v>
+      </c>
+      <c r="J313" s="1">
+        <v>0</v>
+      </c>
+      <c r="K313">
+        <v>0.0</v>
+      </c>
+      <c r="L313">
+        <v>171.44</v>
+      </c>
+      <c r="M313" s="1">
+        <v>51881.95</v>
+      </c>
+      <c r="N313" s="1">
+        <v>52053.39</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>759</v>
+      </c>
+      <c r="B314" t="s">
+        <v>757</v>
+      </c>
+      <c r="C314" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>100.1034372</v>
+      </c>
+      <c r="E314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>5171.86</v>
+      </c>
+      <c r="J314" s="1">
+        <v>0</v>
+      </c>
+      <c r="K314">
+        <v>0.0</v>
+      </c>
+      <c r="L314">
+        <v>30.74</v>
+      </c>
+      <c r="M314" s="1">
+        <v>5171.86</v>
+      </c>
+      <c r="N314" s="1">
+        <v>5202.6</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>760</v>
+      </c>
+      <c r="B315" t="s">
+        <v>761</v>
+      </c>
+      <c r="C315" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.2182892</v>
+      </c>
+      <c r="E315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>32743.38</v>
+      </c>
+      <c r="J315" s="1">
+        <v>0</v>
+      </c>
+      <c r="K315">
+        <v>0.0</v>
+      </c>
+      <c r="L315">
+        <v>171.85</v>
+      </c>
+      <c r="M315" s="1">
+        <v>32743.38</v>
+      </c>
+      <c r="N315" s="1">
+        <v>32915.23</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>762</v>
+      </c>
+      <c r="B316" t="s">
+        <v>761</v>
+      </c>
+      <c r="C316" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.21481033</v>
+      </c>
+      <c r="E316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>32221.55</v>
+      </c>
+      <c r="J316" s="1">
+        <v>0</v>
+      </c>
+      <c r="K316">
+        <v>0.0</v>
+      </c>
+      <c r="L316">
+        <v>98.52</v>
+      </c>
+      <c r="M316" s="1">
+        <v>32221.55</v>
+      </c>
+      <c r="N316" s="1">
+        <v>32320.07</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>763</v>
+      </c>
+      <c r="B317" t="s">
+        <v>764</v>
+      </c>
+      <c r="C317" s="1">
+        <v>6120000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.27897582</v>
+      </c>
+      <c r="E317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>17073.32</v>
+      </c>
+      <c r="J317" s="1">
+        <v>0</v>
+      </c>
+      <c r="K317">
+        <v>0.0</v>
+      </c>
+      <c r="L317">
+        <v>-34.52</v>
+      </c>
+      <c r="M317" s="1">
+        <v>17073.32</v>
+      </c>
+      <c r="N317" s="1">
+        <v>17038.8</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>765</v>
+      </c>
+      <c r="B318" t="s">
+        <v>766</v>
+      </c>
+      <c r="C318" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.23411353</v>
+      </c>
+      <c r="E318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>35117.03</v>
+      </c>
+      <c r="J318" s="1">
+        <v>0</v>
+      </c>
+      <c r="K318">
+        <v>0.0</v>
+      </c>
+      <c r="L318">
+        <v>365.83</v>
+      </c>
+      <c r="M318" s="1">
+        <v>35117.03</v>
+      </c>
+      <c r="N318" s="1">
+        <v>35482.86</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>767</v>
+      </c>
+      <c r="B319" t="s">
+        <v>768</v>
+      </c>
+      <c r="C319" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>100.22663295</v>
+      </c>
+      <c r="E319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>45326.59</v>
+      </c>
+      <c r="J319" s="1">
+        <v>0</v>
+      </c>
+      <c r="K319">
+        <v>0.0</v>
+      </c>
+      <c r="L319">
+        <v>113.78</v>
+      </c>
+      <c r="M319" s="1">
+        <v>45326.59</v>
+      </c>
+      <c r="N319" s="1">
+        <v>45440.37</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>769</v>
+      </c>
+      <c r="B320" t="s">
+        <v>770</v>
+      </c>
+      <c r="C320" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.2371452</v>
+      </c>
+      <c r="E320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>47429.04</v>
+      </c>
+      <c r="J320" s="1">
+        <v>0</v>
+      </c>
+      <c r="K320">
+        <v>0.0</v>
+      </c>
+      <c r="L320">
+        <v>302.28</v>
+      </c>
+      <c r="M320" s="1">
+        <v>47429.04</v>
+      </c>
+      <c r="N320" s="1">
+        <v>47731.32</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>771</v>
+      </c>
+      <c r="B321" t="s">
+        <v>772</v>
+      </c>
+      <c r="C321" s="1">
+        <v>19100000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.21169047</v>
+      </c>
+      <c r="E321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>40432.88</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0</v>
+      </c>
+      <c r="K321">
+        <v>0.0</v>
+      </c>
+      <c r="L321">
+        <v>270.51</v>
+      </c>
+      <c r="M321" s="1">
+        <v>40432.88</v>
+      </c>
+      <c r="N321" s="1">
+        <v>40703.39</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>773</v>
+      </c>
+      <c r="B322" t="s">
+        <v>774</v>
+      </c>
+      <c r="C322" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.10620885</v>
+      </c>
+      <c r="E322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>21241.77</v>
+      </c>
+      <c r="J322" s="1">
+        <v>0</v>
+      </c>
+      <c r="K322">
+        <v>0.0</v>
+      </c>
+      <c r="L322">
+        <v>225.59</v>
+      </c>
+      <c r="M322" s="1">
+        <v>21241.77</v>
+      </c>
+      <c r="N322" s="1">
+        <v>21467.36</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>775</v>
+      </c>
+      <c r="B323" t="s">
+        <v>774</v>
+      </c>
+      <c r="C323" s="1">
+        <v>9609000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>100.27377656</v>
+      </c>
+      <c r="E323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>26307.19</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0</v>
+      </c>
+      <c r="K323">
+        <v>0.0</v>
+      </c>
+      <c r="L323">
+        <v>61.56</v>
+      </c>
+      <c r="M323" s="1">
+        <v>26307.19</v>
+      </c>
+      <c r="N323" s="1">
+        <v>26368.75</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>776</v>
+      </c>
+      <c r="B324" t="s">
+        <v>777</v>
+      </c>
+      <c r="C324" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.2432697</v>
+      </c>
+      <c r="E324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>48653.94</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0</v>
+      </c>
+      <c r="K324">
+        <v>0.0</v>
+      </c>
+      <c r="L324">
+        <v>265.2</v>
+      </c>
+      <c r="M324" s="1">
+        <v>48653.94</v>
+      </c>
+      <c r="N324" s="1">
+        <v>48919.14</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>778</v>
+      </c>
+      <c r="B325" t="s">
+        <v>779</v>
+      </c>
+      <c r="C325" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>100.19286422</v>
+      </c>
+      <c r="E325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>26036.67</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0</v>
+      </c>
+      <c r="K325">
+        <v>0.0</v>
+      </c>
+      <c r="L325">
+        <v>-84.5</v>
+      </c>
+      <c r="M325" s="1">
+        <v>26036.67</v>
+      </c>
+      <c r="N325" s="1">
+        <v>25952.17</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>780</v>
+      </c>
+      <c r="B326" t="s">
+        <v>781</v>
+      </c>
+      <c r="C326" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.23447675</v>
+      </c>
+      <c r="E326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>46895.35</v>
+      </c>
+      <c r="J326" s="1">
+        <v>0</v>
+      </c>
+      <c r="K326">
+        <v>0.0</v>
+      </c>
+      <c r="L326">
+        <v>312.86</v>
+      </c>
+      <c r="M326" s="1">
+        <v>46895.35</v>
+      </c>
+      <c r="N326" s="1">
+        <v>47208.21</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>782</v>
+      </c>
+      <c r="B327" t="s">
+        <v>783</v>
+      </c>
+      <c r="C327" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.685385</v>
+      </c>
+      <c r="E327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>102807.75</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0</v>
+      </c>
+      <c r="K327">
+        <v>0.0</v>
+      </c>
+      <c r="L327">
+        <v>194.08</v>
+      </c>
+      <c r="M327" s="1">
+        <v>102807.75</v>
+      </c>
+      <c r="N327" s="1">
+        <v>103001.83</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>784</v>
+      </c>
+      <c r="B328" t="s">
+        <v>785</v>
+      </c>
+      <c r="C328" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>100.2606275</v>
+      </c>
+      <c r="E328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>26062.75</v>
+      </c>
+      <c r="J328" s="1">
+        <v>0</v>
+      </c>
+      <c r="K328">
+        <v>0.0</v>
+      </c>
+      <c r="L328">
+        <v>94.06</v>
+      </c>
+      <c r="M328" s="1">
+        <v>26062.75</v>
+      </c>
+      <c r="N328" s="1">
+        <v>26156.81</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>786</v>
+      </c>
+      <c r="B329" t="s">
+        <v>787</v>
+      </c>
+      <c r="C329" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.17924045</v>
+      </c>
+      <c r="E329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>3943.29</v>
+      </c>
+      <c r="J329" s="1">
+        <v>0</v>
+      </c>
+      <c r="K329">
+        <v>0.0</v>
+      </c>
+      <c r="L329">
+        <v>-15.82</v>
+      </c>
+      <c r="M329" s="1">
+        <v>3943.29</v>
+      </c>
+      <c r="N329" s="1">
+        <v>3927.47</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>788</v>
+      </c>
+      <c r="B330" t="s">
+        <v>789</v>
+      </c>
+      <c r="C330" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>100.3217625</v>
+      </c>
+      <c r="E330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>3861.15</v>
+      </c>
+      <c r="J330" s="1">
+        <v>0</v>
+      </c>
+      <c r="K330">
+        <v>0.0</v>
+      </c>
+      <c r="L330">
+        <v>-4.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>3861.15</v>
+      </c>
+      <c r="N330" s="1">
+        <v>3857.15</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>790</v>
+      </c>
+      <c r="B331" t="s">
+        <v>791</v>
+      </c>
+      <c r="C331" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>100.23874188</v>
+      </c>
+      <c r="E331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>19099.35</v>
+      </c>
+      <c r="J331" s="1">
+        <v>0</v>
+      </c>
+      <c r="K331">
+        <v>0.0</v>
+      </c>
+      <c r="L331">
+        <v>96.64</v>
+      </c>
+      <c r="M331" s="1">
+        <v>19099.35</v>
+      </c>
+      <c r="N331" s="1">
+        <v>19195.99</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>792</v>
+      </c>
+      <c r="B332" t="s">
+        <v>791</v>
+      </c>
+      <c r="C332" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.22736974</v>
+      </c>
+      <c r="E332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>14199.24</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0</v>
+      </c>
+      <c r="K332">
+        <v>0.0</v>
+      </c>
+      <c r="L332">
+        <v>80.64</v>
+      </c>
+      <c r="M332" s="1">
+        <v>14199.24</v>
+      </c>
+      <c r="N332" s="1">
+        <v>14279.88</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>793</v>
+      </c>
+      <c r="B333" t="s">
+        <v>794</v>
+      </c>
+      <c r="C333" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>100.2148496</v>
+      </c>
+      <c r="E333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>32227.44</v>
+      </c>
+      <c r="J333" s="1">
+        <v>0</v>
+      </c>
+      <c r="K333">
+        <v>0.0</v>
+      </c>
+      <c r="L333">
+        <v>253.85</v>
+      </c>
+      <c r="M333" s="1">
+        <v>32227.44</v>
+      </c>
+      <c r="N333" s="1">
+        <v>32481.29</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>795</v>
+      </c>
+      <c r="B334" t="s">
+        <v>796</v>
+      </c>
+      <c r="C334" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>100.37048267</v>
+      </c>
+      <c r="E334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>55572.4</v>
+      </c>
+      <c r="J334" s="1">
+        <v>0</v>
+      </c>
+      <c r="K334">
+        <v>0.0</v>
+      </c>
+      <c r="L334">
+        <v>202.8</v>
+      </c>
+      <c r="M334" s="1">
+        <v>55572.4</v>
+      </c>
+      <c r="N334" s="1">
+        <v>55775.2</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>797</v>
+      </c>
+      <c r="B335" t="s">
+        <v>798</v>
+      </c>
+      <c r="C335" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>100.2480262</v>
+      </c>
+      <c r="E335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>12401.31</v>
+      </c>
+      <c r="J335" s="1">
+        <v>0</v>
+      </c>
+      <c r="K335">
+        <v>0.0</v>
+      </c>
+      <c r="L335">
+        <v>69.17</v>
+      </c>
+      <c r="M335" s="1">
+        <v>12401.31</v>
+      </c>
+      <c r="N335" s="1">
+        <v>12470.48</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>799</v>
+      </c>
+      <c r="B336" t="s">
+        <v>798</v>
+      </c>
+      <c r="C336" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>100.3877016</v>
+      </c>
+      <c r="E336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>29077.62</v>
+      </c>
+      <c r="J336" s="1">
+        <v>0</v>
+      </c>
+      <c r="K336">
+        <v>0.0</v>
+      </c>
+      <c r="L336">
+        <v>133.44</v>
+      </c>
+      <c r="M336" s="1">
+        <v>29077.62</v>
+      </c>
+      <c r="N336" s="1">
+        <v>29211.06</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>800</v>
+      </c>
+      <c r="B337" t="s">
+        <v>801</v>
+      </c>
+      <c r="C337" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>100.2154712</v>
+      </c>
+      <c r="E337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>21547.12</v>
+      </c>
+      <c r="J337" s="1">
+        <v>0</v>
+      </c>
+      <c r="K337">
+        <v>0.0</v>
+      </c>
+      <c r="L337">
+        <v>74.73</v>
+      </c>
+      <c r="M337" s="1">
+        <v>21547.12</v>
+      </c>
+      <c r="N337" s="1">
+        <v>21621.85</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>802</v>
+      </c>
+      <c r="B338" t="s">
+        <v>801</v>
+      </c>
+      <c r="C338" s="1">
+        <v>8750000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.253372</v>
+      </c>
+      <c r="E338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>22170.05</v>
+      </c>
+      <c r="J338" s="1">
+        <v>0</v>
+      </c>
+      <c r="K338">
+        <v>0.0</v>
+      </c>
+      <c r="L338">
+        <v>73.89</v>
+      </c>
+      <c r="M338" s="1">
+        <v>22170.05</v>
+      </c>
+      <c r="N338" s="1">
+        <v>22243.94</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>803</v>
+      </c>
+      <c r="B339" t="s">
+        <v>804</v>
+      </c>
+      <c r="C339" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>100.31495413</v>
+      </c>
+      <c r="E339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>25196.33</v>
+      </c>
+      <c r="J339" s="1">
+        <v>0</v>
+      </c>
+      <c r="K339">
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>59.74</v>
+      </c>
+      <c r="M339" s="1">
+        <v>25196.33</v>
+      </c>
+      <c r="N339" s="1">
+        <v>25256.07</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>805</v>
+      </c>
+      <c r="B340" t="s">
+        <v>806</v>
+      </c>
+      <c r="C340" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.246151</v>
+      </c>
+      <c r="E340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>9846.04</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0.0</v>
+      </c>
+      <c r="L340">
+        <v>21.63</v>
+      </c>
+      <c r="M340" s="1">
+        <v>9846.04</v>
+      </c>
+      <c r="N340" s="1">
+        <v>9867.67</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>807</v>
+      </c>
+      <c r="B341" t="s">
+        <v>808</v>
+      </c>
+      <c r="C341" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.33001421</v>
+      </c>
+      <c r="E341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>21134.11</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0.0</v>
+      </c>
+      <c r="L341">
+        <v>-156.37</v>
+      </c>
+      <c r="M341" s="1">
+        <v>21134.11</v>
+      </c>
+      <c r="N341" s="1">
+        <v>20977.74</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>809</v>
+      </c>
+      <c r="B342" t="s">
+        <v>810</v>
+      </c>
+      <c r="C342" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.20677077</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>62031.23</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342">
+        <v>226.97</v>
+      </c>
+      <c r="M342" s="1">
+        <v>62031.23</v>
+      </c>
+      <c r="N342" s="1">
+        <v>62258.2</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>811</v>
+      </c>
+      <c r="B343" t="s">
+        <v>812</v>
+      </c>
+      <c r="C343" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.25157364</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>35220.31</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343">
+        <v>247.44</v>
+      </c>
+      <c r="M343" s="1">
+        <v>35220.31</v>
+      </c>
+      <c r="N343" s="1">
+        <v>35467.75</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>813</v>
+      </c>
+      <c r="B344" t="s">
+        <v>814</v>
+      </c>
+      <c r="C344" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.251008</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>12550.4</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344">
+        <v>83.24</v>
+      </c>
+      <c r="M344" s="1">
+        <v>12550.4</v>
+      </c>
+      <c r="N344" s="1">
+        <v>12633.64</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>815</v>
+      </c>
+      <c r="B345" t="s">
+        <v>814</v>
+      </c>
+      <c r="C345" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.172523</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>25878.45</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345">
+        <v>217.2</v>
+      </c>
+      <c r="M345" s="1">
+        <v>25878.45</v>
+      </c>
+      <c r="N345" s="1">
+        <v>26095.65</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>816</v>
+      </c>
+      <c r="B346" t="s">
+        <v>817</v>
+      </c>
+      <c r="C346" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.26667105</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>53334.21</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346">
+        <v>412.57</v>
+      </c>
+      <c r="M346" s="1">
+        <v>53334.21</v>
+      </c>
+      <c r="N346" s="1">
+        <v>53746.78</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>818</v>
+      </c>
+      <c r="B347" t="s">
+        <v>819</v>
+      </c>
+      <c r="C347" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.506093</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>25304.65</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347">
+        <v>54.43</v>
+      </c>
+      <c r="M347" s="1">
+        <v>25304.65</v>
+      </c>
+      <c r="N347" s="1">
+        <v>25359.08</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>820</v>
+      </c>
+      <c r="B348" t="s">
+        <v>821</v>
+      </c>
+      <c r="C348" s="1">
+        <v>7300000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.22172274</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>16185.76</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348">
+        <v>32.16</v>
+      </c>
+      <c r="M348" s="1">
+        <v>16185.76</v>
+      </c>
+      <c r="N348" s="1">
+        <v>16217.92</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>822</v>
+      </c>
+      <c r="B349" t="s">
+        <v>821</v>
+      </c>
+      <c r="C349" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.31386244</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>20809.08</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349">
+        <v>36.68</v>
+      </c>
+      <c r="M349" s="1">
+        <v>20809.08</v>
+      </c>
+      <c r="N349" s="1">
+        <v>20845.76</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>823</v>
+      </c>
+      <c r="B350" t="s">
+        <v>821</v>
+      </c>
+      <c r="C350" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.25702</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>13365.04</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>24.21</v>
+      </c>
+      <c r="M350" s="1">
+        <v>13365.04</v>
+      </c>
+      <c r="N350" s="1">
+        <v>13389.25</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>824</v>
+      </c>
+      <c r="B351" t="s">
+        <v>825</v>
+      </c>
+      <c r="C351" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.39344766</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>18492.04</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351">
+        <v>40.73</v>
+      </c>
+      <c r="M351" s="1">
+        <v>18492.04</v>
+      </c>
+      <c r="N351" s="1">
+        <v>18532.77</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>826</v>
+      </c>
+      <c r="B352" t="s">
+        <v>825</v>
+      </c>
+      <c r="C352" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.252311</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>10092.44</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352">
+        <v>24.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>10092.44</v>
+      </c>
+      <c r="N352" s="1">
+        <v>10116.44</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>827</v>
+      </c>
+      <c r="B353" t="s">
+        <v>825</v>
+      </c>
+      <c r="C353" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.38686432</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>14313.98</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353">
+        <v>27.54</v>
+      </c>
+      <c r="M353" s="1">
+        <v>14313.98</v>
+      </c>
+      <c r="N353" s="1">
+        <v>14341.52</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>828</v>
+      </c>
+      <c r="B354" t="s">
+        <v>829</v>
+      </c>
+      <c r="C354" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>99.980558</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-2430.25</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354">
+        <v>0.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>-2430.25</v>
+      </c>
+      <c r="N354" s="1">
+        <v>-2430.25</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>830</v>
+      </c>
+      <c r="B355" t="s">
+        <v>831</v>
+      </c>
+      <c r="C355" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.03048948</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>7622.37</v>
+      </c>
+      <c r="J355" s="1">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355">
+        <v>0.0</v>
+      </c>
+      <c r="M355" s="1">
+        <v>7622.37</v>
+      </c>
+      <c r="N355" s="1">
+        <v>7622.37</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>832</v>
+      </c>
+      <c r="B356" t="s">
+        <v>833</v>
+      </c>
+      <c r="C356" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.20211898</v>
+      </c>
+      <c r="E356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>80847.59</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356">
+        <v>897.57</v>
+      </c>
+      <c r="M356" s="1">
+        <v>80847.59</v>
+      </c>
+      <c r="N356" s="1">
+        <v>81745.16</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>834</v>
+      </c>
+      <c r="B357" t="s">
+        <v>835</v>
+      </c>
+      <c r="C357" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.13017916</v>
+      </c>
+      <c r="E357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>32544.79</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357">
+        <v>264.14</v>
+      </c>
+      <c r="M357" s="1">
+        <v>32544.79</v>
+      </c>
+      <c r="N357" s="1">
+        <v>32808.93</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>836</v>
+      </c>
+      <c r="B358" t="s">
+        <v>837</v>
+      </c>
+      <c r="C358" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.2641525</v>
+      </c>
+      <c r="E358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>52830.5</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358">
+        <v>55.81</v>
+      </c>
+      <c r="M358" s="1">
+        <v>52830.5</v>
+      </c>
+      <c r="N358" s="1">
+        <v>52886.31</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>838</v>
+      </c>
+      <c r="B359" t="s">
+        <v>839</v>
+      </c>
+      <c r="C359" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.1621962</v>
+      </c>
+      <c r="E359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>40549.05</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359">
+        <v>264.14</v>
+      </c>
+      <c r="M359" s="1">
+        <v>40549.05</v>
+      </c>
+      <c r="N359" s="1">
+        <v>40813.19</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>840</v>
+      </c>
+      <c r="B360" t="s">
+        <v>839</v>
+      </c>
+      <c r="C360" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.09911532</v>
+      </c>
+      <c r="E360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>24778.83</v>
+      </c>
+      <c r="J360" s="1">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
+      </c>
+      <c r="L360">
+        <v>264.14</v>
+      </c>
+      <c r="M360" s="1">
+        <v>24778.83</v>
+      </c>
+      <c r="N360" s="1">
+        <v>25042.97</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>841</v>
+      </c>
+      <c r="B361" t="s">
+        <v>842</v>
+      </c>
+      <c r="C361" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>100.2439416</v>
+      </c>
+      <c r="E361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>48788.32</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
+      </c>
+      <c r="L361">
+        <v>248.48</v>
+      </c>
+      <c r="M361" s="1">
+        <v>48788.32</v>
+      </c>
+      <c r="N361" s="1">
+        <v>49036.8</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>843</v>
+      </c>
+      <c r="B362" t="s">
+        <v>844</v>
+      </c>
+      <c r="C362" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>99.9877228</v>
+      </c>
+      <c r="E362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-1227.72</v>
+      </c>
+      <c r="J362" s="1">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362" t="s">
+        <v>845</v>
+      </c>
+      <c r="M362" s="1">
+        <v>-1227.72</v>
+      </c>
+      <c r="N362" s="1">
+        <v>-12123.14</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>846</v>
+      </c>
+      <c r="B363" t="s">
+        <v>847</v>
+      </c>
+      <c r="C363" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.9858816</v>
+      </c>
+      <c r="E363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-705.92</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>0.0</v>
+      </c>
+      <c r="L363" t="s">
+        <v>848</v>
+      </c>
+      <c r="M363" s="1">
+        <v>-705.92</v>
+      </c>
+      <c r="N363" s="1">
+        <v>-7096.05</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>849</v>
+      </c>
+      <c r="B364" t="s">
+        <v>850</v>
+      </c>
+      <c r="C364" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.26990724</v>
+      </c>
+      <c r="E364" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>27641.2</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>0.0</v>
+      </c>
+      <c r="L364">
+        <v>55.37</v>
+      </c>
+      <c r="M364" s="1">
+        <v>27641.2</v>
+      </c>
+      <c r="N364" s="1">
+        <v>27696.57</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P364">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>