--- v1 (2026-06-13)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="851">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="801">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -136,426 +136,390 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
-    <t>XS3294949774</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>172 004.33</t>
+    <t>223 392.17</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>64 678.53</t>
+    <t>81 660.00</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>229 087.44</t>
+    <t>299 774.22</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
-    <t>FR0129111094</t>
-[...5 lines deleted...]
-    <t>1 099 315.00</t>
+    <t>FR0129677078</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 02/04/2027</t>
+  </si>
+  <si>
+    <t>10 094.22</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>52 337.15</t>
+    <t>94 259.38</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>171 057.25</t>
+    <t>223 839.00</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>324 155.71</t>
+    <t>385 346.21</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>435 030.75</t>
+    <t>488 150.25</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>383 839.17</t>
+    <t>437 109.75</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3311089950</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
-    <t>XS3309627399</t>
-[...8 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 07/04/2026</t>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
+    <t>XS3336907210</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>XS3108486112</t>
-[...14 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>BE6373282910</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/05/2026</t>
+  </si>
+  <si>
+    <t>BE6372997971</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/04/2026</t>
+  </si>
+  <si>
+    <t>BE6373027307</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 27/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
+  </si>
+  <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>35 362.44</t>
+    <t>70 756.00</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>33 806.89</t>
+    <t>67 644.89</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>34 273.56</t>
+    <t>68 578.22</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>231 109.67</t>
-[...17 lines deleted...]
-    <t>EURO ELECTRICITE DE FRANCE SA 07/04/2026</t>
+    <t>302 418.67</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
     <t>ES05306747J8</t>
   </si>
   <si>
     <t>EURO ENDESA SA 10/04/2026</t>
   </si>
   <si>
-    <t>XS3307922990</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129648921</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
-    <t>XS3281144298</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>698 786.67</t>
+    <t>769 144.44</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>262 894.50</t>
+    <t>315 325.83</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>53 589.94</t>
+    <t>88 540.94</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
@@ -568,236 +532,212 @@
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129572360</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>1 474 073.61</t>
-[...5 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 20/03/2026</t>
+    <t>1 600 178.42</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>33 029.11</t>
+    <t>66 089.33</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>225 752.92</t>
+    <t>279 055.00</t>
   </si>
   <si>
     <t>XS3317639261</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>FR0129575652</t>
   </si>
   <si>
     <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
   </si>
   <si>
-    <t>FR0129634335</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
-    <t>XS3129352012</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
     <t>XS3303709805</t>
@@ -844,1451 +784,1313 @@
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>78 030.22</t>
+    <t>112 240.00</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>579 639.00</t>
+    <t>633 175.42</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129163756</t>
-[...14 lines deleted...]
-    <t>439 726.00</t>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>11 406.00</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>99 071.88</t>
+    <t>143 192.29</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>97 759.38</t>
+    <t>141 296.46</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>36 464.28</t>
+    <t>71 706.00</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
+    <t>36 451.39</t>
+  </si>
+  <si>
+    <t>FR0129488716</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
+  </si>
+  <si>
+    <t>233 110.28</t>
+  </si>
+  <si>
+    <t>FR0129621340</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
+  </si>
+  <si>
+    <t>69 489.33</t>
+  </si>
+  <si>
+    <t>FR0129572436</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
+  </si>
+  <si>
+    <t>75 444.75</t>
+  </si>
+  <si>
+    <t>FR0129315299</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
+  </si>
+  <si>
+    <t>242 995.96</t>
+  </si>
+  <si>
+    <t>FR0129598092</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE PALATINE 05/02/2027</t>
+  </si>
+  <si>
+    <t>80 874.67</t>
+  </si>
+  <si>
+    <t>FR0129548527</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 07/01/2027</t>
+  </si>
+  <si>
+    <t>171 072.42</t>
+  </si>
+  <si>
+    <t>FR0129499275</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 13/11/2026</t>
+  </si>
+  <si>
+    <t>230 504.17</t>
+  </si>
+  <si>
+    <t>FR0129499259</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 14/10/2026</t>
+  </si>
+  <si>
+    <t>229 483.33</t>
+  </si>
+  <si>
+    <t>FR0129621605</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
+  </si>
+  <si>
+    <t>FR0129439222</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129576197</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 23/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129537538</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
+  </si>
+  <si>
+    <t>FR0129513893</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
+  </si>
+  <si>
+    <t>FR0129676310</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
+  </si>
+  <si>
+    <t>FR0129548626</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
+  </si>
+  <si>
+    <t>145 411.11</t>
+  </si>
+  <si>
+    <t>FR0129548592</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
+  </si>
+  <si>
+    <t>139 400.63</t>
+  </si>
+  <si>
+    <t>FR0129671998</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
+  </si>
+  <si>
+    <t>43 991.11</t>
+  </si>
+  <si>
+    <t>FR0129260818</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
+  </si>
+  <si>
+    <t>708 854.00</t>
+  </si>
+  <si>
+    <t>FR0129234854</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>393 933.33</t>
+  </si>
+  <si>
+    <t>FR0129417244</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>224 406.00</t>
+  </si>
+  <si>
+    <t>FR0129678217</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 08/01/2027</t>
+  </si>
+  <si>
+    <t>3 718.50</t>
+  </si>
+  <si>
+    <t>FR0129678530</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/07/2026</t>
+  </si>
+  <si>
+    <t>1 195.00</t>
+  </si>
+  <si>
+    <t>FR0129649382</t>
+  </si>
+  <si>
+    <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129234789</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 03/06/2026</t>
+  </si>
+  <si>
+    <t>583 125.00</t>
+  </si>
+  <si>
+    <t>FR0129678985</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 08/04/2027</t>
+  </si>
+  <si>
     <t>1 256.11</t>
   </si>
   <si>
-    <t>FR0129488716</t>
-[...223 lines deleted...]
-  <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>561 630.67</t>
+    <t>614 455.67</t>
+  </si>
+  <si>
+    <t>FR0129674976</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>15 075.33</t>
   </si>
   <si>
     <t>FR0129621068</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>163 885.33</t>
-[...8 lines deleted...]
-    <t>689 687.00</t>
+    <t>233 548.22</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>56 955.67</t>
+    <t>91 677.78</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>38 993.50</t>
+    <t>65 032.92</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>37 593.50</t>
+    <t>62 699.58</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>38 293.50</t>
-[...23 lines deleted...]
-    <t>NEUCP SAVENCIA SA 20/03/2026</t>
+    <t>63 866.25</t>
+  </si>
+  <si>
+    <t>FR0129677565</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>632 318.89</t>
+    <t>702 587.33</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>941 010.00</t>
+    <t>1 046 406.67</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>687 402.08</t>
+    <t>775 116.25</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129633303</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>XS3099050166</t>
-[...5 lines deleted...]
-    <t>503 070.75</t>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129678175</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>1 875.92</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>69 041.78</t>
+    <t>103 628.00</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>26 523.00</t>
+    <t>22 715.00</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>25 867.40</t>
+    <t>38 801.10</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>90 410.96</t>
+    <t>136 438.36</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>76 321.64</t>
+    <t>83 690.63</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>23 313.70</t>
+    <t>59 579.45</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>212 907.53</t>
+    <t>325 386.99</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>52 260.27</t>
+    <t>65 684.93</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>195 694.52</t>
+    <t>212 149.32</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>573 904.11</t>
+    <t>628 561.64</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>22 253.42</t>
+    <t>33 184.93</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>180 821.92</t>
+    <t>200 000.00</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 253.42</t>
+    <t>1 368.49</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>157 910.96</t>
+    <t>173 157.53</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>195 890.41</t>
+    <t>245 753.42</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>25 647.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>80 958.90</t>
+    <t>92 465.75</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>291 359.59</t>
+    <t>321 133.56</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>6 794.52</t>
-[...17 lines deleted...]
-    <t>261 397.26</t>
+    <t>18 684.93</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>74 743.15</t>
-[...8 lines deleted...]
-    <t>48 544.52</t>
+    <t>81 934.93</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>63 455.25</t>
+    <t>13 663.13</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>28 460.27</t>
+    <t>35 978.08</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>158 732.88</t>
+    <t>201 883.56</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>8 889.04</t>
+    <t>9 694.52</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>115 613.01</t>
-[...8 lines deleted...]
-    <t>21 638.36</t>
+    <t>135 232.19</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>73 630.14</t>
+    <t>85 616.44</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>82 191.78</t>
+    <t>97 534.25</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>29 439.38</t>
+    <t>43 410.62</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>127 783.63</t>
+    <t>158 364.33</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>465 797.26</t>
+    <t>546 805.48</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>254 742.13</t>
+    <t>313 950.00</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>8 982.53</t>
+    <t>14 970.89</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>40 869.86</t>
+    <t>74 527.40</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>100 938.08</t>
+    <t>2 053.97</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>33 797.95</t>
-[...8 lines deleted...]
-    <t>138 124.99</t>
+    <t>40 462.33</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 010.27</t>
+  </si>
+  <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>174 221.92</t>
+    <t>203 967.12</t>
   </si>
   <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>41 967.12</t>
+    <t>45 495.89</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>220 964.31</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>29 617.80</t>
+    <t>32 723.78</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>9 628.39</t>
+    <t>36 587.88</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>6 472.60</t>
-[...8 lines deleted...]
-    <t>44 042.79</t>
+    <t>14 023.97</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>35 901.37</t>
+    <t>42 882.19</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>3 630.82</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>161 753.42</t>
+    <t>198 575.34</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>34 783.56</t>
+    <t>55 956.16</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>75 945.21</t>
+    <t>151 890.41</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>16 383.56</t>
+    <t>36 328.77</t>
+  </si>
+  <si>
+    <t>FR0014000UC8</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
+  </si>
+  <si>
+    <t>10 479.45</t>
   </si>
   <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>131 907.53</t>
+    <t>3 801.37</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>277 397.26</t>
-[...14 lines deleted...]
-    <t>103 510.27</t>
+    <t>306 164.38</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-4 559.47</t>
+    <t>-5 297.59</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 404.70</t>
+    <t>-1 631.56</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-22 788.13</t>
+    <t>-24 921.55</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04577210</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04609322</t>
   </si>
   <si>
-    <t>-11 684.09</t>
-[...5 lines deleted...]
-    <t>-2 468.89</t>
+    <t>-12 816.00</t>
   </si>
   <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-7 014.58</t>
+    <t>-7 575.17</t>
   </si>
   <si>
     <t>SWAP04619123</t>
   </si>
   <si>
-    <t>-2 533.99</t>
-[...11 lines deleted...]
-    <t>-11 564.58</t>
+    <t>-2 857.24</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-10 477.45</t>
-[...5 lines deleted...]
-    <t>-24 224.67</t>
+    <t>-11 425.17</t>
   </si>
   <si>
     <t>SWAP04684315</t>
   </si>
   <si>
-    <t>85 236.11</t>
+    <t>91 991.25</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>115 076.66</t>
+    <t>124 843.33</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>21 744.81</t>
+    <t>23 623.72</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>36 220.33</t>
+    <t>39 562.25</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>9 068.89</t>
-[...5 lines deleted...]
-    <t>4 128.70</t>
+    <t>10 173.61</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>11 641.12</t>
+    <t>12 821.85</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>43 083.33</t>
+    <t>47 597.92</t>
   </si>
   <si>
     <t>SWAP04714391</t>
   </si>
   <si>
-    <t>9 572.80</t>
+    <t>10 611.93</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>23 718.37</t>
+    <t>26 479.63</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>6 491.14</t>
+    <t>7 252.00</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>3 665.17</t>
+    <t>4 603.23</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>40 378.67</t>
+    <t>45 066.00</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>21 837.00</t>
+    <t>24 468.66</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>4 857.26</t>
-[...5 lines deleted...]
-    <t>7 544.02</t>
+    <t>5 439.95</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>23 615.45</t>
+    <t>26 473.34</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>16 421.81</t>
+    <t>18 418.12</t>
   </si>
   <si>
     <t>SWAP04744258</t>
   </si>
   <si>
-    <t>11 977.78</t>
+    <t>13 483.16</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>11 526.67</t>
+    <t>13 005.45</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>18 310.06</t>
-[...5 lines deleted...]
-    <t>22 167.40</t>
+    <t>20 722.17</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>4 162.73</t>
+    <t>4 700.99</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>12 551.00</t>
-[...5 lines deleted...]
-    <t>15 120.87</t>
+    <t>14 201.83</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>15 419.34</t>
+    <t>17 458.86</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>16 717.68</t>
+    <t>19 136.95</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>7 358.54</t>
+    <t>8 492.50</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>18 672.08</t>
-[...5 lines deleted...]
-    <t>12 631.00</t>
+    <t>21 571.92</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>4 418.61</t>
+    <t>5 362.93</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>6 532.50</t>
+    <t>7 637.75</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>5 357.60</t>
+    <t>6 387.92</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 226.05</t>
+    <t>1 462.32</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 658.23</t>
+    <t>1 977.65</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
+    <t>1 552.32</t>
+  </si>
+  <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>23 317.22</t>
+    <t>27 330.00</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>12 478.50</t>
+    <t>14 742.92</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>6 165.50</t>
+    <t>7 286.04</t>
   </si>
   <si>
     <t>SWAP04827718</t>
   </si>
   <si>
-    <t>1 678.33</t>
+    <t>2 107.50</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>2 396.42</t>
+    <t>2 925.42</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>2 458.50</t>
+    <t>2 999.17</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>1 017.59</t>
+    <t>1 607.65</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04833430</t>
   </si>
   <si>
-    <t>1 482.25</t>
+    <t>1 847.23</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>7 905.34</t>
+    <t>9 576.39</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>3 246.56</t>
+    <t>3 934.14</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>15 946.66</t>
+    <t>19 477.33</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>2 358.75</t>
+    <t>2 920.42</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
+    <t>1 821.69</t>
+  </si>
+  <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>6 045.00</t>
+    <t>7 612.67</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>4 779.17</t>
+    <t>6 027.22</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 776.00</t>
+    <t>2 347.56</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>4 415.33</t>
+    <t>5 776.23</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>1 595.61</t>
+    <t>2 087.63</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
+    <t>1 054.00</t>
+  </si>
+  <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
@@ -2350,80 +2152,107 @@
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
     <t>SWAP04987063</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
+    <t>SWAP05014509</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260327</t>
+  </si>
+  <si>
+    <t>SWAP05016428</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260331</t>
+  </si>
+  <si>
+    <t>SWAP05017520</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260401</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05016429</t>
+  </si>
+  <si>
+    <t>C000000051DS20260331</t>
+  </si>
+  <si>
+    <t>-1 530.57</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987059</t>
   </si>
   <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
@@ -2437,50 +2266,62 @@
   <si>
     <t>SWAP04988861</t>
   </si>
   <si>
     <t>SWAP04989116</t>
   </si>
   <si>
     <t>C00000009R8J20260223</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>SWAP05013727</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260326</t>
+  </si>
+  <si>
+    <t>SWAP05019259</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260408</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987452</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
     <t>SWAP04987450</t>
@@ -2506,105 +2347,114 @@
   <si>
     <t>SWAP04996162</t>
   </si>
   <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
+    <t>-2 267.85</t>
+  </si>
+  <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
+    <t>-4 214.23</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
+    <t>1 444.20</t>
+  </si>
+  <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506695</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-10 895.42</t>
+    <t>-12 026.50</t>
   </si>
   <si>
     <t>SWAP04505310</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-6 390.13</t>
+    <t>-7 035.40</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2974,241 +2824,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>885779.58</v>
+        <v>786689.6991</v>
       </c>
       <c r="D2">
-        <v>4782.95</v>
+        <v>4790.39</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4236640942.27</v>
+        <v>3768547617.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4236640942.27</v>
+        <v>3768547617.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1789259.2875</v>
+        <v>1806942.0976</v>
       </c>
       <c r="D3">
-        <v>106.72</v>
+        <v>106.88</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>190962223.93</v>
+        <v>193130342.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>190962223.93</v>
+        <v>193130342.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>975235.539</v>
+        <v>1019260.0295</v>
       </c>
       <c r="D4">
-        <v>1071.0</v>
+        <v>1072.64</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1044483304.03</v>
+        <v>1093308030.97</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1044483304.03</v>
+        <v>1093308030.97</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1839988.0</v>
+        <v>2000578.0</v>
       </c>
       <c r="D5">
-        <v>103.19</v>
+        <v>103.35</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>189873950.96</v>
+        <v>206763042.47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>189873950.96</v>
+        <v>206763042.47</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.3</v>
+        <v>101.46</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1013.05</v>
+        <v>1014.61</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1013.05</v>
+        <v>1014.61</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.56</v>
+        <v>100.71</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312345.67</v>
+        <v>312812.72</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312345.67</v>
+        <v>312812.72</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P364"/>
+  <dimension ref="A1:P339"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O364" sqref="O364"/>
+      <selection activeCell="O339" sqref="O339"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3227,18189 +3077,16939 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>9255.0</v>
+        <v>21906.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11588.357</v>
+        <v>11606.414</v>
       </c>
       <c r="E2" s="1">
-        <v>11572.16467423</v>
+        <v>11595.707629417</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>107100384.06</v>
+        <v>254015571.33</v>
       </c>
       <c r="I2" s="1">
-        <v>149859.98</v>
+        <v>234533.75</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13992478301109</v>
+        <v>0.092330461779176</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>107250244.04</v>
+        <v>254250105.08</v>
       </c>
       <c r="N2" s="1">
-        <v>107250244.04</v>
+        <v>254250105.08</v>
       </c>
       <c r="O2" s="1">
-        <v>1.89</v>
+        <v>4.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>209.0</v>
+        <v>970.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261443.09</v>
+        <v>261841.86</v>
       </c>
       <c r="E3" s="1">
-        <v>261004.16746411</v>
+        <v>261617.98661856</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>54549871.0</v>
+        <v>253769447.02</v>
       </c>
       <c r="I3" s="1">
-        <v>91734.81</v>
+        <v>217157.18</v>
       </c>
       <c r="J3" s="1">
-        <v>0.16816686880891</v>
+        <v>0.085572626078539</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>54641605.81</v>
+        <v>253986604.2</v>
       </c>
       <c r="N3" s="1">
-        <v>54641605.81</v>
+        <v>253986604.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.97</v>
+        <v>4.83</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.7347</v>
+        <v>97.8232</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>-9147.67</v>
+        <v>8552.33</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.046776585145059</v>
+        <v>0.043732315708114</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19546940.0</v>
+        <v>19564640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19546940.0</v>
+        <v>19564640.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.8296</v>
+        <v>97.3084</v>
       </c>
       <c r="E5" s="1">
-        <v>98.023359</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9802335.9</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>80624.1</v>
+        <v>17617.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.82249884948342</v>
+        <v>0.18137646903486</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9882960.0</v>
+        <v>9730840.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9882960.0</v>
+        <v>9730840.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.5973</v>
+        <v>98.9885</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8132623</v>
+        <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9781326.23</v>
+        <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>78403.77</v>
+        <v>96514.1</v>
       </c>
       <c r="J6" s="1">
-        <v>0.80156584246756</v>
+        <v>0.98460306792792</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9859730.0</v>
+        <v>9898850.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9859730.0</v>
+        <v>9898850.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.7119</v>
+        <v>98.7276</v>
       </c>
       <c r="E7" s="1">
-        <v>97.8974084</v>
+        <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>9789740.84</v>
+        <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>181449.16</v>
+        <v>91433.77</v>
       </c>
       <c r="J7" s="1">
-        <v>1.8534623435445</v>
+        <v>0.93477886178222</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9971190.0</v>
+        <v>9872760.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9971190.0</v>
+        <v>9872760.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.6788</v>
+        <v>99.8779</v>
       </c>
       <c r="E8" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19896458.28</v>
+        <v>9789740.84</v>
       </c>
       <c r="I8" s="1">
-        <v>39301.72</v>
+        <v>198049.16</v>
       </c>
       <c r="J8" s="1">
-        <v>0.19753123619748</v>
+        <v>2.0230276085633</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19935760.0</v>
+        <v>9987790.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19935760.0</v>
+        <v>9987790.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0159</v>
+        <v>100.0101</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4770.0</v>
+        <v>3030.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0159</v>
+        <v>0.0101</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30004770.0</v>
+        <v>30003030.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30176774.33</v>
+        <v>30226422.17</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0102</v>
+        <v>100.0112</v>
       </c>
       <c r="E10" s="1">
         <v>100.0099729</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000997.29</v>
       </c>
       <c r="I10" s="1">
-        <v>22.71</v>
+        <v>122.71</v>
       </c>
       <c r="J10" s="1">
-        <v>0.00022707735380258</v>
+        <v>0.0012269776347475</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="1">
-        <v>10001020.0</v>
+        <v>10001120.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10065698.53</v>
+        <v>10082780.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.7312</v>
+        <v>97.6517</v>
       </c>
       <c r="E11" s="1">
         <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>-7914.42</v>
+        <v>-23814.42</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.04047436585601</v>
+        <v>-0.12178701000562</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19546240.0</v>
+        <v>19530340.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19546240.0</v>
+        <v>19530340.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.9598</v>
+        <v>98.4844</v>
       </c>
       <c r="E12" s="1">
-        <v>98.75546173</v>
+        <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>29626638.52</v>
+        <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>361301.48</v>
+        <v>279651.11</v>
       </c>
       <c r="J12" s="1">
-        <v>1.2195156050394</v>
+        <v>0.71496224236236</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>29987940.0</v>
+        <v>39393760.0</v>
       </c>
       <c r="N12" s="1">
-        <v>29987940.0</v>
+        <v>39393760.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.53</v>
+        <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.445</v>
+        <v>99.1587</v>
       </c>
       <c r="E13" s="1">
-        <v>97.78527223</v>
+        <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>39114108.89</v>
+        <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>263891.11</v>
+        <v>159197.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.67466987613635</v>
+        <v>0.8092378567477</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>39378000.0</v>
+        <v>19831740.0</v>
       </c>
       <c r="N13" s="1">
-        <v>39378000.0</v>
+        <v>19831740.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.7</v>
+        <v>0.38</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.0537</v>
+        <v>98.8289</v>
       </c>
       <c r="E14" s="1">
-        <v>98.3627117</v>
+        <v>98.72033763</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>19672542.34</v>
+        <v>29616101.29</v>
       </c>
       <c r="I14" s="1">
-        <v>138197.66</v>
+        <v>32568.71</v>
       </c>
       <c r="J14" s="1">
-        <v>0.70249008801981</v>
+        <v>0.10996960633369</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19810740.0</v>
+        <v>29648670.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19810740.0</v>
+        <v>29648670.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>60000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.884</v>
+        <v>100.0076</v>
       </c>
       <c r="E15" s="1">
-        <v>99.62226558</v>
+        <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>59773359.35</v>
+        <v>40000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>157040.65</v>
+        <v>3040.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.26272682631146</v>
+        <v>0.0076</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>59930400.0</v>
+        <v>40003040.0</v>
       </c>
       <c r="N15" s="1">
-        <v>59930400.0</v>
+        <v>40302814.22</v>
       </c>
       <c r="O15" s="1">
-        <v>1.06</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.9997</v>
+        <v>99.9945</v>
       </c>
       <c r="E16" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>40000000.0</v>
+        <v>14841309.3</v>
       </c>
       <c r="I16" s="1">
-        <v>-120.0</v>
+        <v>157865.7</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.0003</v>
+        <v>1.063691193337</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>66</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>39999880.0</v>
+        <v>14999175.0</v>
       </c>
       <c r="N16" s="1">
-        <v>40228967.44</v>
+        <v>14999175.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8399</v>
+        <v>99.9768</v>
       </c>
       <c r="E17" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>14841309.3</v>
+        <v>20000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>134675.7</v>
+        <v>-4640.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.90743813283374</v>
+        <v>-0.0232</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>14975985.0</v>
+        <v>19995360.0</v>
       </c>
       <c r="N17" s="1">
-        <v>14975985.0</v>
+        <v>20005454.22</v>
       </c>
       <c r="O17" s="1">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.014</v>
+        <v>100.0155</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>7000.0</v>
+        <v>3875.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.014</v>
+        <v>0.0155</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M18" s="1">
-        <v>50007000.0</v>
+        <v>25003875.0</v>
       </c>
       <c r="N18" s="1">
-        <v>51106315.0</v>
+        <v>25098134.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.9</v>
+        <v>0.48</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0145</v>
+        <v>100.0273</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>3625.0</v>
+        <v>8190.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0145</v>
+        <v>0.0273</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M19" s="1">
-        <v>25003625.0</v>
+        <v>30008190.0</v>
       </c>
       <c r="N19" s="1">
-        <v>25055962.15</v>
+        <v>30232029.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.44</v>
+        <v>0.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0219</v>
+        <v>100.0444</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>6570.0</v>
+        <v>15540.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0219</v>
+        <v>0.0444</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M20" s="1">
-        <v>30006570.0</v>
+        <v>35015540.0</v>
       </c>
       <c r="N20" s="1">
-        <v>30177627.25</v>
+        <v>35400886.21</v>
       </c>
       <c r="O20" s="1">
-        <v>0.53</v>
+        <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0342</v>
+        <v>100.0441</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>11970.0</v>
+        <v>13230.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0342</v>
+        <v>0.0441</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>35011970.0</v>
+        <v>30013230.0</v>
       </c>
       <c r="N21" s="1">
-        <v>35336125.71</v>
+        <v>30501380.25</v>
       </c>
       <c r="O21" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0496</v>
+        <v>100.0107</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>14880.0</v>
+        <v>3210.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0496</v>
+        <v>0.0107</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>30014880.0</v>
+        <v>30003210.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30449910.75</v>
+        <v>30440319.75</v>
       </c>
       <c r="O22" s="1">
-        <v>0.54</v>
+        <v>0.58</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.0322</v>
+        <v>98.0557</v>
       </c>
       <c r="E23" s="1">
-        <v>100.0</v>
+        <v>97.79494138</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>30000000.0</v>
+        <v>12713342.38</v>
       </c>
       <c r="I23" s="1">
-        <v>9660.0</v>
+        <v>33898.62</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0322</v>
+        <v>0.26663814272262</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23" t="s">
-        <v>86</v>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>30009660.0</v>
+        <v>12747241.0</v>
       </c>
       <c r="N23" s="1">
-        <v>30393499.17</v>
+        <v>12747241.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.54</v>
+        <v>0.24</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.02</v>
+        <v>99.3482</v>
       </c>
       <c r="E24" s="1">
-        <v>97.79494138</v>
+        <v>98.9520157</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>12713342.38</v>
+        <v>19790403.14</v>
       </c>
       <c r="I24" s="1">
-        <v>29257.62</v>
+        <v>79236.86</v>
       </c>
       <c r="J24" s="1">
-        <v>0.23013318705258</v>
+        <v>0.40038022186546</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>12742600.0</v>
+        <v>19869640.0</v>
       </c>
       <c r="N24" s="1">
-        <v>12742600.0</v>
+        <v>19869640.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.2191</v>
+        <v>97.9994</v>
       </c>
       <c r="E25" s="1">
-        <v>98.9520157</v>
+        <v>97.81428547</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19790403.14</v>
+        <v>14672142.82</v>
       </c>
       <c r="I25" s="1">
-        <v>53416.86</v>
+        <v>27767.18</v>
       </c>
       <c r="J25" s="1">
-        <v>0.26991294529031</v>
+        <v>0.18925102039049</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19843820.0</v>
+        <v>14699910.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19843820.0</v>
+        <v>14699910.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.9681</v>
+        <v>99.8284</v>
       </c>
       <c r="E26" s="1">
-        <v>97.81428547</v>
+        <v>99.6192332</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>14672142.82</v>
+        <v>9961923.32</v>
       </c>
       <c r="I26" s="1">
-        <v>23072.18</v>
+        <v>20916.68</v>
       </c>
       <c r="J26" s="1">
-        <v>0.15725160450694</v>
+        <v>0.20996628189264</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>14695215.0</v>
+        <v>9982840.0</v>
       </c>
       <c r="N26" s="1">
-        <v>14695215.0</v>
+        <v>9982840.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.6639</v>
+        <v>99.6054</v>
       </c>
       <c r="E27" s="1">
-        <v>99.6192332</v>
+        <v>99.23194471</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>9961923.32</v>
+        <v>6946236.13</v>
       </c>
       <c r="I27" s="1">
-        <v>4466.68</v>
+        <v>26141.87</v>
       </c>
       <c r="J27" s="1">
-        <v>0.044837526414528</v>
+        <v>0.37634582975226</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>9966390.0</v>
+        <v>6972378.0</v>
       </c>
       <c r="N27" s="1">
-        <v>9966390.0</v>
+        <v>6972378.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.4573</v>
+        <v>99.7403</v>
       </c>
       <c r="E28" s="1">
-        <v>99.23194471</v>
+        <v>99.41494305</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>6946236.13</v>
+        <v>19882988.61</v>
       </c>
       <c r="I28" s="1">
-        <v>15774.87</v>
+        <v>65071.39</v>
       </c>
       <c r="J28" s="1">
-        <v>0.22709953570208</v>
+        <v>0.32727167568397</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>6962011.0</v>
+        <v>19948060.0</v>
       </c>
       <c r="N28" s="1">
-        <v>6962011.0</v>
+        <v>19948060.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>20000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.5809</v>
+        <v>99.8498</v>
       </c>
       <c r="E29" s="1">
-        <v>99.41494305</v>
+        <v>99.83751443</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>19882988.61</v>
+        <v>18469940.17</v>
       </c>
       <c r="I29" s="1">
-        <v>33191.39</v>
+        <v>2272.83</v>
       </c>
       <c r="J29" s="1">
-        <v>0.1669336066677</v>
+        <v>0.012305562330362</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19916180.0</v>
+        <v>18472213.0</v>
       </c>
       <c r="N29" s="1">
-        <v>19916180.0</v>
+        <v>18472213.0</v>
       </c>
       <c r="O29" s="1">
         <v>0.35</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>48000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8772</v>
+        <v>99.8737</v>
       </c>
       <c r="E30" s="1">
-        <v>99.82249619</v>
+        <v>99.83073145</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>47914798.17</v>
+        <v>19966146.29</v>
       </c>
       <c r="I30" s="1">
-        <v>26257.83</v>
+        <v>8593.71</v>
       </c>
       <c r="J30" s="1">
-        <v>0.054801086517861</v>
+        <v>0.043041405563096</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>47941056.0</v>
+        <v>19974740.0</v>
       </c>
       <c r="N30" s="1">
-        <v>47941056.0</v>
+        <v>19974740.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.85</v>
+        <v>0.38</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8471</v>
+        <v>97.5755</v>
       </c>
       <c r="E31" s="1">
-        <v>99.84200003</v>
+        <v>97.7369551</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29952600.01</v>
+        <v>9773695.51</v>
       </c>
       <c r="I31" s="1">
-        <v>1529.99</v>
+        <v>-16145.51</v>
       </c>
       <c r="J31" s="1">
-        <v>0.0051080373639991</v>
+        <v>-0.16519350314812</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29954130.0</v>
+        <v>9757550.0</v>
       </c>
       <c r="N31" s="1">
-        <v>29954130.0</v>
+        <v>9757550.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.9593</v>
+        <v>99.8463</v>
       </c>
       <c r="E32" s="1">
-        <v>97.7369551</v>
+        <v>99.8048261</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9773695.51</v>
+        <v>9980482.61</v>
       </c>
       <c r="I32" s="1">
-        <v>22234.49</v>
+        <v>4147.39</v>
       </c>
       <c r="J32" s="1">
-        <v>0.22749317264131</v>
+        <v>0.041555004522973</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9795930.0</v>
+        <v>9984630.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9795930.0</v>
+        <v>9984630.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>7500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9133</v>
+        <v>99.9077</v>
       </c>
       <c r="E33" s="1">
-        <v>98.39941053</v>
+        <v>99.809198</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>7379955.79</v>
+        <v>4990459.9</v>
       </c>
       <c r="I33" s="1">
-        <v>113541.71</v>
+        <v>4925.1</v>
       </c>
       <c r="J33" s="1">
-        <v>1.5385147720512</v>
+        <v>0.098690303072068</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>7493497.5</v>
+        <v>4995385.0</v>
       </c>
       <c r="N33" s="1">
-        <v>7493497.5</v>
+        <v>4995385.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9308</v>
+        <v>99.8893</v>
       </c>
       <c r="E34" s="1">
-        <v>99.836933</v>
+        <v>99.803498</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>24959233.25</v>
+        <v>9980349.8</v>
       </c>
       <c r="I34" s="1">
-        <v>23466.75</v>
+        <v>8580.2</v>
       </c>
       <c r="J34" s="1">
-        <v>0.094020316108869</v>
+        <v>0.085970934605919</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>24982700.0</v>
+        <v>9988930.0</v>
       </c>
       <c r="N34" s="1">
-        <v>24982700.0</v>
+        <v>9988930.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.44</v>
+        <v>0.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9193</v>
+        <v>97.8699</v>
       </c>
       <c r="E35" s="1">
-        <v>99.836933</v>
+        <v>97.75144525</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>4991846.65</v>
+        <v>19550289.05</v>
       </c>
       <c r="I35" s="1">
-        <v>4118.35</v>
+        <v>23690.95</v>
       </c>
       <c r="J35" s="1">
-        <v>0.082501532774449</v>
+        <v>0.12117953826366</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4995965.0</v>
+        <v>19573980.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4995965.0</v>
+        <v>19573980.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.09</v>
+        <v>0.37</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.7743</v>
+        <v>97.5688</v>
       </c>
       <c r="E36" s="1">
-        <v>97.75144525</v>
+        <v>97.52492576</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>19550289.05</v>
+        <v>24381231.44</v>
       </c>
       <c r="I36" s="1">
-        <v>4570.95</v>
+        <v>10968.56</v>
       </c>
       <c r="J36" s="1">
-        <v>0.023380472730146</v>
+        <v>0.044987719455404</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19554860.0</v>
+        <v>24392200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>19554860.0</v>
+        <v>24392200.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.3903</v>
+        <v>98.536</v>
       </c>
       <c r="E37" s="1">
         <v>98.14746657</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>29444239.97</v>
       </c>
       <c r="I37" s="1">
-        <v>72850.03</v>
+        <v>116560.03</v>
       </c>
       <c r="J37" s="1">
-        <v>0.24741691439217</v>
+        <v>0.39586700189497</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29517090.0</v>
+        <v>29560800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29517090.0</v>
+        <v>29560800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.8364</v>
+        <v>98.9905</v>
       </c>
       <c r="E38" s="1">
         <v>97.87236357</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>29361709.07</v>
       </c>
       <c r="I38" s="1">
-        <v>289210.93</v>
+        <v>335440.93</v>
       </c>
       <c r="J38" s="1">
-        <v>0.98499351420758</v>
+        <v>1.1424434769798</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29650920.0</v>
+        <v>29697150.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29650920.0</v>
+        <v>29697150.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.4203</v>
+        <v>99.5894</v>
       </c>
       <c r="E39" s="1">
         <v>99.30246913</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>14895370.37</v>
       </c>
       <c r="I39" s="1">
-        <v>17674.63</v>
+        <v>43039.63</v>
       </c>
       <c r="J39" s="1">
-        <v>0.11865854665553</v>
+        <v>0.28894635669271</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>14913045.0</v>
+        <v>14938410.0</v>
       </c>
       <c r="N39" s="1">
-        <v>14913045.0</v>
+        <v>14938410.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.8934</v>
+        <v>97.9975</v>
       </c>
       <c r="E40" s="1">
         <v>97.75627623</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>29326882.87</v>
       </c>
       <c r="I40" s="1">
-        <v>41137.13</v>
+        <v>72367.13</v>
       </c>
       <c r="J40" s="1">
-        <v>0.14027106181844</v>
+        <v>0.24676038814213</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29368020.0</v>
+        <v>29399250.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29368020.0</v>
+        <v>29399250.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.3888</v>
+        <v>99.5578</v>
       </c>
       <c r="E41" s="1">
         <v>97.8675211</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>19573504.22</v>
       </c>
       <c r="I41" s="1">
-        <v>304255.78</v>
+        <v>338055.78</v>
       </c>
       <c r="J41" s="1">
-        <v>1.5544267218596</v>
+        <v>1.7271091379467</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19877760.0</v>
+        <v>19911560.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19877760.0</v>
+        <v>19911560.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>123</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9944</v>
+        <v>100.0069</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1120.0</v>
+        <v>1380.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.0056</v>
+        <v>0.0069</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
         <v>125</v>
       </c>
       <c r="M42" s="1">
-        <v>19998880.0</v>
+        <v>20001380.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20034242.44</v>
+        <v>20072136.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>126</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.9968</v>
+        <v>100.0133</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-640.0</v>
+        <v>2660.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.0032</v>
+        <v>0.0133</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
         <v>128</v>
       </c>
       <c r="M43" s="1">
-        <v>19999360.0</v>
+        <v>20002660.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20033166.89</v>
+        <v>20070304.89</v>
       </c>
       <c r="O43" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>129</v>
       </c>
       <c r="B44" t="s">
         <v>130</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.9926</v>
+        <v>100.0014</v>
       </c>
       <c r="E44" s="1">
         <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1480.0</v>
+        <v>280.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.0074</v>
+        <v>0.0014</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
         <v>131</v>
       </c>
       <c r="M44" s="1">
-        <v>19998520.0</v>
+        <v>20000280.0</v>
       </c>
       <c r="N44" s="1">
-        <v>20032793.56</v>
+        <v>20068858.22</v>
       </c>
       <c r="O44" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>132</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0209</v>
+        <v>100.0337</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>8360.0</v>
+        <v>13480.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0209</v>
+        <v>0.0337</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
         <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>40008360.0</v>
+        <v>40013480.0</v>
       </c>
       <c r="N45" s="1">
-        <v>40239469.67</v>
+        <v>40315898.67</v>
       </c>
       <c r="O45" s="1">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>135</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.9769</v>
+        <v>99.6619</v>
       </c>
       <c r="E46" s="1">
-        <v>99.7033272</v>
+        <v>99.43839407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29910998.16</v>
+        <v>29831518.22</v>
       </c>
       <c r="I46" s="1">
-        <v>82071.84</v>
+        <v>67051.78</v>
       </c>
       <c r="J46" s="1">
-        <v>0.27438683109464</v>
+        <v>0.22476824513426</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29993070.0</v>
+        <v>29898570.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29993070.0</v>
+        <v>29898570.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.8786</v>
+        <v>99.9941</v>
       </c>
       <c r="E47" s="1">
-        <v>99.71430467</v>
+        <v>99.8248905</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>29914291.4</v>
+        <v>9982489.05</v>
       </c>
       <c r="I47" s="1">
-        <v>49288.6</v>
+        <v>16920.95</v>
       </c>
       <c r="J47" s="1">
-        <v>0.1647660622842</v>
+        <v>0.16950632167235</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>29963580.0</v>
+        <v>9999410.0</v>
       </c>
       <c r="N47" s="1">
-        <v>29963580.0</v>
+        <v>9999410.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>139</v>
       </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1">
-        <v>35000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.8493</v>
+        <v>99.935</v>
       </c>
       <c r="E48" s="1">
-        <v>99.57426469</v>
+        <v>99.71945589</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>34850992.64</v>
+        <v>8974751.03</v>
       </c>
       <c r="I48" s="1">
-        <v>96262.36</v>
+        <v>19398.97</v>
       </c>
       <c r="J48" s="1">
-        <v>0.27621124308957</v>
+        <v>0.21615050863422</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>34947255.0</v>
+        <v>8994150.0</v>
       </c>
       <c r="N48" s="1">
-        <v>34947255.0</v>
+        <v>8994150.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.4891</v>
+        <v>97.6828</v>
       </c>
       <c r="E49" s="1">
-        <v>99.43839407</v>
+        <v>97.7369551</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>29831518.22</v>
+        <v>9773695.51</v>
       </c>
       <c r="I49" s="1">
-        <v>15211.78</v>
+        <v>-5415.51</v>
       </c>
       <c r="J49" s="1">
-        <v>0.05099230916716</v>
+        <v>-0.055409031255978</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>29846730.0</v>
+        <v>9768280.0</v>
       </c>
       <c r="N49" s="1">
-        <v>29846730.0</v>
+        <v>9768280.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8296</v>
+        <v>99.8259</v>
       </c>
       <c r="E50" s="1">
-        <v>99.8248905</v>
+        <v>99.64625582</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9982489.05</v>
+        <v>10961088.14</v>
       </c>
       <c r="I50" s="1">
-        <v>470.95</v>
+        <v>19760.86</v>
       </c>
       <c r="J50" s="1">
-        <v>0.0047177612481328</v>
+        <v>0.18028191861616</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9982960.0</v>
+        <v>10980849.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9982960.0</v>
+        <v>10980849.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.9133</v>
+        <v>100.0289</v>
       </c>
       <c r="E51" s="1">
-        <v>99.82630224</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>24956575.56</v>
+        <v>40000000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>21749.44</v>
+        <v>11560.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.08714913609726</v>
+        <v>0.0289</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" t="s">
+        <v>147</v>
       </c>
       <c r="M51" s="1">
-        <v>24978325.0</v>
+        <v>40011560.0</v>
       </c>
       <c r="N51" s="1">
-        <v>24978325.0</v>
+        <v>40780704.44</v>
       </c>
       <c r="O51" s="1">
-        <v>0.44</v>
+        <v>0.77</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.8897</v>
+        <v>100.0293</v>
       </c>
       <c r="E52" s="1">
-        <v>99.79641532</v>
+        <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>49898207.66</v>
+        <v>30000000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>46642.34</v>
+        <v>8790.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.09347498074042</v>
+        <v>0.0293</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>150</v>
       </c>
       <c r="M52" s="1">
-        <v>49944850.0</v>
+        <v>30008790.0</v>
       </c>
       <c r="N52" s="1">
-        <v>49944850.0</v>
+        <v>30324115.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C53" s="1">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.7675</v>
+        <v>100.0146</v>
       </c>
       <c r="E53" s="1">
-        <v>99.71945589</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>8974751.03</v>
+        <v>20000000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>4323.97</v>
+        <v>2920.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.048179275230546</v>
+        <v>0.0146</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" t="s">
+        <v>153</v>
       </c>
       <c r="M53" s="1">
-        <v>8979075.0</v>
+        <v>20002920.0</v>
       </c>
       <c r="N53" s="1">
-        <v>8979075.0</v>
+        <v>20091460.94</v>
       </c>
       <c r="O53" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C54" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.8346</v>
+        <v>99.9324</v>
       </c>
       <c r="E54" s="1">
-        <v>97.7369551</v>
+        <v>97.88689386</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>9773695.51</v>
+        <v>48943446.93</v>
       </c>
       <c r="I54" s="1">
-        <v>9764.49</v>
+        <v>1022753.07</v>
       </c>
       <c r="J54" s="1">
-        <v>0.099905813415298</v>
+        <v>2.0896629358017</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>9783460.0</v>
+        <v>49966200.0</v>
       </c>
       <c r="N54" s="1">
-        <v>9783460.0</v>
+        <v>49966200.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.17</v>
+        <v>0.95</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C55" s="1">
-        <v>11000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.6605</v>
+        <v>98.0519</v>
       </c>
       <c r="E55" s="1">
-        <v>99.64625582</v>
+        <v>97.78527224</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>10961088.14</v>
+        <v>24446318.06</v>
       </c>
       <c r="I55" s="1">
-        <v>1566.86</v>
+        <v>66656.94</v>
       </c>
       <c r="J55" s="1">
-        <v>0.014294748659872</v>
+        <v>0.27266658249475</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>10962655.0</v>
+        <v>24512975.0</v>
       </c>
       <c r="N55" s="1">
-        <v>10962655.0</v>
+        <v>24512975.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C56" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.9532</v>
+        <v>98.7576</v>
       </c>
       <c r="E56" s="1">
-        <v>99.66600813</v>
+        <v>98.376783</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>39866403.25</v>
+        <v>24594195.75</v>
       </c>
       <c r="I56" s="1">
-        <v>114876.75</v>
+        <v>95204.25</v>
       </c>
       <c r="J56" s="1">
-        <v>0.28815428690573</v>
+        <v>0.38710048081162</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>39981280.0</v>
+        <v>24689400.0</v>
       </c>
       <c r="N56" s="1">
-        <v>39981280.0</v>
+        <v>24689400.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C57" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.0385</v>
+        <v>98.5237</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>98.185719</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>40000000.0</v>
+        <v>24546429.75</v>
       </c>
       <c r="I57" s="1">
-        <v>15400.0</v>
+        <v>84495.25</v>
       </c>
       <c r="J57" s="1">
-        <v>0.0385</v>
+        <v>0.34422623110801</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57" t="s">
-        <v>159</v>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>40015400.0</v>
+        <v>24630925.0</v>
       </c>
       <c r="N57" s="1">
-        <v>40714186.67</v>
+        <v>24630925.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.72</v>
+        <v>0.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.0206</v>
+        <v>98.2909</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>97.990834</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>30000000.0</v>
+        <v>24497708.5</v>
       </c>
       <c r="I58" s="1">
-        <v>6180.0</v>
+        <v>75016.5</v>
       </c>
       <c r="J58" s="1">
-        <v>0.0206</v>
+        <v>0.30621843671623</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58" t="s">
-        <v>162</v>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>30006180.0</v>
+        <v>24572725.0</v>
       </c>
       <c r="N58" s="1">
-        <v>30269074.5</v>
+        <v>24572725.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C59" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0027</v>
+        <v>97.7819</v>
       </c>
       <c r="E59" s="1">
-        <v>100.0</v>
+        <v>97.79010655</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>20000000.0</v>
+        <v>19558021.31</v>
       </c>
       <c r="I59" s="1">
-        <v>540.0</v>
+        <v>-1641.31</v>
       </c>
       <c r="J59" s="1">
-        <v>0.0027</v>
+        <v>-0.008392004354555</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59" t="s">
-        <v>165</v>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>20000540.0</v>
+        <v>19556380.0</v>
       </c>
       <c r="N59" s="1">
-        <v>20054129.94</v>
+        <v>19556380.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>166</v>
       </c>
       <c r="B60" t="s">
         <v>167</v>
       </c>
       <c r="C60" s="1">
-        <v>50000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.776</v>
+        <v>99.1937</v>
       </c>
       <c r="E60" s="1">
-        <v>97.88689386</v>
+        <v>97.85057616</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>48943446.93</v>
+        <v>12231322.02</v>
       </c>
       <c r="I60" s="1">
-        <v>944553.07</v>
+        <v>167890.48</v>
       </c>
       <c r="J60" s="1">
-        <v>1.9298866942308</v>
+        <v>1.3726274210218</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>49888000.0</v>
+        <v>12399212.5</v>
       </c>
       <c r="N60" s="1">
-        <v>49888000.0</v>
+        <v>12399212.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.88</v>
+        <v>0.24</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>168</v>
       </c>
       <c r="B61" t="s">
         <v>169</v>
       </c>
       <c r="C61" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.0094</v>
+        <v>98.9541</v>
       </c>
       <c r="E61" s="1">
-        <v>97.78527224</v>
+        <v>97.86267907</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>24446318.06</v>
+        <v>14679401.86</v>
       </c>
       <c r="I61" s="1">
-        <v>56031.94</v>
+        <v>163713.14</v>
       </c>
       <c r="J61" s="1">
-        <v>0.22920400471956</v>
+        <v>1.1152575667685</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>24502350.0</v>
+        <v>14843115.0</v>
       </c>
       <c r="N61" s="1">
-        <v>24502350.0</v>
+        <v>14843115.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>170</v>
       </c>
       <c r="B62" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.6509</v>
+        <v>99.1642</v>
       </c>
       <c r="E62" s="1">
-        <v>98.376783</v>
+        <v>97.85299653</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>24594195.75</v>
+        <v>29355898.96</v>
       </c>
       <c r="I62" s="1">
-        <v>68529.25</v>
+        <v>393361.04</v>
       </c>
       <c r="J62" s="1">
-        <v>0.27863993072431</v>
+        <v>1.3399727275802</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>24662725.0</v>
+        <v>29749260.0</v>
       </c>
       <c r="N62" s="1">
-        <v>24662725.0</v>
+        <v>29749260.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>0.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>172</v>
       </c>
       <c r="B63" t="s">
         <v>173</v>
       </c>
       <c r="C63" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.4364</v>
+        <v>98.6546</v>
       </c>
       <c r="E63" s="1">
-        <v>98.185719</v>
+        <v>98.5230842</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>24546429.75</v>
+        <v>4926154.21</v>
       </c>
       <c r="I63" s="1">
-        <v>62670.25</v>
+        <v>6575.79</v>
       </c>
       <c r="J63" s="1">
-        <v>0.25531309700956</v>
+        <v>0.13348729495011</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>24609100.0</v>
+        <v>4932730.0</v>
       </c>
       <c r="N63" s="1">
-        <v>24609100.0</v>
+        <v>4932730.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.43</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>174</v>
       </c>
       <c r="B64" t="s">
         <v>175</v>
       </c>
       <c r="C64" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.2248</v>
+        <v>99.5004</v>
       </c>
       <c r="E64" s="1">
-        <v>97.990834</v>
+        <v>98.503513</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>24497708.5</v>
+        <v>9850351.3</v>
       </c>
       <c r="I64" s="1">
-        <v>58491.5</v>
+        <v>99688.7</v>
       </c>
       <c r="J64" s="1">
-        <v>0.23876314798994</v>
+        <v>1.0120319262116</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>24556200.0</v>
+        <v>9950040.0</v>
       </c>
       <c r="N64" s="1">
-        <v>24556200.0</v>
+        <v>9950040.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.43</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>176</v>
       </c>
       <c r="B65" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.7695</v>
+        <v>99.0771</v>
       </c>
       <c r="E65" s="1">
-        <v>97.79010655</v>
+        <v>97.87236356</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19558021.31</v>
+        <v>48936181.78</v>
       </c>
       <c r="I65" s="1">
-        <v>-4121.31</v>
+        <v>602368.22</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.021072223691119</v>
+        <v>1.2309260716499</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19553900.0</v>
+        <v>49538550.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19553900.0</v>
+        <v>49538550.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.35</v>
+        <v>0.94</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>178</v>
       </c>
       <c r="B66" t="s">
         <v>179</v>
       </c>
       <c r="C66" s="1">
-        <v>12500000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.0431</v>
+        <v>100.0089</v>
       </c>
       <c r="E66" s="1">
-        <v>97.85057616</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>12231322.02</v>
+        <v>70000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>149065.48</v>
+        <v>6230.0</v>
       </c>
       <c r="J66" s="1">
-        <v>1.2187192828073</v>
+        <v>0.0089</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" t="s">
+        <v>180</v>
       </c>
       <c r="M66" s="1">
-        <v>12380387.5</v>
+        <v>70006230.0</v>
       </c>
       <c r="N66" s="1">
-        <v>12380387.5</v>
+        <v>71606408.42</v>
       </c>
       <c r="O66" s="1">
-        <v>0.22</v>
+        <v>1.36</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B67" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C67" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.8216</v>
+        <v>98.61</v>
       </c>
       <c r="E67" s="1">
-        <v>97.86267907</v>
+        <v>97.804612</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>14679401.86</v>
+        <v>24451153.0</v>
       </c>
       <c r="I67" s="1">
-        <v>143838.14</v>
+        <v>201347.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.97986376673797</v>
+        <v>0.82346627989281</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14823240.0</v>
+        <v>24652500.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14823240.0</v>
+        <v>24652500.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C68" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.0154</v>
+        <v>98.106</v>
       </c>
       <c r="E68" s="1">
-        <v>97.85299653</v>
+        <v>97.780438</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>29355898.96</v>
+        <v>39112175.2</v>
       </c>
       <c r="I68" s="1">
-        <v>348721.04</v>
+        <v>130224.8</v>
       </c>
       <c r="J68" s="1">
-        <v>1.1879078902512</v>
+        <v>0.33295207779699</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>29704620.0</v>
+        <v>39242400.0</v>
       </c>
       <c r="N68" s="1">
-        <v>29704620.0</v>
+        <v>39242400.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.75</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C69" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.8875</v>
+        <v>98.784</v>
       </c>
       <c r="E69" s="1">
-        <v>99.507892</v>
+        <v>97.8626791</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>9453249.74</v>
+        <v>19572535.82</v>
       </c>
       <c r="I69" s="1">
-        <v>36062.76</v>
+        <v>184264.18</v>
       </c>
       <c r="J69" s="1">
-        <v>0.38148531977745</v>
+        <v>0.94144254834732</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>9489312.5</v>
+        <v>19756800.0</v>
       </c>
       <c r="N69" s="1">
-        <v>9489312.5</v>
+        <v>19756800.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.17</v>
+        <v>0.38</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C70" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.6134</v>
+        <v>100.0025</v>
       </c>
       <c r="E70" s="1">
-        <v>98.5230842</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4926154.21</v>
+        <v>20000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>4515.79</v>
+        <v>500.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.091669684047508</v>
+        <v>0.0025</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" t="s">
+        <v>189</v>
       </c>
       <c r="M70" s="1">
-        <v>4930670.0</v>
+        <v>20000500.0</v>
       </c>
       <c r="N70" s="1">
-        <v>4930670.0</v>
+        <v>20066589.33</v>
       </c>
       <c r="O70" s="1">
-        <v>0.09</v>
+        <v>0.38</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B71" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C71" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.3597</v>
+        <v>99.6923</v>
       </c>
       <c r="E71" s="1">
-        <v>98.503513</v>
+        <v>97.96931384</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>9850351.3</v>
+        <v>24492328.46</v>
       </c>
       <c r="I71" s="1">
-        <v>85618.7</v>
+        <v>430746.54</v>
       </c>
       <c r="J71" s="1">
-        <v>0.86919438091513</v>
+        <v>1.7586998341276</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>9935970.0</v>
+        <v>24923075.0</v>
       </c>
       <c r="N71" s="1">
-        <v>9935970.0</v>
+        <v>24923075.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.18</v>
+        <v>0.47</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B72" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C72" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.9591</v>
+        <v>97.9025</v>
       </c>
       <c r="E72" s="1">
-        <v>99.68550607</v>
+        <v>97.81428545</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>27911941.7</v>
+        <v>19562857.09</v>
       </c>
       <c r="I72" s="1">
-        <v>76606.3</v>
+        <v>17642.91</v>
       </c>
       <c r="J72" s="1">
-        <v>0.27445707942275</v>
+        <v>0.090185753128149</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>27988548.0</v>
+        <v>19580500.0</v>
       </c>
       <c r="N72" s="1">
-        <v>27988548.0</v>
+        <v>19580500.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B73" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C73" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.92</v>
+        <v>98.0899</v>
       </c>
       <c r="E73" s="1">
-        <v>97.87236356</v>
+        <v>97.775605</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>48936181.78</v>
+        <v>14666340.75</v>
       </c>
       <c r="I73" s="1">
-        <v>523818.22</v>
+        <v>47144.25</v>
       </c>
       <c r="J73" s="1">
-        <v>1.0704108922002</v>
+        <v>0.3214452112058</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>49460000.0</v>
+        <v>14713485.0</v>
       </c>
       <c r="N73" s="1">
-        <v>49460000.0</v>
+        <v>14713485.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.87</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B74" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C74" s="1">
-        <v>70000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0286</v>
+        <v>99.7953</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>98.1034157</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>70000000.0</v>
+        <v>29431024.71</v>
       </c>
       <c r="I74" s="1">
-        <v>20020.0</v>
+        <v>507565.29</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0286</v>
+        <v>1.7245926535053</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>196</v>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>70020020.0</v>
+        <v>29938590.0</v>
       </c>
       <c r="N74" s="1">
-        <v>71494093.61</v>
+        <v>29938590.0</v>
       </c>
       <c r="O74" s="1">
-        <v>1.26</v>
+        <v>0.57</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C75" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.9533</v>
+        <v>100.0168</v>
       </c>
       <c r="E75" s="1">
-        <v>99.86219018</v>
+        <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>49931095.09</v>
+        <v>30000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>45554.91</v>
+        <v>5040.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.091235551549366</v>
+        <v>0.0168</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" t="s">
+        <v>200</v>
       </c>
       <c r="M75" s="1">
-        <v>49976650.0</v>
+        <v>30005040.0</v>
       </c>
       <c r="N75" s="1">
-        <v>49976650.0</v>
+        <v>30284095.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B76" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C76" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.4459</v>
+        <v>99.964</v>
       </c>
       <c r="E76" s="1">
-        <v>97.804612</v>
+        <v>99.7875357</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>24451153.0</v>
+        <v>19957507.14</v>
       </c>
       <c r="I76" s="1">
-        <v>160322.0</v>
+        <v>35292.86</v>
       </c>
       <c r="J76" s="1">
-        <v>0.65568278109421</v>
+        <v>0.17684002191468</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>24611475.0</v>
+        <v>19992800.0</v>
       </c>
       <c r="N76" s="1">
-        <v>24611475.0</v>
+        <v>19992800.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B77" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C77" s="1">
-        <v>40000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.964</v>
+        <v>99.7584</v>
       </c>
       <c r="E77" s="1">
-        <v>97.780438</v>
+        <v>99.48788612</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>39112175.2</v>
+        <v>59692731.67</v>
       </c>
       <c r="I77" s="1">
-        <v>73424.8</v>
+        <v>162308.33</v>
       </c>
       <c r="J77" s="1">
-        <v>0.18772875613423</v>
+        <v>0.27190635351937</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>39185600.0</v>
+        <v>59855040.0</v>
       </c>
       <c r="N77" s="1">
-        <v>39185600.0</v>
+        <v>59855040.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.69</v>
+        <v>1.14</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B78" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.6159</v>
+        <v>99.746</v>
       </c>
       <c r="E78" s="1">
-        <v>97.8626791</v>
+        <v>99.46446673</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19572535.82</v>
+        <v>29839340.02</v>
       </c>
       <c r="I78" s="1">
-        <v>150644.18</v>
+        <v>84459.98</v>
       </c>
       <c r="J78" s="1">
-        <v>0.76967124436715</v>
+        <v>0.28304908869764</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>19723180.0</v>
+        <v>29923800.0</v>
       </c>
       <c r="N78" s="1">
-        <v>19723180.0</v>
+        <v>29923800.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B79" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0047</v>
+        <v>99.69</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>99.2427776</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>20000000.0</v>
+        <v>9924277.76</v>
       </c>
       <c r="I79" s="1">
-        <v>940.0</v>
+        <v>44722.24</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0047</v>
+        <v>0.45063470694315</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>207</v>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>20000940.0</v>
+        <v>9969000.0</v>
       </c>
       <c r="N79" s="1">
-        <v>20033969.11</v>
+        <v>9969000.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B80" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C80" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.5344</v>
+        <v>98.6632</v>
       </c>
       <c r="E80" s="1">
-        <v>97.96931384</v>
+        <v>97.9014285</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>24492328.46</v>
+        <v>39160571.4</v>
       </c>
       <c r="I80" s="1">
-        <v>391271.54</v>
+        <v>304708.6</v>
       </c>
       <c r="J80" s="1">
-        <v>1.5975269180266</v>
+        <v>0.77810049523435</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>24883600.0</v>
+        <v>39465280.0</v>
       </c>
       <c r="N80" s="1">
-        <v>24883600.0</v>
+        <v>39465280.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.44</v>
+        <v>0.75</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.8272</v>
+        <v>99.9307</v>
       </c>
       <c r="E81" s="1">
-        <v>97.81428545</v>
+        <v>99.49170793</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>19562857.09</v>
+        <v>27857678.22</v>
       </c>
       <c r="I81" s="1">
-        <v>2582.91</v>
+        <v>122917.78</v>
       </c>
       <c r="J81" s="1">
-        <v>0.013203132794546</v>
+        <v>0.44123483310161</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19565440.0</v>
+        <v>27980596.0</v>
       </c>
       <c r="N81" s="1">
-        <v>19565440.0</v>
+        <v>27980596.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.0052</v>
+        <v>98.2894</v>
       </c>
       <c r="E82" s="1">
-        <v>97.775605</v>
+        <v>98.15917464</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>14666340.75</v>
+        <v>12269896.83</v>
       </c>
       <c r="I82" s="1">
-        <v>34439.25</v>
+        <v>16278.17</v>
       </c>
       <c r="J82" s="1">
-        <v>0.23481828621771</v>
+        <v>0.13266753767807</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>14700780.0</v>
+        <v>12286175.0</v>
       </c>
       <c r="N82" s="1">
-        <v>14700780.0</v>
+        <v>12286175.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>215</v>
+      </c>
+      <c r="B83" t="s">
         <v>214</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.6356</v>
+        <v>98.2894</v>
       </c>
       <c r="E83" s="1">
-        <v>98.1034157</v>
+        <v>98.20184247</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>29431024.71</v>
+        <v>14730276.37</v>
       </c>
       <c r="I83" s="1">
-        <v>459655.29</v>
+        <v>13133.63</v>
       </c>
       <c r="J83" s="1">
-        <v>1.5618052532293</v>
+        <v>0.089160784700199</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>29890680.0</v>
+        <v>14743410.0</v>
       </c>
       <c r="N83" s="1">
-        <v>29890680.0</v>
+        <v>14743410.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>216</v>
       </c>
       <c r="B84" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0005</v>
+        <v>99.788</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>98.22903955</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>30000000.0</v>
+        <v>19645807.91</v>
       </c>
       <c r="I84" s="1">
-        <v>150.0</v>
+        <v>311792.09</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0005</v>
+        <v>1.5870667748985</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>218</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>30000150.0</v>
+        <v>19957600.0</v>
       </c>
       <c r="N84" s="1">
-        <v>30225902.92</v>
+        <v>19957600.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>218</v>
+      </c>
+      <c r="B85" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.7906</v>
+        <v>99.6846</v>
       </c>
       <c r="E85" s="1">
-        <v>99.7875357</v>
+        <v>98.10119685</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19957507.14</v>
+        <v>19620239.37</v>
       </c>
       <c r="I85" s="1">
-        <v>612.86</v>
+        <v>316680.63</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0030708244055775</v>
+        <v>1.6140507973833</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19958120.0</v>
+        <v>19936920.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19958120.0</v>
+        <v>19936920.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>220</v>
+      </c>
+      <c r="B86" t="s">
         <v>221</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5862</v>
+        <v>97.8107</v>
       </c>
       <c r="E86" s="1">
-        <v>99.48788612</v>
+        <v>97.80461245</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>59692731.67</v>
+        <v>19560922.49</v>
       </c>
       <c r="I86" s="1">
-        <v>58988.33</v>
+        <v>1217.51</v>
       </c>
       <c r="J86" s="1">
-        <v>0.098819954037463</v>
+        <v>0.0062241952066546</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>59751720.0</v>
+        <v>19562140.0</v>
       </c>
       <c r="N86" s="1">
-        <v>59751720.0</v>
+        <v>19562140.0</v>
       </c>
       <c r="O86" s="1">
-        <v>1.06</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>222</v>
+      </c>
+      <c r="B87" t="s">
         <v>223</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.5738</v>
+        <v>97.9482</v>
       </c>
       <c r="E87" s="1">
-        <v>99.46446673</v>
+        <v>97.7852722</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>29839340.02</v>
+        <v>14667790.83</v>
       </c>
       <c r="I87" s="1">
-        <v>32799.98</v>
+        <v>24439.17</v>
       </c>
       <c r="J87" s="1">
-        <v>0.10992193519701</v>
+        <v>0.16661793369738</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>29872140.0</v>
+        <v>14692230.0</v>
       </c>
       <c r="N87" s="1">
-        <v>29872140.0</v>
+        <v>14692230.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C88" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.5179</v>
+        <v>99.8272</v>
       </c>
       <c r="E88" s="1">
-        <v>99.2427776</v>
+        <v>99.826856</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>9924277.76</v>
+        <v>9982685.6</v>
       </c>
       <c r="I88" s="1">
-        <v>27512.24</v>
+        <v>34.4</v>
       </c>
       <c r="J88" s="1">
-        <v>0.27722158393116</v>
+        <v>0.00034459664842094</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>9951790.0</v>
+        <v>9982720.0</v>
       </c>
       <c r="N88" s="1">
-        <v>9951790.0</v>
+        <v>9982720.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>226</v>
+      </c>
+      <c r="B89" t="s">
         <v>227</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.6164</v>
+        <v>99.9575</v>
       </c>
       <c r="E89" s="1">
-        <v>97.9014285</v>
+        <v>99.47362905</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>39160571.4</v>
+        <v>19894725.81</v>
       </c>
       <c r="I89" s="1">
-        <v>285988.6</v>
+        <v>96774.19</v>
       </c>
       <c r="J89" s="1">
-        <v>0.73029731123893</v>
+        <v>0.4864313834944</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>39446560.0</v>
+        <v>19991500.0</v>
       </c>
       <c r="N89" s="1">
-        <v>39446560.0</v>
+        <v>19991500.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.7</v>
+        <v>0.38</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>228</v>
+      </c>
+      <c r="B90" t="s">
         <v>229</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>28000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.7675</v>
+        <v>99.4349</v>
       </c>
       <c r="E90" s="1">
-        <v>99.49170793</v>
+        <v>98.92074717</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>27857678.22</v>
+        <v>29676224.15</v>
       </c>
       <c r="I90" s="1">
-        <v>77221.78</v>
+        <v>154245.85</v>
       </c>
       <c r="J90" s="1">
-        <v>0.27720106245093</v>
+        <v>0.51976238358477</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>27934900.0</v>
+        <v>29830470.0</v>
       </c>
       <c r="N90" s="1">
-        <v>27934900.0</v>
+        <v>29830470.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>230</v>
+      </c>
+      <c r="B91" t="s">
         <v>231</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9584</v>
+        <v>97.9391</v>
       </c>
       <c r="E91" s="1">
-        <v>99.85853376</v>
+        <v>97.81428547</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>24964633.44</v>
+        <v>14672142.82</v>
       </c>
       <c r="I91" s="1">
-        <v>24966.56</v>
+        <v>18722.18</v>
       </c>
       <c r="J91" s="1">
-        <v>0.10000771715717</v>
+        <v>0.12760358340078</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>24989600.0</v>
+        <v>14690865.0</v>
       </c>
       <c r="N91" s="1">
-        <v>24989600.0</v>
+        <v>14690865.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>232</v>
+      </c>
+      <c r="B92" t="s">
         <v>233</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.1484</v>
+        <v>99.8864</v>
       </c>
       <c r="E92" s="1">
-        <v>98.15917464</v>
+        <v>97.9881802</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>12269896.83</v>
+        <v>19597636.04</v>
       </c>
       <c r="I92" s="1">
-        <v>-1346.83</v>
+        <v>379643.96</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.010976701912497</v>
+        <v>1.9371926247897</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>12268550.0</v>
+        <v>19977280.0</v>
       </c>
       <c r="N92" s="1">
-        <v>12268550.0</v>
+        <v>19977280.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>234</v>
+      </c>
+      <c r="B93" t="s">
         <v>235</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.1484</v>
+        <v>99.7744</v>
       </c>
       <c r="E93" s="1">
-        <v>98.20184247</v>
+        <v>99.47617503</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14730276.37</v>
+        <v>29842852.51</v>
       </c>
       <c r="I93" s="1">
-        <v>-8016.37</v>
+        <v>89467.49</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.054421042746532</v>
+        <v>0.29979536966187</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14722260.0</v>
+        <v>29932320.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14722260.0</v>
+        <v>29932320.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.57</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>236</v>
       </c>
       <c r="B94" t="s">
         <v>237</v>
       </c>
       <c r="C94" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.6223</v>
+        <v>99.9523</v>
       </c>
       <c r="E94" s="1">
-        <v>98.22903955</v>
+        <v>99.65960714</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>19645807.91</v>
+        <v>6976172.5</v>
       </c>
       <c r="I94" s="1">
-        <v>278652.09</v>
+        <v>20488.5</v>
       </c>
       <c r="J94" s="1">
-        <v>1.4183793879923</v>
+        <v>0.29369256565832</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19924460.0</v>
+        <v>6996661.0</v>
       </c>
       <c r="N94" s="1">
-        <v>19924460.0</v>
+        <v>6996661.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>238</v>
       </c>
       <c r="B95" t="s">
         <v>239</v>
       </c>
       <c r="C95" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9723</v>
+        <v>99.8322</v>
       </c>
       <c r="E95" s="1">
-        <v>98.56951</v>
+        <v>99.66048993</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>23656682.4</v>
+        <v>14949073.49</v>
       </c>
       <c r="I95" s="1">
-        <v>336669.6</v>
+        <v>25756.51</v>
       </c>
       <c r="J95" s="1">
-        <v>1.4231479896775</v>
+        <v>0.17229502562302</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>23993352.0</v>
+        <v>14974830.0</v>
       </c>
       <c r="N95" s="1">
-        <v>23993352.0</v>
+        <v>14974830.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>241</v>
       </c>
       <c r="C96" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.5213</v>
+        <v>99.7954</v>
       </c>
       <c r="E96" s="1">
-        <v>98.10119685</v>
+        <v>99.57189617</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>19620239.37</v>
+        <v>29871568.85</v>
       </c>
       <c r="I96" s="1">
-        <v>284020.63</v>
+        <v>67051.15</v>
       </c>
       <c r="J96" s="1">
-        <v>1.4475900351872</v>
+        <v>0.22446477564234</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19904260.0</v>
+        <v>29938620.0</v>
       </c>
       <c r="N96" s="1">
-        <v>19904260.0</v>
+        <v>29938620.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>242</v>
       </c>
       <c r="B97" t="s">
         <v>243</v>
       </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.7837</v>
+        <v>99.9221</v>
       </c>
       <c r="E97" s="1">
-        <v>97.80461245</v>
+        <v>99.6413465</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>19560922.49</v>
+        <v>29892403.95</v>
       </c>
       <c r="I97" s="1">
-        <v>-4182.49</v>
+        <v>84226.05</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.021381864797727</v>
+        <v>0.28176405665092</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19556740.0</v>
+        <v>29976630.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19556740.0</v>
+        <v>29976630.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>244</v>
       </c>
       <c r="B98" t="s">
         <v>245</v>
       </c>
       <c r="C98" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.9094</v>
+        <v>97.9694</v>
       </c>
       <c r="E98" s="1">
-        <v>97.7852722</v>
+        <v>97.77932292</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>14667790.83</v>
+        <v>24444830.73</v>
       </c>
       <c r="I98" s="1">
-        <v>18619.17</v>
+        <v>47519.27</v>
       </c>
       <c r="J98" s="1">
-        <v>0.12693915679462</v>
+        <v>0.19439394170843</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>14686410.0</v>
+        <v>24492350.0</v>
       </c>
       <c r="N98" s="1">
-        <v>14686410.0</v>
+        <v>24492350.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>246</v>
       </c>
       <c r="B99" t="s">
         <v>247</v>
       </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.7962</v>
+        <v>99.9752</v>
       </c>
       <c r="E99" s="1">
-        <v>99.47362905</v>
+        <v>99.81013893</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>19894725.81</v>
+        <v>14971520.84</v>
       </c>
       <c r="I99" s="1">
-        <v>64514.19</v>
+        <v>24759.16</v>
       </c>
       <c r="J99" s="1">
-        <v>0.32427785442297</v>
+        <v>0.16537504949965</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19959240.0</v>
+        <v>14996280.0</v>
       </c>
       <c r="N99" s="1">
-        <v>19959240.0</v>
+        <v>14996280.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>248</v>
       </c>
       <c r="B100" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.3137</v>
+        <v>99.4593</v>
       </c>
       <c r="E100" s="1">
-        <v>98.92074717</v>
+        <v>98.04874822</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>29676224.15</v>
+        <v>20982432.12</v>
       </c>
       <c r="I100" s="1">
-        <v>117885.85</v>
+        <v>301858.08</v>
       </c>
       <c r="J100" s="1">
-        <v>0.3972400579135</v>
+        <v>1.4386229311914</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>29794110.0</v>
+        <v>21284290.2</v>
       </c>
       <c r="N100" s="1">
-        <v>29794110.0</v>
+        <v>21284290.2</v>
       </c>
       <c r="O100" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>250</v>
       </c>
       <c r="B101" t="s">
         <v>251</v>
       </c>
       <c r="C101" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.8523</v>
+        <v>98.0427</v>
       </c>
       <c r="E101" s="1">
-        <v>97.81428547</v>
+        <v>97.75025085</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>14672142.82</v>
+        <v>12707532.61</v>
       </c>
       <c r="I101" s="1">
-        <v>5702.18</v>
+        <v>38018.39</v>
       </c>
       <c r="J101" s="1">
-        <v>0.038863989193366</v>
+        <v>0.2991799522913</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14677845.0</v>
+        <v>12745551.0</v>
       </c>
       <c r="N101" s="1">
-        <v>14677845.0</v>
+        <v>12745551.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>252</v>
       </c>
       <c r="B102" t="s">
         <v>253</v>
       </c>
       <c r="C102" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.7261</v>
+        <v>99.7162</v>
       </c>
       <c r="E102" s="1">
-        <v>97.98818018</v>
+        <v>98.05766825</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>48994090.09</v>
+        <v>19611533.65</v>
       </c>
       <c r="I102" s="1">
-        <v>868959.91</v>
+        <v>331706.35</v>
       </c>
       <c r="J102" s="1">
-        <v>1.7736014862277</v>
+        <v>1.691384039208</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>49863050.0</v>
+        <v>19943240.0</v>
       </c>
       <c r="N102" s="1">
-        <v>49863050.0</v>
+        <v>19943240.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.88</v>
+        <v>0.38</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>254</v>
       </c>
       <c r="B103" t="s">
         <v>255</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.6041</v>
+        <v>100.0006</v>
       </c>
       <c r="E103" s="1">
-        <v>99.47617503</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>29842852.51</v>
+        <v>20000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>38377.49</v>
+        <v>120.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.12859859823098</v>
+        <v>0.0006</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>256</v>
       </c>
       <c r="M103" s="1">
-        <v>29881230.0</v>
+        <v>20000120.0</v>
       </c>
       <c r="N103" s="1">
-        <v>29881230.0</v>
+        <v>20112360.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B104" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C104" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.7877</v>
+        <v>100.0223</v>
       </c>
       <c r="E104" s="1">
-        <v>99.65960714</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>6976172.5</v>
+        <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>8966.5</v>
+        <v>6690.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.12853036532569</v>
+        <v>0.0223</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>259</v>
       </c>
       <c r="M104" s="1">
-        <v>6985139.0</v>
+        <v>30006690.0</v>
       </c>
       <c r="N104" s="1">
-        <v>6985139.0</v>
+        <v>30639865.42</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>0.58</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B105" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C105" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.6583</v>
+        <v>99.5503</v>
       </c>
       <c r="E105" s="1">
-        <v>99.66048993</v>
+        <v>99.1206757</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>14949073.49</v>
+        <v>49560337.85</v>
       </c>
       <c r="I105" s="1">
-        <v>-328.49</v>
+        <v>214812.15</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.0021973937061701</v>
+        <v>0.43343560459607</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>14948745.0</v>
+        <v>49775150.0</v>
       </c>
       <c r="N105" s="1">
-        <v>14948745.0</v>
+        <v>49775150.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.26</v>
+        <v>0.95</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B106" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C106" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.6206</v>
+        <v>99.8027</v>
       </c>
       <c r="E106" s="1">
-        <v>99.57189617</v>
+        <v>97.87236357</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>29871568.85</v>
+        <v>29361709.07</v>
       </c>
       <c r="I106" s="1">
-        <v>14611.15</v>
+        <v>579100.93</v>
       </c>
       <c r="J106" s="1">
-        <v>0.048913232757777</v>
+        <v>1.972299802506</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29886180.0</v>
+        <v>29940810.0</v>
       </c>
       <c r="N106" s="1">
-        <v>29886180.0</v>
+        <v>29940810.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B107" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C107" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.7523</v>
+        <v>99.9757</v>
       </c>
       <c r="E107" s="1">
-        <v>99.6413465</v>
+        <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>29892403.95</v>
+        <v>20000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>33286.05</v>
+        <v>-4860.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.11135287096908</v>
+        <v>-0.0243</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>0.0</v>
+      <c r="L107" t="s">
+        <v>266</v>
       </c>
       <c r="M107" s="1">
-        <v>29925690.0</v>
+        <v>19995140.0</v>
       </c>
       <c r="N107" s="1">
-        <v>29925690.0</v>
+        <v>20006546.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B108" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C108" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.8357</v>
+        <v>99.9922</v>
       </c>
       <c r="E108" s="1">
-        <v>97.77932292</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>24444830.73</v>
+        <v>25000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>14094.27</v>
+        <v>-1950.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.057657466135377</v>
+        <v>-0.0078</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" t="s">
+        <v>269</v>
       </c>
       <c r="M108" s="1">
-        <v>24458925.0</v>
+        <v>24998050.0</v>
       </c>
       <c r="N108" s="1">
-        <v>24458925.0</v>
+        <v>25141242.29</v>
       </c>
       <c r="O108" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B109" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C109" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.8082</v>
+        <v>100.0062</v>
       </c>
       <c r="E109" s="1">
-        <v>99.81013893</v>
+        <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>14971520.84</v>
+        <v>25000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-290.84</v>
+        <v>1550.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.0019426216154537</v>
+        <v>0.0062</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>0.0</v>
+      <c r="L109" t="s">
+        <v>272</v>
       </c>
       <c r="M109" s="1">
-        <v>14971230.0</v>
+        <v>25001550.0</v>
       </c>
       <c r="N109" s="1">
-        <v>14971230.0</v>
+        <v>25142846.46</v>
       </c>
       <c r="O109" s="1">
-        <v>0.26</v>
+        <v>0.48</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B110" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C110" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.288</v>
+        <v>99.9819</v>
       </c>
       <c r="E110" s="1">
-        <v>98.04874822</v>
+        <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20982432.12</v>
+        <v>20000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>265199.88</v>
+        <v>-3620.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.2639139184786</v>
+        <v>-0.0181</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>0.0</v>
+      <c r="L110" t="s">
+        <v>275</v>
       </c>
       <c r="M110" s="1">
-        <v>21247632.0</v>
+        <v>19996380.0</v>
       </c>
       <c r="N110" s="1">
-        <v>21247632.0</v>
+        <v>20068086.0</v>
       </c>
       <c r="O110" s="1">
         <v>0.38</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B111" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C111" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.9402</v>
+        <v>99.9688</v>
       </c>
       <c r="E111" s="1">
-        <v>97.75025085</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>12707532.61</v>
+        <v>20000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>24693.39</v>
+        <v>-6240.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.19432088634239</v>
+        <v>-0.0312</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>278</v>
       </c>
       <c r="M111" s="1">
-        <v>12732226.0</v>
+        <v>19993760.0</v>
       </c>
       <c r="N111" s="1">
-        <v>12732226.0</v>
+        <v>20030211.39</v>
       </c>
       <c r="O111" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="B112" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.5453</v>
+        <v>100.0152</v>
       </c>
       <c r="E112" s="1">
-        <v>98.05766825</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19611533.65</v>
+        <v>25000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>297526.35</v>
+        <v>3800.0</v>
       </c>
       <c r="J112" s="1">
-        <v>1.5170988424967</v>
+        <v>0.0152</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>281</v>
       </c>
       <c r="M112" s="1">
-        <v>19909060.0</v>
+        <v>25003800.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19909060.0</v>
+        <v>25236910.28</v>
       </c>
       <c r="O112" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="B113" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="C113" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.021</v>
+        <v>99.9958</v>
       </c>
       <c r="E113" s="1">
         <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>4200.0</v>
+        <v>-840.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.021</v>
+        <v>-0.0042</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="M113" s="1">
-        <v>20004200.0</v>
+        <v>19999160.0</v>
       </c>
       <c r="N113" s="1">
-        <v>20082230.22</v>
+        <v>20068649.33</v>
       </c>
       <c r="O113" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="B114" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0292</v>
+        <v>100.0052</v>
       </c>
       <c r="E114" s="1">
         <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>8760.0</v>
+        <v>780.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0292</v>
+        <v>0.0052</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="M114" s="1">
-        <v>30008760.0</v>
+        <v>15000780.0</v>
       </c>
       <c r="N114" s="1">
-        <v>30588399.0</v>
+        <v>15076224.75</v>
       </c>
       <c r="O114" s="1">
-        <v>0.54</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="B115" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="C115" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.3878</v>
+        <v>100.0192</v>
       </c>
       <c r="E115" s="1">
-        <v>99.1206757</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>49560337.85</v>
+        <v>15000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>133562.15</v>
+        <v>2880.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.26949402646173</v>
+        <v>0.0192</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>0.0</v>
+      <c r="L115" t="s">
+        <v>290</v>
       </c>
       <c r="M115" s="1">
-        <v>49693900.0</v>
+        <v>15002880.0</v>
       </c>
       <c r="N115" s="1">
-        <v>49693900.0</v>
+        <v>15245875.96</v>
       </c>
       <c r="O115" s="1">
-        <v>0.88</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="B116" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="C116" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.6427</v>
+        <v>100.0006</v>
       </c>
       <c r="E116" s="1">
-        <v>97.87236357</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>29361709.07</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>531100.93</v>
+        <v>120.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.8088215802896</v>
+        <v>0.0006</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>0.0</v>
+      <c r="L116" t="s">
+        <v>293</v>
       </c>
       <c r="M116" s="1">
-        <v>29892810.0</v>
+        <v>20000120.0</v>
       </c>
       <c r="N116" s="1">
-        <v>29892810.0</v>
+        <v>20080994.67</v>
       </c>
       <c r="O116" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="B117" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="C117" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0117</v>
+        <v>100.0083</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>4095.0</v>
+        <v>2490.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0117</v>
+        <v>0.0083</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="M117" s="1">
-        <v>35004095.0</v>
+        <v>30002490.0</v>
       </c>
       <c r="N117" s="1">
-        <v>35714189.0</v>
+        <v>30173562.42</v>
       </c>
       <c r="O117" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0111</v>
+        <v>100.0385</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>2220.0</v>
+        <v>9625.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0111</v>
+        <v>0.0385</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="M118" s="1">
-        <v>20002220.0</v>
+        <v>25009625.0</v>
       </c>
       <c r="N118" s="1">
-        <v>20441946.0</v>
+        <v>25240129.17</v>
       </c>
       <c r="O118" s="1">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="B119" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="C119" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.9932</v>
+        <v>100.0401</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-1700.0</v>
+        <v>10025.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.0068</v>
+        <v>0.0401</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="M119" s="1">
-        <v>24998300.0</v>
+        <v>25010025.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25097371.88</v>
+        <v>25239508.33</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="B120" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0087</v>
+        <v>100.0057</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>2175.0</v>
+        <v>1140.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0087</v>
+        <v>0.0057</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>295</v>
+        <v>125</v>
       </c>
       <c r="M120" s="1">
-        <v>25002175.0</v>
+        <v>20001140.0</v>
       </c>
       <c r="N120" s="1">
-        <v>25099934.38</v>
+        <v>20071896.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="B121" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="C121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9834</v>
+        <v>99.964</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>99.196295</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>20000000.0</v>
+        <v>19839259.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-3320.0</v>
+        <v>153541.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0166</v>
+        <v>0.77392507452017</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>298</v>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>19996680.0</v>
+        <v>19992800.0</v>
       </c>
       <c r="N121" s="1">
-        <v>20033144.28</v>
+        <v>19992800.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B122" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C122" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9717</v>
+        <v>99.9161</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>99.4690838</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>20000000.0</v>
+        <v>9946908.38</v>
       </c>
       <c r="I122" s="1">
-        <v>-5660.0</v>
+        <v>44701.62</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.0283</v>
+        <v>0.44940214881119</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>301</v>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>19994340.0</v>
+        <v>9991610.0</v>
       </c>
       <c r="N122" s="1">
-        <v>19995596.11</v>
+        <v>9991610.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="B123" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="C123" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.012</v>
+        <v>99.4703</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>25000000.0</v>
+        <v>19885454.26</v>
       </c>
       <c r="I123" s="1">
-        <v>3000.0</v>
+        <v>8605.74</v>
       </c>
       <c r="J123" s="1">
-        <v>0.012</v>
+        <v>0.043276557263822</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123" t="s">
-        <v>304</v>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>25003000.0</v>
+        <v>19894060.0</v>
       </c>
       <c r="N123" s="1">
-        <v>25191875.0</v>
+        <v>19894060.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B124" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C124" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.9955</v>
+        <v>98.261</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>20000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I124" s="1">
-        <v>-900.0</v>
+        <v>51921.53</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.0045</v>
+        <v>0.5312111924226</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124" t="s">
-        <v>307</v>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>19999100.0</v>
+        <v>9826100.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20034436.5</v>
+        <v>9826100.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="B125" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="C125" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0051</v>
+        <v>97.6368</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>15000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="I125" s="1">
-        <v>765.0</v>
+        <v>-4042.08</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0051</v>
+        <v>-0.08272979031864</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125" t="s">
-        <v>310</v>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>15000765.0</v>
+        <v>4881840.0</v>
       </c>
       <c r="N125" s="1">
-        <v>15050101.38</v>
+        <v>4881840.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B126" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C126" s="1">
-        <v>35000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0288</v>
+        <v>98.3908</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>35000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I126" s="1">
-        <v>10080.0</v>
+        <v>86803.91</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0288</v>
+        <v>0.63416490985512</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>313</v>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>35010080.0</v>
+        <v>13774712.0</v>
       </c>
       <c r="N126" s="1">
-        <v>35515370.04</v>
+        <v>13774712.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.63</v>
+        <v>0.26</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B127" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C127" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9888</v>
+        <v>98.2984</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>20000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I127" s="1">
-        <v>-2240.0</v>
+        <v>7495.06</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.0112</v>
+        <v>0.12724175989044</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127" t="s">
-        <v>316</v>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>19997760.0</v>
+        <v>5897904.0</v>
       </c>
       <c r="N127" s="1">
-        <v>20043226.0</v>
+        <v>5897904.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C128" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0155</v>
+        <v>100.0159</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>4650.0</v>
+        <v>3975.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0155</v>
+        <v>0.0159</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M128" s="1">
-        <v>30004650.0</v>
+        <v>25003975.0</v>
       </c>
       <c r="N128" s="1">
-        <v>30123011.25</v>
+        <v>25149386.11</v>
       </c>
       <c r="O128" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C129" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0326</v>
+        <v>100.0095</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>8150.0</v>
+        <v>2375.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0326</v>
+        <v>0.0095</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="M129" s="1">
-        <v>25008150.0</v>
+        <v>25002375.0</v>
       </c>
       <c r="N129" s="1">
-        <v>25194624.65</v>
+        <v>25141775.63</v>
       </c>
       <c r="O129" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B130" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0354</v>
+        <v>99.9867</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>8850.0</v>
+        <v>-3325.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0354</v>
+        <v>-0.0133</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="M130" s="1">
-        <v>25008850.0</v>
+        <v>24996675.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25194498.26</v>
+        <v>25040666.11</v>
       </c>
       <c r="O130" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B131" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C131" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.993</v>
+        <v>100.0217</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-1400.0</v>
+        <v>8680.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.007</v>
+        <v>0.0217</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M131" s="1">
-        <v>19998600.0</v>
+        <v>40008680.0</v>
       </c>
       <c r="N131" s="1">
-        <v>20034580.94</v>
+        <v>40717534.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.35</v>
+        <v>0.77</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B132" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C132" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.8768</v>
+        <v>100.0289</v>
       </c>
       <c r="E132" s="1">
-        <v>99.8295134</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>19965902.68</v>
+        <v>20000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>9457.32</v>
+        <v>5780.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.047367354993038</v>
+        <v>0.0289</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>0.0</v>
+      <c r="L132" t="s">
+        <v>333</v>
       </c>
       <c r="M132" s="1">
-        <v>19975360.0</v>
+        <v>20005780.0</v>
       </c>
       <c r="N132" s="1">
-        <v>19975360.0</v>
+        <v>20399713.33</v>
       </c>
       <c r="O132" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B133" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C133" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.7983</v>
+        <v>100.0232</v>
       </c>
       <c r="E133" s="1">
-        <v>99.196295</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>19839259.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>120401.0</v>
+        <v>4640.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.6068825453612</v>
+        <v>0.0232</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>0.0</v>
+      <c r="L133" t="s">
+        <v>336</v>
       </c>
       <c r="M133" s="1">
-        <v>19959660.0</v>
+        <v>20004640.0</v>
       </c>
       <c r="N133" s="1">
-        <v>19959660.0</v>
+        <v>20229046.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B134" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C134" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.7512</v>
+        <v>99.8609</v>
       </c>
       <c r="E134" s="1">
-        <v>99.4690838</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>9946908.38</v>
+        <v>30000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>28211.62</v>
+        <v>-41730.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.28362199511885</v>
+        <v>-0.1391</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>0.0</v>
+      <c r="L134" t="s">
+        <v>339</v>
       </c>
       <c r="M134" s="1">
-        <v>9975120.0</v>
+        <v>29958270.0</v>
       </c>
       <c r="N134" s="1">
-        <v>9975120.0</v>
+        <v>29961988.5</v>
       </c>
       <c r="O134" s="1">
-        <v>0.18</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B135" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C135" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.877</v>
+        <v>99.9992</v>
       </c>
       <c r="E135" s="1">
-        <v>99.8365454</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9983654.54</v>
+        <v>20000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>4045.46</v>
+        <v>-160.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.040520833165768</v>
+        <v>-0.0008</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>0.0</v>
+      <c r="L135" t="s">
+        <v>342</v>
       </c>
       <c r="M135" s="1">
-        <v>9987700.0</v>
+        <v>19999840.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9987700.0</v>
+        <v>20001035.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="B136" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C136" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.3418</v>
+        <v>99.6984</v>
       </c>
       <c r="E136" s="1">
-        <v>97.7417847</v>
+        <v>99.53694581</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>9774178.47</v>
+        <v>15925911.33</v>
       </c>
       <c r="I136" s="1">
-        <v>60001.53</v>
+        <v>25832.67</v>
       </c>
       <c r="J136" s="1">
-        <v>0.61387798661712</v>
+        <v>0.16220528586856</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>9834180.0</v>
+        <v>15951744.0</v>
       </c>
       <c r="N136" s="1">
-        <v>9834180.0</v>
+        <v>15951744.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B137" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C137" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.8787</v>
+        <v>99.7878</v>
       </c>
       <c r="E137" s="1">
-        <v>97.7176416</v>
+        <v>99.48082065</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>4885882.08</v>
+        <v>39792328.26</v>
       </c>
       <c r="I137" s="1">
-        <v>8052.92</v>
+        <v>122791.74</v>
       </c>
       <c r="J137" s="1">
-        <v>0.16482018739183</v>
+        <v>0.30858144112023</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>4893935.0</v>
+        <v>39915120.0</v>
       </c>
       <c r="N137" s="1">
-        <v>4893935.0</v>
+        <v>39915120.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.09</v>
+        <v>0.76</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B138" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C138" s="1">
-        <v>14000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.431</v>
+        <v>100.0285</v>
       </c>
       <c r="E138" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>13687908.09</v>
+        <v>30000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>92431.91</v>
+        <v>8550.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.67528149219184</v>
+        <v>0.0285</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>0.0</v>
+      <c r="L138" t="s">
+        <v>349</v>
       </c>
       <c r="M138" s="1">
-        <v>13780340.0</v>
+        <v>30008550.0</v>
       </c>
       <c r="N138" s="1">
-        <v>13780340.0</v>
+        <v>30591675.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B139" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="C139" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.8872</v>
+        <v>99.9918</v>
       </c>
       <c r="E139" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>5955943.39</v>
+        <v>20000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>37288.61</v>
+        <v>-1640.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.6260739493026</v>
+        <v>-0.0082</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>0.0</v>
+      <c r="L139" t="s">
+        <v>352</v>
       </c>
       <c r="M139" s="1">
-        <v>5993232.0</v>
+        <v>19998360.0</v>
       </c>
       <c r="N139" s="1">
-        <v>5993232.0</v>
+        <v>19999616.11</v>
       </c>
       <c r="O139" s="1">
-        <v>0.11</v>
+        <v>0.38</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B140" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C140" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0073</v>
+        <v>100.023</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>1825.0</v>
+        <v>6900.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0073</v>
+        <v>0.023</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="M140" s="1">
-        <v>25001825.0</v>
+        <v>30006900.0</v>
       </c>
       <c r="N140" s="1">
-        <v>25102918.33</v>
+        <v>30621355.67</v>
       </c>
       <c r="O140" s="1">
-        <v>0.44</v>
+        <v>0.58</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="B141" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="C141" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0015</v>
+        <v>99.9992</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>375.0</v>
+        <v>-120.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0015</v>
+        <v>-0.0008</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="M141" s="1">
-        <v>25000375.0</v>
+        <v>14999880.0</v>
       </c>
       <c r="N141" s="1">
-        <v>25096821.88</v>
+        <v>15014955.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B142" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C142" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0007</v>
+        <v>99.8123</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.4884085</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>50000000.0</v>
+        <v>19897681.7</v>
       </c>
       <c r="I142" s="1">
-        <v>350.0</v>
+        <v>64778.3</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0007</v>
+        <v>0.32555702205247</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>353</v>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>50000350.0</v>
+        <v>19962460.0</v>
       </c>
       <c r="N142" s="1">
-        <v>51190427.78</v>
+        <v>19962460.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.9</v>
+        <v>0.38</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="B143" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="C143" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.026</v>
+        <v>100.0211</v>
       </c>
       <c r="E143" s="1">
         <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>7800.0</v>
+        <v>8440.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.026</v>
+        <v>0.0211</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="M143" s="1">
-        <v>30007800.0</v>
+        <v>40008440.0</v>
       </c>
       <c r="N143" s="1">
-        <v>30438018.25</v>
+        <v>40241988.22</v>
       </c>
       <c r="O143" s="1">
-        <v>0.54</v>
+        <v>0.76</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="B144" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="C144" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0292</v>
+        <v>100.0116</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>11680.0</v>
+        <v>2320.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0292</v>
+        <v>0.0116</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="M144" s="1">
-        <v>40011680.0</v>
+        <v>20002320.0</v>
       </c>
       <c r="N144" s="1">
-        <v>40649643.33</v>
+        <v>20093997.78</v>
       </c>
       <c r="O144" s="1">
-        <v>0.72</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="B145" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="C145" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0343</v>
+        <v>99.9992</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>13720.0</v>
+        <v>-120.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0343</v>
+        <v>-0.0008</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="M145" s="1">
-        <v>40013720.0</v>
+        <v>14999880.0</v>
       </c>
       <c r="N145" s="1">
-        <v>40730276.0</v>
+        <v>15064912.92</v>
       </c>
       <c r="O145" s="1">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="B146" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0271</v>
+        <v>100.0126</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>5420.0</v>
+        <v>1890.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0271</v>
+        <v>0.0126</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="M146" s="1">
-        <v>20005420.0</v>
+        <v>15001890.0</v>
       </c>
       <c r="N146" s="1">
-        <v>20195165.11</v>
+        <v>15064589.58</v>
       </c>
       <c r="O146" s="1">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="B147" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="C147" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.8335</v>
+        <v>100.0019</v>
       </c>
       <c r="E147" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>14921290.19</v>
+        <v>15000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>53734.81</v>
+        <v>285.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.36012174092031</v>
+        <v>0.0019</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>0.0</v>
+      <c r="L147" t="s">
+        <v>375</v>
       </c>
       <c r="M147" s="1">
-        <v>14975025.0</v>
+        <v>15000285.0</v>
       </c>
       <c r="N147" s="1">
-        <v>14975025.0</v>
+        <v>15064151.25</v>
       </c>
       <c r="O147" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="B148" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C148" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.9654</v>
+        <v>99.8298</v>
       </c>
       <c r="E148" s="1">
-        <v>97.61480927</v>
+        <v>99.81990825</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>29284442.78</v>
+        <v>19963981.65</v>
       </c>
       <c r="I148" s="1">
-        <v>705177.22</v>
+        <v>1978.35</v>
       </c>
       <c r="J148" s="1">
-        <v>2.4080267645782</v>
+        <v>0.0099095963655126</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>29989620.0</v>
+        <v>19965960.0</v>
       </c>
       <c r="N148" s="1">
-        <v>29989620.0</v>
+        <v>19965960.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="B149" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="C149" s="1">
-        <v>16000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.9941</v>
+        <v>100.0312</v>
       </c>
       <c r="E149" s="1">
-        <v>99.67410719</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>15947857.15</v>
+        <v>40000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>51198.85</v>
+        <v>12480.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.32103905570787</v>
+        <v>0.0312</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>0.0</v>
+      <c r="L149" t="s">
+        <v>380</v>
       </c>
       <c r="M149" s="1">
-        <v>15999056.0</v>
+        <v>40012480.0</v>
       </c>
       <c r="N149" s="1">
-        <v>15999056.0</v>
+        <v>40715067.33</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="B150" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="C150" s="1">
-        <v>40000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.6219</v>
+        <v>100.0314</v>
       </c>
       <c r="E150" s="1">
-        <v>99.48082065</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>39792328.26</v>
+        <v>60000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>56431.74</v>
+        <v>18840.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.14181562745281</v>
+        <v>0.0314</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>0.0</v>
+      <c r="L150" t="s">
+        <v>383</v>
       </c>
       <c r="M150" s="1">
-        <v>39848760.0</v>
+        <v>60018840.0</v>
       </c>
       <c r="N150" s="1">
-        <v>39848760.0</v>
+        <v>61065246.67</v>
       </c>
       <c r="O150" s="1">
-        <v>0.7</v>
+        <v>1.16</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="B151" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="C151" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.038</v>
+        <v>100.031</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>11400.0</v>
+        <v>15500.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.038</v>
+        <v>0.031</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="M151" s="1">
-        <v>30011400.0</v>
+        <v>50015500.0</v>
       </c>
       <c r="N151" s="1">
-        <v>30541742.0</v>
+        <v>50790616.25</v>
       </c>
       <c r="O151" s="1">
-        <v>0.54</v>
+        <v>0.97</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="B152" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="C152" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.0338</v>
+        <v>99.8335</v>
       </c>
       <c r="E152" s="1">
-        <v>100.0</v>
+        <v>99.49610747</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>30000000.0</v>
+        <v>14924416.12</v>
       </c>
       <c r="I152" s="1">
-        <v>10140.0</v>
+        <v>50608.88</v>
       </c>
       <c r="J152" s="1">
-        <v>0.0338</v>
+        <v>0.33910123915789</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>379</v>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>30010140.0</v>
+        <v>14975025.0</v>
       </c>
       <c r="N152" s="1">
-        <v>30571770.67</v>
+        <v>14975025.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="B153" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="C153" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.6481</v>
+        <v>99.7849</v>
       </c>
       <c r="E153" s="1">
-        <v>99.4884085</v>
+        <v>99.4890821</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>19897681.7</v>
+        <v>19897816.42</v>
       </c>
       <c r="I153" s="1">
-        <v>31938.3</v>
+        <v>59163.58</v>
       </c>
       <c r="J153" s="1">
-        <v>0.16051266917191</v>
+        <v>0.2973370482026</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>19929620.0</v>
+        <v>19956980.0</v>
       </c>
       <c r="N153" s="1">
-        <v>19929620.0</v>
+        <v>19956980.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="B154" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="C154" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0244</v>
+        <v>99.7414</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>99.4820302</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>40000000.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I154" s="1">
-        <v>9760.0</v>
+        <v>25936.98</v>
       </c>
       <c r="J154" s="1">
-        <v>0.0244</v>
+        <v>0.26072025216872</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>384</v>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>40009760.0</v>
+        <v>9974140.0</v>
       </c>
       <c r="N154" s="1">
-        <v>40173645.33</v>
+        <v>9974140.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.71</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B155" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C155" s="1">
-        <v>30000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0051</v>
+        <v>99.8457</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>99.63533466</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>30000000.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I155" s="1">
-        <v>1530.0</v>
+        <v>15356.67</v>
       </c>
       <c r="J155" s="1">
-        <v>0.0051</v>
+        <v>0.21113527965638</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155" t="s">
-        <v>387</v>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>30001530.0</v>
+        <v>7288736.1</v>
       </c>
       <c r="N155" s="1">
-        <v>30691217.0</v>
+        <v>7288736.1</v>
       </c>
       <c r="O155" s="1">
-        <v>0.54</v>
+        <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="B156" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.0161</v>
+        <v>98.5751</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>20000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I156" s="1">
-        <v>3220.0</v>
+        <v>220987.11</v>
       </c>
       <c r="J156" s="1">
-        <v>0.0161</v>
+        <v>0.75289776359692</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>390</v>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>20003220.0</v>
+        <v>29572530.0</v>
       </c>
       <c r="N156" s="1">
-        <v>20060175.67</v>
+        <v>29572530.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B157" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C157" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0052</v>
+        <v>99.8288</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>99.8307314</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>15000000.0</v>
+        <v>4991536.57</v>
       </c>
       <c r="I157" s="1">
-        <v>780.0</v>
+        <v>-96.57</v>
       </c>
       <c r="J157" s="1">
-        <v>0.0052</v>
+        <v>-0.0019346747969433</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>393</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>15000780.0</v>
+        <v>4991440.0</v>
       </c>
       <c r="N157" s="1">
-        <v>15039773.5</v>
+        <v>4991440.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="B158" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C158" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0141</v>
+        <v>100.0116</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2115.0</v>
+        <v>1740.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0141</v>
+        <v>0.0116</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="M158" s="1">
-        <v>15002115.0</v>
+        <v>15001740.0</v>
       </c>
       <c r="N158" s="1">
-        <v>15039708.5</v>
+        <v>15003615.92</v>
       </c>
       <c r="O158" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B159" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C159" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0051</v>
+        <v>99.9597</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.47897885</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>15000000.0</v>
+        <v>19895795.77</v>
       </c>
       <c r="I159" s="1">
-        <v>765.0</v>
+        <v>96144.23</v>
       </c>
       <c r="J159" s="1">
-        <v>0.0051</v>
+        <v>0.48323892701478</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159" t="s">
-        <v>399</v>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>15000765.0</v>
+        <v>19991940.0</v>
       </c>
       <c r="N159" s="1">
-        <v>15039058.5</v>
+        <v>19991940.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B160" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C160" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.8466</v>
+        <v>99.9871</v>
       </c>
       <c r="E160" s="1">
-        <v>99.8141239</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>19962824.78</v>
+        <v>20000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>6495.22</v>
+        <v>-2580.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.032536577721743</v>
+        <v>-0.0129</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160">
-        <v>0.0</v>
+      <c r="L160" t="s">
+        <v>406</v>
       </c>
       <c r="M160" s="1">
-        <v>19969320.0</v>
+        <v>19997420.0</v>
       </c>
       <c r="N160" s="1">
-        <v>19969320.0</v>
+        <v>20101048.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B161" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C161" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.8277</v>
+        <v>99.9935</v>
       </c>
       <c r="E161" s="1">
-        <v>99.810914</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>9981091.4</v>
+        <v>20000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1678.6</v>
+        <v>-1300.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.016817800105507</v>
+        <v>-0.0065</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161">
-        <v>0.0</v>
+      <c r="L161" t="s">
+        <v>409</v>
       </c>
       <c r="M161" s="1">
-        <v>9982770.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="N161" s="1">
-        <v>9982770.0</v>
+        <v>20021415.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B162" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C162" s="1">
-        <v>20000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.9755</v>
+        <v>98.524</v>
       </c>
       <c r="E162" s="1">
-        <v>99.8291812</v>
+        <v>98.38921708</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>19965836.24</v>
+        <v>27647370.0</v>
       </c>
       <c r="I162" s="1">
-        <v>29263.76</v>
+        <v>37874.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.14656916769342</v>
+        <v>0.136989521969</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L162" t="s">
+        <v>412</v>
       </c>
       <c r="M162" s="1">
-        <v>19995100.0</v>
+        <v>27685244.0</v>
       </c>
       <c r="N162" s="1">
-        <v>19995100.0</v>
+        <v>27724045.1</v>
       </c>
       <c r="O162" s="1">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="B163" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="C163" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.9509</v>
+        <v>101.632</v>
       </c>
       <c r="E163" s="1">
-        <v>99.8291812</v>
+        <v>102.74379333</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>19965836.24</v>
+        <v>15411569.0</v>
       </c>
       <c r="I163" s="1">
-        <v>24343.76</v>
+        <v>-166769.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.12192707436531</v>
+        <v>-1.0821026723496</v>
       </c>
       <c r="K163">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L163" t="s">
+        <v>415</v>
       </c>
       <c r="M163" s="1">
-        <v>19990180.0</v>
+        <v>15244800.0</v>
       </c>
       <c r="N163" s="1">
-        <v>19990180.0</v>
+        <v>15381238.36</v>
       </c>
       <c r="O163" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B164" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="C164" s="1">
-        <v>40000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0385</v>
+        <v>98.783</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>98.74687695</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>40000000.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I164" s="1">
-        <v>15400.0</v>
+        <v>2313.32</v>
       </c>
       <c r="J164" s="1">
-        <v>0.0385</v>
+        <v>0.036581458786321</v>
       </c>
       <c r="K164">
-        <v>0.0</v>
+        <v>1.31</v>
       </c>
       <c r="L164" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="M164" s="1">
-        <v>40015400.0</v>
+        <v>6326063.32</v>
       </c>
       <c r="N164" s="1">
-        <v>40647718.89</v>
+        <v>6409753.95</v>
       </c>
       <c r="O164" s="1">
-        <v>0.72</v>
+        <v>0.12</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="B165" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="C165" s="1">
-        <v>60000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0386</v>
+        <v>101.042</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>101.60704918</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>60000000.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="I165" s="1">
-        <v>23160.0</v>
+        <v>-68936.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.0386</v>
+        <v>-0.55611218403267</v>
       </c>
       <c r="K165">
-        <v>0.0</v>
+        <v>0.49</v>
       </c>
       <c r="L165" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="M165" s="1">
-        <v>60023160.0</v>
+        <v>12327124.0</v>
       </c>
       <c r="N165" s="1">
-        <v>60964170.0</v>
+        <v>12386703.45</v>
       </c>
       <c r="O165" s="1">
-        <v>1.08</v>
+        <v>0.24</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="B166" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="C166" s="1">
-        <v>50000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0377</v>
+        <v>101.197</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0</v>
+        <v>101.93998551</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>50000000.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I166" s="1">
-        <v>18850.0</v>
+        <v>-256330.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.0377</v>
+        <v>-0.72884600046717</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
+        <v>0.94</v>
       </c>
       <c r="L166" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="M166" s="1">
-        <v>50018850.0</v>
+        <v>34912965.0</v>
       </c>
       <c r="N166" s="1">
-        <v>50706252.08</v>
+        <v>35238351.99</v>
       </c>
       <c r="O166" s="1">
-        <v>0.9</v>
+        <v>0.67</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="B167" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="C167" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.6682</v>
+        <v>101.033</v>
       </c>
       <c r="E167" s="1">
-        <v>99.49610747</v>
+        <v>101.5</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>14924416.12</v>
+        <v>4060000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>25813.88</v>
+        <v>-18680.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.1729640864503</v>
+        <v>-0.46009852216749</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.64</v>
+      </c>
+      <c r="L167" t="s">
+        <v>427</v>
       </c>
       <c r="M167" s="1">
-        <v>14950230.0</v>
+        <v>4041320.0</v>
       </c>
       <c r="N167" s="1">
-        <v>14950230.0</v>
+        <v>4107004.93</v>
       </c>
       <c r="O167" s="1">
-        <v>0.26</v>
+        <v>0.08</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="B168" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="C168" s="1">
-        <v>20000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.6201</v>
+        <v>100.0</v>
       </c>
       <c r="E168" s="1">
-        <v>99.4890821</v>
+        <v>101.32059615</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>19897816.42</v>
+        <v>5268671.0</v>
       </c>
       <c r="I168" s="1">
-        <v>26203.58</v>
+        <v>-68671.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.13169073151998</v>
+        <v>-1.3033837185886</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.08</v>
+      </c>
+      <c r="L168" t="s">
+        <v>430</v>
       </c>
       <c r="M168" s="1">
-        <v>19924020.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="N168" s="1">
-        <v>19924020.0</v>
+        <v>5412149.32</v>
       </c>
       <c r="O168" s="1">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="B169" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="C169" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.5773</v>
+        <v>101.801</v>
       </c>
       <c r="E169" s="1">
-        <v>99.4820302</v>
+        <v>102.4148</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>9948203.02</v>
+        <v>15362220.0</v>
       </c>
       <c r="I169" s="1">
-        <v>9526.98</v>
+        <v>-92070.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.095765838120179</v>
+        <v>-0.5993274409558</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.19</v>
+      </c>
+      <c r="L169" t="s">
+        <v>433</v>
       </c>
       <c r="M169" s="1">
-        <v>9957730.0</v>
+        <v>15270150.0</v>
       </c>
       <c r="N169" s="1">
-        <v>9957730.0</v>
+        <v>15898711.64</v>
       </c>
       <c r="O169" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="B170" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="C170" s="1">
-        <v>7300000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.6805</v>
+        <v>98.388</v>
       </c>
       <c r="E170" s="1">
-        <v>99.63533466</v>
+        <v>98.37645614</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>7273379.43</v>
+        <v>28037290.0</v>
       </c>
       <c r="I170" s="1">
-        <v>3297.07</v>
+        <v>3290.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.045330647627165</v>
+        <v>0.011734372330564</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L170" t="s">
+        <v>436</v>
       </c>
       <c r="M170" s="1">
-        <v>7276676.5</v>
+        <v>28040580.0</v>
       </c>
       <c r="N170" s="1">
-        <v>7276676.5</v>
+        <v>28073764.93</v>
       </c>
       <c r="O170" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="B171" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="C171" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.465</v>
+        <v>99.735</v>
       </c>
       <c r="E171" s="1">
-        <v>97.8384763</v>
+        <v>98.926908</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>29351542.89</v>
+        <v>24731727.0</v>
       </c>
       <c r="I171" s="1">
-        <v>187957.11</v>
+        <v>202023.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.64036534878048</v>
+        <v>0.816857633921</v>
       </c>
       <c r="K171">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.8</v>
+      </c>
+      <c r="L171" t="s">
+        <v>439</v>
       </c>
       <c r="M171" s="1">
-        <v>29539500.0</v>
+        <v>24933750.0</v>
       </c>
       <c r="N171" s="1">
-        <v>29539500.0</v>
+        <v>25133750.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="B172" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="C172" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0005</v>
+        <v>99.811</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>96.05</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>30000000.0</v>
+        <v>14407500.0</v>
       </c>
       <c r="I172" s="1">
-        <v>150.0</v>
+        <v>564150.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.0005</v>
+        <v>3.9156689224362</v>
       </c>
       <c r="K172">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L172" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="M172" s="1">
-        <v>30000150.0</v>
+        <v>14971650.0</v>
       </c>
       <c r="N172" s="1">
-        <v>30503220.75</v>
+        <v>14973018.49</v>
       </c>
       <c r="O172" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="B173" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.7933</v>
+        <v>98.375</v>
       </c>
       <c r="E173" s="1">
-        <v>99.47897885</v>
+        <v>98.63984906</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>19895795.77</v>
+        <v>15683736.0</v>
       </c>
       <c r="I173" s="1">
-        <v>62864.23</v>
+        <v>-42111.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.31596740701767</v>
+        <v>-0.26850107652921</v>
       </c>
       <c r="K173">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.09</v>
+      </c>
+      <c r="L173" t="s">
+        <v>445</v>
       </c>
       <c r="M173" s="1">
-        <v>19958660.0</v>
+        <v>15641625.0</v>
       </c>
       <c r="N173" s="1">
-        <v>19958660.0</v>
+        <v>15814782.53</v>
       </c>
       <c r="O173" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="B174" t="s">
-        <v>433</v>
+        <v>447</v>
       </c>
       <c r="C174" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.9587</v>
+        <v>100.374</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>100.747</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>20000000.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-8260.0</v>
+        <v>-74600.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.0413</v>
+        <v>-0.37023434940991</v>
       </c>
       <c r="K174">
-        <v>0.0</v>
+        <v>1.23</v>
       </c>
       <c r="L174" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="M174" s="1">
-        <v>19991740.0</v>
+        <v>20074800.0</v>
       </c>
       <c r="N174" s="1">
-        <v>20060781.78</v>
+        <v>20320553.42</v>
       </c>
       <c r="O174" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
       <c r="B175" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.0005</v>
+        <v>100.114</v>
       </c>
       <c r="E175" s="1">
-        <v>100.0</v>
+        <v>100.16216667</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>20000000.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I175" s="1">
-        <v>100.0</v>
+        <v>-2890.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.0005</v>
+        <v>-0.048088682852641</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175" t="s">
-        <v>437</v>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>20000100.0</v>
+        <v>6006840.0</v>
       </c>
       <c r="N175" s="1">
-        <v>20026623.0</v>
+        <v>6006840.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="B176" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="C176" s="1">
-        <v>28100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.502</v>
+        <v>100.184</v>
       </c>
       <c r="E176" s="1">
-        <v>98.38921708</v>
+        <v>100.855</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>27647370.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I176" s="1">
-        <v>31692.0</v>
+        <v>-33550.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.11462934810798</v>
+        <v>-0.66531158594021</v>
       </c>
       <c r="K176">
-        <v>0.09</v>
+        <v>1.85</v>
       </c>
       <c r="L176" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="M176" s="1">
-        <v>27679062.0</v>
+        <v>5009200.0</v>
       </c>
       <c r="N176" s="1">
-        <v>27704929.4</v>
+        <v>5101665.75</v>
       </c>
       <c r="O176" s="1">
-        <v>0.49</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="B177" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.962</v>
+        <v>99.788</v>
       </c>
       <c r="E177" s="1">
-        <v>102.74379333</v>
+        <v>98.79801159</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>15411569.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-117269.0</v>
+        <v>341546.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.76091538765456</v>
+        <v>1.0020327229492</v>
       </c>
       <c r="K177">
-        <v>0.6</v>
+        <v>0.93</v>
       </c>
       <c r="L177" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="M177" s="1">
-        <v>15294300.0</v>
+        <v>34426860.0</v>
       </c>
       <c r="N177" s="1">
-        <v>15384710.96</v>
+        <v>34747993.56</v>
       </c>
       <c r="O177" s="1">
-        <v>0.27</v>
+        <v>0.66</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="B178" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="C178" s="1">
-        <v>6404000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.769</v>
+        <v>98.207</v>
       </c>
       <c r="E178" s="1">
-        <v>98.74687695</v>
+        <v>97.49172258</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>6323750.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1416.76</v>
+        <v>221736.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.022403795216446</v>
+        <v>0.73368015296187</v>
       </c>
       <c r="K178">
-        <v>1.19</v>
+        <v>0.06</v>
       </c>
       <c r="L178" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="M178" s="1">
-        <v>6325166.76</v>
+        <v>30444170.0</v>
       </c>
       <c r="N178" s="1">
-        <v>6401488.4</v>
+        <v>30462854.93</v>
       </c>
       <c r="O178" s="1">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="B179" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="C179" s="1">
-        <v>12200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.226</v>
+        <v>99.803</v>
       </c>
       <c r="E179" s="1">
-        <v>101.60704918</v>
+        <v>98.92166667</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>12396060.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-46488.0</v>
+        <v>132200.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.37502238614528</v>
+        <v>0.89094064326993</v>
       </c>
       <c r="K179">
-        <v>0.19</v>
+        <v>0.55</v>
       </c>
       <c r="L179" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="M179" s="1">
-        <v>12349572.0</v>
+        <v>14970450.0</v>
       </c>
       <c r="N179" s="1">
-        <v>12372885.7</v>
+        <v>15052384.93</v>
       </c>
       <c r="O179" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="B180" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="C180" s="1">
-        <v>34500000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.443</v>
+        <v>99.986</v>
       </c>
       <c r="E180" s="1">
-        <v>101.93998551</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>35169295.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-171460.0</v>
+        <v>-1890.01</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.48752754355753</v>
+        <v>-0.014000074074074</v>
       </c>
       <c r="K180">
-        <v>0.62</v>
+        <v>0.1</v>
       </c>
       <c r="L180" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="M180" s="1">
-        <v>34997835.0</v>
+        <v>13498109.99</v>
       </c>
       <c r="N180" s="1">
-        <v>35210742.53</v>
+        <v>13511773.12</v>
       </c>
       <c r="O180" s="1">
-        <v>0.62</v>
+        <v>0.26</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="B181" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="C181" s="1">
-        <v>4000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>101.284</v>
+        <v>100.509</v>
       </c>
       <c r="E181" s="1">
-        <v>101.5</v>
+        <v>100.95</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>4060000.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-8640.0</v>
+        <v>-12348.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.2128078817734</v>
+        <v>-0.43684992570579</v>
       </c>
       <c r="K181">
-        <v>1.31</v>
+        <v>1.28</v>
       </c>
       <c r="L181" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="M181" s="1">
-        <v>4051360.0</v>
+        <v>2814252.0</v>
       </c>
       <c r="N181" s="1">
-        <v>4103620.27</v>
+        <v>2850230.08</v>
       </c>
       <c r="O181" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="B182" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="C182" s="1">
-        <v>5200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.131</v>
+        <v>100.616</v>
       </c>
       <c r="E182" s="1">
-        <v>101.32059615</v>
+        <v>101.13</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>5268671.0</v>
+        <v>15169500.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-61859.0</v>
+        <v>-77100.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.17409115126</v>
+        <v>-0.50825669929793</v>
       </c>
       <c r="K182">
-        <v>3.76</v>
+        <v>1.35</v>
       </c>
       <c r="L182" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="M182" s="1">
-        <v>5206812.0</v>
+        <v>15092400.0</v>
       </c>
       <c r="N182" s="1">
-        <v>5402506.52</v>
+        <v>15294283.56</v>
       </c>
       <c r="O182" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="B183" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="C183" s="1">
-        <v>15000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.105</v>
+        <v>97.993</v>
       </c>
       <c r="E183" s="1">
-        <v>102.4148</v>
+        <v>98.09</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>15362220.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-46470.0</v>
+        <v>-1164.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.30249534247003</v>
+        <v>-0.098888775614232</v>
       </c>
       <c r="K183">
-        <v>3.83</v>
+        <v>0.81</v>
       </c>
       <c r="L183" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="M183" s="1">
-        <v>15315750.0</v>
+        <v>1175916.0</v>
       </c>
       <c r="N183" s="1">
-        <v>15889654.11</v>
+        <v>1185610.52</v>
       </c>
       <c r="O183" s="1">
-        <v>0.28</v>
+        <v>0.02</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="B184" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="C184" s="1">
-        <v>28500000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.388</v>
+        <v>100.509</v>
       </c>
       <c r="E184" s="1">
-        <v>98.37645614</v>
+        <v>102.17515152</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>28037290.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I184" s="1">
-        <v>3290.0</v>
+        <v>-109966.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.011734372330564</v>
+        <v>-1.6306817170753</v>
       </c>
       <c r="K184">
-        <v>0.08</v>
+        <v>2.05</v>
       </c>
       <c r="L184" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="M184" s="1">
-        <v>28040580.0</v>
+        <v>6633594.0</v>
       </c>
       <c r="N184" s="1">
-        <v>28062833.42</v>
+        <v>6768826.19</v>
       </c>
       <c r="O184" s="1">
-        <v>0.5</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="B185" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="C185" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.637</v>
+        <v>100.241</v>
       </c>
       <c r="E185" s="1">
-        <v>98.926908</v>
+        <v>100.493844</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>24731727.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I185" s="1">
-        <v>177523.0</v>
+        <v>-12642.2</v>
       </c>
       <c r="J185" s="1">
-        <v>0.7177945963903</v>
+        <v>-0.25160148118128</v>
       </c>
       <c r="K185">
-        <v>0.72</v>
+        <v>1.71</v>
       </c>
       <c r="L185" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="M185" s="1">
-        <v>24909250.0</v>
+        <v>5012050.0</v>
       </c>
       <c r="N185" s="1">
-        <v>25090071.92</v>
+        <v>5097666.44</v>
       </c>
       <c r="O185" s="1">
-        <v>0.44</v>
+        <v>0.1</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="B186" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="C186" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.638</v>
+        <v>99.252</v>
       </c>
       <c r="E186" s="1">
-        <v>96.05</v>
+        <v>99.2</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>14407500.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>538200.0</v>
+        <v>10400.0</v>
       </c>
       <c r="J186" s="1">
-        <v>3.7355543987507</v>
+        <v>0.05241935483871</v>
       </c>
       <c r="K186">
-        <v>0.01</v>
+        <v>0.49</v>
       </c>
       <c r="L186" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="M186" s="1">
-        <v>14945700.0</v>
+        <v>19850400.0</v>
       </c>
       <c r="N186" s="1">
-        <v>14946953.42</v>
+        <v>19947934.25</v>
       </c>
       <c r="O186" s="1">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="B187" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="C187" s="1">
-        <v>15900000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.363</v>
+        <v>100.852</v>
       </c>
       <c r="E187" s="1">
-        <v>98.63984906</v>
+        <v>101.44351064</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>15683736.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-44019.0</v>
+        <v>-27801.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.28066654526702</v>
+        <v>-0.5830936198639</v>
       </c>
       <c r="K187">
-        <v>0.99</v>
+        <v>0.92</v>
       </c>
       <c r="L187" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="M187" s="1">
-        <v>15639717.0</v>
+        <v>4740044.0</v>
       </c>
       <c r="N187" s="1">
-        <v>15797627.96</v>
+        <v>4783454.62</v>
       </c>
       <c r="O187" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="B188" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="C188" s="1">
-        <v>20000000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.54</v>
+        <v>100.534</v>
       </c>
       <c r="E188" s="1">
-        <v>100.747</v>
+        <v>101.38580613</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>20149400.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I188" s="1">
-        <v>-41400.0</v>
+        <v>-93673.12</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.20546517514169</v>
+        <v>-0.84016309724945</v>
       </c>
       <c r="K188">
-        <v>0.98</v>
+        <v>1.44</v>
       </c>
       <c r="L188" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="M188" s="1">
-        <v>20108000.0</v>
+        <v>11055723.98</v>
       </c>
       <c r="N188" s="1">
-        <v>20303890.41</v>
+        <v>11214088.31</v>
       </c>
       <c r="O188" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="B189" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="C189" s="1">
-        <v>6000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.135</v>
+        <v>100.747</v>
       </c>
       <c r="E189" s="1">
-        <v>100.16216667</v>
+        <v>102.00832031</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>6009730.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1630.0</v>
+        <v>-322898.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.027122682716195</v>
+        <v>-1.2364876792755</v>
       </c>
       <c r="K189">
-        <v>0.43</v>
+        <v>2.14</v>
       </c>
       <c r="L189" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="M189" s="1">
-        <v>6008100.0</v>
+        <v>25791232.0</v>
       </c>
       <c r="N189" s="1">
-        <v>6033747.33</v>
+        <v>26338037.48</v>
       </c>
       <c r="O189" s="1">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="B190" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="C190" s="1">
-        <v>5000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.365</v>
+        <v>101.251</v>
       </c>
       <c r="E190" s="1">
-        <v>100.855</v>
+        <v>101.68176398</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>5042750.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-24500.0</v>
+        <v>-69353.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.48584601655843</v>
+        <v>-0.42363936099745</v>
       </c>
       <c r="K190">
-        <v>1.62</v>
+        <v>1.95</v>
       </c>
       <c r="L190" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="M190" s="1">
-        <v>5018250.0</v>
+        <v>16301411.0</v>
       </c>
       <c r="N190" s="1">
-        <v>5099208.9</v>
+        <v>16615361.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
       <c r="B191" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="C191" s="1">
-        <v>34500000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.693</v>
+        <v>98.971</v>
       </c>
       <c r="E191" s="1">
-        <v>98.79801159</v>
+        <v>99.04783667</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>34085314.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I191" s="1">
-        <v>308771.0</v>
+        <v>-4798.45</v>
       </c>
       <c r="J191" s="1">
-        <v>0.90587694160599</v>
+        <v>-0.07757531301969</v>
       </c>
       <c r="K191">
-        <v>0.84</v>
+        <v>0.24</v>
       </c>
       <c r="L191" t="s">
-        <v>485</v>
+        <v>498</v>
       </c>
       <c r="M191" s="1">
-        <v>34394085.0</v>
+        <v>6180738.95</v>
       </c>
       <c r="N191" s="1">
-        <v>34685444.59</v>
+        <v>6195709.84</v>
       </c>
       <c r="O191" s="1">
-        <v>0.61</v>
+        <v>0.12</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="B192" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="C192" s="1">
-        <v>31000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.123</v>
+        <v>100.513</v>
       </c>
       <c r="E192" s="1">
-        <v>97.49172258</v>
+        <v>100.98692308</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>30222434.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I192" s="1">
-        <v>195696.0</v>
+        <v>-61610.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.64751899201765</v>
+        <v>-0.46929153051042</v>
       </c>
       <c r="K192">
-        <v>0.02</v>
+        <v>0.57</v>
       </c>
       <c r="L192" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="M192" s="1">
-        <v>30418130.0</v>
+        <v>13066690.0</v>
       </c>
       <c r="N192" s="1">
-        <v>30424924.52</v>
+        <v>13141217.4</v>
       </c>
       <c r="O192" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="B193" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="C193" s="1">
-        <v>25000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.975</v>
+        <v>99.063</v>
       </c>
       <c r="E193" s="1">
-        <v>98.78216</v>
+        <v>99.295</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>24695540.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I193" s="1">
-        <v>298210.0</v>
+        <v>-14198.4</v>
       </c>
       <c r="J193" s="1">
-        <v>1.2075459779377</v>
+        <v>-0.2336472128506</v>
       </c>
       <c r="K193">
-        <v>1.33</v>
+        <v>0.03</v>
       </c>
       <c r="L193" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="M193" s="1">
-        <v>24993750.0</v>
+        <v>6062655.6</v>
       </c>
       <c r="N193" s="1">
-        <v>25327140.41</v>
+        <v>6064709.57</v>
       </c>
       <c r="O193" s="1">
-        <v>0.45</v>
+        <v>0.12</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="B194" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="C194" s="1">
-        <v>8000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.129</v>
+        <v>99.078</v>
       </c>
       <c r="E194" s="1">
-        <v>101.1</v>
+        <v>98.855</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>8088000.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-77680.0</v>
+        <v>30997.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.96043521266073</v>
+        <v>0.22558292448536</v>
       </c>
       <c r="K194">
-        <v>3.27</v>
+        <v>0.29</v>
       </c>
       <c r="L194" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="M194" s="1">
-        <v>8010320.0</v>
+        <v>13771842.0</v>
       </c>
       <c r="N194" s="1">
-        <v>8271717.26</v>
+        <v>13812304.33</v>
       </c>
       <c r="O194" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="B195" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="C195" s="1">
-        <v>15000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.686</v>
+        <v>99.609</v>
       </c>
       <c r="E195" s="1">
-        <v>98.92166667</v>
+        <v>98.02</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>14838250.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I195" s="1">
-        <v>114650.0</v>
+        <v>15890.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.7726652401732</v>
+        <v>1.6210977351561</v>
       </c>
       <c r="K195">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="L195" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="M195" s="1">
-        <v>14952900.0</v>
+        <v>996090.0</v>
       </c>
       <c r="N195" s="1">
-        <v>15027643.15</v>
+        <v>997100.27</v>
       </c>
       <c r="O195" s="1">
-        <v>0.27</v>
+        <v>0.02</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="B196" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="C196" s="1">
-        <v>4500000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.953</v>
+        <v>100.612</v>
       </c>
       <c r="E196" s="1">
-        <v>98.19733333</v>
+        <v>100.937</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>4418880.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I196" s="1">
-        <v>79005.0</v>
+        <v>-30550.0</v>
       </c>
       <c r="J196" s="1">
-        <v>1.7878964805562</v>
+        <v>-0.32198301911093</v>
       </c>
       <c r="K196">
-        <v>1.08</v>
+        <v>2.17</v>
       </c>
       <c r="L196" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="M196" s="1">
-        <v>4497885.0</v>
+        <v>9457528.0</v>
       </c>
       <c r="N196" s="1">
-        <v>4546429.52</v>
+        <v>9661495.12</v>
       </c>
       <c r="O196" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="B197" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="C197" s="1">
-        <v>13500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.01</v>
+        <v>100.0</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>97.37396836</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>13500000.0</v>
+        <v>24343492.09</v>
       </c>
       <c r="I197" s="1">
-        <v>1350.0</v>
+        <v>656507.91</v>
       </c>
       <c r="J197" s="1">
-        <v>0.01</v>
+        <v>2.6968518221331</v>
       </c>
       <c r="K197">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="L197" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="M197" s="1">
-        <v>13501350.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="N197" s="1">
-        <v>13564805.25</v>
+        <v>25045495.89</v>
       </c>
       <c r="O197" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="B198" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="C198" s="1">
-        <v>2800000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.65</v>
+        <v>98.894</v>
       </c>
       <c r="E198" s="1">
-        <v>100.95</v>
+        <v>99.18034949</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>2826600.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I198" s="1">
-        <v>-8400.0</v>
+        <v>-41892.93</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.29717682020802</v>
+        <v>-0.28871594911173</v>
       </c>
       <c r="K198">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>0.0</v>
+      </c>
+      <c r="L198">
+        <v>653.74</v>
       </c>
       <c r="M198" s="1">
-        <v>2818200.0</v>
+        <v>14468192.2</v>
       </c>
       <c r="N198" s="1">
-        <v>2846660.27</v>
+        <v>14468845.94</v>
       </c>
       <c r="O198" s="1">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="B199" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="C199" s="1">
-        <v>15000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.777</v>
+        <v>99.583</v>
       </c>
       <c r="E199" s="1">
-        <v>101.13</v>
+        <v>97.79440718</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>15169500.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I199" s="1">
-        <v>-52950.0</v>
+        <v>579343.1</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.34905567091862</v>
+        <v>1.8289316030951</v>
       </c>
       <c r="K199">
-        <v>1.06</v>
+        <v>0.1</v>
       </c>
       <c r="L199" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="M199" s="1">
-        <v>15116550.0</v>
+        <v>32255929.53</v>
       </c>
       <c r="N199" s="1">
-        <v>15275282.88</v>
+        <v>32288653.31</v>
       </c>
       <c r="O199" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="B200" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="C200" s="1">
-        <v>1200000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.995</v>
+        <v>98.88</v>
       </c>
       <c r="E200" s="1">
-        <v>98.09</v>
+        <v>99.00726766</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>1177080.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I200" s="1">
-        <v>-1140.0</v>
+        <v>-32528.34</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.096849831787134</v>
+        <v>-0.12854375061865</v>
       </c>
       <c r="K200">
-        <v>0.74</v>
+        <v>0.14</v>
       </c>
       <c r="L200" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="M200" s="1">
-        <v>1175940.0</v>
+        <v>25272739.2</v>
       </c>
       <c r="N200" s="1">
-        <v>1184829.04</v>
+        <v>25309327.08</v>
       </c>
       <c r="O200" s="1">
-        <v>0.02</v>
+        <v>0.48</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="B201" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="C201" s="1">
-        <v>6600000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.646</v>
+        <v>98.703</v>
       </c>
       <c r="E201" s="1">
-        <v>102.17515152</v>
+        <v>98.885</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>6743560.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I201" s="1">
-        <v>-100924.0</v>
+        <v>-15925.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.4965982359466</v>
+        <v>-0.18405218182738</v>
       </c>
       <c r="K201">
-        <v>1.75</v>
+        <v>0.16</v>
       </c>
       <c r="L201" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="M201" s="1">
-        <v>6642636.0</v>
+        <v>8636512.5</v>
       </c>
       <c r="N201" s="1">
-        <v>6758249.01</v>
+        <v>8650536.47</v>
       </c>
       <c r="O201" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="B202" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="C202" s="1">
-        <v>11000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.971</v>
+        <v>99.143</v>
       </c>
       <c r="E202" s="1">
-        <v>97.43991173</v>
+        <v>98.67873626</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>10718390.29</v>
+        <v>8979765.0</v>
       </c>
       <c r="I202" s="1">
-        <v>278419.71</v>
+        <v>42248.0</v>
       </c>
       <c r="J202" s="1">
-        <v>2.5975888399936</v>
+        <v>0.47048001812965</v>
       </c>
       <c r="K202">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="L202" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
       <c r="M202" s="1">
-        <v>10996810.0</v>
+        <v>9022013.0</v>
       </c>
       <c r="N202" s="1">
-        <v>11018448.36</v>
+        <v>9064895.19</v>
       </c>
       <c r="O202" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>519</v>
+        <v>531</v>
       </c>
       <c r="B203" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="C203" s="1">
-        <v>5000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.327</v>
+        <v>98.092</v>
       </c>
       <c r="E203" s="1">
-        <v>100.493844</v>
+        <v>98.20403226</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>5024692.2</v>
+        <v>6088650.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-8342.2</v>
+        <v>-6946.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.16602409994387</v>
+        <v>-0.11408111814606</v>
       </c>
       <c r="K203">
-        <v>1.47</v>
+        <v>0.06</v>
       </c>
       <c r="L203" t="s">
-        <v>521</v>
+        <v>533</v>
       </c>
       <c r="M203" s="1">
-        <v>5016350.0</v>
+        <v>6081704.0</v>
       </c>
       <c r="N203" s="1">
-        <v>5089980.14</v>
+        <v>6085334.82</v>
       </c>
       <c r="O203" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
       <c r="B204" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
       <c r="C204" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.196</v>
+        <v>100.815</v>
       </c>
       <c r="E204" s="1">
-        <v>99.2</v>
+        <v>101.21997975</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>19840000.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I204" s="1">
-        <v>-800.0</v>
+        <v>-48597.57</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.0040322580645161</v>
+        <v>-0.40009862776128</v>
       </c>
       <c r="K204">
-        <v>0.41</v>
+        <v>1.65</v>
       </c>
       <c r="L204" t="s">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="M204" s="1">
-        <v>19839200.0</v>
+        <v>12097800.0</v>
       </c>
       <c r="N204" s="1">
-        <v>19921391.78</v>
+        <v>12296375.34</v>
       </c>
       <c r="O204" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>525</v>
+        <v>537</v>
       </c>
       <c r="B205" t="s">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="C205" s="1">
-        <v>4700000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>101.049</v>
+        <v>98.56</v>
       </c>
       <c r="E205" s="1">
-        <v>101.44351064</v>
+        <v>98.39334511</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>4767845.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-18542.0</v>
+        <v>61329.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.38889687059877</v>
+        <v>0.16937618201744</v>
       </c>
       <c r="K205">
-        <v>0.63</v>
+        <v>0.15</v>
       </c>
       <c r="L205" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="M205" s="1">
-        <v>4749303.0</v>
+        <v>36270080.0</v>
       </c>
       <c r="N205" s="1">
-        <v>4778742.38</v>
+        <v>36326036.16</v>
       </c>
       <c r="O205" s="1">
-        <v>0.08</v>
+        <v>0.69</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>528</v>
+        <v>540</v>
       </c>
       <c r="B206" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="C206" s="1">
-        <v>10997000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.675</v>
+        <v>100.213</v>
       </c>
       <c r="E206" s="1">
-        <v>101.38580613</v>
+        <v>100.63928788</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>11149397.1</v>
+        <v>33210965.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-78167.35</v>
+        <v>-140675.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.70109037555044</v>
+        <v>-0.42357998329768</v>
       </c>
       <c r="K206">
-        <v>1.16</v>
+        <v>0.46</v>
       </c>
       <c r="L206" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="M206" s="1">
-        <v>11071229.75</v>
+        <v>33070290.0</v>
       </c>
       <c r="N206" s="1">
-        <v>11199013.38</v>
+        <v>33222180.41</v>
       </c>
       <c r="O206" s="1">
-        <v>0.2</v>
+        <v>0.63</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="B207" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="C207" s="1">
-        <v>25600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.903</v>
+        <v>98.87</v>
       </c>
       <c r="E207" s="1">
-        <v>102.00832031</v>
+        <v>99.04495</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>26114130.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-282962.0</v>
+        <v>-34990.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.0835589774578</v>
+        <v>-0.17663697139531</v>
       </c>
       <c r="K207">
-        <v>1.82</v>
+        <v>0.18</v>
       </c>
       <c r="L207" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="M207" s="1">
-        <v>25831168.0</v>
+        <v>19774000.0</v>
       </c>
       <c r="N207" s="1">
-        <v>26296965.26</v>
+        <v>19810328.77</v>
       </c>
       <c r="O207" s="1">
-        <v>0.46</v>
+        <v>0.38</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="B208" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="C208" s="1">
-        <v>16100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>101.487</v>
+        <v>97.697</v>
       </c>
       <c r="E208" s="1">
-        <v>101.68176398</v>
+        <v>97.44894444</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>16370764.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-31357.0</v>
+        <v>4465.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.19154267937648</v>
+        <v>0.25454924829583</v>
       </c>
       <c r="K208">
-        <v>1.58</v>
+        <v>0.58</v>
       </c>
       <c r="L208" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="M208" s="1">
-        <v>16339407.0</v>
+        <v>1758546.0</v>
       </c>
       <c r="N208" s="1">
-        <v>16594149.13</v>
+        <v>1769025.45</v>
       </c>
       <c r="O208" s="1">
-        <v>0.29</v>
+        <v>0.03</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="B209" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="C209" s="1">
-        <v>6245000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.965</v>
+        <v>101.786</v>
       </c>
       <c r="E209" s="1">
-        <v>99.04783667</v>
+        <v>102.19</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>6185537.4</v>
+        <v>3065700.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-5173.15</v>
+        <v>-12120.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.083632992017799</v>
+        <v>-0.39534200998141</v>
       </c>
       <c r="K209">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="L209" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="M209" s="1">
-        <v>6180364.25</v>
+        <v>3053580.0</v>
       </c>
       <c r="N209" s="1">
-        <v>6189346.78</v>
+        <v>3057381.37</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="B210" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="C210" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.62</v>
+        <v>99.847</v>
       </c>
       <c r="E210" s="1">
-        <v>100.98692308</v>
+        <v>99.721</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>13128300.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-47700.0</v>
+        <v>31500.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.36333721807089</v>
+        <v>0.12635252354068</v>
       </c>
       <c r="K210">
-        <v>0.31</v>
+        <v>1.22</v>
       </c>
       <c r="L210" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="M210" s="1">
-        <v>13080600.0</v>
+        <v>24961750.0</v>
       </c>
       <c r="N210" s="1">
-        <v>13121469.86</v>
+        <v>25267914.38</v>
       </c>
       <c r="O210" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="B211" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="C211" s="1">
-        <v>6120000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.16</v>
+        <v>100.0236124</v>
       </c>
       <c r="E211" s="1">
-        <v>99.295</v>
+        <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>6076854.0</v>
+        <v>0.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-8262.0</v>
+        <v>1180.62</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.13595850747772</v>
+        <v>0</v>
       </c>
       <c r="K211">
-        <v>1.65</v>
+        <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="M211" s="1">
-        <v>6068592.0</v>
+        <v>1180.62</v>
       </c>
       <c r="N211" s="1">
-        <v>6169530.08</v>
+        <v>-4116.97</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="B212" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="C212" s="1">
-        <v>13900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>98.99</v>
+        <v>100.02713813</v>
       </c>
       <c r="E212" s="1">
-        <v>98.855</v>
+        <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>13740845.0</v>
+        <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>18765.0</v>
+        <v>434.21</v>
       </c>
       <c r="J212" s="1">
-        <v>0.13656365383643</v>
+        <v>0</v>
       </c>
       <c r="K212">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="M212" s="1">
-        <v>13759610.0</v>
+        <v>434.21</v>
       </c>
       <c r="N212" s="1">
-        <v>13793407.95</v>
+        <v>-1197.35</v>
       </c>
       <c r="O212" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="B213" t="s">
-        <v>550</v>
+        <v>562</v>
       </c>
       <c r="C213" s="1">
-        <v>6299000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.014</v>
+        <v>99.985155</v>
       </c>
       <c r="E213" s="1">
-        <v>100.18117098</v>
+        <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>6310411.96</v>
+        <v>0.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-10530.1</v>
+        <v>-2226.75</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.16686866193123</v>
+        <v>0</v>
       </c>
       <c r="K213">
-        <v>2.19</v>
+        <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="M213" s="1">
-        <v>6299881.86</v>
+        <v>-2226.75</v>
       </c>
       <c r="N213" s="1">
-        <v>6438006.85</v>
+        <v>-27148.3</v>
       </c>
       <c r="O213" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>564</v>
+      </c>
+      <c r="B214">
+        <v>2621898882</v>
       </c>
       <c r="C214" s="1">
-        <v>1000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.457</v>
+        <v>100.0881886</v>
       </c>
       <c r="E214" s="1">
-        <v>98.02</v>
+        <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>980200.0</v>
+        <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>14370.0</v>
+        <v>4409.43</v>
       </c>
       <c r="J214" s="1">
-        <v>1.4660273413589</v>
+        <v>0</v>
       </c>
       <c r="K214">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L214">
-        <v>914.38</v>
+        <v>468.67</v>
       </c>
       <c r="M214" s="1">
-        <v>994570.0</v>
+        <v>4409.43</v>
       </c>
       <c r="N214" s="1">
-        <v>995484.38</v>
+        <v>4878.1</v>
       </c>
       <c r="O214" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>565</v>
+      </c>
+      <c r="B215">
+        <v>2669237042</v>
       </c>
       <c r="C215" s="1">
-        <v>9400000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.768</v>
+        <v>99.99561325</v>
       </c>
       <c r="E215" s="1">
-        <v>100.937</v>
+        <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>9488078.0</v>
+        <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-15886.0</v>
+        <v>-350.94</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.16743116993768</v>
+        <v>0</v>
       </c>
       <c r="K215">
-        <v>1.85</v>
+        <v>0.0</v>
       </c>
       <c r="L215" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="M215" s="1">
-        <v>9472192.0</v>
+        <v>-350.94</v>
       </c>
       <c r="N215" s="1">
-        <v>9646413.92</v>
+        <v>-13166.94</v>
       </c>
       <c r="O215" s="1">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>567</v>
+      </c>
+      <c r="B216">
+        <v>2675905932</v>
       </c>
       <c r="C216" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.824</v>
+        <v>99.9966702</v>
       </c>
       <c r="E216" s="1">
-        <v>97.37396836</v>
+        <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>24343492.09</v>
+        <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>612507.91</v>
+        <v>-332.98</v>
       </c>
       <c r="J216" s="1">
-        <v>2.5161053629262</v>
+        <v>0</v>
       </c>
       <c r="K216">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="M216" s="1">
-        <v>24956000.0</v>
+        <v>-332.98</v>
       </c>
       <c r="N216" s="1">
-        <v>24997967.12</v>
+        <v>-7908.15</v>
       </c>
       <c r="O216" s="1">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>569</v>
+      </c>
+      <c r="B217">
+        <v>2677223842</v>
       </c>
       <c r="C217" s="1">
-        <v>14630000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.928</v>
+        <v>99.99900192</v>
       </c>
       <c r="E217" s="1">
-        <v>99.18034949</v>
+        <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>14510085.13</v>
+        <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-36918.73</v>
+        <v>-51.9</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.25443496484848</v>
+        <v>0</v>
       </c>
       <c r="K217">
-        <v>1.51</v>
+        <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="M217" s="1">
-        <v>14473166.4</v>
+        <v>-51.9</v>
       </c>
       <c r="N217" s="1">
-        <v>14694130.71</v>
+        <v>-2909.14</v>
       </c>
       <c r="O217" s="1">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>571</v>
+      </c>
+      <c r="B218">
+        <v>2715283662</v>
       </c>
       <c r="C218" s="1">
-        <v>32391000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.42</v>
+        <v>99.9891537</v>
       </c>
       <c r="E218" s="1">
-        <v>97.79440718</v>
+        <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>31676586.43</v>
+        <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>526545.77</v>
+        <v>-1084.63</v>
       </c>
       <c r="J218" s="1">
-        <v>1.6622554048353</v>
+        <v>0</v>
       </c>
       <c r="K218">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="M218" s="1">
-        <v>32203132.2</v>
+        <v>-1084.63</v>
       </c>
       <c r="N218" s="1">
-        <v>32232750.0</v>
+        <v>-12509.8</v>
       </c>
       <c r="O218" s="1">
-        <v>0.57</v>
+        <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>573</v>
+      </c>
+      <c r="B219">
+        <v>2753099542</v>
       </c>
       <c r="C219" s="1">
-        <v>25559000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.872</v>
+        <v>100.00632776</v>
       </c>
       <c r="E219" s="1">
-        <v>99.00726766</v>
+        <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>25305267.54</v>
+        <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-34573.06</v>
+        <v>3163.88</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.13662396552556</v>
+        <v>0</v>
       </c>
       <c r="K219">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="M219" s="1">
-        <v>25270694.48</v>
+        <v>3163.88</v>
       </c>
       <c r="N219" s="1">
-        <v>25280322.87</v>
+        <v>95155.13</v>
       </c>
       <c r="O219" s="1">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>575</v>
+      </c>
+      <c r="B220">
+        <v>2760392002</v>
       </c>
       <c r="C220" s="1">
-        <v>8750000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.602</v>
+        <v>100.0144905</v>
       </c>
       <c r="E220" s="1">
-        <v>98.885</v>
+        <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>8652437.5</v>
+        <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-24762.5</v>
+        <v>7245.25</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.28619102998433</v>
+        <v>0</v>
       </c>
       <c r="K220">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L220" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="M220" s="1">
-        <v>8627675.0</v>
+        <v>7245.25</v>
       </c>
       <c r="N220" s="1">
-        <v>8634147.6</v>
+        <v>132088.58</v>
       </c>
       <c r="O220" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>577</v>
+      </c>
+      <c r="B221">
+        <v>2763112582</v>
       </c>
       <c r="C221" s="1">
-        <v>18216000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.938</v>
+        <v>100.0144503</v>
       </c>
       <c r="E221" s="1">
-        <v>98.71901845</v>
+        <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>17982656.4</v>
+        <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>222049.68</v>
+        <v>1445.03</v>
       </c>
       <c r="J221" s="1">
-        <v>1.2347991034295</v>
+        <v>0</v>
       </c>
       <c r="K221">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="M221" s="1">
-        <v>18204706.08</v>
+        <v>1445.03</v>
       </c>
       <c r="N221" s="1">
-        <v>18248748.87</v>
+        <v>25068.75</v>
       </c>
       <c r="O221" s="1">
-        <v>0.32</v>
+        <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>579</v>
+      </c>
+      <c r="B222">
+        <v>2773882062</v>
       </c>
       <c r="C222" s="1">
-        <v>9100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.097</v>
+        <v>100.0156655</v>
       </c>
       <c r="E222" s="1">
-        <v>98.67873626</v>
+        <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>8979765.0</v>
+        <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>38062.0</v>
+        <v>4699.65</v>
       </c>
       <c r="J222" s="1">
-        <v>0.42386409889346</v>
+        <v>0</v>
       </c>
       <c r="K222">
-        <v>0.39</v>
+        <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="M222" s="1">
-        <v>9017827.0</v>
+        <v>4699.65</v>
       </c>
       <c r="N222" s="1">
-        <v>9053728.37</v>
+        <v>44261.9</v>
       </c>
       <c r="O222" s="1">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>581</v>
+      </c>
+      <c r="B223">
+        <v>2777134362</v>
       </c>
       <c r="C223" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>97.98</v>
+        <v>100.0413176</v>
       </c>
       <c r="E223" s="1">
-        <v>98.20403226</v>
+        <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>6088650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-13890.0</v>
+        <v>4131.76</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.22812938828804</v>
+        <v>0</v>
       </c>
       <c r="K223">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="M223" s="1">
-        <v>6074760.0</v>
+        <v>4131.76</v>
       </c>
       <c r="N223" s="1">
-        <v>6076607.26</v>
+        <v>14305.37</v>
       </c>
       <c r="O223" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>583</v>
+      </c>
+      <c r="B224">
+        <v>2788199742</v>
       </c>
       <c r="C224" s="1">
-        <v>12000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.961</v>
+        <v>100.02375166</v>
       </c>
       <c r="E224" s="1">
-        <v>101.21997975</v>
+        <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>12146397.57</v>
+        <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-31077.57</v>
+        <v>1892.77</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.25585833018308</v>
+        <v>0</v>
       </c>
       <c r="K224">
-        <v>1.35</v>
+        <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M224" s="1">
-        <v>12115320.0</v>
+        <v>1892.77</v>
       </c>
       <c r="N224" s="1">
-        <v>12277073.42</v>
+        <v>14714.62</v>
       </c>
       <c r="O224" s="1">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="B225" t="s">
         <v>585</v>
       </c>
+      <c r="B225">
+        <v>2792185192</v>
+      </c>
       <c r="C225" s="1">
-        <v>36800000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.486</v>
+        <v>100.04006128</v>
       </c>
       <c r="E225" s="1">
-        <v>98.39334511</v>
+        <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>36208751.0</v>
+        <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>34097.0</v>
+        <v>10015.32</v>
       </c>
       <c r="J225" s="1">
-        <v>0.094167843569086</v>
+        <v>0</v>
       </c>
       <c r="K225">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L225" t="s">
         <v>586</v>
       </c>
       <c r="M225" s="1">
-        <v>36242848.0</v>
+        <v>10015.32</v>
       </c>
       <c r="N225" s="1">
-        <v>36277631.56</v>
+        <v>57613.24</v>
       </c>
       <c r="O225" s="1">
-        <v>0.64</v>
+        <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>587</v>
       </c>
-      <c r="B226" t="s">
+      <c r="B226">
+        <v>2798428702</v>
+      </c>
+      <c r="C226" s="1">
+        <v>6299000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>100.00056914</v>
+      </c>
+      <c r="E226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>35.85</v>
+      </c>
+      <c r="J226" s="1">
+        <v>0</v>
+      </c>
+      <c r="K226">
+        <v>0.0</v>
+      </c>
+      <c r="L226" t="s">
         <v>588</v>
       </c>
-      <c r="C226" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>33123090.0</v>
+        <v>35.85</v>
       </c>
       <c r="N226" s="1">
-        <v>33199035.21</v>
+        <v>10647.78</v>
       </c>
       <c r="O226" s="1">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>589</v>
+      </c>
+      <c r="B227">
+        <v>2798594422</v>
+      </c>
+      <c r="C227" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.06356207</v>
+      </c>
+      <c r="E227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>9534.31</v>
+      </c>
+      <c r="J227" s="1">
+        <v>0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" t="s">
         <v>590</v>
       </c>
-      <c r="B227" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>19769400.0</v>
+        <v>9534.31</v>
       </c>
       <c r="N227" s="1">
-        <v>19785783.56</v>
+        <v>36013.94</v>
       </c>
       <c r="O227" s="1">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>591</v>
+      </c>
+      <c r="B228">
+        <v>2805968982</v>
       </c>
       <c r="C228" s="1">
-        <v>3000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>102.057</v>
+        <v>100.0504922</v>
       </c>
       <c r="E228" s="1">
-        <v>102.19</v>
+        <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>3065700.0</v>
+        <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-3990.0</v>
+        <v>2524.61</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.13014972110774</v>
+        <v>0</v>
       </c>
       <c r="K228">
-        <v>4.4</v>
+        <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="M228" s="1">
-        <v>3061710.0</v>
+        <v>2524.61</v>
       </c>
       <c r="N228" s="1">
-        <v>3193617.53</v>
+        <v>9776.61</v>
       </c>
       <c r="O228" s="1">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>593</v>
+      </c>
+      <c r="B229">
+        <v>2806083582</v>
       </c>
       <c r="C229" s="1">
-        <v>25000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.772</v>
+        <v>100.30341004</v>
       </c>
       <c r="E229" s="1">
-        <v>99.721</v>
+        <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>24930250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>12750.0</v>
+        <v>18195.5</v>
       </c>
       <c r="J229" s="1">
-        <v>0.051142688099798</v>
+        <v>0</v>
       </c>
       <c r="K229">
-        <v>1.11</v>
+        <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="M229" s="1">
-        <v>24943000.0</v>
+        <v>18195.5</v>
       </c>
       <c r="N229" s="1">
-        <v>25220397.26</v>
+        <v>22798.73</v>
       </c>
       <c r="O229" s="1">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>595</v>
+      </c>
+      <c r="B230">
+        <v>2807665232</v>
       </c>
       <c r="C230" s="1">
-        <v>7969000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.586</v>
+        <v>100.0225902</v>
       </c>
       <c r="E230" s="1">
-        <v>97.83736655</v>
+        <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>7796659.74</v>
+        <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>139348.6</v>
+        <v>6777.06</v>
       </c>
       <c r="J230" s="1">
-        <v>1.7872858973835</v>
+        <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
-      <c r="L230">
-        <v>0.0</v>
+      <c r="L230" t="s">
+        <v>596</v>
       </c>
       <c r="M230" s="1">
-        <v>7936008.34</v>
+        <v>6777.06</v>
       </c>
       <c r="N230" s="1">
-        <v>7936008.34</v>
+        <v>51843.06</v>
       </c>
       <c r="O230" s="1">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>597</v>
+      </c>
+      <c r="B231">
+        <v>2813843002</v>
       </c>
       <c r="C231" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.559</v>
+        <v>100.049787</v>
       </c>
       <c r="E231" s="1">
-        <v>101.91</v>
+        <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>5095500.0</v>
+        <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-67550.0</v>
+        <v>9957.4</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.3256795211461</v>
+        <v>0</v>
       </c>
       <c r="K231">
-        <v>2.07</v>
+        <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="M231" s="1">
-        <v>5027950.0</v>
+        <v>9957.4</v>
       </c>
       <c r="N231" s="1">
-        <v>5131460.27</v>
+        <v>34426.06</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>599</v>
+      </c>
+      <c r="B232">
+        <v>2818053312</v>
       </c>
       <c r="C232" s="1">
-        <v>5000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.9783942</v>
+        <v>100.05015705</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-1080.29</v>
+        <v>1948.1</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="M232" s="1">
-        <v>-1080.29</v>
+        <v>1948.1</v>
       </c>
       <c r="N232" s="1">
-        <v>-5639.76</v>
+        <v>7388.05</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>601</v>
+      </c>
+      <c r="B233">
+        <v>2820282912</v>
       </c>
       <c r="C233" s="1">
-        <v>1600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.98249438</v>
+        <v>100.0293706</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-280.09</v>
+        <v>5874.12</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="M233" s="1">
-        <v>-280.09</v>
+        <v>5874.12</v>
       </c>
       <c r="N233" s="1">
-        <v>-1684.79</v>
+        <v>32347.46</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>603</v>
+      </c>
+      <c r="B234">
+        <v>2821297082</v>
       </c>
       <c r="C234" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.9724748</v>
+        <v>100.04503552</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-4128.78</v>
+        <v>5629.44</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="M234" s="1">
-        <v>-4128.78</v>
+        <v>5629.44</v>
       </c>
       <c r="N234" s="1">
-        <v>-26916.91</v>
+        <v>24047.56</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="B235">
-        <v>2621898882</v>
+        <v>2829527952</v>
       </c>
       <c r="C235" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0709522</v>
+        <v>100.0027152</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>3547.61</v>
+        <v>271.52</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
-      <c r="L235">
-        <v>361.06</v>
+      <c r="L235" t="s">
+        <v>606</v>
       </c>
       <c r="M235" s="1">
-        <v>3547.61</v>
+        <v>271.52</v>
       </c>
       <c r="N235" s="1">
-        <v>3908.67</v>
+        <v>13754.68</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="B236">
-        <v>2631260012</v>
+        <v>2833851572</v>
       </c>
       <c r="C236" s="1">
-        <v>4500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.99613089</v>
+        <v>100.0496252</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-174.11</v>
+        <v>4962.52</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="M236" s="1">
-        <v>-174.11</v>
+        <v>4962.52</v>
       </c>
       <c r="N236" s="1">
-        <v>-2132.87</v>
+        <v>17967.97</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="B237">
-        <v>2669237042</v>
+        <v>2834781292</v>
       </c>
       <c r="C237" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.982562</v>
+        <v>100.01807995</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-1395.04</v>
+        <v>3615.99</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="M237" s="1">
-        <v>-1395.04</v>
+        <v>3615.99</v>
       </c>
       <c r="N237" s="1">
-        <v>-13079.13</v>
+        <v>24338.16</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="B238">
-        <v>2674133282</v>
+        <v>2837532542</v>
       </c>
       <c r="C238" s="1">
-        <v>25000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.99808816</v>
+        <v>100.0510231</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-477.96</v>
+        <v>1789.38</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="M238" s="1">
-        <v>-477.96</v>
+        <v>1789.38</v>
       </c>
       <c r="N238" s="1">
-        <v>-2946.85</v>
+        <v>6490.37</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="B239">
-        <v>2675905932</v>
+        <v>2842055272</v>
       </c>
       <c r="C239" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.9905291</v>
+        <v>100.0585554</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-947.09</v>
+        <v>5855.54</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>621</v>
+        <v>614</v>
       </c>
       <c r="M239" s="1">
-        <v>-947.09</v>
+        <v>5855.54</v>
       </c>
       <c r="N239" s="1">
-        <v>-7961.67</v>
+        <v>20057.37</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="B240">
-        <v>2677223842</v>
+        <v>2844936832</v>
       </c>
       <c r="C240" s="1">
-        <v>5200000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.99360577</v>
+        <v>100.04753067</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-332.5</v>
+        <v>5703.68</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="M240" s="1">
-        <v>-332.5</v>
+        <v>5703.68</v>
       </c>
       <c r="N240" s="1">
-        <v>-2866.49</v>
+        <v>23162.54</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>624</v>
+        <v>617</v>
       </c>
       <c r="B241">
-        <v>2679849762</v>
+        <v>2855281262</v>
       </c>
       <c r="C241" s="1">
-        <v>11000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.99830145</v>
+        <v>100.06016603</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-186.84</v>
+        <v>12875.53</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="M241" s="1">
-        <v>-186.84</v>
+        <v>12875.53</v>
       </c>
       <c r="N241" s="1">
-        <v>-3927.94</v>
+        <v>32012.48</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="B242">
-        <v>2708509122</v>
+        <v>2862709272</v>
       </c>
       <c r="C242" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.99959248</v>
+        <v>100.09847904</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-50.94</v>
+        <v>12309.88</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="M242" s="1">
-        <v>-50.94</v>
+        <v>12309.88</v>
       </c>
       <c r="N242" s="1">
-        <v>-11615.52</v>
+        <v>20802.38</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="B243">
-        <v>2715283662</v>
+        <v>2863882182</v>
       </c>
       <c r="C243" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>99.9783583</v>
+        <v>100.1064544</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-2164.17</v>
+        <v>31936.32</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="M243" s="1">
-        <v>-2164.17</v>
+        <v>31936.32</v>
       </c>
       <c r="N243" s="1">
-        <v>-12641.62</v>
+        <v>53508.24</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="B244">
-        <v>2715298442</v>
+        <v>2870139172</v>
       </c>
       <c r="C244" s="1">
-        <v>30000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>99.99740803</v>
+        <v>100.21210484</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-777.59</v>
+        <v>19301.54</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="M244" s="1">
-        <v>-777.59</v>
+        <v>19301.54</v>
       </c>
       <c r="N244" s="1">
-        <v>-25002.26</v>
+        <v>24664.47</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="B245">
-        <v>2753099542</v>
+        <v>2874445782</v>
       </c>
       <c r="C245" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.02054506</v>
+        <v>100.0164708</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>10272.53</v>
+        <v>2470.62</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="M245" s="1">
-        <v>10272.53</v>
+        <v>2470.62</v>
       </c>
       <c r="N245" s="1">
-        <v>95508.64</v>
+        <v>10108.37</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="B246">
-        <v>2760392002</v>
+        <v>2874472682</v>
       </c>
       <c r="C246" s="1">
-        <v>50000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.03526862</v>
+        <v>100.17598874</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>17634.31</v>
+        <v>19534.75</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="M246" s="1">
-        <v>17634.31</v>
+        <v>19534.75</v>
       </c>
       <c r="N246" s="1">
-        <v>132710.97</v>
+        <v>25922.67</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="B247">
-        <v>2763112582</v>
+        <v>2874671822</v>
       </c>
       <c r="C247" s="1">
-        <v>10000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0345858</v>
+        <v>100.17478692</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>3458.58</v>
+        <v>4544.46</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="M247" s="1">
-        <v>3458.58</v>
+        <v>4544.46</v>
       </c>
       <c r="N247" s="1">
-        <v>25203.39</v>
+        <v>6006.78</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="B248">
-        <v>2773882062</v>
+        <v>2874739212</v>
       </c>
       <c r="C248" s="1">
-        <v>30000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.0276618</v>
+        <v>100.17502714</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>8298.54</v>
+        <v>6125.95</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="M248" s="1">
-        <v>8298.54</v>
+        <v>6125.95</v>
       </c>
       <c r="N248" s="1">
-        <v>44518.87</v>
+        <v>8103.6</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="B249">
-        <v>2777134362</v>
+        <v>2877251822</v>
       </c>
       <c r="C249" s="1">
-        <v>10000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.050514</v>
+        <v>100.3890327</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>5051.4</v>
+        <v>24509.06</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="M249" s="1">
-        <v>5051.4</v>
+        <v>24509.06</v>
       </c>
       <c r="N249" s="1">
-        <v>14120.29</v>
+        <v>26061.38</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="B250">
-        <v>2782643402</v>
+        <v>2880689472</v>
       </c>
       <c r="C250" s="1">
-        <v>3216000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.00583271</v>
+        <v>100.12217556</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>187.58</v>
+        <v>61087.78</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="M250" s="1">
-        <v>187.58</v>
+        <v>61087.78</v>
       </c>
       <c r="N250" s="1">
-        <v>4316.28</v>
+        <v>88417.78</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="B251">
-        <v>2788199742</v>
+        <v>2892744262</v>
       </c>
       <c r="C251" s="1">
-        <v>7969000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.03900891</v>
+        <v>100.13624313</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>3108.62</v>
+        <v>40872.94</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="M251" s="1">
-        <v>3108.62</v>
+        <v>40872.94</v>
       </c>
       <c r="N251" s="1">
-        <v>14749.74</v>
+        <v>55615.86</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="B252">
-        <v>2792185192</v>
+        <v>2892891122</v>
       </c>
       <c r="C252" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.05785108</v>
+        <v>100.135811</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>14462.77</v>
+        <v>20371.65</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="M252" s="1">
-        <v>14462.77</v>
+        <v>20371.65</v>
       </c>
       <c r="N252" s="1">
-        <v>57546.1</v>
+        <v>27657.69</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="B253">
-        <v>2798428702</v>
+        <v>2922922912</v>
       </c>
       <c r="C253" s="1">
-        <v>6299000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.01743229</v>
+        <v>100.0002178</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1098.06</v>
+        <v>32.67</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="M253" s="1">
-        <v>1098.06</v>
+        <v>32.67</v>
       </c>
       <c r="N253" s="1">
-        <v>10670.86</v>
+        <v>2140.17</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="B254">
-        <v>2798594422</v>
+        <v>2922947892</v>
       </c>
       <c r="C254" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.07955267</v>
+        <v>100.1193029</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>11932.9</v>
+        <v>11930.29</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
       <c r="M254" s="1">
-        <v>11932.9</v>
+        <v>11930.29</v>
       </c>
       <c r="N254" s="1">
-        <v>35651.27</v>
+        <v>14855.71</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="B255">
-        <v>2805968982</v>
+        <v>2922949092</v>
       </c>
       <c r="C255" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0639152</v>
+        <v>100.1692829</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>3195.76</v>
+        <v>16928.29</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="M255" s="1">
-        <v>3195.76</v>
+        <v>16928.29</v>
       </c>
       <c r="N255" s="1">
-        <v>9686.9</v>
+        <v>19927.46</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="B256">
-        <v>2806083582</v>
+        <v>2923119892</v>
       </c>
       <c r="C256" s="1">
-        <v>5997000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.26733067</v>
+        <v>100.332146</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>16031.82</v>
+        <v>36536.06</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="M256" s="1">
-        <v>16031.82</v>
+        <v>36536.06</v>
       </c>
       <c r="N256" s="1">
-        <v>19696.99</v>
+        <v>38143.71</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="B257">
-        <v>2807665232</v>
+        <v>2924236522</v>
       </c>
       <c r="C257" s="1">
-        <v>30000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.03887053</v>
+        <v>100.39375281</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>11661.16</v>
+        <v>25200.18</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
-      <c r="L257" t="s">
-        <v>657</v>
+      <c r="L257">
+        <v>501.48</v>
       </c>
       <c r="M257" s="1">
-        <v>11661.16</v>
+        <v>25200.18</v>
       </c>
       <c r="N257" s="1">
-        <v>52039.83</v>
+        <v>25701.66</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B258">
-        <v>2813843002</v>
+        <v>2924470782</v>
       </c>
       <c r="C258" s="1">
-        <v>20000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.06062815</v>
+        <v>100.39899588</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>12125.63</v>
+        <v>6782.93</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258" t="s">
-        <v>659</v>
+      <c r="L258">
+        <v>145.39</v>
       </c>
       <c r="M258" s="1">
-        <v>12125.63</v>
+        <v>6782.93</v>
       </c>
       <c r="N258" s="1">
-        <v>33962.63</v>
+        <v>6928.32</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="B259">
-        <v>2818053312</v>
+        <v>2925413132</v>
       </c>
       <c r="C259" s="1">
-        <v>3884000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.06337358</v>
+        <v>100.0009477</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>2461.43</v>
+        <v>94.77</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="M259" s="1">
-        <v>2461.43</v>
+        <v>94.77</v>
       </c>
       <c r="N259" s="1">
-        <v>7318.69</v>
+        <v>1942.0</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="B260">
-        <v>2820060352</v>
+        <v>2926627572</v>
       </c>
       <c r="C260" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.00718253</v>
+        <v>100.1899786</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>538.69</v>
+        <v>37995.72</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="M260" s="1">
-        <v>538.69</v>
+        <v>37995.72</v>
       </c>
       <c r="N260" s="1">
-        <v>8082.71</v>
+        <v>47572.11</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="B261">
-        <v>2820282912</v>
+        <v>2926707222</v>
       </c>
       <c r="C261" s="1">
-        <v>20000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.04371565</v>
+        <v>100.16897071</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>8743.13</v>
+        <v>14193.54</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
       <c r="M261" s="1">
-        <v>8743.13</v>
+        <v>14193.54</v>
       </c>
       <c r="N261" s="1">
-        <v>32358.58</v>
+        <v>18127.68</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="B262">
-        <v>2821297082</v>
+        <v>2935657822</v>
       </c>
       <c r="C262" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.060066</v>
+        <v>100.20869508</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>7508.25</v>
+        <v>83478.03</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="M262" s="1">
-        <v>7508.25</v>
+        <v>83478.03</v>
       </c>
       <c r="N262" s="1">
-        <v>23930.06</v>
+        <v>102955.36</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="B263">
-        <v>2829527952</v>
+        <v>2937267392</v>
       </c>
       <c r="C263" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0182937</v>
+        <v>100.0332494</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1829.37</v>
+        <v>3324.94</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
       <c r="M263" s="1">
-        <v>1829.37</v>
+        <v>3324.94</v>
       </c>
       <c r="N263" s="1">
-        <v>13807.15</v>
+        <v>6245.36</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="B264">
-        <v>2833851572</v>
+        <v>2947946482</v>
       </c>
       <c r="C264" s="1">
-        <v>10000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.0626444</v>
+        <v>100.39462664</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>6264.44</v>
+        <v>90369.5</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="M264" s="1">
-        <v>6264.44</v>
+        <v>90369.5</v>
       </c>
       <c r="N264" s="1">
-        <v>17791.11</v>
+        <v>92191.19</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="B265">
-        <v>2834781292</v>
+        <v>2949187922</v>
       </c>
       <c r="C265" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.03087205</v>
+        <v>100.2061496</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>6174.41</v>
+        <v>61844.88</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="M265" s="1">
-        <v>6174.41</v>
+        <v>61844.88</v>
       </c>
       <c r="N265" s="1">
-        <v>24484.47</v>
+        <v>69457.55</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="B266">
-        <v>2837008342</v>
+        <v>2949233212</v>
       </c>
       <c r="C266" s="1">
-        <v>24000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.00261133</v>
+        <v>100.2044226</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>626.72</v>
+        <v>51105.65</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="M266" s="1">
-        <v>626.72</v>
+        <v>51105.65</v>
       </c>
       <c r="N266" s="1">
-        <v>22794.12</v>
+        <v>57132.87</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="B267">
-        <v>2837532542</v>
+        <v>2962036302</v>
       </c>
       <c r="C267" s="1">
-        <v>3507000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.0645951</v>
+        <v>100.3781065</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>2265.35</v>
+        <v>15124.26</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267" t="s">
-        <v>677</v>
+      <c r="L267">
+        <v>151.29</v>
       </c>
       <c r="M267" s="1">
-        <v>2265.35</v>
+        <v>15124.26</v>
       </c>
       <c r="N267" s="1">
-        <v>6428.08</v>
+        <v>15275.55</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
       <c r="B268">
-        <v>2842055272</v>
+        <v>2962647782</v>
       </c>
       <c r="C268" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.0727078</v>
+        <v>100.07850695</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>7270.78</v>
+        <v>15701.39</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="M268" s="1">
-        <v>7270.78</v>
+        <v>15701.39</v>
       </c>
       <c r="N268" s="1">
-        <v>19821.78</v>
+        <v>18048.95</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="B269">
-        <v>2842080562</v>
+        <v>2962651672</v>
       </c>
       <c r="C269" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.00632193</v>
+        <v>100.21342978</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>948.29</v>
+        <v>85371.91</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="M269" s="1">
-        <v>948.29</v>
+        <v>85371.91</v>
       </c>
       <c r="N269" s="1">
-        <v>16069.16</v>
+        <v>91148.14</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="B270">
-        <v>2844936832</v>
+        <v>2963783942</v>
       </c>
       <c r="C270" s="1">
-        <v>12000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.06358667</v>
+        <v>100.21585836</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>7630.4</v>
+        <v>30220.17</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="M270" s="1">
-        <v>7630.4</v>
+        <v>30220.17</v>
       </c>
       <c r="N270" s="1">
-        <v>23049.74</v>
+        <v>32307.8</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
       <c r="B271">
-        <v>2855281262</v>
+        <v>2963841042</v>
       </c>
       <c r="C271" s="1">
-        <v>21400000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.06693215</v>
+        <v>100.38255705</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>14323.48</v>
+        <v>6537.9</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271" t="s">
-        <v>685</v>
+      <c r="L271">
+        <v>73.42</v>
       </c>
       <c r="M271" s="1">
-        <v>14323.48</v>
+        <v>6537.9</v>
       </c>
       <c r="N271" s="1">
-        <v>31041.16</v>
+        <v>6611.32</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>686</v>
+        <v>675</v>
       </c>
       <c r="B272">
-        <v>2862709272</v>
+        <v>2979716682</v>
       </c>
       <c r="C272" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.09425392</v>
+        <v>100.2326719</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>11781.74</v>
+        <v>23267.19</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>687</v>
+        <v>676</v>
       </c>
       <c r="M272" s="1">
-        <v>11781.74</v>
+        <v>23267.19</v>
       </c>
       <c r="N272" s="1">
-        <v>19140.28</v>
+        <v>24321.19</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>688</v>
+        <v>677</v>
       </c>
       <c r="B273">
-        <v>2863882182</v>
+        <v>2983096372</v>
       </c>
       <c r="C273" s="1">
-        <v>30000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.1015528</v>
+        <v>100.353936</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>30465.84</v>
+        <v>24775.52</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273" t="s">
-        <v>689</v>
+      <c r="L273">
+        <v>201.91</v>
       </c>
       <c r="M273" s="1">
-        <v>30465.84</v>
+        <v>24775.52</v>
       </c>
       <c r="N273" s="1">
-        <v>49137.92</v>
+        <v>24977.43</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
       <c r="B274">
-        <v>2863986052</v>
+        <v>2984931932</v>
       </c>
       <c r="C274" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.0019845</v>
+        <v>100.31066467</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>595.35</v>
+        <v>46599.7</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
-      <c r="L274" t="s">
-        <v>691</v>
+      <c r="L274">
+        <v>-215.42</v>
       </c>
       <c r="M274" s="1">
-        <v>595.35</v>
+        <v>46599.7</v>
       </c>
       <c r="N274" s="1">
-        <v>13226.35</v>
+        <v>46384.28</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="B275">
-        <v>2870139172</v>
+        <v>2991145112</v>
       </c>
       <c r="C275" s="1">
-        <v>9100000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.18300275</v>
+        <v>100.26134144</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>16653.25</v>
+        <v>23520.73</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275" t="s">
-        <v>693</v>
+      <c r="L275">
+        <v>-398.4</v>
       </c>
       <c r="M275" s="1">
-        <v>16653.25</v>
+        <v>23520.73</v>
       </c>
       <c r="N275" s="1">
-        <v>21071.86</v>
+        <v>23122.33</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>2874445782</v>
+        <v>680</v>
+      </c>
+      <c r="B276" t="s">
+        <v>681</v>
       </c>
       <c r="C276" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.02411767</v>
+        <v>100.26615777</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>3617.65</v>
+        <v>34600.51</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276" t="s">
-        <v>695</v>
+      <c r="L276">
+        <v>168.22</v>
       </c>
       <c r="M276" s="1">
-        <v>3617.65</v>
+        <v>34600.51</v>
       </c>
       <c r="N276" s="1">
-        <v>10150.15</v>
+        <v>34768.73</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>2874472682</v>
+        <v>682</v>
+      </c>
+      <c r="B277" t="s">
+        <v>683</v>
       </c>
       <c r="C277" s="1">
-        <v>11100000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.15280495</v>
+        <v>100.27856957</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>16961.35</v>
+        <v>13092.77</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277" t="s">
-        <v>697</v>
+      <c r="L277">
+        <v>150.74</v>
       </c>
       <c r="M277" s="1">
-        <v>16961.35</v>
+        <v>13092.77</v>
       </c>
       <c r="N277" s="1">
-        <v>22318.95</v>
+        <v>13243.51</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>2874671822</v>
+        <v>684</v>
+      </c>
+      <c r="B278" t="s">
+        <v>685</v>
       </c>
       <c r="C278" s="1">
-        <v>2600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.15141154</v>
+        <v>100.26718588</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>3936.7</v>
+        <v>66796.47</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278" t="s">
-        <v>699</v>
+      <c r="L278">
+        <v>408.18</v>
       </c>
       <c r="M278" s="1">
-        <v>3936.7</v>
+        <v>66796.47</v>
       </c>
       <c r="N278" s="1">
-        <v>5162.75</v>
+        <v>67204.65</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>2874739212</v>
+        <v>686</v>
+      </c>
+      <c r="B279" t="s">
+        <v>687</v>
       </c>
       <c r="C279" s="1">
-        <v>3500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.15169029</v>
+        <v>100.27241787</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>5309.16</v>
+        <v>40862.68</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279" t="s">
-        <v>701</v>
+      <c r="L279">
+        <v>190.4</v>
       </c>
       <c r="M279" s="1">
-        <v>5309.16</v>
+        <v>40862.68</v>
       </c>
       <c r="N279" s="1">
-        <v>6967.39</v>
+        <v>41053.08</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>2877251822</v>
+        <v>688</v>
+      </c>
+      <c r="B280" t="s">
+        <v>689</v>
       </c>
       <c r="C280" s="1">
-        <v>6300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.31823381</v>
+        <v>100.1782348</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>20048.73</v>
+        <v>53470.44</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
-        <v>938.63</v>
+        <v>262.1</v>
       </c>
       <c r="M280" s="1">
-        <v>20048.73</v>
+        <v>53470.44</v>
       </c>
       <c r="N280" s="1">
-        <v>20987.36</v>
+        <v>53732.54</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>2880689472</v>
+        <v>690</v>
+      </c>
+      <c r="B281" t="s">
+        <v>691</v>
       </c>
       <c r="C281" s="1">
-        <v>50000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.10956638</v>
+        <v>100.28173908</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>54783.19</v>
+        <v>36626.08</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281" t="s">
-        <v>704</v>
+      <c r="L281">
+        <v>161.14</v>
       </c>
       <c r="M281" s="1">
-        <v>54783.19</v>
+        <v>36626.08</v>
       </c>
       <c r="N281" s="1">
-        <v>78100.41</v>
+        <v>36787.22</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>2892744262</v>
+        <v>692</v>
+      </c>
+      <c r="B282" t="s">
+        <v>691</v>
       </c>
       <c r="C282" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.11874583</v>
+        <v>100.28371516</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>35623.75</v>
+        <v>70928.79</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282" t="s">
-        <v>706</v>
+      <c r="L282">
+        <v>337.3</v>
       </c>
       <c r="M282" s="1">
-        <v>35623.75</v>
+        <v>70928.79</v>
       </c>
       <c r="N282" s="1">
-        <v>48102.25</v>
+        <v>71266.09</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>2892891122</v>
+        <v>693</v>
+      </c>
+      <c r="B283" t="s">
+        <v>691</v>
       </c>
       <c r="C283" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.1182372</v>
+        <v>100.1372632</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>17735.58</v>
+        <v>6863.16</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283" t="s">
-        <v>708</v>
+      <c r="L283">
+        <v>61.97</v>
       </c>
       <c r="M283" s="1">
-        <v>17735.58</v>
+        <v>6863.16</v>
       </c>
       <c r="N283" s="1">
-        <v>23901.08</v>
+        <v>6925.13</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>2922922912</v>
+        <v>694</v>
+      </c>
+      <c r="B284" t="s">
+        <v>695</v>
       </c>
       <c r="C284" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.00370373</v>
+        <v>100.29655273</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>555.56</v>
+        <v>44482.91</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284" t="s">
-        <v>710</v>
+      <c r="L284">
+        <v>321.21</v>
       </c>
       <c r="M284" s="1">
-        <v>555.56</v>
+        <v>44482.91</v>
       </c>
       <c r="N284" s="1">
-        <v>2233.89</v>
+        <v>44804.12</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>2922947892</v>
+        <v>696</v>
+      </c>
+      <c r="B285" t="s">
+        <v>695</v>
       </c>
       <c r="C285" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.1008613</v>
+        <v>100.29338227</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>10086.13</v>
+        <v>44007.34</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
-      <c r="L285" t="s">
-        <v>712</v>
+      <c r="L285">
+        <v>201.21</v>
       </c>
       <c r="M285" s="1">
-        <v>10086.13</v>
+        <v>44007.34</v>
       </c>
       <c r="N285" s="1">
-        <v>12482.55</v>
+        <v>44208.55</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>2922949092</v>
+        <v>697</v>
+      </c>
+      <c r="B286" t="s">
+        <v>698</v>
       </c>
       <c r="C286" s="1">
-        <v>10000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.1377548</v>
+        <v>100.38368791</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>13775.48</v>
+        <v>23481.7</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
-      <c r="L286" t="s">
-        <v>714</v>
+      <c r="L286">
+        <v>-7.25</v>
       </c>
       <c r="M286" s="1">
-        <v>13775.48</v>
+        <v>23481.7</v>
       </c>
       <c r="N286" s="1">
-        <v>16233.98</v>
+        <v>23474.45</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>2923119892</v>
+        <v>699</v>
+      </c>
+      <c r="B287" t="s">
+        <v>700</v>
       </c>
       <c r="C287" s="1">
-        <v>11000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.25964009</v>
+        <v>100.3129918</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>28560.41</v>
+        <v>46948.77</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287" t="s">
-        <v>716</v>
+      <c r="L287">
+        <v>662.0</v>
       </c>
       <c r="M287" s="1">
-        <v>28560.41</v>
+        <v>46948.77</v>
       </c>
       <c r="N287" s="1">
-        <v>29578.0</v>
+        <v>47610.77</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>2924236522</v>
+        <v>701</v>
+      </c>
+      <c r="B288" t="s">
+        <v>702</v>
       </c>
       <c r="C288" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.30818766</v>
+        <v>100.3091839</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>19724.01</v>
+        <v>61836.78</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>173.86</v>
+        <v>250.12</v>
       </c>
       <c r="M288" s="1">
-        <v>19724.01</v>
+        <v>61836.78</v>
       </c>
       <c r="N288" s="1">
-        <v>19897.87</v>
+        <v>62086.9</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>2924470782</v>
+        <v>703</v>
+      </c>
+      <c r="B289" t="s">
+        <v>704</v>
       </c>
       <c r="C289" s="1">
-        <v>1700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.31389353</v>
+        <v>100.3192749</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>5336.19</v>
+        <v>63854.98</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>50.43</v>
+        <v>600.33</v>
       </c>
       <c r="M289" s="1">
-        <v>5336.19</v>
+        <v>63854.98</v>
       </c>
       <c r="N289" s="1">
-        <v>5386.62</v>
+        <v>64455.31</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>2925413132</v>
+        <v>705</v>
+      </c>
+      <c r="B290" t="s">
+        <v>706</v>
       </c>
       <c r="C290" s="1">
-        <v>10000000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.0053512</v>
+        <v>100.28531885</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>535.12</v>
+        <v>54495.9</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
-      <c r="L290" t="s">
-        <v>720</v>
+      <c r="L290">
+        <v>557.96</v>
       </c>
       <c r="M290" s="1">
-        <v>535.12</v>
+        <v>54495.9</v>
       </c>
       <c r="N290" s="1">
-        <v>2017.37</v>
+        <v>55053.86</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>2926627572</v>
+        <v>707</v>
+      </c>
+      <c r="B291" t="s">
+        <v>708</v>
       </c>
       <c r="C291" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.1609478</v>
+        <v>100.1385028</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>32189.56</v>
+        <v>27700.56</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
-      <c r="L291" t="s">
-        <v>722</v>
+      <c r="L291">
+        <v>478.29</v>
       </c>
       <c r="M291" s="1">
-        <v>32189.56</v>
+        <v>27700.56</v>
       </c>
       <c r="N291" s="1">
-        <v>40094.9</v>
+        <v>28178.85</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>2926707222</v>
+        <v>709</v>
+      </c>
+      <c r="B292" t="s">
+        <v>708</v>
       </c>
       <c r="C292" s="1">
-        <v>8400000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.144735</v>
+        <v>100.36502966</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>12157.74</v>
+        <v>35075.7</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
-      <c r="L292" t="s">
-        <v>724</v>
+      <c r="L292">
+        <v>249.68</v>
       </c>
       <c r="M292" s="1">
-        <v>12157.74</v>
+        <v>35075.7</v>
       </c>
       <c r="N292" s="1">
-        <v>15404.3</v>
+        <v>35325.38</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>2935657822</v>
+        <v>710</v>
+      </c>
+      <c r="B293" t="s">
+        <v>711</v>
       </c>
       <c r="C293" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.17640483</v>
+        <v>100.32736955</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>70561.93</v>
+        <v>65473.91</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293" t="s">
-        <v>726</v>
+      <c r="L293">
+        <v>562.96</v>
       </c>
       <c r="M293" s="1">
-        <v>70561.93</v>
+        <v>65473.91</v>
       </c>
       <c r="N293" s="1">
-        <v>86508.59</v>
+        <v>66036.87</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>2937267392</v>
+        <v>712</v>
+      </c>
+      <c r="B294" t="s">
+        <v>713</v>
       </c>
       <c r="C294" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.0361272</v>
+        <v>99.88706833</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>3612.72</v>
+        <v>-6775.9</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294" t="s">
-        <v>728</v>
+      <c r="L294">
+        <v>-643.79</v>
       </c>
       <c r="M294" s="1">
-        <v>3612.72</v>
+        <v>-6775.9</v>
       </c>
       <c r="N294" s="1">
-        <v>5971.47</v>
+        <v>-7419.69</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>2947946482</v>
+        <v>714</v>
+      </c>
+      <c r="B295" t="s">
+        <v>715</v>
       </c>
       <c r="C295" s="1">
-        <v>22900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.30913869</v>
+        <v>99.9928083</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>70792.76</v>
+        <v>-1438.34</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>631.66</v>
+        <v>-388.72</v>
       </c>
       <c r="M295" s="1">
-        <v>70792.76</v>
+        <v>-1438.34</v>
       </c>
       <c r="N295" s="1">
-        <v>71424.42</v>
+        <v>-1827.06</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>2949187922</v>
+        <v>716</v>
+      </c>
+      <c r="B296" t="s">
+        <v>717</v>
       </c>
       <c r="C296" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.16430573</v>
+        <v>99.9230819</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>49291.72</v>
+        <v>-7691.81</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296" t="s">
-        <v>731</v>
+      <c r="L296">
+        <v>-133.53</v>
       </c>
       <c r="M296" s="1">
-        <v>49291.72</v>
+        <v>-7691.81</v>
       </c>
       <c r="N296" s="1">
-        <v>55336.72</v>
+        <v>-7825.34</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>2949233212</v>
+        <v>718</v>
+      </c>
+      <c r="B297" t="s">
+        <v>719</v>
       </c>
       <c r="C297" s="1">
-        <v>25000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.16234848</v>
+        <v>100.26778007</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>40587.12</v>
+        <v>36150.31</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297" t="s">
-        <v>733</v>
+      <c r="L297">
+        <v>-103.42</v>
       </c>
       <c r="M297" s="1">
-        <v>40587.12</v>
+        <v>36150.31</v>
       </c>
       <c r="N297" s="1">
-        <v>45366.29</v>
+        <v>36046.89</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>2962036302</v>
+        <v>720</v>
+      </c>
+      <c r="B298" t="s">
+        <v>721</v>
       </c>
       <c r="C298" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.288429</v>
+        <v>100.31585405</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>11537.16</v>
+        <v>63170.81</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>37.1</v>
+        <v>606.36</v>
       </c>
       <c r="M298" s="1">
-        <v>11537.16</v>
+        <v>63170.81</v>
       </c>
       <c r="N298" s="1">
-        <v>11574.26</v>
+        <v>63777.17</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>2962647782</v>
+        <v>722</v>
+      </c>
+      <c r="B299" t="s">
+        <v>723</v>
       </c>
       <c r="C299" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.066001</v>
+        <v>100.8490084</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>13200.2</v>
+        <v>127351.26</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299" t="s">
-        <v>736</v>
+      <c r="L299">
+        <v>477.71</v>
       </c>
       <c r="M299" s="1">
-        <v>13200.2</v>
+        <v>127351.26</v>
       </c>
       <c r="N299" s="1">
-        <v>14976.2</v>
+        <v>127828.97</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>2962651672</v>
+        <v>724</v>
+      </c>
+      <c r="B300" t="s">
+        <v>725</v>
       </c>
       <c r="C300" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.16388373</v>
+        <v>100.3491167</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>65553.49</v>
+        <v>34911.67</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300" t="s">
-        <v>738</v>
+      <c r="L300">
+        <v>264.37</v>
       </c>
       <c r="M300" s="1">
-        <v>65553.49</v>
+        <v>34911.67</v>
       </c>
       <c r="N300" s="1">
-        <v>69968.82</v>
+        <v>35176.04</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>2963783942</v>
+        <v>726</v>
+      </c>
+      <c r="B301" t="s">
+        <v>727</v>
       </c>
       <c r="C301" s="1">
-        <v>14000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.16597057</v>
+        <v>100.26909727</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>23235.88</v>
+        <v>5920.14</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301" t="s">
-        <v>740</v>
+      <c r="L301">
+        <v>-104.36</v>
       </c>
       <c r="M301" s="1">
-        <v>23235.88</v>
+        <v>5920.14</v>
       </c>
       <c r="N301" s="1">
-        <v>24831.49</v>
+        <v>5815.78</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>2963841042</v>
+        <v>728</v>
+      </c>
+      <c r="B302" t="s">
+        <v>729</v>
       </c>
       <c r="C302" s="1">
-        <v>1709000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.29326565</v>
+        <v>99.96527503</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>5011.91</v>
+        <v>-10417.49</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302">
-        <v>17.99</v>
+      <c r="L302" t="s">
+        <v>730</v>
       </c>
       <c r="M302" s="1">
-        <v>5011.91</v>
+        <v>-10417.49</v>
       </c>
       <c r="N302" s="1">
-        <v>5029.9</v>
+        <v>-11948.06</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>2979716682</v>
+        <v>731</v>
+      </c>
+      <c r="B303" t="s">
+        <v>732</v>
       </c>
       <c r="C303" s="1">
-        <v>10000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.1756484</v>
+        <v>100.43788917</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>17564.84</v>
+        <v>5254.67</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>776.0</v>
+        <v>-3.45</v>
       </c>
       <c r="M303" s="1">
-        <v>17564.84</v>
+        <v>5254.67</v>
       </c>
       <c r="N303" s="1">
-        <v>18340.84</v>
+        <v>5251.22</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>2983096372</v>
+        <v>733</v>
+      </c>
+      <c r="B304" t="s">
+        <v>734</v>
       </c>
       <c r="C304" s="1">
-        <v>7000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.26575957</v>
+        <v>100.32223913</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>18603.17</v>
+        <v>25779.13</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>72.18</v>
+        <v>201.48</v>
       </c>
       <c r="M304" s="1">
-        <v>18603.17</v>
+        <v>25779.13</v>
       </c>
       <c r="N304" s="1">
-        <v>18675.35</v>
+        <v>25980.61</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>2984931932</v>
+        <v>735</v>
+      </c>
+      <c r="B305" t="s">
+        <v>734</v>
       </c>
       <c r="C305" s="1">
-        <v>15000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.2232068</v>
+        <v>100.30678575</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>33481.02</v>
+        <v>19158.77</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>-117.0</v>
+        <v>167.33</v>
       </c>
       <c r="M305" s="1">
-        <v>33481.02</v>
+        <v>19158.77</v>
       </c>
       <c r="N305" s="1">
-        <v>33364.02</v>
+        <v>19326.1</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>2991145112</v>
+        <v>736</v>
+      </c>
+      <c r="B306" t="s">
+        <v>737</v>
       </c>
       <c r="C306" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.18340189</v>
+        <v>100.28767107</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>16506.17</v>
+        <v>43150.66</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306">
-        <v>-283.25</v>
+        <v>540.13</v>
       </c>
       <c r="M306" s="1">
-        <v>16506.17</v>
+        <v>43150.66</v>
       </c>
       <c r="N306" s="1">
-        <v>16222.92</v>
+        <v>43690.79</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="B307" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="C307" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.19439208</v>
+        <v>100.4901316</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>25270.97</v>
+        <v>73519.74</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>85.56</v>
+        <v>466.73</v>
       </c>
       <c r="M307" s="1">
-        <v>25270.97</v>
+        <v>73519.74</v>
       </c>
       <c r="N307" s="1">
-        <v>25356.53</v>
+        <v>73986.47</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="B308" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="C308" s="1">
-        <v>4700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.2058</v>
+        <v>100.3306744</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>9672.6</v>
+        <v>16533.72</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>91.3</v>
+        <v>174.97</v>
       </c>
       <c r="M308" s="1">
-        <v>9672.6</v>
+        <v>16533.72</v>
       </c>
       <c r="N308" s="1">
-        <v>9763.9</v>
+        <v>16708.69</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="B309" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="C309" s="1">
-        <v>25000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.19553156</v>
+        <v>100.50699413</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>48882.89</v>
+        <v>38024.56</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>222.09</v>
+        <v>335.9</v>
       </c>
       <c r="M309" s="1">
-        <v>48882.89</v>
+        <v>38024.56</v>
       </c>
       <c r="N309" s="1">
-        <v>49104.98</v>
+        <v>38360.46</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="B310" t="s">
-        <v>753</v>
+        <v>744</v>
       </c>
       <c r="C310" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.199028</v>
+        <v>100.2902393</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>29854.2</v>
+        <v>29023.93</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>95.27</v>
+        <v>227.87</v>
       </c>
       <c r="M310" s="1">
-        <v>29854.2</v>
+        <v>29023.93</v>
       </c>
       <c r="N310" s="1">
-        <v>29949.47</v>
+        <v>29251.8</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>754</v>
+        <v>745</v>
       </c>
       <c r="B311" t="s">
-        <v>755</v>
+        <v>744</v>
       </c>
       <c r="C311" s="1">
-        <v>30000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.13134917</v>
+        <v>100.33951383</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>39404.75</v>
+        <v>29707.46</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>111.69</v>
+        <v>224.9</v>
       </c>
       <c r="M311" s="1">
-        <v>39404.75</v>
+        <v>29707.46</v>
       </c>
       <c r="N311" s="1">
-        <v>39516.44</v>
+        <v>29932.36</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="B312" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="C312" s="1">
-        <v>13000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.20592008</v>
+        <v>100.42231788</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>26769.61</v>
+        <v>33785.43</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>79.94</v>
+        <v>0.0</v>
       </c>
       <c r="M312" s="1">
-        <v>26769.61</v>
+        <v>33785.43</v>
       </c>
       <c r="N312" s="1">
-        <v>26849.55</v>
+        <v>33785.43</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B313" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="C313" s="1">
-        <v>25000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.2075278</v>
+        <v>100.3303995</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>51881.95</v>
+        <v>13215.98</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>171.44</v>
+        <v>87.48</v>
       </c>
       <c r="M313" s="1">
-        <v>51881.95</v>
+        <v>13215.98</v>
       </c>
       <c r="N313" s="1">
-        <v>52053.39</v>
+        <v>13303.46</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="B314" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="C314" s="1">
-        <v>5000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.1034372</v>
+        <v>99.81358056</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>5171.86</v>
+        <v>-3355.55</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>30.74</v>
+        <v>-353.5</v>
       </c>
       <c r="M314" s="1">
-        <v>5171.86</v>
+        <v>-3355.55</v>
       </c>
       <c r="N314" s="1">
-        <v>5202.6</v>
+        <v>-3709.05</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="B315" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="C315" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.2182892</v>
+        <v>100.00098087</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>32743.38</v>
+        <v>147.13</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>171.85</v>
+        <v>0.0</v>
       </c>
       <c r="M315" s="1">
-        <v>32743.38</v>
+        <v>147.13</v>
       </c>
       <c r="N315" s="1">
-        <v>32915.23</v>
+        <v>147.13</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="B316" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="C316" s="1">
-        <v>15000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.21481033</v>
+        <v>100.45273579</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>32221.55</v>
+        <v>28993.2</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>98.52</v>
+        <v>-205.32</v>
       </c>
       <c r="M316" s="1">
-        <v>32221.55</v>
+        <v>28993.2</v>
       </c>
       <c r="N316" s="1">
-        <v>32320.07</v>
+        <v>28787.88</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="B317" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="C317" s="1">
-        <v>6120000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.27897582</v>
+        <v>100.28251273</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>17073.32</v>
+        <v>84753.82</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>-34.52</v>
+        <v>437.68</v>
       </c>
       <c r="M317" s="1">
-        <v>17073.32</v>
+        <v>84753.82</v>
       </c>
       <c r="N317" s="1">
-        <v>17038.8</v>
+        <v>85191.5</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="B318" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="C318" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.23411353</v>
+        <v>100.33594621</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>35117.03</v>
+        <v>47032.47</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>365.83</v>
+        <v>525.52</v>
       </c>
       <c r="M318" s="1">
-        <v>35117.03</v>
+        <v>47032.47</v>
       </c>
       <c r="N318" s="1">
-        <v>35482.86</v>
+        <v>47557.99</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="B319" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="C319" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.22663295</v>
+        <v>100.3354226</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>45326.59</v>
+        <v>16771.13</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>113.78</v>
+        <v>180.2</v>
       </c>
       <c r="M319" s="1">
-        <v>45326.59</v>
+        <v>16771.13</v>
       </c>
       <c r="N319" s="1">
-        <v>45440.37</v>
+        <v>16951.33</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="B320" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="C320" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.2371452</v>
+        <v>100.23123553</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>47429.04</v>
+        <v>34685.33</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>302.28</v>
+        <v>473.09</v>
       </c>
       <c r="M320" s="1">
-        <v>47429.04</v>
+        <v>34685.33</v>
       </c>
       <c r="N320" s="1">
-        <v>47731.32</v>
+        <v>35158.42</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>771</v>
+        <v>763</v>
       </c>
       <c r="B321" t="s">
-        <v>772</v>
+        <v>764</v>
       </c>
       <c r="C321" s="1">
-        <v>19100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.21169047</v>
+        <v>100.35224865</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>40432.88</v>
+        <v>70449.73</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>270.51</v>
+        <v>957.32</v>
       </c>
       <c r="M321" s="1">
-        <v>40432.88</v>
+        <v>70449.73</v>
       </c>
       <c r="N321" s="1">
-        <v>40703.39</v>
+        <v>71407.05</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>773</v>
+        <v>765</v>
       </c>
       <c r="B322" t="s">
-        <v>774</v>
+        <v>766</v>
       </c>
       <c r="C322" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.10620885</v>
+        <v>100.6482378</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>21241.77</v>
+        <v>32411.89</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>225.59</v>
+        <v>173.37</v>
       </c>
       <c r="M322" s="1">
-        <v>21241.77</v>
+        <v>32411.89</v>
       </c>
       <c r="N322" s="1">
-        <v>21467.36</v>
+        <v>32585.26</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>775</v>
+        <v>767</v>
       </c>
       <c r="B323" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="C323" s="1">
-        <v>9609000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.27377656</v>
+        <v>100.2995</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>26307.19</v>
+        <v>21863.5</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>61.56</v>
+        <v>129.66</v>
       </c>
       <c r="M323" s="1">
-        <v>26307.19</v>
+        <v>21863.5</v>
       </c>
       <c r="N323" s="1">
-        <v>26368.75</v>
+        <v>21993.16</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="B324" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="C324" s="1">
-        <v>20000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.2432697</v>
+        <v>100.42103469</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>48653.94</v>
+        <v>27914.6</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>265.2</v>
+        <v>0.0</v>
       </c>
       <c r="M324" s="1">
-        <v>48653.94</v>
+        <v>27914.6</v>
       </c>
       <c r="N324" s="1">
-        <v>48919.14</v>
+        <v>27914.6</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>778</v>
+        <v>770</v>
       </c>
       <c r="B325" t="s">
-        <v>779</v>
+        <v>768</v>
       </c>
       <c r="C325" s="1">
-        <v>13500000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.19286422</v>
+        <v>100.34576288</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>26036.67</v>
+        <v>17979.67</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>-84.5</v>
+        <v>97.7</v>
       </c>
       <c r="M325" s="1">
-        <v>26036.67</v>
+        <v>17979.67</v>
       </c>
       <c r="N325" s="1">
-        <v>25952.17</v>
+        <v>18077.37</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>780</v>
+        <v>771</v>
       </c>
       <c r="B326" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="C326" s="1">
-        <v>20000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.23447675</v>
+        <v>100.51244149</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>46895.35</v>
+        <v>24084.75</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>312.86</v>
+        <v>181.71</v>
       </c>
       <c r="M326" s="1">
-        <v>46895.35</v>
+        <v>24084.75</v>
       </c>
       <c r="N326" s="1">
-        <v>47208.21</v>
+        <v>24266.46</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="B327" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
       <c r="C327" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.685385</v>
+        <v>100.3365155</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>102807.75</v>
+        <v>13460.62</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>194.08</v>
+        <v>106.65</v>
       </c>
       <c r="M327" s="1">
-        <v>102807.75</v>
+        <v>13460.62</v>
       </c>
       <c r="N327" s="1">
-        <v>103001.83</v>
+        <v>13567.27</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="B328" t="s">
-        <v>785</v>
+        <v>772</v>
       </c>
       <c r="C328" s="1">
-        <v>10000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.2606275</v>
+        <v>100.50628243</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>26062.75</v>
+        <v>18732.45</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>94.06</v>
+        <v>122.7</v>
       </c>
       <c r="M328" s="1">
-        <v>26062.75</v>
+        <v>18732.45</v>
       </c>
       <c r="N328" s="1">
-        <v>26156.81</v>
+        <v>18855.15</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>786</v>
+        <v>775</v>
       </c>
       <c r="B329" t="s">
-        <v>787</v>
+        <v>776</v>
       </c>
       <c r="C329" s="1">
-        <v>2200000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.17924045</v>
+        <v>100.05886352</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>3943.29</v>
+        <v>7357.94</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329">
-        <v>-15.82</v>
+      <c r="L329" t="s">
+        <v>777</v>
       </c>
       <c r="M329" s="1">
-        <v>3943.29</v>
+        <v>7357.94</v>
       </c>
       <c r="N329" s="1">
-        <v>3927.47</v>
+        <v>5090.09</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="B330" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="C330" s="1">
-        <v>1200000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.3217625</v>
+        <v>100.1441278</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>3861.15</v>
+        <v>36031.95</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330">
-        <v>-4.0</v>
+      <c r="L330" t="s">
+        <v>780</v>
       </c>
       <c r="M330" s="1">
-        <v>3861.15</v>
+        <v>36031.95</v>
       </c>
       <c r="N330" s="1">
-        <v>3857.15</v>
+        <v>31817.72</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="B331" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="C331" s="1">
-        <v>8000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.23874188</v>
+        <v>100.27315723</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>19099.35</v>
+        <v>109262.89</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331">
-        <v>96.64</v>
+      <c r="L331" t="s">
+        <v>783</v>
       </c>
       <c r="M331" s="1">
-        <v>19099.35</v>
+        <v>109262.89</v>
       </c>
       <c r="N331" s="1">
-        <v>19195.99</v>
+        <v>110707.09</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="B332" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="C332" s="1">
-        <v>6245000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.22736974</v>
+        <v>100.17488836</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>14199.24</v>
+        <v>43722.09</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>80.64</v>
+        <v>473.31</v>
       </c>
       <c r="M332" s="1">
-        <v>14199.24</v>
+        <v>43722.09</v>
       </c>
       <c r="N332" s="1">
-        <v>14279.88</v>
+        <v>44195.4</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="B333" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="C333" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.2148496</v>
+        <v>100.3566397</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>32227.44</v>
+        <v>71327.94</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>253.85</v>
+        <v>273.01</v>
       </c>
       <c r="M333" s="1">
-        <v>32227.44</v>
+        <v>71327.94</v>
       </c>
       <c r="N333" s="1">
-        <v>32481.29</v>
+        <v>71600.95</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="B334" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="C334" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.37048267</v>
+        <v>100.22097752</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>55572.4</v>
+        <v>55244.38</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>202.8</v>
+        <v>473.31</v>
       </c>
       <c r="M334" s="1">
-        <v>55572.4</v>
+        <v>55244.38</v>
       </c>
       <c r="N334" s="1">
-        <v>55775.2</v>
+        <v>55717.69</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="B335" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="C335" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.2480262</v>
+        <v>100.13016388</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>12401.31</v>
+        <v>32540.97</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>69.17</v>
+        <v>473.31</v>
       </c>
       <c r="M335" s="1">
-        <v>12401.31</v>
+        <v>32540.97</v>
       </c>
       <c r="N335" s="1">
-        <v>12470.48</v>
+        <v>33014.28</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>799</v>
+        <v>791</v>
       </c>
       <c r="B336" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="C336" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.3877016</v>
+        <v>100.3284761</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>29077.62</v>
+        <v>65695.22</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>133.44</v>
+        <v>536.85</v>
       </c>
       <c r="M336" s="1">
-        <v>29077.62</v>
+        <v>65695.22</v>
       </c>
       <c r="N336" s="1">
-        <v>29211.06</v>
+        <v>66232.07</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="B337" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
       <c r="C337" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.2154712</v>
+        <v>99.9981136</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>21547.12</v>
+        <v>-188.64</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
-      <c r="L337">
-        <v>74.73</v>
+      <c r="L337" t="s">
+        <v>795</v>
       </c>
       <c r="M337" s="1">
-        <v>21547.12</v>
+        <v>-188.64</v>
       </c>
       <c r="N337" s="1">
-        <v>21621.85</v>
+        <v>-12215.14</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B338" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="C338" s="1">
-        <v>8750000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.253372</v>
+        <v>99.9978356</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>22170.05</v>
+        <v>-108.22</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338">
-        <v>73.89</v>
+      <c r="L338" t="s">
+        <v>798</v>
       </c>
       <c r="M338" s="1">
-        <v>22170.05</v>
+        <v>-108.22</v>
       </c>
       <c r="N338" s="1">
-        <v>22243.94</v>
+        <v>-7143.62</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B339" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C339" s="1">
-        <v>8000000.0</v>
+        <v>10241000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.31495413</v>
+        <v>100.36146929</v>
       </c>
       <c r="E339" s="1">
-        <v>0.0</v>
+        <v>1.912</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>25196.33</v>
+        <v>37018.07</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>59.74</v>
+        <v>223.99</v>
       </c>
       <c r="M339" s="1">
-        <v>25196.33</v>
+        <v>37018.07</v>
       </c>
       <c r="N339" s="1">
-        <v>25256.07</v>
+        <v>37242.06</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
-        <v>1</v>
-[...1248 lines deleted...]
-      <c r="P364">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>