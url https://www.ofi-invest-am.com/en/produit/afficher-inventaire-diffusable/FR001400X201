--- v5 (2026-09-01)
+++ v6 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -130,1359 +130,1353 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
-    <t>XS2491189408</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 019.67</t>
+    <t>2 378.00</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 212.67</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 119.04</t>
+    <t>4 471.64</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 263.01</t>
+    <t>6 805.48</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 187.67</t>
+    <t>1 443.84</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>27 581.61</t>
+    <t>30 897.43</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
+    <t>1 715.75</t>
+  </si>
+  <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>7 680.82</t>
+    <t>8 313.70</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 050.00</t>
+    <t>4 456.85</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>8 075.31</t>
+    <t>9 102.23</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 651.32</t>
+    <t>1 912.68</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 350.78</t>
+    <t>1 564.57</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 183.49</t>
+    <t>10 028.84</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 054.79</t>
+    <t>3 356.16</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
+  </si>
+  <si>
+    <t>1 294.52</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 178.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
-    <t>1 063.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
+    <t>1 417.81</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 352.05</t>
+    <t>1 984.93</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>2 912.22</t>
+    <t>3 814.59</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
+    <t>1 965.75</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>25 335.62</t>
-[...8 lines deleted...]
-    <t>3 802.74</t>
+    <t>27 369.86</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>17 727.74</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 779.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>20 160.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 239.55</t>
+    <t>2 479.90</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 968.08</t>
+    <t>2 666.42</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>16 242.47</t>
+    <t>17 312.33</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>3 041.82</t>
+    <t>4 121.18</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 075.67</t>
+    <t>2 498.49</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>18 027.40</t>
+    <t>20 136.99</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 518.77</t>
+    <t>2 686.18</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 959.93</t>
+    <t>3 283.90</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 153.42</t>
+    <t>2 334.25</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>8 520.55</t>
+    <t>9 123.29</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 189.04</t>
+    <t>1 656.16</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>4 372.60</t>
+    <t>5 095.89</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
+    <t>16 273.97</t>
+  </si>
+  <si>
+    <t>DE000CZ439B6</t>
+  </si>
+  <si>
+    <t>COMM AK 5.25 03-29</t>
+  </si>
+  <si>
+    <t>3 969.86</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>XS2796659964</t>
+  </si>
+  <si>
+    <t>COMP DE 3.625 04-34</t>
+  </si>
+  <si>
+    <t>1 549.32</t>
+  </si>
+  <si>
+    <t>XS3200103490</t>
+  </si>
+  <si>
+    <t>COOP RA 3.548 10-35</t>
+  </si>
+  <si>
+    <t>15 197.27</t>
+  </si>
+  <si>
+    <t>FR0013447232</t>
+  </si>
+  <si>
+    <t>COVI 1.125 09-31</t>
+  </si>
+  <si>
+    <t>1 732.19</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>XS3244187764</t>
+  </si>
+  <si>
+    <t>DANS BK 3.375 12-33</t>
+  </si>
+  <si>
+    <t>11 373.29</t>
+  </si>
+  <si>
+    <t>XS3101509167</t>
+  </si>
+  <si>
+    <t>DANS BK 3.5 11-35</t>
+  </si>
+  <si>
+    <t>3 135.62</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>3 544.52</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>3 082.19</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>8 704.64</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>6 892.12</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>7 801.64</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>1 031.92</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>1 277.74</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 493.15</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 569.18</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>3 287.67</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 477.16</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>3 442.19</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>2 056.85</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>1 701.37</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>3 353.25</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>1 193.84</t>
+  </si>
+  <si>
+    <t>XS2463518998</t>
+  </si>
+  <si>
+    <t>EON SE 1.625 03-31</t>
+  </si>
+  <si>
+    <t>XS2747600018</t>
+  </si>
+  <si>
+    <t>EON SE 3.375 01-31</t>
+  </si>
+  <si>
+    <t>2 009.74</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>2 263.42</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>9 863.01</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>2 802.74</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>1 327.40</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>3 983.73</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>1 892.30</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>1 157.81</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>2 292.81</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>2 684.93</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>2 383.56</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>5 604.99</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>1 222.60</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>1 788.01</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>1 457.53</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>10 340.75</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>5 700.00</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>2 470.89</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>12 328.77</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>2 857.81</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>13 097.50</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>1 828.03</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>1 112.33</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>6 018.49</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>4 623.29</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>1 042.81</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>3 128.42</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>8 457.53</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>2 685.75</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>1 897.26</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>16 268.00</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>8 560.23</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>10 778.08</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>5 297.95</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>1 304.23</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>XS1904690341</t>
+  </si>
+  <si>
+    <t>PROL IN 2.375 11-30</t>
+  </si>
+  <si>
+    <t>6 457.07</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>3 920.55</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>16 227.74</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>2 121.58</t>
+  </si>
+  <si>
+    <t>FR0014010DR1</t>
+  </si>
+  <si>
+    <t>RENA 3.875 09-30</t>
+  </si>
+  <si>
+    <t>2 845.21</t>
+  </si>
+  <si>
+    <t>FR0014007LP4</t>
+  </si>
+  <si>
+    <t>RTE EDF 0.75 01-34</t>
+  </si>
+  <si>
+    <t>2 021.92</t>
+  </si>
+  <si>
+    <t>XS3166372568</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 11-33</t>
+  </si>
+  <si>
+    <t>13 219.64</t>
+  </si>
+  <si>
+    <t>FR001400U1Q3</t>
+  </si>
+  <si>
+    <t>SG 3.625 11-30</t>
+  </si>
+  <si>
+    <t>20 021.92</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAI GO 1.0 07-42</t>
+  </si>
+  <si>
+    <t>6 328.77</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>XS2675685700</t>
+  </si>
+  <si>
+    <t>SSE 4.0 09-31</t>
+  </si>
+  <si>
+    <t>11 559.45</t>
+  </si>
+  <si>
+    <t>XS2532312548</t>
+  </si>
+  <si>
+    <t>STAT AS 2.875 09-29</t>
+  </si>
+  <si>
+    <t>5 387.67</t>
+  </si>
+  <si>
+    <t>XS2723597923</t>
+  </si>
+  <si>
+    <t>STAT AS 3.125 12-26</t>
+  </si>
+  <si>
+    <t>2 325.34</t>
+  </si>
+  <si>
+    <t>XS2779793061</t>
+  </si>
+  <si>
+    <t>STAT AS 3.75 03-39</t>
+  </si>
+  <si>
+    <t>1 268.84</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STAT SF 3.375 02-36</t>
+  </si>
+  <si>
+    <t>1 485.46</t>
+  </si>
+  <si>
+    <t>XS2443749648</t>
+  </si>
+  <si>
+    <t>TELI CO 2.75 06-83</t>
+  </si>
+  <si>
+    <t>8 136.99</t>
+  </si>
+  <si>
+    <t>XS2477935345</t>
+  </si>
+  <si>
+    <t>TENN HO 1.625 11-26</t>
+  </si>
+  <si>
+    <t>1 371.23</t>
+  </si>
+  <si>
+    <t>XS1241581096</t>
+  </si>
+  <si>
+    <t>TENN HO 1.75 06-27</t>
+  </si>
+  <si>
+    <t>XS2549543499</t>
+  </si>
+  <si>
+    <t>TENN HO 4.5 10-34</t>
+  </si>
+  <si>
+    <t>3 846.58</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERN RE 3.0 07-31</t>
+  </si>
+  <si>
     <t>15 279.45</t>
   </si>
   <si>
-    <t>DE000CZ439B6</t>
-[...781 lines deleted...]
-  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 333.56</t>
+    <t>3 567.12</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 613.15</t>
+    <t>3 866.30</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 459.73</t>
+    <t>1 556.16</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>7 116.16</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 884.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
+    <t>1 041.78</t>
+  </si>
+  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 277.40</t>
+    <t>2 993.15</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>10 520.55</t>
-[...11 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>11 726.03</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1791,8377 +1785,8377 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19746.0</v>
+      </c>
+      <c r="C2">
+        <v>1517.02</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>29955216.83</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>29955216.83</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32326.004</v>
+      </c>
+      <c r="C3">
+        <v>100.0</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3232864.29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3232864.29</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3030.957</v>
+      </c>
+      <c r="C4">
+        <v>5039.95</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>15275879.11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>15275879.11</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C5">
+        <v>102.56</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>786693.37</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>786693.37</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>101.56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1015.63</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1015.63</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C7">
+        <v>102.62</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>102.62</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>102.62</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
         <v>10.0</v>
       </c>
-      <c r="D6">
-[...48 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8">
+        <v>101.77</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>1017.71</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1017.71</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P161"/>
+  <dimension ref="A1:Z161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O161" sqref="O161"/>
+      <selection activeCell="N161" sqref="N161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1493.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1077.47</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1075.4145144</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1605593.87</v>
+      </c>
+      <c r="H2" s="1">
+        <v>3068.84</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.19113426236487</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1608662.71</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1608662.71</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.27</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>98.74751609</v>
+      </c>
+      <c r="D3" s="1">
+        <v>99.533614</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252815.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-1272.96</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-0.50351367072684</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>723.73</v>
+      </c>
+      <c r="L3" s="1">
+        <v>250818.69</v>
+      </c>
+      <c r="M3" s="1">
+        <v>251542.42</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.02905935</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162491.2</v>
+      </c>
+      <c r="H4" s="1">
+        <v>2294.46</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1.4120518526542</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="1">
-[...27 lines deleted...]
-        <v>226.16</v>
+      <c r="L4" s="1">
+        <v>162407.66</v>
       </c>
       <c r="M4" s="1">
-        <v>249763.11</v>
+        <v>164785.66</v>
       </c>
       <c r="N4" s="1">
-        <v>249989.27</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>104.69432264</v>
+      </c>
+      <c r="D5" s="1">
+        <v>110.550762</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>143715.99</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-5400.7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-3.7578977815899</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="1">
+        <v>136102.62</v>
+      </c>
+      <c r="M5" s="1">
+        <v>138315.29</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>104.42669602</v>
+      </c>
+      <c r="D6" s="1">
+        <v>108.857546</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>141514.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-1288.46</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.91047714369966</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="1">
+        <v>135754.71</v>
+      </c>
+      <c r="M6" s="1">
+        <v>140226.35</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>97.48677219</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.430044</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>497150.22</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8730.06</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.7560205444544</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>986.3</v>
+      </c>
+      <c r="L7" s="1">
+        <v>487433.86</v>
+      </c>
+      <c r="M7" s="1">
+        <v>488420.16</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.30895952</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>298509.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>3223.36</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.0798200389268</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
         <v>53</v>
       </c>
-      <c r="C8" s="1">
-[...27 lines deleted...]
-        <v>82.19</v>
+      <c r="L8" s="1">
+        <v>294926.88</v>
       </c>
       <c r="M8" s="1">
-        <v>485095.77</v>
+        <v>301732.36</v>
       </c>
       <c r="N8" s="1">
-        <v>485177.96</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>103.39785798</v>
+      </c>
+      <c r="D9" s="1">
+        <v>108.76173</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>108761.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-3920.04</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-3.6042457213581</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="1">
+        <v>103397.85</v>
+      </c>
+      <c r="M9" s="1">
+        <v>104841.69</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.95701222</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>99684.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-384.52</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.38573893503471</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>342.47</v>
+      </c>
+      <c r="L10" s="1">
+        <v>98957.01</v>
+      </c>
+      <c r="M10" s="1">
+        <v>99299.48</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.7464857</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="H11" s="1">
+        <v>19015.1</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.3019642240326</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="1">
+      <c r="L11" s="1">
+        <v>1448610.95</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1479508.38</v>
+      </c>
+      <c r="N11" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.23231461</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>239500.23</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1147.74</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.47922292183185</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" s="1">
+        <v>235757.56</v>
+      </c>
+      <c r="M12" s="1">
+        <v>240647.97</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.40821057</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>4481.98</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1.3475699735295</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" s="1">
+        <v>335363.43</v>
+      </c>
+      <c r="M13" s="1">
+        <v>337079.18</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D11" s="1">
-[...32 lines deleted...]
-      <c r="O11" s="1">
+      <c r="C14" s="1">
+        <v>99.24604326</v>
+      </c>
+      <c r="D14" s="1">
+        <v>95.89134</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>95891.34</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3441.69</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.5891562262035</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>86.99</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99246.04</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99333.03</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.2</v>
       </c>
-      <c r="P11">
-[...104 lines deleted...]
-      <c r="A14" t="s">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>68</v>
       </c>
-      <c r="B14" t="s">
-[...45 lines deleted...]
-    <row r="15" spans="1:16">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>98.25766332</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>7013.69</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2.3689056415141</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>72</v>
+      </c>
+      <c r="L15" s="1">
+        <v>294772.99</v>
+      </c>
+      <c r="M15" s="1">
+        <v>303086.69</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="1">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.90958785</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>615.7</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.30837372651843</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" s="1">
+        <v>195819.18</v>
+      </c>
+      <c r="M16" s="1">
+        <v>200276.03</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.18087004</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>857.88</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.17732324497156</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>78</v>
+      </c>
+      <c r="L17" s="1">
+        <v>475550.09</v>
+      </c>
+      <c r="M17" s="1">
+        <v>484652.32</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.4815984</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3948.56</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.7902769670853</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>81</v>
+      </c>
+      <c r="L18" s="1">
+        <v>135650.16</v>
+      </c>
+      <c r="M18" s="1">
+        <v>137562.84</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D15" s="1">
-[...32 lines deleted...]
-      <c r="O15" s="1">
+      <c r="C19" s="1">
+        <v>100.14204918</v>
+      </c>
+      <c r="D19" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-2368.21</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-2.2754877428097</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>84</v>
+      </c>
+      <c r="L19" s="1">
+        <v>100142.05</v>
+      </c>
+      <c r="M19" s="1">
+        <v>101706.62</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>89.76286617</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="H20" s="1">
+        <v>15331.93</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.6843126651377</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>87</v>
+      </c>
+      <c r="L20" s="1">
+        <v>915581.23</v>
+      </c>
+      <c r="M20" s="1">
+        <v>925610.07</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.92286239</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.783035</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>199566.07</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-602.54</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.30192507173188</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>90</v>
+      </c>
+      <c r="L21" s="1">
+        <v>197845.72</v>
+      </c>
+      <c r="M21" s="1">
+        <v>198963.53</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.57408702</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1459.35</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.462831539063</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>647.26</v>
+      </c>
+      <c r="L22" s="1">
+        <v>100574.09</v>
+      </c>
+      <c r="M22" s="1">
+        <v>101221.35</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.6381575</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1498.82</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.93864918486157</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>157821.06</v>
+      </c>
+      <c r="M23" s="1">
+        <v>161177.22</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.28595925</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>6064.28</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1.015884183829</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>601715.76</v>
+      </c>
+      <c r="M24" s="1">
+        <v>603010.28</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>95.17052385</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-2149.02</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.1164117809906</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>3.42</v>
+      </c>
+      <c r="L25" s="1">
+        <v>190341.05</v>
+      </c>
+      <c r="M25" s="1">
+        <v>190344.47</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.38131489</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1405.11</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.4488303389575</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>6.16</v>
+      </c>
+      <c r="L26" s="1">
+        <v>98381.32</v>
+      </c>
+      <c r="M26" s="1">
+        <v>98387.48</v>
+      </c>
+      <c r="N26" s="1">
         <v>0.2</v>
       </c>
-      <c r="P15">
-[...10 lines deleted...]
-      <c r="C16" s="1">
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D16" s="1">
-[...32 lines deleted...]
-      <c r="O16" s="1">
+      <c r="C27" s="1">
+        <v>99.41075479</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.18004</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>288540.12</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10343.1</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.5846314890283</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>650.96</v>
+      </c>
+      <c r="L27" s="1">
+        <v>298232.26</v>
+      </c>
+      <c r="M27" s="1">
+        <v>298883.22</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.59029212</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.427</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>596562.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2397.56</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.40189619855103</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>107</v>
+      </c>
+      <c r="L28" s="1">
+        <v>597541.75</v>
+      </c>
+      <c r="M28" s="1">
+        <v>598959.56</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.23693365</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-9141.23</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-2.9034805824577</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>110</v>
+      </c>
+      <c r="L29" s="1">
+        <v>303710.8</v>
+      </c>
+      <c r="M29" s="1">
+        <v>305695.73</v>
+      </c>
+      <c r="N29" s="1">
         <v>0.62</v>
       </c>
-      <c r="P16">
-[...10 lines deleted...]
-      <c r="C17" s="1">
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.80830392</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="H30" s="1">
+        <v>8156.48</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1.979745406034</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="1">
+        <v>416338.3</v>
+      </c>
+      <c r="M30" s="1">
+        <v>420152.89</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.56172919</v>
+      </c>
+      <c r="D31" s="1">
+        <v>92.84792</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>92847.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>3785.04</v>
+      </c>
+      <c r="I31" s="1">
+        <v>4.0766018237134</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>71.23</v>
+      </c>
+      <c r="L31" s="1">
+        <v>96561.73</v>
+      </c>
+      <c r="M31" s="1">
+        <v>96632.96</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D17" s="1">
-[...146 lines deleted...]
-      <c r="C20" s="1">
+      <c r="C32" s="1">
+        <v>94.82235846</v>
+      </c>
+      <c r="D32" s="1">
+        <v>91.485975</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>182971.95</v>
+      </c>
+      <c r="H32" s="1">
+        <v>7167.29</v>
+      </c>
+      <c r="I32" s="1">
+        <v>3.91715232854</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>494.52</v>
+      </c>
+      <c r="L32" s="1">
+        <v>189644.72</v>
+      </c>
+      <c r="M32" s="1">
+        <v>190139.24</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.59128654</v>
+      </c>
+      <c r="D33" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-11529.77</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2.2324961260676</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>120</v>
+      </c>
+      <c r="L33" s="1">
+        <v>502956.44</v>
+      </c>
+      <c r="M33" s="1">
+        <v>504922.19</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.91086423</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="H34" s="1">
+        <v>17807.57</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.7831268826146</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>123</v>
+      </c>
+      <c r="L34" s="1">
+        <v>989108.65</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1016478.51</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D20" s="1">
-[...32 lines deleted...]
-      <c r="O20" s="1">
+      <c r="C35" s="1">
+        <v>97.7855793</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.0814</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>96081.4</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1721.65</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.7918660635669</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>17.47</v>
+      </c>
+      <c r="L35" s="1">
+        <v>97785.58</v>
+      </c>
+      <c r="M35" s="1">
+        <v>97803.05</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>101.59801272</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-18173.46</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.4493990447876</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>695.21</v>
+      </c>
+      <c r="L36" s="1">
+        <v>507990.06</v>
+      </c>
+      <c r="M36" s="1">
+        <v>508685.27</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.60428068</v>
+      </c>
+      <c r="D37" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-3981.76</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.7661818668505</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>138.01</v>
+      </c>
+      <c r="L37" s="1">
+        <v>101604.28</v>
+      </c>
+      <c r="M37" s="1">
+        <v>101742.29</v>
+      </c>
+      <c r="N37" s="1">
         <v>0.21</v>
       </c>
-      <c r="P20">
-[...610 lines deleted...]
-      <c r="C33" s="1">
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D33" s="1">
-[...240 lines deleted...]
-      <c r="A38" t="s">
+      <c r="C38" s="1">
+        <v>102.08240624</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-1525.39</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.29753628239222</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>736.19</v>
+      </c>
+      <c r="L38" s="1">
+        <v>510412.03</v>
+      </c>
+      <c r="M38" s="1">
+        <v>511148.22</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>130</v>
       </c>
-      <c r="B38" t="s">
-[...45 lines deleted...]
-    <row r="39" spans="1:16">
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>133</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.68688983</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1769.18</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.6191451527141</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
         <v>134</v>
       </c>
-      <c r="C39" s="1">
-[...27 lines deleted...]
-        <v>135</v>
+      <c r="L39" s="1">
+        <v>108555.58</v>
       </c>
       <c r="M39" s="1">
-        <v>510128.22</v>
+        <v>111035.48</v>
       </c>
       <c r="N39" s="1">
-        <v>530288.55</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>136</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>101.12749056</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H40" s="1">
+        <v>8136.6</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.7405092781426</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
         <v>137</v>
       </c>
-      <c r="C40" s="1">
-[...27 lines deleted...]
-        <v>138</v>
+      <c r="L40" s="1">
+        <v>302371.2</v>
       </c>
       <c r="M40" s="1">
-        <v>107402.75</v>
+        <v>305037.62</v>
       </c>
       <c r="N40" s="1">
-        <v>109642.3</v>
-[...8 lines deleted...]
-    <row r="41" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>139</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.11952597</v>
+      </c>
+      <c r="D41" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="H41" s="1">
+        <v>11115.04</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.9026933214869</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
         <v>140</v>
       </c>
-      <c r="C41" s="1">
-[...27 lines deleted...]
-        <v>141</v>
+      <c r="L41" s="1">
+        <v>376724.32</v>
       </c>
       <c r="M41" s="1">
-        <v>300798.54</v>
+        <v>394036.65</v>
       </c>
       <c r="N41" s="1">
-        <v>302766.62</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>142</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>95.18325487</v>
+      </c>
+      <c r="D42" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="H42" s="1">
+        <v>5911.01</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.1085188726923</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>700.68</v>
+      </c>
+      <c r="L42" s="1">
+        <v>285549.77</v>
+      </c>
+      <c r="M42" s="1">
+        <v>286250.45</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.03051093</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-1321.92</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.2645989496027</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>145</v>
+      </c>
+      <c r="L43" s="1">
+        <v>494150.72</v>
+      </c>
+      <c r="M43" s="1">
+        <v>498271.9</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>143</v>
       </c>
-      <c r="C42" s="1">
-[...92 lines deleted...]
-    <row r="44" spans="1:16">
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>147</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>97.306</v>
+      </c>
+      <c r="D44" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-10423.33</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-3.3655659292943</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
         <v>148</v>
       </c>
-      <c r="C44" s="1">
-[...27 lines deleted...]
-        <v>149</v>
+      <c r="L44" s="1">
+        <v>296783.3</v>
       </c>
       <c r="M44" s="1">
-        <v>492060.15</v>
+        <v>299281.79</v>
       </c>
       <c r="N44" s="1">
-        <v>495101.97</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>150</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>104.45338047</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="H45" s="1">
+        <v>20682.75</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.4767349592605</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
         <v>151</v>
       </c>
-      <c r="C45" s="1">
-[...27 lines deleted...]
-        <v>152</v>
+      <c r="L45" s="1">
+        <v>835627.04</v>
       </c>
       <c r="M45" s="1">
-        <v>295432.15</v>
+        <v>855764.03</v>
       </c>
       <c r="N45" s="1">
-        <v>297507.82</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>1.74</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>153</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.43193703</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2290.2</v>
+      </c>
+      <c r="I46" s="1">
+        <v>2.2715226323081</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
         <v>154</v>
       </c>
-      <c r="C46" s="1">
-[...27 lines deleted...]
-        <v>155</v>
+      <c r="L46" s="1">
+        <v>100426.26</v>
       </c>
       <c r="M46" s="1">
-        <v>831711.42</v>
+        <v>103112.44</v>
       </c>
       <c r="N46" s="1">
-        <v>849738.82</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>156</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>106.76479429</v>
+      </c>
+      <c r="D47" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-680.52</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.61458032486818</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
         <v>157</v>
       </c>
-      <c r="C47" s="1">
-[...27 lines deleted...]
-        <v>158</v>
+      <c r="L47" s="1">
+        <v>106764.8</v>
       </c>
       <c r="M47" s="1">
-        <v>100260.33</v>
+        <v>110048.7</v>
       </c>
       <c r="N47" s="1">
-        <v>102779.1</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>0.22</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>159</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.08404005</v>
+      </c>
+      <c r="D48" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1107.5</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.0931708261282</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
         <v>160</v>
       </c>
-      <c r="C48" s="1">
-[...27 lines deleted...]
-        <v>161</v>
+      <c r="L48" s="1">
+        <v>100084.04</v>
       </c>
       <c r="M48" s="1">
-        <v>106542.96</v>
+        <v>102418.29</v>
       </c>
       <c r="N48" s="1">
-        <v>109502.89</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>162</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>93.39173426</v>
+      </c>
+      <c r="D49" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="H49" s="1">
+        <v>10527.31</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.2612404365417</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
         <v>163</v>
       </c>
-      <c r="C49" s="1">
-[...27 lines deleted...]
-        <v>164</v>
+      <c r="L49" s="1">
+        <v>466958.67</v>
       </c>
       <c r="M49" s="1">
-        <v>100101.63</v>
+        <v>476081.96</v>
       </c>
       <c r="N49" s="1">
-        <v>102255.05</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>0.97</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>165</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.92539738</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4362.96</v>
+      </c>
+      <c r="I50" s="1">
+        <v>2.1908568673924</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
         <v>166</v>
       </c>
-      <c r="C50" s="1">
-[...27 lines deleted...]
-        <v>167</v>
+      <c r="L50" s="1">
+        <v>201850.8</v>
       </c>
       <c r="M50" s="1">
-        <v>464358.71</v>
+        <v>203506.96</v>
       </c>
       <c r="N50" s="1">
-        <v>472879.26</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>168</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.34456006</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3197.78</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1.066169077976</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
         <v>169</v>
       </c>
-      <c r="C51" s="1">
-[...27 lines deleted...]
-        <v>170</v>
+      <c r="L51" s="1">
+        <v>298033.68</v>
       </c>
       <c r="M51" s="1">
-        <v>201165.42</v>
+        <v>303129.57</v>
       </c>
       <c r="N51" s="1">
-        <v>202354.46</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.39791243</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="H52" s="1">
+        <v>9934.74</v>
+      </c>
+      <c r="I52" s="1">
+        <v>2.4353978791701</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52" t="s">
         <v>172</v>
       </c>
-      <c r="C52" s="1">
-[...27 lines deleted...]
-        <v>173</v>
+      <c r="L52" s="1">
+        <v>401591.65</v>
       </c>
       <c r="M52" s="1">
-        <v>296256.89</v>
+        <v>417865.62</v>
       </c>
       <c r="N52" s="1">
-        <v>300629.49</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>174</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>103.55687355</v>
+      </c>
+      <c r="D53" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-16893.26</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.0954874155493</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
         <v>175</v>
       </c>
-      <c r="C53" s="1">
-[...27 lines deleted...]
-        <v>176</v>
+      <c r="L53" s="1">
+        <v>310670.62</v>
       </c>
       <c r="M53" s="1">
-        <v>399356.54</v>
+        <v>314640.48</v>
       </c>
       <c r="N53" s="1">
-        <v>414635.99</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.64</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>177</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.54371839</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.05285</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>104052.85</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-2787.9</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.6793115229424</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>721.23</v>
+      </c>
+      <c r="L54" s="1">
+        <v>100543.72</v>
+      </c>
+      <c r="M54" s="1">
+        <v>101264.95</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>100.14666664</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-4539.78</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.1996930649571</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>180</v>
+      </c>
+      <c r="L55" s="1">
+        <v>200293.33</v>
+      </c>
+      <c r="M55" s="1">
+        <v>201842.65</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>178</v>
       </c>
-      <c r="C54" s="1">
-[...92 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>182</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.23848837</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H56" s="1">
+        <v>11085.52</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.8489959713961</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56" t="s">
         <v>183</v>
       </c>
-      <c r="C56" s="1">
-[...27 lines deleted...]
-        <v>184</v>
+      <c r="L56" s="1">
+        <v>595430.93</v>
       </c>
       <c r="M56" s="1">
-        <v>199140.7</v>
+        <v>610628.2</v>
       </c>
       <c r="N56" s="1">
-        <v>200253.03</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>1.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>185</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>88.38711333</v>
+      </c>
+      <c r="D57" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2781.82</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.5830566693565</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
         <v>186</v>
       </c>
-      <c r="C57" s="1">
-[...27 lines deleted...]
-        <v>187</v>
+      <c r="L57" s="1">
+        <v>176774.23</v>
       </c>
       <c r="M57" s="1">
-        <v>590881.5</v>
+        <v>178506.42</v>
       </c>
       <c r="N57" s="1">
-        <v>604777.83</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>188</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>97.72553186</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-629.02</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.63902716541033</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>79.45</v>
+      </c>
+      <c r="L58" s="1">
+        <v>97725.53</v>
+      </c>
+      <c r="M58" s="1">
+        <v>97804.98</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>98.75330008</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H59" s="1">
+        <v>8195.68</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.3758125958614</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>191</v>
+      </c>
+      <c r="L59" s="1">
+        <v>592519.8</v>
+      </c>
+      <c r="M59" s="1">
+        <v>603893.09</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>189</v>
       </c>
-      <c r="C58" s="1">
-[...46 lines deleted...]
-      <c r="B59" t="s">
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.43790491</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1757.28</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.167354955343</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>194</v>
+      </c>
+      <c r="L60" s="1">
+        <v>149156.85</v>
+      </c>
+      <c r="M60" s="1">
+        <v>152292.47</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="1">
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>104.29738112</v>
+      </c>
+      <c r="D61" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-6826.5</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.7911728719602</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>67.67</v>
+      </c>
+      <c r="L61" s="1">
+        <v>135586.6</v>
+      </c>
+      <c r="M61" s="1">
+        <v>135654.27</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>198</v>
+      </c>
+      <c r="B62" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>86.10065639</v>
+      </c>
+      <c r="D62" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H62" s="1">
+        <v>6985.83</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.3613286688471</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>199</v>
+      </c>
+      <c r="L62" s="1">
+        <v>516603.94</v>
+      </c>
+      <c r="M62" s="1">
+        <v>520148.46</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>201</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.36518369</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-11157.15</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.1069796245265</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>202</v>
+      </c>
+      <c r="L63" s="1">
+        <v>993651.84</v>
+      </c>
+      <c r="M63" s="1">
+        <v>996734.03</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>204</v>
+      </c>
+      <c r="B64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>98.76184799</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>5138.76</v>
+      </c>
+      <c r="I64" s="1">
+        <v>1.7842916666667</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>205</v>
+      </c>
+      <c r="L64" s="1">
+        <v>284434.12</v>
+      </c>
+      <c r="M64" s="1">
+        <v>293138.76</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>207</v>
+      </c>
+      <c r="B65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.6921182</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2861.6</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.57520625845957</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>208</v>
+      </c>
+      <c r="L65" s="1">
+        <v>493460.59</v>
+      </c>
+      <c r="M65" s="1">
+        <v>500352.71</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.57736894</v>
+      </c>
+      <c r="D66" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>4625.78</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.8914584079141</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>211</v>
+      </c>
+      <c r="L66" s="1">
+        <v>241385.69</v>
+      </c>
+      <c r="M66" s="1">
+        <v>249187.33</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.7094473</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H67" s="1">
+        <v>4671.74</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.2592314185374</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>214</v>
+      </c>
+      <c r="L67" s="1">
+        <v>374639.14</v>
+      </c>
+      <c r="M67" s="1">
+        <v>375671.06</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>104.5651781</v>
+      </c>
+      <c r="D68" s="1">
+        <v>109.789346</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>142726.15</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-5513.68</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-3.8631182863126</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>217</v>
+      </c>
+      <c r="L68" s="1">
+        <v>135934.73</v>
+      </c>
+      <c r="M68" s="1">
+        <v>137212.47</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D59" s="1">
-[...440 lines deleted...]
-      <c r="A68" t="s">
+      <c r="C69" s="1">
+        <v>98.10980865</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1627.96</v>
+      </c>
+      <c r="I69" s="1">
+        <v>1.6448193988381</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>220</v>
+      </c>
+      <c r="L69" s="1">
+        <v>98109.81</v>
+      </c>
+      <c r="M69" s="1">
+        <v>100602.96</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>218</v>
       </c>
-      <c r="B68" t="s">
-[...95 lines deleted...]
-    <row r="70" spans="1:16">
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>222</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>101.26128601</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3119.46</v>
+      </c>
+      <c r="I70" s="1">
+        <v>3.1285013689563</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
         <v>223</v>
       </c>
-      <c r="C70" s="1">
-[...27 lines deleted...]
-        <v>224</v>
+      <c r="L70" s="1">
+        <v>101261.28</v>
       </c>
       <c r="M70" s="1">
-        <v>97115.91</v>
+        <v>102830.46</v>
       </c>
       <c r="N70" s="1">
-        <v>99398.1</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.06761304</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-2407.06</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.1694410279242</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
         <v>226</v>
       </c>
-      <c r="C71" s="1">
-[...27 lines deleted...]
-        <v>227</v>
+      <c r="L71" s="1">
+        <v>200135.23</v>
       </c>
       <c r="M71" s="1">
-        <v>100685.01</v>
+        <v>203422.9</v>
       </c>
       <c r="N71" s="1">
-        <v>102035.69</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>228</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.47197767</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="H72" s="1">
+        <v>1313.34</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.68581583567532</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>832.81</v>
+      </c>
+      <c r="L72" s="1">
+        <v>191980.92</v>
+      </c>
+      <c r="M72" s="1">
+        <v>192813.73</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>230</v>
+      </c>
+      <c r="B73" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.66862662</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-6232.43</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.1288153915304</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>231</v>
+      </c>
+      <c r="L73" s="1">
+        <v>284055.58</v>
+      </c>
+      <c r="M73" s="1">
+        <v>286532.74</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>229</v>
       </c>
-      <c r="C72" s="1">
-[...92 lines deleted...]
-    <row r="74" spans="1:16">
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>233</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.11982038</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-2194.79</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.63055061529098</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
         <v>234</v>
       </c>
-      <c r="C74" s="1">
-[...27 lines deleted...]
-        <v>235</v>
+      <c r="L74" s="1">
+        <v>342438.17</v>
       </c>
       <c r="M74" s="1">
-        <v>283842.06</v>
+        <v>345880.36</v>
       </c>
       <c r="N74" s="1">
-        <v>286125.96</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>236</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.10428233</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-4063.41</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.3391452238024</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
         <v>237</v>
       </c>
-      <c r="C75" s="1">
-[...27 lines deleted...]
-        <v>238</v>
+      <c r="L75" s="1">
+        <v>297312.85</v>
       </c>
       <c r="M75" s="1">
-        <v>340769.51</v>
+        <v>299369.7</v>
       </c>
       <c r="N75" s="1">
-        <v>343580.63</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>239</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>89.05560139</v>
+      </c>
+      <c r="D76" s="1">
+        <v>86.69767</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>173395.34</v>
+      </c>
+      <c r="H76" s="1">
+        <v>5384.36</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.1052506947419</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>668.49</v>
+      </c>
+      <c r="L76" s="1">
+        <v>178111.21</v>
+      </c>
+      <c r="M76" s="1">
+        <v>178779.7</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>241</v>
+      </c>
+      <c r="B77" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>95.73029992</v>
+      </c>
+      <c r="D77" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H77" s="1">
+        <v>6408.98</v>
+      </c>
+      <c r="I77" s="1">
+        <v>3.4317951214596</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>242</v>
+      </c>
+      <c r="L77" s="1">
+        <v>191460.6</v>
+      </c>
+      <c r="M77" s="1">
+        <v>193161.97</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>240</v>
       </c>
-      <c r="C76" s="1">
-[...92 lines deleted...]
-    <row r="78" spans="1:16">
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>244</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>93.70154202</v>
+      </c>
+      <c r="D78" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-709.51</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.74750130534329</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>506.51</v>
+      </c>
+      <c r="L78" s="1">
+        <v>93701.54</v>
+      </c>
+      <c r="M78" s="1">
+        <v>94208.05</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>246</v>
+      </c>
+      <c r="B79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>100.43893033</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>5108.97</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.2772425</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>247</v>
+      </c>
+      <c r="L79" s="1">
+        <v>401755.72</v>
+      </c>
+      <c r="M79" s="1">
+        <v>405108.97</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>245</v>
       </c>
-      <c r="C78" s="1">
-[...92 lines deleted...]
-    <row r="80" spans="1:16">
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>249</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B80" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>97.92829874</v>
+      </c>
+      <c r="D80" s="1">
+        <v>96.7943</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>135512.02</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2781.43</v>
+      </c>
+      <c r="I80" s="1">
+        <v>2.0525337899915</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
         <v>250</v>
       </c>
-      <c r="C80" s="1">
-[...27 lines deleted...]
-        <v>251</v>
+      <c r="L80" s="1">
+        <v>137099.61</v>
       </c>
       <c r="M80" s="1">
-        <v>401233.32</v>
+        <v>138293.45</v>
       </c>
       <c r="N80" s="1">
-        <v>403532.69</v>
-[...8 lines deleted...]
-    <row r="81" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>252</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>93.15206009</v>
+      </c>
+      <c r="D81" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="H81" s="1">
+        <v>205.07</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.15141748533413</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>568.08</v>
+      </c>
+      <c r="L81" s="1">
+        <v>135070.49</v>
+      </c>
+      <c r="M81" s="1">
+        <v>135638.57</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>254</v>
+      </c>
+      <c r="B82" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.8449111</v>
+      </c>
+      <c r="D82" s="1">
+        <v>105.064793</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>141837.47</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-3687.1</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-2.5995246531118</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>255</v>
+      </c>
+      <c r="L82" s="1">
+        <v>136140.63</v>
+      </c>
+      <c r="M82" s="1">
+        <v>138150.37</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>253</v>
       </c>
-      <c r="C81" s="1">
-[...92 lines deleted...]
-    <row r="83" spans="1:16">
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>257</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>101.77627169</v>
+      </c>
+      <c r="D83" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-4703.7</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-3.3772441366182</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
         <v>258</v>
       </c>
-      <c r="C83" s="1">
-[...27 lines deleted...]
-        <v>259</v>
+      <c r="L83" s="1">
+        <v>132309.16</v>
       </c>
       <c r="M83" s="1">
-        <v>135743.18</v>
+        <v>134572.58</v>
       </c>
       <c r="N83" s="1">
-        <v>137478.3</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>260</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>103.31478938</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H84" s="1">
+        <v>903.39</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.28327961653913</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
         <v>261</v>
       </c>
-      <c r="C84" s="1">
-[...27 lines deleted...]
-        <v>262</v>
+      <c r="L84" s="1">
+        <v>309944.37</v>
       </c>
       <c r="M84" s="1">
-        <v>131471.27</v>
+        <v>319807.38</v>
       </c>
       <c r="N84" s="1">
-        <v>133431.06</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>263</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>82.09535608</v>
+      </c>
+      <c r="D85" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1773.54</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.7171170627677</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
         <v>264</v>
       </c>
-      <c r="C85" s="1">
-[...27 lines deleted...]
-        <v>265</v>
+      <c r="L85" s="1">
+        <v>246286.07</v>
       </c>
       <c r="M85" s="1">
-        <v>308457.51</v>
+        <v>249088.81</v>
       </c>
       <c r="N85" s="1">
-        <v>317597.24</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>266</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>104.25844575</v>
+      </c>
+      <c r="D86" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-3789.63</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-3.4647896827323</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
         <v>267</v>
       </c>
-      <c r="C86" s="1">
-[...27 lines deleted...]
-        <v>268</v>
+      <c r="L86" s="1">
+        <v>104258.44</v>
       </c>
       <c r="M86" s="1">
-        <v>243835.79</v>
+        <v>105585.84</v>
       </c>
       <c r="N86" s="1">
-        <v>246457.71</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>269</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>69.41613494</v>
+      </c>
+      <c r="D87" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-39755.03</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-6.4493216885812</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87" t="s">
         <v>270</v>
       </c>
-      <c r="C87" s="1">
-[...27 lines deleted...]
-        <v>271</v>
+      <c r="L87" s="1">
+        <v>572683.12</v>
       </c>
       <c r="M87" s="1">
-        <v>103402.86</v>
+        <v>576666.85</v>
       </c>
       <c r="N87" s="1">
-        <v>104474.09</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:16">
+        <v>1.17</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>272</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.47652401</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2556.95</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.9376064870848</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
         <v>273</v>
       </c>
-      <c r="C88" s="1">
-[...27 lines deleted...]
-        <v>274</v>
+      <c r="L88" s="1">
+        <v>132629.01</v>
       </c>
       <c r="M88" s="1">
-        <v>566376.6</v>
+        <v>134521.31</v>
       </c>
       <c r="N88" s="1">
-        <v>569738.76</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>275</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.41613467</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-163.56</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.16394362808973</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>186.3</v>
+      </c>
+      <c r="L89" s="1">
+        <v>99416.14</v>
+      </c>
+      <c r="M89" s="1">
+        <v>99602.44</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>277</v>
+      </c>
+      <c r="B90" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.80899189</v>
+      </c>
+      <c r="D90" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-5854.04</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-4.1694256694557</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>278</v>
+      </c>
+      <c r="L90" s="1">
+        <v>133392.14</v>
+      </c>
+      <c r="M90" s="1">
+        <v>134549.95</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>276</v>
       </c>
-      <c r="C89" s="1">
-[...46 lines deleted...]
-      <c r="B90" t="s">
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>280</v>
+      </c>
+      <c r="B91" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>78.5635</v>
+      </c>
+      <c r="D91" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-17617.5</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-5.7143561460507</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>290684.95</v>
+      </c>
+      <c r="M91" s="1">
+        <v>290684.95</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>279</v>
       </c>
-      <c r="C90" s="1">
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>282</v>
+      </c>
+      <c r="B92" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>94.11579871</v>
+      </c>
+      <c r="D92" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-1541.09</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.3248415109463</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>283</v>
+      </c>
+      <c r="L92" s="1">
+        <v>470578.99</v>
+      </c>
+      <c r="M92" s="1">
+        <v>472871.8</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>285</v>
+      </c>
+      <c r="B93" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>92.05659761</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-25285.91</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-5.1038113390799</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>261</v>
+      </c>
+      <c r="L93" s="1">
+        <v>460282.99</v>
+      </c>
+      <c r="M93" s="1">
+        <v>470146.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>287</v>
+      </c>
+      <c r="B94" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.2432615</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-2314.36</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.33076361123502</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>288</v>
+      </c>
+      <c r="L94" s="1">
+        <v>694702.83</v>
+      </c>
+      <c r="M94" s="1">
+        <v>697387.76</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>290</v>
+      </c>
+      <c r="B95" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D90" s="1">
-[...32 lines deleted...]
-      <c r="O90" s="1">
+      <c r="C95" s="1">
+        <v>98.1178782</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>501.44</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.50144</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>291</v>
+      </c>
+      <c r="L95" s="1">
+        <v>98117.88</v>
+      </c>
+      <c r="M95" s="1">
+        <v>100501.44</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>293</v>
+      </c>
+      <c r="B96" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>103.7269624</v>
+      </c>
+      <c r="D96" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-22039.3</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.3906299273579</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>294</v>
+      </c>
+      <c r="L96" s="1">
+        <v>622361.77</v>
+      </c>
+      <c r="M96" s="1">
+        <v>627966.76</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>296</v>
+      </c>
+      <c r="B97" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.35618408</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>365.15</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.12339233457013</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>297</v>
+      </c>
+      <c r="L97" s="1">
+        <v>295068.55</v>
+      </c>
+      <c r="M97" s="1">
+        <v>296291.15</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>299</v>
+      </c>
+      <c r="B98" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>91.13257466</v>
+      </c>
+      <c r="D98" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H98" s="1">
+        <v>4677.1</v>
+      </c>
+      <c r="I98" s="1">
+        <v>2.6209829265975</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>860.27</v>
+      </c>
+      <c r="L98" s="1">
+        <v>182265.15</v>
+      </c>
+      <c r="M98" s="1">
+        <v>183125.42</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>301</v>
+      </c>
+      <c r="B99" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.59455912</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H99" s="1">
+        <v>626.02</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.62754776503398</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>302</v>
+      </c>
+      <c r="L99" s="1">
+        <v>98594.56</v>
+      </c>
+      <c r="M99" s="1">
+        <v>100382.57</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>304</v>
+      </c>
+      <c r="B100" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>102.05697975</v>
+      </c>
+      <c r="D100" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-3847.83</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3.5839662213026</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>305</v>
+      </c>
+      <c r="L100" s="1">
+        <v>102056.98</v>
+      </c>
+      <c r="M100" s="1">
+        <v>103514.51</v>
+      </c>
+      <c r="N100" s="1">
         <v>0.21</v>
       </c>
-      <c r="P90">
-[...110 lines deleted...]
-      <c r="C93" s="1">
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>307</v>
+      </c>
+      <c r="B101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.22648892</v>
+      </c>
+      <c r="D101" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="H101" s="1">
+        <v>2774.21</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.89132387592696</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>308</v>
+      </c>
+      <c r="L101" s="1">
+        <v>303679.47</v>
+      </c>
+      <c r="M101" s="1">
+        <v>314020.22</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>310</v>
+      </c>
+      <c r="B102" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>102.22323651</v>
+      </c>
+      <c r="D102" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-699.45</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.43788341013796</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>311</v>
+      </c>
+      <c r="L102" s="1">
+        <v>153334.85</v>
+      </c>
+      <c r="M102" s="1">
+        <v>159034.85</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>313</v>
+      </c>
+      <c r="B103" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D93" s="1">
-[...196 lines deleted...]
-      <c r="C97" s="1">
+      <c r="C103" s="1">
+        <v>106.05345691</v>
+      </c>
+      <c r="D103" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-17330.91</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-3.1506788201947</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>314</v>
+      </c>
+      <c r="L103" s="1">
+        <v>530267.28</v>
+      </c>
+      <c r="M103" s="1">
+        <v>532738.17</v>
+      </c>
+      <c r="N103" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>316</v>
+      </c>
+      <c r="B104" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D97" s="1">
-[...96 lines deleted...]
-      <c r="C99" s="1">
+      <c r="C104" s="1">
+        <v>94.2765</v>
+      </c>
+      <c r="D104" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-47634.28</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-7.6139068308094</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>317</v>
+      </c>
+      <c r="L104" s="1">
+        <v>565659.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>577987.77</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>319</v>
+      </c>
+      <c r="B105" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.17055676</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H105" s="1">
+        <v>3939.5</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.4135048249509</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>320</v>
+      </c>
+      <c r="L105" s="1">
+        <v>279786.08</v>
+      </c>
+      <c r="M105" s="1">
+        <v>282643.89</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>322</v>
+      </c>
+      <c r="B106" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.72076312</v>
+      </c>
+      <c r="D106" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>781.7</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.20378179065669</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>323</v>
+      </c>
+      <c r="L106" s="1">
+        <v>371280.79</v>
+      </c>
+      <c r="M106" s="1">
+        <v>384378.29</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>325</v>
+      </c>
+      <c r="B107" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>102.807</v>
+      </c>
+      <c r="D107" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-6073.04</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.9516056405884</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>326</v>
+      </c>
+      <c r="L107" s="1">
+        <v>303280.65</v>
+      </c>
+      <c r="M107" s="1">
+        <v>305108.68</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>328</v>
+      </c>
+      <c r="B108" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D99" s="1">
-[...393 lines deleted...]
-      <c r="B107" t="s">
+      <c r="C108" s="1">
+        <v>100.17132496</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>2222.98</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.1157745743656</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>329</v>
+      </c>
+      <c r="L108" s="1">
+        <v>200342.65</v>
+      </c>
+      <c r="M108" s="1">
+        <v>201454.98</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>327</v>
       </c>
-      <c r="C107" s="1">
-[...46 lines deleted...]
-      <c r="B108" t="s">
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>331</v>
+      </c>
+      <c r="B109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.78883463</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="H109" s="1">
+        <v>3010.95</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.5010827567995</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>332</v>
+      </c>
+      <c r="L109" s="1">
+        <v>197577.67</v>
+      </c>
+      <c r="M109" s="1">
+        <v>203596.16</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>330</v>
       </c>
-      <c r="C108" s="1">
-[...92 lines deleted...]
-    <row r="110" spans="1:16">
+    </row>
+    <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>334</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B110" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>101.55207454</v>
+      </c>
+      <c r="D110" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-17936.55</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3.382211287026</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
         <v>335</v>
       </c>
-      <c r="C110" s="1">
-[...27 lines deleted...]
-        <v>336</v>
+      <c r="L110" s="1">
+        <v>507760.37</v>
       </c>
       <c r="M110" s="1">
-        <v>197056.03</v>
+        <v>512383.66</v>
       </c>
       <c r="N110" s="1">
-        <v>202637.54</v>
-[...8 lines deleted...]
-    <row r="111" spans="1:16">
+        <v>1.04</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>337</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.64452603</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2327.66</v>
+      </c>
+      <c r="I111" s="1">
+        <v>2.3441392992739</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>980.14</v>
+      </c>
+      <c r="L111" s="1">
+        <v>100644.52</v>
+      </c>
+      <c r="M111" s="1">
+        <v>101624.66</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>339</v>
+      </c>
+      <c r="B112" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.84882828</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.24168</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>100241.68</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1393.45</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.3900904294501</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>786.3</v>
+      </c>
+      <c r="L112" s="1">
+        <v>100848.83</v>
+      </c>
+      <c r="M112" s="1">
+        <v>101635.13</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>338</v>
       </c>
-      <c r="C111" s="1">
-[...43 lines deleted...]
-      <c r="A112" t="s">
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>341</v>
+      </c>
+      <c r="B113" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.31433287</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1473.14</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.4748508269593</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>342</v>
+      </c>
+      <c r="L113" s="1">
+        <v>100314.33</v>
+      </c>
+      <c r="M113" s="1">
+        <v>101357.14</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>340</v>
       </c>
-      <c r="B112" t="s">
-[...95 lines deleted...]
-    <row r="114" spans="1:16">
+    </row>
+    <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>344</v>
       </c>
-      <c r="B114" t="s">
-        <v>345</v>
+      <c r="B114" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>96.90930898</v>
       </c>
       <c r="D114" s="1">
-        <v>99.77162376</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.65639</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>97656.39</v>
       </c>
       <c r="H114" s="1">
-        <v>99884.0</v>
+        <v>75.25</v>
       </c>
       <c r="I114" s="1">
-        <v>711.94</v>
-[...2 lines deleted...]
-        <v>0.71276680949902</v>
+        <v>0.077055889532677</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
       </c>
       <c r="K114">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>824.32</v>
+        <v>822.33</v>
+      </c>
+      <c r="L114" s="1">
+        <v>96909.31</v>
       </c>
       <c r="M114" s="1">
-        <v>99771.62</v>
+        <v>97731.64</v>
       </c>
       <c r="N114" s="1">
-        <v>100595.94</v>
-[...8 lines deleted...]
-    <row r="115" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>346</v>
       </c>
-      <c r="B115" t="s">
+      <c r="B115" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>85.27361014</v>
+      </c>
+      <c r="D115" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-734.19</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.28272498690232</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
         <v>347</v>
       </c>
-      <c r="C115" s="1">
-[...27 lines deleted...]
-        <v>734.93</v>
+      <c r="L115" s="1">
+        <v>255820.84</v>
       </c>
       <c r="M115" s="1">
-        <v>96650.88</v>
+        <v>258949.26</v>
       </c>
       <c r="N115" s="1">
-        <v>97385.81</v>
-[...8 lines deleted...]
-    <row r="116" spans="1:16">
+        <v>0.53</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>349</v>
+      </c>
+      <c r="B116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>97.49505198</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>2421.69</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.81122936074849</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>350</v>
+      </c>
+      <c r="L116" s="1">
+        <v>292485.16</v>
+      </c>
+      <c r="M116" s="1">
+        <v>300942.69</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>348</v>
       </c>
-      <c r="B116" t="s">
-[...45 lines deleted...]
-    <row r="117" spans="1:16">
+    </row>
+    <row r="117" spans="1:26">
       <c r="A117" t="s">
+        <v>352</v>
+      </c>
+      <c r="B117" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>99.67080063</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2718.83</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.9629219201335</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>353</v>
+      </c>
+      <c r="L117" s="1">
+        <v>138542.41</v>
+      </c>
+      <c r="M117" s="1">
+        <v>141228.16</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>351</v>
       </c>
-      <c r="B117" t="s">
-[...45 lines deleted...]
-    <row r="118" spans="1:16">
+    </row>
+    <row r="118" spans="1:26">
       <c r="A118" t="s">
+        <v>355</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>94.60046258</v>
+      </c>
+      <c r="D118" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-854.68</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.1796473704649</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>356</v>
+      </c>
+      <c r="L118" s="1">
+        <v>473002.31</v>
+      </c>
+      <c r="M118" s="1">
+        <v>474899.57</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>354</v>
       </c>
-      <c r="B118" t="s">
-[...45 lines deleted...]
-    <row r="119" spans="1:16">
+    </row>
+    <row r="119" spans="1:26">
       <c r="A119" t="s">
+        <v>358</v>
+      </c>
+      <c r="B119" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.28348096</v>
+      </c>
+      <c r="D119" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1411.08</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.27069816138267</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>359</v>
+      </c>
+      <c r="L119" s="1">
+        <v>506417.4</v>
+      </c>
+      <c r="M119" s="1">
+        <v>522685.4</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>357</v>
       </c>
-      <c r="B119" t="s">
-[...45 lines deleted...]
-    <row r="120" spans="1:16">
+    </row>
+    <row r="120" spans="1:26">
       <c r="A120" t="s">
+        <v>361</v>
+      </c>
+      <c r="B120" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>69.858</v>
+      </c>
+      <c r="D120" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-17004.61</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-5.5240158401417</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>915.27</v>
+      </c>
+      <c r="L120" s="1">
+        <v>289910.7</v>
+      </c>
+      <c r="M120" s="1">
+        <v>290825.97</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>360</v>
       </c>
-      <c r="B120" t="s">
-[...45 lines deleted...]
-    <row r="121" spans="1:16">
+    </row>
+    <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>363</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B121" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>98.49452568</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H121" s="1">
+        <v>4463.44</v>
+      </c>
+      <c r="I121" s="1">
+        <v>1.0179865717932</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
         <v>364</v>
       </c>
-      <c r="C121" s="1">
-[...27 lines deleted...]
-        <v>790.21</v>
+      <c r="L121" s="1">
+        <v>434360.86</v>
       </c>
       <c r="M121" s="1">
-        <v>287325.25</v>
+        <v>442921.09</v>
       </c>
       <c r="N121" s="1">
-        <v>288115.46</v>
-[...8 lines deleted...]
-    <row r="122" spans="1:16">
+        <v>0.9</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>366</v>
+      </c>
+      <c r="B122" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>99.59059362</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H122" s="1">
+        <v>9880.41</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.4746803493112</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>367</v>
+      </c>
+      <c r="L122" s="1">
+        <v>398362.38</v>
+      </c>
+      <c r="M122" s="1">
+        <v>409140.46</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>365</v>
       </c>
-      <c r="B122" t="s">
-[...45 lines deleted...]
-    <row r="123" spans="1:16">
+    </row>
+    <row r="123" spans="1:26">
       <c r="A123" t="s">
+        <v>369</v>
+      </c>
+      <c r="B123" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.59542051</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2906.75</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.80386994760098</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>345.88</v>
+      </c>
+      <c r="L123" s="1">
+        <v>364155.43</v>
+      </c>
+      <c r="M123" s="1">
+        <v>364501.31</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>368</v>
       </c>
-      <c r="B123" t="s">
-[...45 lines deleted...]
-    <row r="124" spans="1:16">
+    </row>
+    <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>371</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B124" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>102.47074864</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1257.93</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.91651130158477</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
         <v>372</v>
       </c>
-      <c r="C124" s="1">
-[...27 lines deleted...]
-        <v>373</v>
+      <c r="L124" s="1">
+        <v>133211.97</v>
       </c>
       <c r="M124" s="1">
-        <v>132998.85</v>
+        <v>138509.92</v>
       </c>
       <c r="N124" s="1">
-        <v>137963.78</v>
-[...1 lines deleted...]
-      <c r="O124" s="1">
         <v>0.28</v>
       </c>
-      <c r="P124">
-[...3 lines deleted...]
-    <row r="125" spans="1:16">
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>374</v>
       </c>
-      <c r="B125" t="s">
+      <c r="B125" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>93.32497717</v>
+      </c>
+      <c r="D125" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H125" s="1">
+        <v>3987.35</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.808574649158</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
         <v>375</v>
       </c>
-      <c r="C125" s="1">
-[...27 lines deleted...]
-        <v>376</v>
+      <c r="L125" s="1">
+        <v>144653.71</v>
       </c>
       <c r="M125" s="1">
-        <v>144116.78</v>
+        <v>145957.94</v>
       </c>
       <c r="N125" s="1">
-        <v>145339.26</v>
-[...1 lines deleted...]
-      <c r="O125" s="1">
         <v>0.3</v>
       </c>
-      <c r="P125">
-[...3 lines deleted...]
-    <row r="126" spans="1:16">
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>377</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B126" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>89.61408014</v>
+      </c>
+      <c r="D126" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-873.09</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.34661250382306</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>99.73</v>
+      </c>
+      <c r="L126" s="1">
+        <v>250919.42</v>
+      </c>
+      <c r="M126" s="1">
+        <v>251019.15</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>379</v>
+      </c>
+      <c r="B127" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.63596598</v>
+      </c>
+      <c r="D127" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H127" s="1">
+        <v>3092.5</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.7209555396685</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>380</v>
+      </c>
+      <c r="L127" s="1">
+        <v>425580.05</v>
+      </c>
+      <c r="M127" s="1">
+        <v>432037.12</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>378</v>
       </c>
-      <c r="C126" s="1">
-[...46 lines deleted...]
-      <c r="B127" t="s">
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>382</v>
+      </c>
+      <c r="B128" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.70463082</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>2566.15</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.85611102770688</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>197.26</v>
+      </c>
+      <c r="L128" s="1">
+        <v>302113.89</v>
+      </c>
+      <c r="M128" s="1">
+        <v>302311.15</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>381</v>
       </c>
-      <c r="C127" s="1">
-[...35 lines deleted...]
-      <c r="O127" s="1">
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>384</v>
+      </c>
+      <c r="B129" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>96.35382095</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-1041.34</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.35416915017124</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>385</v>
+      </c>
+      <c r="L129" s="1">
+        <v>289061.46</v>
+      </c>
+      <c r="M129" s="1">
+        <v>292982.01</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>387</v>
+      </c>
+      <c r="B130" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.03946368</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H130" s="1">
+        <v>213.6</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.0417831008718</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>388</v>
+      </c>
+      <c r="L130" s="1">
+        <v>495197.32</v>
+      </c>
+      <c r="M130" s="1">
+        <v>511425.06</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>390</v>
+      </c>
+      <c r="B131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.25186008</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>2877.16</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.95905333333333</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>391</v>
+      </c>
+      <c r="L131" s="1">
+        <v>300755.58</v>
+      </c>
+      <c r="M131" s="1">
+        <v>302877.16</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>393</v>
+      </c>
+      <c r="B132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.13300648</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2978.21</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.97821</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>394</v>
+      </c>
+      <c r="L132" s="1">
+        <v>100133.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>102978.21</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>396</v>
+      </c>
+      <c r="B133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>81.28120883</v>
+      </c>
+      <c r="D133" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H133" s="1">
+        <v>3211.59</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.6601451131576</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>397</v>
+      </c>
+      <c r="L133" s="1">
+        <v>487687.25</v>
+      </c>
+      <c r="M133" s="1">
+        <v>489709.17</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>399</v>
+      </c>
+      <c r="B134" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.2139537</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H134" s="1">
+        <v>7347.94</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.5300395568846</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>400</v>
+      </c>
+      <c r="L134" s="1">
+        <v>474373.4</v>
+      </c>
+      <c r="M134" s="1">
+        <v>487593.04</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>402</v>
+      </c>
+      <c r="B135" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.50340255</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4923.05</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.53532972284306</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>403</v>
+      </c>
+      <c r="L135" s="1">
+        <v>904530.62</v>
+      </c>
+      <c r="M135" s="1">
+        <v>924552.54</v>
+      </c>
+      <c r="N135" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>405</v>
+      </c>
+      <c r="B136" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>66.8885</v>
+      </c>
+      <c r="D136" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-7225.18</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-1.4997048924136</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>406</v>
+      </c>
+      <c r="L136" s="1">
+        <v>468219.5</v>
+      </c>
+      <c r="M136" s="1">
+        <v>474548.27</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>408</v>
+      </c>
+      <c r="B137" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.18478417</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1517.86</v>
+      </c>
+      <c r="I137" s="1">
+        <v>1.4933846207732</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>968.3</v>
+      </c>
+      <c r="L137" s="1">
+        <v>102188.48</v>
+      </c>
+      <c r="M137" s="1">
+        <v>103156.78</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>410</v>
+      </c>
+      <c r="B138" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>102.74840282</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H138" s="1">
+        <v>3035.33</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.80210958046249</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>411</v>
+      </c>
+      <c r="L138" s="1">
+        <v>369894.25</v>
+      </c>
+      <c r="M138" s="1">
+        <v>381453.7</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>413</v>
+      </c>
+      <c r="B139" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.26900978</v>
+      </c>
+      <c r="D139" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H139" s="1">
+        <v>20.92</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.0085874128641333</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>414</v>
+      </c>
+      <c r="L139" s="1">
+        <v>238245.62</v>
+      </c>
+      <c r="M139" s="1">
+        <v>243633.29</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>416</v>
+      </c>
+      <c r="B140" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.15881169</v>
+      </c>
+      <c r="D140" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H140" s="1">
+        <v>767.07</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.54102602605533</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>417</v>
+      </c>
+      <c r="L140" s="1">
+        <v>140222.34</v>
+      </c>
+      <c r="M140" s="1">
+        <v>142547.68</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>419</v>
+      </c>
+      <c r="B141" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.40234098</v>
+      </c>
+      <c r="D141" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-6898.25</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-5.020921080721</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>420</v>
+      </c>
+      <c r="L141" s="1">
+        <v>129223.04</v>
+      </c>
+      <c r="M141" s="1">
+        <v>130491.88</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>422</v>
+      </c>
+      <c r="B142" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>98.26469187</v>
+      </c>
+      <c r="D142" s="1">
+        <v>103.578504</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>139830.98</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-5688.18</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-4.0678968280134</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>423</v>
+      </c>
+      <c r="L142" s="1">
+        <v>132657.34</v>
+      </c>
+      <c r="M142" s="1">
+        <v>134142.8</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>425</v>
+      </c>
+      <c r="B143" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>98.67051427</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H143" s="1">
+        <v>4567.41</v>
+      </c>
+      <c r="I143" s="1">
+        <v>1.5245987464097</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>426</v>
+      </c>
+      <c r="L143" s="1">
+        <v>296011.54</v>
+      </c>
+      <c r="M143" s="1">
+        <v>304148.53</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>428</v>
+      </c>
+      <c r="B144" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.64238383</v>
+      </c>
+      <c r="D144" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H144" s="1">
+        <v>3093.65</v>
+      </c>
+      <c r="I144" s="1">
+        <v>2.2454051084899</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>429</v>
+      </c>
+      <c r="L144" s="1">
+        <v>139499.34</v>
+      </c>
+      <c r="M144" s="1">
+        <v>140870.57</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>431</v>
+      </c>
+      <c r="B145" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.22931298</v>
+      </c>
+      <c r="D145" s="1">
+        <v>98.960671</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>138544.94</v>
+      </c>
+      <c r="H145" s="1">
+        <v>517.06</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.37320742280447</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>140.96</v>
+      </c>
+      <c r="L145" s="1">
+        <v>138921.04</v>
+      </c>
+      <c r="M145" s="1">
+        <v>139062.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>433</v>
+      </c>
+      <c r="B146" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>106.85732467</v>
+      </c>
+      <c r="D146" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-516.74</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-0.36065591161899</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>434</v>
+      </c>
+      <c r="L146" s="1">
+        <v>138914.52</v>
+      </c>
+      <c r="M146" s="1">
+        <v>142761.1</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>436</v>
+      </c>
+      <c r="B147" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>98.56964915</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H147" s="1">
+        <v>7715.96</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.4036762391236</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>437</v>
+      </c>
+      <c r="L147" s="1">
+        <v>542133.07</v>
+      </c>
+      <c r="M147" s="1">
+        <v>557412.52</v>
+      </c>
+      <c r="N147" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>439</v>
+      </c>
+      <c r="B148" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>102.23695976</v>
+      </c>
+      <c r="D148" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1530.61</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.4678805644427</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>440</v>
+      </c>
+      <c r="L148" s="1">
+        <v>102236.96</v>
+      </c>
+      <c r="M148" s="1">
+        <v>105804.08</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>442</v>
+      </c>
+      <c r="B149" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>92.31051609</v>
+      </c>
+      <c r="D149" s="1">
+        <v>95.837535</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>191675.07</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-7049.93</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-3.678063088747</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>4.11</v>
+      </c>
+      <c r="L149" s="1">
+        <v>184621.03</v>
+      </c>
+      <c r="M149" s="1">
+        <v>184625.14</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>444</v>
+      </c>
+      <c r="B150" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>85.11788808</v>
+      </c>
+      <c r="D150" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H150" s="1">
+        <v>3816.88</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.80067195627426</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>445</v>
+      </c>
+      <c r="L150" s="1">
+        <v>476660.17</v>
+      </c>
+      <c r="M150" s="1">
+        <v>480526.47</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>447</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>95.55230607</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-7825.41</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-3.9032164759079</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>448</v>
+      </c>
+      <c r="L151" s="1">
+        <v>191104.62</v>
+      </c>
+      <c r="M151" s="1">
+        <v>192660.78</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>450</v>
+      </c>
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.22954563</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>9679.26</v>
+      </c>
+      <c r="I152" s="1">
+        <v>4.8421479169168</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>451</v>
+      </c>
+      <c r="L152" s="1">
+        <v>202459.1</v>
+      </c>
+      <c r="M152" s="1">
+        <v>209575.26</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>453</v>
+      </c>
+      <c r="B153" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>93.23616256</v>
+      </c>
+      <c r="D153" s="1">
+        <v>90.382013</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>135573.02</v>
+      </c>
+      <c r="H153" s="1">
+        <v>4393.21</v>
+      </c>
+      <c r="I153" s="1">
+        <v>3.2404751328841</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>111.99</v>
+      </c>
+      <c r="L153" s="1">
+        <v>139854.24</v>
+      </c>
+      <c r="M153" s="1">
+        <v>139966.23</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>455</v>
+      </c>
+      <c r="B154" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>88.24386291</v>
+      </c>
+      <c r="D154" s="1">
+        <v>86.219563</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>137951.3</v>
+      </c>
+      <c r="H154" s="1">
+        <v>3447.1</v>
+      </c>
+      <c r="I154" s="1">
+        <v>2.4987803666946</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>208.22</v>
+      </c>
+      <c r="L154" s="1">
+        <v>141190.18</v>
+      </c>
+      <c r="M154" s="1">
+        <v>141398.4</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>457</v>
+      </c>
+      <c r="B155" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>97.50062705</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-1730.1</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.2490274573068</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>284.79</v>
+      </c>
+      <c r="L155" s="1">
+        <v>136500.88</v>
+      </c>
+      <c r="M155" s="1">
+        <v>136785.67</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>459</v>
+      </c>
+      <c r="B156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>98.91284</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>395651.36</v>
+      </c>
+      <c r="H156" s="1">
+        <v>4348.64</v>
+      </c>
+      <c r="I156" s="1">
+        <v>1.0991090742112</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>461</v>
+      </c>
+      <c r="B157" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>92.85506846</v>
+      </c>
+      <c r="D157" s="1">
+        <v>90.429947</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>135644.92</v>
+      </c>
+      <c r="H157" s="1">
+        <v>3706.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>2.7321332785629</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>68.32</v>
+      </c>
+      <c r="L157" s="1">
+        <v>139282.6</v>
+      </c>
+      <c r="M157" s="1">
+        <v>139350.92</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>463</v>
+      </c>
+      <c r="B158" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.18976527</v>
+      </c>
+      <c r="D158" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-11151.38</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-3.5654470808293</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>464</v>
+      </c>
+      <c r="L158" s="1">
+        <v>300569.3</v>
+      </c>
+      <c r="M158" s="1">
+        <v>301611.08</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>466</v>
+      </c>
+      <c r="B159" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>93.4742436</v>
+      </c>
+      <c r="D159" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-6543.32</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-1.3720307173072</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>467</v>
+      </c>
+      <c r="L159" s="1">
+        <v>467371.22</v>
+      </c>
+      <c r="M159" s="1">
+        <v>470364.37</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>469</v>
+      </c>
+      <c r="B160" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>105.9497266</v>
+      </c>
+      <c r="D160" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-1732.1</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.39612856538865</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>470</v>
+      </c>
+      <c r="L160" s="1">
+        <v>423798.9</v>
+      </c>
+      <c r="M160" s="1">
+        <v>435524.93</v>
+      </c>
+      <c r="N160" s="1">
         <v>0.88</v>
       </c>
-      <c r="P127">
-[...1554 lines deleted...]
-      <c r="A159" t="s">
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>468</v>
       </c>
-      <c r="B159" t="s">
-[...46 lines deleted...]
-      <c r="A160" t="s">
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>472</v>
+      </c>
+      <c r="B161" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>115.15</v>
+      </c>
+      <c r="D161" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>5830.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>5830.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>5830.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>471</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">