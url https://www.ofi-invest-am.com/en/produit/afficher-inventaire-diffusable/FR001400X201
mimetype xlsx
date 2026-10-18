--- v6 (2026-09-23)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1347 +136,1317 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
+    <t>1 311.75</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 378.00</t>
+    <t>2 801.48</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>2 212.67</t>
+    <t>2 617.81</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 471.64</t>
+    <t>4 888.36</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
+    <t>2 465.75</t>
+  </si>
+  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 805.48</t>
+    <t>7 446.58</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 443.84</t>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>30 897.43</t>
+    <t>34 816.13</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 890.41</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>1 715.75</t>
+    <t>2 607.95</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>8 313.70</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 456.85</t>
+    <t>4 937.67</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>9 102.23</t>
+    <t>10 315.86</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 912.68</t>
+    <t>2 221.56</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 564.57</t>
+    <t>1 817.23</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>10 028.84</t>
+    <t>11 027.88</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 117.81</t>
+    <t>1 545.21</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 356.16</t>
+    <t>3 712.33</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
-    <t>1 294.52</t>
+    <t>2 897.26</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 984.93</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>3 814.59</t>
-[...11 lines deleted...]
-    <t>BANQ FE 0.25 06-28</t>
+    <t>4 881.04</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>1 965.75</t>
+    <t>3 212.33</t>
+  </si>
+  <si>
+    <t>FR0014019O29</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>27 369.86</t>
+    <t>29 773.97</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
+    <t>1 986.30</t>
+  </si>
+  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>XS3225871121</t>
-[...5 lines deleted...]
-    <t>2 479.90</t>
+    <t>2 208.58</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>2 666.42</t>
+    <t>3 491.75</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>17 312.33</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>4 121.18</t>
+    <t>5 396.78</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 498.49</t>
+    <t>2 998.19</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>20 136.99</t>
+    <t>22 630.14</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 686.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>3 283.90</t>
+    <t>3 666.78</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 334.25</t>
+    <t>2 547.95</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>9 123.29</t>
+    <t>9 835.62</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 656.16</t>
+    <t>2 208.22</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>5 095.89</t>
+    <t>5 950.68</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>16 273.97</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>3 969.86</t>
+    <t>5 091.78</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 549.32</t>
+    <t>2 065.75</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>15 197.27</t>
+    <t>16 734.73</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 732.19</t>
+    <t>1 892.47</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>11 373.29</t>
+    <t>12 815.75</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>3 135.62</t>
+    <t>8 189.04</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 544.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>3 082.19</t>
+    <t>5 308.22</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>8 704.64</t>
+    <t>9 469.23</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>6 892.12</t>
+    <t>8 450.34</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>7 801.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
-    <t>1 031.92</t>
+    <t>2 025.62</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>1 277.74</t>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>2 742.47</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 569.18</t>
+    <t>1 827.40</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
+    <t>1 348.36</t>
+  </si>
+  <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 477.16</t>
+    <t>2 705.55</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>3 442.19</t>
+    <t>4 188.00</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>2 056.85</t>
+    <t>2 751.37</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 701.37</t>
+    <t>1 915.07</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>3 353.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>1 193.84</t>
-[...14 lines deleted...]
-    <t>2 009.74</t>
+    <t>1 318.49</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>2 263.42</t>
+    <t>2 622.26</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>9 863.01</t>
+    <t>10 717.81</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 802.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 327.40</t>
+    <t>1 630.14</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>3 983.73</t>
+    <t>4 718.32</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 892.30</t>
+    <t>2 197.89</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>1 157.81</t>
+    <t>1 474.69</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>2 292.81</t>
+    <t>2 871.58</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>2 684.93</t>
+    <t>4 430.14</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 383.56</t>
+    <t>2 650.68</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>5 604.99</t>
+    <t>7 686.84</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>1 222.60</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
+    <t>1 002.74</t>
+  </si>
+  <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 788.01</t>
+    <t>1 992.81</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 457.53</t>
+    <t>1 742.47</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>10 340.75</t>
+    <t>11 222.26</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>5 700.00</t>
+    <t>6 207.53</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>2 470.89</t>
+    <t>4 207.19</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>12 328.77</t>
+    <t>13 610.96</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 857.81</t>
+    <t>3 162.33</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>13 097.50</t>
+    <t>14 105.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>1 828.03</t>
+    <t>2 676.76</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
-    <t>1 112.33</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>6 018.49</t>
+    <t>16 337.33</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>4 623.29</t>
+    <t>5 958.90</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
-    <t>1 042.81</t>
+    <t>1 301.03</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>3 128.42</t>
+    <t>3 529.11</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>8 457.53</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 685.75</t>
+    <t>3 007.54</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 897.26</t>
+    <t>2 075.34</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>16 268.00</t>
+    <t>17 716.52</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
+    <t>1 063.08</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>8 560.23</t>
+    <t>9 581.18</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 778.08</t>
+    <t>11 775.34</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
+    <t>1 345.10</t>
+  </si>
+  <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>5 297.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 304.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>6 457.07</t>
+    <t>7 209.91</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
+    <t>1 402.74</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>3 920.55</t>
+    <t>4 561.64</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>16 227.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>2 121.58</t>
+    <t>3 056.51</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 845.21</t>
+    <t>3 121.23</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>2 021.92</t>
+    <t>2 342.47</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>13 219.64</t>
+    <t>14 380.83</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>20 021.92</t>
+    <t>22 345.89</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>6 827.40</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>3 619.86</t>
+  </si>
+  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>11 559.45</t>
+    <t>12 585.21</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>5 387.67</t>
+    <t>5 879.18</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 325.34</t>
+    <t>2 636.99</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>1 268.84</t>
-[...8 lines deleted...]
-    <t>1 485.46</t>
+    <t>1 616.10</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>XS3433863621</t>
+  </si>
+  <si>
+    <t>TENN GM 3.25 07-30</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 371.23</t>
+    <t>1 533.29</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>4 263.29</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>15 279.45</t>
+    <t>16 454.79</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>3 843.15</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 866.30</t>
+    <t>4 165.48</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 556.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>7 116.16</t>
+    <t>7 949.59</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>XS2009891479</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>1 041.78</t>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 993.15</t>
+    <t>3 839.04</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>11 726.03</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>DUU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1840,270 +1810,270 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>19746.0</v>
       </c>
       <c r="C2">
-        <v>1517.02</v>
+        <v>1508.7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>29955216.83</v>
+        <v>29790794.0</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>29955216.83</v>
+        <v>29790794.0</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32326.004</v>
+        <v>32710.186</v>
       </c>
       <c r="C3">
-        <v>100.0</v>
+        <v>99.41</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3232864.29</v>
+        <v>3252004.26</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3232864.29</v>
+        <v>3252004.26</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3030.957</v>
+        <v>3062.824</v>
       </c>
       <c r="C4">
-        <v>5039.95</v>
+        <v>5012.13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15275879.11</v>
+        <v>15351275.92</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15275879.11</v>
+        <v>15351275.92</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>7670.0</v>
+        <v>8841.0</v>
       </c>
       <c r="C5">
-        <v>102.56</v>
+        <v>102.0</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>786693.37</v>
+        <v>901794.37</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>786693.37</v>
+        <v>901794.37</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.56</v>
+        <v>100.95</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1015.63</v>
+        <v>1009.53</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1015.63</v>
+        <v>1009.53</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
-        <v>1.0</v>
+        <v>555.0</v>
       </c>
       <c r="C7">
-        <v>102.62</v>
+        <v>102.03</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>102.62</v>
+        <v>56630.62</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>102.62</v>
+        <v>56630.62</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="C8">
-        <v>101.77</v>
+        <v>101.2</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1017.71</v>
+        <v>1416.8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1017.71</v>
+        <v>1416.8</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z161"/>
+  <dimension ref="A1:Z158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N161" sqref="N161"/>
+      <selection activeCell="N158" sqref="N158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -2119,8043 +2089,7893 @@
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="Z1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="1">
-        <v>1493.0</v>
+        <v>1825.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.47</v>
+        <v>1079.05</v>
       </c>
       <c r="D2" s="1">
-        <v>1075.4145144</v>
+        <v>1076.81489863</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>1605593.87</v>
+        <v>1965187.19</v>
       </c>
       <c r="H2" s="1">
-        <v>3068.84</v>
+        <v>4079.06</v>
       </c>
       <c r="I2" s="1">
-        <v>0.19113426236487</v>
+        <v>0.20756597746803</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1608662.71</v>
+        <v>1969266.25</v>
       </c>
       <c r="M2" s="1">
-        <v>1608662.71</v>
+        <v>1969266.25</v>
       </c>
       <c r="N2" s="1">
-        <v>3.27</v>
+        <v>3.99</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="1">
         <v>254000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>98.74751609</v>
+        <v>97.77066618</v>
       </c>
       <c r="D3" s="1">
         <v>99.533614</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>252815.38</v>
       </c>
       <c r="H3" s="1">
-        <v>-1272.96</v>
+        <v>-3166.13</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.50351367072684</v>
+        <v>-1.252348650624</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="K3">
-        <v>723.73</v>
+      <c r="K3" t="s">
+        <v>40</v>
       </c>
       <c r="L3" s="1">
-        <v>250818.69</v>
+        <v>248337.5</v>
       </c>
       <c r="M3" s="1">
-        <v>251542.42</v>
+        <v>249649.25</v>
       </c>
       <c r="N3" s="1">
         <v>0.51</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" s="1">
         <v>164000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.02905935</v>
+        <v>97.652376</v>
       </c>
       <c r="D4" s="1">
         <v>99.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>162491.2</v>
       </c>
       <c r="H4" s="1">
-        <v>2294.46</v>
+        <v>460.18</v>
       </c>
       <c r="I4" s="1">
-        <v>1.4120518526542</v>
+        <v>0.28320302884095</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L4" s="1">
-        <v>162407.66</v>
+        <v>160149.9</v>
       </c>
       <c r="M4" s="1">
-        <v>164785.66</v>
+        <v>162951.38</v>
       </c>
       <c r="N4" s="1">
         <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" s="1">
         <v>130000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>104.69432264</v>
+        <v>103.67022066</v>
       </c>
       <c r="D5" s="1">
         <v>110.550762</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>143715.99</v>
       </c>
       <c r="H5" s="1">
-        <v>-5400.7</v>
+        <v>-6326.89</v>
       </c>
       <c r="I5" s="1">
-        <v>-3.7578977815899</v>
+        <v>-4.4023563418378</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>136102.62</v>
+        <v>134771.29</v>
       </c>
       <c r="M5" s="1">
-        <v>138315.29</v>
+        <v>137389.1</v>
       </c>
       <c r="N5" s="1">
         <v>0.28</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1">
         <v>130000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>104.42669602</v>
+        <v>103.61211842</v>
       </c>
       <c r="D6" s="1">
         <v>108.857546</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>141514.81</v>
       </c>
       <c r="H6" s="1">
-        <v>-1288.46</v>
+        <v>-1930.7</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.91047714369966</v>
+        <v>-1.3643095023058</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="1">
-        <v>135754.71</v>
+        <v>134695.75</v>
       </c>
       <c r="M6" s="1">
-        <v>140226.35</v>
+        <v>139584.11</v>
       </c>
       <c r="N6" s="1">
         <v>0.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>96.45024743</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.99716</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>593982.96</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-12815.72</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-2.1575905140444</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="1">
+        <v>578701.49</v>
+      </c>
+      <c r="M7" s="1">
+        <v>581167.24</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>50</v>
-      </c>
-[...43 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>300000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>98.30895952</v>
+        <v>97.14335798</v>
       </c>
       <c r="D8" s="1">
         <v>99.503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>298509.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3223.36</v>
+        <v>367.65</v>
       </c>
       <c r="I8" s="1">
-        <v>1.0798200389268</v>
+        <v>0.1231621157151</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="1">
-        <v>294926.88</v>
+        <v>291430.07</v>
       </c>
       <c r="M8" s="1">
-        <v>301732.36</v>
+        <v>298876.65</v>
       </c>
       <c r="N8" s="1">
         <v>0.61</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>103.39785798</v>
+        <v>102.64176392</v>
       </c>
       <c r="D9" s="1">
         <v>108.76173</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>108761.73</v>
       </c>
       <c r="H9" s="1">
-        <v>-3920.04</v>
+        <v>-4373.39</v>
       </c>
       <c r="I9" s="1">
-        <v>-3.6042457213581</v>
+        <v>-4.0210743245809</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>103397.85</v>
+        <v>102641.76</v>
       </c>
       <c r="M9" s="1">
-        <v>104841.69</v>
+        <v>104388.34</v>
       </c>
       <c r="N9" s="1">
         <v>0.21</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.95701222</v>
+        <v>98.6623877</v>
       </c>
       <c r="D10" s="1">
         <v>99.684</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>99684.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-384.52</v>
+        <v>-501.06</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.38573893503471</v>
+        <v>-0.50264836884555</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>342.47</v>
+        <v>520.55</v>
       </c>
       <c r="L10" s="1">
-        <v>98957.01</v>
+        <v>98662.39</v>
       </c>
       <c r="M10" s="1">
-        <v>99299.48</v>
+        <v>99182.94</v>
       </c>
       <c r="N10" s="1">
         <v>0.2</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B11" s="1">
         <v>1467000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.7464857</v>
+        <v>98.1125211</v>
       </c>
       <c r="D11" s="1">
         <v>99.556461</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1460493.28</v>
       </c>
       <c r="H11" s="1">
-        <v>19015.1</v>
+        <v>13633.53</v>
       </c>
       <c r="I11" s="1">
-        <v>1.3019642240326</v>
+        <v>0.93348803357726</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1439310.68</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1474126.81</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" s="1">
         <v>240000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>98.23231461</v>
+        <v>97.54784763</v>
       </c>
       <c r="D12" s="1">
         <v>99.791763</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>239500.23</v>
       </c>
       <c r="H12" s="1">
-        <v>1147.74</v>
+        <v>39.26</v>
       </c>
       <c r="I12" s="1">
-        <v>0.47922292183185</v>
+        <v>0.016392468600135</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L12" s="1">
-        <v>235757.56</v>
+        <v>234114.83</v>
       </c>
       <c r="M12" s="1">
-        <v>240647.97</v>
+        <v>239539.49</v>
       </c>
       <c r="N12" s="1">
         <v>0.49</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B13" s="1">
         <v>334000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>100.40821057</v>
+        <v>99.56121903</v>
       </c>
       <c r="D13" s="1">
         <v>99.58</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>332597.2</v>
       </c>
       <c r="H13" s="1">
-        <v>4481.98</v>
+        <v>2545.22</v>
       </c>
       <c r="I13" s="1">
-        <v>1.3475699735295</v>
+        <v>0.76525599133126</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L13" s="1">
-        <v>335363.43</v>
+        <v>332534.47</v>
       </c>
       <c r="M13" s="1">
-        <v>337079.18</v>
+        <v>335142.42</v>
       </c>
       <c r="N13" s="1">
         <v>0.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.24604326</v>
+        <v>99.42637115</v>
       </c>
       <c r="D14" s="1">
         <v>95.89134</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>95891.34</v>
       </c>
       <c r="H14" s="1">
-        <v>3441.69</v>
+        <v>3630.92</v>
       </c>
       <c r="I14" s="1">
-        <v>3.5891562262035</v>
+        <v>3.7864941714236</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>86.99</v>
+        <v>95.89</v>
       </c>
       <c r="L14" s="1">
-        <v>99246.04</v>
+        <v>99426.37</v>
       </c>
       <c r="M14" s="1">
-        <v>99333.03</v>
+        <v>99522.26</v>
       </c>
       <c r="N14" s="1">
         <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" s="1">
         <v>300000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>98.25766332</v>
+        <v>97.08581902</v>
       </c>
       <c r="D15" s="1">
         <v>98.691</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>296073.0</v>
       </c>
       <c r="H15" s="1">
-        <v>7013.69</v>
+        <v>4246.1</v>
       </c>
       <c r="I15" s="1">
-        <v>2.3689056415141</v>
+        <v>1.4341395534209</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" s="1">
+        <v>291257.46</v>
+      </c>
+      <c r="M15" s="1">
+        <v>300319.1</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B16" s="1">
         <v>200000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.90958785</v>
+        <v>96.80723111</v>
       </c>
       <c r="D16" s="1">
         <v>99.830165</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>199660.33</v>
       </c>
       <c r="H16" s="1">
-        <v>615.7</v>
+        <v>-1108.2</v>
       </c>
       <c r="I16" s="1">
-        <v>0.30837372651843</v>
+        <v>-0.555042656696</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
+        <v>77</v>
+      </c>
+      <c r="L16" s="1">
+        <v>193614.46</v>
+      </c>
+      <c r="M16" s="1">
+        <v>198552.13</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B17" s="1">
         <v>470000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>101.18087004</v>
+        <v>100.77821067</v>
       </c>
       <c r="D17" s="1">
         <v>102.934987</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>483794.44</v>
       </c>
       <c r="H17" s="1">
-        <v>857.88</v>
+        <v>179.01</v>
       </c>
       <c r="I17" s="1">
-        <v>0.17732324497156</v>
+        <v>0.037001252019349</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L17" s="1">
-        <v>475550.09</v>
+        <v>473657.59</v>
       </c>
       <c r="M17" s="1">
-        <v>484652.32</v>
+        <v>483973.45</v>
       </c>
       <c r="N17" s="1">
         <v>0.98</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" s="1">
         <v>135000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.4815984</v>
+        <v>99.96474247</v>
       </c>
       <c r="D18" s="1">
         <v>104.823259</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>141511.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-3948.56</v>
+        <v>-4337.44</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.7902769670853</v>
+        <v>-3.0650816824652</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L18" s="1">
-        <v>135650.16</v>
+        <v>134952.4</v>
       </c>
       <c r="M18" s="1">
-        <v>137562.84</v>
+        <v>137173.96</v>
       </c>
       <c r="N18" s="1">
         <v>0.28</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1">
         <v>100000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.14204918</v>
+        <v>98.74252938</v>
       </c>
       <c r="D19" s="1">
         <v>104.07483</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>104074.83</v>
       </c>
       <c r="H19" s="1">
-        <v>-2368.21</v>
+        <v>-3515.07</v>
       </c>
       <c r="I19" s="1">
-        <v>-2.2754877428097</v>
+        <v>-3.3774448634699</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" s="1">
+        <v>98742.53</v>
+      </c>
+      <c r="M19" s="1">
+        <v>100559.76</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>89.76286617</v>
+        <v>89.30421859</v>
       </c>
       <c r="D20" s="1">
         <v>89.242955</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>910278.14</v>
       </c>
       <c r="H20" s="1">
-        <v>15331.93</v>
+        <v>11652.77</v>
       </c>
       <c r="I20" s="1">
-        <v>1.6843126651377</v>
+        <v>1.2801329053118</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
+        <v>89</v>
+      </c>
+      <c r="L20" s="1">
+        <v>910903.03</v>
+      </c>
+      <c r="M20" s="1">
+        <v>921930.91</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21" s="1">
         <v>200000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.92286239</v>
+        <v>98.16622201</v>
       </c>
       <c r="D21" s="1">
         <v>99.783035</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>199566.07</v>
       </c>
       <c r="H21" s="1">
-        <v>-602.54</v>
+        <v>-1688.42</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.30192507173188</v>
+        <v>-0.84604562288569</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L21" s="1">
-        <v>197845.72</v>
+        <v>196332.44</v>
       </c>
       <c r="M21" s="1">
-        <v>198963.53</v>
+        <v>197877.65</v>
       </c>
       <c r="N21" s="1">
         <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22" s="1">
         <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.57408702</v>
+        <v>99.92785103</v>
       </c>
       <c r="D22" s="1">
         <v>99.762</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>99762.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1459.35</v>
+        <v>1053.52</v>
       </c>
       <c r="I22" s="1">
-        <v>1.462831539063</v>
+        <v>1.0560333593954</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
-        <v>647.26</v>
+        <v>887.67</v>
       </c>
       <c r="L22" s="1">
-        <v>100574.09</v>
+        <v>99927.85</v>
       </c>
       <c r="M22" s="1">
-        <v>101221.35</v>
+        <v>100815.52</v>
       </c>
       <c r="N22" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1">
         <v>160000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.6381575</v>
+        <v>97.97803423</v>
       </c>
       <c r="D23" s="1">
         <v>99.799</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>159678.4</v>
       </c>
       <c r="H23" s="1">
-        <v>1498.82</v>
+        <v>798.78</v>
       </c>
       <c r="I23" s="1">
-        <v>0.93864918486157</v>
+        <v>0.5002429884067</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L23" s="1">
-        <v>157821.06</v>
+        <v>156764.85</v>
       </c>
       <c r="M23" s="1">
-        <v>161177.22</v>
+        <v>160477.18</v>
       </c>
       <c r="N23" s="1">
         <v>0.33</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B24" s="1">
         <v>600000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.28595925</v>
+        <v>99.76064357</v>
       </c>
       <c r="D24" s="1">
         <v>99.491</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>596946.0</v>
       </c>
       <c r="H24" s="1">
-        <v>6064.28</v>
+        <v>4515.12</v>
       </c>
       <c r="I24" s="1">
-        <v>1.015884183829</v>
+        <v>0.7563699229076</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L24" s="1">
-        <v>601715.76</v>
+        <v>598563.86</v>
       </c>
       <c r="M24" s="1">
-        <v>603010.28</v>
+        <v>601461.12</v>
       </c>
       <c r="N24" s="1">
         <v>1.22</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1">
         <v>200000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>95.17052385</v>
+        <v>95.06993249</v>
       </c>
       <c r="D25" s="1">
         <v>96.246745</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>192493.49</v>
       </c>
       <c r="H25" s="1">
-        <v>-2149.02</v>
+        <v>-2261.16</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.1164117809906</v>
+        <v>-1.1746682965746</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
-        <v>3.42</v>
+        <v>92.47</v>
       </c>
       <c r="L25" s="1">
-        <v>190341.05</v>
+        <v>190139.86</v>
       </c>
       <c r="M25" s="1">
-        <v>190344.47</v>
+        <v>190232.33</v>
       </c>
       <c r="N25" s="1">
         <v>0.39</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>98.38131489</v>
+        <v>98.41509239</v>
       </c>
       <c r="D26" s="1">
         <v>96.98237</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>96982.37</v>
       </c>
       <c r="H26" s="1">
-        <v>1405.11</v>
+        <v>1519.02</v>
       </c>
       <c r="I26" s="1">
-        <v>1.4488303389575</v>
+        <v>1.5662846762767</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>6.16</v>
+        <v>86.3</v>
       </c>
       <c r="L26" s="1">
-        <v>98381.32</v>
+        <v>98415.09</v>
       </c>
       <c r="M26" s="1">
-        <v>98387.48</v>
+        <v>98501.39</v>
       </c>
       <c r="N26" s="1">
         <v>0.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27" s="1">
         <v>300000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.41075479</v>
+        <v>99.54771368</v>
       </c>
       <c r="D27" s="1">
         <v>96.18004</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>288540.12</v>
       </c>
       <c r="H27" s="1">
-        <v>10343.1</v>
+        <v>10818.09</v>
       </c>
       <c r="I27" s="1">
-        <v>3.5846314890283</v>
+        <v>3.7492498443544</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>650.96</v>
+        <v>715.07</v>
       </c>
       <c r="L27" s="1">
-        <v>298232.26</v>
+        <v>298643.14</v>
       </c>
       <c r="M27" s="1">
-        <v>298883.22</v>
+        <v>299358.21</v>
       </c>
       <c r="N27" s="1">
         <v>0.61</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B28" s="1">
         <v>600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.59029212</v>
+        <v>98.43497471</v>
       </c>
       <c r="D28" s="1">
         <v>99.427</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>596562.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2397.56</v>
+        <v>-2931.6</v>
       </c>
       <c r="I28" s="1">
-        <v>0.40189619855103</v>
+        <v>-0.49141581260623</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>590609.85</v>
+      </c>
+      <c r="M28" s="1">
+        <v>593630.4</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29" s="1">
         <v>300000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.23693365</v>
+        <v>100.62982983</v>
       </c>
       <c r="D29" s="1">
         <v>104.945653</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>314836.96</v>
       </c>
       <c r="H29" s="1">
-        <v>-9141.23</v>
+        <v>-10214.59</v>
       </c>
       <c r="I29" s="1">
-        <v>-2.9034805824577</v>
+        <v>-3.2444062476019</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L29" s="1">
-        <v>303710.8</v>
+        <v>301889.49</v>
       </c>
       <c r="M29" s="1">
-        <v>305695.73</v>
+        <v>304622.37</v>
       </c>
       <c r="N29" s="1">
         <v>0.62</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30" s="1">
         <v>413000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.80830392</v>
+        <v>99.83509733</v>
       </c>
       <c r="D30" s="1">
         <v>99.757</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>411996.41</v>
       </c>
       <c r="H30" s="1">
-        <v>8156.48</v>
+        <v>5203.58</v>
       </c>
       <c r="I30" s="1">
-        <v>1.979745406034</v>
+        <v>1.2630158597741</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L30" s="1">
-        <v>416338.3</v>
+        <v>412318.95</v>
       </c>
       <c r="M30" s="1">
-        <v>420152.89</v>
+        <v>417199.99</v>
       </c>
       <c r="N30" s="1">
         <v>0.85</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>96.56172919</v>
+        <v>99.56117967</v>
       </c>
       <c r="D31" s="1">
-        <v>92.84792</v>
+        <v>103.290392</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>92847.92</v>
+        <v>516451.96</v>
       </c>
       <c r="H31" s="1">
-        <v>3785.04</v>
+        <v>-15433.73</v>
       </c>
       <c r="I31" s="1">
-        <v>4.0766018237134</v>
+        <v>-2.9884154181543</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
-      <c r="K31">
-        <v>71.23</v>
+      <c r="K31" t="s">
+        <v>118</v>
       </c>
       <c r="L31" s="1">
-        <v>96561.73</v>
+        <v>497805.9</v>
       </c>
       <c r="M31" s="1">
-        <v>96632.96</v>
+        <v>501018.23</v>
       </c>
       <c r="N31" s="1">
-        <v>0.2</v>
+        <v>1.02</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B32" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>94.82235846</v>
+        <v>97.86080535</v>
       </c>
       <c r="D32" s="1">
-        <v>91.485975</v>
+        <v>99.288</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>182971.95</v>
+        <v>595728.0</v>
       </c>
       <c r="H32" s="1">
-        <v>7167.29</v>
+        <v>-7757.69</v>
       </c>
       <c r="I32" s="1">
-        <v>3.91715232854</v>
+        <v>-1.3022201407354</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>494.52</v>
+        <v>805.48</v>
       </c>
       <c r="L32" s="1">
-        <v>189644.72</v>
+        <v>587164.83</v>
       </c>
       <c r="M32" s="1">
-        <v>190139.24</v>
+        <v>587970.31</v>
       </c>
       <c r="N32" s="1">
-        <v>0.39</v>
+        <v>1.19</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B33" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.59128654</v>
+        <v>97.79510528</v>
       </c>
       <c r="D33" s="1">
-        <v>103.290392</v>
+        <v>99.867094</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>516451.96</v>
+        <v>998670.94</v>
       </c>
       <c r="H33" s="1">
-        <v>-11529.77</v>
+        <v>9054.09</v>
       </c>
       <c r="I33" s="1">
-        <v>-2.2324961260676</v>
+        <v>0.90661394432885</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L33" s="1">
-        <v>502956.44</v>
+        <v>977951.06</v>
       </c>
       <c r="M33" s="1">
-        <v>504922.19</v>
+        <v>1007725.03</v>
       </c>
       <c r="N33" s="1">
-        <v>1.03</v>
+        <v>2.04</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.91086423</v>
+        <v>97.87504072</v>
       </c>
       <c r="D34" s="1">
-        <v>99.867094</v>
+        <v>96.0814</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>998670.94</v>
+        <v>96081.4</v>
       </c>
       <c r="H34" s="1">
-        <v>17807.57</v>
+        <v>1837.82</v>
       </c>
       <c r="I34" s="1">
-        <v>1.7831268826146</v>
+        <v>1.9127739604127</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34" t="s">
-        <v>123</v>
+      <c r="K34">
+        <v>44.18</v>
       </c>
       <c r="L34" s="1">
-        <v>989108.65</v>
+        <v>97875.04</v>
       </c>
       <c r="M34" s="1">
-        <v>1016478.51</v>
+        <v>97919.22</v>
       </c>
       <c r="N34" s="1">
-        <v>2.06</v>
+        <v>0.2</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B35" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>97.7855793</v>
+        <v>100.73789818</v>
       </c>
       <c r="D35" s="1">
-        <v>96.0814</v>
+        <v>105.371746</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>96081.4</v>
+        <v>526858.73</v>
       </c>
       <c r="H35" s="1">
-        <v>1721.65</v>
+        <v>-21182.94</v>
       </c>
       <c r="I35" s="1">
-        <v>1.7918660635669</v>
+        <v>-4.0206109899707</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="K35">
-        <v>17.47</v>
+      <c r="K35" t="s">
+        <v>128</v>
       </c>
       <c r="L35" s="1">
-        <v>97785.58</v>
+        <v>503689.49</v>
       </c>
       <c r="M35" s="1">
-        <v>97803.05</v>
+        <v>505675.79</v>
       </c>
       <c r="N35" s="1">
-        <v>0.2</v>
+        <v>1.02</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B36" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>101.59801272</v>
+        <v>101.19894974</v>
       </c>
       <c r="D36" s="1">
-        <v>105.371746</v>
+        <v>105.72405</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>526858.73</v>
+        <v>105724.05</v>
       </c>
       <c r="H36" s="1">
-        <v>-18173.46</v>
+        <v>-4111.06</v>
       </c>
       <c r="I36" s="1">
-        <v>-3.4493990447876</v>
+        <v>-3.8884813814832</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
-        <v>695.21</v>
+        <v>414.04</v>
       </c>
       <c r="L36" s="1">
-        <v>507990.06</v>
+        <v>101198.95</v>
       </c>
       <c r="M36" s="1">
-        <v>508685.27</v>
+        <v>101612.99</v>
       </c>
       <c r="N36" s="1">
-        <v>1.03</v>
+        <v>0.21</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B37" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.60428068</v>
+        <v>101.68251049</v>
       </c>
       <c r="D37" s="1">
-        <v>105.72405</v>
+        <v>102.534722</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>105724.05</v>
+        <v>512673.61</v>
       </c>
       <c r="H37" s="1">
-        <v>-3981.76</v>
+        <v>-2052.48</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.7661818668505</v>
+        <v>-0.4003482839696</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="K37">
-        <v>138.01</v>
+      <c r="K37" t="s">
+        <v>133</v>
       </c>
       <c r="L37" s="1">
-        <v>101604.28</v>
+        <v>508412.55</v>
       </c>
       <c r="M37" s="1">
-        <v>101742.29</v>
+        <v>510621.13</v>
       </c>
       <c r="N37" s="1">
-        <v>0.21</v>
+        <v>1.03</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1">
-        <v>500000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>102.08240624</v>
+        <v>100.05513775</v>
       </c>
       <c r="D38" s="1">
-        <v>102.534722</v>
+        <v>99.298</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>512673.61</v>
+        <v>296901.02</v>
       </c>
       <c r="H38" s="1">
-        <v>-1525.39</v>
+        <v>5755.59</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.29753628239222</v>
+        <v>1.9385551454151</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="K38">
-        <v>736.19</v>
+      <c r="K38" t="s">
+        <v>136</v>
       </c>
       <c r="L38" s="1">
-        <v>510412.03</v>
+        <v>299164.86</v>
       </c>
       <c r="M38" s="1">
-        <v>511148.22</v>
+        <v>302656.61</v>
       </c>
       <c r="N38" s="1">
-        <v>1.04</v>
+        <v>0.61</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B39" s="1">
-        <v>110000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.68688983</v>
+        <v>105.2739869</v>
       </c>
       <c r="D39" s="1">
-        <v>99.333</v>
+        <v>107.865242</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>109266.3</v>
+        <v>382921.61</v>
       </c>
       <c r="H39" s="1">
-        <v>1769.18</v>
+        <v>-8372.24</v>
       </c>
       <c r="I39" s="1">
-        <v>1.6191451527141</v>
+        <v>-2.1864109471388</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39" t="s">
-        <v>134</v>
+      <c r="K39">
+        <v>826.71</v>
       </c>
       <c r="L39" s="1">
-        <v>108555.58</v>
+        <v>373722.66</v>
       </c>
       <c r="M39" s="1">
-        <v>111035.48</v>
+        <v>374549.37</v>
       </c>
       <c r="N39" s="1">
-        <v>0.23</v>
+        <v>0.76</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B40" s="1">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>101.12749056</v>
+        <v>94.77862697</v>
       </c>
       <c r="D40" s="1">
-        <v>99.298</v>
+        <v>93.44648</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>296901.02</v>
+        <v>280339.44</v>
       </c>
       <c r="H40" s="1">
-        <v>8136.6</v>
+        <v>4990.96</v>
       </c>
       <c r="I40" s="1">
-        <v>2.7405092781426</v>
+        <v>1.7803274487528</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40" t="s">
-        <v>137</v>
+      <c r="K40">
+        <v>994.52</v>
       </c>
       <c r="L40" s="1">
-        <v>302371.2</v>
+        <v>284335.88</v>
       </c>
       <c r="M40" s="1">
-        <v>305037.62</v>
+        <v>285330.4</v>
       </c>
       <c r="N40" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1">
-        <v>355000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>106.11952597</v>
+        <v>99.0034195</v>
       </c>
       <c r="D41" s="1">
-        <v>107.865242</v>
+        <v>101.132352</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>382921.61</v>
+        <v>499593.82</v>
       </c>
       <c r="H41" s="1">
-        <v>11115.04</v>
+        <v>-5120.15</v>
       </c>
       <c r="I41" s="1">
-        <v>2.9026933214869</v>
+        <v>-1.0248625573471</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L41" s="1">
-        <v>376724.32</v>
+        <v>489076.89</v>
       </c>
       <c r="M41" s="1">
-        <v>394036.65</v>
+        <v>494473.67</v>
       </c>
       <c r="N41" s="1">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B42" s="1">
-        <v>300000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>95.18325487</v>
+        <v>96.202</v>
       </c>
       <c r="D42" s="1">
-        <v>93.44648</v>
+        <v>101.542662</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>280339.44</v>
+        <v>309705.12</v>
       </c>
       <c r="H42" s="1">
-        <v>5911.01</v>
+        <v>-13290.83</v>
       </c>
       <c r="I42" s="1">
-        <v>2.1085188726923</v>
+        <v>-4.2914466509304</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
-      <c r="K42">
-        <v>700.68</v>
+      <c r="K42" t="s">
+        <v>146</v>
       </c>
       <c r="L42" s="1">
-        <v>285549.77</v>
+        <v>293416.1</v>
       </c>
       <c r="M42" s="1">
-        <v>286250.45</v>
+        <v>296414.29</v>
       </c>
       <c r="N42" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1">
-        <v>494000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.03051093</v>
+        <v>103.09163271</v>
       </c>
       <c r="D43" s="1">
-        <v>101.132352</v>
+        <v>104.38516</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>499593.82</v>
+        <v>835081.28</v>
       </c>
       <c r="H43" s="1">
-        <v>-1321.92</v>
+        <v>12281.92</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.2645989496027</v>
+        <v>1.4707454584541</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="L43" s="1">
-        <v>494150.72</v>
+        <v>824733.06</v>
       </c>
       <c r="M43" s="1">
-        <v>498271.9</v>
+        <v>847363.2</v>
       </c>
       <c r="N43" s="1">
-        <v>1.01</v>
+        <v>1.72</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B44" s="1">
-        <v>305000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>97.306</v>
+        <v>99.10593356</v>
       </c>
       <c r="D44" s="1">
-        <v>101.542662</v>
+        <v>99.824</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>309705.12</v>
+        <v>100822.24</v>
       </c>
       <c r="H44" s="1">
-        <v>-10423.33</v>
+        <v>-618.71</v>
       </c>
       <c r="I44" s="1">
-        <v>-3.3655659292943</v>
+        <v>-0.6136642074209</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44" t="s">
-        <v>148</v>
+      <c r="K44">
+        <v>106.53</v>
       </c>
       <c r="L44" s="1">
-        <v>296783.3</v>
+        <v>100097.0</v>
       </c>
       <c r="M44" s="1">
-        <v>299281.79</v>
+        <v>100203.53</v>
       </c>
       <c r="N44" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B45" s="1">
-        <v>800000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>104.45338047</v>
+        <v>106.01433483</v>
       </c>
       <c r="D45" s="1">
-        <v>104.38516</v>
+        <v>110.72922</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>835081.28</v>
+        <v>110729.22</v>
       </c>
       <c r="H45" s="1">
-        <v>20682.75</v>
+        <v>-1048.1</v>
       </c>
       <c r="I45" s="1">
-        <v>2.4767349592605</v>
+        <v>-0.94654328821245</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="L45" s="1">
-        <v>835627.04</v>
+        <v>106014.34</v>
       </c>
       <c r="M45" s="1">
-        <v>855764.03</v>
+        <v>109681.12</v>
       </c>
       <c r="N45" s="1">
-        <v>1.74</v>
+        <v>0.22</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B46" s="1">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>99.43193703</v>
+        <v>100.04833263</v>
       </c>
       <c r="D46" s="1">
-        <v>99.824</v>
+        <v>101.31079</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>100822.24</v>
+        <v>101310.79</v>
       </c>
       <c r="H46" s="1">
-        <v>2290.2</v>
+        <v>1285.49</v>
       </c>
       <c r="I46" s="1">
-        <v>2.2715226323081</v>
+        <v>1.268857937047</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="L46" s="1">
-        <v>100426.26</v>
+        <v>100048.33</v>
       </c>
       <c r="M46" s="1">
-        <v>103112.44</v>
+        <v>102596.28</v>
       </c>
       <c r="N46" s="1">
         <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B47" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>106.76479429</v>
+        <v>92.78263595</v>
       </c>
       <c r="D47" s="1">
-        <v>110.72922</v>
+        <v>93.11093</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>110729.22</v>
+        <v>465554.65</v>
       </c>
       <c r="H47" s="1">
-        <v>-680.52</v>
+        <v>8194.15</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.61458032486818</v>
+        <v>1.7600833758185</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="L47" s="1">
-        <v>106764.8</v>
+        <v>463913.18</v>
       </c>
       <c r="M47" s="1">
-        <v>110048.7</v>
+        <v>473748.8</v>
       </c>
       <c r="N47" s="1">
-        <v>0.22</v>
+        <v>0.96</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B48" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.08404005</v>
+        <v>100.07479895</v>
       </c>
       <c r="D48" s="1">
-        <v>101.31079</v>
+        <v>99.572</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>101310.79</v>
+        <v>199144.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1107.5</v>
+        <v>3213.82</v>
       </c>
       <c r="I48" s="1">
-        <v>1.0931708261282</v>
+        <v>1.6138171373478</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="L48" s="1">
-        <v>100084.04</v>
+        <v>200149.6</v>
       </c>
       <c r="M48" s="1">
-        <v>102418.29</v>
+        <v>202357.82</v>
       </c>
       <c r="N48" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B49" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>93.39173426</v>
+        <v>98.74190874</v>
       </c>
       <c r="D49" s="1">
-        <v>93.11093</v>
+        <v>99.977263</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>465554.65</v>
+        <v>299931.79</v>
       </c>
       <c r="H49" s="1">
-        <v>10527.31</v>
+        <v>2244.62</v>
       </c>
       <c r="I49" s="1">
-        <v>2.2612404365417</v>
+        <v>0.74837682261023</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L49" s="1">
-        <v>466958.67</v>
+        <v>296225.73</v>
       </c>
       <c r="M49" s="1">
-        <v>476081.96</v>
+        <v>302176.41</v>
       </c>
       <c r="N49" s="1">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B50" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.92539738</v>
+        <v>99.81642882</v>
       </c>
       <c r="D50" s="1">
-        <v>99.572</v>
+        <v>101.98272</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>199144.0</v>
+        <v>407930.88</v>
       </c>
       <c r="H50" s="1">
-        <v>4362.96</v>
+        <v>-7715.85</v>
       </c>
       <c r="I50" s="1">
-        <v>2.1908568673924</v>
+        <v>-1.8914601414828</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="K50" t="s">
-        <v>166</v>
+      <c r="K50">
+        <v>949.32</v>
       </c>
       <c r="L50" s="1">
-        <v>201850.8</v>
+        <v>399265.71</v>
       </c>
       <c r="M50" s="1">
-        <v>203506.96</v>
+        <v>400215.03</v>
       </c>
       <c r="N50" s="1">
-        <v>0.41</v>
+        <v>0.81</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B51" s="1">
         <v>300000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.34456006</v>
+        <v>103.13979916</v>
       </c>
       <c r="D51" s="1">
-        <v>99.977263</v>
+        <v>110.511247</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>299931.79</v>
+        <v>331533.74</v>
       </c>
       <c r="H51" s="1">
-        <v>3197.78</v>
+        <v>-17022.56</v>
       </c>
       <c r="I51" s="1">
-        <v>1.066169077976</v>
+        <v>-5.1344879709679</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51" t="s">
+        <v>171</v>
+      </c>
+      <c r="L51" s="1">
+        <v>309419.4</v>
+      </c>
+      <c r="M51" s="1">
+        <v>314511.18</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B52" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.39791243</v>
+        <v>99.83872029</v>
       </c>
       <c r="D52" s="1">
-        <v>101.98272</v>
+        <v>104.05285</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>407930.88</v>
+        <v>104052.85</v>
       </c>
       <c r="H52" s="1">
-        <v>9934.74</v>
+        <v>-3252.49</v>
       </c>
       <c r="I52" s="1">
-        <v>2.4353978791701</v>
+        <v>-3.1258057804279</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52" t="s">
+      <c r="K52">
+        <v>961.64</v>
+      </c>
+      <c r="L52" s="1">
+        <v>99838.72</v>
+      </c>
+      <c r="M52" s="1">
+        <v>100800.36</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>98.96954081</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-6377.59</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-3.0901806902845</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>176</v>
+      </c>
+      <c r="L53" s="1">
+        <v>197939.09</v>
+      </c>
+      <c r="M53" s="1">
+        <v>200004.84</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>174</v>
-      </c>
-[...43 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>98.06180188</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H54" s="1">
+        <v>5562.86</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.9278505410157</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>179</v>
+      </c>
+      <c r="L54" s="1">
+        <v>588370.81</v>
+      </c>
+      <c r="M54" s="1">
+        <v>605105.54</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>177</v>
-      </c>
-[...43 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B55" s="1">
         <v>200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>100.14666664</v>
+        <v>87.8129347</v>
       </c>
       <c r="D55" s="1">
-        <v>103.191215</v>
+        <v>87.8623</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>206382.43</v>
+        <v>175724.6</v>
       </c>
       <c r="H55" s="1">
-        <v>-4539.78</v>
+        <v>1793.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.1996930649571</v>
+        <v>1.0207677240409</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55" t="s">
+        <v>182</v>
+      </c>
+      <c r="L55" s="1">
+        <v>175625.87</v>
+      </c>
+      <c r="M55" s="1">
+        <v>177518.34</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B56" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.23848837</v>
+        <v>96.52452859</v>
       </c>
       <c r="D56" s="1">
-        <v>99.92378</v>
+        <v>98.434</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>599542.68</v>
+        <v>98434.0</v>
       </c>
       <c r="H56" s="1">
-        <v>11085.52</v>
+        <v>-1571.8</v>
       </c>
       <c r="I56" s="1">
-        <v>1.8489959713961</v>
+        <v>-1.596805981673</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56" t="s">
+      <c r="K56">
+        <v>337.67</v>
+      </c>
+      <c r="L56" s="1">
+        <v>96524.53</v>
+      </c>
+      <c r="M56" s="1">
+        <v>96862.2</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>97.80501809</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3948.45</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.66282812946929</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>187</v>
+      </c>
+      <c r="L57" s="1">
+        <v>586830.11</v>
+      </c>
+      <c r="M57" s="1">
+        <v>599645.86</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>185</v>
-      </c>
-[...43 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>98.70217452</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.712417</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>352493.46</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1153.19</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.32715216900762</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>190</v>
+      </c>
+      <c r="L58" s="1">
+        <v>345457.61</v>
+      </c>
+      <c r="M58" s="1">
+        <v>353646.65</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>188</v>
-      </c>
-[...43 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B59" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>98.75330008</v>
+        <v>103.66617477</v>
       </c>
       <c r="D59" s="1">
-        <v>99.282902</v>
+        <v>109.600592</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>595697.41</v>
+        <v>142480.77</v>
       </c>
       <c r="H59" s="1">
-        <v>8195.68</v>
+        <v>-7207.21</v>
       </c>
       <c r="I59" s="1">
-        <v>1.3758125958614</v>
+        <v>-5.0583738423087</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="K59" t="s">
+      <c r="K59">
+        <v>507.53</v>
+      </c>
+      <c r="L59" s="1">
+        <v>134766.03</v>
+      </c>
+      <c r="M59" s="1">
+        <v>135273.56</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>85.33607178</v>
+      </c>
+      <c r="D60" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-1084.56</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.21134820358996</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>61.64</v>
+      </c>
+      <c r="L60" s="1">
+        <v>512016.43</v>
+      </c>
+      <c r="M60" s="1">
+        <v>512078.07</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>193</v>
-      </c>
-[...43 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>196</v>
       </c>
       <c r="B61" s="1">
-        <v>130000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>104.29738112</v>
+        <v>98.60855558</v>
       </c>
       <c r="D61" s="1">
-        <v>109.600592</v>
+        <v>100.789118</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>142480.77</v>
+        <v>1007891.18</v>
       </c>
       <c r="H61" s="1">
-        <v>-6826.5</v>
+        <v>-16497.41</v>
       </c>
       <c r="I61" s="1">
-        <v>-4.7911728719602</v>
+        <v>-1.6368245230601</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-      <c r="K61">
-        <v>67.67</v>
+      <c r="K61" t="s">
+        <v>197</v>
       </c>
       <c r="L61" s="1">
-        <v>135586.6</v>
+        <v>986085.55</v>
       </c>
       <c r="M61" s="1">
-        <v>135654.27</v>
+        <v>991393.77</v>
       </c>
       <c r="N61" s="1">
-        <v>0.28</v>
+        <v>2.01</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>97.39405175</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1964.1</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.68197916666667</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>200</v>
+      </c>
+      <c r="L62" s="1">
+        <v>280494.87</v>
+      </c>
+      <c r="M62" s="1">
+        <v>289964.1</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>198</v>
-      </c>
-[...43 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.37599265</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2839.2</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.57070366543836</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>203</v>
+      </c>
+      <c r="L63" s="1">
+        <v>491879.97</v>
+      </c>
+      <c r="M63" s="1">
+        <v>500330.31</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>201</v>
-      </c>
-[...43 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.54101327</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-5663.12</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-2.3156215684763</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>238898.43</v>
+      </c>
+      <c r="M64" s="1">
+        <v>238898.43</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>204</v>
-      </c>
-[...43 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>207</v>
       </c>
       <c r="B65" s="1">
-        <v>500000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.6921182</v>
+        <v>99.81975495</v>
       </c>
       <c r="D65" s="1">
-        <v>99.498222</v>
+        <v>99.731</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>497491.11</v>
+        <v>370999.32</v>
       </c>
       <c r="H65" s="1">
-        <v>2861.6</v>
+        <v>2355.78</v>
       </c>
       <c r="I65" s="1">
-        <v>0.57520625845957</v>
+        <v>0.63498229592442</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65" t="s">
         <v>208</v>
       </c>
       <c r="L65" s="1">
-        <v>493460.59</v>
+        <v>371329.48</v>
       </c>
       <c r="M65" s="1">
-        <v>500352.71</v>
+        <v>373355.1</v>
       </c>
       <c r="N65" s="1">
-        <v>1.02</v>
+        <v>0.76</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>210</v>
       </c>
       <c r="B66" s="1">
-        <v>240000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>100.57736894</v>
+        <v>103.54713328</v>
       </c>
       <c r="D66" s="1">
-        <v>101.900646</v>
+        <v>109.789346</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>244561.55</v>
+        <v>142726.15</v>
       </c>
       <c r="H66" s="1">
-        <v>4625.78</v>
+        <v>-6432.0</v>
       </c>
       <c r="I66" s="1">
-        <v>1.8914584079141</v>
+        <v>-4.5065322647602</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66" t="s">
         <v>211</v>
       </c>
       <c r="L66" s="1">
-        <v>241385.69</v>
+        <v>134611.27</v>
       </c>
       <c r="M66" s="1">
-        <v>249187.33</v>
+        <v>136294.15</v>
       </c>
       <c r="N66" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>213</v>
       </c>
       <c r="B67" s="1">
-        <v>372000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>100.7094473</v>
+        <v>97.06578022</v>
       </c>
       <c r="D67" s="1">
-        <v>99.731</v>
+        <v>98.975</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>370999.32</v>
+        <v>98975.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4671.74</v>
+        <v>833.25</v>
       </c>
       <c r="I67" s="1">
-        <v>1.2592314185374</v>
+        <v>0.84187926244001</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67" t="s">
         <v>214</v>
       </c>
       <c r="L67" s="1">
-        <v>374639.14</v>
+        <v>97065.78</v>
       </c>
       <c r="M67" s="1">
-        <v>375671.06</v>
+        <v>99808.25</v>
       </c>
       <c r="N67" s="1">
-        <v>0.76</v>
+        <v>0.2</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>216</v>
       </c>
       <c r="B68" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>104.5651781</v>
+        <v>100.18676597</v>
       </c>
       <c r="D68" s="1">
-        <v>109.789346</v>
+        <v>99.711</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>142726.15</v>
+        <v>99711.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-5513.68</v>
+        <v>2303.16</v>
       </c>
       <c r="I68" s="1">
-        <v>-3.8631182863126</v>
+        <v>2.3098354243764</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68" t="s">
         <v>217</v>
       </c>
       <c r="L68" s="1">
-        <v>135934.73</v>
+        <v>100186.76</v>
       </c>
       <c r="M68" s="1">
-        <v>137212.47</v>
+        <v>102014.16</v>
       </c>
       <c r="N68" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>219</v>
       </c>
       <c r="B69" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>98.10980865</v>
+        <v>98.9770213</v>
       </c>
       <c r="D69" s="1">
-        <v>98.975</v>
+        <v>102.91498</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>98975.0</v>
+        <v>205829.96</v>
       </c>
       <c r="H69" s="1">
-        <v>1627.96</v>
+        <v>-4054.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1.6448193988381</v>
+        <v>-1.9695869347689</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69" t="s">
         <v>220</v>
       </c>
       <c r="L69" s="1">
-        <v>98109.81</v>
+        <v>197954.04</v>
       </c>
       <c r="M69" s="1">
-        <v>100602.96</v>
+        <v>201775.96</v>
       </c>
       <c r="N69" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>222</v>
       </c>
       <c r="B70" s="1">
-        <v>100000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>101.26128601</v>
+        <v>98.32655478</v>
       </c>
       <c r="D70" s="1">
-        <v>99.711</v>
+        <v>99.223</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>99711.0</v>
+        <v>191500.39</v>
       </c>
       <c r="H70" s="1">
-        <v>3119.46</v>
+        <v>-381.78</v>
       </c>
       <c r="I70" s="1">
-        <v>3.1285013689563</v>
+        <v>-0.19936251826955</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
         <v>223</v>
       </c>
       <c r="L70" s="1">
-        <v>101261.28</v>
+        <v>189770.25</v>
       </c>
       <c r="M70" s="1">
-        <v>102830.46</v>
+        <v>191118.61</v>
       </c>
       <c r="N70" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>225</v>
       </c>
       <c r="B71" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>100.06761304</v>
+        <v>99.77095167</v>
       </c>
       <c r="D71" s="1">
-        <v>102.91498</v>
+        <v>102.724621</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>205829.96</v>
+        <v>292765.17</v>
       </c>
       <c r="H71" s="1">
-        <v>-2407.06</v>
+        <v>-5712.41</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.1694410279242</v>
+        <v>-1.9511918033146</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71" t="s">
         <v>226</v>
       </c>
       <c r="L71" s="1">
-        <v>200135.23</v>
+        <v>284347.21</v>
       </c>
       <c r="M71" s="1">
-        <v>203422.9</v>
+        <v>287052.76</v>
       </c>
       <c r="N71" s="1">
-        <v>0.41</v>
+        <v>0.58</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>228</v>
       </c>
       <c r="B72" s="1">
-        <v>193000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>99.47197767</v>
+        <v>97.32045927</v>
       </c>
       <c r="D72" s="1">
-        <v>99.223</v>
+        <v>99.735</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>191500.39</v>
+        <v>348075.15</v>
       </c>
       <c r="H72" s="1">
-        <v>1313.34</v>
+        <v>-4238.75</v>
       </c>
       <c r="I72" s="1">
-        <v>0.68581583567532</v>
+        <v>-1.2177686341585</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
-      <c r="K72">
-        <v>832.81</v>
+      <c r="K72" t="s">
+        <v>229</v>
       </c>
       <c r="L72" s="1">
-        <v>191980.92</v>
+        <v>339648.4</v>
       </c>
       <c r="M72" s="1">
-        <v>192813.73</v>
+        <v>343836.4</v>
       </c>
       <c r="N72" s="1">
-        <v>0.39</v>
+        <v>0.7</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>231</v>
+      </c>
+      <c r="B73" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>97.96692112</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-6780.98</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.2347528257546</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>232</v>
+      </c>
+      <c r="L73" s="1">
+        <v>293900.76</v>
+      </c>
+      <c r="M73" s="1">
+        <v>296652.13</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>230</v>
-      </c>
-[...43 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>234</v>
+      </c>
+      <c r="B74" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>88.47016133</v>
+      </c>
+      <c r="D74" s="1">
+        <v>86.69767</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>173395.34</v>
+      </c>
+      <c r="H74" s="1">
+        <v>4284.71</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2.4710641012613</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>739.73</v>
+      </c>
+      <c r="L74" s="1">
+        <v>176940.32</v>
+      </c>
+      <c r="M74" s="1">
+        <v>177680.05</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>233</v>
-      </c>
-[...43 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>236</v>
       </c>
       <c r="B75" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.10428233</v>
+        <v>95.85228565</v>
       </c>
       <c r="D75" s="1">
-        <v>101.14437</v>
+        <v>93.376495</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>303433.11</v>
+        <v>186752.99</v>
       </c>
       <c r="H75" s="1">
-        <v>-4063.41</v>
+        <v>6866.65</v>
       </c>
       <c r="I75" s="1">
-        <v>-1.3391452238024</v>
+        <v>3.6768621482312</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75" t="s">
         <v>237</v>
       </c>
       <c r="L75" s="1">
-        <v>297312.85</v>
+        <v>191704.57</v>
       </c>
       <c r="M75" s="1">
-        <v>299369.7</v>
+        <v>193619.64</v>
       </c>
       <c r="N75" s="1">
-        <v>0.61</v>
+        <v>0.39</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>239</v>
       </c>
       <c r="B76" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>89.05560139</v>
+        <v>92.72668109</v>
       </c>
       <c r="D76" s="1">
-        <v>86.69767</v>
+        <v>94.91756</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>173395.34</v>
+        <v>94917.56</v>
       </c>
       <c r="H76" s="1">
-        <v>5384.36</v>
+        <v>-1533.0</v>
       </c>
       <c r="I76" s="1">
-        <v>3.1052506947419</v>
+        <v>-1.6150857649522</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
-        <v>668.49</v>
+        <v>657.88</v>
       </c>
       <c r="L76" s="1">
-        <v>178111.21</v>
+        <v>92726.68</v>
       </c>
       <c r="M76" s="1">
-        <v>178779.7</v>
+        <v>93384.56</v>
       </c>
       <c r="N76" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>241</v>
       </c>
       <c r="B77" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>95.73029992</v>
+        <v>100.0533816</v>
       </c>
       <c r="D77" s="1">
-        <v>93.376495</v>
+        <v>100.0</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>186752.99</v>
+        <v>400000.0</v>
       </c>
       <c r="H77" s="1">
-        <v>6408.98</v>
+        <v>453.04</v>
       </c>
       <c r="I77" s="1">
-        <v>3.4317951214596</v>
+        <v>0.11326</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
-      <c r="K77" t="s">
-        <v>242</v>
+      <c r="K77">
+        <v>239.52</v>
       </c>
       <c r="L77" s="1">
-        <v>191460.6</v>
+        <v>400213.52</v>
       </c>
       <c r="M77" s="1">
-        <v>193161.97</v>
+        <v>400453.04</v>
       </c>
       <c r="N77" s="1">
-        <v>0.39</v>
+        <v>0.81</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
+        <v>243</v>
+      </c>
+      <c r="B78" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>97.88888772</v>
+      </c>
+      <c r="D78" s="1">
+        <v>96.7943</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>135512.02</v>
+      </c>
+      <c r="H78" s="1">
+        <v>2850.92</v>
+      </c>
+      <c r="I78" s="1">
+        <v>2.1038133738985</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s">
         <v>244</v>
       </c>
-      <c r="B78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L78" s="1">
-        <v>93701.54</v>
+        <v>137044.45</v>
       </c>
       <c r="M78" s="1">
-        <v>94208.05</v>
+        <v>138362.94</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>246</v>
       </c>
       <c r="B79" s="1">
-        <v>400000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>100.43893033</v>
+        <v>100.42929224</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0</v>
+        <v>107.1356</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>400000.0</v>
+        <v>139276.28</v>
       </c>
       <c r="H79" s="1">
-        <v>5108.97</v>
+        <v>-6095.94</v>
       </c>
       <c r="I79" s="1">
-        <v>1.2772425</v>
+        <v>-4.3768687676035</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79" t="s">
         <v>247</v>
       </c>
       <c r="L79" s="1">
-        <v>401755.72</v>
+        <v>130558.08</v>
       </c>
       <c r="M79" s="1">
-        <v>405108.97</v>
+        <v>133180.34</v>
       </c>
       <c r="N79" s="1">
-        <v>0.82</v>
+        <v>0.27</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>249</v>
       </c>
       <c r="B80" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>97.92829874</v>
+        <v>102.04412158</v>
       </c>
       <c r="D80" s="1">
-        <v>96.7943</v>
+        <v>106.30133</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>135512.02</v>
+        <v>318903.99</v>
       </c>
       <c r="H80" s="1">
-        <v>2781.43</v>
+        <v>-2053.82</v>
       </c>
       <c r="I80" s="1">
-        <v>2.0525337899915</v>
+        <v>-0.64402455422398</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80" t="s">
         <v>250</v>
       </c>
       <c r="L80" s="1">
-        <v>137099.61</v>
+        <v>306132.36</v>
       </c>
       <c r="M80" s="1">
-        <v>138293.45</v>
+        <v>316850.17</v>
       </c>
       <c r="N80" s="1">
-        <v>0.28</v>
+        <v>0.64</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>252</v>
       </c>
       <c r="B81" s="1">
-        <v>145000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>93.15206009</v>
+        <v>81.57809156</v>
       </c>
       <c r="D81" s="1">
-        <v>93.402414</v>
+        <v>82.438423</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>135433.5</v>
+        <v>247315.27</v>
       </c>
       <c r="H81" s="1">
-        <v>205.07</v>
+        <v>-2564.56</v>
       </c>
       <c r="I81" s="1">
-        <v>0.15141748533413</v>
+        <v>-1.036959828643</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
-        <v>568.08</v>
+        <v>16.44</v>
       </c>
       <c r="L81" s="1">
-        <v>135070.49</v>
+        <v>244734.27</v>
       </c>
       <c r="M81" s="1">
-        <v>135638.57</v>
+        <v>244750.71</v>
       </c>
       <c r="N81" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>254</v>
       </c>
       <c r="B82" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>100.8449111</v>
+        <v>102.94972178</v>
       </c>
       <c r="D82" s="1">
-        <v>105.064793</v>
+        <v>109.37547</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>141837.47</v>
+        <v>109375.47</v>
       </c>
       <c r="H82" s="1">
-        <v>-3687.1</v>
+        <v>-4795.61</v>
       </c>
       <c r="I82" s="1">
-        <v>-2.5995246531118</v>
+        <v>-4.3845388732958</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82" t="s">
         <v>255</v>
       </c>
       <c r="L82" s="1">
-        <v>136140.63</v>
+        <v>102949.72</v>
       </c>
       <c r="M82" s="1">
-        <v>138150.37</v>
+        <v>104579.86</v>
       </c>
       <c r="N82" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>257</v>
       </c>
       <c r="B83" s="1">
-        <v>130000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>101.77627169</v>
+        <v>67.7923901</v>
       </c>
       <c r="D83" s="1">
-        <v>107.1356</v>
+        <v>74.717804</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>139276.28</v>
+        <v>616421.88</v>
       </c>
       <c r="H83" s="1">
-        <v>-4703.7</v>
+        <v>-52416.34</v>
       </c>
       <c r="I83" s="1">
-        <v>-3.3772441366182</v>
+        <v>-8.5033224323575</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83" t="s">
         <v>258</v>
       </c>
       <c r="L83" s="1">
-        <v>132309.16</v>
+        <v>559287.22</v>
       </c>
       <c r="M83" s="1">
-        <v>134572.58</v>
+        <v>564005.54</v>
       </c>
       <c r="N83" s="1">
-        <v>0.27</v>
+        <v>1.14</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>260</v>
       </c>
       <c r="B84" s="1">
-        <v>300000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>103.31478938</v>
+        <v>99.9032196</v>
       </c>
       <c r="D84" s="1">
-        <v>106.30133</v>
+        <v>99.973</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>318903.99</v>
+        <v>131964.36</v>
       </c>
       <c r="H84" s="1">
-        <v>903.39</v>
+        <v>2105.78</v>
       </c>
       <c r="I84" s="1">
-        <v>0.28327961653913</v>
+        <v>1.595718722843</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84" t="s">
         <v>261</v>
       </c>
       <c r="L84" s="1">
-        <v>309944.37</v>
+        <v>131872.25</v>
       </c>
       <c r="M84" s="1">
-        <v>319807.38</v>
+        <v>134070.14</v>
       </c>
       <c r="N84" s="1">
-        <v>0.65</v>
+        <v>0.27</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>263</v>
       </c>
       <c r="B85" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>82.09535608</v>
+        <v>99.1913229</v>
       </c>
       <c r="D85" s="1">
-        <v>82.438423</v>
+        <v>99.766</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>247315.27</v>
+        <v>99766.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1773.54</v>
+        <v>-85.64</v>
       </c>
       <c r="I85" s="1">
-        <v>0.7171170627677</v>
+        <v>-0.085840867630255</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
-      <c r="K85" t="s">
-        <v>264</v>
+      <c r="K85">
+        <v>489.04</v>
       </c>
       <c r="L85" s="1">
-        <v>246286.07</v>
+        <v>99191.32</v>
       </c>
       <c r="M85" s="1">
-        <v>249088.81</v>
+        <v>99680.36</v>
       </c>
       <c r="N85" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
+        <v>265</v>
+      </c>
+      <c r="B86" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>97.85750743</v>
+      </c>
+      <c r="D86" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-6821.67</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-4.8586012406058</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
         <v>266</v>
       </c>
-      <c r="B86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L86" s="1">
-        <v>104258.44</v>
+        <v>132107.63</v>
       </c>
       <c r="M86" s="1">
-        <v>105585.84</v>
+        <v>133582.32</v>
       </c>
       <c r="N86" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B87" s="1">
-        <v>825000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>69.41613494</v>
+        <v>76.6085</v>
       </c>
       <c r="D87" s="1">
-        <v>74.717804</v>
+        <v>83.324986</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>616421.88</v>
+        <v>308302.45</v>
       </c>
       <c r="H87" s="1">
-        <v>-39755.03</v>
+        <v>-24389.77</v>
       </c>
       <c r="I87" s="1">
-        <v>-6.4493216885812</v>
+        <v>-7.9109880573443</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
-      <c r="K87" t="s">
-        <v>270</v>
+      <c r="K87">
+        <v>461.23</v>
       </c>
       <c r="L87" s="1">
-        <v>572683.12</v>
+        <v>283451.45</v>
       </c>
       <c r="M87" s="1">
-        <v>576666.85</v>
+        <v>283912.68</v>
       </c>
       <c r="N87" s="1">
-        <v>1.17</v>
+        <v>0.58</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B88" s="1">
-        <v>132000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>100.47652401</v>
+        <v>93.64107029</v>
       </c>
       <c r="D88" s="1">
-        <v>99.973</v>
+        <v>94.882578</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>131964.36</v>
+        <v>474412.89</v>
       </c>
       <c r="H88" s="1">
-        <v>2556.95</v>
+        <v>-3335.96</v>
       </c>
       <c r="I88" s="1">
-        <v>1.9376064870848</v>
+        <v>-0.70317650939038</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="L88" s="1">
-        <v>132629.01</v>
+        <v>468205.35</v>
       </c>
       <c r="M88" s="1">
-        <v>134521.31</v>
+        <v>471076.93</v>
       </c>
       <c r="N88" s="1">
-        <v>0.27</v>
+        <v>0.95</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B89" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.41613467</v>
+        <v>91.22799207</v>
       </c>
       <c r="D89" s="1">
-        <v>99.766</v>
+        <v>99.086382</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>99766.0</v>
+        <v>495431.91</v>
       </c>
       <c r="H89" s="1">
-        <v>-163.56</v>
+        <v>-38716.61</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.16394362808973</v>
+        <v>-7.8147186764777</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
-        <v>186.3</v>
+        <v>575.34</v>
       </c>
       <c r="L89" s="1">
-        <v>99416.14</v>
+        <v>456139.96</v>
       </c>
       <c r="M89" s="1">
-        <v>99602.44</v>
+        <v>456715.3</v>
       </c>
       <c r="N89" s="1">
-        <v>0.2</v>
+        <v>0.93</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B90" s="1">
-        <v>135000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.80899189</v>
+        <v>97.91775974</v>
       </c>
       <c r="D90" s="1">
-        <v>104.002956</v>
+        <v>99.957446</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>140403.99</v>
+        <v>699702.12</v>
       </c>
       <c r="H90" s="1">
-        <v>-5854.04</v>
+        <v>-9847.66</v>
       </c>
       <c r="I90" s="1">
-        <v>-4.1694256694557</v>
+        <v>-1.4074074836303</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="L90" s="1">
-        <v>133392.14</v>
+        <v>685424.32</v>
       </c>
       <c r="M90" s="1">
-        <v>134549.95</v>
+        <v>689854.46</v>
       </c>
       <c r="N90" s="1">
-        <v>0.27</v>
+        <v>1.4</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B91" s="1">
-        <v>370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>78.5635</v>
+        <v>97.79597709</v>
       </c>
       <c r="D91" s="1">
-        <v>83.324986</v>
+        <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>308302.45</v>
+        <v>100000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-17617.5</v>
+        <v>446.66</v>
       </c>
       <c r="I91" s="1">
-        <v>-5.7143561460507</v>
+        <v>0.44666</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
-      <c r="K91">
-        <v>0.0</v>
+      <c r="K91" t="s">
+        <v>279</v>
       </c>
       <c r="L91" s="1">
-        <v>290684.95</v>
+        <v>97795.98</v>
       </c>
       <c r="M91" s="1">
-        <v>290684.95</v>
+        <v>100446.66</v>
       </c>
       <c r="N91" s="1">
-        <v>0.59</v>
+        <v>0.2</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>281</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>103.02211322</v>
+      </c>
+      <c r="D92" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-24186.54</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-3.720971462943</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
         <v>282</v>
       </c>
-      <c r="B92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L92" s="1">
-        <v>470578.99</v>
+        <v>618132.68</v>
       </c>
       <c r="M92" s="1">
-        <v>472871.8</v>
+        <v>625819.52</v>
       </c>
       <c r="N92" s="1">
-        <v>0.96</v>
+        <v>1.27</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>284</v>
+      </c>
+      <c r="B93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>97.0180883</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-2714.2</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.91718875664862</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
         <v>285</v>
       </c>
-      <c r="B93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L93" s="1">
-        <v>460282.99</v>
+        <v>291054.27</v>
       </c>
       <c r="M93" s="1">
-        <v>470146.0</v>
+        <v>293211.8</v>
       </c>
       <c r="N93" s="1">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>287</v>
       </c>
       <c r="B94" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.2432615</v>
+        <v>90.72962454</v>
       </c>
       <c r="D94" s="1">
-        <v>99.957446</v>
+        <v>89.22416</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>699702.12</v>
+        <v>178448.32</v>
       </c>
       <c r="H94" s="1">
-        <v>-2314.36</v>
+        <v>4013.67</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.33076361123502</v>
+        <v>2.2492058204863</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94" t="s">
         <v>288</v>
       </c>
       <c r="L94" s="1">
-        <v>694702.83</v>
+        <v>181459.25</v>
       </c>
       <c r="M94" s="1">
-        <v>697387.76</v>
+        <v>182461.99</v>
       </c>
       <c r="N94" s="1">
-        <v>1.42</v>
+        <v>0.37</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>290</v>
       </c>
       <c r="B95" s="1">
         <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.1178782</v>
+        <v>98.01814036</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0</v>
+        <v>99.75655</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>100000.0</v>
+        <v>99756.55</v>
       </c>
       <c r="H95" s="1">
-        <v>501.44</v>
+        <v>254.4</v>
       </c>
       <c r="I95" s="1">
-        <v>0.50144</v>
+        <v>0.25502084825508</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95" t="s">
         <v>291</v>
       </c>
       <c r="L95" s="1">
-        <v>98117.88</v>
+        <v>98018.14</v>
       </c>
       <c r="M95" s="1">
-        <v>100501.44</v>
+        <v>100010.95</v>
       </c>
       <c r="N95" s="1">
         <v>0.2</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>293</v>
       </c>
       <c r="B96" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>103.7269624</v>
+        <v>100.82872063</v>
       </c>
       <c r="D96" s="1">
-        <v>108.334343</v>
+        <v>107.36234</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>650006.06</v>
+        <v>107362.34</v>
       </c>
       <c r="H96" s="1">
-        <v>-22039.3</v>
+        <v>-4791.15</v>
       </c>
       <c r="I96" s="1">
-        <v>-3.3906299273579</v>
+        <v>-4.4625983375549</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96" t="s">
         <v>294</v>
       </c>
       <c r="L96" s="1">
-        <v>622361.77</v>
+        <v>100828.72</v>
       </c>
       <c r="M96" s="1">
-        <v>627966.76</v>
+        <v>102571.19</v>
       </c>
       <c r="N96" s="1">
-        <v>1.27</v>
+        <v>0.21</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>296</v>
       </c>
       <c r="B97" s="1">
         <v>300000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>98.35618408</v>
+        <v>100.8671527</v>
       </c>
       <c r="D97" s="1">
-        <v>98.642</v>
+        <v>103.74867</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>295926.0</v>
+        <v>311246.01</v>
       </c>
       <c r="H97" s="1">
-        <v>365.15</v>
+        <v>2577.71</v>
       </c>
       <c r="I97" s="1">
-        <v>0.12339233457013</v>
+        <v>0.8281905364827</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
         <v>297</v>
       </c>
       <c r="L97" s="1">
-        <v>295068.55</v>
+        <v>302601.46</v>
       </c>
       <c r="M97" s="1">
-        <v>296291.15</v>
+        <v>313823.72</v>
       </c>
       <c r="N97" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>299</v>
       </c>
       <c r="B98" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>91.13257466</v>
+        <v>101.90828124</v>
       </c>
       <c r="D98" s="1">
-        <v>89.22416</v>
+        <v>106.489533</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>178448.32</v>
+        <v>159734.3</v>
       </c>
       <c r="H98" s="1">
-        <v>4677.1</v>
+        <v>-664.34</v>
       </c>
       <c r="I98" s="1">
-        <v>2.6209829265975</v>
+        <v>-0.41590315918372</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
-      <c r="K98">
-        <v>860.27</v>
+      <c r="K98" t="s">
+        <v>300</v>
       </c>
       <c r="L98" s="1">
-        <v>182265.15</v>
+        <v>152862.43</v>
       </c>
       <c r="M98" s="1">
-        <v>183125.42</v>
+        <v>159069.96</v>
       </c>
       <c r="N98" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>105.09294481</v>
+      </c>
+      <c r="D99" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-20397.16</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-3.7081088069884</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>303</v>
+      </c>
+      <c r="L99" s="1">
+        <v>525464.73</v>
+      </c>
+      <c r="M99" s="1">
+        <v>529671.92</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>301</v>
-      </c>
-[...43 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
+        <v>305</v>
+      </c>
+      <c r="B100" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>92.145</v>
+      </c>
+      <c r="D100" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-59141.09</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-9.4531658530897</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>306</v>
+      </c>
+      <c r="L100" s="1">
+        <v>552870.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>566480.96</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>304</v>
-      </c>
-[...43 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>308</v>
+      </c>
+      <c r="B101" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.12726192</v>
+      </c>
+      <c r="D101" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H101" s="1">
+        <v>4120.64</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.4784984190597</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>309</v>
+      </c>
+      <c r="L101" s="1">
+        <v>279662.7</v>
+      </c>
+      <c r="M101" s="1">
+        <v>282825.03</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>307</v>
-      </c>
-[...43 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>311</v>
+      </c>
+      <c r="B102" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.12248285</v>
+      </c>
+      <c r="D102" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-394.53</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.10285023649454</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>312</v>
+      </c>
+      <c r="L102" s="1">
+        <v>369097.06</v>
+      </c>
+      <c r="M102" s="1">
+        <v>383202.06</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>310</v>
-      </c>
-[...43 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
+        <v>314</v>
+      </c>
+      <c r="B103" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="D103" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-11788.06</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-3.7881595358493</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>315</v>
+      </c>
+      <c r="L103" s="1">
+        <v>296716.9</v>
+      </c>
+      <c r="M103" s="1">
+        <v>299393.66</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>313</v>
-      </c>
-[...43 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>317</v>
+      </c>
+      <c r="B104" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>99.3366267</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-141.62</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.071082958560874</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>417.12</v>
+      </c>
+      <c r="L104" s="1">
+        <v>198673.26</v>
+      </c>
+      <c r="M104" s="1">
+        <v>199090.38</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>316</v>
-      </c>
-[...43 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>319</v>
       </c>
       <c r="B105" s="1">
-        <v>285000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.17055676</v>
+        <v>98.12567885</v>
       </c>
       <c r="D105" s="1">
-        <v>97.791014</v>
+        <v>100.957362</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>278704.39</v>
+        <v>504786.81</v>
       </c>
       <c r="H105" s="1">
-        <v>3939.5</v>
+        <v>2178.91</v>
       </c>
       <c r="I105" s="1">
-        <v>1.4135048249509</v>
+        <v>0.43164955122342</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105" t="s">
         <v>320</v>
       </c>
       <c r="L105" s="1">
-        <v>279786.08</v>
+        <v>490628.39</v>
       </c>
       <c r="M105" s="1">
-        <v>282643.89</v>
+        <v>506965.72</v>
       </c>
       <c r="N105" s="1">
-        <v>0.57</v>
+        <v>1.03</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>322</v>
       </c>
       <c r="B106" s="1">
-        <v>365000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>101.72076312</v>
+        <v>100.59949828</v>
       </c>
       <c r="D106" s="1">
-        <v>105.094956</v>
+        <v>106.064042</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>383596.59</v>
+        <v>530320.21</v>
       </c>
       <c r="H106" s="1">
-        <v>781.7</v>
+        <v>-21363.81</v>
       </c>
       <c r="I106" s="1">
-        <v>0.20378179065669</v>
+        <v>-4.0284736649957</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106" t="s">
         <v>323</v>
       </c>
       <c r="L106" s="1">
-        <v>371280.79</v>
+        <v>502997.5</v>
       </c>
       <c r="M106" s="1">
-        <v>384378.29</v>
+        <v>508956.4</v>
       </c>
       <c r="N106" s="1">
-        <v>0.78</v>
+        <v>1.03</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>325</v>
       </c>
       <c r="B107" s="1">
-        <v>295000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>102.807</v>
+        <v>99.90672685</v>
       </c>
       <c r="D107" s="1">
-        <v>105.485329</v>
+        <v>99.297</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>311181.72</v>
+        <v>99297.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-6073.04</v>
+        <v>1830.27</v>
       </c>
       <c r="I107" s="1">
-        <v>-1.9516056405884</v>
+        <v>1.8432278920813</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107" t="s">
         <v>326</v>
       </c>
       <c r="L107" s="1">
-        <v>303280.65</v>
+        <v>99906.72</v>
       </c>
       <c r="M107" s="1">
-        <v>305108.68</v>
+        <v>101127.27</v>
       </c>
       <c r="N107" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>328</v>
       </c>
       <c r="B108" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.17132496</v>
+        <v>100.54539632</v>
       </c>
       <c r="D108" s="1">
-        <v>99.616</v>
+        <v>100.24168</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>199232.0</v>
+        <v>100241.68</v>
       </c>
       <c r="H108" s="1">
-        <v>2222.98</v>
+        <v>1339.33</v>
       </c>
       <c r="I108" s="1">
-        <v>1.1157745743656</v>
+        <v>1.3361009113175</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
         <v>329</v>
       </c>
       <c r="L108" s="1">
-        <v>200342.65</v>
+        <v>100545.39</v>
       </c>
       <c r="M108" s="1">
-        <v>201454.98</v>
+        <v>101581.01</v>
       </c>
       <c r="N108" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>331</v>
       </c>
       <c r="B109" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.78883463</v>
+        <v>99.17353027</v>
       </c>
       <c r="D109" s="1">
-        <v>100.292605</v>
+        <v>99.884</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>200585.21</v>
+        <v>99884.0</v>
       </c>
       <c r="H109" s="1">
-        <v>3010.95</v>
+        <v>590.56</v>
       </c>
       <c r="I109" s="1">
-        <v>1.5010827567995</v>
+        <v>0.59124584518041</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
         <v>332</v>
       </c>
       <c r="L109" s="1">
-        <v>197577.67</v>
+        <v>99173.53</v>
       </c>
       <c r="M109" s="1">
-        <v>203596.16</v>
+        <v>100474.56</v>
       </c>
       <c r="N109" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>334</v>
       </c>
       <c r="B110" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>101.55207454</v>
+        <v>96.48830587</v>
       </c>
       <c r="D110" s="1">
-        <v>106.064042</v>
+        <v>97.65639</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>530320.21</v>
+        <v>97656.39</v>
       </c>
       <c r="H110" s="1">
-        <v>-17936.55</v>
+        <v>-242.47</v>
       </c>
       <c r="I110" s="1">
-        <v>-3.382211287026</v>
+        <v>-0.248288924053</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
-      <c r="K110" t="s">
-        <v>335</v>
+      <c r="K110">
+        <v>925.62</v>
       </c>
       <c r="L110" s="1">
-        <v>507760.37</v>
+        <v>96488.3</v>
       </c>
       <c r="M110" s="1">
-        <v>512383.66</v>
+        <v>97413.92</v>
       </c>
       <c r="N110" s="1">
-        <v>1.04</v>
+        <v>0.2</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>336</v>
+      </c>
+      <c r="B111" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>84.17569725</v>
+      </c>
+      <c r="D111" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-3627.25</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-1.396796753894</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
         <v>337</v>
       </c>
-      <c r="B111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L111" s="1">
-        <v>100644.52</v>
+        <v>252527.09</v>
       </c>
       <c r="M111" s="1">
-        <v>101624.66</v>
+        <v>256056.2</v>
       </c>
       <c r="N111" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>339</v>
       </c>
       <c r="B112" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.84882828</v>
+        <v>96.40199861</v>
       </c>
       <c r="D112" s="1">
-        <v>100.24168</v>
+        <v>99.507</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>100241.68</v>
+        <v>298521.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1393.45</v>
+        <v>-109.52</v>
       </c>
       <c r="I112" s="1">
-        <v>1.3900904294501</v>
+        <v>-0.036687536220232</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
-      <c r="K112">
-        <v>786.3</v>
+      <c r="K112" t="s">
+        <v>340</v>
       </c>
       <c r="L112" s="1">
-        <v>100848.83</v>
+        <v>289206.0</v>
       </c>
       <c r="M112" s="1">
-        <v>101635.13</v>
+        <v>298411.48</v>
       </c>
       <c r="N112" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
+        <v>342</v>
+      </c>
+      <c r="B113" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>98.59401663</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1543.89</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.1146469338925</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>343</v>
+      </c>
+      <c r="L113" s="1">
+        <v>137045.68</v>
+      </c>
+      <c r="M113" s="1">
+        <v>140053.22</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>341</v>
-      </c>
-[...43 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
+        <v>345</v>
+      </c>
+      <c r="B114" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>94.3557508</v>
+      </c>
+      <c r="D114" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-1900.15</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.39939737795301</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>346</v>
+      </c>
+      <c r="L114" s="1">
+        <v>471778.76</v>
+      </c>
+      <c r="M114" s="1">
+        <v>473854.1</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>344</v>
-      </c>
-[...43 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B115" s="1">
-        <v>300000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>85.27361014</v>
+        <v>100.23959923</v>
       </c>
       <c r="D115" s="1">
-        <v>86.56115</v>
+        <v>99.999</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>259683.45</v>
+        <v>344996.55</v>
       </c>
       <c r="H115" s="1">
-        <v>-734.19</v>
+        <v>1072.12</v>
       </c>
       <c r="I115" s="1">
-        <v>-0.28272498690232</v>
+        <v>0.31076252791513</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
-      <c r="K115" t="s">
+      <c r="K115">
+        <v>242.05</v>
+      </c>
+      <c r="L115" s="1">
+        <v>345826.62</v>
+      </c>
+      <c r="M115" s="1">
+        <v>346068.67</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>350</v>
+      </c>
+      <c r="B116" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>101.01977861</v>
+      </c>
+      <c r="D116" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1541.09</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.29563896414464</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>351</v>
+      </c>
+      <c r="L116" s="1">
+        <v>505098.89</v>
+      </c>
+      <c r="M116" s="1">
+        <v>522815.41</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>349</v>
-      </c>
-[...43 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
+        <v>353</v>
+      </c>
+      <c r="B117" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>68.6215</v>
+      </c>
+      <c r="D117" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-21988.27</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-7.14297780292</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>354</v>
+      </c>
+      <c r="L117" s="1">
+        <v>284779.23</v>
+      </c>
+      <c r="M117" s="1">
+        <v>285842.31</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>352</v>
-      </c>
-[...43 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
+        <v>356</v>
+      </c>
+      <c r="B118" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>97.82733247</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2542.06</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.5797732118484</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>357</v>
+      </c>
+      <c r="L118" s="1">
+        <v>431418.53</v>
+      </c>
+      <c r="M118" s="1">
+        <v>440999.71</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>355</v>
-      </c>
-[...43 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
+        <v>359</v>
+      </c>
+      <c r="B119" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.18015609</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H119" s="1">
+        <v>5235.92</v>
+      </c>
+      <c r="I119" s="1">
+        <v>1.3114059370578</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>360</v>
+      </c>
+      <c r="L119" s="1">
+        <v>392720.63</v>
+      </c>
+      <c r="M119" s="1">
+        <v>404495.97</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>358</v>
-      </c>
-[...43 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
+        <v>362</v>
+      </c>
+      <c r="B120" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.75216507</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H120" s="1">
+        <v>853.38</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.23600465670722</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>363</v>
+      </c>
+      <c r="L120" s="1">
+        <v>361102.84</v>
+      </c>
+      <c r="M120" s="1">
+        <v>362447.94</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>361</v>
-      </c>
-[...43 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B121" s="1">
-        <v>441000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>98.49452568</v>
+        <v>101.91596512</v>
       </c>
       <c r="D121" s="1">
-        <v>99.423503</v>
+        <v>105.578454</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>438457.65</v>
+        <v>137251.99</v>
       </c>
       <c r="H121" s="1">
-        <v>4463.44</v>
+        <v>-4594.73</v>
       </c>
       <c r="I121" s="1">
-        <v>1.0179865717932</v>
+        <v>-3.3476600229986</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
-      <c r="K121" t="s">
+      <c r="K121">
+        <v>166.51</v>
+      </c>
+      <c r="L121" s="1">
+        <v>132490.75</v>
+      </c>
+      <c r="M121" s="1">
+        <v>132657.26</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>364</v>
-      </c>
-[...13 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>367</v>
+      </c>
+      <c r="B122" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>92.93343808</v>
+      </c>
+      <c r="D122" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2120.83</v>
+      </c>
+      <c r="I122" s="1">
+        <v>1.4938516491338</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>44.59</v>
+      </c>
+      <c r="L122" s="1">
+        <v>144046.83</v>
+      </c>
+      <c r="M122" s="1">
+        <v>144091.42</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>366</v>
-      </c>
-[...43 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>369</v>
       </c>
       <c r="B123" s="1">
-        <v>362000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.59542051</v>
+        <v>88.78789091</v>
       </c>
       <c r="D123" s="1">
-        <v>99.888</v>
+        <v>89.961514</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>361594.56</v>
+        <v>251892.24</v>
       </c>
       <c r="H123" s="1">
-        <v>2906.75</v>
+        <v>-2862.31</v>
       </c>
       <c r="I123" s="1">
-        <v>0.80386994760098</v>
+        <v>-1.1363232150383</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
-        <v>345.88</v>
+        <v>423.84</v>
       </c>
       <c r="L123" s="1">
-        <v>364155.43</v>
+        <v>248606.09</v>
       </c>
       <c r="M123" s="1">
-        <v>364501.31</v>
+        <v>249029.93</v>
       </c>
       <c r="N123" s="1">
-        <v>0.74</v>
+        <v>0.5</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>371</v>
       </c>
       <c r="B124" s="1">
-        <v>130000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>102.47074864</v>
+        <v>94.97659603</v>
       </c>
       <c r="D124" s="1">
-        <v>105.578454</v>
+        <v>96.392049</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>137251.99</v>
+        <v>428944.62</v>
       </c>
       <c r="H124" s="1">
-        <v>1257.93</v>
+        <v>911.15</v>
       </c>
       <c r="I124" s="1">
-        <v>0.91651130158477</v>
+        <v>0.21241669845399</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
         <v>372</v>
       </c>
       <c r="L124" s="1">
-        <v>133211.97</v>
+        <v>422645.86</v>
       </c>
       <c r="M124" s="1">
-        <v>138509.92</v>
+        <v>429855.77</v>
       </c>
       <c r="N124" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>374</v>
       </c>
       <c r="B125" s="1">
-        <v>155000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>93.32497717</v>
+        <v>99.68887182</v>
       </c>
       <c r="D125" s="1">
-        <v>91.593929</v>
+        <v>99.924933</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>141970.59</v>
+        <v>399699.73</v>
       </c>
       <c r="H125" s="1">
-        <v>3987.35</v>
+        <v>458.5</v>
       </c>
       <c r="I125" s="1">
-        <v>2.808574649158</v>
+        <v>0.11471111076307</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
         <v>375</v>
       </c>
       <c r="L125" s="1">
-        <v>144653.71</v>
+        <v>398755.49</v>
       </c>
       <c r="M125" s="1">
-        <v>145957.94</v>
+        <v>400158.23</v>
       </c>
       <c r="N125" s="1">
-        <v>0.3</v>
+        <v>0.81</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>377</v>
       </c>
       <c r="B126" s="1">
-        <v>280000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>89.61408014</v>
+        <v>95.255109</v>
       </c>
       <c r="D126" s="1">
-        <v>89.961514</v>
+        <v>98.007783</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>251892.24</v>
+        <v>294023.35</v>
       </c>
       <c r="H126" s="1">
-        <v>-873.09</v>
+        <v>-3696.38</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.34661250382306</v>
+        <v>-1.2571722619989</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
-      <c r="K126">
-        <v>99.73</v>
+      <c r="K126" t="s">
+        <v>378</v>
       </c>
       <c r="L126" s="1">
-        <v>250919.42</v>
+        <v>285765.33</v>
       </c>
       <c r="M126" s="1">
-        <v>251019.15</v>
+        <v>290326.97</v>
       </c>
       <c r="N126" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
+        <v>380</v>
+      </c>
+      <c r="B127" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>98.1242665</v>
+      </c>
+      <c r="D127" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-20035.33</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-3.919186396956</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>554.79</v>
+      </c>
+      <c r="L127" s="1">
+        <v>490621.34</v>
+      </c>
+      <c r="M127" s="1">
+        <v>491176.13</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>379</v>
-      </c>
-[...43 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>382</v>
       </c>
       <c r="B128" s="1">
         <v>300000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.70463082</v>
+        <v>99.76489998</v>
       </c>
       <c r="D128" s="1">
-        <v>99.915</v>
+        <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>299745.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2566.15</v>
+        <v>2351.21</v>
       </c>
       <c r="I128" s="1">
-        <v>0.85611102770688</v>
+        <v>0.78373666666667</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
-      <c r="K128">
-        <v>197.26</v>
+      <c r="K128" t="s">
+        <v>383</v>
       </c>
       <c r="L128" s="1">
-        <v>302113.89</v>
+        <v>299294.7</v>
       </c>
       <c r="M128" s="1">
-        <v>302311.15</v>
+        <v>302351.21</v>
       </c>
       <c r="N128" s="1">
         <v>0.61</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
+        <v>385</v>
+      </c>
+      <c r="B129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>99.54531643</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>2666.55</v>
+      </c>
+      <c r="I129" s="1">
+        <v>2.66655</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>386</v>
+      </c>
+      <c r="L129" s="1">
+        <v>99545.32</v>
+      </c>
+      <c r="M129" s="1">
+        <v>102666.55</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>384</v>
-      </c>
-[...43 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
+        <v>388</v>
+      </c>
+      <c r="B130" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>80.58647066</v>
+      </c>
+      <c r="D130" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-636.29</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.13078996199734</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>389</v>
+      </c>
+      <c r="L130" s="1">
+        <v>483518.82</v>
+      </c>
+      <c r="M130" s="1">
+        <v>485861.29</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>387</v>
-      </c>
-[...43 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
+        <v>391</v>
+      </c>
+      <c r="B131" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>97.01811932</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H131" s="1">
+        <v>2733.25</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.56913646802435</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>392</v>
+      </c>
+      <c r="L131" s="1">
+        <v>468597.52</v>
+      </c>
+      <c r="M131" s="1">
+        <v>482978.35</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>390</v>
-      </c>
-[...43 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
+        <v>394</v>
+      </c>
+      <c r="B132" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.78885736</v>
+      </c>
+      <c r="D132" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H132" s="1">
+        <v>816.12</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.088744435544363</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>395</v>
+      </c>
+      <c r="L132" s="1">
+        <v>898099.72</v>
+      </c>
+      <c r="M132" s="1">
+        <v>920445.61</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>393</v>
-      </c>
-[...43 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
+        <v>397</v>
+      </c>
+      <c r="B133" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>65.3295</v>
+      </c>
+      <c r="D133" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-17639.55</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-3.6613786002529</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>398</v>
+      </c>
+      <c r="L133" s="1">
+        <v>457306.5</v>
+      </c>
+      <c r="M133" s="1">
+        <v>464133.9</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>396</v>
-      </c>
-[...43 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
+        <v>400</v>
+      </c>
+      <c r="B134" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>99.14667327</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.053311</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>302161.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>881.82</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.29183779508275</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>401</v>
+      </c>
+      <c r="L134" s="1">
+        <v>299422.96</v>
+      </c>
+      <c r="M134" s="1">
+        <v>303042.82</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>399</v>
-      </c>
-[...43 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
+        <v>403</v>
+      </c>
+      <c r="B135" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>101.8827609</v>
+      </c>
+      <c r="D135" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H135" s="1">
+        <v>944.77</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.24966282688655</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>404</v>
+      </c>
+      <c r="L135" s="1">
+        <v>366777.93</v>
+      </c>
+      <c r="M135" s="1">
+        <v>379363.14</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>402</v>
-      </c>
-[...43 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
+        <v>406</v>
+      </c>
+      <c r="B136" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>98.75338586</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-725.07</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.29763266947405</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>407</v>
+      </c>
+      <c r="L136" s="1">
+        <v>237008.12</v>
+      </c>
+      <c r="M136" s="1">
+        <v>242887.3</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
         <v>405</v>
-      </c>
-[...43 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
+        <v>409</v>
+      </c>
+      <c r="B137" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.12552383</v>
+      </c>
+      <c r="D137" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1032.11</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.72796273058777</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>410</v>
+      </c>
+      <c r="L137" s="1">
+        <v>140175.73</v>
+      </c>
+      <c r="M137" s="1">
+        <v>142812.72</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>408</v>
-      </c>
-[...43 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B138" s="1">
-        <v>360000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>102.74840282</v>
+        <v>97.97678869</v>
       </c>
       <c r="D138" s="1">
-        <v>105.116214</v>
+        <v>105.684715</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>378418.37</v>
+        <v>137390.13</v>
       </c>
       <c r="H138" s="1">
-        <v>3035.33</v>
+        <v>-8404.21</v>
       </c>
       <c r="I138" s="1">
-        <v>0.80210958046249</v>
+        <v>-6.11704057635</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138" t="s">
+        <v>413</v>
+      </c>
+      <c r="L138" s="1">
+        <v>127369.82</v>
+      </c>
+      <c r="M138" s="1">
+        <v>128985.92</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B139" s="1">
-        <v>240000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>99.26900978</v>
+        <v>98.49083807</v>
       </c>
       <c r="D139" s="1">
-        <v>101.505154</v>
+        <v>99.860373</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>243612.37</v>
+        <v>299581.12</v>
       </c>
       <c r="H139" s="1">
-        <v>20.92</v>
+        <v>-3633.95</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0085874128641333</v>
+        <v>-1.2130103525883</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
-      <c r="K139" t="s">
+      <c r="K139">
+        <v>474.66</v>
+      </c>
+      <c r="L139" s="1">
+        <v>295472.51</v>
+      </c>
+      <c r="M139" s="1">
+        <v>295947.17</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>414</v>
-      </c>
-[...13 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
+        <v>417</v>
+      </c>
+      <c r="B140" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.28704416</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>410665.12</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-1382.39</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-0.33662220935637</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>220.11</v>
+      </c>
+      <c r="L140" s="1">
+        <v>409062.62</v>
+      </c>
+      <c r="M140" s="1">
+        <v>409282.73</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
         <v>416</v>
-      </c>
-[...43 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>419</v>
       </c>
       <c r="B141" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.40234098</v>
+        <v>99.68356847</v>
       </c>
       <c r="D141" s="1">
-        <v>105.684715</v>
+        <v>98.412086</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>137390.13</v>
+        <v>137776.92</v>
       </c>
       <c r="H141" s="1">
-        <v>-6898.25</v>
+        <v>3313.36</v>
       </c>
       <c r="I141" s="1">
-        <v>-5.020921080721</v>
+        <v>2.4048730367902</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
         <v>420</v>
       </c>
       <c r="L141" s="1">
-        <v>129223.04</v>
+        <v>139556.99</v>
       </c>
       <c r="M141" s="1">
-        <v>130491.88</v>
+        <v>141090.28</v>
       </c>
       <c r="N141" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>422</v>
       </c>
       <c r="B142" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>98.26469187</v>
+        <v>99.17222492</v>
       </c>
       <c r="D142" s="1">
-        <v>103.578504</v>
+        <v>98.960671</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>139830.98</v>
+        <v>138544.94</v>
       </c>
       <c r="H142" s="1">
-        <v>-5688.18</v>
+        <v>611.65</v>
       </c>
       <c r="I142" s="1">
-        <v>-4.0678968280134</v>
+        <v>0.4414812984148</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
-      <c r="K142" t="s">
-        <v>423</v>
+      <c r="K142">
+        <v>315.48</v>
       </c>
       <c r="L142" s="1">
-        <v>132657.34</v>
+        <v>138841.11</v>
       </c>
       <c r="M142" s="1">
-        <v>134142.8</v>
+        <v>139156.59</v>
       </c>
       <c r="N142" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
+        <v>424</v>
+      </c>
+      <c r="B143" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>105.34924973</v>
+      </c>
+      <c r="D143" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-2060.53</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-1.4381358624614</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
         <v>425</v>
       </c>
-      <c r="B143" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L143" s="1">
-        <v>296011.54</v>
+        <v>136954.02</v>
       </c>
       <c r="M143" s="1">
-        <v>304148.53</v>
+        <v>141217.31</v>
       </c>
       <c r="N143" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
+        <v>427</v>
+      </c>
+      <c r="B144" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>97.64949777</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H144" s="1">
+        <v>3830.47</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.69683354030813</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
         <v>428</v>
       </c>
-      <c r="B144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L144" s="1">
-        <v>139499.34</v>
+        <v>537072.24</v>
       </c>
       <c r="M144" s="1">
-        <v>140870.57</v>
+        <v>553527.03</v>
       </c>
       <c r="N144" s="1">
-        <v>0.29</v>
+        <v>1.12</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
+        <v>430</v>
+      </c>
+      <c r="B145" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.99866569</v>
+      </c>
+      <c r="D145" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="H145" s="1">
+        <v>568.35</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.54505714636714</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
         <v>431</v>
       </c>
-      <c r="B145" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L145" s="1">
-        <v>138921.04</v>
+        <v>100998.67</v>
       </c>
       <c r="M145" s="1">
-        <v>139062.0</v>
+        <v>104841.82</v>
       </c>
       <c r="N145" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>433</v>
       </c>
       <c r="B146" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>106.85732467</v>
+        <v>91.96337228</v>
       </c>
       <c r="D146" s="1">
-        <v>110.213723</v>
+        <v>95.837535</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>143277.84</v>
+        <v>191675.07</v>
       </c>
       <c r="H146" s="1">
-        <v>-516.74</v>
+        <v>-7690.79</v>
       </c>
       <c r="I146" s="1">
-        <v>-0.36065591161899</v>
+        <v>-4.0124101689385</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146" t="s">
-        <v>434</v>
+      <c r="K146">
+        <v>57.53</v>
       </c>
       <c r="L146" s="1">
-        <v>138914.52</v>
+        <v>183926.75</v>
       </c>
       <c r="M146" s="1">
-        <v>142761.1</v>
+        <v>183984.28</v>
       </c>
       <c r="N146" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
+        <v>435</v>
+      </c>
+      <c r="B147" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>84.27549116</v>
+      </c>
+      <c r="D147" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-601.36</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.12614808105706</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
         <v>436</v>
       </c>
-      <c r="B147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L147" s="1">
-        <v>542133.07</v>
+        <v>471942.75</v>
       </c>
       <c r="M147" s="1">
-        <v>557412.52</v>
+        <v>476108.23</v>
       </c>
       <c r="N147" s="1">
-        <v>1.13</v>
+        <v>0.96</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B148" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>102.23695976</v>
+        <v>95.31833487</v>
       </c>
       <c r="D148" s="1">
-        <v>104.27347</v>
+        <v>100.243095</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>104273.47</v>
+        <v>200486.19</v>
       </c>
       <c r="H148" s="1">
-        <v>1530.61</v>
+        <v>-9779.38</v>
       </c>
       <c r="I148" s="1">
-        <v>1.4678805644427</v>
+        <v>-4.8778322337314</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148" t="s">
-        <v>440</v>
+      <c r="K148">
+        <v>70.14</v>
       </c>
       <c r="L148" s="1">
-        <v>102236.96</v>
+        <v>190636.67</v>
       </c>
       <c r="M148" s="1">
-        <v>105804.08</v>
+        <v>190706.81</v>
       </c>
       <c r="N148" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B149" s="1">
         <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>92.31051609</v>
+        <v>100.99181105</v>
       </c>
       <c r="D149" s="1">
-        <v>95.837535</v>
+        <v>99.948</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>191675.07</v>
+        <v>199896.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-7049.93</v>
+        <v>10037.21</v>
       </c>
       <c r="I149" s="1">
-        <v>-3.678063088747</v>
+        <v>5.0212160323368</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
-      <c r="K149">
-        <v>4.11</v>
+      <c r="K149" t="s">
+        <v>441</v>
       </c>
       <c r="L149" s="1">
-        <v>184621.03</v>
+        <v>201983.62</v>
       </c>
       <c r="M149" s="1">
-        <v>184625.14</v>
+        <v>209933.21</v>
       </c>
       <c r="N149" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B150" s="1">
-        <v>560000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>85.11788808</v>
+        <v>93.04785086</v>
       </c>
       <c r="D150" s="1">
-        <v>85.126713</v>
+        <v>90.382013</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>476709.59</v>
+        <v>135573.02</v>
       </c>
       <c r="H150" s="1">
-        <v>3816.88</v>
+        <v>4124.1</v>
       </c>
       <c r="I150" s="1">
-        <v>0.80067195627426</v>
+        <v>3.041976936119</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
-      <c r="K150" t="s">
-        <v>445</v>
+      <c r="K150">
+        <v>125.34</v>
       </c>
       <c r="L150" s="1">
-        <v>476660.17</v>
+        <v>139571.78</v>
       </c>
       <c r="M150" s="1">
-        <v>480526.47</v>
+        <v>139697.12</v>
       </c>
       <c r="N150" s="1">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B151" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>95.55230607</v>
+        <v>87.52529251</v>
       </c>
       <c r="D151" s="1">
-        <v>100.243095</v>
+        <v>86.219563</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>200486.19</v>
+        <v>137951.3</v>
       </c>
       <c r="H151" s="1">
-        <v>-7825.41</v>
+        <v>2354.37</v>
       </c>
       <c r="I151" s="1">
-        <v>-3.9032164759079</v>
+        <v>1.7066674978779</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
-      <c r="K151" t="s">
-        <v>448</v>
+      <c r="K151">
+        <v>265.21</v>
       </c>
       <c r="L151" s="1">
-        <v>191104.62</v>
+        <v>140040.46</v>
       </c>
       <c r="M151" s="1">
-        <v>192660.78</v>
+        <v>140305.67</v>
       </c>
       <c r="N151" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B152" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.22954563</v>
+        <v>97.028564</v>
       </c>
       <c r="D152" s="1">
-        <v>99.948</v>
+        <v>98.939836</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>199896.0</v>
+        <v>138515.77</v>
       </c>
       <c r="H152" s="1">
-        <v>9679.26</v>
+        <v>-2166.6</v>
       </c>
       <c r="I152" s="1">
-        <v>4.8421479169168</v>
+        <v>-1.5641540309815</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
-      <c r="K152" t="s">
-        <v>451</v>
+      <c r="K152">
+        <v>509.18</v>
       </c>
       <c r="L152" s="1">
-        <v>202459.1</v>
+        <v>135839.99</v>
       </c>
       <c r="M152" s="1">
-        <v>209575.26</v>
+        <v>136349.17</v>
       </c>
       <c r="N152" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B153" s="1">
         <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>93.23616256</v>
+        <v>92.56344404</v>
       </c>
       <c r="D153" s="1">
-        <v>90.382013</v>
+        <v>90.429947</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>135573.02</v>
+        <v>135644.92</v>
       </c>
       <c r="H153" s="1">
-        <v>4393.21</v>
+        <v>3281.92</v>
       </c>
       <c r="I153" s="1">
-        <v>3.2404751328841</v>
+        <v>2.4194934834272</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
-        <v>111.99</v>
+        <v>81.68</v>
       </c>
       <c r="L153" s="1">
-        <v>139854.24</v>
+        <v>138845.16</v>
       </c>
       <c r="M153" s="1">
-        <v>139966.23</v>
+        <v>138926.84</v>
       </c>
       <c r="N153" s="1">
         <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1">
-        <v>160000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>88.24386291</v>
+        <v>99.27944717</v>
       </c>
       <c r="D154" s="1">
-        <v>86.219563</v>
+        <v>104.254153</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>137951.3</v>
+        <v>312762.46</v>
       </c>
       <c r="H154" s="1">
-        <v>3447.1</v>
+        <v>-13187.82</v>
       </c>
       <c r="I154" s="1">
-        <v>2.4987803666946</v>
+        <v>-4.2165610284559</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
-      <c r="K154">
-        <v>208.22</v>
+      <c r="K154" t="s">
+        <v>452</v>
       </c>
       <c r="L154" s="1">
-        <v>141190.18</v>
+        <v>297838.34</v>
       </c>
       <c r="M154" s="1">
-        <v>141398.4</v>
+        <v>299574.64</v>
       </c>
       <c r="N154" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1">
-        <v>140000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>97.50062705</v>
+        <v>92.65184202</v>
       </c>
       <c r="D155" s="1">
-        <v>98.939836</v>
+        <v>95.381538</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>138515.77</v>
+        <v>476907.69</v>
       </c>
       <c r="H155" s="1">
-        <v>-1730.1</v>
+        <v>-9809.44</v>
       </c>
       <c r="I155" s="1">
-        <v>-1.2490274573068</v>
+        <v>-2.0568844255793</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
-      <c r="K155">
-        <v>284.79</v>
+      <c r="K155" t="s">
+        <v>455</v>
       </c>
       <c r="L155" s="1">
-        <v>136500.88</v>
+        <v>463259.21</v>
       </c>
       <c r="M155" s="1">
-        <v>136785.67</v>
+        <v>467098.25</v>
       </c>
       <c r="N155" s="1">
-        <v>0.28</v>
+        <v>0.95</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1">
         <v>400000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.0</v>
+        <v>105.06482028</v>
       </c>
       <c r="D156" s="1">
-        <v>98.91284</v>
+        <v>109.314258</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>395651.36</v>
+        <v>437257.03</v>
       </c>
       <c r="H156" s="1">
-        <v>4348.64</v>
+        <v>-3847.06</v>
       </c>
       <c r="I156" s="1">
-        <v>1.0991090742112</v>
+        <v>-0.87981661495528</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
-      <c r="K156">
-        <v>0.0</v>
+      <c r="K156" t="s">
+        <v>458</v>
       </c>
       <c r="L156" s="1">
-        <v>400000.0</v>
+        <v>420259.29</v>
       </c>
       <c r="M156" s="1">
-        <v>400000.0</v>
+        <v>433409.97</v>
       </c>
       <c r="N156" s="1">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1">
-        <v>150000.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C157" s="1">
-        <v>92.85506846</v>
+        <v>114.1</v>
       </c>
       <c r="D157" s="1">
-        <v>90.429947</v>
+        <v>115.47</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>135644.92</v>
+        <v>0.0</v>
       </c>
       <c r="H157" s="1">
-        <v>3706.0</v>
+        <v>19180.0</v>
       </c>
       <c r="I157" s="1">
-        <v>2.7321332785629</v>
+        <v>0</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
-        <v>68.32</v>
+        <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>139282.6</v>
+        <v>19180.0</v>
       </c>
       <c r="M157" s="1">
-        <v>139350.92</v>
+        <v>19180.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.28</v>
+        <v>0.04</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1">
-        <v>300000.0</v>
+        <v>62.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.18976527</v>
+        <v>105.5</v>
       </c>
       <c r="D158" s="1">
-        <v>104.254153</v>
+        <v>105.57169355</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>312762.46</v>
+        <v>0.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-11151.38</v>
+        <v>-4445.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-3.5654470808293</v>
+        <v>0</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158" t="s">
-        <v>464</v>
+      <c r="K158">
+        <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>300569.3</v>
+        <v>-4445.0</v>
       </c>
       <c r="M158" s="1">
-        <v>301611.08</v>
+        <v>-4445.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.61</v>
+        <v>-0.01</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>462</v>
-[...149 lines deleted...]
-        <v>471</v>
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">