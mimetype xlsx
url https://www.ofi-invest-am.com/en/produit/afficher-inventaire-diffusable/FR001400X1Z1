--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1287 +136,1293 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 243.84</t>
+    <t>2 502.74</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>1 628.38</t>
+    <t>2 239.03</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 211.78</t>
+    <t>2 644.52</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>8 153.42</t>
+    <t>9 041.10</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>3 994.52</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>4 052.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>1 876.71</t>
+    <t>2 061.64</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>6 358.36</t>
+    <t>9 040.79</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>3 654.11</t>
+    <t>4 671.23</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>4 257.53</t>
+    <t>5 034.25</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>1 849.32</t>
+    <t>2 348.63</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>1 448.01</t>
+    <t>2 172.02</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>1 898.63</t>
+    <t>3 433.36</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>1 424.66</t>
+    <t>1 794.52</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>8 428.77</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>10 164.38</t>
+    <t>11 200.00</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>8 599.32</t>
+    <t>10 097.26</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 498.63</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>9 454.79</t>
+    <t>10 527.40</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 516.10</t>
+    <t>2 802.74</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>10 737.07</t>
+    <t>11 960.28</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 647.74</t>
+    <t>3 479.01</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>10 455.48</t>
+    <t>11 768.49</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 232.19</t>
+    <t>3 537.33</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>12 052.08</t>
+    <t>13 108.60</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>6 803.59</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>4 135.27</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 613.23</t>
+    <t>1 818.69</t>
   </si>
   <si>
     <t>XS2310118976</t>
   </si>
   <si>
     <t>CAIX 1.25 06-31</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>2 650.68</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 207.53</t>
+    <t>1 605.14</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 175.34</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>4 208.22</t>
+    <t>4 800.00</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
+    <t>1 347.95</t>
+  </si>
+  <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>2 475.00</t>
+    <t>2 780.14</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>13 635.62</t>
+    <t>14 800.68</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>2 792.47</t>
+    <t>3 042.12</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>5 998.63</t>
+    <t>6 534.93</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>5 716.22</t>
+    <t>7 145.28</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
+    <t>1 029.45</t>
+  </si>
+  <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 304.11</t>
+    <t>2 572.26</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>4 207.19</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 107.53</t>
+    <t>1 495.89</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>3 857.26</t>
+    <t>4 314.04</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 186.64</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>13 356.16</t>
+    <t>14 743.15</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>4 558.17</t>
+    <t>5 352.18</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>3 068.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>8 353.97</t>
+    <t>9 493.15</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>4 768.15</t>
+    <t>5 188.87</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 141.10</t>
+    <t>1 400.00</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>5 274.45</t>
+    <t>5 809.83</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 238.58</t>
+    <t>1 475.75</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>8 040.41</t>
+    <t>8 761.64</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>1 810.62</t>
+    <t>1 967.81</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 014.11</t>
+    <t>2 188.41</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>5 227.40</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>1 865.75</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>3 935.62</t>
-[...1 lines deleted...]
-  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>1 723.29</t>
+    <t>2 037.67</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>3 826.88</t>
+    <t>4 180.31</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>3 973.70</t>
+    <t>4 452.67</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>2 911.64</t>
+    <t>3 152.05</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>4 800.00</t>
+    <t>5 391.78</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>15 189.04</t>
+    <t>16 742.47</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>19 617.45</t>
+    <t>21 419.05</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>9 277.40</t>
+    <t>10 248.29</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>3 912.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
+    <t>6 475.68</t>
+  </si>
+  <si>
+    <t>XS2979643991</t>
+  </si>
+  <si>
+    <t>INMO CO 3.25 01-30</t>
+  </si>
+  <si>
+    <t>1 780.82</t>
+  </si>
+  <si>
+    <t>XS2625195891</t>
+  </si>
+  <si>
+    <t>INTE 4.0 05-26</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>3 474.66</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>15 386.30</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>6 706.85</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>1 522.60</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>8 680.00</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>4 070.03</t>
+  </si>
+  <si>
+    <t>BE0002832138</t>
+  </si>
+  <si>
+    <t>KBC GRO 0.25 03-27</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>3 754.11</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>14 013.70</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>3 301.03</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>3 193.15</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>1 371.58</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>5 178.08</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>1 274.80</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>7 933.44</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>5 009.81</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>8 006.85</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>3 572.33</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>3 228.63</t>
+  </si>
+  <si>
+    <t>XS1904690341</t>
+  </si>
+  <si>
+    <t>PROL IN 2.375 11-30</t>
+  </si>
+  <si>
+    <t>1 028.41</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELE 4.625 PERP</t>
+  </si>
+  <si>
+    <t>2 635.62</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>8 765.75</t>
+  </si>
+  <si>
+    <t>FR0014010DR1</t>
+  </si>
+  <si>
+    <t>RENA 3.875 09-30</t>
+  </si>
+  <si>
+    <t>1 634.93</t>
+  </si>
+  <si>
+    <t>FR0014007LP4</t>
+  </si>
+  <si>
+    <t>RTE EDF 0.75 01-34</t>
+  </si>
+  <si>
+    <t>XS3166372568</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 11-33</t>
+  </si>
+  <si>
+    <t>6 445.42</t>
+  </si>
+  <si>
+    <t>FR001400U1Q3</t>
+  </si>
+  <si>
+    <t>SG 3.625 11-30</t>
+  </si>
+  <si>
+    <t>7 647.26</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAI GO 1.0 07-42</t>
+  </si>
+  <si>
+    <t>3 550.68</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>3 423.29</t>
+  </si>
+  <si>
+    <t>XS2675685700</t>
+  </si>
+  <si>
+    <t>SSE 4.0 09-31</t>
+  </si>
+  <si>
+    <t>7 061.92</t>
+  </si>
+  <si>
+    <t>XS2532312548</t>
+  </si>
+  <si>
+    <t>STAT AS 2.875 09-29</t>
+  </si>
+  <si>
+    <t>3 232.60</t>
+  </si>
+  <si>
+    <t>XS2723597923</t>
+  </si>
+  <si>
+    <t>STAT AS 3.125 12-26</t>
+  </si>
+  <si>
+    <t>XS2779793061</t>
+  </si>
+  <si>
+    <t>STAT AS 3.75 03-39</t>
+  </si>
+  <si>
+    <t>4 621.23</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STAT SF 3.375 02-36</t>
+  </si>
+  <si>
+    <t>XS2443749648</t>
+  </si>
+  <si>
+    <t>TELI CO 2.75 06-83</t>
+  </si>
+  <si>
     <t>5 560.27</t>
   </si>
   <si>
-    <t>XS2979643991</t>
-[...337 lines deleted...]
-  <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 644.52</t>
+    <t>1 825.75</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>1 586.71</t>
+    <t>2 019.45</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>7 286.30</t>
+    <t>8 284.93</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 070.21</t>
+    <t>2 356.85</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>1 041.78</t>
+    <t>1 186.03</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
+    <t>1 056.44</t>
+  </si>
+  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>2 596.44</t>
+    <t>3 461.92</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 217.95</t>
+    <t>2 450.96</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>1 380.82</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>7 025.34</t>
+    <t>7 746.58</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>8 224.66</t>
+    <t>8 927.40</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>2 000.00</t>
-[...17 lines deleted...]
-    <t>EURO-OAT 0326</t>
+    <t>2 739.73</t>
+  </si>
+  <si>
+    <t>OEM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
+  </si>
+  <si>
+    <t>OATM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO-OAT 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1783,237 +1789,237 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15272.0</v>
       </c>
       <c r="D2">
-        <v>1509.33</v>
+        <v>1521.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23050490.58</v>
+        <v>23233273.66</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23050490.58</v>
+        <v>23233273.66</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>32948.516</v>
+        <v>30615.632</v>
       </c>
       <c r="D3">
-        <v>99.74</v>
+        <v>100.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3286300.47</v>
+        <v>3076521.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3286300.47</v>
+        <v>3076521.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2880.267</v>
+        <v>2886.023</v>
       </c>
       <c r="D4">
-        <v>5015.3</v>
+        <v>5054.91</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14445430.56</v>
+        <v>14588597.61</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14445430.56</v>
+        <v>14588597.61</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4516.0</v>
+        <v>6611.0</v>
       </c>
       <c r="D5">
-        <v>102.06</v>
+        <v>102.87</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>460930.43</v>
+        <v>680087.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>460930.43</v>
+        <v>680087.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.36</v>
+        <v>102.1</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1013.63</v>
+        <v>1021.09</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1013.63</v>
+        <v>1021.09</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>102.2</v>
+        <v>102.97</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>102.2</v>
+        <v>102.97</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>102.2</v>
+        <v>102.97</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>101.28</v>
+        <v>102.09</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1012.88</v>
+        <v>1020.91</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1012.88</v>
+        <v>1020.91</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2062,7787 +2068,7787 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1792.0</v>
+        <v>1577.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.65</v>
+        <v>1070.11</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.64769531</v>
+        <v>1067.94888396</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1913224.67</v>
+        <v>1684155.39</v>
       </c>
       <c r="I2" s="1">
-        <v>1796.13</v>
+        <v>3408.08</v>
       </c>
       <c r="J2" s="1">
-        <v>0.093879721925183</v>
+        <v>0.20236137474227</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1915020.8</v>
+        <v>1687563.47</v>
       </c>
       <c r="N2" s="1">
-        <v>1915020.8</v>
+        <v>1687563.47</v>
       </c>
       <c r="O2" s="1">
-        <v>4.64</v>
+        <v>4.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.01932988</v>
+        <v>100.00956506</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>331.04</v>
+        <v>576.27</v>
       </c>
       <c r="J3" s="1">
-        <v>0.23322553650539</v>
+        <v>0.4059958914994</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>140027.06</v>
+        <v>140013.39</v>
       </c>
       <c r="N3" s="1">
-        <v>142270.9</v>
+        <v>142516.13</v>
       </c>
       <c r="O3" s="1">
         <v>0.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.65773378</v>
+        <v>100.46464786</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>1943.65</v>
+        <v>4603.85</v>
       </c>
       <c r="J4" s="1">
-        <v>0.76880211955459</v>
+        <v>1.8210324071265</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>253130.65</v>
+        <v>255180.2</v>
       </c>
       <c r="N4" s="1">
-        <v>254759.03</v>
+        <v>257419.23</v>
       </c>
       <c r="O4" s="1">
         <v>0.62</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.43732447</v>
+        <v>100.53073213</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>667.45</v>
+        <v>2900.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.41076070581053</v>
+        <v>1.7849643549928</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>81.44</v>
+        <v>521.21</v>
       </c>
       <c r="M5" s="1">
-        <v>163077.21</v>
+        <v>164870.4</v>
       </c>
       <c r="N5" s="1">
-        <v>163158.65</v>
+        <v>165391.61</v>
       </c>
       <c r="O5" s="1">
         <v>0.4</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>105.47215174</v>
+        <v>106.3535733</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-6586.61</v>
+        <v>-5020.04</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.5830738806447</v>
+        <v>-3.4930281592187</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>15.58</v>
+        <v>436.3</v>
       </c>
       <c r="M6" s="1">
-        <v>137113.8</v>
+        <v>138259.65</v>
       </c>
       <c r="N6" s="1">
-        <v>137129.38</v>
+        <v>138695.95</v>
       </c>
       <c r="O6" s="1">
         <v>0.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.0996557</v>
+        <v>106.58747534</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-1373.48</v>
+        <v>-306.57</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.97055566127672</v>
+        <v>-0.21663456990827</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>137929.55</v>
+        <v>138563.72</v>
       </c>
       <c r="N7" s="1">
-        <v>140141.33</v>
+        <v>141208.24</v>
       </c>
       <c r="O7" s="1">
         <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>400000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.42300742</v>
+        <v>98.91838419</v>
       </c>
       <c r="E8" s="1">
         <v>99.351798</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>397407.19</v>
       </c>
       <c r="I8" s="1">
-        <v>4438.26</v>
+        <v>7307.44</v>
       </c>
       <c r="J8" s="1">
-        <v>1.1168041524362</v>
+        <v>1.8387790115222</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>393692.03</v>
+        <v>395673.53</v>
       </c>
       <c r="N8" s="1">
-        <v>401845.45</v>
+        <v>404714.63</v>
       </c>
       <c r="O8" s="1">
         <v>0.97</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.88652071</v>
+        <v>99.74229791</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>1479.33</v>
+        <v>4712.41</v>
       </c>
       <c r="J9" s="1">
-        <v>0.49557299779906</v>
+        <v>1.5786492199565</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>296659.56</v>
+        <v>299226.89</v>
       </c>
       <c r="N9" s="1">
-        <v>299988.33</v>
+        <v>303221.41</v>
       </c>
       <c r="O9" s="1">
         <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>104.78883527</v>
+        <v>104.92370425</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>79.16</v>
+        <v>-3721.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.072782954077689</v>
+        <v>-3.4217826435824</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>59</v>
+      <c r="L10">
+        <v>116.44</v>
       </c>
       <c r="M10" s="1">
-        <v>104788.84</v>
+        <v>104923.7</v>
       </c>
       <c r="N10" s="1">
-        <v>108840.89</v>
+        <v>105040.14</v>
       </c>
       <c r="O10" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.75809188</v>
+        <v>99.95917186</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1950.8</v>
+        <v>2336.82</v>
       </c>
       <c r="J11" s="1">
-        <v>1.9569840696601</v>
+        <v>2.3442277597207</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99758.09</v>
+        <v>99959.18</v>
       </c>
       <c r="N11" s="1">
-        <v>101634.8</v>
+        <v>102020.82</v>
       </c>
       <c r="O11" s="1">
         <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C12" s="1">
         <v>967000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.73043237</v>
+        <v>100.22048513</v>
       </c>
       <c r="E12" s="1">
         <v>99.750909</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>964591.29</v>
       </c>
       <c r="I12" s="1">
-        <v>6160.35</v>
+        <v>13581.59</v>
       </c>
       <c r="J12" s="1">
-        <v>0.638648727587</v>
+        <v>1.4080149946202</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>964393.28</v>
+        <v>969132.09</v>
       </c>
       <c r="N12" s="1">
-        <v>970751.64</v>
+        <v>978172.88</v>
       </c>
       <c r="O12" s="1">
         <v>2.35</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>440000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.28808215</v>
+        <v>99.80235942</v>
       </c>
       <c r="E13" s="1">
         <v>99.817586</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>439197.38</v>
       </c>
       <c r="I13" s="1">
-        <v>1324.29</v>
+        <v>4604.23</v>
       </c>
       <c r="J13" s="1">
-        <v>0.30152502275856</v>
+        <v>1.0483282026865</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>436867.56</v>
+        <v>439130.38</v>
       </c>
       <c r="N13" s="1">
-        <v>440521.67</v>
+        <v>443801.61</v>
       </c>
       <c r="O13" s="1">
         <v>1.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.60623236</v>
+        <v>98.73245438</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2753.59</v>
+        <v>2889.06</v>
       </c>
       <c r="J14" s="1">
-        <v>2.8715731785581</v>
+        <v>3.012847666953</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>38.7</v>
+        <v>47.95</v>
       </c>
       <c r="M14" s="1">
-        <v>98606.23</v>
+        <v>98732.45</v>
       </c>
       <c r="N14" s="1">
-        <v>98644.93</v>
+        <v>98780.4</v>
       </c>
       <c r="O14" s="1">
         <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.98990169</v>
+        <v>100.19863553</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>5154.24</v>
+        <v>9557.15</v>
       </c>
       <c r="J15" s="1">
-        <v>1.7408679616176</v>
+        <v>3.2279708044975</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>296969.71</v>
+        <v>300595.9</v>
       </c>
       <c r="N15" s="1">
-        <v>301227.24</v>
+        <v>305630.15</v>
       </c>
       <c r="O15" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.74072988</v>
+        <v>99.53764572</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-329.56</v>
+        <v>1763.59</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.16506033021182</v>
+        <v>0.88329514430834</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>197481.45</v>
+        <v>199075.29</v>
       </c>
       <c r="N16" s="1">
-        <v>199330.77</v>
+        <v>201423.92</v>
       </c>
       <c r="O16" s="1">
         <v>0.48</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C17" s="1">
         <v>270000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.60833435</v>
+        <v>102.07488417</v>
       </c>
       <c r="E17" s="1">
         <v>103.373974</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>279109.73</v>
       </c>
       <c r="I17" s="1">
-        <v>-619.21</v>
+        <v>-1335.52</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.2218518143384</v>
+        <v>-0.47849281356118</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>277042.51</v>
+        <v>275602.19</v>
       </c>
       <c r="N17" s="1">
-        <v>278490.52</v>
+        <v>277774.21</v>
       </c>
       <c r="O17" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.86663514</v>
+        <v>101.74756267</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-3753.84</v>
+        <v>-3593.83</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.6526767454777</v>
+        <v>-2.5396045830937</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>237.6</v>
+        <v>558.36</v>
       </c>
       <c r="M18" s="1">
-        <v>137519.96</v>
+        <v>137359.21</v>
       </c>
       <c r="N18" s="1">
-        <v>137757.56</v>
+        <v>137917.57</v>
       </c>
       <c r="O18" s="1">
         <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.60147701</v>
+        <v>101.61121009</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-2279.0</v>
+        <v>-2006.88</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.1897705718088</v>
+        <v>-1.9283048552662</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>194.36</v>
+        <v>456.74</v>
       </c>
       <c r="M19" s="1">
-        <v>101601.47</v>
+        <v>101611.21</v>
       </c>
       <c r="N19" s="1">
-        <v>101795.83</v>
+        <v>102067.95</v>
       </c>
       <c r="O19" s="1">
         <v>0.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>620000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>90.41903649</v>
+      </c>
+      <c r="E20" s="1">
+        <v>89.084213</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>552322.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>11709.26</v>
+      </c>
+      <c r="J20" s="1">
+        <v>2.1200056228058</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>377150.33</v>
+        <v>560598.02</v>
       </c>
       <c r="N20" s="1">
-        <v>379048.96</v>
+        <v>564031.38</v>
       </c>
       <c r="O20" s="1">
-        <v>0.92</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.87538626</v>
+        <v>100.44336539</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>447.72</v>
+        <v>2027.51</v>
       </c>
       <c r="J21" s="1">
-        <v>0.22434675393467</v>
+        <v>1.0159592760433</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
-        <v>263.01</v>
+        <v>706.85</v>
       </c>
       <c r="M21" s="1">
-        <v>199750.78</v>
+        <v>200886.73</v>
       </c>
       <c r="N21" s="1">
-        <v>200013.79</v>
+        <v>201593.58</v>
       </c>
       <c r="O21" s="1">
         <v>0.48</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.59584541</v>
+        <v>99.98216045</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>1099.61</v>
+        <v>2087.58</v>
       </c>
       <c r="J22" s="1">
-        <v>0.68864041723865</v>
+        <v>1.3073653042616</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>159353.35</v>
+        <v>159971.46</v>
       </c>
       <c r="N22" s="1">
-        <v>160778.01</v>
+        <v>161765.98</v>
       </c>
       <c r="O22" s="1">
         <v>0.39</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.42850562</v>
+        <v>95.43431891</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-865.93</v>
+        <v>-761.84</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.44984897930834</v>
+        <v>-0.39577442333245</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>770.55</v>
+        <v>863.01</v>
       </c>
       <c r="M23" s="1">
-        <v>190857.01</v>
+        <v>190868.64</v>
       </c>
       <c r="N23" s="1">
-        <v>191627.56</v>
+        <v>191731.65</v>
       </c>
       <c r="O23" s="1">
         <v>0.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.33844125</v>
+        <v>98.37774311</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>2052.65</v>
+        <v>2175.17</v>
       </c>
       <c r="J24" s="1">
-        <v>2.1165187033478</v>
+        <v>2.2428509429085</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>696.58</v>
+        <v>779.79</v>
       </c>
       <c r="M24" s="1">
-        <v>98338.44</v>
+        <v>98377.75</v>
       </c>
       <c r="N24" s="1">
-        <v>99035.02</v>
+        <v>99157.54</v>
       </c>
       <c r="O24" s="1">
         <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.75526732</v>
+        <v>98.88624079</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8028.97</v>
+        <v>8488.47</v>
       </c>
       <c r="J25" s="1">
-        <v>2.782618236937</v>
+        <v>2.9418681880357</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>303.29</v>
+        <v>369.86</v>
       </c>
       <c r="M25" s="1">
-        <v>296265.8</v>
+        <v>296658.73</v>
       </c>
       <c r="N25" s="1">
-        <v>296569.09</v>
+        <v>297028.59</v>
       </c>
       <c r="O25" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.37692111</v>
+        <v>102.52983447</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>722.57</v>
+        <v>1958.02</v>
       </c>
       <c r="J26" s="1">
-        <v>0.22950609102565</v>
+        <v>0.62191554638312</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>307130.76</v>
+        <v>307589.5</v>
       </c>
       <c r="N26" s="1">
-        <v>315559.53</v>
+        <v>316794.98</v>
       </c>
       <c r="O26" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C27" s="1">
         <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.18889366</v>
+        <v>96.39835959</v>
       </c>
       <c r="E27" s="1">
         <v>92.84792</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>92847.92</v>
       </c>
       <c r="I27" s="1">
-        <v>3373.58</v>
+        <v>3590.44</v>
       </c>
       <c r="J27" s="1">
-        <v>3.6334470389859</v>
+        <v>3.8670117758158</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>32.6</v>
+        <v>40.0</v>
       </c>
       <c r="M27" s="1">
-        <v>96188.9</v>
+        <v>96398.36</v>
       </c>
       <c r="N27" s="1">
-        <v>96221.5</v>
+        <v>96438.36</v>
       </c>
       <c r="O27" s="1">
         <v>0.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C28" s="1">
         <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>94.84342812</v>
+        <v>95.05650137</v>
       </c>
       <c r="E28" s="1">
         <v>91.485975</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>182971.95</v>
       </c>
       <c r="I28" s="1">
-        <v>7016.28</v>
+        <v>7479.41</v>
       </c>
       <c r="J28" s="1">
-        <v>3.8346205524945</v>
+        <v>4.087735852408</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>301.37</v>
+        <v>338.36</v>
       </c>
       <c r="M28" s="1">
-        <v>189686.86</v>
+        <v>190113.0</v>
       </c>
       <c r="N28" s="1">
-        <v>189988.23</v>
+        <v>190451.36</v>
       </c>
       <c r="O28" s="1">
         <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C29" s="1">
         <v>400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.44705492</v>
+        <v>101.91020059</v>
       </c>
       <c r="E29" s="1">
         <v>103.254563</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>413018.25</v>
       </c>
       <c r="I29" s="1">
-        <v>2934.35</v>
+        <v>5822.55</v>
       </c>
       <c r="J29" s="1">
-        <v>0.71046497340009</v>
+        <v>1.409756106419</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M29" s="1">
-        <v>405788.22</v>
+        <v>407640.8</v>
       </c>
       <c r="N29" s="1">
-        <v>415952.6</v>
+        <v>418840.8</v>
       </c>
       <c r="O29" s="1">
         <v>1.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C30" s="1">
         <v>600000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.54369141</v>
+        <v>100.12428074</v>
       </c>
       <c r="E30" s="1">
         <v>99.566103</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>597396.62</v>
       </c>
       <c r="I30" s="1">
-        <v>8464.84</v>
+        <v>13446.32</v>
       </c>
       <c r="J30" s="1">
-        <v>1.4169547862524</v>
+        <v>2.2508195643959</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>597262.14</v>
+        <v>600745.68</v>
       </c>
       <c r="N30" s="1">
-        <v>605861.46</v>
+        <v>610842.94</v>
       </c>
       <c r="O30" s="1">
         <v>1.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C31" s="1">
         <v>400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.55221098</v>
+        <v>99.64119805</v>
       </c>
       <c r="E31" s="1">
         <v>98.199808</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>392799.23</v>
       </c>
       <c r="I31" s="1">
-        <v>7908.24</v>
+        <v>8560.08</v>
       </c>
       <c r="J31" s="1">
-        <v>2.0133033356506</v>
+        <v>2.179250707798</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>398208.84</v>
+        <v>398564.79</v>
       </c>
       <c r="N31" s="1">
-        <v>400707.47</v>
+        <v>401359.31</v>
       </c>
       <c r="O31" s="1">
         <v>0.97</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C32" s="1">
         <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.35451984</v>
+        <v>97.51177917</v>
       </c>
       <c r="E32" s="1">
         <v>96.0814</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96081.4</v>
       </c>
       <c r="I32" s="1">
-        <v>1520.72</v>
+        <v>1705.72</v>
       </c>
       <c r="J32" s="1">
-        <v>1.5827413006055</v>
+        <v>1.7752863717639</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>247.6</v>
+        <v>275.34</v>
       </c>
       <c r="M32" s="1">
-        <v>97354.52</v>
+        <v>97511.78</v>
       </c>
       <c r="N32" s="1">
-        <v>97602.12</v>
+        <v>97787.12</v>
       </c>
       <c r="O32" s="1">
         <v>0.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C33" s="1">
         <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.81478014</v>
+        <v>103.30183378</v>
       </c>
       <c r="E33" s="1">
         <v>105.575358</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>422301.43</v>
       </c>
       <c r="I33" s="1">
-        <v>-1587.51</v>
+        <v>1433.3</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.37591868916949</v>
+        <v>0.33940211852941</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="M33" s="1">
-        <v>411259.13</v>
+        <v>413207.33</v>
       </c>
       <c r="N33" s="1">
-        <v>420713.92</v>
+        <v>423734.73</v>
       </c>
       <c r="O33" s="1">
         <v>1.02</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C34" s="1">
         <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.8200647</v>
+        <v>102.93920145</v>
       </c>
       <c r="E34" s="1">
         <v>105.72405</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>105724.05</v>
       </c>
       <c r="I34" s="1">
-        <v>-387.89</v>
+        <v>17.89</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.36688908531219</v>
+        <v>0.016921410029222</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>102820.06</v>
+        <v>102939.2</v>
       </c>
       <c r="N34" s="1">
-        <v>105336.16</v>
+        <v>105741.94</v>
       </c>
       <c r="O34" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C35" s="1">
         <v>400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.4027822</v>
+        <v>103.23866335</v>
       </c>
       <c r="E35" s="1">
         <v>101.7949</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>407179.6</v>
       </c>
       <c r="I35" s="1">
-        <v>17168.6</v>
+        <v>17735.34</v>
       </c>
       <c r="J35" s="1">
-        <v>4.2164686050087</v>
+        <v>4.3556553422617</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>413611.13</v>
+        <v>412954.66</v>
       </c>
       <c r="N35" s="1">
-        <v>424348.2</v>
+        <v>424914.94</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C36" s="1">
         <v>310000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.23024629</v>
+        <v>98.9253014</v>
       </c>
       <c r="E36" s="1">
         <v>99.333</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>307932.3</v>
       </c>
       <c r="I36" s="1">
-        <v>-770.8</v>
+        <v>2215.14</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.25031476074449</v>
+        <v>0.71935941763823</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>304513.76</v>
+        <v>306668.43</v>
       </c>
       <c r="N36" s="1">
-        <v>307161.5</v>
+        <v>310147.44</v>
       </c>
       <c r="O36" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C37" s="1">
         <v>355000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>107.86585245</v>
+        <v>107.87775471</v>
       </c>
       <c r="E37" s="1">
         <v>107.865242</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>382921.61</v>
       </c>
       <c r="I37" s="1">
-        <v>10457.65</v>
+        <v>11812.91</v>
       </c>
       <c r="J37" s="1">
-        <v>2.731015885993</v>
+        <v>3.0849421112588</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>382923.78</v>
+        <v>382966.03</v>
       </c>
       <c r="N37" s="1">
-        <v>393379.26</v>
+        <v>394734.52</v>
       </c>
       <c r="O37" s="1">
         <v>0.95</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C38" s="1">
         <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.63631903</v>
+        <v>95.91739576</v>
       </c>
       <c r="E38" s="1">
         <v>93.44648</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>280339.44</v>
       </c>
       <c r="I38" s="1">
-        <v>9801.71</v>
+        <v>10950.08</v>
       </c>
       <c r="J38" s="1">
-        <v>3.4963721123221</v>
+        <v>3.9060076598569</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>286908.96</v>
+        <v>287752.19</v>
       </c>
       <c r="N38" s="1">
-        <v>290141.15</v>
+        <v>291289.52</v>
       </c>
       <c r="O38" s="1">
         <v>0.7</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C39" s="1">
         <v>394000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.08378501</v>
+        <v>102.03568929</v>
       </c>
       <c r="E39" s="1">
         <v>100.522939</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>396060.38</v>
       </c>
       <c r="I39" s="1">
-        <v>14261.82</v>
+        <v>19068.83</v>
       </c>
       <c r="J39" s="1">
-        <v>3.6009206475033</v>
+        <v>4.8146270020748</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M39" s="1">
-        <v>398270.12</v>
+        <v>402020.61</v>
       </c>
       <c r="N39" s="1">
-        <v>410322.2</v>
+        <v>415129.21</v>
       </c>
       <c r="O39" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C40" s="1">
         <v>305000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9865</v>
+        <v>99.3685</v>
       </c>
       <c r="E40" s="1">
         <v>101.542662</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>309705.12</v>
       </c>
       <c r="I40" s="1">
-        <v>-4042.71</v>
+        <v>-6323.69</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.3053416746872</v>
+        <v>-2.0418422530438</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40" t="s">
-        <v>139</v>
+      <c r="L40">
+        <v>307.51</v>
       </c>
       <c r="M40" s="1">
-        <v>298858.82</v>
+        <v>303073.92</v>
       </c>
       <c r="N40" s="1">
-        <v>305662.41</v>
+        <v>303381.43</v>
       </c>
       <c r="O40" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C41" s="1">
         <v>500000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.42226214</v>
+        <v>105.6215538</v>
       </c>
       <c r="E41" s="1">
         <v>103.854754</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>519273.77</v>
       </c>
       <c r="I41" s="1">
-        <v>11972.81</v>
+        <v>14587.42</v>
       </c>
       <c r="J41" s="1">
-        <v>2.3056835703448</v>
+        <v>2.8091963897965</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>527111.31</v>
+        <v>528107.77</v>
       </c>
       <c r="N41" s="1">
-        <v>531246.58</v>
+        <v>533861.19</v>
       </c>
       <c r="O41" s="1">
-        <v>1.29</v>
+        <v>1.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C42" s="1">
         <v>101000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.28318761</v>
+        <v>100.43315312</v>
       </c>
       <c r="E42" s="1">
         <v>99.824</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>100822.24</v>
       </c>
       <c r="I42" s="1">
-        <v>2077.01</v>
+        <v>2433.94</v>
       </c>
       <c r="J42" s="1">
-        <v>2.0600712699896</v>
+        <v>2.4140903832329</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>101286.02</v>
+        <v>101437.49</v>
       </c>
       <c r="N42" s="1">
-        <v>102899.25</v>
+        <v>103256.18</v>
       </c>
       <c r="O42" s="1">
         <v>0.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C43" s="1">
         <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.83529412</v>
+        <v>99.94861747</v>
       </c>
       <c r="E43" s="1">
         <v>98.282533</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>294847.6</v>
       </c>
       <c r="I43" s="1">
-        <v>7031.57</v>
+        <v>7648.94</v>
       </c>
       <c r="J43" s="1">
-        <v>2.3848150705653</v>
+        <v>2.5942012076747</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>299505.88</v>
+        <v>299845.86</v>
       </c>
       <c r="N43" s="1">
-        <v>301879.17</v>
+        <v>302496.54</v>
       </c>
       <c r="O43" s="1">
         <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.51713808</v>
+        <v>108.6435623</v>
       </c>
       <c r="E44" s="1">
         <v>110.72922</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>110729.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-1004.55</v>
+        <v>-480.52</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.90721310960196</v>
+        <v>-0.43395952757547</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>108517.14</v>
+        <v>108643.56</v>
       </c>
       <c r="N44" s="1">
-        <v>109724.67</v>
+        <v>110248.7</v>
       </c>
       <c r="O44" s="1">
         <v>0.27</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.38745231</v>
+        <v>100.34431419</v>
       </c>
       <c r="E45" s="1">
         <v>101.31079</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>101310.79</v>
       </c>
       <c r="I45" s="1">
-        <v>252.0</v>
+        <v>430.78</v>
       </c>
       <c r="J45" s="1">
-        <v>0.24873954689328</v>
+        <v>0.42520643655034</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>100387.45</v>
+        <v>100344.31</v>
       </c>
       <c r="N45" s="1">
-        <v>101562.79</v>
+        <v>101741.57</v>
       </c>
       <c r="O45" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C46" s="1">
         <v>400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.22203669</v>
+        <v>94.53288238</v>
       </c>
       <c r="E46" s="1">
         <v>92.810453</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>371241.81</v>
       </c>
       <c r="I46" s="1">
-        <v>9854.56</v>
+        <v>11689.72</v>
       </c>
       <c r="J46" s="1">
-        <v>2.6544854955857</v>
+        <v>3.1488155927265</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="M46" s="1">
-        <v>376888.15</v>
+        <v>378131.53</v>
       </c>
       <c r="N46" s="1">
-        <v>381096.37</v>
+        <v>382931.53</v>
       </c>
       <c r="O46" s="1">
         <v>0.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C47" s="1">
         <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.18546029</v>
+        <v>100.42025013</v>
       </c>
       <c r="E47" s="1">
         <v>99.977263</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>299931.79</v>
       </c>
       <c r="I47" s="1">
-        <v>1084.86</v>
+        <v>2676.91</v>
       </c>
       <c r="J47" s="1">
-        <v>0.36170223903241</v>
+        <v>0.89250625950654</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>460.27</v>
+      <c r="L47" t="s">
+        <v>158</v>
       </c>
       <c r="M47" s="1">
-        <v>300556.38</v>
+        <v>301260.75</v>
       </c>
       <c r="N47" s="1">
-        <v>301016.65</v>
+        <v>302608.7</v>
       </c>
       <c r="O47" s="1">
         <v>0.73</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C48" s="1">
         <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.38525183</v>
+        <v>101.47151782</v>
       </c>
       <c r="E48" s="1">
         <v>99.57</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>99570.0</v>
       </c>
       <c r="I48" s="1">
-        <v>4290.25</v>
+        <v>4681.65</v>
       </c>
       <c r="J48" s="1">
-        <v>4.3087777443005</v>
+        <v>4.7018680325399</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M48" s="1">
-        <v>101385.25</v>
+        <v>101471.51</v>
       </c>
       <c r="N48" s="1">
-        <v>103860.25</v>
+        <v>104251.65</v>
       </c>
       <c r="O48" s="1">
         <v>0.25</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.24574026</v>
+        <v>105.06113423</v>
       </c>
       <c r="E49" s="1">
         <v>110.511247</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>331533.74</v>
       </c>
       <c r="I49" s="1">
-        <v>-2160.9</v>
+        <v>-1549.65</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.65178886468689</v>
+        <v>-0.46741848959325</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="M49" s="1">
-        <v>315737.22</v>
+        <v>315183.41</v>
       </c>
       <c r="N49" s="1">
-        <v>329372.84</v>
+        <v>329984.09</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.64457101</v>
+        <v>101.98633133</v>
       </c>
       <c r="E50" s="1">
         <v>104.05285</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>104052.85</v>
       </c>
       <c r="I50" s="1">
-        <v>384.19</v>
+        <v>975.6</v>
       </c>
       <c r="J50" s="1">
-        <v>0.36922583091189</v>
+        <v>0.93760045976636</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>101644.57</v>
+        <v>101986.33</v>
       </c>
       <c r="N50" s="1">
-        <v>104437.04</v>
+        <v>105028.45</v>
       </c>
       <c r="O50" s="1">
         <v>0.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.85608904</v>
+        <v>101.57418178</v>
       </c>
       <c r="E51" s="1">
         <v>103.191215</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>206382.43</v>
       </c>
       <c r="I51" s="1">
-        <v>1328.38</v>
+        <v>3300.87</v>
       </c>
       <c r="J51" s="1">
-        <v>0.64364975254919</v>
+        <v>1.5993948709684</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>201712.18</v>
+        <v>203148.37</v>
       </c>
       <c r="N51" s="1">
-        <v>207710.81</v>
+        <v>209683.3</v>
       </c>
       <c r="O51" s="1">
         <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C52" s="1">
         <v>500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.95771735</v>
+        <v>99.87650785</v>
       </c>
       <c r="E52" s="1">
         <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>500000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>504.81</v>
+        <v>6527.82</v>
       </c>
       <c r="J52" s="1">
-        <v>0.100962</v>
+        <v>1.305564</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>494788.59</v>
+        <v>499382.54</v>
       </c>
       <c r="N52" s="1">
-        <v>500504.81</v>
+        <v>506527.82</v>
       </c>
       <c r="O52" s="1">
-        <v>1.21</v>
+        <v>1.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>88.79884469</v>
+        <v>89.53099617</v>
       </c>
       <c r="E53" s="1">
         <v>87.8623</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>175724.6</v>
       </c>
       <c r="I53" s="1">
-        <v>2736.1</v>
+        <v>4366.84</v>
       </c>
       <c r="J53" s="1">
-        <v>1.5570386843959</v>
+        <v>2.4850476256597</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>863.01</v>
+      <c r="L53" t="s">
+        <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>177597.69</v>
+        <v>179061.99</v>
       </c>
       <c r="N53" s="1">
-        <v>178460.7</v>
+        <v>180091.44</v>
       </c>
       <c r="O53" s="1">
         <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.17811865</v>
+        <v>99.59572177</v>
       </c>
       <c r="E54" s="1">
         <v>98.434</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>98434.0</v>
       </c>
       <c r="I54" s="1">
-        <v>2048.23</v>
+        <v>3733.98</v>
       </c>
       <c r="J54" s="1">
-        <v>2.0808155718553</v>
+        <v>3.7933843996993</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
         <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>98178.12</v>
+        <v>99595.72</v>
       </c>
       <c r="N54" s="1">
-        <v>100482.23</v>
+        <v>102167.98</v>
       </c>
       <c r="O54" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="1">
         <v>500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.10515084</v>
+        <v>100.02711025</v>
       </c>
       <c r="E55" s="1">
         <v>99.303</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>496515.0</v>
       </c>
       <c r="I55" s="1">
-        <v>1969.66</v>
+        <v>7827.74</v>
       </c>
       <c r="J55" s="1">
-        <v>0.39669697793622</v>
+        <v>1.5765364591201</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
         <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>495525.76</v>
+        <v>500135.55</v>
       </c>
       <c r="N55" s="1">
-        <v>498484.66</v>
+        <v>504342.74</v>
       </c>
       <c r="O55" s="1">
         <v>1.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>183</v>
       </c>
       <c r="B56" t="s">
         <v>184</v>
       </c>
       <c r="C56" s="1">
         <v>150000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.93854563</v>
+        <v>100.29626995</v>
       </c>
       <c r="E56" s="1">
         <v>100.356793</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>150535.19</v>
       </c>
       <c r="I56" s="1">
-        <v>480.16</v>
+        <v>1405.11</v>
       </c>
       <c r="J56" s="1">
-        <v>0.31896860793812</v>
+        <v>0.93340965657266</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
         <v>185</v>
       </c>
       <c r="M56" s="1">
-        <v>149907.82</v>
+        <v>150444.41</v>
       </c>
       <c r="N56" s="1">
-        <v>151015.35</v>
+        <v>151940.3</v>
       </c>
       <c r="O56" s="1">
         <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>186</v>
       </c>
       <c r="B57" t="s">
         <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>130000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.6842535</v>
+        <v>105.94024463</v>
       </c>
       <c r="E57" s="1">
         <v>109.600592</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>142480.77</v>
       </c>
       <c r="I57" s="1">
-        <v>-1233.98</v>
+        <v>-444.41</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.86606775075682</v>
+        <v>-0.31190875793274</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
         <v>188</v>
       </c>
       <c r="M57" s="1">
-        <v>137389.53</v>
+        <v>137722.32</v>
       </c>
       <c r="N57" s="1">
-        <v>141246.79</v>
+        <v>142036.36</v>
       </c>
       <c r="O57" s="1">
         <v>0.34</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>189</v>
       </c>
       <c r="B58" t="s">
         <v>190</v>
       </c>
       <c r="C58" s="1">
         <v>300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>85.79472816</v>
+        <v>86.81474108</v>
       </c>
       <c r="E58" s="1">
         <v>86.190263</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>258570.79</v>
       </c>
       <c r="I58" s="1">
-        <v>-138.66</v>
+        <v>3060.08</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.053625546799002</v>
+        <v>1.1834592762779</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>191</v>
       </c>
       <c r="M58" s="1">
-        <v>257384.18</v>
+        <v>260444.23</v>
       </c>
       <c r="N58" s="1">
-        <v>258432.13</v>
+        <v>261630.87</v>
       </c>
       <c r="O58" s="1">
         <v>0.63</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>192</v>
       </c>
       <c r="B59" t="s">
         <v>193</v>
       </c>
       <c r="C59" s="1">
         <v>600000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.26295385</v>
+        <v>100.73236036</v>
       </c>
       <c r="E59" s="1">
         <v>100.104662</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>600627.97</v>
       </c>
       <c r="I59" s="1">
-        <v>14305.92</v>
+        <v>18509.34</v>
       </c>
       <c r="J59" s="1">
-        <v>2.3818271400181</v>
+        <v>3.0816646783865</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
         <v>194</v>
       </c>
       <c r="M59" s="1">
-        <v>601577.73</v>
+        <v>604394.16</v>
       </c>
       <c r="N59" s="1">
-        <v>614933.89</v>
+        <v>619137.31</v>
       </c>
       <c r="O59" s="1">
         <v>1.49</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>195</v>
       </c>
       <c r="B60" t="s">
         <v>196</v>
       </c>
       <c r="C60" s="1">
         <v>288000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.42432324</v>
+        <v>100.87946951</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>288000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>2900.22</v>
+        <v>7885.05</v>
       </c>
       <c r="J60" s="1">
-        <v>1.0070208333333</v>
+        <v>2.7378645833333</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
         <v>197</v>
       </c>
       <c r="M60" s="1">
-        <v>286342.05</v>
+        <v>290532.87</v>
       </c>
       <c r="N60" s="1">
-        <v>290900.22</v>
+        <v>295885.05</v>
       </c>
       <c r="O60" s="1">
         <v>0.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>198</v>
       </c>
       <c r="B61" t="s">
         <v>199</v>
       </c>
       <c r="C61" s="1">
         <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.29964288</v>
+        <v>100.69625963</v>
       </c>
       <c r="E61" s="1">
         <v>99.685563</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>398742.25</v>
       </c>
       <c r="I61" s="1">
-        <v>5524.81</v>
+        <v>4090.73</v>
       </c>
       <c r="J61" s="1">
-        <v>1.3855592177654</v>
+        <v>1.0259083405383</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>200</v>
+      <c r="L61">
+        <v>47.95</v>
       </c>
       <c r="M61" s="1">
-        <v>401198.57</v>
+        <v>402785.03</v>
       </c>
       <c r="N61" s="1">
-        <v>404267.06</v>
+        <v>402832.98</v>
       </c>
       <c r="O61" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C62" s="1">
         <v>440000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.51053284</v>
+        <v>102.20459358</v>
       </c>
       <c r="E62" s="1">
         <v>101.665961</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>447330.23</v>
       </c>
       <c r="I62" s="1">
-        <v>7670.09</v>
+        <v>11863.13</v>
       </c>
       <c r="J62" s="1">
-        <v>1.7146370814242</v>
+        <v>2.6519848658563</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>446646.35</v>
+        <v>449700.21</v>
       </c>
       <c r="N62" s="1">
-        <v>455000.32</v>
+        <v>459193.36</v>
       </c>
       <c r="O62" s="1">
         <v>1.1</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C63" s="1">
         <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>105.86140615</v>
+        <v>106.61606336</v>
       </c>
       <c r="E63" s="1">
         <v>109.789346</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>142726.15</v>
       </c>
       <c r="I63" s="1">
-        <v>-338.17</v>
+        <v>1063.6</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.23693625870242</v>
+        <v>0.74520331417894</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>137619.83</v>
+        <v>138600.88</v>
       </c>
       <c r="N63" s="1">
-        <v>142387.98</v>
+        <v>143789.75</v>
       </c>
       <c r="O63" s="1">
         <v>0.35</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.58550954</v>
+        <v>99.82214743</v>
       </c>
       <c r="E64" s="1">
         <v>98.975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>98975.0</v>
       </c>
       <c r="I64" s="1">
-        <v>751.61</v>
+        <v>2247.15</v>
       </c>
       <c r="J64" s="1">
-        <v>0.75939378630967</v>
+        <v>2.2704218236929</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>98585.51</v>
+        <v>99822.15</v>
       </c>
       <c r="N64" s="1">
-        <v>99726.61</v>
+        <v>101222.15</v>
       </c>
       <c r="O64" s="1">
         <v>0.24</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.81656971</v>
+        <v>102.89879721</v>
       </c>
       <c r="E65" s="1">
         <v>99.711</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99711.0</v>
       </c>
       <c r="I65" s="1">
-        <v>2274.41</v>
+        <v>3624.78</v>
       </c>
       <c r="J65" s="1">
-        <v>2.2810020960576</v>
+        <v>3.635285976472</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
-        <v>168.84</v>
+        <v>436.99</v>
       </c>
       <c r="M65" s="1">
-        <v>101816.57</v>
+        <v>102898.79</v>
       </c>
       <c r="N65" s="1">
-        <v>101985.41</v>
+        <v>103335.78</v>
       </c>
       <c r="O65" s="1">
         <v>0.25</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.42332344</v>
+        <v>101.6863252</v>
       </c>
       <c r="E66" s="1">
         <v>102.91498</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>205829.96</v>
       </c>
       <c r="I66" s="1">
-        <v>-4592.9</v>
+        <v>-1512.1</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.2314049907992</v>
+        <v>-0.73463552147608</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
-        <v>390.41</v>
+        <v>945.21</v>
       </c>
       <c r="M66" s="1">
-        <v>200846.65</v>
+        <v>203372.65</v>
       </c>
       <c r="N66" s="1">
-        <v>201237.06</v>
+        <v>204317.86</v>
       </c>
       <c r="O66" s="1">
         <v>0.49</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C67" s="1">
         <v>193000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.80891533</v>
+        <v>101.43795004</v>
       </c>
       <c r="E67" s="1">
         <v>99.223</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>191500.39</v>
       </c>
       <c r="I67" s="1">
-        <v>6405.27</v>
+        <v>10084.68</v>
       </c>
       <c r="J67" s="1">
-        <v>3.3447816999224</v>
+        <v>5.2661407112539</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="M67" s="1">
-        <v>192631.21</v>
+        <v>195775.24</v>
       </c>
       <c r="N67" s="1">
-        <v>197905.66</v>
+        <v>201585.07</v>
       </c>
       <c r="O67" s="1">
         <v>0.48</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C68" s="1">
         <v>285000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.32515632</v>
+        <v>99.39509972</v>
       </c>
       <c r="E68" s="1">
         <v>102.724621</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>292765.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-8449.9</v>
+        <v>-8013.38</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.8862381409647</v>
+        <v>-2.7371357050431</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="M68" s="1">
-        <v>283076.69</v>
+        <v>283276.04</v>
       </c>
       <c r="N68" s="1">
-        <v>284315.27</v>
+        <v>284751.79</v>
       </c>
       <c r="O68" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" t="s">
         <v>220</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>300000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.76503089</v>
+        <v>100.10751787</v>
       </c>
       <c r="E69" s="1">
-        <v>101.14437</v>
+        <v>99.735</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>303433.11</v>
+        <v>348075.15</v>
       </c>
       <c r="I69" s="1">
-        <v>3902.39</v>
+        <v>1472.2</v>
       </c>
       <c r="J69" s="1">
-        <v>1.2860791625541</v>
+        <v>0.42295464068607</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>222</v>
+      <c r="L69">
+        <v>172.11</v>
       </c>
       <c r="M69" s="1">
-        <v>299295.09</v>
+        <v>349375.24</v>
       </c>
       <c r="N69" s="1">
-        <v>307335.5</v>
+        <v>349547.35</v>
       </c>
       <c r="O69" s="1">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" t="s">
+        <v>222</v>
+      </c>
+      <c r="C70" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.88957287</v>
+      </c>
+      <c r="E70" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="I70" s="1">
+        <v>7997.25</v>
+      </c>
+      <c r="J70" s="1">
+        <v>2.6355891089143</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>223</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>178420.55</v>
+        <v>302668.72</v>
       </c>
       <c r="N70" s="1">
-        <v>178702.74</v>
+        <v>311430.36</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.75</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>96.66979015</v>
+        <v>89.79227491</v>
       </c>
       <c r="E71" s="1">
-        <v>92.783958</v>
+        <v>86.69767</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>463919.79</v>
+        <v>173395.34</v>
       </c>
       <c r="I71" s="1">
-        <v>20785.33</v>
+        <v>6545.37</v>
       </c>
       <c r="J71" s="1">
-        <v>4.4803714883558</v>
+        <v>3.7748246290817</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>227</v>
+      <c r="L71">
+        <v>356.16</v>
       </c>
       <c r="M71" s="1">
-        <v>483348.96</v>
+        <v>179584.55</v>
       </c>
       <c r="N71" s="1">
-        <v>484705.12</v>
+        <v>179940.71</v>
       </c>
       <c r="O71" s="1">
-        <v>1.18</v>
+        <v>0.43</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>226</v>
+      </c>
+      <c r="B72" t="s">
+        <v>227</v>
+      </c>
+      <c r="C72" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>96.46830708</v>
+      </c>
+      <c r="E72" s="1">
+        <v>92.783958</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>463919.79</v>
+      </c>
+      <c r="I72" s="1">
+        <v>20332.7</v>
+      </c>
+      <c r="J72" s="1">
+        <v>4.3828050534339</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="s">
         <v>228</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>94112.96</v>
+        <v>482341.53</v>
       </c>
       <c r="N72" s="1">
-        <v>95923.58</v>
+        <v>484252.49</v>
       </c>
       <c r="O72" s="1">
-        <v>0.23</v>
+        <v>1.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" t="s">
+        <v>230</v>
+      </c>
+      <c r="C73" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>94.94525141</v>
+      </c>
+      <c r="E73" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1995.5</v>
+      </c>
+      <c r="J73" s="1">
+        <v>2.1023507136087</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" t="s">
         <v>231</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>137243.56</v>
+        <v>94945.25</v>
       </c>
       <c r="N73" s="1">
-        <v>137761.37</v>
+        <v>96913.06</v>
       </c>
       <c r="O73" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" t="s">
         <v>233</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>145000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>93.58338917</v>
+        <v>98.16287587</v>
       </c>
       <c r="E74" s="1">
-        <v>93.402414</v>
+        <v>96.7943</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135433.5</v>
+        <v>135512.02</v>
       </c>
       <c r="I74" s="1">
-        <v>2276.52</v>
+        <v>2563.27</v>
       </c>
       <c r="J74" s="1">
-        <v>1.6809135110589</v>
+        <v>1.8915443810815</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>235</v>
+      <c r="L74">
+        <v>647.26</v>
       </c>
       <c r="M74" s="1">
-        <v>135695.91</v>
+        <v>137428.03</v>
       </c>
       <c r="N74" s="1">
-        <v>137710.02</v>
+        <v>138075.29</v>
       </c>
       <c r="O74" s="1">
         <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>234</v>
+      </c>
+      <c r="B75" t="s">
+        <v>235</v>
+      </c>
+      <c r="C75" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>94.32727198</v>
+      </c>
+      <c r="E75" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3529.45</v>
+      </c>
+      <c r="J75" s="1">
+        <v>2.6060391262132</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>236</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>137509.37</v>
+        <v>136774.54</v>
       </c>
       <c r="N75" s="1">
-        <v>137759.03</v>
+        <v>138962.95</v>
       </c>
       <c r="O75" s="1">
         <v>0.33</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>237</v>
+      </c>
+      <c r="B76" t="s">
         <v>238</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.8174712</v>
+        <v>102.43803231</v>
       </c>
       <c r="E76" s="1">
-        <v>107.1356</v>
+        <v>105.064793</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>139276.28</v>
+        <v>141837.47</v>
       </c>
       <c r="I76" s="1">
-        <v>-5296.14</v>
+        <v>-2959.43</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.8026144868315</v>
+        <v>-2.0864937875725</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>317.43</v>
+        <v>586.7</v>
       </c>
       <c r="M76" s="1">
-        <v>133662.71</v>
+        <v>138291.34</v>
       </c>
       <c r="N76" s="1">
-        <v>133980.14</v>
+        <v>138878.04</v>
       </c>
       <c r="O76" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>239</v>
+      </c>
+      <c r="B77" t="s">
         <v>240</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>104.10993891</v>
+        <v>103.37577139</v>
       </c>
       <c r="E77" s="1">
-        <v>106.30133</v>
+        <v>107.1356</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>318903.99</v>
+        <v>139276.28</v>
       </c>
       <c r="I77" s="1">
-        <v>-1346.78</v>
+        <v>-4197.71</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.42231519273246</v>
+        <v>-3.0139446573386</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>242</v>
+      <c r="L77">
+        <v>690.07</v>
       </c>
       <c r="M77" s="1">
-        <v>312329.81</v>
+        <v>134388.5</v>
       </c>
       <c r="N77" s="1">
-        <v>317557.21</v>
+        <v>135078.57</v>
       </c>
       <c r="O77" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C78" s="1">
         <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>82.04545935</v>
+        <v>104.95226832</v>
       </c>
       <c r="E78" s="1">
-        <v>82.438423</v>
+        <v>106.30133</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>247315.27</v>
+        <v>318903.99</v>
       </c>
       <c r="I78" s="1">
-        <v>464.94</v>
+        <v>2067.88</v>
       </c>
       <c r="J78" s="1">
-        <v>0.18799486178108</v>
+        <v>0.64843340467455</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="M78" s="1">
-        <v>246136.37</v>
+        <v>314856.8</v>
       </c>
       <c r="N78" s="1">
-        <v>247780.21</v>
+        <v>320971.87</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.77</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>244</v>
+      </c>
+      <c r="B79" t="s">
+        <v>245</v>
+      </c>
+      <c r="C79" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>83.27919953</v>
+      </c>
+      <c r="E79" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="I79" s="1">
+        <v>4388.08</v>
+      </c>
+      <c r="J79" s="1">
+        <v>1.7742859144929</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" t="s">
         <v>246</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>104860.0</v>
+        <v>249837.6</v>
       </c>
       <c r="N79" s="1">
-        <v>108795.62</v>
+        <v>251703.35</v>
       </c>
       <c r="O79" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>825000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>69.4060802</v>
+        <v>106.39887805</v>
       </c>
       <c r="E80" s="1">
-        <v>74.717804</v>
+        <v>109.37547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>616421.88</v>
+        <v>109375.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-43821.72</v>
+        <v>-2976.59</v>
       </c>
       <c r="J80" s="1">
-        <v>-7.1090468106032</v>
+        <v>-2.7214420198606</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>572600.16</v>
+        <v>106398.88</v>
       </c>
       <c r="N80" s="1">
-        <v>572600.16</v>
+        <v>106398.88</v>
       </c>
       <c r="O80" s="1">
-        <v>1.39</v>
+        <v>0.26</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C81" s="1">
-        <v>132000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.81922205</v>
+        <v>71.41926243</v>
       </c>
       <c r="E81" s="1">
-        <v>99.973</v>
+        <v>74.717804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>131964.36</v>
+        <v>616421.88</v>
       </c>
       <c r="I81" s="1">
-        <v>2672.08</v>
+        <v>-26450.12</v>
       </c>
       <c r="J81" s="1">
-        <v>2.0248497397328</v>
+        <v>-4.2909119319386</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
-        <v>235.07</v>
+        <v>762.84</v>
       </c>
       <c r="M81" s="1">
-        <v>134401.37</v>
+        <v>589208.92</v>
       </c>
       <c r="N81" s="1">
-        <v>134636.44</v>
+        <v>589971.76</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>1.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.64153255</v>
+        <v>102.12913149</v>
       </c>
       <c r="E82" s="1">
-        <v>99.766</v>
+        <v>99.973</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>99766.0</v>
+        <v>131964.36</v>
       </c>
       <c r="I82" s="1">
-        <v>1598.82</v>
+        <v>3398.5</v>
       </c>
       <c r="J82" s="1">
-        <v>1.6025700138324</v>
+        <v>2.5753165475891</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>255</v>
+      <c r="L82">
+        <v>552.41</v>
       </c>
       <c r="M82" s="1">
-        <v>99641.53</v>
+        <v>134810.45</v>
       </c>
       <c r="N82" s="1">
-        <v>101364.82</v>
+        <v>135362.86</v>
       </c>
       <c r="O82" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B83" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C83" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.1328354</v>
+        <v>100.38906621</v>
       </c>
       <c r="E83" s="1">
-        <v>104.002956</v>
+        <v>99.766</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>140403.99</v>
+        <v>99766.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-2747.79</v>
+        <v>2660.74</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.9570597673186</v>
+        <v>2.6669807349197</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="M83" s="1">
-        <v>133829.32</v>
+        <v>100389.07</v>
       </c>
       <c r="N83" s="1">
-        <v>137656.2</v>
+        <v>102426.74</v>
       </c>
       <c r="O83" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B84" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C84" s="1">
-        <v>370000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>78.958</v>
+        <v>100.47519279</v>
       </c>
       <c r="E84" s="1">
-        <v>83.324986</v>
+        <v>104.002956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>308302.45</v>
+        <v>140403.99</v>
       </c>
       <c r="I84" s="1">
-        <v>-12184.15</v>
+        <v>-582.17</v>
       </c>
       <c r="J84" s="1">
-        <v>-3.9520120582889</v>
+        <v>-0.4146392136007</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="M84" s="1">
-        <v>292144.6</v>
+        <v>135641.51</v>
       </c>
       <c r="N84" s="1">
-        <v>296118.3</v>
+        <v>139821.82</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B85" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C85" s="1">
-        <v>200000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>95.10243319</v>
+        <v>81.1225</v>
       </c>
       <c r="E85" s="1">
-        <v>96.204555</v>
+        <v>83.324986</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>192409.11</v>
+        <v>308302.45</v>
       </c>
       <c r="I85" s="1">
-        <v>707.4</v>
+        <v>-3696.53</v>
       </c>
       <c r="J85" s="1">
-        <v>0.36765410951696</v>
+        <v>-1.198994688495</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M85" s="1">
-        <v>190204.87</v>
+        <v>300153.25</v>
       </c>
       <c r="N85" s="1">
-        <v>193116.51</v>
+        <v>304605.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B86" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>92.42331229</v>
+        <v>95.4867317</v>
       </c>
       <c r="E86" s="1">
-        <v>100.596413</v>
+        <v>96.204555</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>402385.65</v>
+        <v>192409.11</v>
       </c>
       <c r="I86" s="1">
-        <v>-27892.4</v>
+        <v>1716.41</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.9317581280545</v>
+        <v>0.89206275108284</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="M86" s="1">
-        <v>369693.25</v>
+        <v>190973.47</v>
       </c>
       <c r="N86" s="1">
-        <v>374493.25</v>
+        <v>194125.52</v>
       </c>
       <c r="O86" s="1">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B87" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.5707476</v>
+        <v>93.37849103</v>
       </c>
       <c r="E87" s="1">
-        <v>99.651</v>
+        <v>100.596413</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>597906.0</v>
+        <v>402385.65</v>
       </c>
       <c r="I87" s="1">
-        <v>14707.53</v>
+        <v>-23479.91</v>
       </c>
       <c r="J87" s="1">
-        <v>2.4598398410452</v>
+        <v>-5.8351757822378</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M87" s="1">
-        <v>597424.49</v>
+        <v>373513.96</v>
       </c>
       <c r="N87" s="1">
-        <v>612613.53</v>
+        <v>378905.74</v>
       </c>
       <c r="O87" s="1">
-        <v>1.49</v>
+        <v>0.91</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B88" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.46287649</v>
+        <v>100.90658062</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.651</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>100000.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I88" s="1">
-        <v>397.81</v>
+        <v>24275.95</v>
       </c>
       <c r="J88" s="1">
-        <v>0.39781</v>
+        <v>4.060161630758</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>934.93</v>
+      <c r="L88" t="s">
+        <v>270</v>
       </c>
       <c r="M88" s="1">
-        <v>99462.88</v>
+        <v>605439.48</v>
       </c>
       <c r="N88" s="1">
-        <v>100397.81</v>
+        <v>622181.95</v>
       </c>
       <c r="O88" s="1">
-        <v>0.24</v>
+        <v>1.5</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>271</v>
+      </c>
+      <c r="B89" t="s">
+        <v>272</v>
+      </c>
+      <c r="C89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.51096668</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>723.3</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.7233</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>273</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>525443.64</v>
+        <v>99510.97</v>
       </c>
       <c r="N89" s="1">
-        <v>545061.09</v>
+        <v>100723.3</v>
       </c>
       <c r="O89" s="1">
-        <v>1.32</v>
+        <v>0.24</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>274</v>
+      </c>
+      <c r="B90" t="s">
+        <v>275</v>
+      </c>
+      <c r="C90" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>105.07525945</v>
+      </c>
+      <c r="E90" s="1">
+        <v>108.460098</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>542300.49</v>
+      </c>
+      <c r="I90" s="1">
+        <v>4494.86</v>
+      </c>
+      <c r="J90" s="1">
+        <v>0.82885044046337</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="s">
         <v>276</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>298187.61</v>
+        <v>525376.3</v>
       </c>
       <c r="N90" s="1">
-        <v>307465.01</v>
+        <v>546795.35</v>
       </c>
       <c r="O90" s="1">
-        <v>0.75</v>
+        <v>1.32</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>277</v>
+      </c>
+      <c r="B91" t="s">
+        <v>278</v>
+      </c>
+      <c r="C91" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.16137513</v>
+      </c>
+      <c r="E91" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>14806.41</v>
+      </c>
+      <c r="J91" s="1">
+        <v>5.0034163946392</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" t="s">
         <v>279</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>183280.66</v>
+        <v>300484.12</v>
       </c>
       <c r="N91" s="1">
-        <v>183368.33</v>
+        <v>310732.41</v>
       </c>
       <c r="O91" s="1">
-        <v>0.44</v>
+        <v>0.75</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>280</v>
+      </c>
+      <c r="B92" t="s">
         <v>281</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.43860316</v>
+        <v>92.25478592</v>
       </c>
       <c r="E92" s="1">
-        <v>99.75655</v>
+        <v>89.22416</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>99756.55</v>
+        <v>178448.32</v>
       </c>
       <c r="I92" s="1">
-        <v>359.45</v>
+        <v>6296.87</v>
       </c>
       <c r="J92" s="1">
-        <v>0.36032721660883</v>
+        <v>3.5286799001526</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
-        <v>677.4</v>
+        <v>235.62</v>
       </c>
       <c r="M92" s="1">
-        <v>99438.6</v>
+        <v>184509.57</v>
       </c>
       <c r="N92" s="1">
-        <v>100116.0</v>
+        <v>184745.19</v>
       </c>
       <c r="O92" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>282</v>
+      </c>
+      <c r="B93" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>103.04598191</v>
+        <v>99.72452563</v>
       </c>
       <c r="E93" s="1">
-        <v>107.36234</v>
+        <v>99.75655</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>107362.34</v>
+        <v>99756.55</v>
       </c>
       <c r="I93" s="1">
-        <v>-404.03</v>
+        <v>858.04</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.37632376492539</v>
+        <v>0.86013399621378</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>285</v>
+      <c r="L93">
+        <v>890.07</v>
       </c>
       <c r="M93" s="1">
-        <v>103045.98</v>
+        <v>99724.52</v>
       </c>
       <c r="N93" s="1">
-        <v>106958.31</v>
+        <v>100614.59</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C94" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.33001379</v>
+        <v>103.27582386</v>
       </c>
       <c r="E94" s="1">
-        <v>103.74867</v>
+        <v>107.36234</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>311246.01</v>
+        <v>107362.34</v>
       </c>
       <c r="I94" s="1">
-        <v>1304.31</v>
+        <v>-3878.3</v>
       </c>
       <c r="J94" s="1">
-        <v>0.41906079374319</v>
+        <v>-3.6123467502664</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>288</v>
+      <c r="L94">
+        <v>208.22</v>
       </c>
       <c r="M94" s="1">
-        <v>306990.05</v>
+        <v>103275.82</v>
       </c>
       <c r="N94" s="1">
-        <v>312550.32</v>
+        <v>103484.04</v>
       </c>
       <c r="O94" s="1">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B95" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C95" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.64082234</v>
+        <v>102.21829491</v>
       </c>
       <c r="E95" s="1">
-        <v>101.783116</v>
+        <v>103.74867</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>508915.58</v>
+        <v>311246.01</v>
       </c>
       <c r="I95" s="1">
-        <v>-5132.7</v>
+        <v>1884.56</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.0085562717494</v>
+        <v>0.60548888642781</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>578.77</v>
+      <c r="L95" t="s">
+        <v>288</v>
       </c>
       <c r="M95" s="1">
-        <v>503204.11</v>
+        <v>306654.89</v>
       </c>
       <c r="N95" s="1">
-        <v>503782.88</v>
+        <v>313130.57</v>
       </c>
       <c r="O95" s="1">
-        <v>1.22</v>
+        <v>0.75</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>289</v>
+      </c>
+      <c r="B96" t="s">
+        <v>290</v>
+      </c>
+      <c r="C96" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>101.16526739</v>
+      </c>
+      <c r="E96" s="1">
+        <v>101.783116</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>508915.58</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1308.42</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.25709961561798</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" t="s">
         <v>291</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>100486.84</v>
+        <v>505826.34</v>
       </c>
       <c r="N96" s="1">
-        <v>103347.11</v>
+        <v>507607.16</v>
       </c>
       <c r="O96" s="1">
-        <v>0.25</v>
+        <v>1.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>292</v>
+      </c>
+      <c r="B97" t="s">
+        <v>293</v>
+      </c>
+      <c r="C97" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.35953967</v>
+      </c>
+      <c r="E97" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3631.7</v>
+      </c>
+      <c r="J97" s="1">
+        <v>3.6359176644908</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" t="s">
         <v>294</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>155392.09</v>
+        <v>100359.54</v>
       </c>
       <c r="N97" s="1">
-        <v>158339.69</v>
+        <v>103515.7</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>295</v>
+      </c>
+      <c r="B98" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>103.47888335</v>
+      </c>
+      <c r="E98" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1041.32</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.6519075740151</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" t="s">
         <v>297</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>430362.24</v>
+        <v>155218.32</v>
       </c>
       <c r="N98" s="1">
-        <v>444306.08</v>
+        <v>158692.98</v>
       </c>
       <c r="O98" s="1">
-        <v>1.08</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>298</v>
+      </c>
+      <c r="B99" t="s">
+        <v>299</v>
+      </c>
+      <c r="C99" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>107.9288892</v>
+      </c>
+      <c r="E99" s="1">
+        <v>109.861915</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>439447.66</v>
+      </c>
+      <c r="I99" s="1">
+        <v>7654.2</v>
+      </c>
+      <c r="J99" s="1">
+        <v>1.7417773939222</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>300</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>562026.0</v>
+        <v>431715.56</v>
       </c>
       <c r="N99" s="1">
-        <v>567401.34</v>
+        <v>447101.86</v>
       </c>
       <c r="O99" s="1">
-        <v>1.38</v>
+        <v>1.08</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>301</v>
+      </c>
+      <c r="B100" t="s">
+        <v>302</v>
+      </c>
+      <c r="C100" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>96.1675</v>
+      </c>
+      <c r="E100" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-41910.2</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-6.6989646544587</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>303</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>280493.54</v>
+        <v>577005.0</v>
       </c>
       <c r="N100" s="1">
-        <v>281699.91</v>
+        <v>583711.85</v>
       </c>
       <c r="O100" s="1">
-        <v>0.68</v>
+        <v>1.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>304</v>
+      </c>
+      <c r="B101" t="s">
+        <v>305</v>
+      </c>
+      <c r="C101" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.57851062</v>
+      </c>
+      <c r="E101" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="I101" s="1">
+        <v>3766.97</v>
+      </c>
+      <c r="J101" s="1">
+        <v>1.3516005255604</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" t="s">
         <v>306</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>375001.75</v>
+        <v>280948.76</v>
       </c>
       <c r="N101" s="1">
-        <v>382635.5</v>
+        <v>282471.36</v>
       </c>
       <c r="O101" s="1">
-        <v>0.93</v>
+        <v>0.68</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>307</v>
+      </c>
+      <c r="B102" t="s">
+        <v>308</v>
+      </c>
+      <c r="C102" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>103.53860067</v>
+      </c>
+      <c r="E102" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="I102" s="1">
+        <v>2999.3</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.78188911950443</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" t="s">
         <v>309</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>307590.6</v>
+        <v>377915.89</v>
       </c>
       <c r="N102" s="1">
-        <v>310774.41</v>
+        <v>386595.89</v>
       </c>
       <c r="O102" s="1">
-        <v>0.75</v>
+        <v>0.93</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>310</v>
+      </c>
+      <c r="B103" t="s">
+        <v>311</v>
+      </c>
+      <c r="C103" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>106.3025</v>
+      </c>
+      <c r="E103" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="I103" s="1">
+        <v>6480.68</v>
+      </c>
+      <c r="J103" s="1">
+        <v>2.0826030526472</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" t="s">
         <v>312</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>99864.51</v>
+        <v>313592.37</v>
       </c>
       <c r="N103" s="1">
-        <v>100097.39</v>
+        <v>317662.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.24</v>
+        <v>0.76</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>313</v>
+      </c>
+      <c r="B104" t="s">
         <v>314</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.6829192</v>
+        <v>100.0</v>
       </c>
       <c r="E104" s="1">
-        <v>100.292605</v>
+        <v>99.01932</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>200585.21</v>
+        <v>99019.32</v>
       </c>
       <c r="I104" s="1">
-        <v>1998.44</v>
+        <v>980.68</v>
       </c>
       <c r="J104" s="1">
-        <v>0.99630476244983</v>
+        <v>0.99039258197289</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>316</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>199365.84</v>
+        <v>100000.0</v>
       </c>
       <c r="N104" s="1">
-        <v>202583.65</v>
+        <v>100000.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>315</v>
+      </c>
+      <c r="B105" t="s">
+        <v>316</v>
+      </c>
+      <c r="C105" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.03383672</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="I105" s="1">
+        <v>3236.57</v>
+      </c>
+      <c r="J105" s="1">
+        <v>1.6135636321342</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" t="s">
         <v>317</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>411685.31</v>
+        <v>200067.67</v>
       </c>
       <c r="N105" s="1">
-        <v>424589.42</v>
+        <v>203821.78</v>
       </c>
       <c r="O105" s="1">
-        <v>1.03</v>
+        <v>0.49</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>318</v>
+      </c>
+      <c r="B106" t="s">
+        <v>319</v>
+      </c>
+      <c r="C106" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>103.07681712</v>
+      </c>
+      <c r="E106" s="1">
+        <v>106.299898</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>425199.59</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1121.38</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.2637302637098</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" t="s">
         <v>320</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>101677.03</v>
+        <v>412307.27</v>
       </c>
       <c r="N106" s="1">
-        <v>104728.4</v>
+        <v>426320.97</v>
       </c>
       <c r="O106" s="1">
-        <v>0.25</v>
+        <v>1.03</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.7656583</v>
+        <v>102.13575527</v>
       </c>
       <c r="E107" s="1">
-        <v>100.24168</v>
+        <v>99.297</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>100241.68</v>
+        <v>99297.0</v>
       </c>
       <c r="I107" s="1">
-        <v>4458.22</v>
+        <v>6139.78</v>
       </c>
       <c r="J107" s="1">
-        <v>4.4474713512383</v>
+        <v>6.1832482350927</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="M107" s="1">
-        <v>101765.65</v>
+        <v>102135.75</v>
       </c>
       <c r="N107" s="1">
-        <v>104699.9</v>
+        <v>105436.78</v>
       </c>
       <c r="O107" s="1">
         <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>96.99080255</v>
+        <v>101.80216969</v>
       </c>
       <c r="E108" s="1">
-        <v>97.65639</v>
+        <v>100.24168</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>97656.39</v>
+        <v>100241.68</v>
       </c>
       <c r="I108" s="1">
-        <v>-403.4</v>
+        <v>4753.64</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.41308100780707</v>
+        <v>4.7421791015474</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>262.19</v>
+      <c r="L108" t="s">
+        <v>326</v>
       </c>
       <c r="M108" s="1">
-        <v>96990.8</v>
+        <v>101802.17</v>
       </c>
       <c r="N108" s="1">
-        <v>97252.99</v>
+        <v>104995.32</v>
       </c>
       <c r="O108" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>327</v>
+      </c>
+      <c r="B109" t="s">
         <v>328</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>85.19511576</v>
+        <v>97.31546027</v>
       </c>
       <c r="E109" s="1">
-        <v>86.56115</v>
+        <v>97.65639</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>259683.45</v>
+        <v>97656.39</v>
       </c>
       <c r="I109" s="1">
-        <v>-3142.62</v>
+        <v>28.52</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.2101733860976</v>
+        <v>0.029204438132517</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>955.48</v>
+        <v>369.45</v>
       </c>
       <c r="M109" s="1">
-        <v>255585.35</v>
+        <v>97315.46</v>
       </c>
       <c r="N109" s="1">
-        <v>256540.83</v>
+        <v>97684.91</v>
       </c>
       <c r="O109" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>329</v>
+      </c>
+      <c r="B110" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.43795398</v>
+        <v>86.7255462</v>
       </c>
       <c r="E110" s="1">
-        <v>99.507</v>
+        <v>86.56115</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>298521.0</v>
+        <v>259683.45</v>
       </c>
       <c r="I110" s="1">
-        <v>1194.23</v>
+        <v>1864.76</v>
       </c>
       <c r="J110" s="1">
-        <v>0.40004890778203</v>
+        <v>0.71808965877494</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="M110" s="1">
-        <v>295313.86</v>
+        <v>260176.63</v>
       </c>
       <c r="N110" s="1">
-        <v>299715.23</v>
+        <v>261548.21</v>
       </c>
       <c r="O110" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>332</v>
+      </c>
+      <c r="B111" t="s">
         <v>333</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.64565641</v>
+      </c>
+      <c r="E111" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>5594.05</v>
+      </c>
+      <c r="J111" s="1">
+        <v>1.8739217676478</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" t="s">
         <v>334</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>139338.9</v>
+        <v>298936.97</v>
       </c>
       <c r="N111" s="1">
-        <v>140279.53</v>
+        <v>304115.05</v>
       </c>
       <c r="O111" s="1">
-        <v>0.34</v>
+        <v>0.73</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>335</v>
       </c>
       <c r="B112" t="s">
         <v>336</v>
       </c>
       <c r="C112" s="1">
-        <v>400000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>94.60772925</v>
+        <v>100.58204637</v>
       </c>
       <c r="E112" s="1">
-        <v>95.38125</v>
+        <v>99.647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>381525.0</v>
+        <v>138509.33</v>
       </c>
       <c r="I112" s="1">
-        <v>-2348.88</v>
+        <v>2574.52</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.61565559268724</v>
+        <v>1.8587339928653</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>745.21</v>
+      <c r="L112" t="s">
+        <v>337</v>
       </c>
       <c r="M112" s="1">
-        <v>378430.91</v>
+        <v>139809.05</v>
       </c>
       <c r="N112" s="1">
-        <v>379176.12</v>
+        <v>141083.85</v>
       </c>
       <c r="O112" s="1">
-        <v>0.92</v>
+        <v>0.34</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B113" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C113" s="1">
         <v>400000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.39234741</v>
+        <v>94.87428978</v>
       </c>
       <c r="E113" s="1">
-        <v>104.363955</v>
+        <v>95.38125</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>417455.82</v>
+        <v>381525.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-1156.38</v>
+        <v>-1134.69</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.27700655844252</v>
+        <v>-0.29740908197366</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>339</v>
+      <c r="L113">
+        <v>893.15</v>
       </c>
       <c r="M113" s="1">
-        <v>409569.39</v>
+        <v>379497.16</v>
       </c>
       <c r="N113" s="1">
-        <v>416299.44</v>
+        <v>380390.31</v>
       </c>
       <c r="O113" s="1">
-        <v>1.01</v>
+        <v>0.91</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>340</v>
       </c>
       <c r="B114" t="s">
         <v>341</v>
       </c>
       <c r="C114" s="1">
-        <v>415000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>69.188</v>
+        <v>102.25547503</v>
       </c>
       <c r="E114" s="1">
-        <v>74.176043</v>
+        <v>104.363955</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>307830.58</v>
+        <v>417455.82</v>
       </c>
       <c r="I114" s="1">
-        <v>-20586.68</v>
+        <v>-500.48</v>
       </c>
       <c r="J114" s="1">
-        <v>-6.6876656633659</v>
+        <v>-0.11988813570739</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>113.7</v>
+      <c r="L114" t="s">
+        <v>342</v>
       </c>
       <c r="M114" s="1">
-        <v>287130.2</v>
+        <v>409021.9</v>
       </c>
       <c r="N114" s="1">
-        <v>287243.9</v>
+        <v>416955.34</v>
       </c>
       <c r="O114" s="1">
-        <v>0.7</v>
+        <v>1.0</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B115" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C115" s="1">
-        <v>541000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.06795297</v>
+        <v>71.337</v>
       </c>
       <c r="E115" s="1">
-        <v>99.56754</v>
+        <v>74.176043</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>538660.39</v>
+        <v>307830.58</v>
       </c>
       <c r="I115" s="1">
-        <v>1006.42</v>
+        <v>-11514.84</v>
       </c>
       <c r="J115" s="1">
-        <v>0.18683757311355</v>
+        <v>-3.7406420115896</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>344</v>
+      <c r="L115">
+        <v>267.19</v>
       </c>
       <c r="M115" s="1">
-        <v>535957.63</v>
+        <v>296048.55</v>
       </c>
       <c r="N115" s="1">
-        <v>539666.81</v>
+        <v>296315.74</v>
       </c>
       <c r="O115" s="1">
-        <v>1.31</v>
+        <v>0.71</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>345</v>
       </c>
       <c r="B116" t="s">
         <v>346</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.41841482</v>
+        <v>99.34157591</v>
       </c>
       <c r="E116" s="1">
-        <v>99.726</v>
+        <v>99.56754</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>498630.0</v>
+        <v>538660.39</v>
       </c>
       <c r="I116" s="1">
-        <v>5174.4</v>
+        <v>3787.34</v>
       </c>
       <c r="J116" s="1">
-        <v>1.0377233620119</v>
+        <v>0.70310348975168</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
         <v>347</v>
       </c>
       <c r="M116" s="1">
-        <v>497092.07</v>
+        <v>537437.92</v>
       </c>
       <c r="N116" s="1">
-        <v>503804.4</v>
+        <v>542447.73</v>
       </c>
       <c r="O116" s="1">
-        <v>1.22</v>
+        <v>1.3</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>348</v>
       </c>
       <c r="B117" t="s">
         <v>349</v>
       </c>
       <c r="C117" s="1">
-        <v>130000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>103.87594711</v>
+        <v>100.66155657</v>
       </c>
       <c r="E117" s="1">
-        <v>105.578454</v>
+        <v>99.726</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>137251.99</v>
+        <v>498630.0</v>
       </c>
       <c r="I117" s="1">
-        <v>950.37</v>
+        <v>12684.63</v>
       </c>
       <c r="J117" s="1">
-        <v>0.69242711890735</v>
+        <v>2.5438962757957</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
         <v>350</v>
       </c>
       <c r="M117" s="1">
-        <v>135038.73</v>
+        <v>503307.78</v>
       </c>
       <c r="N117" s="1">
-        <v>138202.36</v>
+        <v>511314.63</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>1.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>351</v>
       </c>
       <c r="B118" t="s">
         <v>352</v>
       </c>
       <c r="C118" s="1">
-        <v>155000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.62835077</v>
+        <v>103.82684327</v>
       </c>
       <c r="E118" s="1">
-        <v>91.593929</v>
+        <v>105.578454</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>141970.59</v>
+        <v>137251.99</v>
       </c>
       <c r="I118" s="1">
-        <v>3933.66</v>
+        <v>1295.24</v>
       </c>
       <c r="J118" s="1">
-        <v>2.7707569574797</v>
+        <v>0.94369487830377</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>780.31</v>
+      <c r="L118" t="s">
+        <v>353</v>
       </c>
       <c r="M118" s="1">
-        <v>145123.94</v>
+        <v>134974.9</v>
       </c>
       <c r="N118" s="1">
-        <v>145904.25</v>
+        <v>138547.23</v>
       </c>
       <c r="O118" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B119" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C119" s="1">
-        <v>280000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>89.62507465</v>
+        <v>94.23500032</v>
       </c>
       <c r="E119" s="1">
-        <v>89.961514</v>
+        <v>91.593929</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>251892.24</v>
+        <v>141970.59</v>
       </c>
       <c r="I119" s="1">
-        <v>1950.02</v>
+        <v>4974.29</v>
       </c>
       <c r="J119" s="1">
-        <v>0.77414850096216</v>
+        <v>3.5037467971359</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119" t="s">
-        <v>355</v>
+      <c r="L119">
+        <v>880.63</v>
       </c>
       <c r="M119" s="1">
-        <v>250950.21</v>
+        <v>146064.25</v>
       </c>
       <c r="N119" s="1">
-        <v>253842.26</v>
+        <v>146944.88</v>
       </c>
       <c r="O119" s="1">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>356</v>
       </c>
       <c r="B120" t="s">
         <v>357</v>
       </c>
       <c r="C120" s="1">
-        <v>145000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.07058136</v>
+        <v>90.60696403</v>
       </c>
       <c r="E120" s="1">
-        <v>96.312793</v>
+        <v>89.961514</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>139653.55</v>
+        <v>251892.24</v>
       </c>
       <c r="I120" s="1">
-        <v>1872.46</v>
+        <v>5035.89</v>
       </c>
       <c r="J120" s="1">
-        <v>1.3407894034917</v>
+        <v>1.9992239538622</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>773.66</v>
+      <c r="L120" t="s">
+        <v>358</v>
       </c>
       <c r="M120" s="1">
-        <v>140752.35</v>
+        <v>253699.5</v>
       </c>
       <c r="N120" s="1">
-        <v>141526.01</v>
+        <v>256928.13</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B121" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.60650067</v>
+        <v>97.49076858</v>
       </c>
       <c r="E121" s="1">
-        <v>100.26261</v>
+        <v>96.312793</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>100262.61</v>
+        <v>139653.55</v>
       </c>
       <c r="I121" s="1">
-        <v>-2508.16</v>
+        <v>2736.47</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.5015905729963</v>
+        <v>1.9594704180452</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>147.95</v>
+      <c r="L121" t="s">
+        <v>361</v>
       </c>
       <c r="M121" s="1">
-        <v>97606.5</v>
+        <v>141361.61</v>
       </c>
       <c r="N121" s="1">
-        <v>97754.45</v>
+        <v>142390.02</v>
       </c>
       <c r="O121" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B122" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.53951739</v>
+        <v>98.59120165</v>
       </c>
       <c r="E122" s="1">
-        <v>104.91632</v>
+        <v>100.26261</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>104916.32</v>
+        <v>100262.61</v>
       </c>
       <c r="I122" s="1">
-        <v>916.69</v>
+        <v>-1301.55</v>
       </c>
       <c r="J122" s="1">
-        <v>0.87373441996441</v>
+        <v>-1.2981409520458</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>362</v>
+      <c r="L122">
+        <v>369.86</v>
       </c>
       <c r="M122" s="1">
-        <v>103539.52</v>
+        <v>98591.2</v>
       </c>
       <c r="N122" s="1">
-        <v>105833.01</v>
+        <v>98961.06</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B123" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C123" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.1546962</v>
+        <v>103.33959616</v>
       </c>
       <c r="E123" s="1">
-        <v>102.397263</v>
+        <v>104.91632</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>409589.05</v>
+        <v>104916.32</v>
       </c>
       <c r="I123" s="1">
-        <v>-1203.14</v>
+        <v>1058.89</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.29374320431662</v>
+        <v>1.0092710075992</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M123" s="1">
-        <v>400618.79</v>
+        <v>103339.59</v>
       </c>
       <c r="N123" s="1">
-        <v>408385.91</v>
+        <v>105975.21</v>
       </c>
       <c r="O123" s="1">
-        <v>0.99</v>
+        <v>0.25</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B124" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.28651857</v>
+        <v>101.02088113</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>102.397263</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>100000.0</v>
+        <v>409589.05</v>
       </c>
       <c r="I124" s="1">
-        <v>2634.81</v>
+        <v>3260.23</v>
       </c>
       <c r="J124" s="1">
-        <v>2.63481</v>
+        <v>0.7959758689838</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M124" s="1">
-        <v>101286.52</v>
+        <v>404083.53</v>
       </c>
       <c r="N124" s="1">
-        <v>102634.81</v>
+        <v>412849.28</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.99</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B125" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>81.12140219</v>
+        <v>101.59614926</v>
       </c>
       <c r="E125" s="1">
-        <v>81.19948</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>405997.4</v>
+        <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-154.09</v>
+        <v>3231.08</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.037953445022062</v>
+        <v>3.23108</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>236.3</v>
+      <c r="L125" t="s">
+        <v>372</v>
       </c>
       <c r="M125" s="1">
-        <v>405607.01</v>
+        <v>101596.15</v>
       </c>
       <c r="N125" s="1">
-        <v>405843.31</v>
+        <v>103231.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.98</v>
+        <v>0.25</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B126" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C126" s="1">
-        <v>383000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.82252709</v>
+        <v>82.14644384</v>
       </c>
       <c r="E126" s="1">
-        <v>99.275</v>
+        <v>81.19948</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>380223.25</v>
+        <v>405997.4</v>
       </c>
       <c r="I126" s="1">
-        <v>3756.26</v>
+        <v>5248.52</v>
       </c>
       <c r="J126" s="1">
-        <v>0.98790907710141</v>
+        <v>1.2927471949328</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>373</v>
+      <c r="L126">
+        <v>513.7</v>
       </c>
       <c r="M126" s="1">
-        <v>378490.28</v>
+        <v>410732.22</v>
       </c>
       <c r="N126" s="1">
-        <v>383979.51</v>
+        <v>411245.92</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>0.99</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B127" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C127" s="1">
-        <v>700000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>101.78663862</v>
+        <v>99.97795537</v>
       </c>
       <c r="E127" s="1">
-        <v>102.245684</v>
+        <v>99.275</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>715719.79</v>
+        <v>380223.25</v>
       </c>
       <c r="I127" s="1">
-        <v>2556.89</v>
+        <v>9137.74</v>
       </c>
       <c r="J127" s="1">
-        <v>0.35724735234721</v>
+        <v>2.4032565078543</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M127" s="1">
-        <v>712506.47</v>
+        <v>382915.57</v>
       </c>
       <c r="N127" s="1">
-        <v>718276.68</v>
+        <v>389360.99</v>
       </c>
       <c r="O127" s="1">
-        <v>1.74</v>
+        <v>0.94</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B128" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C128" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>66.5325</v>
+        <v>101.85581517</v>
       </c>
       <c r="E128" s="1">
-        <v>69.158958</v>
+        <v>102.245684</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>414953.75</v>
+        <v>715719.79</v>
       </c>
       <c r="I128" s="1">
-        <v>-12651.9</v>
+        <v>4918.18</v>
       </c>
       <c r="J128" s="1">
-        <v>-3.0489903995325</v>
+        <v>0.68716557355498</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M128" s="1">
-        <v>399195.0</v>
+        <v>712990.71</v>
       </c>
       <c r="N128" s="1">
-        <v>402301.85</v>
+        <v>720637.97</v>
       </c>
       <c r="O128" s="1">
-        <v>0.98</v>
+        <v>1.73</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B129" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C129" s="1">
-        <v>102000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>101.33965529</v>
+        <v>68.9025</v>
       </c>
       <c r="E129" s="1">
-        <v>99.646</v>
+        <v>69.158958</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>101638.92</v>
+        <v>414953.75</v>
       </c>
       <c r="I129" s="1">
-        <v>4886.73</v>
+        <v>2011.93</v>
       </c>
       <c r="J129" s="1">
-        <v>4.8079318434316</v>
+        <v>0.48485644484476</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M129" s="1">
-        <v>103366.44</v>
+        <v>413415.0</v>
       </c>
       <c r="N129" s="1">
-        <v>106525.65</v>
+        <v>416965.68</v>
       </c>
       <c r="O129" s="1">
-        <v>0.26</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B130" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C130" s="1">
-        <v>360000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.19200193</v>
+        <v>102.27809112</v>
       </c>
       <c r="E130" s="1">
-        <v>105.116214</v>
+        <v>99.646</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>378418.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I130" s="1">
-        <v>2669.55</v>
+        <v>6108.02</v>
       </c>
       <c r="J130" s="1">
-        <v>0.70544936811604</v>
+        <v>6.0095286333227</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="M130" s="1">
-        <v>375091.21</v>
+        <v>104323.65</v>
       </c>
       <c r="N130" s="1">
-        <v>381087.92</v>
+        <v>107746.94</v>
       </c>
       <c r="O130" s="1">
-        <v>0.92</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B131" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C131" s="1">
-        <v>240000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.333352</v>
+        <v>104.95530472</v>
       </c>
       <c r="E131" s="1">
-        <v>101.505154</v>
+        <v>105.116214</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>243612.37</v>
+        <v>378418.37</v>
       </c>
       <c r="I131" s="1">
-        <v>-90.13</v>
+        <v>6482.64</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.036997300260245</v>
+        <v>1.7130880829068</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M131" s="1">
-        <v>240800.05</v>
+        <v>377839.09</v>
       </c>
       <c r="N131" s="1">
-        <v>243522.24</v>
+        <v>384901.01</v>
       </c>
       <c r="O131" s="1">
-        <v>0.59</v>
+        <v>0.93</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B132" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C132" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.61582611</v>
+        <v>100.78877964</v>
       </c>
       <c r="E132" s="1">
-        <v>101.271864</v>
+        <v>101.505154</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>141780.61</v>
+        <v>243612.37</v>
       </c>
       <c r="I132" s="1">
-        <v>-283.18</v>
+        <v>1513.3</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.19973111979135</v>
+        <v>0.62119177281515</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>635.27</v>
+      <c r="L132" t="s">
+        <v>392</v>
       </c>
       <c r="M132" s="1">
-        <v>140862.16</v>
+        <v>241893.07</v>
       </c>
       <c r="N132" s="1">
-        <v>141497.43</v>
+        <v>245125.67</v>
       </c>
       <c r="O132" s="1">
-        <v>0.34</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B133" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C133" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.37287238</v>
+        <v>100.55925376</v>
       </c>
       <c r="E133" s="1">
-        <v>105.684715</v>
+        <v>101.271864</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>137390.13</v>
+        <v>141780.61</v>
       </c>
       <c r="I133" s="1">
-        <v>-3944.78</v>
+        <v>-38.75</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.8712251746177</v>
+        <v>-0.027330958725597</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>393</v>
+      <c r="L133">
+        <v>958.9</v>
       </c>
       <c r="M133" s="1">
-        <v>129184.73</v>
+        <v>140782.96</v>
       </c>
       <c r="N133" s="1">
-        <v>133445.35</v>
+        <v>141741.86</v>
       </c>
       <c r="O133" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B134" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C134" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.11443405</v>
+        <v>101.29377609</v>
       </c>
       <c r="E134" s="1">
-        <v>103.578504</v>
+        <v>105.684715</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>139830.98</v>
+        <v>137390.13</v>
       </c>
       <c r="I134" s="1">
-        <v>-3094.87</v>
+        <v>-1086.99</v>
       </c>
       <c r="J134" s="1">
-        <v>-2.213293506203</v>
+        <v>-0.79117037009864</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M134" s="1">
-        <v>132454.48</v>
+        <v>131681.91</v>
       </c>
       <c r="N134" s="1">
-        <v>136736.11</v>
+        <v>136303.14</v>
       </c>
       <c r="O134" s="1">
         <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B135" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>89.37849276</v>
+        <v>99.89313726</v>
       </c>
       <c r="E135" s="1">
-        <v>88.315603</v>
+        <v>103.578504</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>264946.81</v>
+        <v>139830.98</v>
       </c>
       <c r="I135" s="1">
-        <v>4123.6</v>
+        <v>-4912.83</v>
       </c>
       <c r="J135" s="1">
-        <v>1.5563878651719</v>
+        <v>-3.513405970551</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
-        <v>934.93</v>
+        <v>62.41</v>
       </c>
       <c r="M135" s="1">
-        <v>268135.48</v>
+        <v>134855.74</v>
       </c>
       <c r="N135" s="1">
-        <v>269070.41</v>
+        <v>134918.15</v>
       </c>
       <c r="O135" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B136" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C136" s="1">
         <v>300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.45313692</v>
+        <v>99.30316915</v>
       </c>
       <c r="E136" s="1">
         <v>99.860373</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>299581.12</v>
       </c>
       <c r="I136" s="1">
-        <v>3728.29</v>
+        <v>3888.66</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2445009885803</v>
+        <v>1.2980323993715</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M136" s="1">
-        <v>298359.41</v>
+        <v>297909.51</v>
       </c>
       <c r="N136" s="1">
-        <v>303309.41</v>
+        <v>303469.78</v>
       </c>
       <c r="O136" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B137" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C137" s="1">
         <v>140000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.58998787</v>
+        <v>99.64946347</v>
       </c>
       <c r="E137" s="1">
         <v>98.412086</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>137776.92</v>
       </c>
       <c r="I137" s="1">
-        <v>2141.46</v>
+        <v>2393.01</v>
       </c>
       <c r="J137" s="1">
-        <v>1.5542951606118</v>
+        <v>1.7368729102088</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>492.4</v>
+        <v>660.68</v>
       </c>
       <c r="M137" s="1">
-        <v>139425.98</v>
+        <v>139509.25</v>
       </c>
       <c r="N137" s="1">
-        <v>139918.38</v>
+        <v>140169.93</v>
       </c>
       <c r="O137" s="1">
         <v>0.34</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B138" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C138" s="1">
         <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.4253919</v>
+        <v>99.56888147</v>
       </c>
       <c r="E138" s="1">
         <v>98.960671</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>138544.94</v>
       </c>
       <c r="I138" s="1">
-        <v>2295.13</v>
+        <v>2677.25</v>
       </c>
       <c r="J138" s="1">
-        <v>1.656596047463</v>
+        <v>1.9324054707447</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="M138" s="1">
-        <v>139195.55</v>
+        <v>139396.44</v>
       </c>
       <c r="N138" s="1">
-        <v>140840.07</v>
+        <v>141222.19</v>
       </c>
       <c r="O138" s="1">
         <v>0.34</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B139" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C139" s="1">
         <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>107.91335808</v>
+        <v>109.50197732</v>
       </c>
       <c r="E139" s="1">
         <v>110.213723</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>143277.84</v>
       </c>
       <c r="I139" s="1">
-        <v>-1403.76</v>
+        <v>1094.18</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.97974676335154</v>
+        <v>0.76367706269162</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="M139" s="1">
-        <v>140287.37</v>
+        <v>142352.57</v>
       </c>
       <c r="N139" s="1">
-        <v>141874.08</v>
+        <v>144372.02</v>
       </c>
       <c r="O139" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B140" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C140" s="1">
         <v>450000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.26053279</v>
+        <v>100.13207813</v>
       </c>
       <c r="E140" s="1">
         <v>99.80438</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>449119.71</v>
       </c>
       <c r="I140" s="1">
-        <v>4838.99</v>
+        <v>9759.57</v>
       </c>
       <c r="J140" s="1">
-        <v>1.0774387968856</v>
+        <v>2.1730442424805</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="M140" s="1">
-        <v>446672.4</v>
+        <v>450594.35</v>
       </c>
       <c r="N140" s="1">
-        <v>453958.7</v>
+        <v>458879.28</v>
       </c>
       <c r="O140" s="1">
         <v>1.1</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B141" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C141" s="1">
         <v>100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.97922588</v>
+        <v>103.97986583</v>
       </c>
       <c r="E141" s="1">
         <v>104.27347</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>104273.47</v>
       </c>
       <c r="I141" s="1">
-        <v>775.96</v>
+        <v>2063.25</v>
       </c>
       <c r="J141" s="1">
-        <v>0.74415860525213</v>
+        <v>1.9786912241436</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="M141" s="1">
-        <v>102979.22</v>
+        <v>103979.87</v>
       </c>
       <c r="N141" s="1">
-        <v>105049.43</v>
+        <v>106336.72</v>
       </c>
       <c r="O141" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B142" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>92.21166844</v>
+        <v>92.87660089</v>
       </c>
       <c r="E142" s="1">
         <v>95.837535</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>191675.07</v>
       </c>
       <c r="I142" s="1">
-        <v>-6787.35</v>
+        <v>-5402.01</v>
       </c>
       <c r="J142" s="1">
-        <v>-3.5410708340944</v>
+        <v>-2.8183164352046</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
-        <v>464.38</v>
+        <v>519.86</v>
       </c>
       <c r="M142" s="1">
-        <v>184423.34</v>
+        <v>185753.2</v>
       </c>
       <c r="N142" s="1">
-        <v>184887.72</v>
+        <v>186273.06</v>
       </c>
       <c r="O142" s="1">
         <v>0.45</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B143" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C143" s="1">
         <v>260000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>85.3864693</v>
+        <v>86.2107676</v>
       </c>
       <c r="E143" s="1">
         <v>84.884027</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>220698.47</v>
       </c>
       <c r="I143" s="1">
-        <v>2348.13</v>
+        <v>4635.55</v>
       </c>
       <c r="J143" s="1">
-        <v>1.0639539096035</v>
+        <v>2.1003996991914</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M143" s="1">
-        <v>222004.82</v>
+        <v>224147.99</v>
       </c>
       <c r="N143" s="1">
-        <v>223046.6</v>
+        <v>225334.02</v>
       </c>
       <c r="O143" s="1">
         <v>0.54</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B144" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.59506224</v>
+        <v>95.87136751</v>
       </c>
       <c r="E144" s="1">
         <v>100.243095</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>200486.19</v>
       </c>
       <c r="I144" s="1">
-        <v>-8357.98</v>
+        <v>-7687.02</v>
       </c>
       <c r="J144" s="1">
-        <v>-4.168855720187</v>
+        <v>-3.8341892775757</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>938.08</v>
+      <c r="L144" t="s">
+        <v>424</v>
       </c>
       <c r="M144" s="1">
-        <v>191190.13</v>
+        <v>191742.73</v>
       </c>
       <c r="N144" s="1">
-        <v>192128.21</v>
+        <v>192799.17</v>
       </c>
       <c r="O144" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B145" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.61331484</v>
+        <v>102.35765885</v>
       </c>
       <c r="E145" s="1">
         <v>99.948</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>199896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>7927.07</v>
+        <v>8281.24</v>
       </c>
       <c r="J145" s="1">
-        <v>3.9655971104975</v>
+        <v>4.1427742426062</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="M145" s="1">
-        <v>205226.63</v>
+        <v>204715.32</v>
       </c>
       <c r="N145" s="1">
-        <v>207823.07</v>
+        <v>208177.24</v>
       </c>
       <c r="O145" s="1">
         <v>0.5</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B146" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C146" s="1">
         <v>150000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.3136781</v>
+        <v>93.68238476</v>
       </c>
       <c r="E146" s="1">
         <v>90.382013</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>135573.02</v>
       </c>
       <c r="I146" s="1">
-        <v>4437.05</v>
+        <v>5003.98</v>
       </c>
       <c r="J146" s="1">
-        <v>3.2728119503423</v>
+        <v>3.6909851237363</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
-        <v>39.55</v>
+        <v>53.42</v>
       </c>
       <c r="M146" s="1">
-        <v>139970.52</v>
+        <v>140523.58</v>
       </c>
       <c r="N146" s="1">
-        <v>140010.07</v>
+        <v>140577.0</v>
       </c>
       <c r="O146" s="1">
         <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B147" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C147" s="1">
         <v>160000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>87.75323825</v>
+        <v>88.67519885</v>
       </c>
       <c r="E147" s="1">
         <v>86.219563</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>137951.3</v>
       </c>
       <c r="I147" s="1">
-        <v>3153.06</v>
+        <v>4687.37</v>
       </c>
       <c r="J147" s="1">
-        <v>2.285632683418</v>
+        <v>3.3978440217671</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
-        <v>699.18</v>
+        <v>758.36</v>
       </c>
       <c r="M147" s="1">
-        <v>140405.18</v>
+        <v>141880.31</v>
       </c>
       <c r="N147" s="1">
-        <v>141104.36</v>
+        <v>142638.67</v>
       </c>
       <c r="O147" s="1">
         <v>0.34</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B148" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C148" s="1">
         <v>140000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.20880897</v>
+        <v>98.65805311</v>
       </c>
       <c r="E148" s="1">
         <v>98.939836</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>138515.77</v>
       </c>
       <c r="I148" s="1">
-        <v>1194.51</v>
+        <v>2056.46</v>
       </c>
       <c r="J148" s="1">
-        <v>0.86236390268054</v>
+        <v>1.4846396190123</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="M148" s="1">
-        <v>137492.33</v>
+        <v>138121.27</v>
       </c>
       <c r="N148" s="1">
-        <v>139710.28</v>
+        <v>140572.23</v>
       </c>
       <c r="O148" s="1">
         <v>0.34</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B149" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C149" s="1">
         <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.32074194</v>
+        <v>99.4421713</v>
       </c>
       <c r="E149" s="1">
         <v>98.91284</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>395651.36</v>
       </c>
       <c r="I149" s="1">
-        <v>2864.48</v>
+        <v>3498.15</v>
       </c>
       <c r="J149" s="1">
-        <v>0.72399093990224</v>
+        <v>0.88414962101988</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="M149" s="1">
-        <v>397282.96</v>
+        <v>397768.69</v>
       </c>
       <c r="N149" s="1">
-        <v>398515.84</v>
+        <v>399149.51</v>
       </c>
       <c r="O149" s="1">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B150" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C150" s="1">
         <v>150000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>92.69871939</v>
+        <v>93.3040183</v>
       </c>
       <c r="E150" s="1">
         <v>90.429947</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>135644.92</v>
       </c>
       <c r="I150" s="1">
-        <v>3586.55</v>
+        <v>4320.87</v>
       </c>
       <c r="J150" s="1">
-        <v>2.6440724798245</v>
+        <v>3.1854270694398</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
-        <v>183.39</v>
+        <v>9.76</v>
       </c>
       <c r="M150" s="1">
-        <v>139048.08</v>
+        <v>139956.03</v>
       </c>
       <c r="N150" s="1">
-        <v>139231.47</v>
+        <v>139965.79</v>
       </c>
       <c r="O150" s="1">
         <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B151" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C151" s="1">
         <v>300000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.56717424</v>
+        <v>102.13310808</v>
       </c>
       <c r="E151" s="1">
         <v>104.254153</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>312762.46</v>
       </c>
       <c r="I151" s="1">
-        <v>-1035.59</v>
+        <v>1383.44</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.33111070938629</v>
+        <v>0.44232930000615</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="M151" s="1">
-        <v>304701.53</v>
+        <v>306399.32</v>
       </c>
       <c r="N151" s="1">
-        <v>311726.87</v>
+        <v>314145.9</v>
       </c>
       <c r="O151" s="1">
         <v>0.76</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B152" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C152" s="1">
         <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>94.44119714</v>
+        <v>95.3571923</v>
       </c>
       <c r="E152" s="1">
         <v>95.238198</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>380952.79</v>
       </c>
       <c r="I152" s="1">
-        <v>5036.66</v>
+        <v>9403.38</v>
       </c>
       <c r="J152" s="1">
-        <v>1.3221218303717</v>
+        <v>2.468384599572</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="M152" s="1">
-        <v>377764.79</v>
+        <v>381428.77</v>
       </c>
       <c r="N152" s="1">
-        <v>385989.45</v>
+        <v>390356.17</v>
       </c>
       <c r="O152" s="1">
         <v>0.94</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B153" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C153" s="1">
         <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>108.06461175</v>
+        <v>108.48955649</v>
       </c>
       <c r="E153" s="1">
         <v>110.518375</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>221036.75</v>
       </c>
       <c r="I153" s="1">
-        <v>-2907.53</v>
+        <v>-1317.91</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.3154056961116</v>
+        <v>-0.5962402179728</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="M153" s="1">
-        <v>216129.22</v>
+        <v>216979.11</v>
       </c>
       <c r="N153" s="1">
-        <v>218129.22</v>
+        <v>219718.84</v>
       </c>
       <c r="O153" s="1">
         <v>0.53</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B154" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C154" s="1">
-        <v>39.0</v>
+        <v>3.0</v>
       </c>
       <c r="D154" s="1">
-        <v>116.46</v>
+        <v>118.1</v>
       </c>
       <c r="E154" s="1">
-        <v>116.59948718</v>
+        <v>118.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-5440.0</v>
+        <v>300.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-5440.0</v>
+        <v>300.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-5440.0</v>
+        <v>300.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B155" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C155" s="1">
         <v>-8.0</v>
       </c>
       <c r="D155" s="1">
-        <v>127.94</v>
+        <v>129.2</v>
       </c>
       <c r="E155" s="1">
-        <v>128.63</v>
+        <v>129.04</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>5520.0</v>
+        <v>-1280.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>5520.0</v>
+        <v>-1280.0</v>
       </c>
       <c r="N155" s="1">
-        <v>5520.0</v>
+        <v>-1280.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B156" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C156" s="1">
-        <v>-13.0</v>
+        <v>-12.0</v>
       </c>
       <c r="D156" s="1">
-        <v>121.76</v>
+        <v>123.44</v>
       </c>
       <c r="E156" s="1">
-        <v>121.25</v>
+        <v>123.27</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-6630.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-6630.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-6630.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>