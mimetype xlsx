--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1281 +136,1323 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 905.48</t>
+    <t>3 106.85</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 188.92</t>
+    <t>3 663.86</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 205.29</t>
+    <t>1 547.33</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 090.75</t>
+    <t>1 417.98</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 317.67</t>
+    <t>3 654.25</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>13 027.40</t>
+    <t>13 890.41</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 030.14</t>
+    <t>5 547.95</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 349.32</t>
+    <t>2 493.15</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>20 045.65</t>
+    <t>23 210.75</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>7 674.66</t>
+    <t>3 842.47</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>6 242.47</t>
+    <t>6 846.58</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 125.34</t>
+    <t>3 513.70</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>5 741.40</t>
+    <t>6 721.64</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 057.32</t>
+    <t>1 306.80</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
+    <t>1 068.96</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>7 262.26</t>
+    <t>8 069.18</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 369.86</t>
+    <t>2 657.53</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 078.77</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>10 413.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
+    <t>1 722.72</t>
+  </si>
+  <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>16 013.70</t>
+    <t>17 020.55</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>20 712.33</t>
+    <t>22 654.11</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 254.79</t>
+    <t>3 484.93</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>15 244.86</t>
+    <t>16 287.67</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 248.63</t>
+    <t>3 471.58</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>17 328.82</t>
+    <t>18 518.05</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 693.32</t>
+    <t>1 922.74</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>1 047.52</t>
+  </si>
+  <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>13 810.96</t>
+    <t>14 832.19</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>4 011.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
+    <t>1 619.03</t>
+  </si>
+  <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 114.71</t>
+    <t>1 518.32</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
+    <t>15 246.58</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO 2.75 07-28</t>
+  </si>
+  <si>
+    <t>2 298.10</t>
+  </si>
+  <si>
+    <t>XS2555187801</t>
+  </si>
+  <si>
+    <t>CAIX 5.375 11-30</t>
+  </si>
+  <si>
+    <t>2 532.88</t>
+  </si>
+  <si>
+    <t>DE000CZ45W57</t>
+  </si>
+  <si>
+    <t>CMZB FR 3.0 09-27</t>
+  </si>
+  <si>
+    <t>1 915.07</t>
+  </si>
+  <si>
+    <t>FR0013463775</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.0 07-50</t>
+  </si>
+  <si>
+    <t>7 726.03</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
+  </si>
+  <si>
+    <t>DE000CZ457W4</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 01-38</t>
+  </si>
+  <si>
+    <t>3 419.18</t>
+  </si>
+  <si>
+    <t>DE000CZ45ZY0</t>
+  </si>
+  <si>
+    <t>COMM AK 4.125 06-37</t>
+  </si>
+  <si>
+    <t>13 968.49</t>
+  </si>
+  <si>
+    <t>DE000CZ439B6</t>
+  </si>
+  <si>
+    <t>COMM AK 5.25 03-29</t>
+  </si>
+  <si>
+    <t>1 769.18</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>XS2796659964</t>
+  </si>
+  <si>
+    <t>COMP DE 3.625 04-34</t>
+  </si>
+  <si>
+    <t>XS3200103490</t>
+  </si>
+  <si>
+    <t>COOP RA 3.548 10-35</t>
+  </si>
+  <si>
+    <t>12 240.60</t>
+  </si>
+  <si>
+    <t>FR0013447232</t>
+  </si>
+  <si>
+    <t>COVI 1.125 09-31</t>
+  </si>
+  <si>
+    <t>1 417.81</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>3 197.95</t>
+  </si>
+  <si>
+    <t>XS3244187764</t>
+  </si>
+  <si>
+    <t>DANS BK 3.375 12-33</t>
+  </si>
+  <si>
+    <t>8 543.84</t>
+  </si>
+  <si>
+    <t>XS3101509167</t>
+  </si>
+  <si>
+    <t>DANS BK 3.5 11-35</t>
+  </si>
+  <si>
+    <t>2 402.05</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>5 379.86</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>3 020.55</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>29 965.75</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>7 204.85</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>3 835.62</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>14 912.88</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 004.11</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 062.67</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>2 239.73</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>7 059.04</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 029.16</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>1 979.26</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>XS2463518998</t>
+  </si>
+  <si>
+    <t>EON SE 1.625 03-31</t>
+  </si>
+  <si>
+    <t>XS2747600018</t>
+  </si>
+  <si>
+    <t>EON SE 3.375 01-31</t>
+  </si>
+  <si>
+    <t>1 373.12</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>1 559.55</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>8 186.30</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>2 383.56</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>2 542.81</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>1 292.88</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>2 771.23</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>5 570.27</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>1 157.53</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>8 465.75</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>23 761.64</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>1 859.59</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>1 521.35</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>12 513.70</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>1 386.30</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>8 611.64</t>
+  </si>
+  <si>
+    <t>XS2625195891</t>
+  </si>
+  <si>
+    <t>INTE 4.0 05-26</t>
+  </si>
+  <si>
+    <t>3 846.58</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>4 704.45</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>23 440.07</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>9 813.70</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>2 260.48</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>11 121.25</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>5 005.48</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>2 342.47</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>6 990.41</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>2 054.53</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>1 547.95</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>13 426.67</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>9 531.58</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
     <t>13 232.88</t>
   </si>
   <si>
-    <t>XS3108521124</t>
-[...607 lines deleted...]
-  <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 208.08</t>
+    <t>4 525.96</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 036.70</t>
+    <t>1 114.73</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 752.19</t>
+    <t>4 013.97</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>4 372.28</t>
+    <t>4 980.34</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 145.21</t>
-[...8 lines deleted...]
-    <t>3 167.81</t>
+    <t>2 663.01</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>12 898.97</t>
+    <t>13 869.86</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 080.82</t>
+    <t>2 303.77</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 134.25</t>
+    <t>1 393.15</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>10 004.05</t>
+    <t>10 941.93</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>13 586.30</t>
+    <t>15 463.36</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 947.95</t>
+    <t>5 350.68</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>8 718.90</t>
+    <t>9 547.40</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 026.58</t>
+    <t>4 423.56</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 462.33</t>
+    <t>1 714.04</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 509.59</t>
+    <t>6 984.25</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
+    <t>1 053.36</t>
+  </si>
+  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 107.67</t>
+    <t>2 248.63</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 692.60</t>
+    <t>3 029.18</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
+    <t>12 973.97</t>
+  </si>
+  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 802.74</t>
+    <t>3 025.68</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 037.81</t>
+    <t>3 279.45</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 240.55</t>
+    <t>1 332.60</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>4 808.22</t>
+    <t>5 481.37</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 813.42</t>
+    <t>2 994.66</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 868.49</t>
+    <t>9 429.45</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
+    <t>1 333.90</t>
+  </si>
+  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>7 780.82</t>
+    <t>8 931.51</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
   <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1795,267 +1837,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1495.34</v>
+        <v>1498.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29526988.39</v>
+        <v>29597969.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29526988.39</v>
+        <v>29597969.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31274.077</v>
+        <v>31670.915</v>
       </c>
       <c r="D3">
-        <v>98.7</v>
+        <v>98.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3086860.75</v>
+        <v>3132478.46</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3086860.75</v>
+        <v>3132478.46</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2915.301</v>
+        <v>2909.072</v>
       </c>
       <c r="D4">
-        <v>4968.38</v>
+        <v>4980.2</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14484344.94</v>
+        <v>14487762.76</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14484344.94</v>
+        <v>14487762.76</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.11</v>
+        <v>101.35</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>775522.66</v>
+        <v>777366.63</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>775522.66</v>
+        <v>777366.63</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.27</v>
+        <v>100.47</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1002.74</v>
+        <v>1004.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1002.74</v>
+        <v>1004.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.2</v>
+        <v>101.41</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.2</v>
+        <v>101.41</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.2</v>
+        <v>101.41</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.33</v>
+        <v>100.57</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1003.35</v>
+        <v>1005.71</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1003.35</v>
+        <v>1005.71</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P157"/>
+  <dimension ref="A1:P161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O157" sqref="O157"/>
+      <selection activeCell="O161" sqref="O161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2074,7839 +2116,8039 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1958.0</v>
+        <v>1733.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1072.64</v>
+        <v>1073.9</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.4228141</v>
+        <v>1070.81060012</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2095887.87</v>
+        <v>1855714.77</v>
       </c>
       <c r="I2" s="1">
-        <v>4341.25</v>
+        <v>5353.93</v>
       </c>
       <c r="J2" s="1">
-        <v>0.20713178706454</v>
+        <v>0.28851039429944</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2100229.12</v>
+        <v>1861068.7</v>
       </c>
       <c r="N2" s="1">
-        <v>2100229.12</v>
+        <v>1861068.7</v>
       </c>
       <c r="O2" s="1">
-        <v>4.39</v>
+        <v>3.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.96680581</v>
+        <v>99.98344014</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>919.15</v>
+        <v>1143.81</v>
       </c>
       <c r="J3" s="1">
-        <v>0.64756298900112</v>
+        <v>0.80584129081147</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139953.53</v>
+        <v>139976.82</v>
       </c>
       <c r="N3" s="1">
-        <v>142859.01</v>
+        <v>143083.67</v>
       </c>
       <c r="O3" s="1">
         <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.92921179</v>
+        <v>98.03474895</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-886.26</v>
+        <v>-143.25</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.35055620429422</v>
+        <v>-0.056661900870113</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>248740.2</v>
+        <v>249008.27</v>
       </c>
       <c r="N4" s="1">
-        <v>251929.12</v>
+        <v>252672.13</v>
       </c>
       <c r="O4" s="1">
         <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.19788624</v>
+        <v>97.46567383</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1881.38</v>
+        <v>-1100.17</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.1578350089113</v>
+        <v>-0.67706435794677</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>159404.53</v>
+        <v>159843.7</v>
       </c>
       <c r="N5" s="1">
-        <v>160609.82</v>
+        <v>161391.03</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.27170043</v>
+        <v>103.33657807</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-8372.03</v>
+        <v>-7960.46</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.8253991083386</v>
+        <v>-5.5390217887376</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>134253.21</v>
+        <v>134337.55</v>
       </c>
       <c r="N6" s="1">
-        <v>135343.96</v>
+        <v>135755.53</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.22391866</v>
+        <v>104.10695082</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2706.04</v>
+        <v>-2521.53</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.9121956210802</v>
+        <v>-1.781813507717</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>135491.1</v>
+        <v>135339.03</v>
       </c>
       <c r="N7" s="1">
-        <v>138808.77</v>
+        <v>138993.28</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.69511709</v>
+        <v>96.58836596</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-647.24</v>
+        <v>-317.98</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.13019002586381</v>
+        <v>-0.063960546975118</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>483475.58</v>
+        <v>482941.83</v>
       </c>
       <c r="N8" s="1">
-        <v>496502.98</v>
+        <v>496832.24</v>
       </c>
       <c r="O8" s="1">
         <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>56</v>
       </c>
       <c r="B9" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.1992058</v>
+        <v>97.26279108</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1881.25</v>
+        <v>-1172.68</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.63021550439015</v>
+        <v>-0.39284577684425</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>291597.61</v>
+        <v>291788.37</v>
       </c>
       <c r="N9" s="1">
-        <v>296627.75</v>
+        <v>297336.32</v>
       </c>
       <c r="O9" s="1">
         <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.07991524</v>
+        <v>102.92573991</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5076.34</v>
+        <v>-4985.99</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.6673954156485</v>
+        <v>-4.5843239161422</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>605.48</v>
+        <v>850.0</v>
       </c>
       <c r="M10" s="1">
-        <v>103079.91</v>
+        <v>102925.74</v>
       </c>
       <c r="N10" s="1">
-        <v>103685.39</v>
+        <v>103775.74</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.67770842</v>
+        <v>98.66440033</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1343.02</v>
+        <v>1473.55</v>
       </c>
       <c r="J11" s="1">
-        <v>1.3472773965732</v>
+        <v>1.4782211789254</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>98677.7</v>
+        <v>98664.4</v>
       </c>
       <c r="N11" s="1">
-        <v>101027.02</v>
+        <v>101157.55</v>
       </c>
       <c r="O11" s="1">
         <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.76931325</v>
+        <v>97.95344981</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-6171.8</v>
+        <v>-305.42</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.42258325214615</v>
+        <v>-0.020912112652788</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1434275.83</v>
+        <v>1436977.11</v>
       </c>
       <c r="N12" s="1">
-        <v>1454321.48</v>
+        <v>1460187.86</v>
       </c>
       <c r="O12" s="1">
         <v>3.04</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>67</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="1">
-        <v>540000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.52541848</v>
+        <v>97.44701581</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>538875.52</v>
+        <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-4563.6</v>
+        <v>-1784.93</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.84687461772248</v>
+        <v>-0.74527277071926</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>526637.26</v>
+        <v>233872.83</v>
       </c>
       <c r="N13" s="1">
-        <v>534311.92</v>
+        <v>237715.3</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>0.5</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>70</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="1">
-        <v>100000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.79709114</v>
+        <v>99.69759193</v>
       </c>
       <c r="E14" s="1">
-        <v>95.89134</v>
+        <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>95891.34</v>
+        <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>2968.08</v>
+        <v>392.76</v>
       </c>
       <c r="J14" s="1">
-        <v>3.0952534399874</v>
+        <v>0.11808878727782</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>62.33</v>
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>98797.09</v>
+        <v>332989.96</v>
       </c>
       <c r="N14" s="1">
-        <v>98859.42</v>
+        <v>332989.96</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.71625374</v>
+        <v>98.93158325</v>
       </c>
       <c r="E15" s="1">
-        <v>98.691</v>
+        <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>296073.0</v>
+        <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>318.23</v>
+        <v>3109.76</v>
       </c>
       <c r="J15" s="1">
-        <v>0.10748362734866</v>
+        <v>3.2430040084954</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>74</v>
+      <c r="L15">
+        <v>69.52</v>
       </c>
       <c r="M15" s="1">
-        <v>290148.76</v>
+        <v>98931.58</v>
       </c>
       <c r="N15" s="1">
-        <v>296391.23</v>
+        <v>99001.1</v>
       </c>
       <c r="O15" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.02510636</v>
+      </c>
+      <c r="E16" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>1848.89</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.62447099195131</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>76</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>194758.43</v>
+        <v>291075.31</v>
       </c>
       <c r="N16" s="1">
-        <v>197883.77</v>
+        <v>297921.89</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>97.16512715</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-1816.38</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.90973504851965</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>79</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>473643.09</v>
+        <v>194330.25</v>
       </c>
       <c r="N17" s="1">
-        <v>479384.49</v>
+        <v>197843.95</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.9185742</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2755.5</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.56956008010344</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>135549.83</v>
+        <v>474317.3</v>
       </c>
       <c r="N18" s="1">
-        <v>136607.15</v>
+        <v>481038.94</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>1.0</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.25049307</v>
+      </c>
+      <c r="E19" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-4866.43</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-3.438896088937</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>99150.4</v>
+        <v>135338.17</v>
       </c>
       <c r="N19" s="1">
-        <v>100015.28</v>
+        <v>136644.97</v>
       </c>
       <c r="O19" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="1">
-        <v>1020000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>88.5662956</v>
+        <v>99.80822986</v>
       </c>
       <c r="E20" s="1">
-        <v>89.242955</v>
+        <v>104.07483</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>910278.14</v>
+        <v>104074.83</v>
       </c>
       <c r="I20" s="1">
-        <v>360.34</v>
+        <v>-3197.64</v>
       </c>
       <c r="J20" s="1">
-        <v>0.039585702892964</v>
+        <v>-3.0724431642118</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>903376.22</v>
+        <v>99808.23</v>
       </c>
       <c r="N20" s="1">
-        <v>910638.48</v>
+        <v>100877.19</v>
       </c>
       <c r="O20" s="1">
-        <v>1.9</v>
+        <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="1">
-        <v>200000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.42869704</v>
+        <v>88.67128468</v>
       </c>
       <c r="E21" s="1">
-        <v>99.783035</v>
+        <v>89.242955</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>199566.07</v>
+        <v>910278.14</v>
       </c>
       <c r="I21" s="1">
-        <v>-1311.42</v>
+        <v>2238.14</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.65713575458995</v>
+        <v>0.2458742994751</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>196857.39</v>
+        <v>904447.1</v>
       </c>
       <c r="N21" s="1">
-        <v>198254.65</v>
+        <v>912516.28</v>
       </c>
       <c r="O21" s="1">
-        <v>0.41</v>
+        <v>1.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.74368946</v>
+        <v>98.3208625</v>
       </c>
       <c r="E22" s="1">
-        <v>99.799</v>
+        <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>159678.4</v>
+        <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>-918.63</v>
+        <v>-2644.89</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.57530010320745</v>
+        <v>-1.3253204815829</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>94</v>
+      <c r="L22">
+        <v>279.45</v>
       </c>
       <c r="M22" s="1">
-        <v>156389.91</v>
+        <v>196641.73</v>
       </c>
       <c r="N22" s="1">
-        <v>158759.77</v>
+        <v>196921.18</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
         <v>95</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.52367899</v>
+        <v>99.90586449</v>
       </c>
       <c r="E23" s="1">
-        <v>96.246745</v>
+        <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>192493.49</v>
+        <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-2439.28</v>
+        <v>319.55</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2672012960023</v>
+        <v>0.32031234337724</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23" t="s">
-        <v>97</v>
+      <c r="L23">
+        <v>175.68</v>
       </c>
       <c r="M23" s="1">
-        <v>189047.36</v>
+        <v>99905.87</v>
       </c>
       <c r="N23" s="1">
-        <v>190054.21</v>
+        <v>100081.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>97.89337452</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-391.47</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.24516152466458</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>97942.69</v>
+        <v>156629.4</v>
       </c>
       <c r="N24" s="1">
-        <v>98851.94</v>
+        <v>159286.93</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" t="s">
         <v>100</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>94.50292386</v>
+      </c>
+      <c r="E25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2408.88</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-1.2514085541282</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>101</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>296900.9</v>
+        <v>189005.84</v>
       </c>
       <c r="N25" s="1">
-        <v>297374.32</v>
+        <v>190084.61</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.90858678</v>
+        <v>97.98421387</v>
       </c>
       <c r="E26" s="1">
-        <v>104.945653</v>
+        <v>96.98237</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>314836.96</v>
+        <v>96982.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-1697.5</v>
+        <v>1975.82</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.53916795537601</v>
+        <v>2.0372981192355</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>104</v>
+      <c r="L26">
+        <v>973.97</v>
       </c>
       <c r="M26" s="1">
-        <v>302725.76</v>
+        <v>97984.22</v>
       </c>
       <c r="N26" s="1">
-        <v>313139.46</v>
+        <v>98958.19</v>
       </c>
       <c r="O26" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
         <v>105</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>413000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.91790695</v>
+        <v>99.10340793</v>
       </c>
       <c r="E27" s="1">
-        <v>99.757</v>
+        <v>96.18004</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>411996.41</v>
+        <v>288540.12</v>
       </c>
       <c r="I27" s="1">
-        <v>1525.91</v>
+        <v>9295.31</v>
       </c>
       <c r="J27" s="1">
-        <v>0.37036973210519</v>
+        <v>3.2214965461302</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>861.36</v>
+        <v>525.21</v>
       </c>
       <c r="M27" s="1">
-        <v>412660.96</v>
+        <v>297310.22</v>
       </c>
       <c r="N27" s="1">
-        <v>413522.32</v>
+        <v>297835.43</v>
       </c>
       <c r="O27" s="1">
-        <v>0.86</v>
+        <v>0.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.92514264</v>
+        <v>100.80084785</v>
       </c>
       <c r="E28" s="1">
-        <v>92.84792</v>
+        <v>104.945653</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>92847.92</v>
+        <v>314836.96</v>
       </c>
       <c r="I28" s="1">
-        <v>3128.73</v>
+        <v>-11916.61</v>
       </c>
       <c r="J28" s="1">
-        <v>3.3697362310324</v>
+        <v>-3.7850098666942</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>51.51</v>
+        <v>517.81</v>
       </c>
       <c r="M28" s="1">
-        <v>95925.14</v>
+        <v>302402.54</v>
       </c>
       <c r="N28" s="1">
-        <v>95976.65</v>
+        <v>302920.35</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.63</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
         <v>109</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.03020241</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="I29" s="1">
+        <v>2851.05</v>
+      </c>
+      <c r="J29" s="1">
+        <v>0.69200845706398</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" t="s">
         <v>110</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>188432.26</v>
+        <v>413124.74</v>
       </c>
       <c r="N29" s="1">
-        <v>188828.15</v>
+        <v>414847.46</v>
       </c>
       <c r="O29" s="1">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.96789607</v>
+        <v>96.01224083</v>
       </c>
       <c r="E30" s="1">
-        <v>103.290392</v>
+        <v>92.84792</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>516451.96</v>
+        <v>92847.92</v>
       </c>
       <c r="I30" s="1">
-        <v>-598.78</v>
+        <v>3221.58</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.11594108385221</v>
+        <v>3.4697384712549</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>113</v>
+      <c r="L30">
+        <v>57.26</v>
       </c>
       <c r="M30" s="1">
-        <v>499839.48</v>
+        <v>96012.24</v>
       </c>
       <c r="N30" s="1">
-        <v>515853.18</v>
+        <v>96069.5</v>
       </c>
       <c r="O30" s="1">
-        <v>1.08</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" t="s">
         <v>114</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.72350388</v>
+        <v>94.24815746</v>
       </c>
       <c r="E31" s="1">
-        <v>99.867094</v>
+        <v>91.485975</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>998670.94</v>
+        <v>182971.95</v>
       </c>
       <c r="I31" s="1">
-        <v>-723.57</v>
+        <v>5949.02</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.072453294775955</v>
+        <v>3.2513289605319</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>116</v>
+      <c r="L31">
+        <v>424.66</v>
       </c>
       <c r="M31" s="1">
-        <v>977235.04</v>
+        <v>188496.31</v>
       </c>
       <c r="N31" s="1">
-        <v>997947.37</v>
+        <v>188920.97</v>
       </c>
       <c r="O31" s="1">
-        <v>2.08</v>
+        <v>0.39</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.99971811</v>
+      </c>
+      <c r="E32" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="I32" s="1">
+        <v>567.18</v>
+      </c>
+      <c r="J32" s="1">
+        <v>0.10982241213684</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>117</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>398999.85</v>
+        <v>499998.59</v>
       </c>
       <c r="N32" s="1">
-        <v>402254.64</v>
+        <v>517019.14</v>
       </c>
       <c r="O32" s="1">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.05524032</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I33" s="1">
+        <v>4535.57</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0.45416060669594</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>120</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>97181.38</v>
+        <v>980552.4</v>
       </c>
       <c r="N33" s="1">
-        <v>97499.87</v>
+        <v>1003206.51</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>2.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" t="s">
         <v>122</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.82541874</v>
+      </c>
+      <c r="E34" s="1">
+        <v>98.199808</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>392799.23</v>
+      </c>
+      <c r="I34" s="1">
+        <v>9987.38</v>
+      </c>
+      <c r="J34" s="1">
+        <v>2.5426170005476</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>123</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>506182.79</v>
+        <v>399301.68</v>
       </c>
       <c r="N34" s="1">
-        <v>521427.65</v>
+        <v>402786.61</v>
       </c>
       <c r="O34" s="1">
-        <v>1.09</v>
+        <v>0.84</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C35" s="1">
         <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.52067895</v>
+        <v>97.30558116</v>
       </c>
       <c r="E35" s="1">
-        <v>105.72405</v>
+        <v>96.0814</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>105724.05</v>
+        <v>96081.4</v>
       </c>
       <c r="I35" s="1">
-        <v>-954.74</v>
+        <v>1564.25</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.90304902243151</v>
+        <v>1.628046635457</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>127</v>
+      <c r="L35">
+        <v>340.07</v>
       </c>
       <c r="M35" s="1">
-        <v>101520.68</v>
+        <v>97305.58</v>
       </c>
       <c r="N35" s="1">
-        <v>104769.31</v>
+        <v>97645.65</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C36" s="1">
         <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.89986597</v>
+        <v>101.17862418</v>
       </c>
       <c r="E36" s="1">
-        <v>102.534722</v>
+        <v>105.371746</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>512673.61</v>
+        <v>526858.73</v>
       </c>
       <c r="I36" s="1">
-        <v>14154.54</v>
+        <v>-4677.94</v>
       </c>
       <c r="J36" s="1">
-        <v>2.7609261962987</v>
+        <v>-0.88789266147303</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>509499.33</v>
+        <v>505893.12</v>
       </c>
       <c r="N36" s="1">
-        <v>526828.15</v>
+        <v>522180.79</v>
       </c>
       <c r="O36" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.41925923</v>
+      </c>
+      <c r="E37" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-833.22</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.7881082875656</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>131</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>106738.84</v>
+        <v>101419.25</v>
       </c>
       <c r="N37" s="1">
-        <v>108432.16</v>
+        <v>104890.83</v>
       </c>
       <c r="O37" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" t="s">
+        <v>133</v>
+      </c>
+      <c r="C38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.8448602</v>
+      </c>
+      <c r="E38" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I38" s="1">
+        <v>15068.75</v>
+      </c>
+      <c r="J38" s="1">
+        <v>2.9392482285172</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>134</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>299512.61</v>
+        <v>509224.31</v>
       </c>
       <c r="N38" s="1">
-        <v>299893.53</v>
+        <v>527742.36</v>
       </c>
       <c r="O38" s="1">
-        <v>0.63</v>
+        <v>1.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" t="s">
         <v>136</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>96.90964912</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-742.95</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.67994431952029</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>137</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>375872.27</v>
+        <v>106600.61</v>
       </c>
       <c r="N39" s="1">
-        <v>389683.23</v>
+        <v>108523.35</v>
       </c>
       <c r="O39" s="1">
-        <v>0.81</v>
+        <v>0.23</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
         <v>139</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.90305459</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2856.64</v>
+      </c>
+      <c r="J40" s="1">
+        <v>0.96215230247441</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>140</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>283742.4</v>
+        <v>298710.14</v>
       </c>
       <c r="N40" s="1">
-        <v>287754.39</v>
+        <v>299757.66</v>
       </c>
       <c r="O40" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" t="s">
         <v>142</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>105.74276046</v>
+      </c>
+      <c r="E41" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="I41" s="1">
+        <v>7297.38</v>
+      </c>
+      <c r="J41" s="1">
+        <v>1.9057111976522</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>143</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>489057.78</v>
+        <v>375386.8</v>
       </c>
       <c r="N41" s="1">
-        <v>489646.52</v>
+        <v>390218.99</v>
       </c>
       <c r="O41" s="1">
-        <v>1.02</v>
+        <v>0.81</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>144</v>
       </c>
       <c r="B42" t="s">
         <v>145</v>
       </c>
       <c r="C42" s="1">
-        <v>305000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>96.551</v>
+        <v>94.63182958</v>
       </c>
       <c r="E42" s="1">
-        <v>101.542662</v>
+        <v>93.44648</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>309705.12</v>
+        <v>280339.44</v>
       </c>
       <c r="I42" s="1">
-        <v>-14109.86</v>
+        <v>3680.36</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.5559014329502</v>
+        <v>1.3128227694255</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>146</v>
+      <c r="L42">
+        <v>124.32</v>
       </c>
       <c r="M42" s="1">
-        <v>294480.55</v>
+        <v>283895.48</v>
       </c>
       <c r="N42" s="1">
-        <v>295595.26</v>
+        <v>284019.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" t="s">
         <v>147</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.38889291</v>
+      </c>
+      <c r="E43" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-6993.65</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-1.3998671961154</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" t="s">
         <v>148</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>828245.6</v>
+        <v>490981.14</v>
       </c>
       <c r="N43" s="1">
-        <v>841478.48</v>
+        <v>492600.17</v>
       </c>
       <c r="O43" s="1">
-        <v>1.76</v>
+        <v>1.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" t="s">
         <v>150</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.6195</v>
+      </c>
+      <c r="E44" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-13497.33</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-4.3581229783996</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="s">
         <v>151</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>100093.86</v>
+        <v>294689.47</v>
       </c>
       <c r="N44" s="1">
-        <v>102232.15</v>
+        <v>296207.79</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" t="s">
         <v>153</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>103.40003169</v>
+      </c>
+      <c r="E45" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I45" s="1">
+        <v>7365.55</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.88201593981367</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>154</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>106634.73</v>
+        <v>827200.25</v>
       </c>
       <c r="N45" s="1">
-        <v>108858.36</v>
+        <v>842446.83</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>1.76</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" t="s">
         <v>156</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.98845138</v>
+      </c>
+      <c r="E46" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1454.19</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.4423305810305</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>157</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>100109.81</v>
+        <v>99978.33</v>
       </c>
       <c r="N46" s="1">
-        <v>101852.28</v>
+        <v>102276.43</v>
       </c>
       <c r="O46" s="1">
         <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" t="s">
         <v>159</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>106.46242442</v>
+      </c>
+      <c r="E47" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1733.92</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-1.5659100642089</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>160</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>463382.32</v>
+        <v>106462.42</v>
       </c>
       <c r="N47" s="1">
-        <v>470533.0</v>
+        <v>108995.3</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>0.23</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" t="s">
         <v>162</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.12552955</v>
+      </c>
+      <c r="E48" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="I48" s="1">
+        <v>729.81</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.72036749491342</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>163</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>200524.16</v>
+        <v>100125.53</v>
       </c>
       <c r="N48" s="1">
-        <v>200651.56</v>
+        <v>102040.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>164</v>
       </c>
       <c r="B49" t="s">
         <v>165</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.83402893</v>
+        <v>92.59037681</v>
       </c>
       <c r="E49" s="1">
-        <v>99.977263</v>
+        <v>93.11093</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>299931.79</v>
+        <v>465554.65</v>
       </c>
       <c r="I49" s="1">
-        <v>-3700.94</v>
+        <v>5123.26</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.2339272205857</v>
+        <v>1.1004637156991</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
         <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>293502.08</v>
+        <v>462951.88</v>
       </c>
       <c r="N49" s="1">
-        <v>296230.85</v>
+        <v>470677.91</v>
       </c>
       <c r="O49" s="1">
-        <v>0.62</v>
+        <v>0.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>167</v>
       </c>
       <c r="B50" t="s">
         <v>168</v>
       </c>
       <c r="C50" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.14850574</v>
+        <v>100.3865574</v>
       </c>
       <c r="E50" s="1">
-        <v>101.98272</v>
+        <v>99.572</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>407930.88</v>
+        <v>199144.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1682.32</v>
+        <v>2202.4</v>
       </c>
       <c r="J50" s="1">
-        <v>0.41240319928709</v>
+        <v>1.1059333949303</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>169</v>
+      <c r="L50">
+        <v>573.29</v>
       </c>
       <c r="M50" s="1">
-        <v>396594.02</v>
+        <v>200773.11</v>
       </c>
       <c r="N50" s="1">
-        <v>409613.2</v>
+        <v>201346.4</v>
       </c>
       <c r="O50" s="1">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C51" s="1">
         <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.72887706</v>
+        <v>98.35498829</v>
       </c>
       <c r="E51" s="1">
-        <v>110.511247</v>
+        <v>99.977263</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>331533.74</v>
+        <v>299931.79</v>
       </c>
       <c r="I51" s="1">
-        <v>-19484.1</v>
+        <v>-1447.65</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.8769584055004</v>
+        <v>-0.48265974073639</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>863.01</v>
+      <c r="L51" t="s">
+        <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>311186.63</v>
+        <v>295064.96</v>
       </c>
       <c r="N51" s="1">
-        <v>312049.64</v>
+        <v>298484.14</v>
       </c>
       <c r="O51" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>172</v>
       </c>
       <c r="B52" t="s">
         <v>173</v>
       </c>
       <c r="C52" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.02847153</v>
+        <v>99.36916153</v>
       </c>
       <c r="E52" s="1">
-        <v>104.05285</v>
+        <v>101.98272</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>104052.85</v>
+        <v>407930.88</v>
       </c>
       <c r="I52" s="1">
-        <v>-3968.9</v>
+        <v>3514.26</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.8143116695026</v>
+        <v>0.86148418084946</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>55.48</v>
+      <c r="L52" t="s">
+        <v>174</v>
       </c>
       <c r="M52" s="1">
-        <v>100028.47</v>
+        <v>397476.65</v>
       </c>
       <c r="N52" s="1">
-        <v>100083.95</v>
+        <v>411445.14</v>
       </c>
       <c r="O52" s="1">
-        <v>0.21</v>
+        <v>0.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B53" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.74673073</v>
+        <v>103.5213116</v>
       </c>
       <c r="E53" s="1">
-        <v>103.191215</v>
+        <v>110.511247</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>206382.43</v>
+        <v>331533.74</v>
       </c>
       <c r="I53" s="1">
-        <v>-8769.79</v>
+        <v>-19200.63</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.2492909885788</v>
+        <v>-5.7914557957208</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>119.18</v>
+      <c r="L53" t="s">
+        <v>177</v>
       </c>
       <c r="M53" s="1">
-        <v>197493.46</v>
+        <v>310563.93</v>
       </c>
       <c r="N53" s="1">
-        <v>197612.64</v>
+        <v>312333.11</v>
       </c>
       <c r="O53" s="1">
-        <v>0.41</v>
+        <v>0.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.72047273</v>
+        <v>100.11317004</v>
       </c>
       <c r="E54" s="1">
-        <v>99.92378</v>
+        <v>104.05285</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>599542.68</v>
+        <v>104052.85</v>
       </c>
       <c r="I54" s="1">
-        <v>-2221.04</v>
+        <v>-3690.02</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.37045569466381</v>
+        <v>-3.546294022701</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>178</v>
+      <c r="L54">
+        <v>249.66</v>
       </c>
       <c r="M54" s="1">
-        <v>586322.84</v>
+        <v>100113.17</v>
       </c>
       <c r="N54" s="1">
-        <v>597321.64</v>
+        <v>100362.83</v>
       </c>
       <c r="O54" s="1">
-        <v>1.25</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C55" s="1">
         <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>86.94273415</v>
+        <v>99.16489043</v>
       </c>
       <c r="E55" s="1">
-        <v>87.8623</v>
+        <v>103.191215</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>175724.6</v>
+        <v>206382.43</v>
       </c>
       <c r="I55" s="1">
-        <v>-550.78</v>
+        <v>-7516.35</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.31343363422082</v>
+        <v>-3.6419524665932</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55" t="s">
-        <v>181</v>
+      <c r="L55">
+        <v>536.3</v>
       </c>
       <c r="M55" s="1">
-        <v>173885.46</v>
+        <v>198329.78</v>
       </c>
       <c r="N55" s="1">
-        <v>175173.82</v>
+        <v>198866.08</v>
       </c>
       <c r="O55" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>182</v>
       </c>
       <c r="B56" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.39195665</v>
+        <v>97.65262688</v>
       </c>
       <c r="E56" s="1">
-        <v>98.434</v>
+        <v>99.92378</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>98434.0</v>
+        <v>599542.68</v>
       </c>
       <c r="I56" s="1">
-        <v>-52.66</v>
+        <v>-1386.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.05349777515899</v>
+        <v>-0.23122957651655</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
         <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>95391.96</v>
+        <v>585915.76</v>
       </c>
       <c r="N56" s="1">
-        <v>98381.34</v>
+        <v>598156.36</v>
       </c>
       <c r="O56" s="1">
-        <v>0.21</v>
+        <v>1.25</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>185</v>
       </c>
       <c r="B57" t="s">
         <v>186</v>
       </c>
       <c r="C57" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.60142669</v>
+        <v>87.26444127</v>
       </c>
       <c r="E57" s="1">
-        <v>99.282902</v>
+        <v>87.8623</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>595697.41</v>
+        <v>175724.6</v>
       </c>
       <c r="I57" s="1">
-        <v>-2710.08</v>
+        <v>222.09</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.45494238425512</v>
+        <v>0.12638526421457</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
         <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>585608.56</v>
+        <v>174528.88</v>
       </c>
       <c r="N57" s="1">
-        <v>592987.33</v>
+        <v>175946.69</v>
       </c>
       <c r="O57" s="1">
-        <v>1.24</v>
+        <v>0.37</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>188</v>
       </c>
       <c r="B58" t="s">
         <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.34485473</v>
+        <v>95.97571453</v>
       </c>
       <c r="E58" s="1">
-        <v>100.356793</v>
+        <v>98.434</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>150535.19</v>
+        <v>98434.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-917.91</v>
+        <v>739.66</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.60976440126724</v>
+        <v>0.75142735233761</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>147517.28</v>
+        <v>95975.71</v>
       </c>
       <c r="N58" s="1">
-        <v>149617.28</v>
+        <v>99173.66</v>
       </c>
       <c r="O58" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>191</v>
       </c>
       <c r="B59" t="s">
         <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>104.19763802</v>
+        <v>97.85915402</v>
       </c>
       <c r="E59" s="1">
-        <v>109.600592</v>
+        <v>99.282902</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>142480.77</v>
+        <v>595697.41</v>
       </c>
       <c r="I59" s="1">
-        <v>-1999.25</v>
+        <v>1.35</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.4031718104836</v>
+        <v>0.00022662512499425</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
         <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>135456.93</v>
+        <v>587154.92</v>
       </c>
       <c r="N59" s="1">
-        <v>140481.52</v>
+        <v>595698.76</v>
       </c>
       <c r="O59" s="1">
-        <v>0.29</v>
+        <v>1.24</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>194</v>
       </c>
       <c r="B60" t="s">
         <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>84.93809022</v>
+        <v>98.63981252</v>
       </c>
       <c r="E60" s="1">
-        <v>85.527105</v>
+        <v>100.356793</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>513162.63</v>
+        <v>150535.19</v>
       </c>
       <c r="I60" s="1">
-        <v>-729.29</v>
+        <v>-173.42</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.1421167398725</v>
+        <v>-0.11520229920991</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
         <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>509628.55</v>
+        <v>147959.72</v>
       </c>
       <c r="N60" s="1">
-        <v>512433.34</v>
+        <v>150361.77</v>
       </c>
       <c r="O60" s="1">
-        <v>1.07</v>
+        <v>0.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>197</v>
       </c>
       <c r="B61" t="s">
         <v>198</v>
       </c>
       <c r="C61" s="1">
-        <v>1000000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.64752782</v>
+        <v>104.04890623</v>
       </c>
       <c r="E61" s="1">
-        <v>100.789118</v>
+        <v>109.600592</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1007891.18</v>
+        <v>142480.77</v>
       </c>
       <c r="I61" s="1">
-        <v>6751.91</v>
+        <v>-1837.33</v>
       </c>
       <c r="J61" s="1">
-        <v>0.66990466173144</v>
+        <v>-1.2895284044296</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
         <v>199</v>
       </c>
       <c r="M61" s="1">
-        <v>986475.28</v>
+        <v>135263.58</v>
       </c>
       <c r="N61" s="1">
-        <v>1014643.09</v>
+        <v>140643.44</v>
       </c>
       <c r="O61" s="1">
-        <v>2.12</v>
+        <v>0.29</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>200</v>
       </c>
       <c r="B62" t="s">
         <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>288000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.81624431</v>
+        <v>84.95158774</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>85.527105</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>288000.0</v>
+        <v>513162.63</v>
       </c>
       <c r="I62" s="1">
-        <v>298.08</v>
+        <v>-432.56</v>
       </c>
       <c r="J62" s="1">
-        <v>0.1035</v>
+        <v>-0.084292965760192</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
         <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>281710.79</v>
+        <v>509709.52</v>
       </c>
       <c r="N62" s="1">
-        <v>288298.08</v>
+        <v>512730.07</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>1.07</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>203</v>
       </c>
       <c r="B63" t="s">
         <v>204</v>
       </c>
       <c r="C63" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.62516999</v>
+        <v>98.75129885</v>
       </c>
       <c r="E63" s="1">
-        <v>99.498222</v>
+        <v>100.789118</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>497491.11</v>
+        <v>1007891.18</v>
       </c>
       <c r="I63" s="1">
-        <v>-6788.21</v>
+        <v>9587.56</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.3644887041298</v>
+        <v>0.95124951882206</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
         <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>488125.85</v>
+        <v>987512.99</v>
       </c>
       <c r="N63" s="1">
-        <v>490702.9</v>
+        <v>1017478.74</v>
       </c>
       <c r="O63" s="1">
-        <v>1.02</v>
+        <v>2.12</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>206</v>
       </c>
       <c r="B64" t="s">
         <v>207</v>
       </c>
       <c r="C64" s="1">
-        <v>540000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.01235917</v>
+        <v>97.75954054</v>
       </c>
       <c r="E64" s="1">
-        <v>101.900644</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>550263.48</v>
+        <v>288000.0</v>
       </c>
       <c r="I64" s="1">
-        <v>3628.74</v>
+        <v>752.33</v>
       </c>
       <c r="J64" s="1">
-        <v>0.65945499417843</v>
+        <v>0.26122569444444</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
         <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>540066.74</v>
+        <v>281547.48</v>
       </c>
       <c r="N64" s="1">
-        <v>553892.22</v>
+        <v>288752.33</v>
       </c>
       <c r="O64" s="1">
-        <v>1.16</v>
+        <v>0.6</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>209</v>
       </c>
       <c r="B65" t="s">
         <v>210</v>
       </c>
       <c r="C65" s="1">
-        <v>130000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.98266326</v>
+        <v>97.37481633</v>
       </c>
       <c r="E65" s="1">
-        <v>109.789346</v>
+        <v>99.498222</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>142726.15</v>
+        <v>497491.11</v>
       </c>
       <c r="I65" s="1">
-        <v>-7392.87</v>
+        <v>-6781.41</v>
       </c>
       <c r="J65" s="1">
-        <v>-5.1797585796296</v>
+        <v>-1.3631218455341</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>155.82</v>
+      <c r="L65" t="s">
+        <v>211</v>
       </c>
       <c r="M65" s="1">
-        <v>135177.46</v>
+        <v>486874.08</v>
       </c>
       <c r="N65" s="1">
-        <v>135333.28</v>
+        <v>490709.7</v>
       </c>
       <c r="O65" s="1">
-        <v>0.28</v>
+        <v>1.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C66" s="1">
-        <v>100000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>96.38452094</v>
+        <v>99.98756614</v>
       </c>
       <c r="E66" s="1">
-        <v>98.975</v>
+        <v>101.900644</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>98975.0</v>
+        <v>550263.48</v>
       </c>
       <c r="I66" s="1">
-        <v>-787.74</v>
+        <v>4582.25</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.7958979540288</v>
+        <v>0.83273743698201</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M66" s="1">
-        <v>96384.52</v>
+        <v>539932.85</v>
       </c>
       <c r="N66" s="1">
-        <v>98187.26</v>
+        <v>554845.73</v>
       </c>
       <c r="O66" s="1">
-        <v>0.21</v>
+        <v>1.16</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C67" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.20336492</v>
+        <v>104.04319298</v>
       </c>
       <c r="E67" s="1">
-        <v>99.711</v>
+        <v>109.789346</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>99711.0</v>
+        <v>142726.15</v>
       </c>
       <c r="I67" s="1">
-        <v>1346.47</v>
+        <v>-6986.95</v>
       </c>
       <c r="J67" s="1">
-        <v>1.3503725767468</v>
+        <v>-4.895353794662</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
-        <v>854.11</v>
+        <v>483.05</v>
       </c>
       <c r="M67" s="1">
-        <v>100203.36</v>
+        <v>135256.15</v>
       </c>
       <c r="N67" s="1">
-        <v>101057.47</v>
+        <v>135739.2</v>
       </c>
       <c r="O67" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.42728655</v>
+        <v>96.6578319</v>
       </c>
       <c r="E68" s="1">
-        <v>102.91498</v>
+        <v>98.975</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>205829.96</v>
+        <v>98975.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-7167.17</v>
+        <v>-313.06</v>
       </c>
       <c r="J68" s="1">
-        <v>-3.482082977619</v>
+        <v>-0.31630209648901</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M68" s="1">
-        <v>196854.57</v>
+        <v>96657.83</v>
       </c>
       <c r="N68" s="1">
-        <v>198662.79</v>
+        <v>98661.94</v>
       </c>
       <c r="O68" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C69" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.15153512</v>
+        <v>100.32221744</v>
       </c>
       <c r="E69" s="1">
-        <v>99.223</v>
+        <v>99.711</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>191500.39</v>
+        <v>99711.0</v>
       </c>
       <c r="I69" s="1">
-        <v>6504.71</v>
+        <v>1673.89</v>
       </c>
       <c r="J69" s="1">
-        <v>3.3967084871211</v>
+        <v>1.6787415631174</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M69" s="1">
-        <v>191362.46</v>
+        <v>100322.22</v>
       </c>
       <c r="N69" s="1">
-        <v>198005.1</v>
+        <v>101384.89</v>
       </c>
       <c r="O69" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B70" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C70" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.40733496</v>
+        <v>98.4222066</v>
       </c>
       <c r="E70" s="1">
-        <v>102.724621</v>
+        <v>102.91498</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>292765.17</v>
+        <v>205829.96</v>
       </c>
       <c r="I70" s="1">
-        <v>-7609.57</v>
+        <v>-6745.82</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.5992060462657</v>
+        <v>-3.2773751692902</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M70" s="1">
-        <v>283310.91</v>
+        <v>196844.41</v>
       </c>
       <c r="N70" s="1">
-        <v>285155.6</v>
+        <v>199084.14</v>
       </c>
       <c r="O70" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B71" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C71" s="1">
-        <v>349000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>97.17025744</v>
+        <v>98.94003949</v>
       </c>
       <c r="E71" s="1">
-        <v>99.735</v>
+        <v>99.223</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>348075.15</v>
+        <v>191500.39</v>
       </c>
       <c r="I71" s="1">
-        <v>-7574.07</v>
+        <v>6512.93</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.1759869959117</v>
+        <v>3.4010009065778</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M71" s="1">
-        <v>339124.2</v>
+        <v>190954.28</v>
       </c>
       <c r="N71" s="1">
-        <v>340501.08</v>
+        <v>198013.32</v>
       </c>
       <c r="O71" s="1">
-        <v>0.71</v>
+        <v>0.41</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B72" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C72" s="1">
-        <v>300000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.09160337</v>
+        <v>99.47850529</v>
       </c>
       <c r="E72" s="1">
-        <v>101.14437</v>
+        <v>102.724621</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>303433.11</v>
+        <v>292765.17</v>
       </c>
       <c r="I72" s="1">
-        <v>-9024.74</v>
+        <v>-7222.27</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.9742106917732</v>
+        <v>-2.4669157195168</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>133.56</v>
+      <c r="L72" t="s">
+        <v>231</v>
       </c>
       <c r="M72" s="1">
-        <v>294274.81</v>
+        <v>283513.74</v>
       </c>
       <c r="N72" s="1">
-        <v>294408.37</v>
+        <v>285542.9</v>
       </c>
       <c r="O72" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B73" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C73" s="1">
-        <v>200000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>87.92670899</v>
+        <v>97.24979605</v>
       </c>
       <c r="E73" s="1">
-        <v>86.69767</v>
+        <v>99.735</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>173395.34</v>
+        <v>348075.15</v>
       </c>
       <c r="I73" s="1">
-        <v>2929.31</v>
+        <v>-6694.1</v>
       </c>
       <c r="J73" s="1">
-        <v>1.6893821944696</v>
+        <v>-1.9231766473418</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>471.23</v>
+      <c r="L73" t="s">
+        <v>234</v>
       </c>
       <c r="M73" s="1">
-        <v>175853.42</v>
+        <v>339401.79</v>
       </c>
       <c r="N73" s="1">
-        <v>176324.65</v>
+        <v>341381.05</v>
       </c>
       <c r="O73" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C74" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>95.71212705</v>
+        <v>98.2378188</v>
       </c>
       <c r="E74" s="1">
-        <v>93.376495</v>
+        <v>101.14437</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>186752.99</v>
+        <v>303433.11</v>
       </c>
       <c r="I74" s="1">
-        <v>5780.85</v>
+        <v>-8025.13</v>
       </c>
       <c r="J74" s="1">
-        <v>3.0954524476422</v>
+        <v>-2.644777295398</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>234</v>
+      <c r="L74">
+        <v>694.52</v>
       </c>
       <c r="M74" s="1">
-        <v>191424.25</v>
+        <v>294713.46</v>
       </c>
       <c r="N74" s="1">
-        <v>192533.84</v>
+        <v>295407.98</v>
       </c>
       <c r="O74" s="1">
-        <v>0.4</v>
+        <v>0.62</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B75" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C75" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>92.52021218</v>
+        <v>88.00396266</v>
       </c>
       <c r="E75" s="1">
-        <v>94.91756</v>
+        <v>86.69767</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>94917.56</v>
+        <v>173395.34</v>
       </c>
       <c r="I75" s="1">
-        <v>-2310.02</v>
+        <v>3141.35</v>
       </c>
       <c r="J75" s="1">
-        <v>-2.4337119496119</v>
+        <v>1.8116692178694</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
-        <v>87.33</v>
+        <v>528.77</v>
       </c>
       <c r="M75" s="1">
-        <v>92520.21</v>
+        <v>176007.92</v>
       </c>
       <c r="N75" s="1">
-        <v>92607.54</v>
+        <v>176536.69</v>
       </c>
       <c r="O75" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C76" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.43058052</v>
+        <v>95.45968201</v>
       </c>
       <c r="E76" s="1">
-        <v>96.7943</v>
+        <v>93.376495</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>135512.02</v>
+        <v>186752.99</v>
       </c>
       <c r="I76" s="1">
-        <v>1739.42</v>
+        <v>5448.57</v>
       </c>
       <c r="J76" s="1">
-        <v>1.2835909316384</v>
+        <v>2.9175275855021</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>848.63</v>
+      <c r="L76" t="s">
+        <v>241</v>
       </c>
       <c r="M76" s="1">
-        <v>136402.81</v>
+        <v>190919.37</v>
       </c>
       <c r="N76" s="1">
-        <v>137251.44</v>
+        <v>192201.56</v>
       </c>
       <c r="O76" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C77" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>92.37352735</v>
+        <v>92.58431339</v>
       </c>
       <c r="E77" s="1">
-        <v>93.402414</v>
+        <v>94.91756</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>135433.5</v>
+        <v>94917.56</v>
       </c>
       <c r="I77" s="1">
-        <v>-1388.6</v>
+        <v>-2123.66</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.025300239601</v>
+        <v>-2.2373731478137</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>103.29</v>
+        <v>209.59</v>
       </c>
       <c r="M77" s="1">
-        <v>133941.61</v>
+        <v>92584.31</v>
       </c>
       <c r="N77" s="1">
-        <v>134044.9</v>
+        <v>92793.9</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C78" s="1">
-        <v>135000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.59818171</v>
+        <v>100.11628699</v>
       </c>
       <c r="E78" s="1">
-        <v>105.064793</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>141837.47</v>
+        <v>400000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-4918.95</v>
+        <v>1375.32</v>
       </c>
       <c r="J78" s="1">
-        <v>-3.4680187118397</v>
+        <v>0.34383</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>243</v>
+      <c r="L78">
+        <v>910.17</v>
       </c>
       <c r="M78" s="1">
-        <v>135807.54</v>
+        <v>400465.15</v>
       </c>
       <c r="N78" s="1">
-        <v>136918.52</v>
+        <v>401375.32</v>
       </c>
       <c r="O78" s="1">
-        <v>0.29</v>
+        <v>0.84</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C79" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.85295662</v>
+        <v>97.4736608</v>
       </c>
       <c r="E79" s="1">
-        <v>107.1356</v>
+        <v>96.7943</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>139276.28</v>
+        <v>135512.02</v>
       </c>
       <c r="I79" s="1">
-        <v>-6897.71</v>
+        <v>1900.42</v>
       </c>
       <c r="J79" s="1">
-        <v>-4.9525375031556</v>
+        <v>1.4023995804948</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>246</v>
+      <c r="L79">
+        <v>949.32</v>
       </c>
       <c r="M79" s="1">
-        <v>131108.84</v>
+        <v>136463.12</v>
       </c>
       <c r="N79" s="1">
-        <v>132378.57</v>
+        <v>137412.44</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B80" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C80" s="1">
-        <v>300000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.42581258</v>
+        <v>92.5260133</v>
       </c>
       <c r="E80" s="1">
-        <v>106.30133</v>
+        <v>93.402414</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>318903.99</v>
+        <v>135433.5</v>
       </c>
       <c r="I80" s="1">
-        <v>-4130.66</v>
+        <v>-1031.93</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.2952675819453</v>
+        <v>-0.76194589964817</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>249</v>
+      <c r="L80">
+        <v>238.85</v>
       </c>
       <c r="M80" s="1">
-        <v>307277.44</v>
+        <v>134162.72</v>
       </c>
       <c r="N80" s="1">
-        <v>314773.33</v>
+        <v>134401.57</v>
       </c>
       <c r="O80" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>250</v>
       </c>
       <c r="B81" t="s">
         <v>251</v>
       </c>
       <c r="C81" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>80.72592665</v>
+        <v>100.49659373</v>
       </c>
       <c r="E81" s="1">
-        <v>82.438423</v>
+        <v>105.064793</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>247315.27</v>
+        <v>141837.47</v>
       </c>
       <c r="I81" s="1">
-        <v>-2926.53</v>
+        <v>-4793.95</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.1833195742422</v>
+        <v>-3.379889672313</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
         <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>242177.78</v>
+        <v>135670.4</v>
       </c>
       <c r="N81" s="1">
-        <v>244388.74</v>
+        <v>137043.52</v>
       </c>
       <c r="O81" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>253</v>
       </c>
       <c r="B82" t="s">
         <v>254</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>103.06130911</v>
+        <v>100.93853156</v>
       </c>
       <c r="E82" s="1">
-        <v>109.37547</v>
+        <v>107.1356</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>109375.47</v>
+        <v>139276.28</v>
       </c>
       <c r="I82" s="1">
-        <v>-5825.12</v>
+        <v>-6496.63</v>
       </c>
       <c r="J82" s="1">
-        <v>-5.3258011142718</v>
+        <v>-4.6645631258962</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>489.04</v>
+      <c r="L82" t="s">
+        <v>255</v>
       </c>
       <c r="M82" s="1">
-        <v>103061.31</v>
+        <v>131220.1</v>
       </c>
       <c r="N82" s="1">
-        <v>103550.35</v>
+        <v>132779.65</v>
       </c>
       <c r="O82" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B83" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C83" s="1">
-        <v>825000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>67.69379137</v>
+        <v>102.49502419</v>
       </c>
       <c r="E83" s="1">
-        <v>74.717804</v>
+        <v>106.30133</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>616421.88</v>
+        <v>318903.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-55998.61</v>
+        <v>-3232.62</v>
       </c>
       <c r="J83" s="1">
-        <v>-9.0844617650496</v>
+        <v>-1.0136655863102</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M83" s="1">
-        <v>558473.78</v>
+        <v>307485.07</v>
       </c>
       <c r="N83" s="1">
-        <v>560423.27</v>
+        <v>315671.37</v>
       </c>
       <c r="O83" s="1">
-        <v>1.17</v>
+        <v>0.66</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>132000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.64622199</v>
+        <v>80.83360913</v>
       </c>
       <c r="E84" s="1">
-        <v>99.973</v>
+        <v>82.438423</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>131964.36</v>
+        <v>247315.27</v>
       </c>
       <c r="I84" s="1">
-        <v>614.71</v>
+        <v>-2430.88</v>
       </c>
       <c r="J84" s="1">
-        <v>0.46581516403368</v>
+        <v>-0.98290736354452</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>131533.02</v>
+        <v>242500.83</v>
       </c>
       <c r="N84" s="1">
-        <v>132579.07</v>
+        <v>244884.39</v>
       </c>
       <c r="O84" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
         <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.05098181</v>
+        <v>103.10661279</v>
       </c>
       <c r="E85" s="1">
-        <v>99.766</v>
+        <v>109.37547</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99766.0</v>
+        <v>109375.47</v>
       </c>
       <c r="I85" s="1">
-        <v>811.69</v>
+        <v>-5535.3</v>
       </c>
       <c r="J85" s="1">
-        <v>0.81359380951426</v>
+        <v>-5.0608239672022</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>263</v>
+      <c r="L85">
+        <v>733.56</v>
       </c>
       <c r="M85" s="1">
-        <v>98050.98</v>
+        <v>103106.61</v>
       </c>
       <c r="N85" s="1">
-        <v>100577.69</v>
+        <v>103840.17</v>
       </c>
       <c r="O85" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>264</v>
       </c>
       <c r="B86" t="s">
         <v>265</v>
       </c>
       <c r="C86" s="1">
-        <v>135000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.84711115</v>
+        <v>68.05155979</v>
       </c>
       <c r="E86" s="1">
-        <v>104.002956</v>
+        <v>74.717804</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>140403.99</v>
+        <v>616421.88</v>
       </c>
       <c r="I86" s="1">
-        <v>-8017.89</v>
+        <v>-52453.7</v>
       </c>
       <c r="J86" s="1">
-        <v>-5.710585575239</v>
+        <v>-8.5093832165724</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>292.5</v>
+      <c r="L86" t="s">
+        <v>266</v>
       </c>
       <c r="M86" s="1">
-        <v>132093.6</v>
+        <v>561425.37</v>
       </c>
       <c r="N86" s="1">
-        <v>132386.1</v>
+        <v>563968.18</v>
       </c>
       <c r="O86" s="1">
-        <v>0.28</v>
+        <v>1.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C87" s="1">
-        <v>370000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>77.3025</v>
+        <v>99.75472596</v>
       </c>
       <c r="E87" s="1">
-        <v>83.324986</v>
+        <v>99.973</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>308302.45</v>
+        <v>131964.36</v>
       </c>
       <c r="I87" s="1">
-        <v>-17085.46</v>
+        <v>1004.75</v>
       </c>
       <c r="J87" s="1">
-        <v>-5.5417853474729</v>
+        <v>0.76137981497429</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M87" s="1">
-        <v>286019.25</v>
+        <v>131676.23</v>
       </c>
       <c r="N87" s="1">
-        <v>291216.99</v>
+        <v>132969.11</v>
       </c>
       <c r="O87" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C88" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>93.46410057</v>
+        <v>97.80313595</v>
       </c>
       <c r="E88" s="1">
-        <v>94.882578</v>
+        <v>99.766</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>474412.89</v>
+        <v>99766.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-6402.32</v>
+        <v>808.37</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.349524883272</v>
+        <v>0.81026602249263</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>690.07</v>
+      <c r="L88" t="s">
+        <v>272</v>
       </c>
       <c r="M88" s="1">
-        <v>467320.5</v>
+        <v>97803.14</v>
       </c>
       <c r="N88" s="1">
-        <v>468010.57</v>
+        <v>100574.37</v>
       </c>
       <c r="O88" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>90.80576148</v>
+        <v>97.93045728</v>
       </c>
       <c r="E89" s="1">
-        <v>99.086382</v>
+        <v>104.002956</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>495431.91</v>
+        <v>140403.99</v>
       </c>
       <c r="I89" s="1">
-        <v>-33512.69</v>
+        <v>-7649.44</v>
       </c>
       <c r="J89" s="1">
-        <v>-6.764338211481</v>
+        <v>-5.44816425801</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>273</v>
+      <c r="L89">
+        <v>548.44</v>
       </c>
       <c r="M89" s="1">
-        <v>454028.81</v>
+        <v>132206.11</v>
       </c>
       <c r="N89" s="1">
-        <v>461919.22</v>
+        <v>132754.55</v>
       </c>
       <c r="O89" s="1">
-        <v>0.96</v>
+        <v>0.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C90" s="1">
-        <v>700000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.58396615</v>
+        <v>77.537</v>
       </c>
       <c r="E90" s="1">
-        <v>99.957446</v>
+        <v>83.324986</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>699702.12</v>
+        <v>308302.45</v>
       </c>
       <c r="I90" s="1">
-        <v>5737.7</v>
+        <v>-15845.28</v>
       </c>
       <c r="J90" s="1">
-        <v>0.82002038238787</v>
+        <v>-5.1395245156177</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M90" s="1">
-        <v>683087.77</v>
+        <v>286886.9</v>
       </c>
       <c r="N90" s="1">
-        <v>705439.82</v>
+        <v>292457.17</v>
       </c>
       <c r="O90" s="1">
-        <v>1.47</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B91" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C91" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.48143846</v>
+        <v>93.41600585</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>94.882578</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>100000.0</v>
+        <v>474412.89</v>
       </c>
       <c r="I91" s="1">
-        <v>125.27</v>
+        <v>-6175.33</v>
       </c>
       <c r="J91" s="1">
-        <v>0.12527</v>
+        <v>-1.3016783755602</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M91" s="1">
-        <v>98481.43</v>
+        <v>467080.03</v>
       </c>
       <c r="N91" s="1">
-        <v>100125.27</v>
+        <v>468237.56</v>
       </c>
       <c r="O91" s="1">
-        <v>0.21</v>
+        <v>0.98</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.80723975</v>
+        <v>91.13644303</v>
       </c>
       <c r="E92" s="1">
-        <v>108.334343</v>
+        <v>99.086382</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>650006.06</v>
+        <v>495431.91</v>
       </c>
       <c r="I92" s="1">
-        <v>1903.24</v>
+        <v>-31283.94</v>
       </c>
       <c r="J92" s="1">
-        <v>0.29280342401731</v>
+        <v>-6.3144782095283</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="M92" s="1">
-        <v>622843.44</v>
+        <v>455682.22</v>
       </c>
       <c r="N92" s="1">
-        <v>651909.3</v>
+        <v>464147.97</v>
       </c>
       <c r="O92" s="1">
-        <v>1.36</v>
+        <v>0.97</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>96.33240935</v>
+        <v>97.85687668</v>
       </c>
       <c r="E93" s="1">
-        <v>98.642</v>
+        <v>99.957446</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>295926.0</v>
+        <v>699702.12</v>
       </c>
       <c r="I93" s="1">
-        <v>4829.79</v>
+        <v>9057.66</v>
       </c>
       <c r="J93" s="1">
-        <v>1.6320938342694</v>
+        <v>1.2945022947765</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M93" s="1">
-        <v>288997.23</v>
+        <v>684998.14</v>
       </c>
       <c r="N93" s="1">
-        <v>300755.79</v>
+        <v>708759.78</v>
       </c>
       <c r="O93" s="1">
-        <v>0.63</v>
+        <v>1.48</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>90.11895439</v>
+        <v>97.65960103</v>
       </c>
       <c r="E94" s="1">
-        <v>89.22416</v>
+        <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>178448.32</v>
+        <v>100000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>2255.34</v>
+        <v>-480.81</v>
       </c>
       <c r="J94" s="1">
-        <v>1.2638617163782</v>
+        <v>-0.48081</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>465.75</v>
+      <c r="L94" t="s">
+        <v>289</v>
       </c>
       <c r="M94" s="1">
-        <v>180237.91</v>
+        <v>97659.6</v>
       </c>
       <c r="N94" s="1">
-        <v>180703.66</v>
+        <v>99519.19</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.27635721</v>
+        <v>103.20721757</v>
       </c>
       <c r="E95" s="1">
-        <v>99.75655</v>
+        <v>108.334343</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>99756.55</v>
+        <v>650006.06</v>
       </c>
       <c r="I95" s="1">
-        <v>-259.3</v>
+        <v>-29241.4</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.25993280641722</v>
+        <v>-4.4986349819569</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M95" s="1">
-        <v>98276.36</v>
+        <v>619243.31</v>
       </c>
       <c r="N95" s="1">
-        <v>99497.25</v>
+        <v>620764.66</v>
       </c>
       <c r="O95" s="1">
-        <v>0.21</v>
+        <v>1.29</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.06475667</v>
+        <v>97.15228206</v>
       </c>
       <c r="E96" s="1">
-        <v>107.36234</v>
+        <v>98.642</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>107362.34</v>
+        <v>295926.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-5629.09</v>
+        <v>8044.54</v>
       </c>
       <c r="J96" s="1">
-        <v>-5.2430768554411</v>
+        <v>2.7184296074019</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>668.49</v>
+      <c r="L96" t="s">
+        <v>295</v>
       </c>
       <c r="M96" s="1">
-        <v>101064.76</v>
+        <v>291456.84</v>
       </c>
       <c r="N96" s="1">
-        <v>101733.25</v>
+        <v>303970.54</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B97" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>101.02070267</v>
+        <v>90.37831268</v>
       </c>
       <c r="E97" s="1">
-        <v>103.74867</v>
+        <v>89.22416</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>311246.01</v>
+        <v>178448.32</v>
       </c>
       <c r="I97" s="1">
-        <v>-284.24</v>
+        <v>2889.13</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.091323259051578</v>
+        <v>1.6190289715252</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>295</v>
+      <c r="L97">
+        <v>580.82</v>
       </c>
       <c r="M97" s="1">
-        <v>303062.11</v>
+        <v>180756.63</v>
       </c>
       <c r="N97" s="1">
-        <v>310961.77</v>
+        <v>181337.45</v>
       </c>
       <c r="O97" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B98" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C98" s="1">
         <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.1461583</v>
+        <v>98.10929419</v>
       </c>
       <c r="E98" s="1">
-        <v>99.884</v>
+        <v>99.75655</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>99884.0</v>
+        <v>99756.55</v>
       </c>
       <c r="I98" s="1">
-        <v>3878.6</v>
+        <v>-260.95</v>
       </c>
       <c r="J98" s="1">
-        <v>3.8831044011053</v>
+        <v>-0.26158683314529</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="M98" s="1">
-        <v>100146.16</v>
+        <v>98109.3</v>
       </c>
       <c r="N98" s="1">
-        <v>103762.6</v>
+        <v>99495.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B99" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C99" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.45017668</v>
+        <v>101.04302013</v>
       </c>
       <c r="E99" s="1">
-        <v>106.489533</v>
+        <v>107.36234</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>159734.3</v>
+        <v>107362.34</v>
       </c>
       <c r="I99" s="1">
-        <v>-1764.51</v>
+        <v>-5420.69</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.1046531646616</v>
+        <v>-5.0489678224226</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>301</v>
+      <c r="L99">
+        <v>898.63</v>
       </c>
       <c r="M99" s="1">
-        <v>153675.27</v>
+        <v>101043.02</v>
       </c>
       <c r="N99" s="1">
-        <v>157969.79</v>
+        <v>101941.65</v>
       </c>
       <c r="O99" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B100" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C100" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>105.82037905</v>
+        <v>100.94444148</v>
       </c>
       <c r="E100" s="1">
-        <v>110.013816</v>
+        <v>103.74867</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>550069.08</v>
+        <v>311246.01</v>
       </c>
       <c r="I100" s="1">
-        <v>1070.49</v>
+        <v>198.96</v>
       </c>
       <c r="J100" s="1">
-        <v>0.19461010242568</v>
+        <v>0.06392371102203</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M100" s="1">
-        <v>529101.9</v>
+        <v>302833.33</v>
       </c>
       <c r="N100" s="1">
-        <v>551139.57</v>
+        <v>311444.97</v>
       </c>
       <c r="O100" s="1">
-        <v>1.15</v>
+        <v>0.65</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B101" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>92.3235</v>
+        <v>100.06550313</v>
       </c>
       <c r="E101" s="1">
-        <v>104.270342</v>
+        <v>99.884</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>625622.05</v>
+        <v>99884.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-62902.97</v>
+        <v>4028.08</v>
       </c>
       <c r="J101" s="1">
-        <v>-10.054468188901</v>
+        <v>4.0327579992792</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M101" s="1">
-        <v>553941.0</v>
+        <v>100065.5</v>
       </c>
       <c r="N101" s="1">
-        <v>562719.08</v>
+        <v>103912.08</v>
       </c>
       <c r="O101" s="1">
-        <v>1.18</v>
+        <v>0.22</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B102" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C102" s="1">
-        <v>285000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.87546806</v>
+        <v>102.32699211</v>
       </c>
       <c r="E102" s="1">
-        <v>97.791014</v>
+        <v>106.489533</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>278704.39</v>
+        <v>159734.3</v>
       </c>
       <c r="I102" s="1">
-        <v>2255.21</v>
+        <v>-1539.36</v>
       </c>
       <c r="J102" s="1">
-        <v>0.80917634630728</v>
+        <v>-0.96370034488523</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M102" s="1">
-        <v>278945.08</v>
+        <v>153490.49</v>
       </c>
       <c r="N102" s="1">
-        <v>280959.6</v>
+        <v>158194.94</v>
       </c>
       <c r="O102" s="1">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B103" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C103" s="1">
-        <v>365000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.16604723</v>
+        <v>105.70372095</v>
       </c>
       <c r="E103" s="1">
-        <v>105.094956</v>
+        <v>110.013816</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>383596.59</v>
+        <v>550069.08</v>
       </c>
       <c r="I103" s="1">
-        <v>-4033.02</v>
+        <v>1889.59</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.0513701386136</v>
+        <v>0.34351867223659</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M103" s="1">
-        <v>369256.07</v>
+        <v>528518.6</v>
       </c>
       <c r="N103" s="1">
-        <v>379563.57</v>
+        <v>551958.67</v>
       </c>
       <c r="O103" s="1">
-        <v>0.79</v>
+        <v>1.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B104" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C104" s="1">
-        <v>295000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.0125</v>
+        <v>92.72</v>
       </c>
       <c r="E104" s="1">
-        <v>105.485329</v>
+        <v>104.270342</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>311181.72</v>
+        <v>625622.05</v>
       </c>
       <c r="I104" s="1">
-        <v>-7746.26</v>
+        <v>-59488.35</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.489304320318</v>
+        <v>-9.5086722087241</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M104" s="1">
-        <v>297986.87</v>
+        <v>556320.0</v>
       </c>
       <c r="N104" s="1">
-        <v>303435.46</v>
+        <v>566133.7</v>
       </c>
       <c r="O104" s="1">
-        <v>0.63</v>
+        <v>1.18</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.72901583</v>
+        <v>97.87802581</v>
       </c>
       <c r="E105" s="1">
-        <v>100.292605</v>
+        <v>97.791014</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>200585.21</v>
+        <v>278704.39</v>
       </c>
       <c r="I105" s="1">
-        <v>-538.82</v>
+        <v>2508.46</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.26862399276597</v>
+        <v>0.9000432321859</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M105" s="1">
-        <v>195458.03</v>
+        <v>278952.37</v>
       </c>
       <c r="N105" s="1">
-        <v>200046.39</v>
+        <v>281212.85</v>
       </c>
       <c r="O105" s="1">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B106" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C106" s="1">
-        <v>500000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.99808724</v>
+        <v>101.07029731</v>
       </c>
       <c r="E106" s="1">
-        <v>106.064042</v>
+        <v>105.094956</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>530320.21</v>
+        <v>383596.59</v>
       </c>
       <c r="I106" s="1">
-        <v>-24405.12</v>
+        <v>-3568.75</v>
       </c>
       <c r="J106" s="1">
-        <v>-4.601959257785</v>
+        <v>-0.93033934425747</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>924.66</v>
+      <c r="L106" t="s">
+        <v>323</v>
       </c>
       <c r="M106" s="1">
-        <v>504990.43</v>
+        <v>368906.59</v>
       </c>
       <c r="N106" s="1">
-        <v>505915.09</v>
+        <v>380027.84</v>
       </c>
       <c r="O106" s="1">
-        <v>1.06</v>
+        <v>0.79</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B107" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.30662327</v>
+        <v>100.9625</v>
       </c>
       <c r="E107" s="1">
-        <v>99.297</v>
+        <v>105.485329</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>99297.0</v>
+        <v>311181.72</v>
       </c>
       <c r="I107" s="1">
-        <v>1324.01</v>
+        <v>-13179.13</v>
       </c>
       <c r="J107" s="1">
-        <v>1.3333836873219</v>
+        <v>-4.2351877224665</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
-        <v>314.38</v>
+        <v>163.22</v>
       </c>
       <c r="M107" s="1">
-        <v>100306.63</v>
+        <v>297839.37</v>
       </c>
       <c r="N107" s="1">
-        <v>100621.01</v>
+        <v>298002.59</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B108" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.96416607</v>
+        <v>99.5207391</v>
       </c>
       <c r="E108" s="1">
-        <v>100.24168</v>
+        <v>99.616</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>100241.68</v>
+        <v>199232.0</v>
       </c>
       <c r="I108" s="1">
-        <v>818.38</v>
+        <v>-91.21</v>
       </c>
       <c r="J108" s="1">
-        <v>0.81640690778526</v>
+        <v>-0.045780798265339</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
-        <v>95.89</v>
+        <v>99.32</v>
       </c>
       <c r="M108" s="1">
-        <v>100964.17</v>
+        <v>199041.47</v>
       </c>
       <c r="N108" s="1">
-        <v>101060.06</v>
+        <v>199140.79</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B109" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.26386816</v>
+        <v>98.05636409</v>
       </c>
       <c r="E109" s="1">
-        <v>99.884</v>
+        <v>100.292605</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>99884.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I109" s="1">
-        <v>-292.39</v>
+        <v>533.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.2927295662969</v>
+        <v>0.26572248272941</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>327.74</v>
+      <c r="L109" t="s">
+        <v>330</v>
       </c>
       <c r="M109" s="1">
-        <v>99263.87</v>
+        <v>196112.73</v>
       </c>
       <c r="N109" s="1">
-        <v>99591.61</v>
+        <v>201118.21</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B110" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>96.03320257</v>
+        <v>101.10594626</v>
       </c>
       <c r="E110" s="1">
-        <v>97.65639</v>
+        <v>106.064042</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>97656.39</v>
+        <v>530320.21</v>
       </c>
       <c r="I110" s="1">
-        <v>-1086.89</v>
+        <v>-22787.05</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.1129737644408</v>
+        <v>-4.2968473707611</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>536.3</v>
+      <c r="L110" t="s">
+        <v>333</v>
       </c>
       <c r="M110" s="1">
-        <v>96033.2</v>
+        <v>505529.74</v>
       </c>
       <c r="N110" s="1">
-        <v>96569.5</v>
+        <v>507533.16</v>
       </c>
       <c r="O110" s="1">
-        <v>0.2</v>
+        <v>1.06</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B111" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>82.71765953</v>
+        <v>100.27744874</v>
       </c>
       <c r="E111" s="1">
-        <v>86.56115</v>
+        <v>99.297</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>259683.45</v>
+        <v>99297.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-9511.64</v>
+        <v>1489.01</v>
       </c>
       <c r="J111" s="1">
-        <v>-3.6627825146346</v>
+        <v>1.499551849502</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>332</v>
+      <c r="L111">
+        <v>508.56</v>
       </c>
       <c r="M111" s="1">
-        <v>248152.97</v>
+        <v>100277.45</v>
       </c>
       <c r="N111" s="1">
-        <v>250171.81</v>
+        <v>100786.01</v>
       </c>
       <c r="O111" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B112" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.3811102</v>
+        <v>100.75267495</v>
       </c>
       <c r="E112" s="1">
-        <v>99.507</v>
+        <v>100.24168</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>298521.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I112" s="1">
-        <v>-2991.37</v>
+        <v>808.26</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.00206350642</v>
+        <v>0.80631130683364</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>335</v>
+      <c r="L112">
+        <v>297.26</v>
       </c>
       <c r="M112" s="1">
-        <v>289143.33</v>
+        <v>100752.68</v>
       </c>
       <c r="N112" s="1">
-        <v>295529.63</v>
+        <v>101049.94</v>
       </c>
       <c r="O112" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B113" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C113" s="1">
-        <v>139000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.18918588</v>
+        <v>99.17907814</v>
       </c>
       <c r="E113" s="1">
-        <v>99.647</v>
+        <v>99.884</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>138509.33</v>
+        <v>99884.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-231.74</v>
+        <v>-168.62</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.16731002886232</v>
+        <v>-0.16881582635858</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>338</v>
+      <c r="L113">
+        <v>536.3</v>
       </c>
       <c r="M113" s="1">
-        <v>136482.97</v>
+        <v>99179.08</v>
       </c>
       <c r="N113" s="1">
-        <v>138277.59</v>
+        <v>99715.38</v>
       </c>
       <c r="O113" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B114" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C114" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.59513755</v>
+        <v>96.25468205</v>
       </c>
       <c r="E114" s="1">
-        <v>95.15085</v>
+        <v>97.65639</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>475754.25</v>
+        <v>97656.39</v>
       </c>
       <c r="I114" s="1">
-        <v>-6374.45</v>
+        <v>-781.98</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.3398619140029</v>
+        <v>-0.80074637205</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>341</v>
+      <c r="L114">
+        <v>619.73</v>
       </c>
       <c r="M114" s="1">
-        <v>467975.69</v>
+        <v>96254.68</v>
       </c>
       <c r="N114" s="1">
-        <v>469379.8</v>
+        <v>96874.41</v>
       </c>
       <c r="O114" s="1">
-        <v>0.98</v>
+        <v>0.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>342</v>
       </c>
       <c r="B115" t="s">
         <v>343</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.29450831</v>
+        <v>83.17723874</v>
       </c>
       <c r="E115" s="1">
-        <v>104.254864</v>
+        <v>86.56115</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>521274.32</v>
+        <v>259683.45</v>
       </c>
       <c r="I115" s="1">
-        <v>-2545.07</v>
+        <v>-7809.27</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.48824004988391</v>
+        <v>-3.0072266831021</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
         <v>344</v>
       </c>
       <c r="M115" s="1">
-        <v>506472.54</v>
+        <v>249531.71</v>
       </c>
       <c r="N115" s="1">
-        <v>518729.25</v>
+        <v>251874.18</v>
       </c>
       <c r="O115" s="1">
-        <v>1.08</v>
+        <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>345</v>
       </c>
       <c r="B116" t="s">
         <v>346</v>
       </c>
       <c r="C116" s="1">
-        <v>415000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>68.549</v>
+        <v>96.6456034</v>
       </c>
       <c r="E116" s="1">
-        <v>74.176043</v>
+        <v>99.507</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>307830.58</v>
+        <v>298521.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-22846.27</v>
+        <v>-1593.78</v>
       </c>
       <c r="J116" s="1">
-        <v>-7.4217025482004</v>
+        <v>-0.53389208799381</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>505.96</v>
+      <c r="L116" t="s">
+        <v>347</v>
       </c>
       <c r="M116" s="1">
-        <v>284478.35</v>
+        <v>289936.81</v>
       </c>
       <c r="N116" s="1">
-        <v>284984.31</v>
+        <v>296927.22</v>
       </c>
       <c r="O116" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B117" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C117" s="1">
-        <v>641000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.9266228</v>
+        <v>98.49094579</v>
       </c>
       <c r="E117" s="1">
-        <v>99.423502</v>
+        <v>99.647</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>637304.65</v>
+        <v>138509.33</v>
       </c>
       <c r="I117" s="1">
-        <v>-7672.0</v>
+        <v>447.62</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.2038198685668</v>
+        <v>0.32316956554479</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M117" s="1">
-        <v>621299.65</v>
+        <v>136902.42</v>
       </c>
       <c r="N117" s="1">
-        <v>629632.65</v>
+        <v>138956.95</v>
       </c>
       <c r="O117" s="1">
-        <v>1.32</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B118" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C118" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.96971041</v>
+        <v>93.74639977</v>
       </c>
       <c r="E118" s="1">
-        <v>99.815013</v>
+        <v>95.15085</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>598890.08</v>
+        <v>475754.25</v>
       </c>
       <c r="I118" s="1">
-        <v>952.84</v>
+        <v>-5474.31</v>
       </c>
       <c r="J118" s="1">
-        <v>0.1591009822704</v>
+        <v>-1.1506591901176</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M118" s="1">
-        <v>587818.26</v>
+        <v>468731.99</v>
       </c>
       <c r="N118" s="1">
-        <v>599842.92</v>
+        <v>470279.94</v>
       </c>
       <c r="O118" s="1">
-        <v>1.25</v>
+        <v>0.98</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B119" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C119" s="1">
-        <v>130000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.06663097</v>
+        <v>101.20095333</v>
       </c>
       <c r="E119" s="1">
-        <v>105.578454</v>
+        <v>104.254864</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>137251.99</v>
+        <v>521274.32</v>
       </c>
       <c r="I119" s="1">
-        <v>-357.29</v>
+        <v>-1842.88</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.26031680852132</v>
+        <v>-0.35353362505945</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M119" s="1">
-        <v>132686.62</v>
+        <v>506004.77</v>
       </c>
       <c r="N119" s="1">
-        <v>136894.7</v>
+        <v>519431.44</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B120" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C120" s="1">
-        <v>155000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>92.387254</v>
+        <v>68.828</v>
       </c>
       <c r="E120" s="1">
-        <v>91.593929</v>
+        <v>74.176043</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>141970.59</v>
+        <v>307830.58</v>
       </c>
       <c r="I120" s="1">
-        <v>2266.35</v>
+        <v>-21569.04</v>
       </c>
       <c r="J120" s="1">
-        <v>1.5963517514437</v>
+        <v>-7.0067892540111</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>358</v>
+      <c r="L120">
+        <v>625.34</v>
       </c>
       <c r="M120" s="1">
-        <v>143200.24</v>
+        <v>285636.2</v>
       </c>
       <c r="N120" s="1">
-        <v>144236.94</v>
+        <v>286261.54</v>
       </c>
       <c r="O120" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>359</v>
       </c>
       <c r="B121" t="s">
         <v>360</v>
       </c>
       <c r="C121" s="1">
-        <v>280000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>88.42010434</v>
+        <v>97.20007345</v>
       </c>
       <c r="E121" s="1">
-        <v>89.961514</v>
+        <v>99.423502</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>251892.24</v>
+        <v>637304.65</v>
       </c>
       <c r="I121" s="1">
-        <v>-563.76</v>
+        <v>-4720.6</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.22380999112954</v>
+        <v>-0.74071325228837</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
         <v>361</v>
       </c>
       <c r="M121" s="1">
-        <v>247576.29</v>
+        <v>623052.47</v>
       </c>
       <c r="N121" s="1">
-        <v>251328.48</v>
+        <v>632584.05</v>
       </c>
       <c r="O121" s="1">
-        <v>0.52</v>
+        <v>1.32</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>362</v>
       </c>
       <c r="B122" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="1">
-        <v>445000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.20862316</v>
+        <v>98.23179686</v>
       </c>
       <c r="E122" s="1">
-        <v>96.392049</v>
+        <v>99.815013</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>428944.62</v>
+        <v>598890.08</v>
       </c>
       <c r="I122" s="1">
-        <v>-893.97</v>
+        <v>3733.58</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.20841151941712</v>
+        <v>0.62341657086723</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
         <v>364</v>
       </c>
       <c r="M122" s="1">
-        <v>423678.37</v>
+        <v>589390.78</v>
       </c>
       <c r="N122" s="1">
-        <v>428050.65</v>
+        <v>602623.66</v>
       </c>
       <c r="O122" s="1">
-        <v>0.89</v>
+        <v>1.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>365</v>
       </c>
       <c r="B123" t="s">
         <v>366</v>
       </c>
       <c r="C123" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.21546006</v>
+        <v>102.14366606</v>
       </c>
       <c r="E123" s="1">
-        <v>98.007783</v>
+        <v>105.578454</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>294023.35</v>
+        <v>137251.99</v>
       </c>
       <c r="I123" s="1">
-        <v>-6231.76</v>
+        <v>60.73</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.1194779258178</v>
+        <v>0.044247081590584</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
         <v>367</v>
       </c>
       <c r="M123" s="1">
-        <v>285646.38</v>
+        <v>132786.76</v>
       </c>
       <c r="N123" s="1">
-        <v>287791.59</v>
+        <v>137312.72</v>
       </c>
       <c r="O123" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>368</v>
       </c>
       <c r="B124" t="s">
         <v>369</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.184942</v>
+        <v>92.56733123</v>
       </c>
       <c r="E124" s="1">
-        <v>104.91632</v>
+        <v>91.593929</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>104916.32</v>
+        <v>141970.59</v>
       </c>
       <c r="I124" s="1">
-        <v>436.43</v>
+        <v>2623.5</v>
       </c>
       <c r="J124" s="1">
-        <v>0.41597913460937</v>
+        <v>1.847917938497</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
         <v>370</v>
       </c>
       <c r="M124" s="1">
-        <v>102184.94</v>
+        <v>143479.36</v>
       </c>
       <c r="N124" s="1">
-        <v>105352.75</v>
+        <v>144594.09</v>
       </c>
       <c r="O124" s="1">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>371</v>
       </c>
       <c r="B125" t="s">
         <v>372</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.04599323</v>
+        <v>88.59506649</v>
       </c>
       <c r="E125" s="1">
-        <v>102.242292</v>
+        <v>89.961514</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>511211.46</v>
+        <v>251892.24</v>
       </c>
       <c r="I125" s="1">
-        <v>-8082.52</v>
+        <v>187.92</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.581052193157</v>
+        <v>0.074603330376513</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
         <v>373</v>
       </c>
       <c r="M125" s="1">
-        <v>490229.97</v>
+        <v>248066.19</v>
       </c>
       <c r="N125" s="1">
-        <v>503128.94</v>
+        <v>252080.16</v>
       </c>
       <c r="O125" s="1">
-        <v>1.05</v>
+        <v>0.53</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>374</v>
       </c>
       <c r="B126" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="1">
-        <v>100000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.04067747</v>
+        <v>95.02564048</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>96.392049</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>100000.0</v>
+        <v>428944.62</v>
       </c>
       <c r="I126" s="1">
-        <v>2121.5</v>
+        <v>-1100.18</v>
       </c>
       <c r="J126" s="1">
-        <v>2.1215</v>
+        <v>-0.25648532437591</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
         <v>376</v>
       </c>
       <c r="M126" s="1">
-        <v>100040.68</v>
+        <v>422864.1</v>
       </c>
       <c r="N126" s="1">
-        <v>102121.5</v>
+        <v>427844.44</v>
       </c>
       <c r="O126" s="1">
-        <v>0.21</v>
+        <v>0.89</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>377</v>
       </c>
       <c r="B127" t="s">
         <v>378</v>
       </c>
       <c r="C127" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>79.88647726</v>
+        <v>95.32480977</v>
       </c>
       <c r="E127" s="1">
-        <v>81.08293</v>
+        <v>98.007783</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>486497.58</v>
+        <v>294023.35</v>
       </c>
       <c r="I127" s="1">
-        <v>-6044.47</v>
+        <v>-5385.91</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.2424460569773</v>
+        <v>-1.8317966923375</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
         <v>379</v>
       </c>
       <c r="M127" s="1">
-        <v>479318.86</v>
+        <v>285974.43</v>
       </c>
       <c r="N127" s="1">
-        <v>480453.11</v>
+        <v>288637.44</v>
       </c>
       <c r="O127" s="1">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>380</v>
       </c>
       <c r="B128" t="s">
         <v>381</v>
       </c>
       <c r="C128" s="1">
-        <v>483000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.31680959</v>
+        <v>98.41736152</v>
       </c>
       <c r="E128" s="1">
-        <v>99.429627</v>
+        <v>102.242292</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>480245.1</v>
+        <v>511211.46</v>
       </c>
       <c r="I128" s="1">
-        <v>-200.85</v>
+        <v>-5254.79</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.041822394439839</v>
+        <v>-1.0279092726129</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
         <v>382</v>
       </c>
       <c r="M128" s="1">
-        <v>470040.2</v>
+        <v>492086.81</v>
       </c>
       <c r="N128" s="1">
-        <v>480044.25</v>
+        <v>505956.67</v>
       </c>
       <c r="O128" s="1">
-        <v>1.0</v>
+        <v>1.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>383</v>
       </c>
       <c r="B129" t="s">
         <v>384</v>
       </c>
       <c r="C129" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.29314763</v>
+        <v>100.1050255</v>
       </c>
       <c r="E129" s="1">
-        <v>102.181054</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>919629.49</v>
+        <v>300000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-3404.86</v>
+        <v>602.75</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.37024258541339</v>
+        <v>0.20091666666667</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>385</v>
+      <c r="L129">
+        <v>287.67</v>
       </c>
       <c r="M129" s="1">
-        <v>902638.33</v>
+        <v>300315.08</v>
       </c>
       <c r="N129" s="1">
-        <v>916224.63</v>
+        <v>300602.75</v>
       </c>
       <c r="O129" s="1">
-        <v>1.91</v>
+        <v>0.63</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>385</v>
+      </c>
+      <c r="B130" t="s">
         <v>386</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.49489567</v>
+      </c>
+      <c r="E130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1798.66</v>
+      </c>
+      <c r="J130" s="1">
+        <v>1.79866</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" t="s">
         <v>387</v>
       </c>
-      <c r="C130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>454769.0</v>
+        <v>99494.89</v>
       </c>
       <c r="N130" s="1">
-        <v>459716.95</v>
+        <v>101798.66</v>
       </c>
       <c r="O130" s="1">
-        <v>0.96</v>
+        <v>0.21</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>388</v>
+      </c>
+      <c r="B131" t="s">
         <v>389</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>79.91049514</v>
+      </c>
+      <c r="E131" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-5641.46</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-1.1596070015395</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" t="s">
         <v>390</v>
       </c>
-      <c r="C131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>101692.87</v>
+        <v>479462.97</v>
       </c>
       <c r="N131" s="1">
-        <v>101956.95</v>
+        <v>480856.12</v>
       </c>
       <c r="O131" s="1">
-        <v>0.21</v>
+        <v>1.0</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>391</v>
       </c>
       <c r="B132" t="s">
         <v>392</v>
       </c>
       <c r="C132" s="1">
-        <v>360000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>102.1989603</v>
+        <v>97.37560561</v>
       </c>
       <c r="E132" s="1">
-        <v>105.116214</v>
+        <v>99.429627</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>378418.37</v>
+        <v>480245.1</v>
       </c>
       <c r="I132" s="1">
-        <v>-1783.21</v>
+        <v>1021.01</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.47122712356697</v>
+        <v>0.21260185684352</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
         <v>393</v>
       </c>
       <c r="M132" s="1">
-        <v>367916.26</v>
+        <v>470324.18</v>
       </c>
       <c r="N132" s="1">
-        <v>376635.16</v>
+        <v>481266.11</v>
       </c>
       <c r="O132" s="1">
-        <v>0.79</v>
+        <v>1.0</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>394</v>
       </c>
       <c r="B133" t="s">
         <v>395</v>
       </c>
       <c r="C133" s="1">
-        <v>240000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.03978319</v>
+        <v>100.23726467</v>
       </c>
       <c r="E133" s="1">
-        <v>101.505154</v>
+        <v>102.181054</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>243612.37</v>
+        <v>919629.49</v>
       </c>
       <c r="I133" s="1">
-        <v>-1890.32</v>
+        <v>-2030.75</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.77595402893539</v>
+        <v>-0.22082262716477</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
         <v>396</v>
       </c>
       <c r="M133" s="1">
-        <v>237695.47</v>
+        <v>902135.38</v>
       </c>
       <c r="N133" s="1">
-        <v>241722.05</v>
+        <v>917598.74</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>1.91</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>397</v>
       </c>
       <c r="B134" t="s">
         <v>398</v>
       </c>
       <c r="C134" s="1">
-        <v>140000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.25383459</v>
+        <v>65.457</v>
       </c>
       <c r="E134" s="1">
-        <v>101.271864</v>
+        <v>68.824779</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>141780.61</v>
+        <v>481773.45</v>
       </c>
       <c r="I134" s="1">
-        <v>37.09</v>
+        <v>-18223.77</v>
       </c>
       <c r="J134" s="1">
-        <v>0.026160135719546</v>
+        <v>-3.7826430659473</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
         <v>399</v>
       </c>
       <c r="M134" s="1">
-        <v>140355.37</v>
+        <v>458199.0</v>
       </c>
       <c r="N134" s="1">
-        <v>141817.7</v>
+        <v>463549.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.3</v>
+        <v>0.97</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>400</v>
       </c>
       <c r="B135" t="s">
         <v>401</v>
       </c>
       <c r="C135" s="1">
-        <v>130000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.57892721</v>
+        <v>99.7192987</v>
       </c>
       <c r="E135" s="1">
-        <v>105.684715</v>
+        <v>99.646</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>137390.13</v>
+        <v>101638.92</v>
       </c>
       <c r="I135" s="1">
-        <v>-10230.33</v>
+        <v>544.24</v>
       </c>
       <c r="J135" s="1">
-        <v>-7.4461899118954</v>
+        <v>0.53546417061496</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
-        <v>307.19</v>
+        <v>469.48</v>
       </c>
       <c r="M135" s="1">
-        <v>126852.61</v>
+        <v>101713.68</v>
       </c>
       <c r="N135" s="1">
-        <v>127159.8</v>
+        <v>102183.16</v>
       </c>
       <c r="O135" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>402</v>
       </c>
       <c r="B136" t="s">
         <v>403</v>
       </c>
       <c r="C136" s="1">
-        <v>135000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.00984338</v>
+        <v>102.29024818</v>
       </c>
       <c r="E136" s="1">
-        <v>103.578504</v>
+        <v>105.116214</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>139830.98</v>
+        <v>378418.37</v>
       </c>
       <c r="I136" s="1">
-        <v>-8281.0</v>
+        <v>-626.08</v>
       </c>
       <c r="J136" s="1">
-        <v>-5.922149726763</v>
+        <v>-0.16544651360345</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>586.7</v>
+      <c r="L136" t="s">
+        <v>404</v>
       </c>
       <c r="M136" s="1">
-        <v>130963.28</v>
+        <v>368244.89</v>
       </c>
       <c r="N136" s="1">
-        <v>131549.98</v>
+        <v>377792.29</v>
       </c>
       <c r="O136" s="1">
-        <v>0.27</v>
+        <v>0.79</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B137" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C137" s="1">
-        <v>300000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.60870008</v>
+        <v>98.9284624</v>
       </c>
       <c r="E137" s="1">
-        <v>99.860373</v>
+        <v>101.505154</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>299581.12</v>
+        <v>243612.37</v>
       </c>
       <c r="I137" s="1">
-        <v>2754.57</v>
+        <v>-1760.5</v>
       </c>
       <c r="J137" s="1">
-        <v>0.91947383066062</v>
+        <v>-0.72266445254812</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="M137" s="1">
-        <v>295826.1</v>
+        <v>237428.31</v>
       </c>
       <c r="N137" s="1">
-        <v>302335.69</v>
+        <v>241851.87</v>
       </c>
       <c r="O137" s="1">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B138" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C138" s="1">
         <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.49454887</v>
+        <v>100.22315913</v>
       </c>
       <c r="E138" s="1">
-        <v>98.412086</v>
+        <v>101.271864</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>137776.92</v>
+        <v>141780.61</v>
       </c>
       <c r="I138" s="1">
-        <v>2437.91</v>
+        <v>245.85</v>
       </c>
       <c r="J138" s="1">
-        <v>1.7694618227784</v>
+        <v>0.17340170845647</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>922.47</v>
+      <c r="L138" t="s">
+        <v>410</v>
       </c>
       <c r="M138" s="1">
-        <v>139292.36</v>
+        <v>140312.42</v>
       </c>
       <c r="N138" s="1">
-        <v>140214.83</v>
+        <v>142026.46</v>
       </c>
       <c r="O138" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B139" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C139" s="1">
-        <v>140000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.05567379</v>
+        <v>97.99726702</v>
       </c>
       <c r="E139" s="1">
-        <v>98.960671</v>
+        <v>105.684715</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>138544.94</v>
+        <v>137390.13</v>
       </c>
       <c r="I139" s="1">
-        <v>2240.67</v>
+        <v>-9406.01</v>
       </c>
       <c r="J139" s="1">
-        <v>1.6172875025245</v>
+        <v>-6.8462050367082</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>411</v>
+      <c r="L139">
+        <v>587.67</v>
       </c>
       <c r="M139" s="1">
-        <v>138677.94</v>
+        <v>127396.45</v>
       </c>
       <c r="N139" s="1">
-        <v>140785.61</v>
+        <v>127984.12</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B140" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C140" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>106.37827132</v>
+        <v>97.3887557</v>
       </c>
       <c r="E140" s="1">
-        <v>110.213723</v>
+        <v>103.578504</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>143277.84</v>
+        <v>139830.98</v>
       </c>
       <c r="I140" s="1">
-        <v>-2293.48</v>
+        <v>-7507.32</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.6007220656034</v>
+        <v>-5.3688531683036</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>414</v>
+      <c r="L140">
+        <v>848.84</v>
       </c>
       <c r="M140" s="1">
-        <v>138291.76</v>
+        <v>131474.82</v>
       </c>
       <c r="N140" s="1">
-        <v>140984.36</v>
+        <v>132323.66</v>
       </c>
       <c r="O140" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>415</v>
       </c>
       <c r="B141" t="s">
         <v>416</v>
       </c>
       <c r="C141" s="1">
-        <v>550000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.98007651</v>
+        <v>98.2415565</v>
       </c>
       <c r="E141" s="1">
-        <v>99.944829</v>
+        <v>99.860373</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>549696.56</v>
+        <v>299581.12</v>
       </c>
       <c r="I141" s="1">
-        <v>1218.52</v>
+        <v>2127.8</v>
       </c>
       <c r="J141" s="1">
-        <v>0.22167138902961</v>
+        <v>0.71025837676286</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>352</v>
+        <v>417</v>
       </c>
       <c r="M141" s="1">
-        <v>538890.42</v>
+        <v>294724.67</v>
       </c>
       <c r="N141" s="1">
-        <v>550915.08</v>
+        <v>301708.92</v>
       </c>
       <c r="O141" s="1">
-        <v>1.15</v>
+        <v>0.63</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B142" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.23859973</v>
+        <v>99.5289919</v>
       </c>
       <c r="E142" s="1">
-        <v>104.27347</v>
+        <v>98.412086</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>104273.47</v>
+        <v>137776.92</v>
       </c>
       <c r="I142" s="1">
-        <v>-232.13</v>
+        <v>2617.02</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.22261654858134</v>
+        <v>1.8994618256817</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M142" s="1">
-        <v>101238.6</v>
+        <v>139340.58</v>
       </c>
       <c r="N142" s="1">
-        <v>104041.34</v>
+        <v>140393.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B143" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>91.4811772</v>
+        <v>99.02652399</v>
       </c>
       <c r="E143" s="1">
-        <v>95.837535</v>
+        <v>98.960671</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>191675.07</v>
+        <v>138544.94</v>
       </c>
       <c r="I143" s="1">
-        <v>-8106.55</v>
+        <v>2340.82</v>
       </c>
       <c r="J143" s="1">
-        <v>-4.229318919774</v>
+        <v>1.6895745163988</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>606.16</v>
+      <c r="L143" t="s">
+        <v>423</v>
       </c>
       <c r="M143" s="1">
-        <v>182962.36</v>
+        <v>138637.13</v>
       </c>
       <c r="N143" s="1">
-        <v>183568.52</v>
+        <v>140885.76</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B144" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C144" s="1">
-        <v>560000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>83.81134776</v>
+        <v>106.36207642</v>
       </c>
       <c r="E144" s="1">
-        <v>85.126713</v>
+        <v>110.213723</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>476709.59</v>
+        <v>143277.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-4328.23</v>
+        <v>-1977.96</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.90793852080886</v>
+        <v>-1.3805065738009</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="M144" s="1">
-        <v>469343.55</v>
+        <v>138270.7</v>
       </c>
       <c r="N144" s="1">
-        <v>472381.36</v>
+        <v>141299.88</v>
       </c>
       <c r="O144" s="1">
-        <v>0.99</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B145" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>94.78438727</v>
+        <v>98.00978564</v>
       </c>
       <c r="E145" s="1">
-        <v>100.243095</v>
+        <v>99.944829</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>200486.19</v>
+        <v>549696.56</v>
       </c>
       <c r="I145" s="1">
-        <v>-9676.87</v>
+        <v>2331.23</v>
       </c>
       <c r="J145" s="1">
-        <v>-4.8267015299159</v>
+        <v>0.42409397650224</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="M145" s="1">
-        <v>189568.77</v>
+        <v>539053.82</v>
       </c>
       <c r="N145" s="1">
-        <v>190809.32</v>
+        <v>552027.79</v>
       </c>
       <c r="O145" s="1">
-        <v>0.4</v>
+        <v>1.15</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B146" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.79085499</v>
+        <v>101.33651563</v>
       </c>
       <c r="E146" s="1">
-        <v>99.948</v>
+        <v>104.27347</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>199896.0</v>
+        <v>104273.47</v>
       </c>
       <c r="I146" s="1">
-        <v>8493.93</v>
+        <v>88.73</v>
       </c>
       <c r="J146" s="1">
-        <v>4.2491745707768</v>
+        <v>0.085093552559438</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="M146" s="1">
-        <v>203581.71</v>
+        <v>101336.52</v>
       </c>
       <c r="N146" s="1">
-        <v>208389.93</v>
+        <v>104362.2</v>
       </c>
       <c r="O146" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B147" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C147" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>92.7118395</v>
+        <v>91.61548152</v>
       </c>
       <c r="E147" s="1">
-        <v>90.382013</v>
+        <v>95.837535</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>135573.02</v>
+        <v>191675.07</v>
       </c>
       <c r="I147" s="1">
-        <v>3569.74</v>
+        <v>-7794.79</v>
       </c>
       <c r="J147" s="1">
-        <v>2.6330755190081</v>
+        <v>-4.0666686596228</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
-        <v>75.0</v>
+        <v>649.32</v>
       </c>
       <c r="M147" s="1">
-        <v>139067.76</v>
+        <v>183230.96</v>
       </c>
       <c r="N147" s="1">
-        <v>139142.76</v>
+        <v>183880.28</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B148" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C148" s="1">
-        <v>160000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>87.4960302</v>
+        <v>83.92682409</v>
       </c>
       <c r="E148" s="1">
-        <v>86.219563</v>
+        <v>85.126713</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>137951.3</v>
+        <v>476709.59</v>
       </c>
       <c r="I148" s="1">
-        <v>2092.76</v>
+        <v>-3439.92</v>
       </c>
       <c r="J148" s="1">
-        <v>1.5170281106448</v>
+        <v>-0.72159655944828</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>50.41</v>
+      <c r="L148" t="s">
+        <v>437</v>
       </c>
       <c r="M148" s="1">
-        <v>139993.65</v>
+        <v>469990.22</v>
       </c>
       <c r="N148" s="1">
-        <v>140044.06</v>
+        <v>473269.67</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B149" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C149" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>96.83350243</v>
+        <v>94.85774979</v>
       </c>
       <c r="E149" s="1">
-        <v>98.939836</v>
+        <v>100.243095</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>138515.77</v>
+        <v>200486.19</v>
       </c>
       <c r="I149" s="1">
-        <v>-135.44</v>
+        <v>-9438.09</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.097779480271452</v>
+        <v>-4.70760105721</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="M149" s="1">
-        <v>135566.91</v>
+        <v>189715.5</v>
       </c>
       <c r="N149" s="1">
-        <v>138380.33</v>
+        <v>191048.1</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B150" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C150" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.63016686</v>
+        <v>101.6204459</v>
       </c>
       <c r="E150" s="1">
-        <v>98.91284</v>
+        <v>99.948</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>395651.36</v>
+        <v>199896.0</v>
       </c>
       <c r="I150" s="1">
-        <v>4480.27</v>
+        <v>8826.26</v>
       </c>
       <c r="J150" s="1">
-        <v>1.1323782635298</v>
+        <v>4.4154260215312</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="M150" s="1">
-        <v>398520.67</v>
+        <v>203240.89</v>
       </c>
       <c r="N150" s="1">
-        <v>400131.63</v>
+        <v>208722.26</v>
       </c>
       <c r="O150" s="1">
-        <v>0.84</v>
+        <v>0.43</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B151" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C151" s="1">
         <v>150000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>92.20342115</v>
+        <v>92.65019734</v>
       </c>
       <c r="E151" s="1">
-        <v>90.429947</v>
+        <v>90.382013</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>135644.92</v>
+        <v>135573.02</v>
       </c>
       <c r="I151" s="1">
-        <v>2691.55</v>
+        <v>3488.06</v>
       </c>
       <c r="J151" s="1">
-        <v>1.9842615558327</v>
+        <v>2.5728275434153</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
-        <v>31.34</v>
+        <v>85.79</v>
       </c>
       <c r="M151" s="1">
-        <v>138305.13</v>
+        <v>138975.29</v>
       </c>
       <c r="N151" s="1">
-        <v>138336.47</v>
+        <v>139061.08</v>
       </c>
       <c r="O151" s="1">
         <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B152" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C152" s="1">
-        <v>300000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.75711851</v>
+        <v>87.53627712</v>
       </c>
       <c r="E152" s="1">
-        <v>104.254153</v>
+        <v>86.219563</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>312762.46</v>
+        <v>137951.3</v>
       </c>
       <c r="I152" s="1">
-        <v>-4622.61</v>
+        <v>2203.18</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.4779938743288</v>
+        <v>1.5970708503653</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>445</v>
+      <c r="L152">
+        <v>96.44</v>
       </c>
       <c r="M152" s="1">
-        <v>299271.36</v>
+        <v>140058.04</v>
       </c>
       <c r="N152" s="1">
-        <v>308139.85</v>
+        <v>140154.48</v>
       </c>
       <c r="O152" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B153" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C153" s="1">
-        <v>500000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>92.66613829</v>
+        <v>96.94442995</v>
       </c>
       <c r="E153" s="1">
-        <v>95.381538</v>
+        <v>98.939836</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>476907.69</v>
+        <v>138515.77</v>
       </c>
       <c r="I153" s="1">
-        <v>-12926.31</v>
+        <v>201.09</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.7104427693334</v>
+        <v>0.1451748057279</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>650.68</v>
+      <c r="L153" t="s">
+        <v>450</v>
       </c>
       <c r="M153" s="1">
-        <v>463330.7</v>
+        <v>135722.2</v>
       </c>
       <c r="N153" s="1">
-        <v>463981.38</v>
+        <v>138716.86</v>
       </c>
       <c r="O153" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B154" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C154" s="1">
         <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>105.37542411</v>
+        <v>99.74591405</v>
       </c>
       <c r="E154" s="1">
-        <v>109.314258</v>
+        <v>98.91284</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>437257.03</v>
+        <v>395651.36</v>
       </c>
       <c r="I154" s="1">
-        <v>-7974.51</v>
+        <v>5058.32</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.8237579850917</v>
+        <v>1.2784791135307</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M154" s="1">
-        <v>421501.7</v>
+        <v>398983.65</v>
       </c>
       <c r="N154" s="1">
-        <v>429282.52</v>
+        <v>400709.68</v>
       </c>
       <c r="O154" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B155" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C155" s="1">
-        <v>11.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.5</v>
+        <v>92.24293027</v>
       </c>
       <c r="E155" s="1">
-        <v>116.73</v>
+        <v>90.429947</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>135644.92</v>
       </c>
       <c r="I155" s="1">
-        <v>-13530.0</v>
+        <v>2761.6</v>
       </c>
       <c r="J155" s="1">
-        <v>0</v>
+        <v>2.0359037404423</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
-        <v>0.0</v>
+        <v>42.12</v>
       </c>
       <c r="M155" s="1">
-        <v>-13530.0</v>
+        <v>138364.4</v>
       </c>
       <c r="N155" s="1">
-        <v>-13530.0</v>
+        <v>138406.52</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.03</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B156" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C156" s="1">
-        <v>2.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.2</v>
+        <v>99.88570028</v>
       </c>
       <c r="E156" s="1">
-        <v>124.49</v>
+        <v>104.254153</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>312762.46</v>
       </c>
       <c r="I156" s="1">
-        <v>1420.0</v>
+        <v>-3675.91</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-1.1753040949991</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>0.0</v>
+      <c r="L156" t="s">
+        <v>458</v>
       </c>
       <c r="M156" s="1">
-        <v>1420.0</v>
+        <v>299657.1</v>
       </c>
       <c r="N156" s="1">
-        <v>1420.0</v>
+        <v>309086.55</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B157" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C157" s="1">
-        <v>23.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>105.855</v>
+        <v>92.83876199</v>
       </c>
       <c r="E157" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-11379.98</v>
+      </c>
+      <c r="J157" s="1">
+        <v>-2.3862018245082</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" t="s">
+        <v>461</v>
+      </c>
+      <c r="M157" s="1">
+        <v>464193.81</v>
+      </c>
+      <c r="N157" s="1">
+        <v>465527.71</v>
+      </c>
+      <c r="O157" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="P157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>462</v>
+      </c>
+      <c r="B158" t="s">
+        <v>463</v>
+      </c>
+      <c r="C158" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>105.61639817</v>
+      </c>
+      <c r="E158" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-5859.93</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-1.3401568409318</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" t="s">
+        <v>464</v>
+      </c>
+      <c r="M158" s="1">
+        <v>422465.59</v>
+      </c>
+      <c r="N158" s="1">
+        <v>431397.1</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>465</v>
+      </c>
+      <c r="B159" t="s">
+        <v>466</v>
+      </c>
+      <c r="C159" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>115.45</v>
+      </c>
+      <c r="E159" s="1">
+        <v>115.43</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="J159" s="1">
+        <v>0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>467</v>
+      </c>
+      <c r="B160" t="s">
+        <v>468</v>
+      </c>
+      <c r="C160" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>125.36</v>
+      </c>
+      <c r="E160" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>1740.0</v>
+      </c>
+      <c r="J160" s="1">
+        <v>0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>1740.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>1740.0</v>
+      </c>
+      <c r="O160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>469</v>
+      </c>
+      <c r="B161" t="s">
+        <v>470</v>
+      </c>
+      <c r="C161" s="1">
+        <v>47.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>105.75</v>
+      </c>
+      <c r="E161" s="1">
         <v>105.725</v>
       </c>
-      <c r="F157" t="s">
-[...11 lines deleted...]
-      <c r="J157" s="1">
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1175.0</v>
+      </c>
+      <c r="J161" s="1">
         <v>0</v>
       </c>
-      <c r="K157">
-[...14 lines deleted...]
-      <c r="P157">
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1175.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>1175.0</v>
+      </c>
+      <c r="O161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P161">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>