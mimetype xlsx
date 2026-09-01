--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1335 +136,1347 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>3 384.93</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 663.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 547.33</t>
+    <t>2 019.67</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 417.98</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 654.25</t>
+    <t>4 119.04</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>13 890.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>6 263.01</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 187.67</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 493.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>23 210.75</t>
+    <t>27 581.61</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>6 846.58</t>
+    <t>7 680.82</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 513.70</t>
+    <t>4 050.00</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>6 721.64</t>
+    <t>8 075.31</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 306.80</t>
+    <t>1 651.32</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 068.96</t>
+    <t>1 350.78</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>8 069.18</t>
+    <t>9 183.49</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 657.53</t>
+    <t>3 054.79</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 178.08</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
+    <t>1 063.36</t>
+  </si>
+  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
+    <t>1 352.05</t>
+  </si>
+  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>1 722.72</t>
+    <t>2 912.22</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>17 020.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>22 654.11</t>
+    <t>25 335.62</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 484.93</t>
+    <t>3 802.74</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>16 287.67</t>
+    <t>17 727.74</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 471.58</t>
+    <t>3 779.45</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>18 518.05</t>
+    <t>20 160.33</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 922.74</t>
+    <t>2 239.55</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 047.52</t>
+    <t>1 968.08</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>14 832.19</t>
+    <t>16 242.47</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>1 619.03</t>
+    <t>3 041.82</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 518.32</t>
+    <t>2 075.67</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>15 246.58</t>
+    <t>18 027.40</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 298.10</t>
+    <t>2 518.77</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 532.88</t>
+    <t>2 959.93</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 915.07</t>
+    <t>2 153.42</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>7 726.03</t>
+    <t>8 520.55</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>3 419.18</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>13 968.49</t>
+    <t>15 279.45</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>1 769.18</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
+    <t>1 112.33</t>
+  </si>
+  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>12 240.60</t>
+    <t>13 896.33</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>1 596.58</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 197.95</t>
+    <t>3 485.96</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>8 543.84</t>
+    <t>10 152.74</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 402.05</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 379.86</t>
+    <t>5 870.48</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 020.55</t>
+    <t>3 318.49</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>29 965.75</t>
+    <t>1 198.63</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>7 204.85</t>
+    <t>8 057.67</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>5 573.63</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>14 912.88</t>
+    <t>7 295.34</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 004.11</t>
+    <t>2 282.19</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 062.67</t>
+    <t>1 350.68</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 239.73</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>7 059.04</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 029.16</t>
+    <t>2 283.90</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>1 979.26</t>
+    <t>2 811.12</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
+    <t>1 469.18</t>
+  </si>
+  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 520.55</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
+    <t>2 299.37</t>
+  </si>
+  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
+    <t>1 088.36</t>
+  </si>
+  <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 373.12</t>
+    <t>1 735.12</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 559.55</t>
+    <t>1 959.79</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>8 186.30</t>
+    <t>9 139.73</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 383.56</t>
+    <t>2 621.92</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
+    <t>1 071.23</t>
+  </si>
+  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>2 542.81</t>
+    <t>3 362.16</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 292.88</t>
+    <t>1 633.73</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 771.23</t>
+    <t>3 108.90</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>5 570.27</t>
+    <t>6 084.73</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 157.53</t>
+    <t>1 803.08</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>8 465.75</t>
+    <t>9 260.27</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>23 761.64</t>
+    <t>1 208.22</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 859.59</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>1 521.35</t>
+    <t>3 843.42</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>12 513.70</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 386.30</t>
+    <t>1 614.73</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
+    <t>1 216.44</t>
+  </si>
+  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>8 611.64</t>
-[...8 lines deleted...]
-    <t>3 846.58</t>
+    <t>9 594.86</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>4 704.45</t>
+    <t>5 270.55</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>23 440.07</t>
+    <t>1 001.71</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>9 813.70</t>
+    <t>11 243.84</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 260.48</t>
+    <t>2 600.14</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>11 121.25</t>
+    <t>12 245.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
+    <t>1 109.88</t>
+  </si>
+  <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 005.48</t>
+    <t>5 581.51</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>3 493.15</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 342.47</t>
+    <t>2 789.38</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>7 824.66</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 054.53</t>
+    <t>2 413.46</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 547.95</t>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>13 426.67</t>
+    <t>15 042.33</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>9 531.58</t>
+    <t>11 186.77</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>13 232.88</t>
+    <t>14 901.37</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 525.96</t>
+    <t>4 964.93</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 114.73</t>
+    <t>1 222.48</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 013.97</t>
+    <t>4 375.48</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>4 980.34</t>
+    <t>5 820.05</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 663.01</t>
+    <t>3 378.08</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>13 869.86</t>
+    <t>15 210.62</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
+    <t>1 330.48</t>
+  </si>
+  <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 303.77</t>
+    <t>2 611.64</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 393.15</t>
+    <t>1 750.68</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>10 941.93</t>
+    <t>12 237.10</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>15 463.36</t>
+    <t>18 055.48</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>5 906.85</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>9 547.40</t>
+    <t>10 691.51</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 423.56</t>
+    <t>4 971.78</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 714.04</t>
+    <t>2 061.64</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
+    <t>1 210.84</t>
+  </si>
+  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 984.25</t>
+    <t>7 639.73</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 053.36</t>
+    <t>1 234.11</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 248.63</t>
+    <t>2 443.29</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 029.18</t>
+    <t>3 493.97</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>12 973.97</t>
+    <t>14 284.93</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 025.68</t>
+    <t>3 333.56</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 279.45</t>
+    <t>3 613.15</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 332.60</t>
+    <t>1 459.73</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 481.37</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 994.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>1 884.93</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 429.45</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>1 333.90</t>
+    <t>2 277.40</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>8 931.51</t>
+    <t>10 520.55</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
-  </si>
-[...4 lines deleted...]
-    <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1837,237 +1849,237 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1498.93</v>
+        <v>1507.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29597969.64</v>
+        <v>29762163.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29597969.64</v>
+        <v>29762163.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31670.915</v>
+        <v>31967.348</v>
       </c>
       <c r="D3">
-        <v>98.9</v>
+        <v>99.4</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3132478.46</v>
+        <v>3177601.99</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3132478.46</v>
+        <v>3177601.99</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2909.072</v>
+        <v>2983.847</v>
       </c>
       <c r="D4">
-        <v>4980.2</v>
+        <v>5007.61</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14487762.76</v>
+        <v>14941965.89</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14487762.76</v>
+        <v>14941965.89</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.35</v>
+        <v>101.9</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>777366.63</v>
+        <v>781646.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>777366.63</v>
+        <v>781646.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.47</v>
+        <v>100.95</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1004.73</v>
+        <v>1009.59</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1004.73</v>
+        <v>1009.59</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.41</v>
+        <v>101.96</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.41</v>
+        <v>101.96</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.41</v>
+        <v>101.96</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.57</v>
+        <v>101.11</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1005.71</v>
+        <v>1011.16</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1005.71</v>
+        <v>1011.16</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2116,8034 +2128,8034 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1733.0</v>
+        <v>2049.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.9</v>
+        <v>1076.04</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.81060012</v>
+        <v>1072.50512445</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1855714.77</v>
+        <v>2197563.0</v>
       </c>
       <c r="I2" s="1">
-        <v>5353.93</v>
+        <v>7242.96</v>
       </c>
       <c r="J2" s="1">
-        <v>0.28851039429944</v>
+        <v>0.32959055098762</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1861068.7</v>
+        <v>2204805.96</v>
       </c>
       <c r="N2" s="1">
-        <v>1861068.7</v>
+        <v>2204805.96</v>
       </c>
       <c r="O2" s="1">
-        <v>3.88</v>
+        <v>4.53</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.98344014</v>
+        <v>100.00162691</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>1143.81</v>
+        <v>1447.35</v>
       </c>
       <c r="J3" s="1">
-        <v>0.80584129081147</v>
+        <v>1.0196924246649</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139976.82</v>
+        <v>140002.28</v>
       </c>
       <c r="N3" s="1">
-        <v>143083.67</v>
+        <v>143387.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.03474895</v>
+        <v>98.33193074</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-143.25</v>
+        <v>-2826.11</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.056661900870113</v>
+        <v>-1.1178552507367</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>43</v>
+      <c r="L4">
+        <v>226.16</v>
       </c>
       <c r="M4" s="1">
-        <v>249008.27</v>
+        <v>249763.11</v>
       </c>
       <c r="N4" s="1">
-        <v>252672.13</v>
+        <v>249989.27</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.46567383</v>
+        <v>98.09405461</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1100.17</v>
+        <v>402.72</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.67706435794677</v>
+        <v>0.24784111385724</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>159843.7</v>
+        <v>160874.25</v>
       </c>
       <c r="N5" s="1">
-        <v>161391.03</v>
+        <v>162893.92</v>
       </c>
       <c r="O5" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.33657807</v>
+        <v>103.93543918</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-7960.46</v>
+        <v>-6730.06</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.5390217887376</v>
+        <v>-4.6828888003346</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M6" s="1">
-        <v>134337.55</v>
+        <v>135116.07</v>
       </c>
       <c r="N6" s="1">
-        <v>135755.53</v>
+        <v>136985.93</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.10695082</v>
+        <v>104.19147438</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2521.53</v>
+        <v>-1946.85</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.781813507717</v>
+        <v>-1.3757217354141</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>135339.03</v>
+        <v>135448.92</v>
       </c>
       <c r="N7" s="1">
-        <v>138993.28</v>
+        <v>139567.96</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.58836596</v>
+        <v>97.01915303</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-317.98</v>
+        <v>-11972.26</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.063960546975118</v>
+        <v>-2.4081775524508</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>55</v>
+      <c r="L8">
+        <v>82.19</v>
       </c>
       <c r="M8" s="1">
-        <v>482941.83</v>
+        <v>485095.77</v>
       </c>
       <c r="N8" s="1">
-        <v>496832.24</v>
+        <v>485177.96</v>
       </c>
       <c r="O8" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.26279108</v>
+        <v>97.62408126</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1172.68</v>
+        <v>626.26</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.39284577684425</v>
+        <v>0.2097960195505</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>291788.37</v>
+        <v>292872.25</v>
       </c>
       <c r="N9" s="1">
-        <v>297336.32</v>
+        <v>299135.26</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.92573991</v>
+        <v>103.09146064</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-4985.99</v>
+        <v>-4482.6</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.5843239161422</v>
+        <v>-4.1214864824236</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>850.0</v>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>102925.74</v>
+        <v>103091.46</v>
       </c>
       <c r="N10" s="1">
-        <v>103775.74</v>
+        <v>104279.13</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.66440033</v>
+        <v>98.79868329</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1473.55</v>
+        <v>-693.54</v>
       </c>
       <c r="J11" s="1">
-        <v>1.4782211789254</v>
+        <v>-0.6957385337667</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>63</v>
+      <c r="L11">
+        <v>191.78</v>
       </c>
       <c r="M11" s="1">
-        <v>98664.4</v>
+        <v>98798.68</v>
       </c>
       <c r="N11" s="1">
-        <v>101157.55</v>
+        <v>98990.46</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.95344981</v>
+        <v>98.21132912</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-305.42</v>
+        <v>7848.53</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.020912112652788</v>
+        <v>0.53738898408351</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>1436977.11</v>
+        <v>1440760.2</v>
       </c>
       <c r="N12" s="1">
-        <v>1460187.86</v>
+        <v>1468341.81</v>
       </c>
       <c r="O12" s="1">
-        <v>3.04</v>
+        <v>3.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.44701581</v>
+        <v>97.74341947</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-1784.93</v>
+        <v>-477.67</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.74527277071926</v>
+        <v>-0.19944448487586</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>233872.83</v>
+        <v>234584.2</v>
       </c>
       <c r="N13" s="1">
-        <v>237715.3</v>
+        <v>239022.56</v>
       </c>
       <c r="O13" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.69759193</v>
+        <v>99.98534755</v>
       </c>
       <c r="E14" s="1">
         <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>392.76</v>
+        <v>2314.68</v>
       </c>
       <c r="J14" s="1">
-        <v>0.11808878727782</v>
+        <v>0.69594091591871</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>0.0</v>
+        <v>960.82</v>
       </c>
       <c r="M14" s="1">
-        <v>332989.96</v>
+        <v>333951.06</v>
       </c>
       <c r="N14" s="1">
-        <v>332989.96</v>
+        <v>334911.88</v>
       </c>
       <c r="O14" s="1">
         <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C15" s="1">
         <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.93158325</v>
+        <v>99.11912564</v>
       </c>
       <c r="E15" s="1">
         <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>3109.76</v>
+        <v>3307.24</v>
       </c>
       <c r="J15" s="1">
-        <v>3.2430040084954</v>
+        <v>3.4489454417886</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
-        <v>69.52</v>
+        <v>79.45</v>
       </c>
       <c r="M15" s="1">
-        <v>98931.58</v>
+        <v>99119.13</v>
       </c>
       <c r="N15" s="1">
-        <v>99001.1</v>
+        <v>99198.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.02510636</v>
+        <v>97.56969502</v>
       </c>
       <c r="E16" s="1">
         <v>98.691</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>296073.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1848.89</v>
+        <v>4316.91</v>
       </c>
       <c r="J16" s="1">
-        <v>0.62447099195131</v>
+        <v>1.4580559524171</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>291075.31</v>
+        <v>292709.09</v>
       </c>
       <c r="N16" s="1">
-        <v>297921.89</v>
+        <v>300389.91</v>
       </c>
       <c r="O16" s="1">
         <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.16512715</v>
+        <v>97.44297022</v>
       </c>
       <c r="E17" s="1">
         <v>99.830165</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>199660.33</v>
       </c>
       <c r="I17" s="1">
-        <v>-1816.38</v>
+        <v>-724.39</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.90973504851965</v>
+        <v>-0.36281118036818</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>194330.25</v>
+        <v>194885.94</v>
       </c>
       <c r="N17" s="1">
-        <v>197843.95</v>
+        <v>198935.94</v>
       </c>
       <c r="O17" s="1">
         <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>470000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.9185742</v>
+        <v>100.97706226</v>
       </c>
       <c r="E18" s="1">
         <v>102.934987</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>483794.44</v>
       </c>
       <c r="I18" s="1">
-        <v>-2755.5</v>
+        <v>-1126.94</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.56956008010344</v>
+        <v>-0.23293777415053</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>474317.3</v>
+        <v>474592.19</v>
       </c>
       <c r="N18" s="1">
-        <v>481038.94</v>
+        <v>482667.5</v>
       </c>
       <c r="O18" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>135000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.25049307</v>
+        <v>100.2759667</v>
       </c>
       <c r="E19" s="1">
         <v>104.823259</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>141511.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-4866.43</v>
+        <v>-4487.52</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.438896088937</v>
+        <v>-3.1711367423402</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>135338.17</v>
+        <v>135372.56</v>
       </c>
       <c r="N19" s="1">
-        <v>136644.97</v>
+        <v>137023.88</v>
       </c>
       <c r="O19" s="1">
         <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C20" s="1">
         <v>100000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.80822986</v>
+        <v>99.74773669</v>
       </c>
       <c r="E20" s="1">
         <v>104.07483</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>104074.83</v>
       </c>
       <c r="I20" s="1">
-        <v>-3197.64</v>
+        <v>-2976.32</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.0724431642118</v>
+        <v>-2.8597884810381</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>99808.23</v>
+        <v>99747.73</v>
       </c>
       <c r="N20" s="1">
-        <v>100877.19</v>
+        <v>101098.51</v>
       </c>
       <c r="O20" s="1">
         <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C21" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.67128468</v>
+        <v>88.92917717</v>
       </c>
       <c r="E21" s="1">
         <v>89.242955</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>910278.14</v>
       </c>
       <c r="I21" s="1">
-        <v>2238.14</v>
+        <v>5982.96</v>
       </c>
       <c r="J21" s="1">
-        <v>0.2458742994751</v>
+        <v>0.65726723921987</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>904447.1</v>
+        <v>907077.61</v>
       </c>
       <c r="N21" s="1">
-        <v>912516.28</v>
+        <v>916261.1</v>
       </c>
       <c r="O21" s="1">
-        <v>1.9</v>
+        <v>1.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1">
         <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.3208625</v>
+        <v>98.67532005</v>
       </c>
       <c r="E22" s="1">
         <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>-2644.89</v>
+        <v>-1459.27</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.3253204815829</v>
+        <v>-0.73122149471601</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
-        <v>279.45</v>
+        <v>756.16</v>
       </c>
       <c r="M22" s="1">
-        <v>196641.73</v>
+        <v>197350.64</v>
       </c>
       <c r="N22" s="1">
-        <v>196921.18</v>
+        <v>198106.8</v>
       </c>
       <c r="O22" s="1">
         <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.90586449</v>
+        <v>100.30406402</v>
       </c>
       <c r="E23" s="1">
         <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>319.55</v>
+        <v>985.9</v>
       </c>
       <c r="J23" s="1">
-        <v>0.32031234337724</v>
+        <v>0.98825203985485</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>175.68</v>
+        <v>443.84</v>
       </c>
       <c r="M23" s="1">
-        <v>99905.87</v>
+        <v>100304.06</v>
       </c>
       <c r="N23" s="1">
-        <v>100081.55</v>
+        <v>100747.9</v>
       </c>
       <c r="O23" s="1">
         <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>160000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.89337452</v>
+        <v>98.24154126</v>
       </c>
       <c r="E24" s="1">
         <v>99.799</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>159678.4</v>
       </c>
       <c r="I24" s="1">
-        <v>-391.47</v>
+        <v>562.86</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.24516152466458</v>
+        <v>0.35249601699416</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>156629.4</v>
+        <v>157186.47</v>
       </c>
       <c r="N24" s="1">
-        <v>159286.93</v>
+        <v>160241.26</v>
       </c>
       <c r="O24" s="1">
         <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>200000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>94.50292386</v>
+        <v>94.86615023</v>
       </c>
       <c r="E25" s="1">
         <v>96.246745</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>192493.49</v>
       </c>
       <c r="I25" s="1">
-        <v>-2408.88</v>
+        <v>-1583.11</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.2514085541282</v>
+        <v>-0.82242261803243</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>189005.84</v>
+        <v>189732.3</v>
       </c>
       <c r="N25" s="1">
-        <v>190084.61</v>
+        <v>190910.38</v>
       </c>
       <c r="O25" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.98421387</v>
+        <v>98.21893232</v>
       </c>
       <c r="E26" s="1">
         <v>96.98237</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>96982.37</v>
       </c>
       <c r="I26" s="1">
-        <v>1975.82</v>
+        <v>2299.92</v>
       </c>
       <c r="J26" s="1">
-        <v>2.0372981192355</v>
+        <v>2.3714825694608</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>973.97</v>
+      <c r="L26" t="s">
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>97984.22</v>
+        <v>98218.93</v>
       </c>
       <c r="N26" s="1">
-        <v>98958.19</v>
+        <v>99282.29</v>
       </c>
       <c r="O26" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C27" s="1">
         <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.10340793</v>
+        <v>99.30018097</v>
       </c>
       <c r="E27" s="1">
         <v>96.18004</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>288540.12</v>
       </c>
       <c r="I27" s="1">
-        <v>9295.31</v>
+        <v>9957.14</v>
       </c>
       <c r="J27" s="1">
-        <v>3.2214965461302</v>
+        <v>3.4508684615505</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>525.21</v>
+        <v>596.71</v>
       </c>
       <c r="M27" s="1">
-        <v>297310.22</v>
+        <v>297900.55</v>
       </c>
       <c r="N27" s="1">
-        <v>297835.43</v>
+        <v>298497.26</v>
       </c>
       <c r="O27" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.80084785</v>
+        <v>99.19882469</v>
       </c>
       <c r="E28" s="1">
-        <v>104.945653</v>
+        <v>99.427</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>314836.96</v>
+        <v>596562.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-11916.61</v>
+        <v>-1307.41</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.7850098666942</v>
+        <v>-0.21915743879094</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>517.81</v>
+        <v>61.64</v>
       </c>
       <c r="M28" s="1">
-        <v>302402.54</v>
+        <v>595192.95</v>
       </c>
       <c r="N28" s="1">
-        <v>302920.35</v>
+        <v>595254.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.63</v>
+        <v>1.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" t="s">
         <v>108</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.99795624</v>
+      </c>
+      <c r="E29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-10491.04</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-3.3322136003346</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>413124.74</v>
+        <v>302993.87</v>
       </c>
       <c r="N29" s="1">
-        <v>414847.46</v>
+        <v>304345.92</v>
       </c>
       <c r="O29" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" t="s">
         <v>111</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.43621684</v>
+      </c>
+      <c r="E30" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="I30" s="1">
+        <v>5717.38</v>
+      </c>
+      <c r="J30" s="1">
+        <v>1.3877256843088</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>112</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>96012.24</v>
+        <v>414801.57</v>
       </c>
       <c r="N30" s="1">
-        <v>96069.5</v>
+        <v>417713.79</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.86</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>113</v>
       </c>
       <c r="B31" t="s">
         <v>114</v>
       </c>
       <c r="C31" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>94.24815746</v>
+        <v>96.31774528</v>
       </c>
       <c r="E31" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I31" s="1">
-        <v>5949.02</v>
+        <v>3535.03</v>
       </c>
       <c r="J31" s="1">
-        <v>3.2513289605319</v>
+        <v>3.8073335406975</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
-        <v>424.66</v>
+        <v>65.21</v>
       </c>
       <c r="M31" s="1">
-        <v>188496.31</v>
+        <v>96317.74</v>
       </c>
       <c r="N31" s="1">
-        <v>188920.97</v>
+        <v>96382.95</v>
       </c>
       <c r="O31" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>115</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.99971811</v>
+        <v>94.54368858</v>
       </c>
       <c r="E32" s="1">
-        <v>103.290392</v>
+        <v>91.485975</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>516451.96</v>
+        <v>182971.95</v>
       </c>
       <c r="I32" s="1">
-        <v>567.18</v>
+        <v>6579.81</v>
       </c>
       <c r="J32" s="1">
-        <v>0.10982241213684</v>
+        <v>3.5960757919452</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>117</v>
+      <c r="L32">
+        <v>464.38</v>
       </c>
       <c r="M32" s="1">
-        <v>499998.59</v>
+        <v>189087.38</v>
       </c>
       <c r="N32" s="1">
-        <v>517019.14</v>
+        <v>189551.76</v>
       </c>
       <c r="O32" s="1">
-        <v>1.08</v>
+        <v>0.39</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.05524032</v>
+        <v>100.26931607</v>
       </c>
       <c r="E33" s="1">
-        <v>99.867094</v>
+        <v>103.290392</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>998670.94</v>
+        <v>516451.96</v>
       </c>
       <c r="I33" s="1">
-        <v>4535.57</v>
+        <v>-14194.42</v>
       </c>
       <c r="J33" s="1">
-        <v>0.45416060669594</v>
+        <v>-2.7484492458892</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>120</v>
+      <c r="L33">
+        <v>910.96</v>
       </c>
       <c r="M33" s="1">
-        <v>980552.4</v>
+        <v>501346.58</v>
       </c>
       <c r="N33" s="1">
-        <v>1003206.51</v>
+        <v>502257.54</v>
       </c>
       <c r="O33" s="1">
-        <v>2.09</v>
+        <v>1.03</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.44921334</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I34" s="1">
+        <v>11156.81</v>
+      </c>
+      <c r="J34" s="1">
+        <v>1.117165780352</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>121</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>399301.68</v>
+        <v>984492.13</v>
       </c>
       <c r="N34" s="1">
-        <v>402786.61</v>
+        <v>1009827.75</v>
       </c>
       <c r="O34" s="1">
-        <v>0.84</v>
+        <v>2.08</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.94071842</v>
+      </c>
+      <c r="E35" s="1">
+        <v>98.199808</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>392799.23</v>
+      </c>
+      <c r="I35" s="1">
+        <v>10766.38</v>
+      </c>
+      <c r="J35" s="1">
+        <v>2.7409371449124</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" t="s">
         <v>124</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>97305.58</v>
+        <v>399762.87</v>
       </c>
       <c r="N35" s="1">
-        <v>97645.65</v>
+        <v>403565.61</v>
       </c>
       <c r="O35" s="1">
-        <v>0.2</v>
+        <v>0.83</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.17862418</v>
+        <v>97.60617772</v>
       </c>
       <c r="E36" s="1">
-        <v>105.371746</v>
+        <v>96.0814</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>526858.73</v>
+        <v>96081.4</v>
       </c>
       <c r="I36" s="1">
-        <v>-4677.94</v>
+        <v>1894.64</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.88789266147303</v>
+        <v>1.9719113168626</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>128</v>
+      <c r="L36">
+        <v>369.86</v>
       </c>
       <c r="M36" s="1">
-        <v>505893.12</v>
+        <v>97606.18</v>
       </c>
       <c r="N36" s="1">
-        <v>522180.79</v>
+        <v>97976.04</v>
       </c>
       <c r="O36" s="1">
-        <v>1.09</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C37" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.31561996</v>
+      </c>
+      <c r="E37" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-2552.89</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.48454924529769</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>129</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>101419.25</v>
+        <v>506578.1</v>
       </c>
       <c r="N37" s="1">
-        <v>104890.83</v>
+        <v>524305.84</v>
       </c>
       <c r="O37" s="1">
-        <v>0.22</v>
+        <v>1.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.45028143</v>
+      </c>
+      <c r="E38" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-494.32</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.46755681417804</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>132</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>509224.31</v>
+        <v>101450.28</v>
       </c>
       <c r="N38" s="1">
-        <v>527742.36</v>
+        <v>105229.73</v>
       </c>
       <c r="O38" s="1">
-        <v>1.1</v>
+        <v>0.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
+        <v>134</v>
+      </c>
+      <c r="C39" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.02564446</v>
+      </c>
+      <c r="E39" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I39" s="1">
+        <v>17614.94</v>
+      </c>
+      <c r="J39" s="1">
+        <v>3.4358975489298</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>135</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>106600.61</v>
+        <v>510128.22</v>
       </c>
       <c r="N39" s="1">
-        <v>108523.35</v>
+        <v>530288.55</v>
       </c>
       <c r="O39" s="1">
-        <v>0.23</v>
+        <v>1.09</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
+        <v>137</v>
+      </c>
+      <c r="C40" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.63885531</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I40" s="1">
+        <v>376.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>0.34411341831837</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>138</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>298710.14</v>
+        <v>107402.75</v>
       </c>
       <c r="N40" s="1">
-        <v>299757.66</v>
+        <v>109642.3</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" t="s">
+        <v>140</v>
+      </c>
+      <c r="C41" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.60152155</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5865.6</v>
+      </c>
+      <c r="J41" s="1">
+        <v>1.9756078978779</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>141</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>375386.8</v>
+        <v>300798.54</v>
       </c>
       <c r="N41" s="1">
-        <v>390218.99</v>
+        <v>302766.62</v>
       </c>
       <c r="O41" s="1">
-        <v>0.81</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C42" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>105.97977266</v>
+      </c>
+      <c r="E42" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="I42" s="1">
+        <v>9549.05</v>
+      </c>
+      <c r="J42" s="1">
+        <v>2.4937349448625</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>144</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>283895.48</v>
+        <v>376228.19</v>
       </c>
       <c r="N42" s="1">
-        <v>284019.8</v>
+        <v>392470.66</v>
       </c>
       <c r="O42" s="1">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43" t="s">
         <v>146</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>494000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.38889291</v>
+        <v>94.93464245</v>
       </c>
       <c r="E43" s="1">
-        <v>101.132352</v>
+        <v>93.44648</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>499593.82</v>
+        <v>280339.44</v>
       </c>
       <c r="I43" s="1">
-        <v>-6993.65</v>
+        <v>4916.54</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.3998671961154</v>
+        <v>1.7537810591332</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>148</v>
+      <c r="L43">
+        <v>452.05</v>
       </c>
       <c r="M43" s="1">
-        <v>490981.14</v>
+        <v>284803.93</v>
       </c>
       <c r="N43" s="1">
-        <v>492600.17</v>
+        <v>285255.98</v>
       </c>
       <c r="O43" s="1">
-        <v>1.03</v>
+        <v>0.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" t="s">
+        <v>148</v>
+      </c>
+      <c r="C44" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.60731704</v>
+      </c>
+      <c r="E44" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-4491.85</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-0.89910039319542</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="s">
         <v>149</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>294689.47</v>
+        <v>492060.15</v>
       </c>
       <c r="N44" s="1">
-        <v>296207.79</v>
+        <v>495101.97</v>
       </c>
       <c r="O44" s="1">
-        <v>0.62</v>
+        <v>1.02</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" t="s">
+        <v>151</v>
+      </c>
+      <c r="C45" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>96.863</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-12197.3</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-3.9383591721054</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>152</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>827200.25</v>
+        <v>295432.15</v>
       </c>
       <c r="N45" s="1">
-        <v>842446.83</v>
+        <v>297507.82</v>
       </c>
       <c r="O45" s="1">
-        <v>1.76</v>
+        <v>0.61</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" t="s">
+        <v>154</v>
+      </c>
+      <c r="C46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>103.96392751</v>
+      </c>
+      <c r="E46" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I46" s="1">
+        <v>14657.54</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.7552231562417</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>155</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>99978.33</v>
+        <v>831711.42</v>
       </c>
       <c r="N46" s="1">
-        <v>102276.43</v>
+        <v>849738.82</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>1.75</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" t="s">
+        <v>157</v>
+      </c>
+      <c r="C47" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.26765036</v>
+      </c>
+      <c r="E47" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I47" s="1">
+        <v>1956.86</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.9409011345116</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>158</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>106462.42</v>
+        <v>100260.33</v>
       </c>
       <c r="N47" s="1">
-        <v>108995.3</v>
+        <v>102779.1</v>
       </c>
       <c r="O47" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C48" s="1">
         <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.12552955</v>
+        <v>106.54295435</v>
       </c>
       <c r="E48" s="1">
-        <v>101.31079</v>
+        <v>110.72922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>101310.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I48" s="1">
-        <v>729.81</v>
+        <v>-1226.33</v>
       </c>
       <c r="J48" s="1">
-        <v>0.72036749491342</v>
+        <v>-1.1075035117199</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="M48" s="1">
-        <v>100125.53</v>
+        <v>106542.96</v>
       </c>
       <c r="N48" s="1">
-        <v>102040.6</v>
+        <v>109502.89</v>
       </c>
       <c r="O48" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
+        <v>163</v>
+      </c>
+      <c r="C49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.10162211</v>
+      </c>
+      <c r="E49" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="I49" s="1">
+        <v>944.26</v>
+      </c>
+      <c r="J49" s="1">
+        <v>0.93204287519622</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>164</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>462951.88</v>
+        <v>100101.63</v>
       </c>
       <c r="N49" s="1">
-        <v>470677.91</v>
+        <v>102255.05</v>
       </c>
       <c r="O49" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" t="s">
+        <v>166</v>
+      </c>
+      <c r="C50" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>92.87174246</v>
+      </c>
+      <c r="E50" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="I50" s="1">
+        <v>7324.61</v>
+      </c>
+      <c r="J50" s="1">
+        <v>1.5733083108503</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" t="s">
         <v>167</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>200773.11</v>
+        <v>464358.71</v>
       </c>
       <c r="N50" s="1">
-        <v>201346.4</v>
+        <v>472879.26</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.97</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
         <v>169</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.58271079</v>
+      </c>
+      <c r="E51" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>3210.46</v>
+      </c>
+      <c r="J51" s="1">
+        <v>1.6121299160407</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" t="s">
         <v>170</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>295064.96</v>
+        <v>201165.42</v>
       </c>
       <c r="N51" s="1">
-        <v>298484.14</v>
+        <v>202354.46</v>
       </c>
       <c r="O51" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
         <v>172</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>98.75229645</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="I52" s="1">
+        <v>697.7</v>
+      </c>
+      <c r="J52" s="1">
+        <v>0.23261955659985</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" t="s">
         <v>173</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>397476.65</v>
+        <v>296256.89</v>
       </c>
       <c r="N52" s="1">
-        <v>411445.14</v>
+        <v>300629.49</v>
       </c>
       <c r="O52" s="1">
-        <v>0.86</v>
+        <v>0.62</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" t="s">
         <v>175</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.83913572</v>
+      </c>
+      <c r="E53" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="I53" s="1">
+        <v>6705.11</v>
+      </c>
+      <c r="J53" s="1">
+        <v>1.6436877737719</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" t="s">
         <v>176</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>310563.93</v>
+        <v>399356.54</v>
       </c>
       <c r="N53" s="1">
-        <v>312333.11</v>
+        <v>414635.99</v>
       </c>
       <c r="O53" s="1">
-        <v>0.65</v>
+        <v>0.85</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" t="s">
         <v>178</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>103.49582613</v>
+      </c>
+      <c r="E54" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-18025.71</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-5.4370665260193</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" t="s">
         <v>179</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>100113.17</v>
+        <v>310487.48</v>
       </c>
       <c r="N54" s="1">
-        <v>100362.83</v>
+        <v>313508.03</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.64</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.16489043</v>
+        <v>100.26319819</v>
       </c>
       <c r="E55" s="1">
-        <v>103.191215</v>
+        <v>104.05285</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>206382.43</v>
+        <v>104052.85</v>
       </c>
       <c r="I55" s="1">
-        <v>-7516.35</v>
+        <v>-3271.84</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.6419524665932</v>
+        <v>-3.14440209951</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
-        <v>536.3</v>
+        <v>517.81</v>
       </c>
       <c r="M55" s="1">
-        <v>198329.78</v>
+        <v>100263.2</v>
       </c>
       <c r="N55" s="1">
-        <v>198866.08</v>
+        <v>100781.01</v>
       </c>
       <c r="O55" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>182</v>
       </c>
       <c r="B56" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.65262688</v>
+        <v>99.57035017</v>
       </c>
       <c r="E56" s="1">
-        <v>99.92378</v>
+        <v>103.191215</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>599542.68</v>
+        <v>206382.43</v>
       </c>
       <c r="I56" s="1">
-        <v>-1386.32</v>
+        <v>-6129.4</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.23122957651655</v>
+        <v>-2.9699233602395</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
         <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>585915.76</v>
+        <v>199140.7</v>
       </c>
       <c r="N56" s="1">
-        <v>598156.36</v>
+        <v>200253.03</v>
       </c>
       <c r="O56" s="1">
-        <v>1.25</v>
+        <v>0.41</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>185</v>
       </c>
       <c r="B57" t="s">
         <v>186</v>
       </c>
       <c r="C57" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>87.26444127</v>
+        <v>98.48024864</v>
       </c>
       <c r="E57" s="1">
-        <v>87.8623</v>
+        <v>99.92378</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>175724.6</v>
+        <v>599542.68</v>
       </c>
       <c r="I57" s="1">
-        <v>222.09</v>
+        <v>5235.15</v>
       </c>
       <c r="J57" s="1">
-        <v>0.12638526421457</v>
+        <v>0.87319054583403</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
         <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>174528.88</v>
+        <v>590881.5</v>
       </c>
       <c r="N57" s="1">
-        <v>175946.69</v>
+        <v>604777.83</v>
       </c>
       <c r="O57" s="1">
-        <v>0.37</v>
+        <v>1.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>188</v>
       </c>
       <c r="B58" t="s">
         <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>95.97571453</v>
+        <v>87.68569475</v>
       </c>
       <c r="E58" s="1">
-        <v>98.434</v>
+        <v>87.8623</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>98434.0</v>
+        <v>175724.6</v>
       </c>
       <c r="I58" s="1">
-        <v>739.66</v>
+        <v>1243.36</v>
       </c>
       <c r="J58" s="1">
-        <v>0.75142735233761</v>
+        <v>0.70756171873488</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>95975.71</v>
+        <v>175371.38</v>
       </c>
       <c r="N58" s="1">
-        <v>99173.66</v>
+        <v>176967.96</v>
       </c>
       <c r="O58" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>191</v>
       </c>
       <c r="B59" t="s">
         <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.85915402</v>
+        <v>96.81761609</v>
       </c>
       <c r="E59" s="1">
-        <v>99.282902</v>
+        <v>98.434</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>595697.41</v>
+        <v>98434.0</v>
       </c>
       <c r="I59" s="1">
-        <v>1.35</v>
+        <v>1869.57</v>
       </c>
       <c r="J59" s="1">
-        <v>0.00022662512499425</v>
+        <v>1.8993132454233</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
         <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>587154.92</v>
+        <v>96817.61</v>
       </c>
       <c r="N59" s="1">
-        <v>595698.76</v>
+        <v>100303.57</v>
       </c>
       <c r="O59" s="1">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>194</v>
       </c>
       <c r="B60" t="s">
         <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>150000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.63981252</v>
+        <v>98.18892317</v>
       </c>
       <c r="E60" s="1">
-        <v>100.356793</v>
+        <v>99.282902</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>150535.19</v>
+        <v>595697.41</v>
       </c>
       <c r="I60" s="1">
-        <v>-173.42</v>
+        <v>3588.87</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.11520229920991</v>
+        <v>0.6024652683986</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
         <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>147959.72</v>
+        <v>589133.54</v>
       </c>
       <c r="N60" s="1">
-        <v>150361.77</v>
+        <v>599286.28</v>
       </c>
       <c r="O60" s="1">
-        <v>0.31</v>
+        <v>1.23</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>197</v>
       </c>
       <c r="B61" t="s">
         <v>198</v>
       </c>
       <c r="C61" s="1">
-        <v>130000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>104.04890623</v>
+        <v>99.07175531</v>
       </c>
       <c r="E61" s="1">
-        <v>109.600592</v>
+        <v>100.356793</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>142480.77</v>
+        <v>150535.19</v>
       </c>
       <c r="I61" s="1">
-        <v>-1837.33</v>
+        <v>891.62</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.2895284044296</v>
+        <v>0.59230004625497</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
         <v>199</v>
       </c>
       <c r="M61" s="1">
-        <v>135263.58</v>
+        <v>148607.63</v>
       </c>
       <c r="N61" s="1">
-        <v>140643.44</v>
+        <v>151426.81</v>
       </c>
       <c r="O61" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>200</v>
       </c>
       <c r="B62" t="s">
         <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>84.95158774</v>
+        <v>104.0983008</v>
       </c>
       <c r="E62" s="1">
-        <v>85.527105</v>
+        <v>109.600592</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>513162.63</v>
+        <v>142480.77</v>
       </c>
       <c r="I62" s="1">
-        <v>-432.56</v>
+        <v>-1282.5</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.084292965760192</v>
+        <v>-0.9001214690235</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
         <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>509709.52</v>
+        <v>135327.79</v>
       </c>
       <c r="N62" s="1">
-        <v>512730.07</v>
+        <v>141198.27</v>
       </c>
       <c r="O62" s="1">
-        <v>1.07</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>203</v>
       </c>
       <c r="B63" t="s">
         <v>204</v>
       </c>
       <c r="C63" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.75129885</v>
+        <v>85.4663159</v>
       </c>
       <c r="E63" s="1">
-        <v>100.789118</v>
+        <v>85.527105</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1007891.18</v>
+        <v>513162.63</v>
       </c>
       <c r="I63" s="1">
-        <v>9587.56</v>
+        <v>2953.76</v>
       </c>
       <c r="J63" s="1">
-        <v>0.95124951882206</v>
+        <v>0.57559920136819</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
         <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>987512.99</v>
+        <v>512797.9</v>
       </c>
       <c r="N63" s="1">
-        <v>1017478.74</v>
+        <v>516116.39</v>
       </c>
       <c r="O63" s="1">
-        <v>2.12</v>
+        <v>1.06</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>206</v>
       </c>
       <c r="B64" t="s">
         <v>207</v>
       </c>
       <c r="C64" s="1">
-        <v>288000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.75954054</v>
+        <v>99.03405821</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>100.789118</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>288000.0</v>
+        <v>1007891.18</v>
       </c>
       <c r="I64" s="1">
-        <v>752.33</v>
+        <v>-16351.97</v>
       </c>
       <c r="J64" s="1">
-        <v>0.26122569444444</v>
+        <v>-1.6223943938075</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
         <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>281547.48</v>
+        <v>990340.58</v>
       </c>
       <c r="N64" s="1">
-        <v>288752.33</v>
+        <v>991539.21</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>2.04</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>209</v>
       </c>
       <c r="B65" t="s">
         <v>210</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.37481633</v>
+        <v>98.12214815</v>
       </c>
       <c r="E65" s="1">
-        <v>99.498222</v>
+        <v>100.0</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>497491.11</v>
+        <v>288000.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-6781.41</v>
+        <v>2649.46</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.3631218455341</v>
+        <v>0.91995138888889</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" t="s">
         <v>211</v>
       </c>
       <c r="M65" s="1">
-        <v>486874.08</v>
+        <v>282591.79</v>
       </c>
       <c r="N65" s="1">
-        <v>490709.7</v>
+        <v>290649.46</v>
       </c>
       <c r="O65" s="1">
-        <v>1.02</v>
+        <v>0.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>212</v>
       </c>
       <c r="B66" t="s">
         <v>213</v>
       </c>
       <c r="C66" s="1">
-        <v>540000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.98756614</v>
+        <v>98.25431121</v>
       </c>
       <c r="E66" s="1">
-        <v>101.900644</v>
+        <v>99.498222</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>550263.48</v>
+        <v>497491.11</v>
       </c>
       <c r="I66" s="1">
-        <v>4582.25</v>
+        <v>-645.92</v>
       </c>
       <c r="J66" s="1">
-        <v>0.83273743698201</v>
+        <v>-0.12983548590446</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
         <v>214</v>
       </c>
       <c r="M66" s="1">
-        <v>539932.85</v>
+        <v>491271.56</v>
       </c>
       <c r="N66" s="1">
-        <v>554845.73</v>
+        <v>496845.19</v>
       </c>
       <c r="O66" s="1">
-        <v>1.16</v>
+        <v>1.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>215</v>
       </c>
       <c r="B67" t="s">
         <v>216</v>
       </c>
       <c r="C67" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.04319298</v>
+        <v>100.20559472</v>
       </c>
       <c r="E67" s="1">
-        <v>109.789346</v>
+        <v>101.900646</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>142726.15</v>
+        <v>244561.55</v>
       </c>
       <c r="I67" s="1">
-        <v>-6986.95</v>
+        <v>3227.22</v>
       </c>
       <c r="J67" s="1">
-        <v>-4.895353794662</v>
+        <v>1.319594188048</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>483.05</v>
+      <c r="L67" t="s">
+        <v>217</v>
       </c>
       <c r="M67" s="1">
-        <v>135256.15</v>
+        <v>240493.43</v>
       </c>
       <c r="N67" s="1">
-        <v>135739.2</v>
+        <v>247788.77</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B68" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>96.6578319</v>
+        <v>100.31083939</v>
       </c>
       <c r="E68" s="1">
-        <v>98.975</v>
+        <v>99.731</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>98975.0</v>
+        <v>370999.32</v>
       </c>
       <c r="I68" s="1">
-        <v>-313.06</v>
+        <v>2348.1</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.31630209648901</v>
+        <v>0.63291221126766</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>219</v>
+      <c r="L68">
+        <v>191.1</v>
       </c>
       <c r="M68" s="1">
-        <v>96657.83</v>
+        <v>373156.32</v>
       </c>
       <c r="N68" s="1">
-        <v>98661.94</v>
+        <v>373347.42</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>220</v>
       </c>
       <c r="B69" t="s">
         <v>221</v>
       </c>
       <c r="C69" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.32221744</v>
+        <v>104.23601357</v>
       </c>
       <c r="E69" s="1">
-        <v>99.711</v>
+        <v>109.789346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>99711.0</v>
+        <v>142726.15</v>
       </c>
       <c r="I69" s="1">
-        <v>1673.89</v>
+        <v>-6284.4</v>
       </c>
       <c r="J69" s="1">
-        <v>1.6787415631174</v>
+        <v>-4.4031174385353</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>222</v>
+      <c r="L69">
+        <v>934.93</v>
       </c>
       <c r="M69" s="1">
-        <v>100322.22</v>
+        <v>135506.82</v>
       </c>
       <c r="N69" s="1">
-        <v>101384.89</v>
+        <v>136441.75</v>
       </c>
       <c r="O69" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>222</v>
+      </c>
+      <c r="B70" t="s">
         <v>223</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.11590327</v>
+      </c>
+      <c r="E70" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>423.1</v>
+      </c>
+      <c r="J70" s="1">
+        <v>0.42748168729477</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>224</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>196844.41</v>
+        <v>97115.91</v>
       </c>
       <c r="N70" s="1">
-        <v>199084.14</v>
+        <v>99398.1</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>225</v>
+      </c>
+      <c r="B71" t="s">
         <v>226</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.68500531</v>
+      </c>
+      <c r="E71" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>2324.69</v>
+      </c>
+      <c r="J71" s="1">
+        <v>2.3314278264183</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>227</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>190954.28</v>
+        <v>100685.01</v>
       </c>
       <c r="N71" s="1">
-        <v>198013.32</v>
+        <v>102035.69</v>
       </c>
       <c r="O71" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>228</v>
+      </c>
+      <c r="B72" t="s">
         <v>229</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.09204041</v>
+      </c>
+      <c r="E72" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-4810.26</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-2.3370067214705</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="s">
         <v>230</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>283513.74</v>
+        <v>198184.08</v>
       </c>
       <c r="N72" s="1">
-        <v>285542.9</v>
+        <v>201019.7</v>
       </c>
       <c r="O72" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>231</v>
+      </c>
+      <c r="B73" t="s">
         <v>232</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>349000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.24979605</v>
+        <v>98.92584178</v>
       </c>
       <c r="E73" s="1">
-        <v>99.735</v>
+        <v>99.223</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>348075.15</v>
+        <v>191500.39</v>
       </c>
       <c r="I73" s="1">
-        <v>-6694.1</v>
+        <v>-176.94</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.9231766473418</v>
+        <v>-0.092396678669949</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>234</v>
+      <c r="L73">
+        <v>396.58</v>
       </c>
       <c r="M73" s="1">
-        <v>339401.79</v>
+        <v>190926.87</v>
       </c>
       <c r="N73" s="1">
-        <v>341381.05</v>
+        <v>191323.45</v>
       </c>
       <c r="O73" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>233</v>
+      </c>
+      <c r="B74" t="s">
+        <v>234</v>
+      </c>
+      <c r="C74" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.59370271</v>
+      </c>
+      <c r="E74" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-6639.21</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-2.2677595152456</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" t="s">
         <v>235</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>294713.46</v>
+        <v>283842.06</v>
       </c>
       <c r="N74" s="1">
-        <v>295407.98</v>
+        <v>286125.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>236</v>
+      </c>
+      <c r="B75" t="s">
         <v>237</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>97.64169378</v>
+      </c>
+      <c r="E75" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-4494.52</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.2912498924442</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>238</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>176007.92</v>
+        <v>340769.51</v>
       </c>
       <c r="N75" s="1">
-        <v>176536.69</v>
+        <v>343580.63</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>239</v>
       </c>
       <c r="B76" t="s">
         <v>240</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>95.45968201</v>
+        <v>98.52498267</v>
       </c>
       <c r="E76" s="1">
-        <v>93.376495</v>
+        <v>101.14437</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>186752.99</v>
+        <v>303433.11</v>
       </c>
       <c r="I76" s="1">
-        <v>5448.57</v>
+        <v>-6388.98</v>
       </c>
       <c r="J76" s="1">
-        <v>2.9175275855021</v>
+        <v>-2.1055645509483</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
         <v>241</v>
       </c>
       <c r="M76" s="1">
-        <v>190919.37</v>
+        <v>295574.95</v>
       </c>
       <c r="N76" s="1">
-        <v>192201.56</v>
+        <v>297044.13</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>242</v>
       </c>
       <c r="B77" t="s">
         <v>243</v>
       </c>
       <c r="C77" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>92.58431339</v>
+        <v>88.38751865</v>
       </c>
       <c r="E77" s="1">
-        <v>94.91756</v>
+        <v>86.69767</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>94917.56</v>
+        <v>173395.34</v>
       </c>
       <c r="I77" s="1">
-        <v>-2123.66</v>
+        <v>3987.92</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.2373731478137</v>
+        <v>2.2999003318082</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>209.59</v>
+        <v>608.22</v>
       </c>
       <c r="M77" s="1">
-        <v>92584.31</v>
+        <v>176775.04</v>
       </c>
       <c r="N77" s="1">
-        <v>92793.9</v>
+        <v>177383.26</v>
       </c>
       <c r="O77" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>244</v>
       </c>
       <c r="B78" t="s">
         <v>245</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.11628699</v>
+        <v>95.62471109</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>93.376495</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>400000.0</v>
+        <v>186752.99</v>
       </c>
       <c r="I78" s="1">
-        <v>1375.32</v>
+        <v>6016.98</v>
       </c>
       <c r="J78" s="1">
-        <v>0.34383</v>
+        <v>3.2218921903205</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>910.17</v>
+      <c r="L78" t="s">
+        <v>246</v>
       </c>
       <c r="M78" s="1">
-        <v>400465.15</v>
+        <v>191249.42</v>
       </c>
       <c r="N78" s="1">
-        <v>401375.32</v>
+        <v>192769.97</v>
       </c>
       <c r="O78" s="1">
-        <v>0.84</v>
+        <v>0.4</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B79" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C79" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.4736608</v>
+        <v>92.99281169</v>
       </c>
       <c r="E79" s="1">
-        <v>96.7943</v>
+        <v>94.91756</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>135512.02</v>
+        <v>94917.56</v>
       </c>
       <c r="I79" s="1">
-        <v>1900.42</v>
+        <v>-1546.32</v>
       </c>
       <c r="J79" s="1">
-        <v>1.4023995804948</v>
+        <v>-1.6291189954735</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
-        <v>949.32</v>
+        <v>378.42</v>
       </c>
       <c r="M79" s="1">
-        <v>136463.12</v>
+        <v>92992.82</v>
       </c>
       <c r="N79" s="1">
-        <v>137412.44</v>
+        <v>93371.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C80" s="1">
-        <v>145000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>92.5260133</v>
+        <v>100.30833055</v>
       </c>
       <c r="E80" s="1">
-        <v>93.402414</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>135433.5</v>
+        <v>400000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1031.93</v>
+        <v>3532.69</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.76194589964817</v>
+        <v>0.8831725</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>238.85</v>
+      <c r="L80" t="s">
+        <v>251</v>
       </c>
       <c r="M80" s="1">
-        <v>134162.72</v>
+        <v>401233.32</v>
       </c>
       <c r="N80" s="1">
-        <v>134401.57</v>
+        <v>403532.69</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.83</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C81" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.49659373</v>
+        <v>97.71105003</v>
       </c>
       <c r="E81" s="1">
-        <v>105.064793</v>
+        <v>96.7943</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>141837.47</v>
+        <v>135512.02</v>
       </c>
       <c r="I81" s="1">
-        <v>-4793.95</v>
+        <v>2371.81</v>
       </c>
       <c r="J81" s="1">
-        <v>-3.379889672313</v>
+        <v>1.7502580213918</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="M81" s="1">
-        <v>135670.4</v>
+        <v>136795.47</v>
       </c>
       <c r="N81" s="1">
-        <v>137043.52</v>
+        <v>137883.83</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C82" s="1">
-        <v>130000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.93853156</v>
+        <v>92.7992568</v>
       </c>
       <c r="E82" s="1">
-        <v>107.1356</v>
+        <v>93.402414</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>139276.28</v>
+        <v>135433.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-6496.63</v>
+        <v>-448.52</v>
       </c>
       <c r="J82" s="1">
-        <v>-4.6645631258962</v>
+        <v>-0.33117360180458</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>255</v>
+      <c r="L82">
+        <v>426.06</v>
       </c>
       <c r="M82" s="1">
-        <v>131220.1</v>
+        <v>134558.92</v>
       </c>
       <c r="N82" s="1">
-        <v>132779.65</v>
+        <v>134984.98</v>
       </c>
       <c r="O82" s="1">
         <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>102.49502419</v>
+        <v>100.55050435</v>
       </c>
       <c r="E83" s="1">
-        <v>106.30133</v>
+        <v>105.064793</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>318903.99</v>
+        <v>141837.47</v>
       </c>
       <c r="I83" s="1">
-        <v>-3232.62</v>
+        <v>-4359.17</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.0136655863102</v>
+        <v>-3.0733557218695</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M83" s="1">
-        <v>307485.07</v>
+        <v>135743.18</v>
       </c>
       <c r="N83" s="1">
-        <v>315671.37</v>
+        <v>137478.3</v>
       </c>
       <c r="O83" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B84" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C84" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>80.83360913</v>
+        <v>101.13173935</v>
       </c>
       <c r="E84" s="1">
-        <v>82.438423</v>
+        <v>107.1356</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>247315.27</v>
+        <v>139276.28</v>
       </c>
       <c r="I84" s="1">
-        <v>-2430.88</v>
+        <v>-5845.22</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.98290736354452</v>
+        <v>-4.1968524719356</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M84" s="1">
-        <v>242500.83</v>
+        <v>131471.27</v>
       </c>
       <c r="N84" s="1">
-        <v>244884.39</v>
+        <v>133431.06</v>
       </c>
       <c r="O84" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B85" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.10661279</v>
+        <v>102.81917022</v>
       </c>
       <c r="E85" s="1">
-        <v>109.37547</v>
+        <v>106.30133</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>109375.47</v>
+        <v>318903.99</v>
       </c>
       <c r="I85" s="1">
-        <v>-5535.3</v>
+        <v>-1306.75</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.0608239672022</v>
+        <v>-0.40976282548237</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>733.56</v>
+      <c r="L85" t="s">
+        <v>265</v>
       </c>
       <c r="M85" s="1">
-        <v>103106.61</v>
+        <v>308457.51</v>
       </c>
       <c r="N85" s="1">
-        <v>103840.17</v>
+        <v>317597.24</v>
       </c>
       <c r="O85" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B86" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C86" s="1">
-        <v>825000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>68.05155979</v>
+        <v>81.27859747</v>
       </c>
       <c r="E86" s="1">
-        <v>74.717804</v>
+        <v>82.438423</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>616421.88</v>
+        <v>247315.27</v>
       </c>
       <c r="I86" s="1">
-        <v>-52453.7</v>
+        <v>-857.56</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.5093832165724</v>
+        <v>-0.346747695765</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="M86" s="1">
-        <v>561425.37</v>
+        <v>243835.79</v>
       </c>
       <c r="N86" s="1">
-        <v>563968.18</v>
+        <v>246457.71</v>
       </c>
       <c r="O86" s="1">
-        <v>1.17</v>
+        <v>0.51</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B87" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C87" s="1">
-        <v>132000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.75472596</v>
+        <v>103.40286064</v>
       </c>
       <c r="E87" s="1">
-        <v>99.973</v>
+        <v>109.37547</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>131964.36</v>
+        <v>109375.47</v>
       </c>
       <c r="I87" s="1">
-        <v>1004.75</v>
+        <v>-4901.38</v>
       </c>
       <c r="J87" s="1">
-        <v>0.76137981497429</v>
+        <v>-4.4812424577467</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M87" s="1">
-        <v>131676.23</v>
+        <v>103402.86</v>
       </c>
       <c r="N87" s="1">
-        <v>132969.11</v>
+        <v>104474.09</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B88" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.80313595</v>
+        <v>68.65170924</v>
       </c>
       <c r="E88" s="1">
-        <v>99.766</v>
+        <v>74.717804</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>99766.0</v>
+        <v>616421.88</v>
       </c>
       <c r="I88" s="1">
-        <v>808.37</v>
+        <v>-46683.12</v>
       </c>
       <c r="J88" s="1">
-        <v>0.81026602249263</v>
+        <v>-7.5732418842757</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M88" s="1">
-        <v>97803.14</v>
+        <v>566376.6</v>
       </c>
       <c r="N88" s="1">
-        <v>100574.37</v>
+        <v>569738.76</v>
       </c>
       <c r="O88" s="1">
-        <v>0.21</v>
+        <v>1.17</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B89" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C89" s="1">
-        <v>135000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.93045728</v>
+        <v>100.26781215</v>
       </c>
       <c r="E89" s="1">
-        <v>104.002956</v>
+        <v>99.973</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>140403.99</v>
+        <v>131964.36</v>
       </c>
       <c r="I89" s="1">
-        <v>-7649.44</v>
+        <v>2022.88</v>
       </c>
       <c r="J89" s="1">
-        <v>-5.44816425801</v>
+        <v>1.5328987311423</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>548.44</v>
+      <c r="L89" t="s">
+        <v>277</v>
       </c>
       <c r="M89" s="1">
-        <v>132206.11</v>
+        <v>132353.51</v>
       </c>
       <c r="N89" s="1">
-        <v>132754.55</v>
+        <v>133987.24</v>
       </c>
       <c r="O89" s="1">
         <v>0.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B90" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C90" s="1">
-        <v>370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>77.537</v>
+        <v>99.23064568</v>
       </c>
       <c r="E90" s="1">
-        <v>83.324986</v>
+        <v>99.766</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>308302.45</v>
+        <v>99766.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-15845.28</v>
+        <v>2573.55</v>
       </c>
       <c r="J90" s="1">
-        <v>-5.1395245156177</v>
+        <v>2.5795862317824</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="M90" s="1">
-        <v>286886.9</v>
+        <v>99230.65</v>
       </c>
       <c r="N90" s="1">
-        <v>292457.17</v>
+        <v>102339.55</v>
       </c>
       <c r="O90" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B91" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>93.41600585</v>
+        <v>98.17996224</v>
       </c>
       <c r="E91" s="1">
-        <v>94.882578</v>
+        <v>104.002956</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>474412.89</v>
+        <v>140403.99</v>
       </c>
       <c r="I91" s="1">
-        <v>-6175.33</v>
+        <v>-6971.35</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.3016783755602</v>
+        <v>-4.9652078975818</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>280</v>
+      <c r="L91">
+        <v>889.69</v>
       </c>
       <c r="M91" s="1">
-        <v>467080.03</v>
+        <v>132542.95</v>
       </c>
       <c r="N91" s="1">
-        <v>468237.56</v>
+        <v>133432.64</v>
       </c>
       <c r="O91" s="1">
-        <v>0.98</v>
+        <v>0.27</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
-        <v>500000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>91.13644303</v>
+        <v>78.0475</v>
       </c>
       <c r="E92" s="1">
-        <v>99.086382</v>
+        <v>83.324986</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>495431.91</v>
+        <v>308302.45</v>
       </c>
       <c r="I92" s="1">
-        <v>-31283.94</v>
+        <v>-13441.97</v>
       </c>
       <c r="J92" s="1">
-        <v>-6.3144782095283</v>
+        <v>-4.3599945443184</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M92" s="1">
-        <v>455682.22</v>
+        <v>288775.75</v>
       </c>
       <c r="N92" s="1">
-        <v>464147.97</v>
+        <v>294860.48</v>
       </c>
       <c r="O92" s="1">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.85687668</v>
+        <v>93.73790314</v>
       </c>
       <c r="E93" s="1">
-        <v>99.957446</v>
+        <v>94.882578</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>699702.12</v>
+        <v>474412.89</v>
       </c>
       <c r="I93" s="1">
-        <v>9057.66</v>
+        <v>-3920.29</v>
       </c>
       <c r="J93" s="1">
-        <v>1.2945022947765</v>
+        <v>-0.82634559107363</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="M93" s="1">
-        <v>684998.14</v>
+        <v>468689.52</v>
       </c>
       <c r="N93" s="1">
-        <v>708759.78</v>
+        <v>470492.6</v>
       </c>
       <c r="O93" s="1">
-        <v>1.48</v>
+        <v>0.97</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B94" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.65960103</v>
+        <v>91.47946151</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.086382</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>100000.0</v>
+        <v>495431.91</v>
       </c>
       <c r="I94" s="1">
-        <v>-480.81</v>
+        <v>-28774.33</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.48081</v>
+        <v>-5.8079282781765</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M94" s="1">
-        <v>97659.6</v>
+        <v>457397.31</v>
       </c>
       <c r="N94" s="1">
-        <v>99519.19</v>
+        <v>466657.58</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B95" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C95" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.20721757</v>
+        <v>98.41159622</v>
       </c>
       <c r="E95" s="1">
-        <v>108.334343</v>
+        <v>99.957446</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>650006.06</v>
+        <v>699702.12</v>
       </c>
       <c r="I95" s="1">
-        <v>-29241.4</v>
+        <v>-9612.73</v>
       </c>
       <c r="J95" s="1">
-        <v>-4.4986349819569</v>
+        <v>-1.3738317671526</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="M95" s="1">
-        <v>619243.31</v>
+        <v>688881.17</v>
       </c>
       <c r="N95" s="1">
-        <v>620764.66</v>
+        <v>690089.39</v>
       </c>
       <c r="O95" s="1">
-        <v>1.29</v>
+        <v>1.42</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B96" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.15228206</v>
+        <v>98.07384709</v>
       </c>
       <c r="E96" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>295926.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>8044.54</v>
+        <v>231.38</v>
       </c>
       <c r="J96" s="1">
-        <v>2.7184296074019</v>
+        <v>0.23138</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M96" s="1">
-        <v>291456.84</v>
+        <v>98073.85</v>
       </c>
       <c r="N96" s="1">
-        <v>303970.54</v>
+        <v>100231.38</v>
       </c>
       <c r="O96" s="1">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B97" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C97" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>90.37831268</v>
+        <v>103.54176407</v>
       </c>
       <c r="E97" s="1">
-        <v>89.22416</v>
+        <v>108.334343</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>178448.32</v>
+        <v>650006.06</v>
       </c>
       <c r="I97" s="1">
-        <v>2889.13</v>
+        <v>-24912.06</v>
       </c>
       <c r="J97" s="1">
-        <v>1.6190289715252</v>
+        <v>-3.8325888838636</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>580.82</v>
+      <c r="L97" t="s">
+        <v>300</v>
       </c>
       <c r="M97" s="1">
-        <v>180756.63</v>
+        <v>621250.58</v>
       </c>
       <c r="N97" s="1">
-        <v>181337.45</v>
+        <v>625094.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>1.28</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B98" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.10929419</v>
+        <v>96.6019812</v>
       </c>
       <c r="E98" s="1">
-        <v>99.75655</v>
+        <v>98.642</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>99756.55</v>
+        <v>295926.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-260.95</v>
+        <v>-5688.55</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.26158683314529</v>
+        <v>-1.9222880044335</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>300</v>
+      <c r="L98">
+        <v>431.51</v>
       </c>
       <c r="M98" s="1">
-        <v>98109.3</v>
+        <v>289805.94</v>
       </c>
       <c r="N98" s="1">
-        <v>99495.6</v>
+        <v>290237.45</v>
       </c>
       <c r="O98" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B99" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C99" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.04302013</v>
+        <v>90.67051658</v>
       </c>
       <c r="E99" s="1">
-        <v>107.36234</v>
+        <v>89.22416</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>107362.34</v>
+        <v>178448.32</v>
       </c>
       <c r="I99" s="1">
-        <v>-5420.69</v>
+        <v>3632.44</v>
       </c>
       <c r="J99" s="1">
-        <v>-5.0489678224226</v>
+        <v>2.035569738062</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
-        <v>898.63</v>
+        <v>739.73</v>
       </c>
       <c r="M99" s="1">
-        <v>101043.02</v>
+        <v>181341.03</v>
       </c>
       <c r="N99" s="1">
-        <v>101941.65</v>
+        <v>182080.76</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C100" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.94444148</v>
+        <v>98.3085703</v>
       </c>
       <c r="E100" s="1">
-        <v>103.74867</v>
+        <v>99.75655</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>311246.01</v>
+        <v>99756.55</v>
       </c>
       <c r="I100" s="1">
-        <v>198.96</v>
+        <v>166.75</v>
       </c>
       <c r="J100" s="1">
-        <v>0.06392371102203</v>
+        <v>0.16715694357914</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M100" s="1">
-        <v>302833.33</v>
+        <v>98308.57</v>
       </c>
       <c r="N100" s="1">
-        <v>311444.97</v>
+        <v>99923.3</v>
       </c>
       <c r="O100" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.06550313</v>
+        <v>101.35038964</v>
       </c>
       <c r="E101" s="1">
-        <v>99.884</v>
+        <v>107.36234</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99884.0</v>
+        <v>107362.34</v>
       </c>
       <c r="I101" s="1">
-        <v>4028.08</v>
+        <v>-4795.51</v>
       </c>
       <c r="J101" s="1">
-        <v>4.0327579992792</v>
+        <v>-4.4666593518733</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M101" s="1">
-        <v>100065.5</v>
+        <v>101350.39</v>
       </c>
       <c r="N101" s="1">
-        <v>103912.08</v>
+        <v>102566.83</v>
       </c>
       <c r="O101" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C102" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.32699211</v>
+        <v>101.11855639</v>
       </c>
       <c r="E102" s="1">
-        <v>106.489533</v>
+        <v>103.74867</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>159734.3</v>
+        <v>311246.01</v>
       </c>
       <c r="I102" s="1">
-        <v>-1539.36</v>
+        <v>1704.52</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.96370034488523</v>
+        <v>0.54764396819095</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M102" s="1">
-        <v>153490.49</v>
+        <v>303355.67</v>
       </c>
       <c r="N102" s="1">
-        <v>158194.94</v>
+        <v>312950.53</v>
       </c>
       <c r="O102" s="1">
-        <v>0.33</v>
+        <v>0.64</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>105.70372095</v>
+        <v>102.237326</v>
       </c>
       <c r="E103" s="1">
-        <v>110.013816</v>
+        <v>106.489533</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>550069.08</v>
+        <v>159734.3</v>
       </c>
       <c r="I103" s="1">
-        <v>1889.59</v>
+        <v>-1107.76</v>
       </c>
       <c r="J103" s="1">
-        <v>0.34351867223659</v>
+        <v>-0.69350164617117</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>528518.6</v>
+        <v>153355.99</v>
       </c>
       <c r="N103" s="1">
-        <v>551958.67</v>
+        <v>158626.54</v>
       </c>
       <c r="O103" s="1">
-        <v>1.15</v>
+        <v>0.33</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>92.72</v>
+        <v>105.84485708</v>
       </c>
       <c r="E104" s="1">
-        <v>104.270342</v>
+        <v>110.013816</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>625622.05</v>
+        <v>550069.08</v>
       </c>
       <c r="I104" s="1">
-        <v>-59488.35</v>
+        <v>-19843.08</v>
       </c>
       <c r="J104" s="1">
-        <v>-9.5086722087241</v>
+        <v>-3.6073796403899</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>556320.0</v>
+        <v>529224.29</v>
       </c>
       <c r="N104" s="1">
-        <v>566133.7</v>
+        <v>530226.0</v>
       </c>
       <c r="O104" s="1">
-        <v>1.18</v>
+        <v>1.09</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C105" s="1">
-        <v>285000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.87802581</v>
+        <v>93.4225</v>
       </c>
       <c r="E105" s="1">
-        <v>97.791014</v>
+        <v>104.270342</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>278704.39</v>
+        <v>625622.05</v>
       </c>
       <c r="I105" s="1">
-        <v>2508.46</v>
+        <v>-53843.21</v>
       </c>
       <c r="J105" s="1">
-        <v>0.9000432321859</v>
+        <v>-8.6063478740879</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>278952.37</v>
+        <v>560535.0</v>
       </c>
       <c r="N105" s="1">
-        <v>281212.85</v>
+        <v>571778.84</v>
       </c>
       <c r="O105" s="1">
-        <v>0.59</v>
+        <v>1.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C106" s="1">
-        <v>365000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.07029731</v>
+        <v>97.99734357</v>
       </c>
       <c r="E106" s="1">
-        <v>105.094956</v>
+        <v>97.791014</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>383596.59</v>
+        <v>278704.39</v>
       </c>
       <c r="I106" s="1">
-        <v>-3568.75</v>
+        <v>3188.18</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.93033934425747</v>
+        <v>1.1439288774748</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>368906.59</v>
+        <v>279292.43</v>
       </c>
       <c r="N106" s="1">
-        <v>380027.84</v>
+        <v>281892.57</v>
       </c>
       <c r="O106" s="1">
-        <v>0.79</v>
+        <v>0.58</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C107" s="1">
-        <v>295000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.9625</v>
+        <v>101.28072437</v>
       </c>
       <c r="E107" s="1">
-        <v>105.485329</v>
+        <v>105.094956</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>311181.72</v>
+        <v>383596.59</v>
       </c>
       <c r="I107" s="1">
-        <v>-13179.13</v>
+        <v>-1676.95</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.2351877224665</v>
+        <v>-0.43716499148233</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>163.22</v>
+      <c r="L107" t="s">
+        <v>328</v>
       </c>
       <c r="M107" s="1">
-        <v>297839.37</v>
+        <v>369674.64</v>
       </c>
       <c r="N107" s="1">
-        <v>298002.59</v>
+        <v>381919.64</v>
       </c>
       <c r="O107" s="1">
-        <v>0.62</v>
+        <v>0.78</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.5207391</v>
+        <v>101.963</v>
       </c>
       <c r="E108" s="1">
-        <v>99.616</v>
+        <v>105.485329</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>199232.0</v>
+        <v>311181.72</v>
       </c>
       <c r="I108" s="1">
-        <v>-91.21</v>
+        <v>-9280.99</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.045780798265339</v>
+        <v>-2.9824984578143</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>99.32</v>
+      <c r="L108" t="s">
+        <v>331</v>
       </c>
       <c r="M108" s="1">
-        <v>199041.47</v>
+        <v>300790.85</v>
       </c>
       <c r="N108" s="1">
-        <v>199140.79</v>
+        <v>301900.73</v>
       </c>
       <c r="O108" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1">
         <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.05636409</v>
+        <v>99.7448481</v>
       </c>
       <c r="E109" s="1">
-        <v>100.292605</v>
+        <v>99.616</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>200585.21</v>
+        <v>199232.0</v>
       </c>
       <c r="I109" s="1">
-        <v>533.0</v>
+        <v>933.04</v>
       </c>
       <c r="J109" s="1">
-        <v>0.26572248272941</v>
+        <v>0.46831834243495</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>330</v>
+      <c r="L109">
+        <v>675.34</v>
       </c>
       <c r="M109" s="1">
-        <v>196112.73</v>
+        <v>199489.7</v>
       </c>
       <c r="N109" s="1">
-        <v>201118.21</v>
+        <v>200165.04</v>
       </c>
       <c r="O109" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B110" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.10594626</v>
+        <v>98.52801598</v>
       </c>
       <c r="E110" s="1">
-        <v>106.064042</v>
+        <v>100.292605</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>530320.21</v>
+        <v>200585.21</v>
       </c>
       <c r="I110" s="1">
-        <v>-22787.05</v>
+        <v>2052.33</v>
       </c>
       <c r="J110" s="1">
-        <v>-4.2968473707611</v>
+        <v>1.0231711500564</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="M110" s="1">
-        <v>505529.74</v>
+        <v>197056.03</v>
       </c>
       <c r="N110" s="1">
-        <v>507533.16</v>
+        <v>202637.54</v>
       </c>
       <c r="O110" s="1">
-        <v>1.06</v>
+        <v>0.42</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B111" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.27744874</v>
+        <v>101.18139432</v>
       </c>
       <c r="E111" s="1">
-        <v>99.297</v>
+        <v>106.064042</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99297.0</v>
+        <v>530320.21</v>
       </c>
       <c r="I111" s="1">
-        <v>1489.01</v>
+        <v>-20920.09</v>
       </c>
       <c r="J111" s="1">
-        <v>1.499551849502</v>
+        <v>-3.9448034612899</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>508.56</v>
+      <c r="L111" t="s">
+        <v>339</v>
       </c>
       <c r="M111" s="1">
-        <v>100277.45</v>
+        <v>505906.97</v>
       </c>
       <c r="N111" s="1">
-        <v>100786.01</v>
+        <v>509400.12</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C112" s="1">
         <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.75267495</v>
+        <v>100.37854251</v>
       </c>
       <c r="E112" s="1">
-        <v>100.24168</v>
+        <v>99.297</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>100241.68</v>
+        <v>99297.0</v>
       </c>
       <c r="I112" s="1">
-        <v>808.26</v>
+        <v>1858.25</v>
       </c>
       <c r="J112" s="1">
-        <v>0.80631130683364</v>
+        <v>1.871405984068</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>297.26</v>
+        <v>776.71</v>
       </c>
       <c r="M112" s="1">
-        <v>100752.68</v>
+        <v>100378.54</v>
       </c>
       <c r="N112" s="1">
-        <v>101049.94</v>
+        <v>101155.25</v>
       </c>
       <c r="O112" s="1">
         <v>0.21</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C113" s="1">
         <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.17907814</v>
+        <v>100.75005229</v>
       </c>
       <c r="E113" s="1">
-        <v>99.884</v>
+        <v>100.24168</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>99884.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I113" s="1">
-        <v>-168.62</v>
+        <v>1083.71</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.16881582635858</v>
+        <v>1.0810972042767</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
-        <v>536.3</v>
+        <v>575.34</v>
       </c>
       <c r="M113" s="1">
-        <v>99179.08</v>
+        <v>100750.05</v>
       </c>
       <c r="N113" s="1">
-        <v>99715.38</v>
+        <v>101325.39</v>
       </c>
       <c r="O113" s="1">
         <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.25468205</v>
+        <v>99.77162376</v>
       </c>
       <c r="E114" s="1">
-        <v>97.65639</v>
+        <v>99.884</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>97656.39</v>
+        <v>99884.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-781.98</v>
+        <v>711.94</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.80074637205</v>
+        <v>0.71276680949902</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
-        <v>619.73</v>
+        <v>824.32</v>
       </c>
       <c r="M114" s="1">
-        <v>96254.68</v>
+        <v>99771.62</v>
       </c>
       <c r="N114" s="1">
-        <v>96874.41</v>
+        <v>100595.94</v>
       </c>
       <c r="O114" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B115" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C115" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>83.17723874</v>
+        <v>96.65088124</v>
       </c>
       <c r="E115" s="1">
-        <v>86.56115</v>
+        <v>97.65639</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>259683.45</v>
+        <v>97656.39</v>
       </c>
       <c r="I115" s="1">
-        <v>-7809.27</v>
+        <v>-270.58</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.0072266831021</v>
+        <v>-0.2770735227874</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>344</v>
+      <c r="L115">
+        <v>734.93</v>
       </c>
       <c r="M115" s="1">
-        <v>249531.71</v>
+        <v>96650.88</v>
       </c>
       <c r="N115" s="1">
-        <v>251874.18</v>
+        <v>97385.81</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C116" s="1">
         <v>300000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.6456034</v>
+        <v>83.86699316</v>
       </c>
       <c r="E116" s="1">
-        <v>99.507</v>
+        <v>86.56115</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>298521.0</v>
+        <v>259683.45</v>
       </c>
       <c r="I116" s="1">
-        <v>-1593.78</v>
+        <v>-5293.09</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.53389208799381</v>
+        <v>-2.0382854586998</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="M116" s="1">
-        <v>289936.81</v>
+        <v>251600.98</v>
       </c>
       <c r="N116" s="1">
-        <v>296927.22</v>
+        <v>254390.36</v>
       </c>
       <c r="O116" s="1">
-        <v>0.62</v>
+        <v>0.52</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C117" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.49094579</v>
+        <v>96.81008589</v>
       </c>
       <c r="E117" s="1">
-        <v>99.647</v>
+        <v>99.507</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>138509.33</v>
+        <v>298521.0</v>
       </c>
       <c r="I117" s="1">
-        <v>447.62</v>
+        <v>-266.08</v>
       </c>
       <c r="J117" s="1">
-        <v>0.32316956554479</v>
+        <v>-0.089132757829432</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="M117" s="1">
-        <v>136902.42</v>
+        <v>290430.26</v>
       </c>
       <c r="N117" s="1">
-        <v>138956.95</v>
+        <v>298254.92</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C118" s="1">
-        <v>500000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.74639977</v>
+        <v>98.90002552</v>
       </c>
       <c r="E118" s="1">
-        <v>95.15085</v>
+        <v>99.647</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>475754.25</v>
+        <v>138509.33</v>
       </c>
       <c r="I118" s="1">
-        <v>-5474.31</v>
+        <v>1375.16</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.1506591901176</v>
+        <v>0.99282842534868</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="M118" s="1">
-        <v>468731.99</v>
+        <v>137471.03</v>
       </c>
       <c r="N118" s="1">
-        <v>470279.94</v>
+        <v>139884.49</v>
       </c>
       <c r="O118" s="1">
-        <v>0.98</v>
+        <v>0.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C119" s="1">
         <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.20095333</v>
+        <v>94.21591536</v>
       </c>
       <c r="E119" s="1">
-        <v>104.254864</v>
+        <v>95.15085</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>521274.32</v>
+        <v>475754.25</v>
       </c>
       <c r="I119" s="1">
-        <v>-1842.88</v>
+        <v>-2928.1</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.35353362505945</v>
+        <v>-0.61546481192759</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="M119" s="1">
-        <v>506004.77</v>
+        <v>471079.57</v>
       </c>
       <c r="N119" s="1">
-        <v>519431.44</v>
+        <v>472826.15</v>
       </c>
       <c r="O119" s="1">
-        <v>1.08</v>
+        <v>0.97</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B120" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C120" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>68.828</v>
+        <v>101.23488079</v>
       </c>
       <c r="E120" s="1">
-        <v>74.176043</v>
+        <v>104.254864</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>307830.58</v>
+        <v>521274.32</v>
       </c>
       <c r="I120" s="1">
-        <v>-21569.04</v>
+        <v>-57.59</v>
       </c>
       <c r="J120" s="1">
-        <v>-7.0067892540111</v>
+        <v>-0.011047925783108</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>625.34</v>
+      <c r="L120" t="s">
+        <v>362</v>
       </c>
       <c r="M120" s="1">
-        <v>285636.2</v>
+        <v>506174.4</v>
       </c>
       <c r="N120" s="1">
-        <v>286261.54</v>
+        <v>521216.73</v>
       </c>
       <c r="O120" s="1">
-        <v>0.6</v>
+        <v>1.07</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C121" s="1">
-        <v>641000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.20007345</v>
+        <v>69.235</v>
       </c>
       <c r="E121" s="1">
-        <v>99.423502</v>
+        <v>74.176043</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>637304.65</v>
+        <v>307830.58</v>
       </c>
       <c r="I121" s="1">
-        <v>-4720.6</v>
+        <v>-19715.12</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.74071325228837</v>
+        <v>-6.4045358976356</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>361</v>
+      <c r="L121">
+        <v>790.21</v>
       </c>
       <c r="M121" s="1">
-        <v>623052.47</v>
+        <v>287325.25</v>
       </c>
       <c r="N121" s="1">
-        <v>632584.05</v>
+        <v>288115.46</v>
       </c>
       <c r="O121" s="1">
-        <v>1.32</v>
+        <v>0.59</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C122" s="1">
-        <v>600000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.23179686</v>
+        <v>97.9062088</v>
       </c>
       <c r="E122" s="1">
-        <v>99.815013</v>
+        <v>99.423502</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>598890.08</v>
+        <v>637304.65</v>
       </c>
       <c r="I122" s="1">
-        <v>3733.58</v>
+        <v>1460.92</v>
       </c>
       <c r="J122" s="1">
-        <v>0.62341657086723</v>
+        <v>0.22923416610878</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="M122" s="1">
-        <v>589390.78</v>
+        <v>627578.8</v>
       </c>
       <c r="N122" s="1">
-        <v>602623.66</v>
+        <v>638765.57</v>
       </c>
       <c r="O122" s="1">
-        <v>1.26</v>
+        <v>1.31</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B123" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C123" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>102.14366606</v>
+        <v>98.52444634</v>
       </c>
       <c r="E123" s="1">
-        <v>105.578454</v>
+        <v>99.815013</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>137251.99</v>
+        <v>598890.08</v>
       </c>
       <c r="I123" s="1">
-        <v>60.73</v>
+        <v>7157.97</v>
       </c>
       <c r="J123" s="1">
-        <v>0.044247081590584</v>
+        <v>1.1952059716868</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M123" s="1">
-        <v>132786.76</v>
+        <v>591146.68</v>
       </c>
       <c r="N123" s="1">
-        <v>137312.72</v>
+        <v>606048.05</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>1.25</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B124" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C124" s="1">
-        <v>155000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>92.56733123</v>
+        <v>102.30680517</v>
       </c>
       <c r="E124" s="1">
-        <v>91.593929</v>
+        <v>105.578454</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>141970.59</v>
+        <v>137251.99</v>
       </c>
       <c r="I124" s="1">
-        <v>2623.5</v>
+        <v>711.79</v>
       </c>
       <c r="J124" s="1">
-        <v>1.847917938497</v>
+        <v>0.51860085963052</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="M124" s="1">
-        <v>143479.36</v>
+        <v>132998.85</v>
       </c>
       <c r="N124" s="1">
-        <v>144594.09</v>
+        <v>137963.78</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B125" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C125" s="1">
-        <v>280000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>88.59506649</v>
+        <v>92.97856715</v>
       </c>
       <c r="E125" s="1">
-        <v>89.961514</v>
+        <v>91.593929</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>251892.24</v>
+        <v>141970.59</v>
       </c>
       <c r="I125" s="1">
-        <v>187.92</v>
+        <v>3368.67</v>
       </c>
       <c r="J125" s="1">
-        <v>0.074603330376513</v>
+        <v>2.3727942526688</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M125" s="1">
-        <v>248066.19</v>
+        <v>144116.78</v>
       </c>
       <c r="N125" s="1">
-        <v>252080.16</v>
+        <v>145339.26</v>
       </c>
       <c r="O125" s="1">
-        <v>0.53</v>
+        <v>0.3</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B126" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C126" s="1">
-        <v>445000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.02564048</v>
+        <v>89.01710857</v>
       </c>
       <c r="E126" s="1">
-        <v>96.392049</v>
+        <v>89.961514</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>428944.62</v>
+        <v>251892.24</v>
       </c>
       <c r="I126" s="1">
-        <v>-1100.18</v>
+        <v>1731.14</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.25648532437591</v>
+        <v>0.68725420044698</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M126" s="1">
-        <v>422864.1</v>
+        <v>249247.9</v>
       </c>
       <c r="N126" s="1">
-        <v>427844.44</v>
+        <v>253623.38</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>0.52</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B127" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C127" s="1">
-        <v>300000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>95.32480977</v>
+        <v>95.21150964</v>
       </c>
       <c r="E127" s="1">
-        <v>98.007783</v>
+        <v>96.392049</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>294023.35</v>
+        <v>428944.62</v>
       </c>
       <c r="I127" s="1">
-        <v>-5385.91</v>
+        <v>566.65</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.8317966923375</v>
+        <v>0.13210330042139</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M127" s="1">
-        <v>285974.43</v>
+        <v>423691.22</v>
       </c>
       <c r="N127" s="1">
-        <v>288637.44</v>
+        <v>429511.27</v>
       </c>
       <c r="O127" s="1">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B128" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.41736152</v>
+        <v>95.70145374</v>
       </c>
       <c r="E128" s="1">
-        <v>102.242292</v>
+        <v>98.007783</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>511211.46</v>
+        <v>294023.35</v>
       </c>
       <c r="I128" s="1">
-        <v>-5254.79</v>
+        <v>-3540.91</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.0279092726129</v>
+        <v>-1.2042955091832</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M128" s="1">
-        <v>492086.81</v>
+        <v>287104.36</v>
       </c>
       <c r="N128" s="1">
-        <v>505956.67</v>
+        <v>290482.44</v>
       </c>
       <c r="O128" s="1">
-        <v>1.05</v>
+        <v>0.6</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B129" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.1050255</v>
+        <v>98.60977171</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0</v>
+        <v>102.242292</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300000.0</v>
+        <v>511211.46</v>
       </c>
       <c r="I129" s="1">
-        <v>602.75</v>
+        <v>-2951.99</v>
       </c>
       <c r="J129" s="1">
-        <v>0.20091666666667</v>
+        <v>-0.57744988737146</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>287.67</v>
+      <c r="L129" t="s">
+        <v>388</v>
       </c>
       <c r="M129" s="1">
-        <v>300315.08</v>
+        <v>493048.85</v>
       </c>
       <c r="N129" s="1">
-        <v>300602.75</v>
+        <v>508259.47</v>
       </c>
       <c r="O129" s="1">
-        <v>0.63</v>
+        <v>1.04</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.49489567</v>
+        <v>100.67185083</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>1798.66</v>
+        <v>3346.03</v>
       </c>
       <c r="J130" s="1">
-        <v>1.79866</v>
+        <v>1.1153433333333</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="M130" s="1">
-        <v>99494.89</v>
+        <v>302015.55</v>
       </c>
       <c r="N130" s="1">
-        <v>101798.66</v>
+        <v>303346.03</v>
       </c>
       <c r="O130" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B131" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C131" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>79.91049514</v>
+        <v>99.60402018</v>
       </c>
       <c r="E131" s="1">
-        <v>81.08293</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>486497.58</v>
+        <v>100000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-5641.46</v>
+        <v>2215.66</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.1596070015395</v>
+        <v>2.21566</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="M131" s="1">
-        <v>479462.97</v>
+        <v>99604.02</v>
       </c>
       <c r="N131" s="1">
-        <v>480856.12</v>
+        <v>102215.66</v>
       </c>
       <c r="O131" s="1">
-        <v>1.0</v>
+        <v>0.21</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B132" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C132" s="1">
-        <v>483000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.37560561</v>
+        <v>80.53051957</v>
       </c>
       <c r="E132" s="1">
-        <v>99.429627</v>
+        <v>81.08293</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>480245.1</v>
+        <v>486497.58</v>
       </c>
       <c r="I132" s="1">
-        <v>1021.01</v>
+        <v>-1563.78</v>
       </c>
       <c r="J132" s="1">
-        <v>0.21260185684352</v>
+        <v>-0.32143633684673</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="M132" s="1">
-        <v>470324.18</v>
+        <v>483183.12</v>
       </c>
       <c r="N132" s="1">
-        <v>481266.11</v>
+        <v>484933.8</v>
       </c>
       <c r="O132" s="1">
         <v>1.0</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B133" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C133" s="1">
-        <v>900000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.23726467</v>
+        <v>97.56731531</v>
       </c>
       <c r="E133" s="1">
-        <v>102.181054</v>
+        <v>99.429627</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>919629.49</v>
+        <v>480245.1</v>
       </c>
       <c r="I133" s="1">
-        <v>-2030.75</v>
+        <v>3242.14</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.22082262716477</v>
+        <v>0.67510110982913</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="M133" s="1">
-        <v>902135.38</v>
+        <v>471250.14</v>
       </c>
       <c r="N133" s="1">
-        <v>917598.74</v>
+        <v>483487.24</v>
       </c>
       <c r="O133" s="1">
-        <v>1.91</v>
+        <v>0.99</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B134" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C134" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>65.457</v>
+        <v>100.32660648</v>
       </c>
       <c r="E134" s="1">
-        <v>68.824779</v>
+        <v>102.181054</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>481773.45</v>
+        <v>919629.49</v>
       </c>
       <c r="I134" s="1">
-        <v>-18223.77</v>
+        <v>1365.45</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.7826430659473</v>
+        <v>0.1484782746582</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="M134" s="1">
-        <v>458199.0</v>
+        <v>902939.46</v>
       </c>
       <c r="N134" s="1">
-        <v>463549.68</v>
+        <v>920994.94</v>
       </c>
       <c r="O134" s="1">
-        <v>0.97</v>
+        <v>1.89</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B135" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C135" s="1">
-        <v>102000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.7192987</v>
+        <v>66.0315</v>
       </c>
       <c r="E135" s="1">
-        <v>99.646</v>
+        <v>68.824779</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>101638.92</v>
+        <v>481773.45</v>
       </c>
       <c r="I135" s="1">
-        <v>544.24</v>
+        <v>-13646.1</v>
       </c>
       <c r="J135" s="1">
-        <v>0.53546417061496</v>
+        <v>-2.832472399631</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>469.48</v>
+      <c r="L135" t="s">
+        <v>406</v>
       </c>
       <c r="M135" s="1">
-        <v>101713.68</v>
+        <v>462220.5</v>
       </c>
       <c r="N135" s="1">
-        <v>102183.16</v>
+        <v>468127.35</v>
       </c>
       <c r="O135" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B136" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C136" s="1">
-        <v>360000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.29024818</v>
+        <v>99.82627208</v>
       </c>
       <c r="E136" s="1">
-        <v>105.116214</v>
+        <v>99.646</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>378418.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I136" s="1">
-        <v>-626.08</v>
+        <v>937.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.16544651360345</v>
+        <v>0.92189094492543</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>404</v>
+      <c r="L136">
+        <v>753.12</v>
       </c>
       <c r="M136" s="1">
-        <v>368244.89</v>
+        <v>101822.8</v>
       </c>
       <c r="N136" s="1">
-        <v>377792.29</v>
+        <v>102575.92</v>
       </c>
       <c r="O136" s="1">
-        <v>0.79</v>
+        <v>0.21</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C137" s="1">
-        <v>240000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.9284624</v>
+        <v>102.38433006</v>
       </c>
       <c r="E137" s="1">
-        <v>101.505154</v>
+        <v>105.116214</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>243612.37</v>
+        <v>378418.37</v>
       </c>
       <c r="I137" s="1">
-        <v>-1760.5</v>
+        <v>856.73</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.72266445254812</v>
+        <v>0.22639757155552</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="M137" s="1">
-        <v>237428.31</v>
+        <v>368583.59</v>
       </c>
       <c r="N137" s="1">
-        <v>241851.87</v>
+        <v>379275.1</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B138" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.22315913</v>
+        <v>99.0478047</v>
       </c>
       <c r="E138" s="1">
-        <v>101.271864</v>
+        <v>101.505154</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>141780.61</v>
+        <v>243612.37</v>
       </c>
       <c r="I138" s="1">
-        <v>245.85</v>
+        <v>-925.86</v>
       </c>
       <c r="J138" s="1">
-        <v>0.17340170845647</v>
+        <v>-0.38005459246589</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="M138" s="1">
-        <v>140312.42</v>
+        <v>237714.73</v>
       </c>
       <c r="N138" s="1">
-        <v>142026.46</v>
+        <v>242686.51</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B139" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.99726702</v>
+        <v>100.19320354</v>
       </c>
       <c r="E139" s="1">
-        <v>105.684715</v>
+        <v>101.271864</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>137390.13</v>
+        <v>141780.61</v>
       </c>
       <c r="I139" s="1">
-        <v>-9406.01</v>
+        <v>551.52</v>
       </c>
       <c r="J139" s="1">
-        <v>-6.8462050367082</v>
+        <v>0.38899536403462</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>587.67</v>
+      <c r="L139" t="s">
+        <v>417</v>
       </c>
       <c r="M139" s="1">
-        <v>127396.45</v>
+        <v>140270.49</v>
       </c>
       <c r="N139" s="1">
-        <v>127984.12</v>
+        <v>142332.13</v>
       </c>
       <c r="O139" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B140" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C140" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.3887557</v>
+        <v>98.47015546</v>
       </c>
       <c r="E140" s="1">
-        <v>103.578504</v>
+        <v>105.684715</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>139830.98</v>
+        <v>137390.13</v>
       </c>
       <c r="I140" s="1">
-        <v>-7507.32</v>
+        <v>-8403.93</v>
       </c>
       <c r="J140" s="1">
-        <v>-5.3688531683036</v>
+        <v>-6.1168367771397</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
-        <v>848.84</v>
+        <v>975.0</v>
       </c>
       <c r="M140" s="1">
-        <v>131474.82</v>
+        <v>128011.2</v>
       </c>
       <c r="N140" s="1">
-        <v>132323.66</v>
+        <v>128986.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B141" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C141" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.2415565</v>
+        <v>97.63133826</v>
       </c>
       <c r="E141" s="1">
-        <v>99.860373</v>
+        <v>103.578504</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>299581.12</v>
+        <v>139830.98</v>
       </c>
       <c r="I141" s="1">
-        <v>2127.8</v>
+        <v>-6817.83</v>
       </c>
       <c r="J141" s="1">
-        <v>0.71025837676286</v>
+        <v>-4.8757650128748</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="M141" s="1">
-        <v>294724.67</v>
+        <v>131802.31</v>
       </c>
       <c r="N141" s="1">
-        <v>301708.92</v>
+        <v>133013.15</v>
       </c>
       <c r="O141" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="B142" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="C142" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.5289919</v>
+        <v>98.5163245</v>
       </c>
       <c r="E142" s="1">
-        <v>98.412086</v>
+        <v>99.860373</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>137776.92</v>
+        <v>299581.12</v>
       </c>
       <c r="I142" s="1">
-        <v>2617.02</v>
+        <v>3607.58</v>
       </c>
       <c r="J142" s="1">
-        <v>1.8994618256817</v>
+        <v>1.2042080622437</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="M142" s="1">
-        <v>139340.58</v>
+        <v>295548.97</v>
       </c>
       <c r="N142" s="1">
-        <v>140393.94</v>
+        <v>303188.7</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B143" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C143" s="1">
         <v>140000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.02652399</v>
+        <v>99.60601697</v>
       </c>
       <c r="E143" s="1">
-        <v>98.960671</v>
+        <v>98.412086</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>138544.94</v>
+        <v>137776.92</v>
       </c>
       <c r="I143" s="1">
-        <v>2340.82</v>
+        <v>2905.61</v>
       </c>
       <c r="J143" s="1">
-        <v>1.6895745163988</v>
+        <v>2.1089236136212</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="M143" s="1">
-        <v>138637.13</v>
+        <v>139448.42</v>
       </c>
       <c r="N143" s="1">
-        <v>140885.76</v>
+        <v>140682.53</v>
       </c>
       <c r="O143" s="1">
         <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B144" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="C144" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>106.36207642</v>
+        <v>99.14227695</v>
       </c>
       <c r="E144" s="1">
-        <v>110.213723</v>
+        <v>98.960671</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>143277.84</v>
+        <v>138544.94</v>
       </c>
       <c r="I144" s="1">
-        <v>-1977.96</v>
+        <v>2697.54</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.3805065738009</v>
+        <v>1.9470505382586</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="M144" s="1">
-        <v>138270.7</v>
+        <v>138799.19</v>
       </c>
       <c r="N144" s="1">
-        <v>141299.88</v>
+        <v>141242.48</v>
       </c>
       <c r="O144" s="1">
         <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="B145" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C145" s="1">
-        <v>550000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.00978564</v>
+        <v>106.46337704</v>
       </c>
       <c r="E145" s="1">
-        <v>99.944829</v>
+        <v>110.213723</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>549696.56</v>
+        <v>143277.84</v>
       </c>
       <c r="I145" s="1">
-        <v>2331.23</v>
+        <v>-1381.48</v>
       </c>
       <c r="J145" s="1">
-        <v>0.42409397650224</v>
+        <v>-0.96419655684368</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="M145" s="1">
-        <v>539053.82</v>
+        <v>138402.39</v>
       </c>
       <c r="N145" s="1">
-        <v>552027.79</v>
+        <v>141896.36</v>
       </c>
       <c r="O145" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B146" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.33651563</v>
+        <v>98.25796002</v>
       </c>
       <c r="E146" s="1">
-        <v>104.27347</v>
+        <v>99.944829</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>104273.47</v>
+        <v>549696.56</v>
       </c>
       <c r="I146" s="1">
-        <v>88.73</v>
+        <v>5007.15</v>
       </c>
       <c r="J146" s="1">
-        <v>0.085093552559438</v>
+        <v>0.91089345729215</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="M146" s="1">
-        <v>101336.52</v>
+        <v>540418.78</v>
       </c>
       <c r="N146" s="1">
-        <v>104362.2</v>
+        <v>554703.71</v>
       </c>
       <c r="O146" s="1">
-        <v>0.22</v>
+        <v>1.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B147" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>91.61548152</v>
+        <v>101.69734379</v>
       </c>
       <c r="E147" s="1">
-        <v>95.837535</v>
+        <v>104.27347</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>191675.07</v>
+        <v>104273.47</v>
       </c>
       <c r="I147" s="1">
-        <v>-7794.79</v>
+        <v>757.44</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.0666686596228</v>
+        <v>0.72639761580774</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>649.32</v>
+      <c r="L147" t="s">
+        <v>440</v>
       </c>
       <c r="M147" s="1">
-        <v>183230.96</v>
+        <v>101697.35</v>
       </c>
       <c r="N147" s="1">
-        <v>183880.28</v>
+        <v>105030.91</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B148" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C148" s="1">
-        <v>560000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>83.92682409</v>
+        <v>91.8646612</v>
       </c>
       <c r="E148" s="1">
-        <v>85.126713</v>
+        <v>95.837535</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>476709.59</v>
+        <v>191675.07</v>
       </c>
       <c r="I148" s="1">
-        <v>-3439.92</v>
+        <v>-7236.84</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.72159655944828</v>
+        <v>-3.7755770742643</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>437</v>
+      <c r="L148">
+        <v>708.9</v>
       </c>
       <c r="M148" s="1">
-        <v>469990.22</v>
+        <v>183729.33</v>
       </c>
       <c r="N148" s="1">
-        <v>473269.67</v>
+        <v>184438.23</v>
       </c>
       <c r="O148" s="1">
-        <v>0.99</v>
+        <v>0.38</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B149" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>94.85774979</v>
+        <v>84.62473258</v>
       </c>
       <c r="E149" s="1">
-        <v>100.243095</v>
+        <v>85.126713</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>200486.19</v>
+        <v>476709.59</v>
       </c>
       <c r="I149" s="1">
-        <v>-9438.09</v>
+        <v>802.06</v>
       </c>
       <c r="J149" s="1">
-        <v>-4.70760105721</v>
+        <v>0.16824918500171</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="M149" s="1">
-        <v>189715.5</v>
+        <v>473898.5</v>
       </c>
       <c r="N149" s="1">
-        <v>191048.1</v>
+        <v>477511.65</v>
       </c>
       <c r="O149" s="1">
-        <v>0.4</v>
+        <v>0.98</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B150" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C150" s="1">
         <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.6204459</v>
+        <v>95.17963633</v>
       </c>
       <c r="E150" s="1">
-        <v>99.948</v>
+        <v>100.243095</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199896.0</v>
+        <v>200486.19</v>
       </c>
       <c r="I150" s="1">
-        <v>8826.26</v>
+        <v>-8667.19</v>
       </c>
       <c r="J150" s="1">
-        <v>4.4154260215312</v>
+        <v>-4.3230857945876</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="M150" s="1">
-        <v>203240.89</v>
+        <v>190359.27</v>
       </c>
       <c r="N150" s="1">
-        <v>208722.26</v>
+        <v>191819.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B151" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C151" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>92.65019734</v>
+        <v>101.41501774</v>
       </c>
       <c r="E151" s="1">
-        <v>90.382013</v>
+        <v>99.948</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>135573.02</v>
+        <v>199896.0</v>
       </c>
       <c r="I151" s="1">
-        <v>3488.06</v>
+        <v>9344.99</v>
       </c>
       <c r="J151" s="1">
-        <v>2.5728275434153</v>
+        <v>4.6749259615</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>85.79</v>
+      <c r="L151" t="s">
+        <v>451</v>
       </c>
       <c r="M151" s="1">
-        <v>138975.29</v>
+        <v>202830.03</v>
       </c>
       <c r="N151" s="1">
-        <v>139061.08</v>
+        <v>209240.99</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B152" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C152" s="1">
-        <v>160000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>87.53627712</v>
+        <v>92.9172448</v>
       </c>
       <c r="E152" s="1">
-        <v>86.219563</v>
+        <v>90.382013</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>137951.3</v>
+        <v>135573.02</v>
       </c>
       <c r="I152" s="1">
-        <v>2203.18</v>
+        <v>3903.53</v>
       </c>
       <c r="J152" s="1">
-        <v>1.5970708503653</v>
+        <v>2.8792823232823</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
-        <v>96.44</v>
+        <v>100.68</v>
       </c>
       <c r="M152" s="1">
-        <v>140058.04</v>
+        <v>139375.87</v>
       </c>
       <c r="N152" s="1">
-        <v>140154.48</v>
+        <v>139476.55</v>
       </c>
       <c r="O152" s="1">
         <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="B153" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="C153" s="1">
-        <v>140000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.94442995</v>
+        <v>87.7611642</v>
       </c>
       <c r="E153" s="1">
-        <v>98.939836</v>
+        <v>86.219563</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>138515.77</v>
+        <v>137951.3</v>
       </c>
       <c r="I153" s="1">
-        <v>201.09</v>
+        <v>2626.56</v>
       </c>
       <c r="J153" s="1">
-        <v>0.1451748057279</v>
+        <v>1.9039762582883</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>450</v>
+      <c r="L153">
+        <v>160.0</v>
       </c>
       <c r="M153" s="1">
-        <v>135722.2</v>
+        <v>140417.86</v>
       </c>
       <c r="N153" s="1">
-        <v>138716.86</v>
+        <v>140577.86</v>
       </c>
       <c r="O153" s="1">
         <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B154" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.74591405</v>
+        <v>97.20761984</v>
       </c>
       <c r="E154" s="1">
-        <v>98.91284</v>
+        <v>98.939836</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>395651.36</v>
+        <v>138515.77</v>
       </c>
       <c r="I154" s="1">
-        <v>5058.32</v>
+        <v>-2330.17</v>
       </c>
       <c r="J154" s="1">
-        <v>1.2784791135307</v>
+        <v>-1.682241668223</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>453</v>
+      <c r="L154">
+        <v>94.93</v>
       </c>
       <c r="M154" s="1">
-        <v>398983.65</v>
+        <v>136090.67</v>
       </c>
       <c r="N154" s="1">
-        <v>400709.68</v>
+        <v>136185.6</v>
       </c>
       <c r="O154" s="1">
-        <v>0.83</v>
+        <v>0.28</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B155" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C155" s="1">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>92.24293027</v>
+        <v>99.89124166</v>
       </c>
       <c r="E155" s="1">
-        <v>90.429947</v>
+        <v>98.91284</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>135644.92</v>
+        <v>395651.36</v>
       </c>
       <c r="I155" s="1">
-        <v>2761.6</v>
+        <v>5798.54</v>
       </c>
       <c r="J155" s="1">
-        <v>2.0359037404423</v>
+        <v>1.4655680698279</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155">
-        <v>42.12</v>
+      <c r="L155" t="s">
+        <v>460</v>
       </c>
       <c r="M155" s="1">
-        <v>138364.4</v>
+        <v>399564.97</v>
       </c>
       <c r="N155" s="1">
-        <v>138406.52</v>
+        <v>401449.9</v>
       </c>
       <c r="O155" s="1">
-        <v>0.29</v>
+        <v>0.82</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B156" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.88570028</v>
+        <v>92.51652807</v>
       </c>
       <c r="E156" s="1">
-        <v>104.254153</v>
+        <v>90.429947</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>312762.46</v>
+        <v>135644.92</v>
       </c>
       <c r="I156" s="1">
-        <v>-3675.91</v>
+        <v>3186.89</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.1753040949991</v>
+        <v>2.3494355704585</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>458</v>
+      <c r="L156">
+        <v>57.02</v>
       </c>
       <c r="M156" s="1">
-        <v>299657.1</v>
+        <v>138774.79</v>
       </c>
       <c r="N156" s="1">
-        <v>309086.55</v>
+        <v>138831.81</v>
       </c>
       <c r="O156" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B157" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C157" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>92.83876199</v>
+        <v>99.85894514</v>
       </c>
       <c r="E157" s="1">
-        <v>95.381538</v>
+        <v>104.254153</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>476907.69</v>
+        <v>312762.46</v>
       </c>
       <c r="I157" s="1">
-        <v>-11379.98</v>
+        <v>-12731.51</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.3862018245082</v>
+        <v>-4.0706643629801</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>461</v>
+      <c r="L157">
+        <v>454.11</v>
       </c>
       <c r="M157" s="1">
-        <v>464193.81</v>
+        <v>299576.84</v>
       </c>
       <c r="N157" s="1">
-        <v>465527.71</v>
+        <v>300030.95</v>
       </c>
       <c r="O157" s="1">
-        <v>0.97</v>
+        <v>0.62</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B158" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>105.61639817</v>
+        <v>92.92546613</v>
       </c>
       <c r="E158" s="1">
-        <v>109.314258</v>
+        <v>95.381538</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>437257.03</v>
+        <v>476907.69</v>
       </c>
       <c r="I158" s="1">
-        <v>-5859.93</v>
+        <v>-10002.96</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.3401568409318</v>
+        <v>-2.0974625089396</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="M158" s="1">
-        <v>422465.59</v>
+        <v>464627.33</v>
       </c>
       <c r="N158" s="1">
-        <v>431397.1</v>
+        <v>466904.73</v>
       </c>
       <c r="O158" s="1">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B159" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C159" s="1">
-        <v>11.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>115.45</v>
+        <v>105.62090716</v>
       </c>
       <c r="E159" s="1">
-        <v>115.43</v>
+        <v>109.314258</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I159" s="1">
-        <v>220.0</v>
+        <v>-4252.85</v>
       </c>
       <c r="J159" s="1">
-        <v>0</v>
+        <v>-0.97262015432891</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>470</v>
       </c>
       <c r="M159" s="1">
-        <v>220.0</v>
+        <v>422483.63</v>
       </c>
       <c r="N159" s="1">
-        <v>220.0</v>
+        <v>433004.18</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>0.89</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B160" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C160" s="1">
-        <v>2.0</v>
+        <v>11.0</v>
       </c>
       <c r="D160" s="1">
-        <v>125.36</v>
+        <v>115.64</v>
       </c>
       <c r="E160" s="1">
-        <v>124.49</v>
+        <v>115.43</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1740.0</v>
+        <v>2310.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>1740.0</v>
+        <v>2310.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1740.0</v>
+        <v>2310.0</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B161" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C161" s="1">
-        <v>47.0</v>
+        <v>26.0</v>
       </c>
       <c r="D161" s="1">
-        <v>105.75</v>
+        <v>105.82</v>
       </c>
       <c r="E161" s="1">
-        <v>105.725</v>
+        <v>105.88</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1175.0</v>
+        <v>-1560.0</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>1175.0</v>
+        <v>-1560.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1175.0</v>
+        <v>-1560.0</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>