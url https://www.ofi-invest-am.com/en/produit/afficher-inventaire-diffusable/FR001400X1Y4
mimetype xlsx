--- v0 (2026-05-29)
+++ v1 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1293 +136,1290 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 502.74</t>
+    <t>2 704.11</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 239.03</t>
+    <t>2 713.97</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 644.52</t>
+    <t>2 981.10</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>9 041.10</t>
+    <t>12 164.38</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>3 994.52</t>
+    <t>4 512.33</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 061.64</t>
+    <t>2 205.48</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>9 040.79</t>
+    <t>16 880.55</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 671.23</t>
+    <t>6 703.77</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 034.25</t>
+    <t>5 638.36</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 348.63</t>
+    <t>2 736.99</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>2 172.02</t>
+    <t>4 761.16</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>3 433.36</t>
+    <t>6 455.34</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 052.05</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>1 794.52</t>
+    <t>2 082.19</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>9 809.59</t>
+  </si>
+  <si>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>11 200.00</t>
+    <t>15 006.85</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>18 770.55</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>3 024.66</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>10 527.40</t>
+    <t>14 202.05</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 802.74</t>
+    <t>3 025.68</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>11 960.28</t>
+    <t>16 139.59</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>3 479.01</t>
+    <t>4 125.55</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>11 768.49</t>
+    <t>12 789.73</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 537.33</t>
+    <t>3 774.66</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>13 108.60</t>
+    <t>17 465.95</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 818.69</t>
-[...8 lines deleted...]
-    <t>2 650.68</t>
+    <t>1 978.49</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 605.14</t>
+    <t>1 914.38</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 569.86</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>4 800.00</t>
+    <t>6 575.34</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>2 038.36</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>2 780.14</t>
+    <t>12 069.86</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>14 800.68</t>
+    <t>15 706.85</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 042.12</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 534.93</t>
+    <t>6 952.05</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>7 145.28</t>
+    <t>9 816.13</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 029.45</t>
+    <t>1 158.90</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 572.26</t>
+    <t>2 780.82</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>4 207.19</t>
+    <t>6 213.70</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
+    <t>1 797.95</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>4 669.32</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>2 589.04</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>26 369.86</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>5 969.74</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>1 318.49</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>12 738.08</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>5 516.10</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>1 601.37</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>1 376.71</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>6 226.23</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>1 660.22</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>9 322.60</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>2 810.96</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>2 090.07</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>XS2463518998</t>
+  </si>
+  <si>
+    <t>EON SE 1.625 03-31</t>
+  </si>
+  <si>
+    <t>2 323.97</t>
+  </si>
+  <si>
+    <t>XS2747600018</t>
+  </si>
+  <si>
+    <t>EON SE 3.375 01-31</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>6 805.48</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>1 356.16</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>2 282.19</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>4 825.21</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>7 315.07</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>20 942.47</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>1 428.08</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>27 384.36</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>11 003.42</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>1 055.48</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>7 187.67</t>
+  </si>
+  <si>
+    <t>XS2979643991</t>
+  </si>
+  <si>
+    <t>INMO CO 3.25 01-30</t>
+  </si>
+  <si>
+    <t>3 258.90</t>
+  </si>
+  <si>
+    <t>XS2625195891</t>
+  </si>
+  <si>
+    <t>INTE 4.0 05-26</t>
+  </si>
+  <si>
+    <t>3 386.30</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>3 884.59</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>20 635.27</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>7 742.47</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>1 768.56</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>9 493.75</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>4 759.31</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>4 171.23</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>18 595.89</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>3 394.52</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>1 695.21</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>5 782.19</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>1 534.71</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>1 260.27</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>11 086.75</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>7 134.42</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>10 816.44</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>3 890.21</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>3 490.41</t>
+  </si>
+  <si>
+    <t>XS1904690341</t>
+  </si>
+  <si>
+    <t>PROL IN 2.375 11-30</t>
+  </si>
+  <si>
+    <t>3 764.21</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>1 627.40</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELE 4.625 PERP</t>
+  </si>
+  <si>
+    <t>2 901.71</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>11 928.08</t>
+  </si>
+  <si>
+    <t>FR0014010DR1</t>
+  </si>
+  <si>
+    <t>RENA 3.875 09-30</t>
+  </si>
+  <si>
+    <t>1 857.88</t>
+  </si>
+  <si>
+    <t>FR0014007LP4</t>
+  </si>
+  <si>
+    <t>RTE EDF 0.75 01-34</t>
+  </si>
+  <si>
+    <t>XS3166372568</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 11-33</t>
+  </si>
+  <si>
+    <t>9 066.17</t>
+  </si>
+  <si>
+    <t>FR001400U1Q3</t>
+  </si>
+  <si>
+    <t>SG 3.625 11-30</t>
+  </si>
+  <si>
+    <t>11 709.25</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAI GO 1.0 07-42</t>
+  </si>
+  <si>
+    <t>4 545.21</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>XS2675685700</t>
+  </si>
+  <si>
+    <t>SSE 4.0 09-31</t>
+  </si>
+  <si>
+    <t>7 890.41</t>
+  </si>
+  <si>
+    <t>XS2532312548</t>
+  </si>
+  <si>
+    <t>STAT AS 2.875 09-29</t>
+  </si>
+  <si>
+    <t>3 629.59</t>
+  </si>
+  <si>
+    <t>XS2723597923</t>
+  </si>
+  <si>
+    <t>STAT AS 3.125 12-26</t>
+  </si>
+  <si>
+    <t>1 210.62</t>
+  </si>
+  <si>
+    <t>XS2779793061</t>
+  </si>
+  <si>
+    <t>STAT AS 3.75 03-39</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STAT SF 3.375 02-36</t>
+  </si>
+  <si>
+    <t>XS2443749648</t>
+  </si>
+  <si>
+    <t>TELI CO 2.75 06-83</t>
+  </si>
+  <si>
+    <t>6 034.93</t>
+  </si>
+  <si>
+    <t>XS2477935345</t>
+  </si>
+  <si>
+    <t>TENN HO 1.625 11-26</t>
+  </si>
+  <si>
+    <t>XS1241581096</t>
+  </si>
+  <si>
+    <t>TENN HO 1.75 06-27</t>
+  </si>
+  <si>
+    <t>1 966.71</t>
+  </si>
+  <si>
+    <t>XS2549543499</t>
+  </si>
+  <si>
+    <t>TENN HO 4.5 10-34</t>
+  </si>
+  <si>
+    <t>2 356.03</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERN RE 3.0 07-31</t>
+  </si>
+  <si>
+    <t>11 075.34</t>
+  </si>
+  <si>
+    <t>XS2655852726</t>
+  </si>
+  <si>
+    <t>TERN RE 3.875 07-33</t>
+  </si>
+  <si>
+    <t>2 579.79</t>
+  </si>
+  <si>
+    <t>XS2357205587</t>
+  </si>
+  <si>
+    <t>TRAS EL 0.375 06-29</t>
+  </si>
+  <si>
+    <t>XS2209023402</t>
+  </si>
+  <si>
+    <t>TRAS EL 0.75 07-32</t>
+  </si>
+  <si>
+    <t>2 796.16</t>
+  </si>
+  <si>
+    <t>XS2360310044</t>
+  </si>
+  <si>
+    <t>UNIC 0.8 07-29</t>
+  </si>
+  <si>
+    <t>1 148.49</t>
+  </si>
+  <si>
+    <t>XS2555420103</t>
+  </si>
+  <si>
+    <t>UNIC 5.85 11-27</t>
+  </si>
+  <si>
+    <t>4 135.07</t>
+  </si>
+  <si>
+    <t>XS2257961818</t>
+  </si>
+  <si>
+    <t>UPM KYM 0.125 11-28</t>
+  </si>
+  <si>
+    <t>XS2320453884</t>
+  </si>
+  <si>
+    <t>UPM KYM 0.5 03-31</t>
+  </si>
+  <si>
+    <t>XS2478685931</t>
+  </si>
+  <si>
+    <t>UPM KYM 2.25 05-29</t>
+  </si>
+  <si>
+    <t>2 632.19</t>
+  </si>
+  <si>
+    <t>XS2009891479</t>
+  </si>
+  <si>
+    <t>VATFAL 0 1/2 06/24/2</t>
+  </si>
+  <si>
     <t>1 495.89</t>
   </si>
   <si>
-    <t>XS2637421848</t>
-[...754 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>7 746.58</t>
+    <t>8 307.53</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>8 927.40</t>
+    <t>11 842.47</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>2 739.73</t>
+    <t>6 630.14</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
   <si>
-    <t>RXM6 Comdty</t>
-[...8 lines deleted...]
-    <t>EURO-OAT 0626</t>
+    <t>DUM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,270 +1783,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15272.0</v>
+        <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1521.29</v>
+        <v>1485.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23233273.66</v>
+        <v>29338477.56</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23233273.66</v>
+        <v>29338477.56</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>30615.632</v>
+        <v>31164.958</v>
       </c>
       <c r="D3">
-        <v>100.48</v>
+        <v>98.1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3076521.97</v>
+        <v>3057542.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3076521.97</v>
+        <v>3057542.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2886.023</v>
+        <v>2912.673</v>
       </c>
       <c r="D4">
-        <v>5054.91</v>
+        <v>4936.8</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14588597.61</v>
+        <v>14379292.92</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14588597.61</v>
+        <v>14379292.92</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>6611.0</v>
       </c>
       <c r="D5">
-        <v>102.87</v>
+        <v>100.46</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>680087.19</v>
+        <v>664196.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>680087.19</v>
+        <v>664196.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>102.1</v>
+        <v>99.68</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1021.09</v>
+        <v>996.8</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1021.09</v>
+        <v>996.8</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>102.97</v>
+        <v>100.56</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>102.97</v>
+        <v>100.56</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>102.97</v>
+        <v>100.56</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>102.09</v>
+        <v>99.7</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1020.91</v>
+        <v>997.01</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1020.91</v>
+        <v>997.01</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P156"/>
+  <dimension ref="A1:P155"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O156" sqref="O156"/>
+      <selection activeCell="O155" sqref="O155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2068,7789 +2065,7739 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1577.0</v>
+        <v>1890.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.11</v>
+        <v>1071.41</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.94888396</v>
+        <v>1069.52698413</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1684155.39</v>
+        <v>2021406.0</v>
       </c>
       <c r="I2" s="1">
-        <v>3408.08</v>
+        <v>3558.9</v>
       </c>
       <c r="J2" s="1">
-        <v>0.20236137474227</v>
+        <v>0.17606062315042</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1687563.47</v>
+        <v>2024964.9</v>
       </c>
       <c r="N2" s="1">
-        <v>1687563.47</v>
+        <v>2024964.9</v>
       </c>
       <c r="O2" s="1">
-        <v>4.06</v>
+        <v>4.27</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.00956506</v>
+        <v>99.9910639</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>576.27</v>
+        <v>751.74</v>
       </c>
       <c r="J3" s="1">
-        <v>0.4059958914994</v>
+        <v>0.52961867089343</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>140013.39</v>
+        <v>139987.49</v>
       </c>
       <c r="N3" s="1">
-        <v>142516.13</v>
+        <v>142691.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.46464786</v>
+        <v>97.55795464</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>4603.85</v>
+        <v>-2304.2</v>
       </c>
       <c r="J4" s="1">
-        <v>1.8210324071265</v>
+        <v>-0.91141606970272</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>255180.2</v>
+        <v>247797.21</v>
       </c>
       <c r="N4" s="1">
-        <v>257419.23</v>
+        <v>250511.18</v>
       </c>
       <c r="O4" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.53073213</v>
+        <v>96.78304684</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>2900.41</v>
+        <v>-2903.76</v>
       </c>
       <c r="J5" s="1">
-        <v>1.7849643549928</v>
+        <v>-1.7870260051006</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>521.21</v>
+        <v>863.25</v>
       </c>
       <c r="M5" s="1">
-        <v>164870.4</v>
+        <v>158724.19</v>
       </c>
       <c r="N5" s="1">
-        <v>165391.61</v>
+        <v>159587.44</v>
       </c>
       <c r="O5" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>106.3535733</v>
+        <v>102.84015946</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-5020.04</v>
+        <v>-9260.26</v>
       </c>
       <c r="J6" s="1">
-        <v>-3.4930281592187</v>
+        <v>-6.44344446293</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>436.3</v>
+        <v>763.53</v>
       </c>
       <c r="M6" s="1">
-        <v>138259.65</v>
+        <v>133692.2</v>
       </c>
       <c r="N6" s="1">
-        <v>138695.95</v>
+        <v>134455.73</v>
       </c>
       <c r="O6" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.58747534</v>
+        <v>104.0751755</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-306.57</v>
+        <v>-3235.99</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.21663456990827</v>
+        <v>-2.286679394192</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>138563.72</v>
+        <v>135297.72</v>
       </c>
       <c r="N7" s="1">
-        <v>141208.24</v>
+        <v>138278.82</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.91838419</v>
+        <v>96.15431542</v>
       </c>
       <c r="E8" s="1">
-        <v>99.351798</v>
+        <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>397407.19</v>
+        <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>7307.44</v>
+        <v>-4214.26</v>
       </c>
       <c r="J8" s="1">
-        <v>1.8387790115222</v>
+        <v>-0.8476834225277</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>395673.53</v>
+        <v>480771.58</v>
       </c>
       <c r="N8" s="1">
-        <v>404714.63</v>
+        <v>492935.96</v>
       </c>
       <c r="O8" s="1">
-        <v>0.97</v>
+        <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.74229791</v>
+        <v>96.74087462</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4712.41</v>
+        <v>-3774.05</v>
       </c>
       <c r="J9" s="1">
-        <v>1.5786492199565</v>
+        <v>-1.2643002388538</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>299226.89</v>
+        <v>290222.62</v>
       </c>
       <c r="N9" s="1">
-        <v>303221.41</v>
+        <v>294734.95</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>104.92370425</v>
+        <v>102.49030125</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-3721.59</v>
+        <v>-5910.47</v>
       </c>
       <c r="J10" s="1">
-        <v>-3.4217826435824</v>
+        <v>-5.4343287845826</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>116.44</v>
+        <v>360.96</v>
       </c>
       <c r="M10" s="1">
-        <v>104923.7</v>
+        <v>102490.3</v>
       </c>
       <c r="N10" s="1">
-        <v>105040.14</v>
+        <v>102851.26</v>
       </c>
       <c r="O10" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.95917186</v>
+        <v>98.5112734</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>2336.82</v>
+        <v>1032.75</v>
       </c>
       <c r="J11" s="1">
-        <v>2.3442277597207</v>
+        <v>1.0360238353196</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99959.18</v>
+        <v>98511.27</v>
       </c>
       <c r="N11" s="1">
-        <v>102020.82</v>
+        <v>100716.75</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
-        <v>967000.0</v>
+        <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.22048513</v>
+        <v>96.90560796</v>
       </c>
       <c r="E12" s="1">
-        <v>99.750909</v>
+        <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>964591.29</v>
+        <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>13581.59</v>
+        <v>-22007.46</v>
       </c>
       <c r="J12" s="1">
-        <v>1.4080149946202</v>
+        <v>-1.5068511646969</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>969132.09</v>
+        <v>1421605.27</v>
       </c>
       <c r="N12" s="1">
-        <v>978172.88</v>
+        <v>1438485.82</v>
       </c>
       <c r="O12" s="1">
-        <v>2.35</v>
+        <v>3.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>440000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.80235942</v>
+        <v>97.46529204</v>
       </c>
       <c r="E13" s="1">
-        <v>99.817586</v>
+        <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>439197.38</v>
+        <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>4604.23</v>
+        <v>-5859.18</v>
       </c>
       <c r="J13" s="1">
-        <v>1.0483282026865</v>
+        <v>-1.0872974894091</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>439130.38</v>
+        <v>526312.57</v>
       </c>
       <c r="N13" s="1">
-        <v>443801.61</v>
+        <v>533016.34</v>
       </c>
       <c r="O13" s="1">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.73245438</v>
+        <v>98.68112977</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2889.06</v>
+        <v>2844.93</v>
       </c>
       <c r="J14" s="1">
-        <v>3.012847666953</v>
+        <v>2.9668268271149</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>47.95</v>
+        <v>55.14</v>
       </c>
       <c r="M14" s="1">
-        <v>98732.45</v>
+        <v>98681.13</v>
       </c>
       <c r="N14" s="1">
-        <v>98780.4</v>
+        <v>98736.27</v>
       </c>
       <c r="O14" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.19863553</v>
+        <v>96.18717086</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>9557.15</v>
+        <v>-1873.13</v>
       </c>
       <c r="J15" s="1">
-        <v>3.2279708044975</v>
+        <v>-0.63265816200734</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>300595.9</v>
+        <v>288561.51</v>
       </c>
       <c r="N15" s="1">
-        <v>305630.15</v>
+        <v>294199.87</v>
       </c>
       <c r="O15" s="1">
-        <v>0.74</v>
+        <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.53764572</v>
+        <v>96.91495227</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>1763.59</v>
+        <v>-3093.44</v>
       </c>
       <c r="J16" s="1">
-        <v>0.88329514430834</v>
+        <v>-1.5493513408497</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>199075.29</v>
+        <v>193829.9</v>
       </c>
       <c r="N16" s="1">
-        <v>201423.92</v>
+        <v>196566.89</v>
       </c>
       <c r="O16" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="1">
-        <v>270000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.07488417</v>
+        <v>100.40941089</v>
       </c>
       <c r="E17" s="1">
-        <v>103.373974</v>
+        <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>279109.73</v>
+        <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-1335.52</v>
+        <v>-7109.04</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.47849281356118</v>
+        <v>-1.4694340017632</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>275602.19</v>
+        <v>471924.24</v>
       </c>
       <c r="N17" s="1">
-        <v>277774.21</v>
+        <v>476685.4</v>
       </c>
       <c r="O17" s="1">
-        <v>0.67</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.74756267</v>
+        <v>99.50742933</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-3593.83</v>
+        <v>-6368.53</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.5396045830937</v>
+        <v>-4.5003653415909</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>558.36</v>
+        <v>807.84</v>
       </c>
       <c r="M18" s="1">
-        <v>137359.21</v>
+        <v>134335.03</v>
       </c>
       <c r="N18" s="1">
-        <v>137917.57</v>
+        <v>135142.87</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.61121009</v>
+        <v>98.56184186</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-2006.88</v>
+        <v>-4852.18</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.9283048552662</v>
+        <v>-4.6622031474853</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>456.74</v>
+        <v>660.81</v>
       </c>
       <c r="M19" s="1">
-        <v>101611.21</v>
+        <v>98561.84</v>
       </c>
       <c r="N19" s="1">
-        <v>102067.95</v>
+        <v>99222.65</v>
       </c>
       <c r="O19" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>620000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>90.41903649</v>
+        <v>87.7044069</v>
       </c>
       <c r="E20" s="1">
-        <v>89.084213</v>
+        <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>552322.12</v>
+        <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>11709.26</v>
+        <v>-9237.85</v>
       </c>
       <c r="J20" s="1">
-        <v>2.1200056228058</v>
+        <v>-1.0148381680351</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>560598.02</v>
+        <v>894584.95</v>
       </c>
       <c r="N20" s="1">
-        <v>564031.38</v>
+        <v>901040.29</v>
       </c>
       <c r="O20" s="1">
-        <v>1.36</v>
+        <v>1.9</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.44336539</v>
+        <v>97.99408611</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>2027.51</v>
+        <v>-2525.84</v>
       </c>
       <c r="J21" s="1">
-        <v>1.0159592760433</v>
+        <v>-1.2656660523505</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>706.85</v>
+      <c r="L21" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>200886.73</v>
+        <v>195988.18</v>
       </c>
       <c r="N21" s="1">
-        <v>201593.58</v>
+        <v>197040.23</v>
       </c>
       <c r="O21" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.98216045</v>
+        <v>97.35265666</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>2087.58</v>
+        <v>-1831.96</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3073653042616</v>
+        <v>-1.1472810348801</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>159971.46</v>
+        <v>155764.25</v>
       </c>
       <c r="N22" s="1">
-        <v>161765.98</v>
+        <v>157846.44</v>
       </c>
       <c r="O22" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.43431891</v>
+        <v>94.00208499</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-761.84</v>
+        <v>-3554.39</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.39577442333245</v>
+        <v>-1.8464988088688</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>863.01</v>
+        <v>934.93</v>
       </c>
       <c r="M23" s="1">
-        <v>190868.64</v>
+        <v>188004.17</v>
       </c>
       <c r="N23" s="1">
-        <v>191731.65</v>
+        <v>188939.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.37774311</v>
+        <v>97.6800376</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>2175.17</v>
+        <v>1542.19</v>
       </c>
       <c r="J24" s="1">
-        <v>2.2428509429085</v>
+        <v>1.5901756164548</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>779.79</v>
+        <v>844.52</v>
       </c>
       <c r="M24" s="1">
-        <v>98377.75</v>
+        <v>97680.04</v>
       </c>
       <c r="N24" s="1">
-        <v>99157.54</v>
+        <v>98524.56</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.88624079</v>
+        <v>98.81194137</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8488.47</v>
+        <v>8317.35</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9418681880357</v>
+        <v>2.8825627437876</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>369.86</v>
+        <v>421.64</v>
       </c>
       <c r="M25" s="1">
-        <v>296658.73</v>
+        <v>296435.83</v>
       </c>
       <c r="N25" s="1">
-        <v>297028.59</v>
+        <v>296857.47</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.52983447</v>
+        <v>100.43957801</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>1958.02</v>
+        <v>-3708.64</v>
       </c>
       <c r="J26" s="1">
-        <v>0.62191554638312</v>
+        <v>-1.177955726672</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M26" s="1">
-        <v>307589.5</v>
+        <v>301318.73</v>
       </c>
       <c r="N26" s="1">
-        <v>316794.98</v>
+        <v>311128.32</v>
       </c>
       <c r="O26" s="1">
-        <v>0.76</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.39835959</v>
+        <v>99.31520079</v>
       </c>
       <c r="E27" s="1">
-        <v>92.84792</v>
+        <v>99.757</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>92847.92</v>
+        <v>411996.41</v>
       </c>
       <c r="I27" s="1">
-        <v>3590.44</v>
+        <v>-1824.63</v>
       </c>
       <c r="J27" s="1">
-        <v>3.8670117758158</v>
+        <v>-0.44287521825736</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>40.0</v>
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>96398.36</v>
+        <v>410171.78</v>
       </c>
       <c r="N27" s="1">
-        <v>96438.36</v>
+        <v>410171.78</v>
       </c>
       <c r="O27" s="1">
-        <v>0.23</v>
+        <v>0.86</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.05650137</v>
+        <v>95.526907</v>
       </c>
       <c r="E28" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I28" s="1">
-        <v>7479.41</v>
+        <v>2724.74</v>
       </c>
       <c r="J28" s="1">
-        <v>4.087735852408</v>
+        <v>2.9346268607848</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>338.36</v>
+        <v>45.75</v>
       </c>
       <c r="M28" s="1">
-        <v>190113.0</v>
+        <v>95526.91</v>
       </c>
       <c r="N28" s="1">
-        <v>190451.36</v>
+        <v>95572.66</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.91020059</v>
+        <v>93.72567249</v>
       </c>
       <c r="E29" s="1">
-        <v>103.254563</v>
+        <v>91.485975</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>413018.25</v>
+        <v>182971.95</v>
       </c>
       <c r="I29" s="1">
-        <v>5822.55</v>
+        <v>4846.52</v>
       </c>
       <c r="J29" s="1">
-        <v>1.409756106419</v>
+        <v>2.648777585854</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>106</v>
+      <c r="L29">
+        <v>367.12</v>
       </c>
       <c r="M29" s="1">
-        <v>407640.8</v>
+        <v>187451.35</v>
       </c>
       <c r="N29" s="1">
-        <v>418840.8</v>
+        <v>187818.47</v>
       </c>
       <c r="O29" s="1">
-        <v>1.01</v>
+        <v>0.4</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.12428074</v>
+        <v>99.37444791</v>
       </c>
       <c r="E30" s="1">
-        <v>99.566103</v>
+        <v>103.290392</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>597396.62</v>
+        <v>516451.96</v>
       </c>
       <c r="I30" s="1">
-        <v>13446.32</v>
+        <v>-4572.87</v>
       </c>
       <c r="J30" s="1">
-        <v>2.2508195643959</v>
+        <v>-0.88543956731232</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
         <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>600745.68</v>
+        <v>496872.24</v>
       </c>
       <c r="N30" s="1">
-        <v>610842.94</v>
+        <v>511879.09</v>
       </c>
       <c r="O30" s="1">
-        <v>1.47</v>
+        <v>1.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.64119805</v>
+        <v>97.33477781</v>
       </c>
       <c r="E31" s="1">
-        <v>98.199808</v>
+        <v>99.867094</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>392799.23</v>
+        <v>998670.94</v>
       </c>
       <c r="I31" s="1">
-        <v>8560.08</v>
+        <v>-6552.61</v>
       </c>
       <c r="J31" s="1">
-        <v>2.179250707798</v>
+        <v>-0.65613304017838</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
         <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>398564.79</v>
+        <v>973347.78</v>
       </c>
       <c r="N31" s="1">
-        <v>401359.31</v>
+        <v>992118.33</v>
       </c>
       <c r="O31" s="1">
-        <v>0.97</v>
+        <v>2.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.51177917</v>
+        <v>99.6543094</v>
       </c>
       <c r="E32" s="1">
-        <v>96.0814</v>
+        <v>98.199808</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>96081.4</v>
+        <v>392799.23</v>
       </c>
       <c r="I32" s="1">
-        <v>1705.72</v>
+        <v>8842.67</v>
       </c>
       <c r="J32" s="1">
-        <v>1.7752863717639</v>
+        <v>2.2511933131844</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>275.34</v>
+      <c r="L32" t="s">
+        <v>115</v>
       </c>
       <c r="M32" s="1">
-        <v>97511.78</v>
+        <v>398617.24</v>
       </c>
       <c r="N32" s="1">
-        <v>97787.12</v>
+        <v>401641.9</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.85</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.30183378</v>
+        <v>96.89294532</v>
       </c>
       <c r="E33" s="1">
-        <v>105.575358</v>
+        <v>96.0814</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>422301.43</v>
+        <v>96081.4</v>
       </c>
       <c r="I33" s="1">
-        <v>1433.3</v>
+        <v>1108.46</v>
       </c>
       <c r="J33" s="1">
-        <v>0.33940211852941</v>
+        <v>1.1536676193311</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>117</v>
+      <c r="L33">
+        <v>296.92</v>
       </c>
       <c r="M33" s="1">
-        <v>413207.33</v>
+        <v>96892.94</v>
       </c>
       <c r="N33" s="1">
-        <v>423734.73</v>
+        <v>97189.86</v>
       </c>
       <c r="O33" s="1">
-        <v>1.02</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>118</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.93920145</v>
+        <v>100.70510757</v>
       </c>
       <c r="E34" s="1">
-        <v>105.72405</v>
+        <v>105.371746</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>105724.05</v>
+        <v>526858.73</v>
       </c>
       <c r="I34" s="1">
-        <v>17.89</v>
+        <v>-9131.14</v>
       </c>
       <c r="J34" s="1">
-        <v>0.016921410029222</v>
+        <v>-1.733128726936</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
         <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>102939.2</v>
+        <v>503525.54</v>
       </c>
       <c r="N34" s="1">
-        <v>105741.94</v>
+        <v>517727.59</v>
       </c>
       <c r="O34" s="1">
-        <v>0.25</v>
+        <v>1.09</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.23866335</v>
+        <v>101.21937</v>
       </c>
       <c r="E35" s="1">
-        <v>101.7949</v>
+        <v>105.72405</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>407179.6</v>
+        <v>105724.05</v>
       </c>
       <c r="I35" s="1">
-        <v>17735.34</v>
+        <v>-1479.0</v>
       </c>
       <c r="J35" s="1">
-        <v>4.3556553422617</v>
+        <v>-1.39892484255</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
         <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>412954.66</v>
+        <v>101219.37</v>
       </c>
       <c r="N35" s="1">
-        <v>424914.94</v>
+        <v>104245.05</v>
       </c>
       <c r="O35" s="1">
-        <v>1.02</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>310000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.9253014</v>
+        <v>101.50641073</v>
       </c>
       <c r="E36" s="1">
-        <v>99.333</v>
+        <v>102.534722</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>307932.3</v>
+        <v>512673.61</v>
       </c>
       <c r="I36" s="1">
-        <v>2215.14</v>
+        <v>10998.03</v>
       </c>
       <c r="J36" s="1">
-        <v>0.71935941763823</v>
+        <v>2.1452303737655</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
         <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>306668.43</v>
+        <v>507532.05</v>
       </c>
       <c r="N36" s="1">
-        <v>310147.44</v>
+        <v>523671.64</v>
       </c>
       <c r="O36" s="1">
-        <v>0.75</v>
+        <v>1.1</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>355000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>107.87775471</v>
+        <v>96.08888671</v>
       </c>
       <c r="E37" s="1">
-        <v>107.865242</v>
+        <v>99.333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>382921.61</v>
+        <v>307932.3</v>
       </c>
       <c r="I37" s="1">
-        <v>11812.91</v>
+        <v>-5931.2</v>
       </c>
       <c r="J37" s="1">
-        <v>3.0849421112588</v>
+        <v>-1.926137660778</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
         <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>382966.03</v>
+        <v>297875.55</v>
       </c>
       <c r="N37" s="1">
-        <v>394734.52</v>
+        <v>302001.1</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.91739576</v>
+        <v>105.4003572</v>
       </c>
       <c r="E38" s="1">
-        <v>93.44648</v>
+        <v>107.865242</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>280339.44</v>
+        <v>382921.61</v>
       </c>
       <c r="I38" s="1">
-        <v>10950.08</v>
+        <v>4039.38</v>
       </c>
       <c r="J38" s="1">
-        <v>3.9060076598569</v>
+        <v>1.0548843143117</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
         <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>287752.19</v>
+        <v>374171.26</v>
       </c>
       <c r="N38" s="1">
-        <v>291289.52</v>
+        <v>386960.99</v>
       </c>
       <c r="O38" s="1">
-        <v>0.7</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="C39" s="1">
-        <v>394000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.03568929</v>
+        <v>93.95984744</v>
       </c>
       <c r="E39" s="1">
-        <v>100.522939</v>
+        <v>93.44648</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>396060.38</v>
+        <v>280339.44</v>
       </c>
       <c r="I39" s="1">
-        <v>19068.83</v>
+        <v>5314.76</v>
       </c>
       <c r="J39" s="1">
-        <v>4.8146270020748</v>
+        <v>1.8958302834592</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
         <v>135</v>
       </c>
       <c r="M39" s="1">
-        <v>402020.61</v>
+        <v>281879.54</v>
       </c>
       <c r="N39" s="1">
-        <v>415129.21</v>
+        <v>285654.2</v>
       </c>
       <c r="O39" s="1">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>136</v>
       </c>
       <c r="B40" t="s">
         <v>137</v>
       </c>
       <c r="C40" s="1">
-        <v>305000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.3685</v>
+        <v>98.9202412</v>
       </c>
       <c r="E40" s="1">
-        <v>101.542662</v>
+        <v>101.132352</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>309705.12</v>
+        <v>499593.82</v>
       </c>
       <c r="I40" s="1">
-        <v>-6323.69</v>
+        <v>6538.12</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.0418422530438</v>
+        <v>1.3086871250729</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>307.51</v>
+      <c r="L40" t="s">
+        <v>138</v>
       </c>
       <c r="M40" s="1">
-        <v>303073.92</v>
+        <v>488665.99</v>
       </c>
       <c r="N40" s="1">
-        <v>303381.43</v>
+        <v>506131.94</v>
       </c>
       <c r="O40" s="1">
-        <v>0.73</v>
+        <v>1.07</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.6215538</v>
+        <v>96.485</v>
       </c>
       <c r="E41" s="1">
-        <v>103.854754</v>
+        <v>101.542662</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>519273.77</v>
+        <v>309705.12</v>
       </c>
       <c r="I41" s="1">
-        <v>14587.42</v>
+        <v>-14714.76</v>
       </c>
       <c r="J41" s="1">
-        <v>2.8091963897965</v>
+        <v>-4.7512162537061</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>140</v>
+      <c r="L41">
+        <v>711.11</v>
       </c>
       <c r="M41" s="1">
-        <v>528107.77</v>
+        <v>294279.25</v>
       </c>
       <c r="N41" s="1">
-        <v>533861.19</v>
+        <v>294990.36</v>
       </c>
       <c r="O41" s="1">
-        <v>1.28</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>141</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" s="1">
-        <v>101000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.43315312</v>
+        <v>102.52603693</v>
       </c>
       <c r="E42" s="1">
-        <v>99.824</v>
+        <v>104.38516</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>100822.24</v>
+        <v>835081.28</v>
       </c>
       <c r="I42" s="1">
-        <v>2433.94</v>
+        <v>-3653.81</v>
       </c>
       <c r="J42" s="1">
-        <v>2.4140903832329</v>
+        <v>-0.43753944526214</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
         <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>101437.49</v>
+        <v>820208.29</v>
       </c>
       <c r="N42" s="1">
-        <v>103256.18</v>
+        <v>831427.47</v>
       </c>
       <c r="O42" s="1">
-        <v>0.25</v>
+        <v>1.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>144</v>
       </c>
       <c r="B43" t="s">
         <v>145</v>
       </c>
       <c r="C43" s="1">
-        <v>300000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.94861747</v>
+        <v>98.71147707</v>
       </c>
       <c r="E43" s="1">
-        <v>98.282533</v>
+        <v>99.824</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>294847.6</v>
+        <v>100822.24</v>
       </c>
       <c r="I43" s="1">
-        <v>7648.94</v>
+        <v>854.84</v>
       </c>
       <c r="J43" s="1">
-        <v>2.5942012076747</v>
+        <v>0.8478684861594</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
         <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>299845.86</v>
+        <v>99698.59</v>
       </c>
       <c r="N43" s="1">
-        <v>302496.54</v>
+        <v>101677.08</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>147</v>
       </c>
       <c r="B44" t="s">
         <v>148</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.6435623</v>
+        <v>106.10418198</v>
       </c>
       <c r="E44" s="1">
         <v>110.72922</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>110729.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-480.52</v>
+        <v>-2710.65</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.43395952757547</v>
+        <v>-2.4479988209074</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
         <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>108643.56</v>
+        <v>106104.19</v>
       </c>
       <c r="N44" s="1">
-        <v>110248.7</v>
+        <v>108018.57</v>
       </c>
       <c r="O44" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>150</v>
       </c>
       <c r="B45" t="s">
         <v>151</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.34431419</v>
+        <v>100.15693799</v>
       </c>
       <c r="E45" s="1">
         <v>101.31079</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>101310.79</v>
       </c>
       <c r="I45" s="1">
-        <v>430.78</v>
+        <v>416.01</v>
       </c>
       <c r="J45" s="1">
-        <v>0.42520643655034</v>
+        <v>0.41062753532965</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
         <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>100344.31</v>
+        <v>100156.94</v>
       </c>
       <c r="N45" s="1">
-        <v>101741.57</v>
+        <v>101726.8</v>
       </c>
       <c r="O45" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>153</v>
       </c>
       <c r="B46" t="s">
         <v>154</v>
       </c>
       <c r="C46" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.53288238</v>
+        <v>91.84126578</v>
       </c>
       <c r="E46" s="1">
-        <v>92.810453</v>
+        <v>93.11093</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>371241.81</v>
+        <v>465554.65</v>
       </c>
       <c r="I46" s="1">
-        <v>11689.72</v>
+        <v>227.02</v>
       </c>
       <c r="J46" s="1">
-        <v>3.1488155927265</v>
+        <v>0.048763340673324</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
         <v>155</v>
       </c>
       <c r="M46" s="1">
-        <v>378131.53</v>
+        <v>459206.33</v>
       </c>
       <c r="N46" s="1">
-        <v>382931.53</v>
+        <v>465781.67</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>0.98</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>156</v>
       </c>
       <c r="B47" t="s">
         <v>157</v>
       </c>
       <c r="C47" s="1">
         <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.42025013</v>
+        <v>97.32721198</v>
       </c>
       <c r="E47" s="1">
         <v>99.977263</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>299931.79</v>
       </c>
       <c r="I47" s="1">
-        <v>2676.91</v>
+        <v>-5911.8</v>
       </c>
       <c r="J47" s="1">
-        <v>0.89250625950654</v>
+        <v>-1.9710481506479</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
         <v>158</v>
       </c>
       <c r="M47" s="1">
-        <v>301260.75</v>
+        <v>291981.63</v>
       </c>
       <c r="N47" s="1">
-        <v>302608.7</v>
+        <v>294019.99</v>
       </c>
       <c r="O47" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>159</v>
       </c>
       <c r="B48" t="s">
         <v>160</v>
       </c>
       <c r="C48" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.47151782</v>
+        <v>98.14093897</v>
       </c>
       <c r="E48" s="1">
-        <v>99.57</v>
+        <v>101.98272</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>99570.0</v>
+        <v>407930.88</v>
       </c>
       <c r="I48" s="1">
-        <v>4681.65</v>
+        <v>-3297.26</v>
       </c>
       <c r="J48" s="1">
-        <v>4.7018680325399</v>
+        <v>-0.80828889443231</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
         <v>161</v>
       </c>
       <c r="M48" s="1">
-        <v>101471.51</v>
+        <v>392563.76</v>
       </c>
       <c r="N48" s="1">
-        <v>104251.65</v>
+        <v>404633.62</v>
       </c>
       <c r="O48" s="1">
-        <v>0.25</v>
+        <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>162</v>
       </c>
       <c r="B49" t="s">
         <v>163</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.06113423</v>
+        <v>103.48842019</v>
       </c>
       <c r="E49" s="1">
         <v>110.511247</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>331533.74</v>
       </c>
       <c r="I49" s="1">
-        <v>-1549.65</v>
+        <v>-5361.63</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.46741848959325</v>
+        <v>-1.617220015073</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
         <v>164</v>
       </c>
       <c r="M49" s="1">
-        <v>315183.41</v>
+        <v>310465.26</v>
       </c>
       <c r="N49" s="1">
-        <v>329984.09</v>
+        <v>326172.11</v>
       </c>
       <c r="O49" s="1">
-        <v>0.79</v>
+        <v>0.69</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>165</v>
       </c>
       <c r="B50" t="s">
         <v>166</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.98633133</v>
+        <v>99.43415561</v>
       </c>
       <c r="E50" s="1">
         <v>104.05285</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>104052.85</v>
       </c>
       <c r="I50" s="1">
-        <v>975.6</v>
+        <v>-1382.39</v>
       </c>
       <c r="J50" s="1">
-        <v>0.93760045976636</v>
+        <v>-1.3285460225261</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
         <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>101986.33</v>
+        <v>99434.16</v>
       </c>
       <c r="N50" s="1">
-        <v>105028.45</v>
+        <v>102670.46</v>
       </c>
       <c r="O50" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.57418178</v>
+        <v>98.34750796</v>
       </c>
       <c r="E51" s="1">
         <v>103.191215</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>206382.43</v>
       </c>
       <c r="I51" s="1">
-        <v>3300.87</v>
+        <v>-2735.36</v>
       </c>
       <c r="J51" s="1">
-        <v>1.5993948709684</v>
+        <v>-1.3253841424389</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>203148.37</v>
+        <v>196695.02</v>
       </c>
       <c r="N51" s="1">
-        <v>209683.3</v>
+        <v>203647.07</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.87650785</v>
+        <v>96.84805946</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>99.92378</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>500000.0</v>
+        <v>599542.68</v>
       </c>
       <c r="I52" s="1">
-        <v>6527.82</v>
+        <v>-8638.19</v>
       </c>
       <c r="J52" s="1">
-        <v>1.305564</v>
+        <v>-1.4407965084321</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
         <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>499382.54</v>
+        <v>581088.36</v>
       </c>
       <c r="N52" s="1">
-        <v>506527.82</v>
+        <v>590904.49</v>
       </c>
       <c r="O52" s="1">
-        <v>1.22</v>
+        <v>1.25</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>89.53099617</v>
+        <v>86.1104704</v>
       </c>
       <c r="E53" s="1">
         <v>87.8623</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>175724.6</v>
       </c>
       <c r="I53" s="1">
-        <v>4366.84</v>
+        <v>-2344.76</v>
       </c>
       <c r="J53" s="1">
-        <v>2.4850476256597</v>
+        <v>-1.3343379356106</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
         <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>179061.99</v>
+        <v>172220.94</v>
       </c>
       <c r="N53" s="1">
-        <v>180091.44</v>
+        <v>173379.84</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.59572177</v>
+        <v>95.65415249</v>
       </c>
       <c r="E54" s="1">
         <v>98.434</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>98434.0</v>
       </c>
       <c r="I54" s="1">
-        <v>3733.98</v>
+        <v>0.97</v>
       </c>
       <c r="J54" s="1">
-        <v>3.7933843996993</v>
+        <v>0.00098543186297418</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
         <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>99595.72</v>
+        <v>95654.15</v>
       </c>
       <c r="N54" s="1">
-        <v>102167.98</v>
+        <v>98434.97</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.02711025</v>
+        <v>96.98916069</v>
       </c>
       <c r="E55" s="1">
-        <v>99.303</v>
+        <v>99.282902</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>496515.0</v>
+        <v>595697.41</v>
       </c>
       <c r="I55" s="1">
-        <v>7827.74</v>
+        <v>-7548.75</v>
       </c>
       <c r="J55" s="1">
-        <v>1.5765364591201</v>
+        <v>-1.2672121572595</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
         <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>500135.55</v>
+        <v>581934.96</v>
       </c>
       <c r="N55" s="1">
-        <v>504342.74</v>
+        <v>588148.66</v>
       </c>
       <c r="O55" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>183</v>
       </c>
       <c r="B56" t="s">
         <v>184</v>
       </c>
       <c r="C56" s="1">
         <v>150000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.29626995</v>
+        <v>97.64631588</v>
       </c>
       <c r="E56" s="1">
         <v>100.356793</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>150535.19</v>
       </c>
       <c r="I56" s="1">
-        <v>1405.11</v>
+        <v>-2267.77</v>
       </c>
       <c r="J56" s="1">
-        <v>0.93340965657266</v>
+        <v>-1.5064716761576</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
         <v>185</v>
       </c>
       <c r="M56" s="1">
-        <v>150444.41</v>
+        <v>146469.47</v>
       </c>
       <c r="N56" s="1">
-        <v>151940.3</v>
+        <v>148267.42</v>
       </c>
       <c r="O56" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>186</v>
       </c>
       <c r="B57" t="s">
         <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>130000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.94024463</v>
+        <v>103.65997442</v>
       </c>
       <c r="E57" s="1">
         <v>109.600592</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>142480.77</v>
       </c>
       <c r="I57" s="1">
-        <v>-444.41</v>
+        <v>-3053.49</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.31190875793274</v>
+        <v>-2.1430892042484</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
         <v>188</v>
       </c>
       <c r="M57" s="1">
-        <v>137722.32</v>
+        <v>134757.96</v>
       </c>
       <c r="N57" s="1">
-        <v>142036.36</v>
+        <v>139427.28</v>
       </c>
       <c r="O57" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>189</v>
       </c>
       <c r="B58" t="s">
         <v>190</v>
       </c>
       <c r="C58" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>86.81474108</v>
+        <v>83.64270033</v>
       </c>
       <c r="E58" s="1">
-        <v>86.190263</v>
+        <v>85.527105</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>258570.79</v>
+        <v>513162.63</v>
       </c>
       <c r="I58" s="1">
-        <v>3060.08</v>
+        <v>-8717.39</v>
       </c>
       <c r="J58" s="1">
-        <v>1.1834592762779</v>
+        <v>-1.6987577602835</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>191</v>
       </c>
       <c r="M58" s="1">
-        <v>260444.23</v>
+        <v>501856.2</v>
       </c>
       <c r="N58" s="1">
-        <v>261630.87</v>
+        <v>504445.24</v>
       </c>
       <c r="O58" s="1">
-        <v>0.63</v>
+        <v>1.06</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>192</v>
       </c>
       <c r="B59" t="s">
         <v>193</v>
       </c>
       <c r="C59" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.73236036</v>
+        <v>98.07815735</v>
       </c>
       <c r="E59" s="1">
-        <v>100.104662</v>
+        <v>100.789118</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>600627.97</v>
+        <v>1007891.18</v>
       </c>
       <c r="I59" s="1">
-        <v>18509.34</v>
+        <v>-739.74</v>
       </c>
       <c r="J59" s="1">
-        <v>3.0816646783865</v>
+        <v>-0.073394828199608</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
         <v>194</v>
       </c>
       <c r="M59" s="1">
-        <v>604394.16</v>
+        <v>980781.58</v>
       </c>
       <c r="N59" s="1">
-        <v>619137.31</v>
+        <v>1007151.44</v>
       </c>
       <c r="O59" s="1">
-        <v>1.49</v>
+        <v>2.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>195</v>
       </c>
       <c r="B60" t="s">
         <v>196</v>
       </c>
       <c r="C60" s="1">
         <v>288000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.87946951</v>
+        <v>97.40936606</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>288000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>7885.05</v>
+        <v>-1491.29</v>
       </c>
       <c r="J60" s="1">
-        <v>2.7378645833333</v>
+        <v>-0.51780902777778</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
         <v>197</v>
       </c>
       <c r="M60" s="1">
-        <v>290532.87</v>
+        <v>280538.97</v>
       </c>
       <c r="N60" s="1">
-        <v>295885.05</v>
+        <v>286508.71</v>
       </c>
       <c r="O60" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>198</v>
       </c>
       <c r="B61" t="s">
         <v>199</v>
       </c>
       <c r="C61" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.69625963</v>
+        <v>96.93133654</v>
       </c>
       <c r="E61" s="1">
-        <v>99.685563</v>
+        <v>99.498222</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>398742.25</v>
+        <v>497491.11</v>
       </c>
       <c r="I61" s="1">
-        <v>4090.73</v>
+        <v>-11515.93</v>
       </c>
       <c r="J61" s="1">
-        <v>1.0259083405383</v>
+        <v>-2.3148011629796</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>47.95</v>
+      <c r="L61" t="s">
+        <v>200</v>
       </c>
       <c r="M61" s="1">
-        <v>402785.03</v>
+        <v>484656.69</v>
       </c>
       <c r="N61" s="1">
-        <v>402832.98</v>
+        <v>485975.18</v>
       </c>
       <c r="O61" s="1">
-        <v>0.97</v>
+        <v>1.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B62" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C62" s="1">
-        <v>440000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>102.20459358</v>
+        <v>99.61831966</v>
       </c>
       <c r="E62" s="1">
-        <v>101.665961</v>
+        <v>101.900644</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>447330.23</v>
+        <v>550263.48</v>
       </c>
       <c r="I62" s="1">
-        <v>11863.13</v>
+        <v>413.53</v>
       </c>
       <c r="J62" s="1">
-        <v>2.6519848658563</v>
+        <v>0.075151271169222</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M62" s="1">
-        <v>449700.21</v>
+        <v>537938.93</v>
       </c>
       <c r="N62" s="1">
-        <v>459193.36</v>
+        <v>550677.01</v>
       </c>
       <c r="O62" s="1">
-        <v>1.1</v>
+        <v>1.16</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B63" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C63" s="1">
         <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>106.61606336</v>
+        <v>103.70737097</v>
       </c>
       <c r="E63" s="1">
         <v>109.789346</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>142726.15</v>
       </c>
       <c r="I63" s="1">
-        <v>1063.6</v>
+        <v>-2390.47</v>
       </c>
       <c r="J63" s="1">
-        <v>0.74520331417894</v>
+        <v>-1.6748647672483</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M63" s="1">
-        <v>138600.88</v>
+        <v>134819.58</v>
       </c>
       <c r="N63" s="1">
-        <v>143789.75</v>
+        <v>140335.68</v>
       </c>
       <c r="O63" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B64" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.82214743</v>
+        <v>96.25555343</v>
       </c>
       <c r="E64" s="1">
         <v>98.975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>98975.0</v>
       </c>
       <c r="I64" s="1">
-        <v>2247.15</v>
+        <v>-1118.08</v>
       </c>
       <c r="J64" s="1">
-        <v>2.2704218236929</v>
+        <v>-1.1296590047992</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M64" s="1">
-        <v>99822.15</v>
+        <v>96255.55</v>
       </c>
       <c r="N64" s="1">
-        <v>101222.15</v>
+        <v>97856.92</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B65" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.89879721</v>
+        <v>99.83131302</v>
       </c>
       <c r="E65" s="1">
         <v>99.711</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99711.0</v>
       </c>
       <c r="I65" s="1">
-        <v>3624.78</v>
+        <v>765.86</v>
       </c>
       <c r="J65" s="1">
-        <v>3.635285976472</v>
+        <v>0.76807975047888</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
-        <v>436.99</v>
+        <v>645.55</v>
       </c>
       <c r="M65" s="1">
-        <v>102898.79</v>
+        <v>99831.31</v>
       </c>
       <c r="N65" s="1">
-        <v>103335.78</v>
+        <v>100476.86</v>
       </c>
       <c r="O65" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.6863252</v>
+        <v>97.83035688</v>
       </c>
       <c r="E66" s="1">
         <v>102.91498</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>205829.96</v>
       </c>
       <c r="I66" s="1">
-        <v>-1512.1</v>
+        <v>-8792.53</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.73463552147608</v>
+        <v>-4.2717445021123</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>945.21</v>
+      <c r="L66" t="s">
+        <v>214</v>
       </c>
       <c r="M66" s="1">
-        <v>203372.65</v>
+        <v>195660.72</v>
       </c>
       <c r="N66" s="1">
-        <v>204317.86</v>
+        <v>197037.43</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C67" s="1">
         <v>193000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.43795004</v>
+        <v>98.07133248</v>
       </c>
       <c r="E67" s="1">
         <v>99.223</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>191500.39</v>
       </c>
       <c r="I67" s="1">
-        <v>10084.68</v>
+        <v>4003.51</v>
       </c>
       <c r="J67" s="1">
-        <v>5.2661407112539</v>
+        <v>2.0906014865035</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M67" s="1">
-        <v>195775.24</v>
+        <v>189277.67</v>
       </c>
       <c r="N67" s="1">
-        <v>201585.07</v>
+        <v>195503.9</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C68" s="1">
         <v>285000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.39509972</v>
+        <v>99.33627887</v>
       </c>
       <c r="E68" s="1">
         <v>102.724621</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>292765.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-8013.38</v>
+        <v>-7996.55</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.7371357050431</v>
+        <v>-2.731387070395</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M68" s="1">
-        <v>283276.04</v>
+        <v>283108.4</v>
       </c>
       <c r="N68" s="1">
-        <v>284751.79</v>
+        <v>284768.62</v>
       </c>
       <c r="O68" s="1">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C69" s="1">
         <v>349000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.10751787</v>
+        <v>97.33325335</v>
       </c>
       <c r="E69" s="1">
         <v>99.735</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>348075.15</v>
       </c>
       <c r="I69" s="1">
-        <v>1472.2</v>
+        <v>-7607.6</v>
       </c>
       <c r="J69" s="1">
-        <v>0.42295464068607</v>
+        <v>-2.1856199731581</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
-        <v>172.11</v>
+        <v>774.49</v>
       </c>
       <c r="M69" s="1">
-        <v>349375.24</v>
+        <v>339693.06</v>
       </c>
       <c r="N69" s="1">
-        <v>349547.35</v>
+        <v>340467.55</v>
       </c>
       <c r="O69" s="1">
-        <v>0.84</v>
+        <v>0.72</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C70" s="1">
         <v>300000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.88957287</v>
+        <v>97.86667475</v>
       </c>
       <c r="E70" s="1">
         <v>101.14437</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>303433.11</v>
       </c>
       <c r="I70" s="1">
-        <v>7997.25</v>
+        <v>-510.48</v>
       </c>
       <c r="J70" s="1">
-        <v>2.6355891089143</v>
+        <v>-0.16823477174261</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M70" s="1">
-        <v>302668.72</v>
+        <v>293600.03</v>
       </c>
       <c r="N70" s="1">
-        <v>311430.36</v>
+        <v>302922.63</v>
       </c>
       <c r="O70" s="1">
-        <v>0.75</v>
+        <v>0.64</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C71" s="1">
         <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>89.79227491</v>
+        <v>87.4814286</v>
       </c>
       <c r="E71" s="1">
         <v>86.69767</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>173395.34</v>
       </c>
       <c r="I71" s="1">
-        <v>6545.37</v>
+        <v>1981.22</v>
       </c>
       <c r="J71" s="1">
-        <v>3.7748246290817</v>
+        <v>1.142602794285</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
-        <v>356.16</v>
+        <v>413.7</v>
       </c>
       <c r="M71" s="1">
-        <v>179584.55</v>
+        <v>174962.86</v>
       </c>
       <c r="N71" s="1">
-        <v>179940.71</v>
+        <v>175376.56</v>
       </c>
       <c r="O71" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B72" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C72" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.46830708</v>
+        <v>95.69571438</v>
       </c>
       <c r="E72" s="1">
-        <v>92.783958</v>
+        <v>93.376495</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>463919.79</v>
+        <v>560258.97</v>
       </c>
       <c r="I72" s="1">
-        <v>20332.7</v>
+        <v>16726.28</v>
       </c>
       <c r="J72" s="1">
-        <v>4.3828050534339</v>
+        <v>2.9854551012365</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M72" s="1">
-        <v>482341.53</v>
+        <v>574174.29</v>
       </c>
       <c r="N72" s="1">
-        <v>484252.49</v>
+        <v>576985.25</v>
       </c>
       <c r="O72" s="1">
-        <v>1.16</v>
+        <v>1.22</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B73" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>94.94525141</v>
+        <v>91.88287877</v>
       </c>
       <c r="E73" s="1">
         <v>94.91756</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>94917.56</v>
       </c>
       <c r="I73" s="1">
-        <v>1995.5</v>
+        <v>-944.61</v>
       </c>
       <c r="J73" s="1">
-        <v>2.1023507136087</v>
+        <v>-0.99518993113603</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M73" s="1">
-        <v>94945.25</v>
+        <v>91882.88</v>
       </c>
       <c r="N73" s="1">
-        <v>96913.06</v>
+        <v>93972.95</v>
       </c>
       <c r="O73" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C74" s="1">
         <v>140000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.16287587</v>
+        <v>97.20228672</v>
       </c>
       <c r="E74" s="1">
         <v>96.7943</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>135512.02</v>
       </c>
       <c r="I74" s="1">
-        <v>2563.27</v>
+        <v>1319.13</v>
       </c>
       <c r="J74" s="1">
-        <v>1.8915443810815</v>
+        <v>0.97344132276974</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>647.26</v>
+        <v>747.95</v>
       </c>
       <c r="M74" s="1">
-        <v>137428.03</v>
+        <v>136083.2</v>
       </c>
       <c r="N74" s="1">
-        <v>138075.29</v>
+        <v>136831.15</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C75" s="1">
         <v>145000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>94.32727198</v>
+        <v>91.9486169</v>
       </c>
       <c r="E75" s="1">
         <v>93.402414</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>135433.5</v>
       </c>
       <c r="I75" s="1">
-        <v>3529.45</v>
+        <v>215.97</v>
       </c>
       <c r="J75" s="1">
-        <v>2.6060391262132</v>
+        <v>0.15946571564642</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M75" s="1">
-        <v>136774.54</v>
+        <v>133325.5</v>
       </c>
       <c r="N75" s="1">
-        <v>138962.95</v>
+        <v>135649.47</v>
       </c>
       <c r="O75" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C76" s="1">
         <v>135000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.43803231</v>
+        <v>100.02350331</v>
       </c>
       <c r="E76" s="1">
         <v>105.064793</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>141837.47</v>
       </c>
       <c r="I76" s="1">
-        <v>-2959.43</v>
+        <v>-5956.9</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.0864937875725</v>
+        <v>-4.1998070044538</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>586.7</v>
+        <v>848.84</v>
       </c>
       <c r="M76" s="1">
-        <v>138291.34</v>
+        <v>135031.73</v>
       </c>
       <c r="N76" s="1">
-        <v>138878.04</v>
+        <v>135880.57</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C77" s="1">
         <v>130000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>103.37577139</v>
+        <v>100.442222</v>
       </c>
       <c r="E77" s="1">
         <v>107.1356</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>139276.28</v>
       </c>
       <c r="I77" s="1">
-        <v>-4197.71</v>
+        <v>-7721.49</v>
       </c>
       <c r="J77" s="1">
-        <v>-3.0139446573386</v>
+        <v>-5.5440093603879</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>690.07</v>
+        <v>979.9</v>
       </c>
       <c r="M77" s="1">
-        <v>134388.5</v>
+        <v>130574.89</v>
       </c>
       <c r="N77" s="1">
-        <v>135078.57</v>
+        <v>131554.79</v>
       </c>
       <c r="O77" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C78" s="1">
         <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>104.95226832</v>
+        <v>101.97657769</v>
       </c>
       <c r="E78" s="1">
         <v>106.30133</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>318903.99</v>
       </c>
       <c r="I78" s="1">
-        <v>2067.88</v>
+        <v>-6168.78</v>
       </c>
       <c r="J78" s="1">
-        <v>0.64843340467455</v>
+        <v>-1.9343690243575</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="M78" s="1">
-        <v>314856.8</v>
+        <v>305929.73</v>
       </c>
       <c r="N78" s="1">
-        <v>320971.87</v>
+        <v>312735.21</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>0.66</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C79" s="1">
         <v>300000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>83.27919953</v>
+        <v>80.03667075</v>
       </c>
       <c r="E79" s="1">
         <v>82.438423</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>247315.27</v>
       </c>
       <c r="I79" s="1">
-        <v>4388.08</v>
+        <v>-5166.9</v>
       </c>
       <c r="J79" s="1">
-        <v>1.7742859144929</v>
+        <v>-2.0891957055462</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>246</v>
+        <v>158</v>
       </c>
       <c r="M79" s="1">
-        <v>249837.6</v>
+        <v>240110.01</v>
       </c>
       <c r="N79" s="1">
-        <v>251703.35</v>
+        <v>242148.37</v>
       </c>
       <c r="O79" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B80" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C80" s="1">
         <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>106.39887805</v>
+        <v>103.02128663</v>
       </c>
       <c r="E80" s="1">
         <v>109.37547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>109375.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-2976.59</v>
+        <v>-6109.66</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.7214420198606</v>
+        <v>-5.585950853514</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>0.0</v>
+        <v>244.52</v>
       </c>
       <c r="M80" s="1">
-        <v>106398.88</v>
+        <v>103021.29</v>
       </c>
       <c r="N80" s="1">
-        <v>106398.88</v>
+        <v>103265.81</v>
       </c>
       <c r="O80" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C81" s="1">
         <v>825000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>71.41926243</v>
+        <v>67.7626067</v>
       </c>
       <c r="E81" s="1">
         <v>74.717804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>616421.88</v>
       </c>
       <c r="I81" s="1">
-        <v>-26450.12</v>
+        <v>-56024.21</v>
       </c>
       <c r="J81" s="1">
-        <v>-4.2909119319386</v>
+        <v>-9.0886147649399</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>762.84</v>
+      <c r="L81" t="s">
+        <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>589208.92</v>
+        <v>559041.51</v>
       </c>
       <c r="N81" s="1">
-        <v>589971.76</v>
+        <v>560397.67</v>
       </c>
       <c r="O81" s="1">
-        <v>1.42</v>
+        <v>1.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C82" s="1">
         <v>132000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.12913149</v>
+        <v>99.56957105</v>
       </c>
       <c r="E82" s="1">
         <v>99.973</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>131964.36</v>
       </c>
       <c r="I82" s="1">
-        <v>3398.5</v>
+        <v>266.71</v>
       </c>
       <c r="J82" s="1">
-        <v>2.5753165475891</v>
+        <v>0.20210759935486</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
-        <v>552.41</v>
+        <v>799.23</v>
       </c>
       <c r="M82" s="1">
-        <v>134810.45</v>
+        <v>131431.84</v>
       </c>
       <c r="N82" s="1">
-        <v>135362.86</v>
+        <v>132231.07</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B83" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C83" s="1">
         <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.38906621</v>
+        <v>97.35643572</v>
       </c>
       <c r="E83" s="1">
         <v>99.766</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>99766.0</v>
       </c>
       <c r="I83" s="1">
-        <v>2660.74</v>
+        <v>-127.37</v>
       </c>
       <c r="J83" s="1">
-        <v>2.6669807349197</v>
+        <v>-0.12766874486298</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M83" s="1">
-        <v>100389.07</v>
+        <v>97356.44</v>
       </c>
       <c r="N83" s="1">
-        <v>102426.74</v>
+        <v>99638.63</v>
       </c>
       <c r="O83" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B84" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C84" s="1">
         <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.47519279</v>
+        <v>97.47034012</v>
       </c>
       <c r="E84" s="1">
         <v>104.002956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>140403.99</v>
       </c>
       <c r="I84" s="1">
-        <v>-582.17</v>
+        <v>-8770.28</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.4146392136007</v>
+        <v>-6.2464606597006</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>258</v>
+      <c r="L84">
+        <v>48.75</v>
       </c>
       <c r="M84" s="1">
-        <v>135641.51</v>
+        <v>131584.96</v>
       </c>
       <c r="N84" s="1">
-        <v>139821.82</v>
+        <v>131633.71</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B85" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C85" s="1">
         <v>370000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>81.1225</v>
+        <v>77.0225</v>
       </c>
       <c r="E85" s="1">
         <v>83.324986</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>308302.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-3696.53</v>
+        <v>-18493.99</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.198994688495</v>
+        <v>-5.99865164873</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M85" s="1">
-        <v>300153.25</v>
+        <v>284983.25</v>
       </c>
       <c r="N85" s="1">
-        <v>304605.92</v>
+        <v>289808.46</v>
       </c>
       <c r="O85" s="1">
-        <v>0.73</v>
+        <v>0.61</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B86" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>95.4867317</v>
+        <v>92.96828582</v>
       </c>
       <c r="E86" s="1">
-        <v>96.204555</v>
+        <v>94.882578</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>192409.11</v>
+        <v>474412.89</v>
       </c>
       <c r="I86" s="1">
-        <v>1716.41</v>
+        <v>-9348.86</v>
       </c>
       <c r="J86" s="1">
-        <v>0.89206275108284</v>
+        <v>-1.9706167764539</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>264</v>
+      <c r="L86">
+        <v>222.6</v>
       </c>
       <c r="M86" s="1">
-        <v>190973.47</v>
+        <v>464841.43</v>
       </c>
       <c r="N86" s="1">
-        <v>194125.52</v>
+        <v>465064.03</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>0.98</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>265</v>
       </c>
       <c r="B87" t="s">
         <v>266</v>
       </c>
       <c r="C87" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>93.37849103</v>
+        <v>89.98321389</v>
       </c>
       <c r="E87" s="1">
-        <v>100.596413</v>
+        <v>99.086382</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>402385.65</v>
+        <v>495431.91</v>
       </c>
       <c r="I87" s="1">
-        <v>-23479.91</v>
+        <v>-38200.77</v>
       </c>
       <c r="J87" s="1">
-        <v>-5.8351757822378</v>
+        <v>-7.7105994242478</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
         <v>267</v>
       </c>
       <c r="M87" s="1">
-        <v>373513.96</v>
+        <v>449916.07</v>
       </c>
       <c r="N87" s="1">
-        <v>378905.74</v>
+        <v>457231.14</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>268</v>
       </c>
       <c r="B88" t="s">
         <v>269</v>
       </c>
       <c r="C88" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.90658062</v>
+        <v>97.43712428</v>
       </c>
       <c r="E88" s="1">
-        <v>99.651</v>
+        <v>99.957446</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>597906.0</v>
+        <v>699702.12</v>
       </c>
       <c r="I88" s="1">
-        <v>24275.95</v>
+        <v>3300.22</v>
       </c>
       <c r="J88" s="1">
-        <v>4.060161630758</v>
+        <v>0.47166071184692</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
         <v>270</v>
       </c>
       <c r="M88" s="1">
-        <v>605439.48</v>
+        <v>682059.87</v>
       </c>
       <c r="N88" s="1">
-        <v>622181.95</v>
+        <v>703002.34</v>
       </c>
       <c r="O88" s="1">
-        <v>1.5</v>
+        <v>1.48</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>271</v>
       </c>
       <c r="B89" t="s">
         <v>272</v>
       </c>
       <c r="C89" s="1">
         <v>100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.51096668</v>
+        <v>96.73296203</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>100000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>723.3</v>
+        <v>-1838.96</v>
       </c>
       <c r="J89" s="1">
-        <v>0.7233</v>
+        <v>-1.83896</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
         <v>273</v>
       </c>
       <c r="M89" s="1">
-        <v>99510.97</v>
+        <v>96732.96</v>
       </c>
       <c r="N89" s="1">
-        <v>100723.3</v>
+        <v>98161.04</v>
       </c>
       <c r="O89" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>274</v>
       </c>
       <c r="B90" t="s">
         <v>275</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>105.07525945</v>
+        <v>102.47443321</v>
       </c>
       <c r="E90" s="1">
-        <v>108.460098</v>
+        <v>108.334343</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>542300.49</v>
+        <v>650006.06</v>
       </c>
       <c r="I90" s="1">
-        <v>4494.86</v>
+        <v>-7775.1</v>
       </c>
       <c r="J90" s="1">
-        <v>0.82885044046337</v>
+        <v>-1.1961580788954</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
         <v>276</v>
       </c>
       <c r="M90" s="1">
-        <v>525376.3</v>
+        <v>614846.6</v>
       </c>
       <c r="N90" s="1">
-        <v>546795.35</v>
+        <v>642230.96</v>
       </c>
       <c r="O90" s="1">
-        <v>1.32</v>
+        <v>1.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>277</v>
       </c>
       <c r="B91" t="s">
         <v>278</v>
       </c>
       <c r="C91" s="1">
         <v>300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.16137513</v>
+        <v>95.08828607</v>
       </c>
       <c r="E91" s="1">
         <v>98.642</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>295926.0</v>
       </c>
       <c r="I91" s="1">
-        <v>14806.41</v>
+        <v>342.28</v>
       </c>
       <c r="J91" s="1">
-        <v>5.0034163946392</v>
+        <v>0.11566405114792</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
         <v>279</v>
       </c>
       <c r="M91" s="1">
-        <v>300484.12</v>
+        <v>285264.86</v>
       </c>
       <c r="N91" s="1">
-        <v>310732.41</v>
+        <v>296268.28</v>
       </c>
       <c r="O91" s="1">
-        <v>0.75</v>
+        <v>0.62</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>280</v>
       </c>
       <c r="B92" t="s">
         <v>281</v>
       </c>
       <c r="C92" s="1">
         <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.25478592</v>
+        <v>89.80163466</v>
       </c>
       <c r="E92" s="1">
         <v>89.22416</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>178448.32</v>
       </c>
       <c r="I92" s="1">
-        <v>6296.87</v>
+        <v>1505.63</v>
       </c>
       <c r="J92" s="1">
-        <v>3.5286799001526</v>
+        <v>0.84373447729853</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
-        <v>235.62</v>
+        <v>350.68</v>
       </c>
       <c r="M92" s="1">
-        <v>184509.57</v>
+        <v>179603.27</v>
       </c>
       <c r="N92" s="1">
-        <v>184745.19</v>
+        <v>179953.95</v>
       </c>
       <c r="O92" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>282</v>
       </c>
       <c r="B93" t="s">
         <v>283</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.72452563</v>
+        <v>97.67342091</v>
       </c>
       <c r="E93" s="1">
         <v>99.75655</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>99756.55</v>
       </c>
       <c r="I93" s="1">
-        <v>858.04</v>
+        <v>-1027.65</v>
       </c>
       <c r="J93" s="1">
-        <v>0.86013399621378</v>
+        <v>-1.0301579194549</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>890.07</v>
+      <c r="L93" t="s">
+        <v>284</v>
       </c>
       <c r="M93" s="1">
-        <v>99724.52</v>
+        <v>97673.42</v>
       </c>
       <c r="N93" s="1">
-        <v>100614.59</v>
+        <v>98728.9</v>
       </c>
       <c r="O93" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B94" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.27582386</v>
+        <v>100.18931098</v>
       </c>
       <c r="E94" s="1">
         <v>107.36234</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>107362.34</v>
       </c>
       <c r="I94" s="1">
-        <v>-3878.3</v>
+        <v>-6734.67</v>
       </c>
       <c r="J94" s="1">
-        <v>-3.6123467502664</v>
+        <v>-6.2728420412595</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
-        <v>208.22</v>
+        <v>438.36</v>
       </c>
       <c r="M94" s="1">
-        <v>103275.82</v>
+        <v>100189.31</v>
       </c>
       <c r="N94" s="1">
-        <v>103484.04</v>
+        <v>100627.67</v>
       </c>
       <c r="O94" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B95" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C95" s="1">
         <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.21829491</v>
+        <v>100.81574644</v>
       </c>
       <c r="E95" s="1">
         <v>103.74867</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>311246.01</v>
       </c>
       <c r="I95" s="1">
-        <v>1884.56</v>
+        <v>-1611.1</v>
       </c>
       <c r="J95" s="1">
-        <v>0.60548888642781</v>
+        <v>-0.51762912559104</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M95" s="1">
-        <v>306654.89</v>
+        <v>302447.24</v>
       </c>
       <c r="N95" s="1">
-        <v>313130.57</v>
+        <v>309634.91</v>
       </c>
       <c r="O95" s="1">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C96" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.16526739</v>
+        <v>98.67260229</v>
       </c>
       <c r="E96" s="1">
-        <v>101.783116</v>
+        <v>101.518663</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>508915.58</v>
+        <v>609111.98</v>
       </c>
       <c r="I96" s="1">
-        <v>-1308.42</v>
+        <v>-13817.46</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.25709961561798</v>
+        <v>-2.2684597337915</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M96" s="1">
-        <v>505826.34</v>
+        <v>592035.62</v>
       </c>
       <c r="N96" s="1">
-        <v>507607.16</v>
+        <v>595294.52</v>
       </c>
       <c r="O96" s="1">
-        <v>1.22</v>
+        <v>1.25</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B97" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C97" s="1">
         <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.35953967</v>
+        <v>100.22993192</v>
       </c>
       <c r="E97" s="1">
         <v>99.884</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>99884.0</v>
       </c>
       <c r="I97" s="1">
-        <v>3631.7</v>
+        <v>3732.23</v>
       </c>
       <c r="J97" s="1">
-        <v>3.6359176644908</v>
+        <v>3.7365644147211</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M97" s="1">
-        <v>100359.54</v>
+        <v>100229.93</v>
       </c>
       <c r="N97" s="1">
-        <v>103515.7</v>
+        <v>103616.23</v>
       </c>
       <c r="O97" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B98" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C98" s="1">
         <v>150000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.47888335</v>
+        <v>102.4092386</v>
       </c>
       <c r="E98" s="1">
         <v>106.489533</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>159734.3</v>
       </c>
       <c r="I98" s="1">
-        <v>-1041.32</v>
+        <v>-2235.85</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.6519075740151</v>
+        <v>-1.3997306777567</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M98" s="1">
-        <v>155218.32</v>
+        <v>153613.86</v>
       </c>
       <c r="N98" s="1">
-        <v>158692.98</v>
+        <v>157498.45</v>
       </c>
       <c r="O98" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B99" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C99" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>107.9288892</v>
+        <v>105.34658992</v>
       </c>
       <c r="E99" s="1">
-        <v>109.861915</v>
+        <v>110.013816</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>439447.66</v>
+        <v>550069.08</v>
       </c>
       <c r="I99" s="1">
-        <v>7654.2</v>
+        <v>-2700.86</v>
       </c>
       <c r="J99" s="1">
-        <v>1.7417773939222</v>
+        <v>-0.49100378447013</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M99" s="1">
-        <v>431715.56</v>
+        <v>526732.95</v>
       </c>
       <c r="N99" s="1">
-        <v>447101.86</v>
+        <v>547368.22</v>
       </c>
       <c r="O99" s="1">
-        <v>1.08</v>
+        <v>1.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B100" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C100" s="1">
         <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.1675</v>
+        <v>91.896</v>
       </c>
       <c r="E100" s="1">
         <v>104.270342</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>625622.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-41910.2</v>
+        <v>-66503.58</v>
       </c>
       <c r="J100" s="1">
-        <v>-6.6989646544587</v>
+        <v>-10.629992980586</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M100" s="1">
-        <v>577005.0</v>
+        <v>551376.0</v>
       </c>
       <c r="N100" s="1">
-        <v>583711.85</v>
+        <v>559118.47</v>
       </c>
       <c r="O100" s="1">
-        <v>1.4</v>
+        <v>1.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B101" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C101" s="1">
         <v>285000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.57851062</v>
+        <v>97.64121391</v>
       </c>
       <c r="E101" s="1">
         <v>97.791014</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>278704.39</v>
       </c>
       <c r="I101" s="1">
-        <v>3766.97</v>
+        <v>1341.63</v>
       </c>
       <c r="J101" s="1">
-        <v>1.3516005255604</v>
+        <v>0.48138100731029</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M101" s="1">
-        <v>280948.76</v>
+        <v>278277.46</v>
       </c>
       <c r="N101" s="1">
-        <v>282471.36</v>
+        <v>280046.02</v>
       </c>
       <c r="O101" s="1">
-        <v>0.68</v>
+        <v>0.59</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B102" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C102" s="1">
         <v>365000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>103.53860067</v>
+        <v>100.81273776</v>
       </c>
       <c r="E102" s="1">
         <v>105.094956</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>383596.59</v>
       </c>
       <c r="I102" s="1">
-        <v>2999.3</v>
+        <v>-6136.35</v>
       </c>
       <c r="J102" s="1">
-        <v>0.78188911950443</v>
+        <v>-1.5996883601077</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="M102" s="1">
-        <v>377915.89</v>
+        <v>367966.49</v>
       </c>
       <c r="N102" s="1">
-        <v>386595.89</v>
+        <v>377460.24</v>
       </c>
       <c r="O102" s="1">
-        <v>0.93</v>
+        <v>0.8</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B103" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C103" s="1">
         <v>295000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>106.3025</v>
+        <v>100.0665</v>
       </c>
       <c r="E103" s="1">
         <v>105.485329</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>311181.72</v>
       </c>
       <c r="I103" s="1">
-        <v>6480.68</v>
+        <v>-11226.24</v>
       </c>
       <c r="J103" s="1">
-        <v>2.0826030526472</v>
+        <v>-3.6076155116052</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M103" s="1">
-        <v>313592.37</v>
+        <v>295196.17</v>
       </c>
       <c r="N103" s="1">
-        <v>317662.4</v>
+        <v>299955.48</v>
       </c>
       <c r="O103" s="1">
-        <v>0.76</v>
+        <v>0.63</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B104" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0</v>
+        <v>96.74052118</v>
       </c>
       <c r="E104" s="1">
-        <v>99.01932</v>
+        <v>100.292605</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99019.32</v>
+        <v>200585.21</v>
       </c>
       <c r="I104" s="1">
-        <v>980.68</v>
+        <v>-2932.93</v>
       </c>
       <c r="J104" s="1">
-        <v>0.99039258197289</v>
+        <v>-1.4621865689898</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>316</v>
       </c>
       <c r="M104" s="1">
-        <v>100000.0</v>
+        <v>193481.05</v>
       </c>
       <c r="N104" s="1">
-        <v>100000.0</v>
+        <v>197652.28</v>
       </c>
       <c r="O104" s="1">
-        <v>0.24</v>
+        <v>0.42</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B105" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.03383672</v>
+        <v>100.34680232</v>
       </c>
       <c r="E105" s="1">
-        <v>100.292605</v>
+        <v>106.064042</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>200585.21</v>
+        <v>530320.21</v>
       </c>
       <c r="I105" s="1">
-        <v>3236.57</v>
+        <v>-9990.31</v>
       </c>
       <c r="J105" s="1">
-        <v>1.6135636321342</v>
+        <v>-1.8838260001443</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M105" s="1">
-        <v>200067.67</v>
+        <v>501734.01</v>
       </c>
       <c r="N105" s="1">
-        <v>203821.78</v>
+        <v>520329.9</v>
       </c>
       <c r="O105" s="1">
-        <v>0.49</v>
+        <v>1.1</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B106" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C106" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.07681712</v>
+        <v>99.71366839</v>
       </c>
       <c r="E106" s="1">
-        <v>106.299898</v>
+        <v>99.297</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>425199.59</v>
+        <v>99297.0</v>
       </c>
       <c r="I106" s="1">
-        <v>1121.38</v>
+        <v>536.87</v>
       </c>
       <c r="J106" s="1">
-        <v>0.2637302637098</v>
+        <v>0.5406709165433</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>320</v>
+      <c r="L106">
+        <v>120.21</v>
       </c>
       <c r="M106" s="1">
-        <v>412307.27</v>
+        <v>99713.66</v>
       </c>
       <c r="N106" s="1">
-        <v>426320.97</v>
+        <v>99833.87</v>
       </c>
       <c r="O106" s="1">
-        <v>1.03</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B107" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.13575527</v>
+        <v>100.47484638</v>
       </c>
       <c r="E107" s="1">
-        <v>99.297</v>
+        <v>100.24168</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>99297.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I107" s="1">
-        <v>6139.78</v>
+        <v>3627.69</v>
       </c>
       <c r="J107" s="1">
-        <v>6.1832482350927</v>
+        <v>3.618943736777</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M107" s="1">
-        <v>102135.75</v>
+        <v>100474.85</v>
       </c>
       <c r="N107" s="1">
-        <v>105436.78</v>
+        <v>103869.37</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B108" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.80216969</v>
+        <v>98.52664006</v>
       </c>
       <c r="E108" s="1">
-        <v>100.24168</v>
+        <v>99.884</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>100241.68</v>
+        <v>99884.0</v>
       </c>
       <c r="I108" s="1">
-        <v>4753.64</v>
+        <v>-1238.18</v>
       </c>
       <c r="J108" s="1">
-        <v>4.7421791015474</v>
+        <v>-1.2396179568299</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>326</v>
+      <c r="L108">
+        <v>119.18</v>
       </c>
       <c r="M108" s="1">
-        <v>101802.17</v>
+        <v>98526.64</v>
       </c>
       <c r="N108" s="1">
-        <v>104995.32</v>
+        <v>98645.82</v>
       </c>
       <c r="O108" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>327</v>
       </c>
       <c r="B109" t="s">
         <v>328</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.31546027</v>
+        <v>95.68581502</v>
       </c>
       <c r="E109" s="1">
         <v>97.65639</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>97656.39</v>
       </c>
       <c r="I109" s="1">
-        <v>28.52</v>
+        <v>-1517.7</v>
       </c>
       <c r="J109" s="1">
-        <v>0.029204438132517</v>
+        <v>-1.5541225720099</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>369.45</v>
+        <v>452.88</v>
       </c>
       <c r="M109" s="1">
-        <v>97315.46</v>
+        <v>95685.81</v>
       </c>
       <c r="N109" s="1">
-        <v>97684.91</v>
+        <v>96138.69</v>
       </c>
       <c r="O109" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>329</v>
       </c>
       <c r="B110" t="s">
         <v>330</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>86.7255462</v>
+        <v>83.29141256</v>
       </c>
       <c r="E110" s="1">
         <v>86.56115</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>259683.45</v>
       </c>
       <c r="I110" s="1">
-        <v>1864.76</v>
+        <v>-8114.01</v>
       </c>
       <c r="J110" s="1">
-        <v>0.71808965877494</v>
+        <v>-3.1245772497246</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
         <v>331</v>
       </c>
       <c r="M110" s="1">
-        <v>260176.63</v>
+        <v>249874.23</v>
       </c>
       <c r="N110" s="1">
-        <v>261548.21</v>
+        <v>251569.44</v>
       </c>
       <c r="O110" s="1">
-        <v>0.63</v>
+        <v>0.53</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>332</v>
       </c>
       <c r="B111" t="s">
         <v>333</v>
       </c>
       <c r="C111" s="1">
         <v>300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.64565641</v>
+        <v>96.48726264</v>
       </c>
       <c r="E111" s="1">
         <v>99.507</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>298521.0</v>
       </c>
       <c r="I111" s="1">
-        <v>5594.05</v>
+        <v>-3277.02</v>
       </c>
       <c r="J111" s="1">
-        <v>1.8739217676478</v>
+        <v>-1.0977519169506</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
         <v>334</v>
       </c>
       <c r="M111" s="1">
-        <v>298936.97</v>
+        <v>289461.79</v>
       </c>
       <c r="N111" s="1">
-        <v>304115.05</v>
+        <v>295243.98</v>
       </c>
       <c r="O111" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>335</v>
       </c>
       <c r="B112" t="s">
         <v>336</v>
       </c>
       <c r="C112" s="1">
         <v>139000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.58204637</v>
+        <v>97.83675096</v>
       </c>
       <c r="E112" s="1">
         <v>99.647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>138509.33</v>
       </c>
       <c r="I112" s="1">
-        <v>2574.52</v>
+        <v>-981.53</v>
       </c>
       <c r="J112" s="1">
-        <v>1.8587339928653</v>
+        <v>-0.70863818343501</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
         <v>337</v>
       </c>
       <c r="M112" s="1">
-        <v>139809.05</v>
+        <v>135993.09</v>
       </c>
       <c r="N112" s="1">
-        <v>141083.85</v>
+        <v>137527.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>338</v>
       </c>
       <c r="B113" t="s">
         <v>339</v>
       </c>
       <c r="C113" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>94.87428978</v>
+        <v>93.01997437</v>
       </c>
       <c r="E113" s="1">
-        <v>95.38125</v>
+        <v>95.15085</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>381525.0</v>
+        <v>475754.25</v>
       </c>
       <c r="I113" s="1">
-        <v>-1134.69</v>
+        <v>-9394.1</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.29740908197366</v>
+        <v>-1.9745698540791</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>893.15</v>
+      <c r="L113" t="s">
+        <v>340</v>
       </c>
       <c r="M113" s="1">
-        <v>379497.16</v>
+        <v>465099.88</v>
       </c>
       <c r="N113" s="1">
-        <v>380390.31</v>
+        <v>466360.15</v>
       </c>
       <c r="O113" s="1">
-        <v>0.91</v>
+        <v>0.98</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C114" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>102.25547503</v>
+        <v>101.13619719</v>
       </c>
       <c r="E114" s="1">
-        <v>104.363955</v>
+        <v>104.254864</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>417455.82</v>
+        <v>521274.32</v>
       </c>
       <c r="I114" s="1">
-        <v>-500.48</v>
+        <v>-4506.58</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.11988813570739</v>
+        <v>-0.86453136613367</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M114" s="1">
-        <v>409021.9</v>
+        <v>505680.99</v>
       </c>
       <c r="N114" s="1">
-        <v>416955.34</v>
+        <v>516767.74</v>
       </c>
       <c r="O114" s="1">
-        <v>1.0</v>
+        <v>1.09</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B115" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C115" s="1">
         <v>415000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>71.337</v>
+        <v>68.561</v>
       </c>
       <c r="E115" s="1">
         <v>74.176043</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>307830.58</v>
       </c>
       <c r="I115" s="1">
-        <v>-11514.84</v>
+        <v>-22915.85</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.7406420115896</v>
+        <v>-7.4443058905974</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
-        <v>267.19</v>
+        <v>386.58</v>
       </c>
       <c r="M115" s="1">
-        <v>296048.55</v>
+        <v>284528.15</v>
       </c>
       <c r="N115" s="1">
-        <v>296315.74</v>
+        <v>284914.73</v>
       </c>
       <c r="O115" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C116" s="1">
-        <v>541000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.34157591</v>
+        <v>96.20409283</v>
       </c>
       <c r="E116" s="1">
-        <v>99.56754</v>
+        <v>99.423502</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>538660.39</v>
+        <v>637304.65</v>
       </c>
       <c r="I116" s="1">
-        <v>3787.34</v>
+        <v>-13502.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.70310348975168</v>
+        <v>-2.1186099928817</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M116" s="1">
-        <v>537437.92</v>
+        <v>616668.23</v>
       </c>
       <c r="N116" s="1">
-        <v>542447.73</v>
+        <v>623802.65</v>
       </c>
       <c r="O116" s="1">
-        <v>1.3</v>
+        <v>1.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.66155657</v>
+        <v>97.10862189</v>
       </c>
       <c r="E117" s="1">
-        <v>99.726</v>
+        <v>99.815013</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>498630.0</v>
+        <v>598890.08</v>
       </c>
       <c r="I117" s="1">
-        <v>12684.63</v>
+        <v>-5421.91</v>
       </c>
       <c r="J117" s="1">
-        <v>2.5438962757957</v>
+        <v>-0.9053263997961</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="M117" s="1">
-        <v>503307.78</v>
+        <v>582651.73</v>
       </c>
       <c r="N117" s="1">
-        <v>511314.63</v>
+        <v>593468.17</v>
       </c>
       <c r="O117" s="1">
-        <v>1.23</v>
+        <v>1.25</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C118" s="1">
         <v>130000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>103.82684327</v>
+        <v>101.69974221</v>
       </c>
       <c r="E118" s="1">
         <v>105.578454</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>137251.99</v>
       </c>
       <c r="I118" s="1">
-        <v>1295.24</v>
+        <v>-1152.12</v>
       </c>
       <c r="J118" s="1">
-        <v>0.94369487830377</v>
+        <v>-0.83941952317048</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M118" s="1">
-        <v>134974.9</v>
+        <v>132209.66</v>
       </c>
       <c r="N118" s="1">
-        <v>138547.23</v>
+        <v>136099.87</v>
       </c>
       <c r="O118" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C119" s="1">
         <v>155000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>94.23500032</v>
+        <v>91.97137086</v>
       </c>
       <c r="E119" s="1">
         <v>91.593929</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>141970.59</v>
       </c>
       <c r="I119" s="1">
-        <v>4974.29</v>
+        <v>1543.7</v>
       </c>
       <c r="J119" s="1">
-        <v>3.5037467971359</v>
+        <v>1.0873378775139</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
-        <v>880.63</v>
+        <v>958.66</v>
       </c>
       <c r="M119" s="1">
-        <v>146064.25</v>
+        <v>142555.63</v>
       </c>
       <c r="N119" s="1">
-        <v>146944.88</v>
+        <v>143514.29</v>
       </c>
       <c r="O119" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B120" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C120" s="1">
         <v>280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>90.60696403</v>
+        <v>87.39119138</v>
       </c>
       <c r="E120" s="1">
         <v>89.961514</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>251892.24</v>
       </c>
       <c r="I120" s="1">
-        <v>5035.89</v>
+        <v>-3706.49</v>
       </c>
       <c r="J120" s="1">
-        <v>1.9992239538622</v>
+        <v>-1.4714585887997</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M120" s="1">
-        <v>253699.5</v>
+        <v>244695.34</v>
       </c>
       <c r="N120" s="1">
-        <v>256928.13</v>
+        <v>248185.75</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.52</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C121" s="1">
-        <v>145000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.49076858</v>
+        <v>94.69958975</v>
       </c>
       <c r="E121" s="1">
-        <v>96.312793</v>
+        <v>96.392049</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>139653.55</v>
+        <v>428944.62</v>
       </c>
       <c r="I121" s="1">
-        <v>2736.47</v>
+        <v>-3767.23</v>
       </c>
       <c r="J121" s="1">
-        <v>1.9594704180452</v>
+        <v>-0.87825556595161</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M121" s="1">
-        <v>141361.61</v>
+        <v>421413.18</v>
       </c>
       <c r="N121" s="1">
-        <v>142390.02</v>
+        <v>425177.39</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.9</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.59120165</v>
+        <v>95.04613422</v>
       </c>
       <c r="E122" s="1">
-        <v>100.26261</v>
+        <v>98.007783</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>100262.61</v>
+        <v>294023.35</v>
       </c>
       <c r="I122" s="1">
-        <v>-1301.55</v>
+        <v>-7257.55</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.2981409520458</v>
+        <v>-2.4683583803803</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122">
-        <v>369.86</v>
+      <c r="L122" t="s">
+        <v>365</v>
       </c>
       <c r="M122" s="1">
-        <v>98591.2</v>
+        <v>285138.4</v>
       </c>
       <c r="N122" s="1">
-        <v>98961.06</v>
+        <v>286765.8</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.6</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B123" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.33959616</v>
+        <v>102.16436527</v>
       </c>
       <c r="E123" s="1">
         <v>104.91632</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>104916.32</v>
       </c>
       <c r="I123" s="1">
-        <v>1058.89</v>
+        <v>149.76</v>
       </c>
       <c r="J123" s="1">
-        <v>1.0092710075992</v>
+        <v>0.14274233026854</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="M123" s="1">
-        <v>103339.59</v>
+        <v>102164.37</v>
       </c>
       <c r="N123" s="1">
-        <v>105975.21</v>
+        <v>105066.08</v>
       </c>
       <c r="O123" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B124" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.02088113</v>
+        <v>97.7979868</v>
       </c>
       <c r="E124" s="1">
-        <v>102.397263</v>
+        <v>102.242292</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>409589.05</v>
+        <v>511211.46</v>
       </c>
       <c r="I124" s="1">
-        <v>3260.23</v>
+        <v>-10293.44</v>
       </c>
       <c r="J124" s="1">
-        <v>0.7959758689838</v>
+        <v>-2.013538585383</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="M124" s="1">
-        <v>404083.53</v>
+        <v>488989.94</v>
       </c>
       <c r="N124" s="1">
-        <v>412849.28</v>
+        <v>500918.02</v>
       </c>
       <c r="O124" s="1">
-        <v>0.99</v>
+        <v>1.06</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B125" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C125" s="1">
         <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>101.59614926</v>
+        <v>98.26945304</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>3231.08</v>
+        <v>127.33</v>
       </c>
       <c r="J125" s="1">
-        <v>3.23108</v>
+        <v>0.12733</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M125" s="1">
-        <v>101596.15</v>
+        <v>98269.45</v>
       </c>
       <c r="N125" s="1">
-        <v>103231.08</v>
+        <v>100127.33</v>
       </c>
       <c r="O125" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B126" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>82.14644384</v>
+        <v>79.192937</v>
       </c>
       <c r="E126" s="1">
-        <v>81.19948</v>
+        <v>81.08293</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>405997.4</v>
+        <v>486497.58</v>
       </c>
       <c r="I126" s="1">
-        <v>5248.52</v>
+        <v>-10464.62</v>
       </c>
       <c r="J126" s="1">
-        <v>1.2927471949328</v>
+        <v>-2.1510117275404</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
-        <v>513.7</v>
+        <v>875.34</v>
       </c>
       <c r="M126" s="1">
-        <v>410732.22</v>
+        <v>475157.62</v>
       </c>
       <c r="N126" s="1">
-        <v>411245.92</v>
+        <v>476032.96</v>
       </c>
       <c r="O126" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B127" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C127" s="1">
-        <v>383000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.97795537</v>
+        <v>97.03521336</v>
       </c>
       <c r="E127" s="1">
-        <v>99.275</v>
+        <v>99.429627</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>380223.25</v>
+        <v>480245.1</v>
       </c>
       <c r="I127" s="1">
-        <v>9137.74</v>
+        <v>-2498.84</v>
       </c>
       <c r="J127" s="1">
-        <v>2.4032565078543</v>
+        <v>-0.52032597521557</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M127" s="1">
-        <v>382915.57</v>
+        <v>468680.09</v>
       </c>
       <c r="N127" s="1">
-        <v>389360.99</v>
+        <v>477746.26</v>
       </c>
       <c r="O127" s="1">
-        <v>0.94</v>
+        <v>1.01</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B128" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.85581517</v>
+        <v>99.61431085</v>
       </c>
       <c r="E128" s="1">
-        <v>102.245684</v>
+        <v>102.181054</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>715719.79</v>
+        <v>919629.49</v>
       </c>
       <c r="I128" s="1">
-        <v>4918.18</v>
+        <v>-11391.45</v>
       </c>
       <c r="J128" s="1">
-        <v>0.68716557355498</v>
+        <v>-1.2386999464317</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="M128" s="1">
-        <v>712990.71</v>
+        <v>896528.79</v>
       </c>
       <c r="N128" s="1">
-        <v>720637.97</v>
+        <v>908238.04</v>
       </c>
       <c r="O128" s="1">
-        <v>1.73</v>
+        <v>1.91</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B129" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C129" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>68.9025</v>
+        <v>64.619</v>
       </c>
       <c r="E129" s="1">
-        <v>69.158958</v>
+        <v>68.824779</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>414953.75</v>
+        <v>481773.45</v>
       </c>
       <c r="I129" s="1">
-        <v>2011.93</v>
+        <v>-24895.24</v>
       </c>
       <c r="J129" s="1">
-        <v>0.48485644484476</v>
+        <v>-5.1674163447571</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="M129" s="1">
-        <v>413415.0</v>
+        <v>452333.0</v>
       </c>
       <c r="N129" s="1">
-        <v>416965.68</v>
+        <v>456878.21</v>
       </c>
       <c r="O129" s="1">
-        <v>1.0</v>
+        <v>0.96</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B130" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C130" s="1">
         <v>102000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.27809112</v>
+        <v>99.56174825</v>
       </c>
       <c r="E130" s="1">
         <v>99.646</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>101638.92</v>
       </c>
       <c r="I130" s="1">
-        <v>6108.02</v>
+        <v>-27.25</v>
       </c>
       <c r="J130" s="1">
-        <v>6.0095286333227</v>
+        <v>-0.026810595783584</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>386</v>
+      <c r="L130">
+        <v>58.68</v>
       </c>
       <c r="M130" s="1">
-        <v>104323.65</v>
+        <v>101552.99</v>
       </c>
       <c r="N130" s="1">
-        <v>107746.94</v>
+        <v>101611.67</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B131" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C131" s="1">
         <v>360000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>104.95530472</v>
+        <v>102.04861139</v>
       </c>
       <c r="E131" s="1">
         <v>105.116214</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>378418.37</v>
       </c>
       <c r="I131" s="1">
-        <v>6482.64</v>
+        <v>-3152.96</v>
       </c>
       <c r="J131" s="1">
-        <v>1.7130880829068</v>
+        <v>-0.83319422363137</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M131" s="1">
-        <v>377839.09</v>
+        <v>367375.0</v>
       </c>
       <c r="N131" s="1">
-        <v>384901.01</v>
+        <v>375265.41</v>
       </c>
       <c r="O131" s="1">
-        <v>0.93</v>
+        <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B132" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C132" s="1">
         <v>240000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.78877964</v>
+        <v>98.87805101</v>
       </c>
       <c r="E132" s="1">
         <v>101.505154</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>243612.37</v>
       </c>
       <c r="I132" s="1">
-        <v>1513.3</v>
+        <v>-2675.46</v>
       </c>
       <c r="J132" s="1">
-        <v>0.62119177281515</v>
+        <v>-1.0982447237798</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M132" s="1">
-        <v>241893.07</v>
+        <v>237307.32</v>
       </c>
       <c r="N132" s="1">
-        <v>245125.67</v>
+        <v>240936.91</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.51</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B133" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C133" s="1">
         <v>140000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.55925376</v>
+        <v>100.24753512</v>
       </c>
       <c r="E133" s="1">
         <v>101.271864</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>141780.61</v>
       </c>
       <c r="I133" s="1">
-        <v>-38.75</v>
+        <v>-223.44</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.027330958725597</v>
+        <v>-0.15759559787477</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>958.9</v>
+      <c r="L133" t="s">
+        <v>396</v>
       </c>
       <c r="M133" s="1">
-        <v>140782.96</v>
+        <v>140346.55</v>
       </c>
       <c r="N133" s="1">
-        <v>141741.86</v>
+        <v>141557.17</v>
       </c>
       <c r="O133" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B134" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C134" s="1">
         <v>130000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>101.29377609</v>
+        <v>96.65475273</v>
       </c>
       <c r="E134" s="1">
         <v>105.684715</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>137390.13</v>
       </c>
       <c r="I134" s="1">
-        <v>-1086.99</v>
+        <v>-11712.24</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.79117037009864</v>
+        <v>-8.5248045110664</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>397</v>
+      <c r="L134">
+        <v>26.71</v>
       </c>
       <c r="M134" s="1">
-        <v>131681.91</v>
+        <v>125651.18</v>
       </c>
       <c r="N134" s="1">
-        <v>136303.14</v>
+        <v>125677.89</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B135" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C135" s="1">
         <v>135000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.89313726</v>
+        <v>96.23986921</v>
       </c>
       <c r="E135" s="1">
         <v>103.578504</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>139830.98</v>
       </c>
       <c r="I135" s="1">
-        <v>-4912.83</v>
+        <v>-9582.6</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.513405970551</v>
+        <v>-6.8529877999854</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
-        <v>62.41</v>
+        <v>324.55</v>
       </c>
       <c r="M135" s="1">
-        <v>134855.74</v>
+        <v>129923.83</v>
       </c>
       <c r="N135" s="1">
-        <v>134918.15</v>
+        <v>130248.38</v>
       </c>
       <c r="O135" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B136" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C136" s="1">
         <v>300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.30316915</v>
+        <v>98.66315707</v>
       </c>
       <c r="E136" s="1">
         <v>99.860373</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>299581.12</v>
       </c>
       <c r="I136" s="1">
-        <v>3888.66</v>
+        <v>2443.28</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2980323993715</v>
+        <v>0.81556541346798</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M136" s="1">
-        <v>297909.51</v>
+        <v>295989.47</v>
       </c>
       <c r="N136" s="1">
-        <v>303469.78</v>
+        <v>302024.4</v>
       </c>
       <c r="O136" s="1">
-        <v>0.73</v>
+        <v>0.64</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B137" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C137" s="1">
         <v>140000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.64946347</v>
+        <v>99.42442214</v>
       </c>
       <c r="E137" s="1">
         <v>98.412086</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>137776.92</v>
       </c>
       <c r="I137" s="1">
-        <v>2393.01</v>
+        <v>2208.85</v>
       </c>
       <c r="J137" s="1">
-        <v>1.7368729102088</v>
+        <v>1.6032075619051</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>660.68</v>
+        <v>791.58</v>
       </c>
       <c r="M137" s="1">
-        <v>139509.25</v>
+        <v>139194.19</v>
       </c>
       <c r="N137" s="1">
-        <v>140169.93</v>
+        <v>139985.77</v>
       </c>
       <c r="O137" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B138" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C138" s="1">
         <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.56888147</v>
+        <v>98.90688824</v>
       </c>
       <c r="E138" s="1">
         <v>98.960671</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>138544.94</v>
       </c>
       <c r="I138" s="1">
-        <v>2677.25</v>
+        <v>1891.42</v>
       </c>
       <c r="J138" s="1">
-        <v>1.9324054707447</v>
+        <v>1.3652032329726</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M138" s="1">
-        <v>139396.44</v>
+        <v>138469.65</v>
       </c>
       <c r="N138" s="1">
-        <v>141222.19</v>
+        <v>140436.36</v>
       </c>
       <c r="O138" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B139" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C139" s="1">
         <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>109.50197732</v>
+        <v>105.78301247</v>
       </c>
       <c r="E139" s="1">
         <v>110.213723</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>143277.84</v>
       </c>
       <c r="I139" s="1">
-        <v>1094.18</v>
+        <v>-3403.9</v>
       </c>
       <c r="J139" s="1">
-        <v>0.76367706269162</v>
+        <v>-2.3757337491967</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M139" s="1">
-        <v>142352.57</v>
+        <v>137517.91</v>
       </c>
       <c r="N139" s="1">
-        <v>144372.02</v>
+        <v>139873.94</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B140" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C140" s="1">
-        <v>450000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.13207813</v>
+        <v>97.46170979</v>
       </c>
       <c r="E140" s="1">
-        <v>99.80438</v>
+        <v>99.944829</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>449119.71</v>
+        <v>549696.56</v>
       </c>
       <c r="I140" s="1">
-        <v>9759.57</v>
+        <v>-2581.81</v>
       </c>
       <c r="J140" s="1">
-        <v>2.1730442424805</v>
+        <v>-0.46967912624376</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M140" s="1">
-        <v>450594.35</v>
+        <v>536039.41</v>
       </c>
       <c r="N140" s="1">
-        <v>458879.28</v>
+        <v>547114.75</v>
       </c>
       <c r="O140" s="1">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B141" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C141" s="1">
         <v>100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.97986583</v>
+        <v>101.14740098</v>
       </c>
       <c r="E141" s="1">
         <v>104.27347</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>104273.47</v>
       </c>
       <c r="I141" s="1">
-        <v>2063.25</v>
+        <v>-546.27</v>
       </c>
       <c r="J141" s="1">
-        <v>1.9786912241436</v>
+        <v>-0.52388205743992</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M141" s="1">
-        <v>103979.87</v>
+        <v>101147.41</v>
       </c>
       <c r="N141" s="1">
-        <v>106336.72</v>
+        <v>103727.2</v>
       </c>
       <c r="O141" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B142" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>92.87660089</v>
+        <v>91.13644648</v>
       </c>
       <c r="E142" s="1">
         <v>95.837535</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>191675.07</v>
       </c>
       <c r="I142" s="1">
-        <v>-5402.01</v>
+        <v>-8839.16</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.8183164352046</v>
+        <v>-4.6115334665066</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
-        <v>519.86</v>
+        <v>563.01</v>
       </c>
       <c r="M142" s="1">
-        <v>185753.2</v>
+        <v>182272.9</v>
       </c>
       <c r="N142" s="1">
-        <v>186273.06</v>
+        <v>182835.91</v>
       </c>
       <c r="O142" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B143" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C143" s="1">
-        <v>260000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>86.2107676</v>
+        <v>83.31960093</v>
       </c>
       <c r="E143" s="1">
-        <v>84.884027</v>
+        <v>85.126713</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>220698.47</v>
+        <v>476709.59</v>
       </c>
       <c r="I143" s="1">
-        <v>4635.55</v>
+        <v>-7323.66</v>
       </c>
       <c r="J143" s="1">
-        <v>2.1003996991914</v>
+        <v>-1.5362938261846</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M143" s="1">
-        <v>224147.99</v>
+        <v>466589.77</v>
       </c>
       <c r="N143" s="1">
-        <v>225334.02</v>
+        <v>469385.93</v>
       </c>
       <c r="O143" s="1">
-        <v>0.54</v>
+        <v>0.99</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B144" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.87136751</v>
+        <v>94.39186858</v>
       </c>
       <c r="E144" s="1">
         <v>100.243095</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>200486.19</v>
       </c>
       <c r="I144" s="1">
-        <v>-7687.02</v>
+        <v>-10553.96</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.8341892775757</v>
+        <v>-5.2641830342529</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M144" s="1">
-        <v>191742.73</v>
+        <v>188783.74</v>
       </c>
       <c r="N144" s="1">
-        <v>192799.17</v>
+        <v>189932.23</v>
       </c>
       <c r="O144" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B145" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.35765885</v>
+        <v>101.88775221</v>
       </c>
       <c r="E145" s="1">
         <v>99.948</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>199896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>8281.24</v>
+        <v>8014.57</v>
       </c>
       <c r="J145" s="1">
-        <v>4.1427742426062</v>
+        <v>4.0093698723336</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="M145" s="1">
-        <v>204715.32</v>
+        <v>203775.5</v>
       </c>
       <c r="N145" s="1">
-        <v>208177.24</v>
+        <v>207910.57</v>
       </c>
       <c r="O145" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B146" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C146" s="1">
         <v>150000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.68238476</v>
+        <v>91.52429903</v>
       </c>
       <c r="E146" s="1">
         <v>90.382013</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>135573.02</v>
       </c>
       <c r="I146" s="1">
-        <v>5003.98</v>
+        <v>1777.64</v>
       </c>
       <c r="J146" s="1">
-        <v>3.6909851237363</v>
+        <v>1.3112048400191</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
-        <v>53.42</v>
+        <v>64.21</v>
       </c>
       <c r="M146" s="1">
-        <v>140523.58</v>
+        <v>137286.45</v>
       </c>
       <c r="N146" s="1">
-        <v>140577.0</v>
+        <v>137350.66</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B147" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C147" s="1">
         <v>160000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>88.67519885</v>
+        <v>86.37264503</v>
       </c>
       <c r="E147" s="1">
         <v>86.219563</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>137951.3</v>
       </c>
       <c r="I147" s="1">
-        <v>4687.37</v>
+        <v>249.32</v>
       </c>
       <c r="J147" s="1">
-        <v>3.3978440217671</v>
+        <v>0.1807304461792</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
-        <v>758.36</v>
+        <v>4.38</v>
       </c>
       <c r="M147" s="1">
-        <v>141880.31</v>
+        <v>138196.24</v>
       </c>
       <c r="N147" s="1">
-        <v>142638.67</v>
+        <v>138200.62</v>
       </c>
       <c r="O147" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B148" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C148" s="1">
         <v>140000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.65805311</v>
+        <v>96.40053176</v>
       </c>
       <c r="E148" s="1">
         <v>98.939836</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>138515.77</v>
       </c>
       <c r="I148" s="1">
-        <v>2056.46</v>
+        <v>-922.83</v>
       </c>
       <c r="J148" s="1">
-        <v>1.4846396190123</v>
+        <v>-0.66622739057076</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M148" s="1">
-        <v>138121.27</v>
+        <v>134960.75</v>
       </c>
       <c r="N148" s="1">
-        <v>140572.23</v>
+        <v>137592.94</v>
       </c>
       <c r="O148" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B149" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C149" s="1">
         <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.4421713</v>
+        <v>99.52269969</v>
       </c>
       <c r="E149" s="1">
         <v>98.91284</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>395651.36</v>
       </c>
       <c r="I149" s="1">
-        <v>3498.15</v>
+        <v>3935.33</v>
       </c>
       <c r="J149" s="1">
-        <v>0.88414962101988</v>
+        <v>0.99464589228254</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M149" s="1">
-        <v>397768.69</v>
+        <v>398090.8</v>
       </c>
       <c r="N149" s="1">
-        <v>399149.51</v>
+        <v>399586.69</v>
       </c>
       <c r="O149" s="1">
-        <v>0.96</v>
+        <v>0.84</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B150" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C150" s="1">
         <v>150000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>93.3040183</v>
+        <v>91.71366957</v>
       </c>
       <c r="E150" s="1">
         <v>90.429947</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>135644.92</v>
       </c>
       <c r="I150" s="1">
-        <v>4320.87</v>
+        <v>1946.13</v>
       </c>
       <c r="J150" s="1">
-        <v>3.1854270694398</v>
+        <v>1.4347238363221</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
-        <v>9.76</v>
+        <v>20.55</v>
       </c>
       <c r="M150" s="1">
-        <v>139956.03</v>
+        <v>137570.5</v>
       </c>
       <c r="N150" s="1">
-        <v>139965.79</v>
+        <v>137591.05</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B151" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C151" s="1">
         <v>300000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>102.13310808</v>
+        <v>99.34130912</v>
       </c>
       <c r="E151" s="1">
         <v>104.254153</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>312762.46</v>
       </c>
       <c r="I151" s="1">
-        <v>1383.44</v>
+        <v>-6431.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.44232930000615</v>
+        <v>-2.0561930610215</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M151" s="1">
-        <v>306399.32</v>
+        <v>298023.93</v>
       </c>
       <c r="N151" s="1">
-        <v>314145.9</v>
+        <v>306331.46</v>
       </c>
       <c r="O151" s="1">
-        <v>0.76</v>
+        <v>0.65</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B152" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.3571923</v>
+        <v>92.1609887</v>
       </c>
       <c r="E152" s="1">
-        <v>95.238198</v>
+        <v>95.381538</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>380952.79</v>
+        <v>476907.69</v>
       </c>
       <c r="I152" s="1">
-        <v>9403.38</v>
+        <v>-4260.28</v>
       </c>
       <c r="J152" s="1">
-        <v>2.468384599572</v>
+        <v>-0.89331333701077</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M152" s="1">
-        <v>381428.77</v>
+        <v>460804.94</v>
       </c>
       <c r="N152" s="1">
-        <v>390356.17</v>
+        <v>472647.41</v>
       </c>
       <c r="O152" s="1">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B153" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>108.48955649</v>
+        <v>105.50478624</v>
       </c>
       <c r="E153" s="1">
-        <v>110.518375</v>
+        <v>109.314258</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>221036.75</v>
+        <v>437257.03</v>
       </c>
       <c r="I153" s="1">
-        <v>-1317.91</v>
+        <v>-8607.75</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.5962402179728</v>
+        <v>-1.9685789843104</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M153" s="1">
-        <v>216979.11</v>
+        <v>422019.14</v>
       </c>
       <c r="N153" s="1">
-        <v>219718.84</v>
+        <v>428649.28</v>
       </c>
       <c r="O153" s="1">
-        <v>0.53</v>
+        <v>0.9</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B154" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C154" s="1">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="D154" s="1">
-        <v>118.1</v>
+        <v>115.32</v>
       </c>
       <c r="E154" s="1">
-        <v>118.0</v>
+        <v>116.73</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>300.0</v>
+        <v>-15510.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>300.0</v>
+        <v>-15510.0</v>
       </c>
       <c r="N154" s="1">
-        <v>300.0</v>
+        <v>-15510.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.0</v>
+        <v>-0.03</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B155" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C155" s="1">
-        <v>-8.0</v>
+        <v>23.0</v>
       </c>
       <c r="D155" s="1">
-        <v>129.2</v>
+        <v>105.68</v>
       </c>
       <c r="E155" s="1">
-        <v>129.04</v>
+        <v>105.725</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-1280.0</v>
+        <v>-1035.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-1280.0</v>
+        <v>-1035.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-1280.0</v>
+        <v>-1035.0</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P156">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>