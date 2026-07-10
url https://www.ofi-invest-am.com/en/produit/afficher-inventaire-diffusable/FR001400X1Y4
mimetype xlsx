--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1284 +136,1293 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 704.11</t>
+    <t>2 905.48</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 713.97</t>
+    <t>3 188.92</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
+    <t>1 205.29</t>
+  </si>
+  <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
+    <t>1 090.75</t>
+  </si>
+  <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 981.10</t>
+    <t>3 317.67</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>12 164.38</t>
+    <t>13 027.40</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 512.33</t>
+    <t>5 030.14</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 205.48</t>
+    <t>2 349.32</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>16 880.55</t>
+    <t>20 045.65</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>6 703.77</t>
+    <t>7 674.66</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 638.36</t>
+    <t>6 242.47</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 736.99</t>
+    <t>3 125.34</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>4 761.16</t>
+    <t>5 741.40</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
+    <t>1 057.32</t>
+  </si>
+  <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>6 455.34</t>
+    <t>7 262.26</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 052.05</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 082.19</t>
+    <t>2 369.86</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 809.59</t>
+    <t>10 413.70</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>15 006.85</t>
+    <t>16 013.70</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>18 770.55</t>
+    <t>20 712.33</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 024.66</t>
+    <t>3 254.79</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>14 202.05</t>
+    <t>15 244.86</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 025.68</t>
+    <t>3 248.63</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>16 139.59</t>
+    <t>17 328.82</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>4 125.55</t>
+    <t>1 693.32</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>12 789.73</t>
+    <t>13 810.96</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 774.66</t>
+    <t>4 011.99</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>17 465.95</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
+    <t>1 114.71</t>
+  </si>
+  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>13 232.88</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 978.49</t>
+    <t>2 138.29</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 914.38</t>
+    <t>2 223.63</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 569.86</t>
+    <t>1 742.47</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>6 575.34</t>
+    <t>7 150.68</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>2 038.36</t>
+    <t>2 728.77</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>12 069.86</t>
+    <t>13 019.18</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>15 706.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 236.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 952.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>9 816.13</t>
+    <t>10 998.80</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 158.90</t>
+    <t>1 288.36</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 780.82</t>
+    <t>2 989.38</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>6 213.70</t>
+    <t>7 378.77</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 797.95</t>
+    <t>2 100.00</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 669.32</t>
+    <t>5 024.59</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>26 369.86</t>
+    <t>28 167.81</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>5 969.74</t>
+    <t>6 587.29</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 318.49</t>
+    <t>2 577.05</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>12 738.08</t>
+    <t>13 825.48</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 516.10</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 601.37</t>
+    <t>1 802.74</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 376.71</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 226.23</t>
+    <t>6 642.64</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 660.22</t>
+    <t>1 844.69</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
+    <t>1 376.88</t>
+  </si>
+  <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>9 322.60</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>2 810.96</t>
+    <t>1 109.59</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>2 090.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 323.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
+    <t>1 110.98</t>
+  </si>
+  <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
+    <t>1 269.73</t>
+  </si>
+  <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 805.48</t>
+    <t>7 495.89</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
+    <t>2 210.96</t>
+  </si>
+  <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>1 949.49</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
+    <t>1 046.05</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 282.19</t>
+    <t>2 526.71</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 825.21</t>
+    <t>5 197.74</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>7 315.07</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>20 942.47</t>
+    <t>22 352.05</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 428.08</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>27 384.36</t>
+    <t>29 065.86</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>11 003.42</t>
+    <t>11 758.56</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 055.48</t>
+    <t>1 220.89</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>7 187.67</t>
-[...8 lines deleted...]
-    <t>3 258.90</t>
+    <t>7 899.66</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 386.30</t>
+    <t>3 616.44</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 884.59</t>
+    <t>4 294.52</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>20 635.27</t>
+    <t>22 037.67</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>7 742.47</t>
+    <t>8 778.08</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 768.56</t>
+    <t>2 014.52</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>9 493.75</t>
+    <t>10 307.50</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 759.31</t>
+    <t>5 448.59</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 171.23</t>
+    <t>4 588.36</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>18 595.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 394.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>2 018.84</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 782.19</t>
+    <t>6 386.30</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 534.71</t>
+    <t>1 794.62</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 260.27</t>
+    <t>1 404.11</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>11 086.75</t>
+    <t>12 256.71</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>7 134.42</t>
+    <t>8 333.00</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 816.44</t>
+    <t>12 024.66</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 890.21</t>
+    <t>4 208.08</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
+    <t>1 036.70</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 490.41</t>
+    <t>3 752.19</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>3 764.21</t>
+    <t>4 372.28</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 627.40</t>
+    <t>2 145.21</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>2 901.71</t>
+    <t>3 167.81</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>11 928.08</t>
+    <t>12 898.97</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 857.88</t>
+    <t>2 080.82</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
+    <t>1 134.25</t>
+  </si>
+  <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>9 066.17</t>
+    <t>10 004.05</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>11 709.25</t>
+    <t>13 586.30</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 545.21</t>
+    <t>4 947.95</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>8 718.90</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 629.59</t>
+    <t>4 026.58</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 210.62</t>
+    <t>1 462.33</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 034.93</t>
+    <t>6 509.59</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 966.71</t>
+    <t>2 107.67</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 356.03</t>
+    <t>2 692.60</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>11 075.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 579.79</t>
+    <t>2 802.74</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>2 796.16</t>
+    <t>3 037.81</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 148.49</t>
+    <t>1 240.55</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>4 135.07</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 632.19</t>
+    <t>2 813.42</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 610.96</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 307.53</t>
+    <t>8 868.49</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>11 842.47</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>6 630.14</t>
+    <t>7 780.82</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1786,267 +1795,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1485.79</v>
+        <v>1495.34</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29338477.56</v>
+        <v>29526988.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29338477.56</v>
+        <v>29526988.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31164.958</v>
+        <v>31274.077</v>
       </c>
       <c r="D3">
-        <v>98.1</v>
+        <v>98.7</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3057542.61</v>
+        <v>3086860.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3057542.61</v>
+        <v>3086860.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2912.673</v>
+        <v>2915.301</v>
       </c>
       <c r="D4">
-        <v>4936.8</v>
+        <v>4968.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14379292.92</v>
+        <v>14484344.94</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14379292.92</v>
+        <v>14484344.94</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>6611.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>100.46</v>
+        <v>101.11</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>664196.57</v>
+        <v>775522.66</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>664196.57</v>
+        <v>775522.66</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>99.68</v>
+        <v>100.27</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>996.8</v>
+        <v>1002.74</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>996.8</v>
+        <v>1002.74</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>100.56</v>
+        <v>101.2</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>100.56</v>
+        <v>101.2</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>100.56</v>
+        <v>101.2</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>99.7</v>
+        <v>100.33</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>997.01</v>
+        <v>1003.35</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>997.01</v>
+        <v>1003.35</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P155"/>
+  <dimension ref="A1:P157"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O155" sqref="O155"/>
+      <selection activeCell="O157" sqref="O157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2065,7739 +2074,7839 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1890.0</v>
+        <v>1958.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.41</v>
+        <v>1072.64</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.52698413</v>
+        <v>1070.4228141</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2021406.0</v>
+        <v>2095887.87</v>
       </c>
       <c r="I2" s="1">
-        <v>3558.9</v>
+        <v>4341.25</v>
       </c>
       <c r="J2" s="1">
-        <v>0.17606062315042</v>
+        <v>0.20713178706454</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2024964.9</v>
+        <v>2100229.12</v>
       </c>
       <c r="N2" s="1">
-        <v>2024964.9</v>
+        <v>2100229.12</v>
       </c>
       <c r="O2" s="1">
-        <v>4.27</v>
+        <v>4.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.9910639</v>
+        <v>99.96680581</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>751.74</v>
+        <v>919.15</v>
       </c>
       <c r="J3" s="1">
-        <v>0.52961867089343</v>
+        <v>0.64756298900112</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139987.49</v>
+        <v>139953.53</v>
       </c>
       <c r="N3" s="1">
-        <v>142691.6</v>
+        <v>142859.01</v>
       </c>
       <c r="O3" s="1">
         <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.55795464</v>
+        <v>97.92921179</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-2304.2</v>
+        <v>-886.26</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.91141606970272</v>
+        <v>-0.35055620429422</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>247797.21</v>
+        <v>248740.2</v>
       </c>
       <c r="N4" s="1">
-        <v>250511.18</v>
+        <v>251929.12</v>
       </c>
       <c r="O4" s="1">
         <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>96.78304684</v>
+        <v>97.19788624</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-2903.76</v>
+        <v>-1881.38</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.7870260051006</v>
+        <v>-1.1578350089113</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>863.25</v>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>158724.19</v>
+        <v>159404.53</v>
       </c>
       <c r="N5" s="1">
-        <v>159587.44</v>
+        <v>160609.82</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.84015946</v>
+        <v>103.27170043</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-9260.26</v>
+        <v>-8372.03</v>
       </c>
       <c r="J6" s="1">
-        <v>-6.44344446293</v>
+        <v>-5.8253991083386</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>763.53</v>
+      <c r="L6" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>133692.2</v>
+        <v>134253.21</v>
       </c>
       <c r="N6" s="1">
-        <v>134455.73</v>
+        <v>135343.96</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.0751755</v>
+        <v>104.22391866</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-3235.99</v>
+        <v>-2706.04</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.286679394192</v>
+        <v>-1.9121956210802</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>135297.72</v>
+        <v>135491.1</v>
       </c>
       <c r="N7" s="1">
-        <v>138278.82</v>
+        <v>138808.77</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.15431542</v>
+        <v>96.69511709</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-4214.26</v>
+        <v>-647.24</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.8476834225277</v>
+        <v>-0.13019002586381</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>480771.58</v>
+        <v>483475.58</v>
       </c>
       <c r="N8" s="1">
-        <v>492935.96</v>
+        <v>496502.98</v>
       </c>
       <c r="O8" s="1">
         <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.74087462</v>
+        <v>97.1992058</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-3774.05</v>
+        <v>-1881.25</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.2643002388538</v>
+        <v>-0.63021550439015</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>290222.62</v>
+        <v>291597.61</v>
       </c>
       <c r="N9" s="1">
-        <v>294734.95</v>
+        <v>296627.75</v>
       </c>
       <c r="O9" s="1">
         <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.49030125</v>
+        <v>103.07991524</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5910.47</v>
+        <v>-5076.34</v>
       </c>
       <c r="J10" s="1">
-        <v>-5.4343287845826</v>
+        <v>-4.6673954156485</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>360.96</v>
+        <v>605.48</v>
       </c>
       <c r="M10" s="1">
-        <v>102490.3</v>
+        <v>103079.91</v>
       </c>
       <c r="N10" s="1">
-        <v>102851.26</v>
+        <v>103685.39</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.5112734</v>
+        <v>98.67770842</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1032.75</v>
+        <v>1343.02</v>
       </c>
       <c r="J11" s="1">
-        <v>1.0360238353196</v>
+        <v>1.3472773965732</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>98511.27</v>
+        <v>98677.7</v>
       </c>
       <c r="N11" s="1">
-        <v>100716.75</v>
+        <v>101027.02</v>
       </c>
       <c r="O11" s="1">
         <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.90560796</v>
+        <v>97.76931325</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-22007.46</v>
+        <v>-6171.8</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.5068511646969</v>
+        <v>-0.42258325214615</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1421605.27</v>
+        <v>1434275.83</v>
       </c>
       <c r="N12" s="1">
-        <v>1438485.82</v>
+        <v>1454321.48</v>
       </c>
       <c r="O12" s="1">
-        <v>3.03</v>
+        <v>3.04</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1">
         <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.46529204</v>
+        <v>97.52541848</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>-5859.18</v>
+        <v>-4563.6</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.0872974894091</v>
+        <v>-0.84687461772248</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>526312.57</v>
+        <v>526637.26</v>
       </c>
       <c r="N13" s="1">
-        <v>533016.34</v>
+        <v>534311.92</v>
       </c>
       <c r="O13" s="1">
         <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.68112977</v>
+        <v>98.79709114</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2844.93</v>
+        <v>2968.08</v>
       </c>
       <c r="J14" s="1">
-        <v>2.9668268271149</v>
+        <v>3.0952534399874</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>55.14</v>
+        <v>62.33</v>
       </c>
       <c r="M14" s="1">
-        <v>98681.13</v>
+        <v>98797.09</v>
       </c>
       <c r="N14" s="1">
-        <v>98736.27</v>
+        <v>98859.42</v>
       </c>
       <c r="O14" s="1">
         <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.18717086</v>
+        <v>96.71625374</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-1873.13</v>
+        <v>318.23</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.63265816200734</v>
+        <v>0.10748362734866</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>288561.51</v>
+        <v>290148.76</v>
       </c>
       <c r="N15" s="1">
-        <v>294199.87</v>
+        <v>296391.23</v>
       </c>
       <c r="O15" s="1">
         <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.91495227</v>
+        <v>97.37921463</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-3093.44</v>
+        <v>-1776.56</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.5493513408497</v>
+        <v>-0.8897911768452</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>193829.9</v>
+        <v>194758.43</v>
       </c>
       <c r="N16" s="1">
-        <v>196566.89</v>
+        <v>197883.77</v>
       </c>
       <c r="O16" s="1">
         <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.40941089</v>
+        <v>100.7751243</v>
       </c>
       <c r="E17" s="1">
         <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-7109.04</v>
+        <v>-4409.95</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.4694340017632</v>
+        <v>-0.91153383242685</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>471924.24</v>
+        <v>473643.09</v>
       </c>
       <c r="N17" s="1">
-        <v>476685.4</v>
+        <v>479384.49</v>
       </c>
       <c r="O17" s="1">
         <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.50742933</v>
+        <v>100.40728156</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-6368.53</v>
+        <v>-4904.25</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.5003653415909</v>
+        <v>-3.4656218509604</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>807.84</v>
+      <c r="L18" t="s">
+        <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>134335.03</v>
+        <v>135549.83</v>
       </c>
       <c r="N18" s="1">
-        <v>135142.87</v>
+        <v>136607.15</v>
       </c>
       <c r="O18" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.56184186</v>
+        <v>99.15039458</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-4852.18</v>
+        <v>-4059.55</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.6622031474853</v>
+        <v>-3.9006068998623</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>660.81</v>
+        <v>864.88</v>
       </c>
       <c r="M19" s="1">
-        <v>98561.84</v>
+        <v>99150.4</v>
       </c>
       <c r="N19" s="1">
-        <v>99222.65</v>
+        <v>100015.28</v>
       </c>
       <c r="O19" s="1">
         <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>87.7044069</v>
+        <v>88.5662956</v>
       </c>
       <c r="E20" s="1">
         <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>-9237.85</v>
+        <v>360.34</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.0148381680351</v>
+        <v>0.039585702892964</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>894584.95</v>
+        <v>903376.22</v>
       </c>
       <c r="N20" s="1">
-        <v>901040.29</v>
+        <v>910638.48</v>
       </c>
       <c r="O20" s="1">
         <v>1.9</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.99408611</v>
+        <v>98.42869704</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>-2525.84</v>
+        <v>-1311.42</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.2656660523505</v>
+        <v>-0.65713575458995</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>195988.18</v>
+        <v>196857.39</v>
       </c>
       <c r="N21" s="1">
-        <v>197040.23</v>
+        <v>198254.65</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.35265666</v>
+        <v>97.74368946</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>-1831.96</v>
+        <v>-918.63</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.1472810348801</v>
+        <v>-0.57530010320745</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M22" s="1">
-        <v>155764.25</v>
+        <v>156389.91</v>
       </c>
       <c r="N22" s="1">
-        <v>157846.44</v>
+        <v>158759.77</v>
       </c>
       <c r="O22" s="1">
         <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.00208499</v>
+        <v>94.52367899</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-3554.39</v>
+        <v>-2439.28</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.8464988088688</v>
+        <v>-1.2672012960023</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>934.93</v>
+      <c r="L23" t="s">
+        <v>97</v>
       </c>
       <c r="M23" s="1">
-        <v>188004.17</v>
+        <v>189047.36</v>
       </c>
       <c r="N23" s="1">
-        <v>188939.1</v>
+        <v>190054.21</v>
       </c>
       <c r="O23" s="1">
         <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.6800376</v>
+        <v>97.94269838</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>1542.19</v>
+        <v>1869.57</v>
       </c>
       <c r="J24" s="1">
-        <v>1.5901756164548</v>
+        <v>1.9277421246769</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>844.52</v>
+        <v>909.25</v>
       </c>
       <c r="M24" s="1">
-        <v>97680.04</v>
+        <v>97942.69</v>
       </c>
       <c r="N24" s="1">
-        <v>98524.56</v>
+        <v>98851.94</v>
       </c>
       <c r="O24" s="1">
         <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.81194137</v>
+        <v>98.96696511</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8317.35</v>
+        <v>8834.2</v>
       </c>
       <c r="J25" s="1">
-        <v>2.8825627437876</v>
+        <v>3.0616886137013</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>421.64</v>
+        <v>473.42</v>
       </c>
       <c r="M25" s="1">
-        <v>296435.83</v>
+        <v>296900.9</v>
       </c>
       <c r="N25" s="1">
-        <v>296857.47</v>
+        <v>297374.32</v>
       </c>
       <c r="O25" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.43957801</v>
+        <v>100.90858678</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>-3708.64</v>
+        <v>-1697.5</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.177955726672</v>
+        <v>-0.53916795537601</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M26" s="1">
-        <v>301318.73</v>
+        <v>302725.76</v>
       </c>
       <c r="N26" s="1">
-        <v>311128.32</v>
+        <v>313139.46</v>
       </c>
       <c r="O26" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C27" s="1">
         <v>413000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.31520079</v>
+        <v>99.91790695</v>
       </c>
       <c r="E27" s="1">
         <v>99.757</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>411996.41</v>
       </c>
       <c r="I27" s="1">
-        <v>-1824.63</v>
+        <v>1525.91</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.44287521825736</v>
+        <v>0.37036973210519</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>0.0</v>
+        <v>861.36</v>
       </c>
       <c r="M27" s="1">
-        <v>410171.78</v>
+        <v>412660.96</v>
       </c>
       <c r="N27" s="1">
-        <v>410171.78</v>
+        <v>413522.32</v>
       </c>
       <c r="O27" s="1">
         <v>0.86</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
         <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.526907</v>
+        <v>95.92514264</v>
       </c>
       <c r="E28" s="1">
         <v>92.84792</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>92847.92</v>
       </c>
       <c r="I28" s="1">
-        <v>2724.74</v>
+        <v>3128.73</v>
       </c>
       <c r="J28" s="1">
-        <v>2.9346268607848</v>
+        <v>3.3697362310324</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>45.75</v>
+        <v>51.51</v>
       </c>
       <c r="M28" s="1">
-        <v>95526.91</v>
+        <v>95925.14</v>
       </c>
       <c r="N28" s="1">
-        <v>95572.66</v>
+        <v>95976.65</v>
       </c>
       <c r="O28" s="1">
         <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>200000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>93.72567249</v>
+        <v>94.21612907</v>
       </c>
       <c r="E29" s="1">
         <v>91.485975</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>182971.95</v>
       </c>
       <c r="I29" s="1">
-        <v>4846.52</v>
+        <v>5856.2</v>
       </c>
       <c r="J29" s="1">
-        <v>2.648777585854</v>
+        <v>3.2005998733686</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
-        <v>367.12</v>
+        <v>395.89</v>
       </c>
       <c r="M29" s="1">
-        <v>187451.35</v>
+        <v>188432.26</v>
       </c>
       <c r="N29" s="1">
-        <v>187818.47</v>
+        <v>188828.15</v>
       </c>
       <c r="O29" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
         <v>500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.37444791</v>
+        <v>99.96789607</v>
       </c>
       <c r="E30" s="1">
         <v>103.290392</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>516451.96</v>
       </c>
       <c r="I30" s="1">
-        <v>-4572.87</v>
+        <v>-598.78</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.88543956731232</v>
+        <v>-0.11594108385221</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>496872.24</v>
+        <v>499839.48</v>
       </c>
       <c r="N30" s="1">
-        <v>511879.09</v>
+        <v>515853.18</v>
       </c>
       <c r="O30" s="1">
         <v>1.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.33477781</v>
+        <v>97.72350388</v>
       </c>
       <c r="E31" s="1">
         <v>99.867094</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>998670.94</v>
       </c>
       <c r="I31" s="1">
-        <v>-6552.61</v>
+        <v>-723.57</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.65613304017838</v>
+        <v>-0.072453294775955</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>973347.78</v>
+        <v>977235.04</v>
       </c>
       <c r="N31" s="1">
-        <v>992118.33</v>
+        <v>997947.37</v>
       </c>
       <c r="O31" s="1">
-        <v>2.09</v>
+        <v>2.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
         <v>400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.6543094</v>
+        <v>99.74996126</v>
       </c>
       <c r="E32" s="1">
         <v>98.199808</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>392799.23</v>
       </c>
       <c r="I32" s="1">
-        <v>8842.67</v>
+        <v>9455.41</v>
       </c>
       <c r="J32" s="1">
-        <v>2.2511933131844</v>
+        <v>2.407186490666</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>398617.24</v>
+        <v>398999.85</v>
       </c>
       <c r="N32" s="1">
-        <v>401641.9</v>
+        <v>402254.64</v>
       </c>
       <c r="O32" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
         <v>100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>96.89294532</v>
+        <v>97.18137753</v>
       </c>
       <c r="E33" s="1">
         <v>96.0814</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>96081.4</v>
       </c>
       <c r="I33" s="1">
-        <v>1108.46</v>
+        <v>1418.47</v>
       </c>
       <c r="J33" s="1">
-        <v>1.1536676193311</v>
+        <v>1.4763211193842</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
-        <v>296.92</v>
+        <v>318.49</v>
       </c>
       <c r="M33" s="1">
-        <v>96892.94</v>
+        <v>97181.38</v>
       </c>
       <c r="N33" s="1">
-        <v>97189.86</v>
+        <v>97499.87</v>
       </c>
       <c r="O33" s="1">
         <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C34" s="1">
         <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.70510757</v>
+        <v>101.23655796</v>
       </c>
       <c r="E34" s="1">
         <v>105.371746</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>526858.73</v>
       </c>
       <c r="I34" s="1">
-        <v>-9131.14</v>
+        <v>-5431.08</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.733128726936</v>
+        <v>-1.0308417970032</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="M34" s="1">
-        <v>503525.54</v>
+        <v>506182.79</v>
       </c>
       <c r="N34" s="1">
-        <v>517727.59</v>
+        <v>521427.65</v>
       </c>
       <c r="O34" s="1">
         <v>1.09</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C35" s="1">
         <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.21937</v>
+        <v>101.52067895</v>
       </c>
       <c r="E35" s="1">
         <v>105.72405</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>105724.05</v>
       </c>
       <c r="I35" s="1">
-        <v>-1479.0</v>
+        <v>-954.74</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.39892484255</v>
+        <v>-0.90304902243151</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>101219.37</v>
+        <v>101520.68</v>
       </c>
       <c r="N35" s="1">
-        <v>104245.05</v>
+        <v>104769.31</v>
       </c>
       <c r="O35" s="1">
         <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1">
         <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.50641073</v>
+        <v>101.89986597</v>
       </c>
       <c r="E36" s="1">
         <v>102.534722</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>512673.61</v>
       </c>
       <c r="I36" s="1">
-        <v>10998.03</v>
+        <v>14154.54</v>
       </c>
       <c r="J36" s="1">
-        <v>2.1452303737655</v>
+        <v>2.7609261962987</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>507532.05</v>
+        <v>509499.33</v>
       </c>
       <c r="N36" s="1">
-        <v>523671.64</v>
+        <v>526828.15</v>
       </c>
       <c r="O36" s="1">
         <v>1.1</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C37" s="1">
-        <v>310000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>96.08888671</v>
+        <v>97.03530966</v>
       </c>
       <c r="E37" s="1">
         <v>99.333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>307932.3</v>
+        <v>109266.3</v>
       </c>
       <c r="I37" s="1">
-        <v>-5931.2</v>
+        <v>-834.14</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.926137660778</v>
+        <v>-0.76340097541511</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>297875.55</v>
+        <v>106738.84</v>
       </c>
       <c r="N37" s="1">
-        <v>302001.1</v>
+        <v>108432.16</v>
       </c>
       <c r="O37" s="1">
-        <v>0.64</v>
+        <v>0.23</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C38" s="1">
-        <v>355000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.4003572</v>
+        <v>100.17144083</v>
       </c>
       <c r="E38" s="1">
-        <v>107.865242</v>
+        <v>99.298</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>382921.61</v>
+        <v>296901.02</v>
       </c>
       <c r="I38" s="1">
-        <v>4039.38</v>
+        <v>2992.51</v>
       </c>
       <c r="J38" s="1">
-        <v>1.0548843143117</v>
+        <v>1.0079150283822</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>132</v>
+      <c r="L38">
+        <v>380.92</v>
       </c>
       <c r="M38" s="1">
-        <v>374171.26</v>
+        <v>299512.61</v>
       </c>
       <c r="N38" s="1">
-        <v>386960.99</v>
+        <v>299893.53</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.63</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>93.95984744</v>
+        <v>105.87951194</v>
       </c>
       <c r="E39" s="1">
-        <v>93.44648</v>
+        <v>107.865242</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>280339.44</v>
+        <v>382921.61</v>
       </c>
       <c r="I39" s="1">
-        <v>5314.76</v>
+        <v>6761.62</v>
       </c>
       <c r="J39" s="1">
-        <v>1.8958302834592</v>
+        <v>1.7657974435029</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>281879.54</v>
+        <v>375872.27</v>
       </c>
       <c r="N39" s="1">
-        <v>285654.2</v>
+        <v>389683.23</v>
       </c>
       <c r="O39" s="1">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C40" s="1">
-        <v>494000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.9202412</v>
+        <v>94.58079994</v>
       </c>
       <c r="E40" s="1">
-        <v>101.132352</v>
+        <v>93.44648</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>499593.82</v>
+        <v>280339.44</v>
       </c>
       <c r="I40" s="1">
-        <v>6538.12</v>
+        <v>7414.95</v>
       </c>
       <c r="J40" s="1">
-        <v>1.3086871250729</v>
+        <v>2.6449899450466</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>488665.99</v>
+        <v>283742.4</v>
       </c>
       <c r="N40" s="1">
-        <v>506131.94</v>
+        <v>287754.39</v>
       </c>
       <c r="O40" s="1">
-        <v>1.07</v>
+        <v>0.6</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>305000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>96.485</v>
+        <v>98.99954989</v>
       </c>
       <c r="E41" s="1">
-        <v>101.542662</v>
+        <v>101.132352</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>309705.12</v>
+        <v>499593.82</v>
       </c>
       <c r="I41" s="1">
-        <v>-14714.76</v>
+        <v>-9947.3</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.7512162537061</v>
+        <v>-1.9910774716949</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
-        <v>711.11</v>
+        <v>588.74</v>
       </c>
       <c r="M41" s="1">
-        <v>294279.25</v>
+        <v>489057.78</v>
       </c>
       <c r="N41" s="1">
-        <v>294990.36</v>
+        <v>489646.52</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>1.02</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C42" s="1">
-        <v>800000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>102.52603693</v>
+        <v>96.551</v>
       </c>
       <c r="E42" s="1">
-        <v>104.38516</v>
+        <v>101.542662</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>835081.28</v>
+        <v>309705.12</v>
       </c>
       <c r="I42" s="1">
-        <v>-3653.81</v>
+        <v>-14109.86</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.43753944526214</v>
+        <v>-4.5559014329502</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>820208.29</v>
+        <v>294480.55</v>
       </c>
       <c r="N42" s="1">
-        <v>831427.47</v>
+        <v>295595.26</v>
       </c>
       <c r="O42" s="1">
-        <v>1.75</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
-        <v>101000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.71147707</v>
+        <v>103.53070094</v>
       </c>
       <c r="E43" s="1">
-        <v>99.824</v>
+        <v>104.38516</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>100822.24</v>
+        <v>835081.28</v>
       </c>
       <c r="I43" s="1">
-        <v>854.84</v>
+        <v>6397.2</v>
       </c>
       <c r="J43" s="1">
-        <v>0.8478684861594</v>
+        <v>0.76605716751308</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>99698.59</v>
+        <v>828245.6</v>
       </c>
       <c r="N43" s="1">
-        <v>101677.08</v>
+        <v>841478.48</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>1.76</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.10418198</v>
+        <v>99.10282229</v>
       </c>
       <c r="E44" s="1">
-        <v>110.72922</v>
+        <v>99.824</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>110729.22</v>
+        <v>100822.24</v>
       </c>
       <c r="I44" s="1">
-        <v>-2710.65</v>
+        <v>1409.91</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.4479988209074</v>
+        <v>1.3984116996409</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>106104.19</v>
+        <v>100093.86</v>
       </c>
       <c r="N44" s="1">
-        <v>108018.57</v>
+        <v>102232.15</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.15693799</v>
+        <v>106.63473463</v>
       </c>
       <c r="E45" s="1">
-        <v>101.31079</v>
+        <v>110.72922</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>101310.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I45" s="1">
-        <v>416.01</v>
+        <v>-1870.86</v>
       </c>
       <c r="J45" s="1">
-        <v>0.41062753532965</v>
+        <v>-1.6895811241152</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>100156.94</v>
+        <v>106634.73</v>
       </c>
       <c r="N45" s="1">
-        <v>101726.8</v>
+        <v>108858.36</v>
       </c>
       <c r="O45" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>91.84126578</v>
+        <v>100.10981903</v>
       </c>
       <c r="E46" s="1">
-        <v>93.11093</v>
+        <v>101.31079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>465554.65</v>
+        <v>101310.79</v>
       </c>
       <c r="I46" s="1">
-        <v>227.02</v>
+        <v>541.49</v>
       </c>
       <c r="J46" s="1">
-        <v>0.048763340673324</v>
+        <v>0.5344840366954</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>459206.33</v>
+        <v>100109.81</v>
       </c>
       <c r="N46" s="1">
-        <v>465781.67</v>
+        <v>101852.28</v>
       </c>
       <c r="O46" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.32721198</v>
+        <v>92.67646358</v>
       </c>
       <c r="E47" s="1">
-        <v>99.977263</v>
+        <v>93.11093</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>299931.79</v>
+        <v>465554.65</v>
       </c>
       <c r="I47" s="1">
-        <v>-5911.8</v>
+        <v>4978.35</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.9710481506479</v>
+        <v>1.0693374021718</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>291981.63</v>
+        <v>463382.32</v>
       </c>
       <c r="N47" s="1">
-        <v>294019.99</v>
+        <v>470533.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.62</v>
+        <v>0.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.14093897</v>
+        <v>100.26208062</v>
       </c>
       <c r="E48" s="1">
-        <v>101.98272</v>
+        <v>99.572</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>407930.88</v>
+        <v>199144.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-3297.26</v>
+        <v>1507.56</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.80828889443231</v>
+        <v>0.75702004579601</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48" t="s">
-        <v>161</v>
+      <c r="L48">
+        <v>127.4</v>
       </c>
       <c r="M48" s="1">
-        <v>392563.76</v>
+        <v>200524.16</v>
       </c>
       <c r="N48" s="1">
-        <v>404633.62</v>
+        <v>200651.56</v>
       </c>
       <c r="O48" s="1">
-        <v>0.85</v>
+        <v>0.42</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.48842019</v>
+        <v>97.83402893</v>
       </c>
       <c r="E49" s="1">
-        <v>110.511247</v>
+        <v>99.977263</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>331533.74</v>
+        <v>299931.79</v>
       </c>
       <c r="I49" s="1">
-        <v>-5361.63</v>
+        <v>-3700.94</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.617220015073</v>
+        <v>-1.2339272205857</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>310465.26</v>
+        <v>293502.08</v>
       </c>
       <c r="N49" s="1">
-        <v>326172.11</v>
+        <v>296230.85</v>
       </c>
       <c r="O49" s="1">
-        <v>0.69</v>
+        <v>0.62</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.43415561</v>
+        <v>99.14850574</v>
       </c>
       <c r="E50" s="1">
-        <v>104.05285</v>
+        <v>101.98272</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>104052.85</v>
+        <v>407930.88</v>
       </c>
       <c r="I50" s="1">
-        <v>-1382.39</v>
+        <v>1682.32</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.3285460225261</v>
+        <v>0.41240319928709</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>99434.16</v>
+        <v>396594.02</v>
       </c>
       <c r="N50" s="1">
-        <v>102670.46</v>
+        <v>409613.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.22</v>
+        <v>0.86</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.34750796</v>
+        <v>103.72887706</v>
       </c>
       <c r="E51" s="1">
-        <v>103.191215</v>
+        <v>110.511247</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>206382.43</v>
+        <v>331533.74</v>
       </c>
       <c r="I51" s="1">
-        <v>-2735.36</v>
+        <v>-19484.1</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.3253841424389</v>
+        <v>-5.8769584055004</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>170</v>
+      <c r="L51">
+        <v>863.01</v>
       </c>
       <c r="M51" s="1">
-        <v>196695.02</v>
+        <v>311186.63</v>
       </c>
       <c r="N51" s="1">
-        <v>203647.07</v>
+        <v>312049.64</v>
       </c>
       <c r="O51" s="1">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B52" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>96.84805946</v>
+        <v>100.02847153</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92378</v>
+        <v>104.05285</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>599542.68</v>
+        <v>104052.85</v>
       </c>
       <c r="I52" s="1">
-        <v>-8638.19</v>
+        <v>-3968.9</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.4407965084321</v>
+        <v>-3.8143116695026</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>173</v>
+      <c r="L52">
+        <v>55.48</v>
       </c>
       <c r="M52" s="1">
-        <v>581088.36</v>
+        <v>100028.47</v>
       </c>
       <c r="N52" s="1">
-        <v>590904.49</v>
+        <v>100083.95</v>
       </c>
       <c r="O52" s="1">
-        <v>1.25</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>86.1104704</v>
+        <v>98.74673073</v>
       </c>
       <c r="E53" s="1">
-        <v>87.8623</v>
+        <v>103.191215</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>175724.6</v>
+        <v>206382.43</v>
       </c>
       <c r="I53" s="1">
-        <v>-2344.76</v>
+        <v>-8769.79</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.3343379356106</v>
+        <v>-4.2492909885788</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>176</v>
+      <c r="L53">
+        <v>119.18</v>
       </c>
       <c r="M53" s="1">
-        <v>172220.94</v>
+        <v>197493.46</v>
       </c>
       <c r="N53" s="1">
-        <v>173379.84</v>
+        <v>197612.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" t="s">
         <v>177</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>97.72047273</v>
+      </c>
+      <c r="E54" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2221.04</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-0.37045569466381</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" t="s">
         <v>178</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>95654.15</v>
+        <v>586322.84</v>
       </c>
       <c r="N54" s="1">
-        <v>98434.97</v>
+        <v>597321.64</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>1.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
         <v>180</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>86.94273415</v>
+      </c>
+      <c r="E55" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-550.78</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-0.31343363422082</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" t="s">
         <v>181</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>581934.96</v>
+        <v>173885.46</v>
       </c>
       <c r="N55" s="1">
-        <v>588148.66</v>
+        <v>175173.82</v>
       </c>
       <c r="O55" s="1">
-        <v>1.24</v>
+        <v>0.37</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" t="s">
         <v>183</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>95.39195665</v>
+      </c>
+      <c r="E56" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-52.66</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-0.05349777515899</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" t="s">
         <v>184</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>146469.47</v>
+        <v>95391.96</v>
       </c>
       <c r="N56" s="1">
-        <v>148267.42</v>
+        <v>98381.34</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" t="s">
         <v>186</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>97.60142669</v>
+      </c>
+      <c r="E57" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-2710.08</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-0.45494238425512</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>187</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>134757.96</v>
+        <v>585608.56</v>
       </c>
       <c r="N57" s="1">
-        <v>139427.28</v>
+        <v>592987.33</v>
       </c>
       <c r="O57" s="1">
-        <v>0.29</v>
+        <v>1.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" t="s">
         <v>189</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.34485473</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-917.91</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-0.60976440126724</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>190</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>501856.2</v>
+        <v>147517.28</v>
       </c>
       <c r="N58" s="1">
-        <v>504445.24</v>
+        <v>149617.28</v>
       </c>
       <c r="O58" s="1">
-        <v>1.06</v>
+        <v>0.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" t="s">
         <v>192</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.19763802</v>
+      </c>
+      <c r="E59" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-1999.25</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-1.4031718104836</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>193</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>980781.58</v>
+        <v>135456.93</v>
       </c>
       <c r="N59" s="1">
-        <v>1007151.44</v>
+        <v>140481.52</v>
       </c>
       <c r="O59" s="1">
-        <v>2.12</v>
+        <v>0.29</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" t="s">
         <v>195</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>84.93809022</v>
+      </c>
+      <c r="E60" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-729.29</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-0.1421167398725</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="s">
         <v>196</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>280538.97</v>
+        <v>509628.55</v>
       </c>
       <c r="N60" s="1">
-        <v>286508.71</v>
+        <v>512433.34</v>
       </c>
       <c r="O60" s="1">
-        <v>0.6</v>
+        <v>1.07</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" t="s">
         <v>198</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.64752782</v>
+      </c>
+      <c r="E61" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I61" s="1">
+        <v>6751.91</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.66990466173144</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>199</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>484656.69</v>
+        <v>986475.28</v>
       </c>
       <c r="N61" s="1">
-        <v>485975.18</v>
+        <v>1014643.09</v>
       </c>
       <c r="O61" s="1">
-        <v>1.02</v>
+        <v>2.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
         <v>201</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>97.81624431</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>298.08</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.1035</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>202</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>537938.93</v>
+        <v>281710.79</v>
       </c>
       <c r="N62" s="1">
-        <v>550677.01</v>
+        <v>288298.08</v>
       </c>
       <c r="O62" s="1">
-        <v>1.16</v>
+        <v>0.6</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
         <v>204</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>97.62516999</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-6788.21</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.3644887041298</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>205</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>134819.58</v>
+        <v>488125.85</v>
       </c>
       <c r="N63" s="1">
-        <v>140335.68</v>
+        <v>490702.9</v>
       </c>
       <c r="O63" s="1">
-        <v>0.3</v>
+        <v>1.02</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
         <v>207</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.01235917</v>
+      </c>
+      <c r="E64" s="1">
+        <v>101.900644</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>550263.48</v>
+      </c>
+      <c r="I64" s="1">
+        <v>3628.74</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.65945499417843</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>208</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>96255.55</v>
+        <v>540066.74</v>
       </c>
       <c r="N64" s="1">
-        <v>97856.92</v>
+        <v>553892.22</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>1.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
         <v>210</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.83131302</v>
+        <v>103.98266326</v>
       </c>
       <c r="E65" s="1">
-        <v>99.711</v>
+        <v>109.789346</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>99711.0</v>
+        <v>142726.15</v>
       </c>
       <c r="I65" s="1">
-        <v>765.86</v>
+        <v>-7392.87</v>
       </c>
       <c r="J65" s="1">
-        <v>0.76807975047888</v>
+        <v>-5.1797585796296</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
-        <v>645.55</v>
+        <v>155.82</v>
       </c>
       <c r="M65" s="1">
-        <v>99831.31</v>
+        <v>135177.46</v>
       </c>
       <c r="N65" s="1">
-        <v>100476.86</v>
+        <v>135333.28</v>
       </c>
       <c r="O65" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
         <v>212</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>96.38452094</v>
+      </c>
+      <c r="E66" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-787.74</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.7958979540288</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" t="s">
         <v>213</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>195660.72</v>
+        <v>96384.52</v>
       </c>
       <c r="N66" s="1">
-        <v>197037.43</v>
+        <v>98187.26</v>
       </c>
       <c r="O66" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
         <v>215</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.07133248</v>
+        <v>100.20336492</v>
       </c>
       <c r="E67" s="1">
-        <v>99.223</v>
+        <v>99.711</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>191500.39</v>
+        <v>99711.0</v>
       </c>
       <c r="I67" s="1">
-        <v>4003.51</v>
+        <v>1346.47</v>
       </c>
       <c r="J67" s="1">
-        <v>2.0906014865035</v>
+        <v>1.3503725767468</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>217</v>
+      <c r="L67">
+        <v>854.11</v>
       </c>
       <c r="M67" s="1">
-        <v>189277.67</v>
+        <v>100203.36</v>
       </c>
       <c r="N67" s="1">
-        <v>195503.9</v>
+        <v>101057.47</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" t="s">
+        <v>217</v>
+      </c>
+      <c r="C68" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>98.42728655</v>
+      </c>
+      <c r="E68" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-7167.17</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-3.482082977619</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" t="s">
         <v>218</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>283108.4</v>
+        <v>196854.57</v>
       </c>
       <c r="N68" s="1">
-        <v>284768.62</v>
+        <v>198662.79</v>
       </c>
       <c r="O68" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" t="s">
+        <v>220</v>
+      </c>
+      <c r="C69" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.15153512</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="I69" s="1">
+        <v>6504.71</v>
+      </c>
+      <c r="J69" s="1">
+        <v>3.3967084871211</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" t="s">
         <v>221</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>339693.06</v>
+        <v>191362.46</v>
       </c>
       <c r="N69" s="1">
-        <v>340467.55</v>
+        <v>198005.1</v>
       </c>
       <c r="O69" s="1">
-        <v>0.72</v>
+        <v>0.41</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>222</v>
+      </c>
+      <c r="B70" t="s">
         <v>223</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.40733496</v>
+      </c>
+      <c r="E70" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-7609.57</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-2.5992060462657</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>224</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>293600.03</v>
+        <v>283310.91</v>
       </c>
       <c r="N70" s="1">
-        <v>302922.63</v>
+        <v>285155.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>225</v>
+      </c>
+      <c r="B71" t="s">
         <v>226</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.17025744</v>
+      </c>
+      <c r="E71" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-7574.07</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-2.1759869959117</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>227</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>174962.86</v>
+        <v>339124.2</v>
       </c>
       <c r="N71" s="1">
-        <v>175376.56</v>
+        <v>340501.08</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>228</v>
       </c>
       <c r="B72" t="s">
         <v>229</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>95.69571438</v>
+        <v>98.09160337</v>
       </c>
       <c r="E72" s="1">
-        <v>93.376495</v>
+        <v>101.14437</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>560258.97</v>
+        <v>303433.11</v>
       </c>
       <c r="I72" s="1">
-        <v>16726.28</v>
+        <v>-9024.74</v>
       </c>
       <c r="J72" s="1">
-        <v>2.9854551012365</v>
+        <v>-2.9742106917732</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>230</v>
+      <c r="L72">
+        <v>133.56</v>
       </c>
       <c r="M72" s="1">
-        <v>574174.29</v>
+        <v>294274.81</v>
       </c>
       <c r="N72" s="1">
-        <v>576985.25</v>
+        <v>294408.37</v>
       </c>
       <c r="O72" s="1">
-        <v>1.22</v>
+        <v>0.61</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>230</v>
+      </c>
+      <c r="B73" t="s">
         <v>231</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>91.88287877</v>
+        <v>87.92670899</v>
       </c>
       <c r="E73" s="1">
-        <v>94.91756</v>
+        <v>86.69767</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94917.56</v>
+        <v>173395.34</v>
       </c>
       <c r="I73" s="1">
-        <v>-944.61</v>
+        <v>2929.31</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.99518993113603</v>
+        <v>1.6893821944696</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>233</v>
+      <c r="L73">
+        <v>471.23</v>
       </c>
       <c r="M73" s="1">
-        <v>91882.88</v>
+        <v>175853.42</v>
       </c>
       <c r="N73" s="1">
-        <v>93972.95</v>
+        <v>176324.65</v>
       </c>
       <c r="O73" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" t="s">
+        <v>233</v>
+      </c>
+      <c r="C74" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>95.71212705</v>
+      </c>
+      <c r="E74" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="I74" s="1">
+        <v>5780.85</v>
+      </c>
+      <c r="J74" s="1">
+        <v>3.0954524476422</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" t="s">
         <v>234</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>136083.2</v>
+        <v>191424.25</v>
       </c>
       <c r="N74" s="1">
-        <v>136831.15</v>
+        <v>192533.84</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" t="s">
         <v>236</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>91.9486169</v>
+        <v>92.52021218</v>
       </c>
       <c r="E75" s="1">
-        <v>93.402414</v>
+        <v>94.91756</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>135433.5</v>
+        <v>94917.56</v>
       </c>
       <c r="I75" s="1">
-        <v>215.97</v>
+        <v>-2310.02</v>
       </c>
       <c r="J75" s="1">
-        <v>0.15946571564642</v>
+        <v>-2.4337119496119</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>238</v>
+      <c r="L75">
+        <v>87.33</v>
       </c>
       <c r="M75" s="1">
-        <v>133325.5</v>
+        <v>92520.21</v>
       </c>
       <c r="N75" s="1">
-        <v>135649.47</v>
+        <v>92607.54</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B76" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C76" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.02350331</v>
+        <v>97.43058052</v>
       </c>
       <c r="E76" s="1">
-        <v>105.064793</v>
+        <v>96.7943</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>141837.47</v>
+        <v>135512.02</v>
       </c>
       <c r="I76" s="1">
-        <v>-5956.9</v>
+        <v>1739.42</v>
       </c>
       <c r="J76" s="1">
-        <v>-4.1998070044538</v>
+        <v>1.2835909316384</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>848.84</v>
+        <v>848.63</v>
       </c>
       <c r="M76" s="1">
-        <v>135031.73</v>
+        <v>136402.81</v>
       </c>
       <c r="N76" s="1">
-        <v>135880.57</v>
+        <v>137251.44</v>
       </c>
       <c r="O76" s="1">
         <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B77" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C77" s="1">
-        <v>130000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.442222</v>
+        <v>92.37352735</v>
       </c>
       <c r="E77" s="1">
-        <v>107.1356</v>
+        <v>93.402414</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>139276.28</v>
+        <v>135433.5</v>
       </c>
       <c r="I77" s="1">
-        <v>-7721.49</v>
+        <v>-1388.6</v>
       </c>
       <c r="J77" s="1">
-        <v>-5.5440093603879</v>
+        <v>-1.025300239601</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>979.9</v>
+        <v>103.29</v>
       </c>
       <c r="M77" s="1">
-        <v>130574.89</v>
+        <v>133941.61</v>
       </c>
       <c r="N77" s="1">
-        <v>131554.79</v>
+        <v>134044.9</v>
       </c>
       <c r="O77" s="1">
         <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>241</v>
+      </c>
+      <c r="B78" t="s">
+        <v>242</v>
+      </c>
+      <c r="C78" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.59818171</v>
+      </c>
+      <c r="E78" s="1">
+        <v>105.064793</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>141837.47</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-4918.95</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-3.4680187118397</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" t="s">
         <v>243</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>305929.73</v>
+        <v>135807.54</v>
       </c>
       <c r="N78" s="1">
-        <v>312735.21</v>
+        <v>136918.52</v>
       </c>
       <c r="O78" s="1">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>244</v>
+      </c>
+      <c r="B79" t="s">
+        <v>245</v>
+      </c>
+      <c r="C79" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.85295662</v>
+      </c>
+      <c r="E79" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-6897.71</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-4.9525375031556</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" t="s">
         <v>246</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>240110.01</v>
+        <v>131108.84</v>
       </c>
       <c r="N79" s="1">
-        <v>242148.37</v>
+        <v>132378.57</v>
       </c>
       <c r="O79" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>247</v>
+      </c>
+      <c r="B80" t="s">
         <v>248</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>102.42581258</v>
+      </c>
+      <c r="E80" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-4130.66</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-1.2952675819453</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" t="s">
         <v>249</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>103021.29</v>
+        <v>307277.44</v>
       </c>
       <c r="N80" s="1">
-        <v>103265.81</v>
+        <v>314773.33</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>250</v>
       </c>
       <c r="B81" t="s">
         <v>251</v>
       </c>
       <c r="C81" s="1">
-        <v>825000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>67.7626067</v>
+        <v>80.72592665</v>
       </c>
       <c r="E81" s="1">
-        <v>74.717804</v>
+        <v>82.438423</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>616421.88</v>
+        <v>247315.27</v>
       </c>
       <c r="I81" s="1">
-        <v>-56024.21</v>
+        <v>-2926.53</v>
       </c>
       <c r="J81" s="1">
-        <v>-9.0886147649399</v>
+        <v>-1.1833195742422</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
         <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>559041.51</v>
+        <v>242177.78</v>
       </c>
       <c r="N81" s="1">
-        <v>560397.67</v>
+        <v>244388.74</v>
       </c>
       <c r="O81" s="1">
-        <v>1.18</v>
+        <v>0.51</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>253</v>
       </c>
       <c r="B82" t="s">
         <v>254</v>
       </c>
       <c r="C82" s="1">
-        <v>132000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.56957105</v>
+        <v>103.06130911</v>
       </c>
       <c r="E82" s="1">
-        <v>99.973</v>
+        <v>109.37547</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>131964.36</v>
+        <v>109375.47</v>
       </c>
       <c r="I82" s="1">
-        <v>266.71</v>
+        <v>-5825.12</v>
       </c>
       <c r="J82" s="1">
-        <v>0.20210759935486</v>
+        <v>-5.3258011142718</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
-        <v>799.23</v>
+        <v>489.04</v>
       </c>
       <c r="M82" s="1">
-        <v>131431.84</v>
+        <v>103061.31</v>
       </c>
       <c r="N82" s="1">
-        <v>132231.07</v>
+        <v>103550.35</v>
       </c>
       <c r="O82" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>255</v>
       </c>
       <c r="B83" t="s">
         <v>256</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>97.35643572</v>
+        <v>67.69379137</v>
       </c>
       <c r="E83" s="1">
-        <v>99.766</v>
+        <v>74.717804</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>99766.0</v>
+        <v>616421.88</v>
       </c>
       <c r="I83" s="1">
-        <v>-127.37</v>
+        <v>-55998.61</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.12766874486298</v>
+        <v>-9.0844617650496</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
         <v>257</v>
       </c>
       <c r="M83" s="1">
-        <v>97356.44</v>
+        <v>558473.78</v>
       </c>
       <c r="N83" s="1">
-        <v>99638.63</v>
+        <v>560423.27</v>
       </c>
       <c r="O83" s="1">
-        <v>0.21</v>
+        <v>1.17</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>258</v>
       </c>
       <c r="B84" t="s">
         <v>259</v>
       </c>
       <c r="C84" s="1">
-        <v>135000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.47034012</v>
+        <v>99.64622199</v>
       </c>
       <c r="E84" s="1">
-        <v>104.002956</v>
+        <v>99.973</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>140403.99</v>
+        <v>131964.36</v>
       </c>
       <c r="I84" s="1">
-        <v>-8770.28</v>
+        <v>614.71</v>
       </c>
       <c r="J84" s="1">
-        <v>-6.2464606597006</v>
+        <v>0.46581516403368</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>48.75</v>
+      <c r="L84" t="s">
+        <v>260</v>
       </c>
       <c r="M84" s="1">
-        <v>131584.96</v>
+        <v>131533.02</v>
       </c>
       <c r="N84" s="1">
-        <v>131633.71</v>
+        <v>132579.07</v>
       </c>
       <c r="O84" s="1">
         <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B85" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C85" s="1">
-        <v>370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>77.0225</v>
+        <v>98.05098181</v>
       </c>
       <c r="E85" s="1">
-        <v>83.324986</v>
+        <v>99.766</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>308302.45</v>
+        <v>99766.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-18493.99</v>
+        <v>811.69</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.99865164873</v>
+        <v>0.81359380951426</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M85" s="1">
-        <v>284983.25</v>
+        <v>98050.98</v>
       </c>
       <c r="N85" s="1">
-        <v>289808.46</v>
+        <v>100577.69</v>
       </c>
       <c r="O85" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B86" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C86" s="1">
-        <v>500000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>92.96828582</v>
+        <v>97.84711115</v>
       </c>
       <c r="E86" s="1">
-        <v>94.882578</v>
+        <v>104.002956</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>474412.89</v>
+        <v>140403.99</v>
       </c>
       <c r="I86" s="1">
-        <v>-9348.86</v>
+        <v>-8017.89</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.9706167764539</v>
+        <v>-5.710585575239</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
-        <v>222.6</v>
+        <v>292.5</v>
       </c>
       <c r="M86" s="1">
-        <v>464841.43</v>
+        <v>132093.6</v>
       </c>
       <c r="N86" s="1">
-        <v>465064.03</v>
+        <v>132386.1</v>
       </c>
       <c r="O86" s="1">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C87" s="1">
-        <v>500000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>89.98321389</v>
+        <v>77.3025</v>
       </c>
       <c r="E87" s="1">
-        <v>99.086382</v>
+        <v>83.324986</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>495431.91</v>
+        <v>308302.45</v>
       </c>
       <c r="I87" s="1">
-        <v>-38200.77</v>
+        <v>-17085.46</v>
       </c>
       <c r="J87" s="1">
-        <v>-7.7105994242478</v>
+        <v>-5.5417853474729</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M87" s="1">
-        <v>449916.07</v>
+        <v>286019.25</v>
       </c>
       <c r="N87" s="1">
-        <v>457231.14</v>
+        <v>291216.99</v>
       </c>
       <c r="O87" s="1">
-        <v>0.96</v>
+        <v>0.61</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.43712428</v>
+        <v>93.46410057</v>
       </c>
       <c r="E88" s="1">
-        <v>99.957446</v>
+        <v>94.882578</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>699702.12</v>
+        <v>474412.89</v>
       </c>
       <c r="I88" s="1">
-        <v>3300.22</v>
+        <v>-6402.32</v>
       </c>
       <c r="J88" s="1">
-        <v>0.47166071184692</v>
+        <v>-1.349524883272</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>270</v>
+      <c r="L88">
+        <v>690.07</v>
       </c>
       <c r="M88" s="1">
-        <v>682059.87</v>
+        <v>467320.5</v>
       </c>
       <c r="N88" s="1">
-        <v>703002.34</v>
+        <v>468010.57</v>
       </c>
       <c r="O88" s="1">
-        <v>1.48</v>
+        <v>0.98</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>271</v>
       </c>
       <c r="B89" t="s">
         <v>272</v>
       </c>
       <c r="C89" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>96.73296203</v>
+        <v>90.80576148</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.086382</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>100000.0</v>
+        <v>495431.91</v>
       </c>
       <c r="I89" s="1">
-        <v>-1838.96</v>
+        <v>-33512.69</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.83896</v>
+        <v>-6.764338211481</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
         <v>273</v>
       </c>
       <c r="M89" s="1">
-        <v>96732.96</v>
+        <v>454028.81</v>
       </c>
       <c r="N89" s="1">
-        <v>98161.04</v>
+        <v>461919.22</v>
       </c>
       <c r="O89" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>274</v>
       </c>
       <c r="B90" t="s">
         <v>275</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.47443321</v>
+        <v>97.58396615</v>
       </c>
       <c r="E90" s="1">
-        <v>108.334343</v>
+        <v>99.957446</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>650006.06</v>
+        <v>699702.12</v>
       </c>
       <c r="I90" s="1">
-        <v>-7775.1</v>
+        <v>5737.7</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.1961580788954</v>
+        <v>0.82002038238787</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
         <v>276</v>
       </c>
       <c r="M90" s="1">
-        <v>614846.6</v>
+        <v>683087.77</v>
       </c>
       <c r="N90" s="1">
-        <v>642230.96</v>
+        <v>705439.82</v>
       </c>
       <c r="O90" s="1">
-        <v>1.35</v>
+        <v>1.47</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>277</v>
       </c>
       <c r="B91" t="s">
         <v>278</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>95.08828607</v>
+        <v>98.48143846</v>
       </c>
       <c r="E91" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>295926.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>342.28</v>
+        <v>125.27</v>
       </c>
       <c r="J91" s="1">
-        <v>0.11566405114792</v>
+        <v>0.12527</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
         <v>279</v>
       </c>
       <c r="M91" s="1">
-        <v>285264.86</v>
+        <v>98481.43</v>
       </c>
       <c r="N91" s="1">
-        <v>296268.28</v>
+        <v>100125.27</v>
       </c>
       <c r="O91" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>280</v>
       </c>
       <c r="B92" t="s">
         <v>281</v>
       </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>89.80163466</v>
+        <v>103.80723975</v>
       </c>
       <c r="E92" s="1">
-        <v>89.22416</v>
+        <v>108.334343</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>178448.32</v>
+        <v>650006.06</v>
       </c>
       <c r="I92" s="1">
-        <v>1505.63</v>
+        <v>1903.24</v>
       </c>
       <c r="J92" s="1">
-        <v>0.84373447729853</v>
+        <v>0.29280342401731</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>350.68</v>
+      <c r="L92" t="s">
+        <v>282</v>
       </c>
       <c r="M92" s="1">
-        <v>179603.27</v>
+        <v>622843.44</v>
       </c>
       <c r="N92" s="1">
-        <v>179953.95</v>
+        <v>651909.3</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>1.36</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B93" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.67342091</v>
+        <v>96.33240935</v>
       </c>
       <c r="E93" s="1">
-        <v>99.75655</v>
+        <v>98.642</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>99756.55</v>
+        <v>295926.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-1027.65</v>
+        <v>4829.79</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.0301579194549</v>
+        <v>1.6320938342694</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M93" s="1">
-        <v>97673.42</v>
+        <v>288997.23</v>
       </c>
       <c r="N93" s="1">
-        <v>98728.9</v>
+        <v>300755.79</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B94" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.18931098</v>
+        <v>90.11895439</v>
       </c>
       <c r="E94" s="1">
-        <v>107.36234</v>
+        <v>89.22416</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>107362.34</v>
+        <v>178448.32</v>
       </c>
       <c r="I94" s="1">
-        <v>-6734.67</v>
+        <v>2255.34</v>
       </c>
       <c r="J94" s="1">
-        <v>-6.2728420412595</v>
+        <v>1.2638617163782</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
-        <v>438.36</v>
+        <v>465.75</v>
       </c>
       <c r="M94" s="1">
-        <v>100189.31</v>
+        <v>180237.91</v>
       </c>
       <c r="N94" s="1">
-        <v>100627.67</v>
+        <v>180703.66</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B95" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.81574644</v>
+        <v>98.27635721</v>
       </c>
       <c r="E95" s="1">
-        <v>103.74867</v>
+        <v>99.75655</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>311246.01</v>
+        <v>99756.55</v>
       </c>
       <c r="I95" s="1">
-        <v>-1611.1</v>
+        <v>-259.3</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.51762912559104</v>
+        <v>-0.25993280641722</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M95" s="1">
-        <v>302447.24</v>
+        <v>98276.36</v>
       </c>
       <c r="N95" s="1">
-        <v>309634.91</v>
+        <v>99497.25</v>
       </c>
       <c r="O95" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B96" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.67260229</v>
+        <v>101.06475667</v>
       </c>
       <c r="E96" s="1">
-        <v>101.518663</v>
+        <v>107.36234</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>609111.98</v>
+        <v>107362.34</v>
       </c>
       <c r="I96" s="1">
-        <v>-13817.46</v>
+        <v>-5629.09</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.2684597337915</v>
+        <v>-5.2430768554411</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>292</v>
+      <c r="L96">
+        <v>668.49</v>
       </c>
       <c r="M96" s="1">
-        <v>592035.62</v>
+        <v>101064.76</v>
       </c>
       <c r="N96" s="1">
-        <v>595294.52</v>
+        <v>101733.25</v>
       </c>
       <c r="O96" s="1">
-        <v>1.25</v>
+        <v>0.21</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>293</v>
       </c>
       <c r="B97" t="s">
         <v>294</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.22993192</v>
+        <v>101.02070267</v>
       </c>
       <c r="E97" s="1">
-        <v>99.884</v>
+        <v>103.74867</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>99884.0</v>
+        <v>311246.01</v>
       </c>
       <c r="I97" s="1">
-        <v>3732.23</v>
+        <v>-284.24</v>
       </c>
       <c r="J97" s="1">
-        <v>3.7365644147211</v>
+        <v>-0.091323259051578</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
         <v>295</v>
       </c>
       <c r="M97" s="1">
-        <v>100229.93</v>
+        <v>303062.11</v>
       </c>
       <c r="N97" s="1">
-        <v>103616.23</v>
+        <v>310961.77</v>
       </c>
       <c r="O97" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>296</v>
       </c>
       <c r="B98" t="s">
         <v>297</v>
       </c>
       <c r="C98" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.4092386</v>
+        <v>100.1461583</v>
       </c>
       <c r="E98" s="1">
-        <v>106.489533</v>
+        <v>99.884</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>159734.3</v>
+        <v>99884.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-2235.85</v>
+        <v>3878.6</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.3997306777567</v>
+        <v>3.8831044011053</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
         <v>298</v>
       </c>
       <c r="M98" s="1">
-        <v>153613.86</v>
+        <v>100146.16</v>
       </c>
       <c r="N98" s="1">
-        <v>157498.45</v>
+        <v>103762.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>299</v>
       </c>
       <c r="B99" t="s">
         <v>300</v>
       </c>
       <c r="C99" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>105.34658992</v>
+        <v>102.45017668</v>
       </c>
       <c r="E99" s="1">
-        <v>110.013816</v>
+        <v>106.489533</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>550069.08</v>
+        <v>159734.3</v>
       </c>
       <c r="I99" s="1">
-        <v>-2700.86</v>
+        <v>-1764.51</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.49100378447013</v>
+        <v>-1.1046531646616</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
         <v>301</v>
       </c>
       <c r="M99" s="1">
-        <v>526732.95</v>
+        <v>153675.27</v>
       </c>
       <c r="N99" s="1">
-        <v>547368.22</v>
+        <v>157969.79</v>
       </c>
       <c r="O99" s="1">
-        <v>1.15</v>
+        <v>0.33</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>302</v>
       </c>
       <c r="B100" t="s">
         <v>303</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>91.896</v>
+        <v>105.82037905</v>
       </c>
       <c r="E100" s="1">
-        <v>104.270342</v>
+        <v>110.013816</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>625622.05</v>
+        <v>550069.08</v>
       </c>
       <c r="I100" s="1">
-        <v>-66503.58</v>
+        <v>1070.49</v>
       </c>
       <c r="J100" s="1">
-        <v>-10.629992980586</v>
+        <v>0.19461010242568</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
         <v>304</v>
       </c>
       <c r="M100" s="1">
-        <v>551376.0</v>
+        <v>529101.9</v>
       </c>
       <c r="N100" s="1">
-        <v>559118.47</v>
+        <v>551139.57</v>
       </c>
       <c r="O100" s="1">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>305</v>
       </c>
       <c r="B101" t="s">
         <v>306</v>
       </c>
       <c r="C101" s="1">
-        <v>285000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.64121391</v>
+        <v>92.3235</v>
       </c>
       <c r="E101" s="1">
-        <v>97.791014</v>
+        <v>104.270342</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>278704.39</v>
+        <v>625622.05</v>
       </c>
       <c r="I101" s="1">
-        <v>1341.63</v>
+        <v>-62902.97</v>
       </c>
       <c r="J101" s="1">
-        <v>0.48138100731029</v>
+        <v>-10.054468188901</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
         <v>307</v>
       </c>
       <c r="M101" s="1">
-        <v>278277.46</v>
+        <v>553941.0</v>
       </c>
       <c r="N101" s="1">
-        <v>280046.02</v>
+        <v>562719.08</v>
       </c>
       <c r="O101" s="1">
-        <v>0.59</v>
+        <v>1.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>308</v>
       </c>
       <c r="B102" t="s">
         <v>309</v>
       </c>
       <c r="C102" s="1">
-        <v>365000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.81273776</v>
+        <v>97.87546806</v>
       </c>
       <c r="E102" s="1">
-        <v>105.094956</v>
+        <v>97.791014</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>383596.59</v>
+        <v>278704.39</v>
       </c>
       <c r="I102" s="1">
-        <v>-6136.35</v>
+        <v>2255.21</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.5996883601077</v>
+        <v>0.80917634630728</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
         <v>310</v>
       </c>
       <c r="M102" s="1">
-        <v>367966.49</v>
+        <v>278945.08</v>
       </c>
       <c r="N102" s="1">
-        <v>377460.24</v>
+        <v>280959.6</v>
       </c>
       <c r="O102" s="1">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>311</v>
       </c>
       <c r="B103" t="s">
         <v>312</v>
       </c>
       <c r="C103" s="1">
-        <v>295000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0665</v>
+        <v>101.16604723</v>
       </c>
       <c r="E103" s="1">
-        <v>105.485329</v>
+        <v>105.094956</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>311181.72</v>
+        <v>383596.59</v>
       </c>
       <c r="I103" s="1">
-        <v>-11226.24</v>
+        <v>-4033.02</v>
       </c>
       <c r="J103" s="1">
-        <v>-3.6076155116052</v>
+        <v>-1.0513701386136</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
         <v>313</v>
       </c>
       <c r="M103" s="1">
-        <v>295196.17</v>
+        <v>369256.07</v>
       </c>
       <c r="N103" s="1">
-        <v>299955.48</v>
+        <v>379563.57</v>
       </c>
       <c r="O103" s="1">
-        <v>0.63</v>
+        <v>0.79</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>314</v>
       </c>
       <c r="B104" t="s">
         <v>315</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>96.74052118</v>
+        <v>101.0125</v>
       </c>
       <c r="E104" s="1">
-        <v>100.292605</v>
+        <v>105.485329</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>200585.21</v>
+        <v>311181.72</v>
       </c>
       <c r="I104" s="1">
-        <v>-2932.93</v>
+        <v>-7746.26</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.4621865689898</v>
+        <v>-2.489304320318</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
         <v>316</v>
       </c>
       <c r="M104" s="1">
-        <v>193481.05</v>
+        <v>297986.87</v>
       </c>
       <c r="N104" s="1">
-        <v>197652.28</v>
+        <v>303435.46</v>
       </c>
       <c r="O104" s="1">
-        <v>0.42</v>
+        <v>0.63</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>317</v>
       </c>
       <c r="B105" t="s">
         <v>318</v>
       </c>
       <c r="C105" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.34680232</v>
+        <v>97.72901583</v>
       </c>
       <c r="E105" s="1">
-        <v>106.064042</v>
+        <v>100.292605</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>530320.21</v>
+        <v>200585.21</v>
       </c>
       <c r="I105" s="1">
-        <v>-9990.31</v>
+        <v>-538.82</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.8838260001443</v>
+        <v>-0.26862399276597</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
         <v>319</v>
       </c>
       <c r="M105" s="1">
-        <v>501734.01</v>
+        <v>195458.03</v>
       </c>
       <c r="N105" s="1">
-        <v>520329.9</v>
+        <v>200046.39</v>
       </c>
       <c r="O105" s="1">
-        <v>1.1</v>
+        <v>0.42</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>320</v>
       </c>
       <c r="B106" t="s">
         <v>321</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.71366839</v>
+        <v>100.99808724</v>
       </c>
       <c r="E106" s="1">
-        <v>99.297</v>
+        <v>106.064042</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>99297.0</v>
+        <v>530320.21</v>
       </c>
       <c r="I106" s="1">
-        <v>536.87</v>
+        <v>-24405.12</v>
       </c>
       <c r="J106" s="1">
-        <v>0.5406709165433</v>
+        <v>-4.601959257785</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
-        <v>120.21</v>
+        <v>924.66</v>
       </c>
       <c r="M106" s="1">
-        <v>99713.66</v>
+        <v>504990.43</v>
       </c>
       <c r="N106" s="1">
-        <v>99833.87</v>
+        <v>505915.09</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>1.06</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>322</v>
       </c>
       <c r="B107" t="s">
         <v>323</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.47484638</v>
+        <v>100.30662327</v>
       </c>
       <c r="E107" s="1">
-        <v>100.24168</v>
+        <v>99.297</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>100241.68</v>
+        <v>99297.0</v>
       </c>
       <c r="I107" s="1">
-        <v>3627.69</v>
+        <v>1324.01</v>
       </c>
       <c r="J107" s="1">
-        <v>3.618943736777</v>
+        <v>1.3333836873219</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>324</v>
+      <c r="L107">
+        <v>314.38</v>
       </c>
       <c r="M107" s="1">
-        <v>100474.85</v>
+        <v>100306.63</v>
       </c>
       <c r="N107" s="1">
-        <v>103869.37</v>
+        <v>100621.01</v>
       </c>
       <c r="O107" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>324</v>
+      </c>
+      <c r="B108" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.52664006</v>
+        <v>100.96416607</v>
       </c>
       <c r="E108" s="1">
-        <v>99.884</v>
+        <v>100.24168</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99884.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I108" s="1">
-        <v>-1238.18</v>
+        <v>818.38</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.2396179568299</v>
+        <v>0.81640690778526</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
-        <v>119.18</v>
+        <v>95.89</v>
       </c>
       <c r="M108" s="1">
-        <v>98526.64</v>
+        <v>100964.17</v>
       </c>
       <c r="N108" s="1">
-        <v>98645.82</v>
+        <v>101060.06</v>
       </c>
       <c r="O108" s="1">
         <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>326</v>
+      </c>
+      <c r="B109" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>95.68581502</v>
+        <v>99.26386816</v>
       </c>
       <c r="E109" s="1">
-        <v>97.65639</v>
+        <v>99.884</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97656.39</v>
+        <v>99884.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1517.7</v>
+        <v>-292.39</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.5541225720099</v>
+        <v>-0.2927295662969</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>452.88</v>
+        <v>327.74</v>
       </c>
       <c r="M109" s="1">
-        <v>95685.81</v>
+        <v>99263.87</v>
       </c>
       <c r="N109" s="1">
-        <v>96138.69</v>
+        <v>99591.61</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>328</v>
+      </c>
+      <c r="B110" t="s">
         <v>329</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>83.29141256</v>
+        <v>96.03320257</v>
       </c>
       <c r="E110" s="1">
-        <v>86.56115</v>
+        <v>97.65639</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>259683.45</v>
+        <v>97656.39</v>
       </c>
       <c r="I110" s="1">
-        <v>-8114.01</v>
+        <v>-1086.89</v>
       </c>
       <c r="J110" s="1">
-        <v>-3.1245772497246</v>
+        <v>-1.1129737644408</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>331</v>
+      <c r="L110">
+        <v>536.3</v>
       </c>
       <c r="M110" s="1">
-        <v>249874.23</v>
+        <v>96033.2</v>
       </c>
       <c r="N110" s="1">
-        <v>251569.44</v>
+        <v>96569.5</v>
       </c>
       <c r="O110" s="1">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B111" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C111" s="1">
         <v>300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>96.48726264</v>
+        <v>82.71765953</v>
       </c>
       <c r="E111" s="1">
-        <v>99.507</v>
+        <v>86.56115</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>298521.0</v>
+        <v>259683.45</v>
       </c>
       <c r="I111" s="1">
-        <v>-3277.02</v>
+        <v>-9511.64</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.0977519169506</v>
+        <v>-3.6627825146346</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="M111" s="1">
-        <v>289461.79</v>
+        <v>248152.97</v>
       </c>
       <c r="N111" s="1">
-        <v>295243.98</v>
+        <v>250171.81</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.52</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>333</v>
+      </c>
+      <c r="B112" t="s">
+        <v>334</v>
+      </c>
+      <c r="C112" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>96.3811102</v>
+      </c>
+      <c r="E112" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-2991.37</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-1.00206350642</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" t="s">
         <v>335</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>135993.09</v>
+        <v>289143.33</v>
       </c>
       <c r="N112" s="1">
-        <v>137527.8</v>
+        <v>295529.63</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>336</v>
+      </c>
+      <c r="B113" t="s">
+        <v>337</v>
+      </c>
+      <c r="C113" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.18918588</v>
+      </c>
+      <c r="E113" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-231.74</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-0.16731002886232</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" t="s">
         <v>338</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>465099.88</v>
+        <v>136482.97</v>
       </c>
       <c r="N113" s="1">
-        <v>466360.15</v>
+        <v>138277.59</v>
       </c>
       <c r="O113" s="1">
-        <v>0.98</v>
+        <v>0.29</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B114" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C114" s="1">
         <v>500000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.13619719</v>
+        <v>93.59513755</v>
       </c>
       <c r="E114" s="1">
-        <v>104.254864</v>
+        <v>95.15085</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>521274.32</v>
+        <v>475754.25</v>
       </c>
       <c r="I114" s="1">
-        <v>-4506.58</v>
+        <v>-6374.45</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.86453136613367</v>
+        <v>-1.3398619140029</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="M114" s="1">
-        <v>505680.99</v>
+        <v>467975.69</v>
       </c>
       <c r="N114" s="1">
-        <v>516767.74</v>
+        <v>469379.8</v>
       </c>
       <c r="O114" s="1">
-        <v>1.09</v>
+        <v>0.98</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>342</v>
+      </c>
+      <c r="B115" t="s">
+        <v>343</v>
+      </c>
+      <c r="C115" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>101.29450831</v>
+      </c>
+      <c r="E115" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-2545.07</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-0.48824004988391</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" t="s">
         <v>344</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>284528.15</v>
+        <v>506472.54</v>
       </c>
       <c r="N115" s="1">
-        <v>284914.73</v>
+        <v>518729.25</v>
       </c>
       <c r="O115" s="1">
-        <v>0.6</v>
+        <v>1.08</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>345</v>
+      </c>
+      <c r="B116" t="s">
         <v>346</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>641000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.20409283</v>
+        <v>68.549</v>
       </c>
       <c r="E116" s="1">
-        <v>99.423502</v>
+        <v>74.176043</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>637304.65</v>
+        <v>307830.58</v>
       </c>
       <c r="I116" s="1">
-        <v>-13502.0</v>
+        <v>-22846.27</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.1186099928817</v>
+        <v>-7.4217025482004</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>348</v>
+      <c r="L116">
+        <v>505.96</v>
       </c>
       <c r="M116" s="1">
-        <v>616668.23</v>
+        <v>284478.35</v>
       </c>
       <c r="N116" s="1">
-        <v>623802.65</v>
+        <v>284984.31</v>
       </c>
       <c r="O116" s="1">
-        <v>1.31</v>
+        <v>0.6</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>347</v>
+      </c>
+      <c r="B117" t="s">
+        <v>348</v>
+      </c>
+      <c r="C117" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>96.9266228</v>
+      </c>
+      <c r="E117" s="1">
+        <v>99.423502</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>637304.65</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-7672.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.2038198685668</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" t="s">
         <v>349</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>582651.73</v>
+        <v>621299.65</v>
       </c>
       <c r="N117" s="1">
-        <v>593468.17</v>
+        <v>629632.65</v>
       </c>
       <c r="O117" s="1">
-        <v>1.25</v>
+        <v>1.32</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>350</v>
+      </c>
+      <c r="B118" t="s">
+        <v>351</v>
+      </c>
+      <c r="C118" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>97.96971041</v>
+      </c>
+      <c r="E118" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>598890.08</v>
+      </c>
+      <c r="I118" s="1">
+        <v>952.84</v>
+      </c>
+      <c r="J118" s="1">
+        <v>0.1591009822704</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" t="s">
         <v>352</v>
       </c>
-      <c r="B118" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>132209.66</v>
+        <v>587818.26</v>
       </c>
       <c r="N118" s="1">
-        <v>136099.87</v>
+        <v>599842.92</v>
       </c>
       <c r="O118" s="1">
-        <v>0.29</v>
+        <v>1.25</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>353</v>
+      </c>
+      <c r="B119" t="s">
+        <v>354</v>
+      </c>
+      <c r="C119" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>102.06663097</v>
+      </c>
+      <c r="E119" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-357.29</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-0.26031680852132</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" t="s">
         <v>355</v>
       </c>
-      <c r="B119" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>142555.63</v>
+        <v>132686.62</v>
       </c>
       <c r="N119" s="1">
-        <v>143514.29</v>
+        <v>136894.7</v>
       </c>
       <c r="O119" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>356</v>
+      </c>
+      <c r="B120" t="s">
         <v>357</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>92.387254</v>
+      </c>
+      <c r="E120" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="I120" s="1">
+        <v>2266.35</v>
+      </c>
+      <c r="J120" s="1">
+        <v>1.5963517514437</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" t="s">
         <v>358</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>244695.34</v>
+        <v>143200.24</v>
       </c>
       <c r="N120" s="1">
-        <v>248185.75</v>
+        <v>144236.94</v>
       </c>
       <c r="O120" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>359</v>
+      </c>
+      <c r="B121" t="s">
         <v>360</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>88.42010434</v>
+      </c>
+      <c r="E121" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-563.76</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-0.22380999112954</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" t="s">
         <v>361</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>421413.18</v>
+        <v>247576.29</v>
       </c>
       <c r="N121" s="1">
-        <v>425177.39</v>
+        <v>251328.48</v>
       </c>
       <c r="O121" s="1">
-        <v>0.9</v>
+        <v>0.52</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>362</v>
+      </c>
+      <c r="B122" t="s">
         <v>363</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>95.20862316</v>
+      </c>
+      <c r="E122" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-893.97</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-0.20841151941712</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" t="s">
         <v>364</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>285138.4</v>
+        <v>423678.37</v>
       </c>
       <c r="N122" s="1">
-        <v>286765.8</v>
+        <v>428050.65</v>
       </c>
       <c r="O122" s="1">
-        <v>0.6</v>
+        <v>0.89</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>365</v>
+      </c>
+      <c r="B123" t="s">
         <v>366</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>95.21546006</v>
+      </c>
+      <c r="E123" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-6231.76</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-2.1194779258178</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" t="s">
         <v>367</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>102164.37</v>
+        <v>285646.38</v>
       </c>
       <c r="N123" s="1">
-        <v>105066.08</v>
+        <v>287791.59</v>
       </c>
       <c r="O123" s="1">
-        <v>0.22</v>
+        <v>0.6</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>368</v>
+      </c>
+      <c r="B124" t="s">
         <v>369</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>102.184942</v>
+      </c>
+      <c r="E124" s="1">
+        <v>104.91632</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>104916.32</v>
+      </c>
+      <c r="I124" s="1">
+        <v>436.43</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.41597913460937</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" t="s">
         <v>370</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>488989.94</v>
+        <v>102184.94</v>
       </c>
       <c r="N124" s="1">
-        <v>500918.02</v>
+        <v>105352.75</v>
       </c>
       <c r="O124" s="1">
-        <v>1.06</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>371</v>
+      </c>
+      <c r="B125" t="s">
         <v>372</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>98.04599323</v>
+      </c>
+      <c r="E125" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-8082.52</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-1.581052193157</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" t="s">
         <v>373</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>98269.45</v>
+        <v>490229.97</v>
       </c>
       <c r="N125" s="1">
-        <v>100127.33</v>
+        <v>503128.94</v>
       </c>
       <c r="O125" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>374</v>
+      </c>
+      <c r="B126" t="s">
         <v>375</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.04067747</v>
+      </c>
+      <c r="E126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>2121.5</v>
+      </c>
+      <c r="J126" s="1">
+        <v>2.1215</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" t="s">
         <v>376</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>475157.62</v>
+        <v>100040.68</v>
       </c>
       <c r="N126" s="1">
-        <v>476032.96</v>
+        <v>102121.5</v>
       </c>
       <c r="O126" s="1">
-        <v>1.0</v>
+        <v>0.21</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>377</v>
       </c>
       <c r="B127" t="s">
         <v>378</v>
       </c>
       <c r="C127" s="1">
-        <v>483000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.03521336</v>
+        <v>79.88647726</v>
       </c>
       <c r="E127" s="1">
-        <v>99.429627</v>
+        <v>81.08293</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>480245.1</v>
+        <v>486497.58</v>
       </c>
       <c r="I127" s="1">
-        <v>-2498.84</v>
+        <v>-6044.47</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.52032597521557</v>
+        <v>-1.2424460569773</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
         <v>379</v>
       </c>
       <c r="M127" s="1">
-        <v>468680.09</v>
+        <v>479318.86</v>
       </c>
       <c r="N127" s="1">
-        <v>477746.26</v>
+        <v>480453.11</v>
       </c>
       <c r="O127" s="1">
-        <v>1.01</v>
+        <v>1.0</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>380</v>
       </c>
       <c r="B128" t="s">
         <v>381</v>
       </c>
       <c r="C128" s="1">
-        <v>900000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.61431085</v>
+        <v>97.31680959</v>
       </c>
       <c r="E128" s="1">
-        <v>102.181054</v>
+        <v>99.429627</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>919629.49</v>
+        <v>480245.1</v>
       </c>
       <c r="I128" s="1">
-        <v>-11391.45</v>
+        <v>-200.85</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.2386999464317</v>
+        <v>-0.041822394439839</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
         <v>382</v>
       </c>
       <c r="M128" s="1">
-        <v>896528.79</v>
+        <v>470040.2</v>
       </c>
       <c r="N128" s="1">
-        <v>908238.04</v>
+        <v>480044.25</v>
       </c>
       <c r="O128" s="1">
-        <v>1.91</v>
+        <v>1.0</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>383</v>
       </c>
       <c r="B129" t="s">
         <v>384</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>64.619</v>
+        <v>100.29314763</v>
       </c>
       <c r="E129" s="1">
-        <v>68.824779</v>
+        <v>102.181054</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>481773.45</v>
+        <v>919629.49</v>
       </c>
       <c r="I129" s="1">
-        <v>-24895.24</v>
+        <v>-3404.86</v>
       </c>
       <c r="J129" s="1">
-        <v>-5.1674163447571</v>
+        <v>-0.37024258541339</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
         <v>385</v>
       </c>
       <c r="M129" s="1">
-        <v>452333.0</v>
+        <v>902638.33</v>
       </c>
       <c r="N129" s="1">
-        <v>456878.21</v>
+        <v>916224.63</v>
       </c>
       <c r="O129" s="1">
-        <v>0.96</v>
+        <v>1.91</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>386</v>
       </c>
       <c r="B130" t="s">
         <v>387</v>
       </c>
       <c r="C130" s="1">
-        <v>102000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.56174825</v>
+        <v>64.967</v>
       </c>
       <c r="E130" s="1">
-        <v>99.646</v>
+        <v>68.824779</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>101638.92</v>
+        <v>481773.45</v>
       </c>
       <c r="I130" s="1">
-        <v>-27.25</v>
+        <v>-22056.5</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.026810595783584</v>
+        <v>-4.5781891883</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>58.68</v>
+      <c r="L130" t="s">
+        <v>388</v>
       </c>
       <c r="M130" s="1">
-        <v>101552.99</v>
+        <v>454769.0</v>
       </c>
       <c r="N130" s="1">
-        <v>101611.67</v>
+        <v>459716.95</v>
       </c>
       <c r="O130" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B131" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C131" s="1">
-        <v>360000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.04861139</v>
+        <v>99.69888938</v>
       </c>
       <c r="E131" s="1">
-        <v>105.116214</v>
+        <v>99.646</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>378418.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I131" s="1">
-        <v>-3152.96</v>
+        <v>318.03</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.83319422363137</v>
+        <v>0.3129017899836</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131" t="s">
-        <v>390</v>
+      <c r="L131">
+        <v>264.08</v>
       </c>
       <c r="M131" s="1">
-        <v>367375.0</v>
+        <v>101692.87</v>
       </c>
       <c r="N131" s="1">
-        <v>375265.41</v>
+        <v>101956.95</v>
       </c>
       <c r="O131" s="1">
-        <v>0.79</v>
+        <v>0.21</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>391</v>
       </c>
       <c r="B132" t="s">
         <v>392</v>
       </c>
       <c r="C132" s="1">
-        <v>240000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.87805101</v>
+        <v>102.1989603</v>
       </c>
       <c r="E132" s="1">
-        <v>101.505154</v>
+        <v>105.116214</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>243612.37</v>
+        <v>378418.37</v>
       </c>
       <c r="I132" s="1">
-        <v>-2675.46</v>
+        <v>-1783.21</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.0982447237798</v>
+        <v>-0.47122712356697</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
         <v>393</v>
       </c>
       <c r="M132" s="1">
-        <v>237307.32</v>
+        <v>367916.26</v>
       </c>
       <c r="N132" s="1">
-        <v>240936.91</v>
+        <v>376635.16</v>
       </c>
       <c r="O132" s="1">
-        <v>0.51</v>
+        <v>0.79</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>394</v>
       </c>
       <c r="B133" t="s">
         <v>395</v>
       </c>
       <c r="C133" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.24753512</v>
+        <v>99.03978319</v>
       </c>
       <c r="E133" s="1">
-        <v>101.271864</v>
+        <v>101.505154</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>141780.61</v>
+        <v>243612.37</v>
       </c>
       <c r="I133" s="1">
-        <v>-223.44</v>
+        <v>-1890.32</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.15759559787477</v>
+        <v>-0.77595402893539</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
         <v>396</v>
       </c>
       <c r="M133" s="1">
-        <v>140346.55</v>
+        <v>237695.47</v>
       </c>
       <c r="N133" s="1">
-        <v>141557.17</v>
+        <v>241722.05</v>
       </c>
       <c r="O133" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>397</v>
       </c>
       <c r="B134" t="s">
         <v>398</v>
       </c>
       <c r="C134" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>96.65475273</v>
+        <v>100.25383459</v>
       </c>
       <c r="E134" s="1">
-        <v>105.684715</v>
+        <v>101.271864</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>137390.13</v>
+        <v>141780.61</v>
       </c>
       <c r="I134" s="1">
-        <v>-11712.24</v>
+        <v>37.09</v>
       </c>
       <c r="J134" s="1">
-        <v>-8.5248045110664</v>
+        <v>0.026160135719546</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>26.71</v>
+      <c r="L134" t="s">
+        <v>399</v>
       </c>
       <c r="M134" s="1">
-        <v>125651.18</v>
+        <v>140355.37</v>
       </c>
       <c r="N134" s="1">
-        <v>125677.89</v>
+        <v>141817.7</v>
       </c>
       <c r="O134" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B135" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C135" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>96.23986921</v>
+        <v>97.57892721</v>
       </c>
       <c r="E135" s="1">
-        <v>103.578504</v>
+        <v>105.684715</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>139830.98</v>
+        <v>137390.13</v>
       </c>
       <c r="I135" s="1">
-        <v>-9582.6</v>
+        <v>-10230.33</v>
       </c>
       <c r="J135" s="1">
-        <v>-6.8529877999854</v>
+        <v>-7.4461899118954</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
-        <v>324.55</v>
+        <v>307.19</v>
       </c>
       <c r="M135" s="1">
-        <v>129923.83</v>
+        <v>126852.61</v>
       </c>
       <c r="N135" s="1">
-        <v>130248.38</v>
+        <v>127159.8</v>
       </c>
       <c r="O135" s="1">
         <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B136" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C136" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.66315707</v>
+        <v>97.00984338</v>
       </c>
       <c r="E136" s="1">
-        <v>99.860373</v>
+        <v>103.578504</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>299581.12</v>
+        <v>139830.98</v>
       </c>
       <c r="I136" s="1">
-        <v>2443.28</v>
+        <v>-8281.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.81556541346798</v>
+        <v>-5.922149726763</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>403</v>
+      <c r="L136">
+        <v>586.7</v>
       </c>
       <c r="M136" s="1">
-        <v>295989.47</v>
+        <v>130963.28</v>
       </c>
       <c r="N136" s="1">
-        <v>302024.4</v>
+        <v>131549.98</v>
       </c>
       <c r="O136" s="1">
-        <v>0.64</v>
+        <v>0.27</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>404</v>
       </c>
       <c r="B137" t="s">
         <v>405</v>
       </c>
       <c r="C137" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.42442214</v>
+        <v>98.60870008</v>
       </c>
       <c r="E137" s="1">
-        <v>98.412086</v>
+        <v>99.860373</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>137776.92</v>
+        <v>299581.12</v>
       </c>
       <c r="I137" s="1">
-        <v>2208.85</v>
+        <v>2754.57</v>
       </c>
       <c r="J137" s="1">
-        <v>1.6032075619051</v>
+        <v>0.91947383066062</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>791.58</v>
+      <c r="L137" t="s">
+        <v>406</v>
       </c>
       <c r="M137" s="1">
-        <v>139194.19</v>
+        <v>295826.1</v>
       </c>
       <c r="N137" s="1">
-        <v>139985.77</v>
+        <v>302335.69</v>
       </c>
       <c r="O137" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B138" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C138" s="1">
         <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.90688824</v>
+        <v>99.49454887</v>
       </c>
       <c r="E138" s="1">
-        <v>98.960671</v>
+        <v>98.412086</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>138544.94</v>
+        <v>137776.92</v>
       </c>
       <c r="I138" s="1">
-        <v>1891.42</v>
+        <v>2437.91</v>
       </c>
       <c r="J138" s="1">
-        <v>1.3652032329726</v>
+        <v>1.7694618227784</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>408</v>
+      <c r="L138">
+        <v>922.47</v>
       </c>
       <c r="M138" s="1">
-        <v>138469.65</v>
+        <v>139292.36</v>
       </c>
       <c r="N138" s="1">
-        <v>140436.36</v>
+        <v>140214.83</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>409</v>
       </c>
       <c r="B139" t="s">
         <v>410</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>105.78301247</v>
+        <v>99.05567379</v>
       </c>
       <c r="E139" s="1">
-        <v>110.213723</v>
+        <v>98.960671</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>143277.84</v>
+        <v>138544.94</v>
       </c>
       <c r="I139" s="1">
-        <v>-3403.9</v>
+        <v>2240.67</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.3757337491967</v>
+        <v>1.6172875025245</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
         <v>411</v>
       </c>
       <c r="M139" s="1">
-        <v>137517.91</v>
+        <v>138677.94</v>
       </c>
       <c r="N139" s="1">
-        <v>139873.94</v>
+        <v>140785.61</v>
       </c>
       <c r="O139" s="1">
         <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>412</v>
       </c>
       <c r="B140" t="s">
         <v>413</v>
       </c>
       <c r="C140" s="1">
-        <v>550000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.46170979</v>
+        <v>106.37827132</v>
       </c>
       <c r="E140" s="1">
-        <v>99.944829</v>
+        <v>110.213723</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>549696.56</v>
+        <v>143277.84</v>
       </c>
       <c r="I140" s="1">
-        <v>-2581.81</v>
+        <v>-2293.48</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.46967912624376</v>
+        <v>-1.6007220656034</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
         <v>414</v>
       </c>
       <c r="M140" s="1">
-        <v>536039.41</v>
+        <v>138291.76</v>
       </c>
       <c r="N140" s="1">
-        <v>547114.75</v>
+        <v>140984.36</v>
       </c>
       <c r="O140" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>415</v>
       </c>
       <c r="B141" t="s">
         <v>416</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.14740098</v>
+        <v>97.98007651</v>
       </c>
       <c r="E141" s="1">
-        <v>104.27347</v>
+        <v>99.944829</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>104273.47</v>
+        <v>549696.56</v>
       </c>
       <c r="I141" s="1">
-        <v>-546.27</v>
+        <v>1218.52</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.52388205743992</v>
+        <v>0.22167138902961</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>417</v>
+        <v>352</v>
       </c>
       <c r="M141" s="1">
-        <v>101147.41</v>
+        <v>538890.42</v>
       </c>
       <c r="N141" s="1">
-        <v>103727.2</v>
+        <v>550915.08</v>
       </c>
       <c r="O141" s="1">
-        <v>0.22</v>
+        <v>1.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>417</v>
+      </c>
+      <c r="B142" t="s">
         <v>418</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>101.23859973</v>
+      </c>
+      <c r="E142" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-232.13</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-0.22261654858134</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" t="s">
         <v>419</v>
       </c>
-      <c r="C142" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>182272.9</v>
+        <v>101238.6</v>
       </c>
       <c r="N142" s="1">
-        <v>182835.91</v>
+        <v>104041.34</v>
       </c>
       <c r="O142" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>420</v>
       </c>
       <c r="B143" t="s">
         <v>421</v>
       </c>
       <c r="C143" s="1">
-        <v>560000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>83.31960093</v>
+        <v>91.4811772</v>
       </c>
       <c r="E143" s="1">
-        <v>85.126713</v>
+        <v>95.837535</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>476709.59</v>
+        <v>191675.07</v>
       </c>
       <c r="I143" s="1">
-        <v>-7323.66</v>
+        <v>-8106.55</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.5362938261846</v>
+        <v>-4.229318919774</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>422</v>
+      <c r="L143">
+        <v>606.16</v>
       </c>
       <c r="M143" s="1">
-        <v>466589.77</v>
+        <v>182962.36</v>
       </c>
       <c r="N143" s="1">
-        <v>469385.93</v>
+        <v>183568.52</v>
       </c>
       <c r="O143" s="1">
-        <v>0.99</v>
+        <v>0.38</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>422</v>
+      </c>
+      <c r="B144" t="s">
         <v>423</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>83.81134776</v>
+      </c>
+      <c r="E144" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-4328.23</v>
+      </c>
+      <c r="J144" s="1">
+        <v>-0.90793852080886</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" t="s">
         <v>424</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>188783.74</v>
+        <v>469343.55</v>
       </c>
       <c r="N144" s="1">
-        <v>189932.23</v>
+        <v>472381.36</v>
       </c>
       <c r="O144" s="1">
-        <v>0.4</v>
+        <v>0.99</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>425</v>
+      </c>
+      <c r="B145" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.88775221</v>
+        <v>94.78438727</v>
       </c>
       <c r="E145" s="1">
-        <v>99.948</v>
+        <v>100.243095</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>199896.0</v>
+        <v>200486.19</v>
       </c>
       <c r="I145" s="1">
-        <v>8014.57</v>
+        <v>-9676.87</v>
       </c>
       <c r="J145" s="1">
-        <v>4.0093698723336</v>
+        <v>-4.8267015299159</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="M145" s="1">
-        <v>203775.5</v>
+        <v>189568.77</v>
       </c>
       <c r="N145" s="1">
-        <v>207910.57</v>
+        <v>190809.32</v>
       </c>
       <c r="O145" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>428</v>
+      </c>
+      <c r="B146" t="s">
         <v>429</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>101.79085499</v>
+      </c>
+      <c r="E146" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>8493.93</v>
+      </c>
+      <c r="J146" s="1">
+        <v>4.2491745707768</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" t="s">
         <v>430</v>
       </c>
-      <c r="C146" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>137286.45</v>
+        <v>203581.71</v>
       </c>
       <c r="N146" s="1">
-        <v>137350.66</v>
+        <v>208389.93</v>
       </c>
       <c r="O146" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>431</v>
       </c>
       <c r="B147" t="s">
         <v>432</v>
       </c>
       <c r="C147" s="1">
-        <v>160000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>86.37264503</v>
+        <v>92.7118395</v>
       </c>
       <c r="E147" s="1">
-        <v>86.219563</v>
+        <v>90.382013</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>137951.3</v>
+        <v>135573.02</v>
       </c>
       <c r="I147" s="1">
-        <v>249.32</v>
+        <v>3569.74</v>
       </c>
       <c r="J147" s="1">
-        <v>0.1807304461792</v>
+        <v>2.6330755190081</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
-        <v>4.38</v>
+        <v>75.0</v>
       </c>
       <c r="M147" s="1">
-        <v>138196.24</v>
+        <v>139067.76</v>
       </c>
       <c r="N147" s="1">
-        <v>138200.62</v>
+        <v>139142.76</v>
       </c>
       <c r="O147" s="1">
         <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>433</v>
       </c>
       <c r="B148" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="1">
-        <v>140000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>96.40053176</v>
+        <v>87.4960302</v>
       </c>
       <c r="E148" s="1">
-        <v>98.939836</v>
+        <v>86.219563</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>138515.77</v>
+        <v>137951.3</v>
       </c>
       <c r="I148" s="1">
-        <v>-922.83</v>
+        <v>2092.76</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.66622739057076</v>
+        <v>1.5170281106448</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>435</v>
+      <c r="L148">
+        <v>50.41</v>
       </c>
       <c r="M148" s="1">
-        <v>134960.75</v>
+        <v>139993.65</v>
       </c>
       <c r="N148" s="1">
-        <v>137592.94</v>
+        <v>140044.06</v>
       </c>
       <c r="O148" s="1">
         <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>435</v>
+      </c>
+      <c r="B149" t="s">
         <v>436</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>96.83350243</v>
+      </c>
+      <c r="E149" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-135.44</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-0.097779480271452</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" t="s">
         <v>437</v>
       </c>
-      <c r="C149" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>398090.8</v>
+        <v>135566.91</v>
       </c>
       <c r="N149" s="1">
-        <v>399586.69</v>
+        <v>138380.33</v>
       </c>
       <c r="O149" s="1">
-        <v>0.84</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>438</v>
+      </c>
+      <c r="B150" t="s">
         <v>439</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.63016686</v>
+      </c>
+      <c r="E150" s="1">
+        <v>98.91284</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>395651.36</v>
+      </c>
+      <c r="I150" s="1">
+        <v>4480.27</v>
+      </c>
+      <c r="J150" s="1">
+        <v>1.1323782635298</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" t="s">
         <v>440</v>
       </c>
-      <c r="C150" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>137570.5</v>
+        <v>398520.67</v>
       </c>
       <c r="N150" s="1">
-        <v>137591.05</v>
+        <v>400131.63</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.84</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>441</v>
       </c>
       <c r="B151" t="s">
         <v>442</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.34130912</v>
+        <v>92.20342115</v>
       </c>
       <c r="E151" s="1">
-        <v>104.254153</v>
+        <v>90.429947</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>312762.46</v>
+        <v>135644.92</v>
       </c>
       <c r="I151" s="1">
-        <v>-6431.0</v>
+        <v>2691.55</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.0561930610215</v>
+        <v>1.9842615558327</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151" t="s">
-        <v>443</v>
+      <c r="L151">
+        <v>31.34</v>
       </c>
       <c r="M151" s="1">
-        <v>298023.93</v>
+        <v>138305.13</v>
       </c>
       <c r="N151" s="1">
-        <v>306331.46</v>
+        <v>138336.47</v>
       </c>
       <c r="O151" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>443</v>
+      </c>
+      <c r="B152" t="s">
         <v>444</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.75711851</v>
+      </c>
+      <c r="E152" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-4622.61</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-1.4779938743288</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" t="s">
         <v>445</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>460804.94</v>
+        <v>299271.36</v>
       </c>
       <c r="N152" s="1">
-        <v>472647.41</v>
+        <v>308139.85</v>
       </c>
       <c r="O152" s="1">
-        <v>1.0</v>
+        <v>0.64</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>446</v>
+      </c>
+      <c r="B153" t="s">
         <v>447</v>
       </c>
-      <c r="B153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C153" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>105.50478624</v>
+        <v>92.66613829</v>
       </c>
       <c r="E153" s="1">
-        <v>109.314258</v>
+        <v>95.381538</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>437257.03</v>
+        <v>476907.69</v>
       </c>
       <c r="I153" s="1">
-        <v>-8607.75</v>
+        <v>-12926.31</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.9685789843104</v>
+        <v>-2.7104427693334</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>449</v>
+      <c r="L153">
+        <v>650.68</v>
       </c>
       <c r="M153" s="1">
-        <v>422019.14</v>
+        <v>463330.7</v>
       </c>
       <c r="N153" s="1">
-        <v>428649.28</v>
+        <v>463981.38</v>
       </c>
       <c r="O153" s="1">
-        <v>0.9</v>
+        <v>0.97</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>448</v>
+      </c>
+      <c r="B154" t="s">
+        <v>449</v>
+      </c>
+      <c r="C154" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>105.37542411</v>
+      </c>
+      <c r="E154" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-7974.51</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-1.8237579850917</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" t="s">
         <v>450</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>-15510.0</v>
+        <v>421501.7</v>
       </c>
       <c r="N154" s="1">
-        <v>-15510.0</v>
+        <v>429282.52</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.03</v>
+        <v>0.9</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>451</v>
+      </c>
+      <c r="B155" t="s">
         <v>452</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="1">
-        <v>23.0</v>
+        <v>11.0</v>
       </c>
       <c r="D155" s="1">
-        <v>105.68</v>
+        <v>115.5</v>
       </c>
       <c r="E155" s="1">
-        <v>105.725</v>
+        <v>116.73</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-1035.0</v>
+        <v>-13530.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-1035.0</v>
+        <v>-13530.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-1035.0</v>
+        <v>-13530.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.0</v>
+        <v>-0.03</v>
       </c>
       <c r="P155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16">
+      <c r="A156" t="s">
+        <v>453</v>
+      </c>
+      <c r="B156" t="s">
+        <v>454</v>
+      </c>
+      <c r="C156" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>125.2</v>
+      </c>
+      <c r="E156" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>1420.0</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>1420.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>1420.0</v>
+      </c>
+      <c r="O156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" t="s">
+        <v>455</v>
+      </c>
+      <c r="B157" t="s">
+        <v>456</v>
+      </c>
+      <c r="C157" s="1">
+        <v>23.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>105.855</v>
+      </c>
+      <c r="E157" s="1">
+        <v>105.725</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>2990.0</v>
+      </c>
+      <c r="J157" s="1">
+        <v>0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>2990.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>2990.0</v>
+      </c>
+      <c r="O157" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P157">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>