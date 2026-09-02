--- v2 (2026-07-10)
+++ v3 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1293 +136,1350 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 905.48</t>
+    <t>3 394.52</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 188.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 205.29</t>
+    <t>2 035.96</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 090.75</t>
+    <t>1 885.45</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 317.67</t>
+    <t>4 135.07</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>13 027.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 030.14</t>
+    <t>6 287.67</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 199.32</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 349.32</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>20 045.65</t>
+    <t>27 732.33</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>7 674.66</t>
+    <t>4 458.90</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>6 242.47</t>
+    <t>7 709.59</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 125.34</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>5 741.40</t>
+    <t>8 121.99</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 057.32</t>
+    <t>1 663.20</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
+    <t>1 360.49</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>7 262.26</t>
+    <t>9 221.92</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 369.86</t>
+    <t>3 068.49</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 181.51</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
+    <t>1 066.44</t>
+  </si>
+  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>10 413.70</t>
+    <t>1 380.82</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
+    <t>2 953.23</t>
+  </si>
+  <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>16 013.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>20 712.33</t>
+    <t>25 428.08</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 254.79</t>
+    <t>3 813.70</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>15 244.86</t>
+    <t>17 777.40</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 248.63</t>
+    <t>3 790.07</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>17 328.82</t>
+    <t>20 216.96</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 693.32</t>
+    <t>2 250.48</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>1 999.82</t>
+  </si>
+  <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>13 810.96</t>
+    <t>16 291.10</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>4 011.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
+    <t>3 090.88</t>
+  </si>
+  <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 114.71</t>
+    <t>2 094.89</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>13 232.88</t>
+    <t>18 123.29</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 138.29</t>
+    <t>2 526.38</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 223.63</t>
+    <t>2 974.66</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 742.47</t>
+    <t>2 161.64</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>7 150.68</t>
+    <t>8 547.95</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>2 728.77</t>
+    <t>4 405.48</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>13 019.18</t>
+    <t>15 324.66</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
+    <t>3 063.70</t>
+  </si>
+  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
+    <t>1 132.19</t>
+  </si>
+  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>10 998.80</t>
+    <t>13 955.47</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 288.36</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 989.38</t>
+    <t>3 495.89</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>7 378.77</t>
+    <t>10 208.22</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 100.00</t>
+    <t>2 833.56</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 024.59</t>
+    <t>5 887.40</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
+    <t>3 328.77</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>1 284.25</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>8 087.08</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>5 633.56</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>7 318.36</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 291.78</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 360.62</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>2 856.16</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 292.69</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>2 839.81</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>1 528.77</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>2 347.27</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>1 093.15</t>
+  </si>
+  <si>
+    <t>XS2463518998</t>
+  </si>
+  <si>
+    <t>EON SE 1.625 03-31</t>
+  </si>
+  <si>
+    <t>XS2747600018</t>
+  </si>
+  <si>
+    <t>EON SE 3.375 01-31</t>
+  </si>
+  <si>
+    <t>1 747.60</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>1 973.60</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>9 172.60</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>2 630.14</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>1 082.88</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>3 390.41</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>1 645.48</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>3 120.55</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>6 102.47</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>1 825.34</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>9 287.67</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>1 275.34</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>2 167.81</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>3 923.49</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>1 622.60</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>1 227.40</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>9 628.77</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>5 290.07</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>11 293.15</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>2 611.85</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>12 283.75</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>1 142.52</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>5 601.37</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>3 544.52</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
     <t>2 804.79</t>
   </si>
   <si>
-    <t>XS3074473474</t>
-[...406 lines deleted...]
-  <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>6 386.30</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 794.62</t>
+    <t>2 425.84</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 404.11</t>
+    <t>1 753.42</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>12 256.71</t>
+    <t>15 098.04</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>8 333.00</t>
+    <t>11 243.84</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>12 024.66</t>
+    <t>14 958.90</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 208.08</t>
+    <t>4 980.07</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 036.70</t>
+    <t>1 226.20</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 752.19</t>
+    <t>4 387.95</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>4 372.28</t>
+    <t>5 849.01</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 145.21</t>
-[...8 lines deleted...]
-    <t>3 167.81</t>
+    <t>3 402.74</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>12 898.97</t>
+    <t>15 256.85</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 080.82</t>
+    <t>2 622.26</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 134.25</t>
+    <t>1 763.01</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>10 004.05</t>
+    <t>12 281.76</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>13 586.30</t>
+    <t>18 144.86</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 947.95</t>
+    <t>5 926.03</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>8 718.90</t>
+    <t>10 730.96</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 026.58</t>
+    <t>4 990.68</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 462.33</t>
+    <t>2 073.63</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
+    <t>1 223.32</t>
+  </si>
+  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 509.59</t>
+    <t>7 662.33</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
+    <t>1 240.34</t>
+  </si>
+  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 107.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 692.60</t>
+    <t>3 510.00</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
+    <t>14 330.14</t>
+  </si>
+  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 802.74</t>
+    <t>3 344.18</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 037.81</t>
+    <t>3 624.66</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 240.55</t>
+    <t>1 464.11</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>4 808.22</t>
+    <t>6 443.01</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 813.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>1 890.41</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 868.49</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
+    <t>2 309.93</t>
+  </si>
+  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>7 780.82</t>
+    <t>10 575.34</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
-  </si>
-[...4 lines deleted...]
-    <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1795,267 +1852,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1495.34</v>
+        <v>1509.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29526988.39</v>
+        <v>29816057.45</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29526988.39</v>
+        <v>29816057.45</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31274.077</v>
+        <v>31968.171</v>
       </c>
       <c r="D3">
-        <v>98.7</v>
+        <v>99.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3086860.75</v>
+        <v>3183383.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3086860.75</v>
+        <v>3183383.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2915.301</v>
+        <v>2985.838</v>
       </c>
       <c r="D4">
-        <v>4968.38</v>
+        <v>5016.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14484344.94</v>
+        <v>14978991.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14484344.94</v>
+        <v>14978991.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.11</v>
+        <v>102.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>775522.66</v>
+        <v>783060.63</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>775522.66</v>
+        <v>783060.63</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.27</v>
+        <v>101.13</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1002.74</v>
+        <v>1011.39</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1002.74</v>
+        <v>1011.39</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.2</v>
+        <v>102.15</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.2</v>
+        <v>102.15</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.2</v>
+        <v>102.15</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.33</v>
+        <v>101.29</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1003.35</v>
+        <v>1012.99</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1003.35</v>
+        <v>1012.99</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P157"/>
+  <dimension ref="A1:P162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O157" sqref="O157"/>
+      <selection activeCell="O162" sqref="O162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2074,7839 +2131,8089 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1958.0</v>
+        <v>1525.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1072.64</v>
+        <v>1076.12</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.4228141</v>
+        <v>1072.50512131</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2095887.87</v>
+        <v>1635570.31</v>
       </c>
       <c r="I2" s="1">
-        <v>4341.25</v>
+        <v>5512.69</v>
       </c>
       <c r="J2" s="1">
-        <v>0.20713178706454</v>
+        <v>0.33705001651687</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2100229.12</v>
+        <v>1641083.0</v>
       </c>
       <c r="N2" s="1">
-        <v>2100229.12</v>
+        <v>1641083.0</v>
       </c>
       <c r="O2" s="1">
-        <v>4.39</v>
+        <v>3.37</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.96680581</v>
+        <v>100.0018305</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>919.15</v>
+        <v>1457.22</v>
       </c>
       <c r="J3" s="1">
-        <v>0.64756298900112</v>
+        <v>1.0266460739076</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139953.53</v>
+        <v>140002.56</v>
       </c>
       <c r="N3" s="1">
-        <v>142859.01</v>
+        <v>143397.08</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.92921179</v>
+        <v>98.53801592</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-886.26</v>
+        <v>-2280.04</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.35055620429422</v>
+        <v>-0.9018596890743</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>43</v>
+      <c r="L4">
+        <v>248.78</v>
       </c>
       <c r="M4" s="1">
-        <v>248740.2</v>
+        <v>250286.56</v>
       </c>
       <c r="N4" s="1">
-        <v>251929.12</v>
+        <v>250535.34</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.19788624</v>
+        <v>98.53692531</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1881.38</v>
+        <v>1145.32</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.1578350089113</v>
+        <v>0.70485047805666</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>159404.53</v>
+        <v>161600.56</v>
       </c>
       <c r="N5" s="1">
-        <v>160609.82</v>
+        <v>163636.52</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.27170043</v>
+        <v>104.17045789</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-8372.03</v>
+        <v>-6408.95</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.8253991083386</v>
+        <v>-4.4594550682913</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M6" s="1">
-        <v>134253.21</v>
+        <v>135421.59</v>
       </c>
       <c r="N6" s="1">
-        <v>135343.96</v>
+        <v>137307.04</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.22391866</v>
+        <v>104.36871547</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2706.04</v>
+        <v>-1700.41</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.9121956210802</v>
+        <v>-1.2015774179395</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>135491.1</v>
+        <v>135679.33</v>
       </c>
       <c r="N7" s="1">
-        <v>138808.77</v>
+        <v>139814.4</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.69511709</v>
+        <v>97.22141709</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-647.24</v>
+        <v>-10919.85</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.13019002586381</v>
+        <v>-2.1964890209643</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>55</v>
+      <c r="L8">
+        <v>123.29</v>
       </c>
       <c r="M8" s="1">
-        <v>483475.58</v>
+        <v>486107.08</v>
       </c>
       <c r="N8" s="1">
-        <v>496502.98</v>
+        <v>486230.37</v>
       </c>
       <c r="O8" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.1992058</v>
+        <v>97.84046063</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1881.25</v>
+        <v>1300.05</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.63021550439015</v>
+        <v>0.43551450710029</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>291597.61</v>
+        <v>293521.38</v>
       </c>
       <c r="N9" s="1">
-        <v>296627.75</v>
+        <v>299809.05</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.07991524</v>
+        <v>103.21490284</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5076.34</v>
+        <v>-4347.51</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.6673954156485</v>
+        <v>-3.9972791900239</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>605.48</v>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>103079.91</v>
+        <v>103214.9</v>
       </c>
       <c r="N10" s="1">
-        <v>103685.39</v>
+        <v>104414.22</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.67770842</v>
+        <v>98.82790724</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1343.02</v>
+        <v>-657.46</v>
       </c>
       <c r="J11" s="1">
-        <v>1.3472773965732</v>
+        <v>-0.65954415954416</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>63</v>
+      <c r="L11">
+        <v>198.63</v>
       </c>
       <c r="M11" s="1">
-        <v>98677.7</v>
+        <v>98827.91</v>
       </c>
       <c r="N11" s="1">
-        <v>101027.02</v>
+        <v>99026.54</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.76931325</v>
+        <v>98.38851052</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-6171.8</v>
+        <v>10598.5</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.42258325214615</v>
+        <v>0.72567947727907</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>1434275.83</v>
+        <v>1443359.45</v>
       </c>
       <c r="N12" s="1">
-        <v>1454321.48</v>
+        <v>1471091.78</v>
       </c>
       <c r="O12" s="1">
-        <v>3.04</v>
+        <v>3.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>540000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.52541848</v>
+        <v>97.89828037</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>538875.52</v>
+        <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-4563.6</v>
+        <v>-85.45</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.84687461772248</v>
+        <v>-0.035678462605234</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>526637.26</v>
+        <v>234955.88</v>
       </c>
       <c r="N13" s="1">
-        <v>534311.92</v>
+        <v>239414.78</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C14" s="1">
-        <v>100000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.79709114</v>
+        <v>100.20874995</v>
       </c>
       <c r="E14" s="1">
-        <v>95.89134</v>
+        <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>95891.34</v>
+        <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>2968.08</v>
+        <v>3095.16</v>
       </c>
       <c r="J14" s="1">
-        <v>3.0952534399874</v>
+        <v>0.93060314398317</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>62.33</v>
+        <v>995.14</v>
       </c>
       <c r="M14" s="1">
-        <v>98797.09</v>
+        <v>334697.22</v>
       </c>
       <c r="N14" s="1">
-        <v>98859.42</v>
+        <v>335692.36</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.71625374</v>
+        <v>99.12583828</v>
       </c>
       <c r="E15" s="1">
-        <v>98.691</v>
+        <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>296073.0</v>
+        <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>318.23</v>
+        <v>3314.29</v>
       </c>
       <c r="J15" s="1">
-        <v>0.10748362734866</v>
+        <v>3.4562975134147</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>74</v>
+      <c r="L15">
+        <v>79.79</v>
       </c>
       <c r="M15" s="1">
-        <v>290148.76</v>
+        <v>99125.84</v>
       </c>
       <c r="N15" s="1">
-        <v>296391.23</v>
+        <v>99205.63</v>
       </c>
       <c r="O15" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.37921463</v>
+        <v>97.81858411</v>
       </c>
       <c r="E16" s="1">
-        <v>99.830165</v>
+        <v>98.691</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>199660.33</v>
+        <v>296073.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1776.56</v>
+        <v>5092.34</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.8897911768452</v>
+        <v>1.7199609555751</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>194758.43</v>
+        <v>293455.75</v>
       </c>
       <c r="N16" s="1">
-        <v>197883.77</v>
+        <v>301165.34</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>470000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.7751243</v>
+        <v>97.65001149</v>
       </c>
       <c r="E17" s="1">
-        <v>102.934987</v>
+        <v>99.830165</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>483794.44</v>
+        <v>199660.33</v>
       </c>
       <c r="I17" s="1">
-        <v>-4409.95</v>
+        <v>-291.81</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.91153383242685</v>
+        <v>-0.14615321932003</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>473643.09</v>
+        <v>195300.03</v>
       </c>
       <c r="N17" s="1">
-        <v>479384.49</v>
+        <v>199368.52</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1">
-        <v>135000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.40728156</v>
+        <v>101.00300393</v>
       </c>
       <c r="E18" s="1">
-        <v>104.823259</v>
+        <v>102.934987</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>141511.4</v>
+        <v>483794.44</v>
       </c>
       <c r="I18" s="1">
-        <v>-4904.25</v>
+        <v>-958.34</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.4656218509604</v>
+        <v>-0.19808826244469</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>135549.83</v>
+        <v>474714.11</v>
       </c>
       <c r="N18" s="1">
-        <v>136607.15</v>
+        <v>482836.1</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.15039458</v>
+        <v>100.35322005</v>
       </c>
       <c r="E19" s="1">
-        <v>104.07483</v>
+        <v>104.823259</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>104074.83</v>
+        <v>141511.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-4059.55</v>
+        <v>-4371.35</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.9006068998623</v>
+        <v>-3.0890444162096</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>864.88</v>
+      <c r="L19" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>99150.4</v>
+        <v>135476.85</v>
       </c>
       <c r="N19" s="1">
-        <v>100015.28</v>
+        <v>137140.05</v>
       </c>
       <c r="O19" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.00478141</v>
+      </c>
+      <c r="E20" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2709.56</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-2.6034729050242</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>903376.22</v>
+        <v>100004.78</v>
       </c>
       <c r="N20" s="1">
-        <v>910638.48</v>
+        <v>101365.27</v>
       </c>
       <c r="O20" s="1">
-        <v>1.9</v>
+        <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>89.08884726</v>
+      </c>
+      <c r="E21" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="I21" s="1">
+        <v>7650.02</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0.84040467015939</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>89</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>196857.39</v>
+        <v>908706.24</v>
       </c>
       <c r="N21" s="1">
-        <v>198254.65</v>
+        <v>917928.16</v>
       </c>
       <c r="O21" s="1">
-        <v>0.41</v>
+        <v>1.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.74368946</v>
+        <v>98.84859938</v>
       </c>
       <c r="E22" s="1">
-        <v>99.799</v>
+        <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>159678.4</v>
+        <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>-918.63</v>
+        <v>-1096.27</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.57530010320745</v>
+        <v>-0.54932684699358</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>94</v>
+      <c r="L22">
+        <v>772.6</v>
       </c>
       <c r="M22" s="1">
-        <v>156389.91</v>
+        <v>197697.2</v>
       </c>
       <c r="N22" s="1">
-        <v>158759.77</v>
+        <v>198469.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.52367899</v>
+        <v>100.39878767</v>
       </c>
       <c r="E23" s="1">
-        <v>96.246745</v>
+        <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>192493.49</v>
+        <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-2439.28</v>
+        <v>1089.87</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2672012960023</v>
+        <v>1.0924700787875</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23" t="s">
-        <v>97</v>
+      <c r="L23">
+        <v>453.08</v>
       </c>
       <c r="M23" s="1">
-        <v>189047.36</v>
+        <v>100398.79</v>
       </c>
       <c r="N23" s="1">
-        <v>190054.21</v>
+        <v>100851.87</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.94269838</v>
+        <v>98.377759</v>
       </c>
       <c r="E24" s="1">
-        <v>96.98237</v>
+        <v>99.799</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>96982.37</v>
+        <v>159678.4</v>
       </c>
       <c r="I24" s="1">
-        <v>1869.57</v>
+        <v>794.51</v>
       </c>
       <c r="J24" s="1">
-        <v>1.9277421246769</v>
+        <v>0.49756886341547</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>909.25</v>
+      <c r="L24" t="s">
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>97942.69</v>
+        <v>157404.42</v>
       </c>
       <c r="N24" s="1">
-        <v>98851.94</v>
+        <v>160472.91</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.96696511</v>
+        <v>99.64634526</v>
       </c>
       <c r="E25" s="1">
-        <v>96.18004</v>
+        <v>99.491</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>288540.12</v>
+        <v>596946.0</v>
       </c>
       <c r="I25" s="1">
-        <v>8834.2</v>
+        <v>932.07</v>
       </c>
       <c r="J25" s="1">
-        <v>3.0616886137013</v>
+        <v>0.15613975133429</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>473.42</v>
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>296900.9</v>
+        <v>597878.07</v>
       </c>
       <c r="N25" s="1">
-        <v>297374.32</v>
+        <v>597878.07</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C26" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.90858678</v>
+        <v>94.91674029</v>
       </c>
       <c r="E26" s="1">
-        <v>104.945653</v>
+        <v>96.246745</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>314836.96</v>
+        <v>192493.49</v>
       </c>
       <c r="I26" s="1">
-        <v>-1697.5</v>
+        <v>-1478.5</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.53916795537601</v>
+        <v>-0.7680779230508</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>302725.76</v>
+        <v>189833.48</v>
       </c>
       <c r="N26" s="1">
-        <v>313139.46</v>
+        <v>191014.99</v>
       </c>
       <c r="O26" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C27" s="1">
-        <v>413000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.91790695</v>
+        <v>98.21442324</v>
       </c>
       <c r="E27" s="1">
-        <v>99.757</v>
+        <v>96.98237</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>411996.41</v>
+        <v>96982.37</v>
       </c>
       <c r="I27" s="1">
-        <v>1525.91</v>
+        <v>2298.49</v>
       </c>
       <c r="J27" s="1">
-        <v>0.37036973210519</v>
+        <v>2.3700080746635</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>861.36</v>
+      <c r="L27" t="s">
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>412660.96</v>
+        <v>98214.42</v>
       </c>
       <c r="N27" s="1">
-        <v>413522.32</v>
+        <v>99280.86</v>
       </c>
       <c r="O27" s="1">
-        <v>0.86</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.92514264</v>
+        <v>99.30260329</v>
       </c>
       <c r="E28" s="1">
-        <v>92.84792</v>
+        <v>96.18004</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>92847.92</v>
+        <v>288540.12</v>
       </c>
       <c r="I28" s="1">
-        <v>3128.73</v>
+        <v>9966.87</v>
       </c>
       <c r="J28" s="1">
-        <v>3.3697362310324</v>
+        <v>3.4542406095901</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>51.51</v>
+        <v>599.18</v>
       </c>
       <c r="M28" s="1">
-        <v>95925.14</v>
+        <v>297907.81</v>
       </c>
       <c r="N28" s="1">
-        <v>95976.65</v>
+        <v>298506.99</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C29" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>94.21612907</v>
+        <v>99.39346134</v>
       </c>
       <c r="E29" s="1">
-        <v>91.485975</v>
+        <v>99.427</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>182971.95</v>
+        <v>596562.0</v>
       </c>
       <c r="I29" s="1">
-        <v>5856.2</v>
+        <v>-77.94</v>
       </c>
       <c r="J29" s="1">
-        <v>3.2005998733686</v>
+        <v>-0.013064861657296</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
-        <v>395.89</v>
+        <v>123.29</v>
       </c>
       <c r="M29" s="1">
-        <v>188432.26</v>
+        <v>596360.77</v>
       </c>
       <c r="N29" s="1">
-        <v>188828.15</v>
+        <v>596484.06</v>
       </c>
       <c r="O29" s="1">
-        <v>0.39</v>
+        <v>1.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>101.0098543</v>
+      </c>
+      <c r="E30" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-10426.58</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-3.3117395111425</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>111</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>499839.48</v>
+        <v>303029.56</v>
       </c>
       <c r="N30" s="1">
-        <v>515853.18</v>
+        <v>304410.38</v>
       </c>
       <c r="O30" s="1">
-        <v>1.08</v>
+        <v>0.62</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" t="s">
+        <v>113</v>
+      </c>
+      <c r="C31" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.59666899</v>
+      </c>
+      <c r="E31" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="I31" s="1">
+        <v>6421.07</v>
+      </c>
+      <c r="J31" s="1">
+        <v>1.5585257162799</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" t="s">
         <v>114</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>977235.04</v>
+        <v>415464.25</v>
       </c>
       <c r="N31" s="1">
-        <v>997947.37</v>
+        <v>418417.48</v>
       </c>
       <c r="O31" s="1">
-        <v>2.08</v>
+        <v>0.86</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.74996126</v>
+        <v>96.34364468</v>
       </c>
       <c r="E32" s="1">
-        <v>98.199808</v>
+        <v>92.84792</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>392799.23</v>
+        <v>92847.92</v>
       </c>
       <c r="I32" s="1">
-        <v>9455.41</v>
+        <v>3561.2</v>
       </c>
       <c r="J32" s="1">
-        <v>2.407186490666</v>
+        <v>3.8355194171286</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>119</v>
+      <c r="L32">
+        <v>65.48</v>
       </c>
       <c r="M32" s="1">
-        <v>398999.85</v>
+        <v>96343.64</v>
       </c>
       <c r="N32" s="1">
-        <v>402254.64</v>
+        <v>96409.12</v>
       </c>
       <c r="O32" s="1">
-        <v>0.84</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C33" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.18137753</v>
+        <v>94.58264952</v>
       </c>
       <c r="E33" s="1">
-        <v>96.0814</v>
+        <v>91.485975</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>96081.4</v>
+        <v>182971.95</v>
       </c>
       <c r="I33" s="1">
-        <v>1418.47</v>
+        <v>6659.1</v>
       </c>
       <c r="J33" s="1">
-        <v>1.4763211193842</v>
+        <v>3.6394103030546</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
-        <v>318.49</v>
+        <v>465.75</v>
       </c>
       <c r="M33" s="1">
-        <v>97181.38</v>
+        <v>189165.3</v>
       </c>
       <c r="N33" s="1">
-        <v>97499.87</v>
+        <v>189631.05</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C34" s="1">
         <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>101.23655796</v>
+        <v>100.42764517</v>
       </c>
       <c r="E34" s="1">
-        <v>105.371746</v>
+        <v>103.290392</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>526858.73</v>
+        <v>516451.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-5431.08</v>
+        <v>-13354.83</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.0308417970032</v>
+        <v>-2.5858803982465</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>124</v>
+      <c r="L34">
+        <v>958.9</v>
       </c>
       <c r="M34" s="1">
-        <v>506182.79</v>
+        <v>502138.23</v>
       </c>
       <c r="N34" s="1">
-        <v>521427.65</v>
+        <v>503097.13</v>
       </c>
       <c r="O34" s="1">
-        <v>1.09</v>
+        <v>1.03</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.52067895</v>
+        <v>98.69923156</v>
       </c>
       <c r="E35" s="1">
-        <v>105.72405</v>
+        <v>99.867094</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>105724.05</v>
+        <v>998670.94</v>
       </c>
       <c r="I35" s="1">
-        <v>-954.74</v>
+        <v>13749.46</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.90304902243151</v>
+        <v>1.3767758176682</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>101520.68</v>
+        <v>986992.32</v>
       </c>
       <c r="N35" s="1">
-        <v>104769.31</v>
+        <v>1012420.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>2.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.89986597</v>
+        <v>99.94461391</v>
       </c>
       <c r="E36" s="1">
-        <v>102.534722</v>
+        <v>98.199808</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>512673.61</v>
+        <v>392799.23</v>
       </c>
       <c r="I36" s="1">
-        <v>14154.54</v>
+        <v>10792.92</v>
       </c>
       <c r="J36" s="1">
-        <v>2.7609261962987</v>
+        <v>2.747693777302</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>509499.33</v>
+        <v>399778.45</v>
       </c>
       <c r="N36" s="1">
-        <v>526828.15</v>
+        <v>403592.15</v>
       </c>
       <c r="O36" s="1">
-        <v>1.1</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>110000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.03530966</v>
+        <v>97.61782908</v>
       </c>
       <c r="E37" s="1">
-        <v>99.333</v>
+        <v>96.0814</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>109266.3</v>
+        <v>96081.4</v>
       </c>
       <c r="I37" s="1">
-        <v>-834.14</v>
+        <v>1907.32</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.76340097541511</v>
+        <v>1.9851084601182</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>133</v>
+      <c r="L37">
+        <v>370.89</v>
       </c>
       <c r="M37" s="1">
-        <v>106738.84</v>
+        <v>97617.83</v>
       </c>
       <c r="N37" s="1">
-        <v>108432.16</v>
+        <v>97988.72</v>
       </c>
       <c r="O37" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C38" s="1">
-        <v>299000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.17144083</v>
+        <v>101.41307698</v>
       </c>
       <c r="E38" s="1">
-        <v>99.298</v>
+        <v>105.371746</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>296901.02</v>
+        <v>526858.73</v>
       </c>
       <c r="I38" s="1">
-        <v>2992.51</v>
+        <v>-2015.95</v>
       </c>
       <c r="J38" s="1">
-        <v>1.0079150283822</v>
+        <v>-0.38263577790578</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>380.92</v>
+      <c r="L38" t="s">
+        <v>131</v>
       </c>
       <c r="M38" s="1">
-        <v>299512.61</v>
+        <v>507065.38</v>
       </c>
       <c r="N38" s="1">
-        <v>299893.53</v>
+        <v>524842.78</v>
       </c>
       <c r="O38" s="1">
-        <v>0.63</v>
+        <v>1.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C39" s="1">
-        <v>355000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.87951194</v>
+        <v>101.51546885</v>
       </c>
       <c r="E39" s="1">
-        <v>107.865242</v>
+        <v>105.72405</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>382921.61</v>
+        <v>105724.05</v>
       </c>
       <c r="I39" s="1">
-        <v>6761.62</v>
+        <v>-418.51</v>
       </c>
       <c r="J39" s="1">
-        <v>1.7657974435029</v>
+        <v>-0.39585127508831</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="M39" s="1">
-        <v>375872.27</v>
+        <v>101515.47</v>
       </c>
       <c r="N39" s="1">
-        <v>389683.23</v>
+        <v>105305.54</v>
       </c>
       <c r="O39" s="1">
-        <v>0.81</v>
+        <v>0.22</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>94.58079994</v>
+        <v>102.04780582</v>
       </c>
       <c r="E40" s="1">
-        <v>93.44648</v>
+        <v>102.534722</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>280339.44</v>
+        <v>512673.61</v>
       </c>
       <c r="I40" s="1">
-        <v>7414.95</v>
+        <v>17782.38</v>
       </c>
       <c r="J40" s="1">
-        <v>2.6449899450466</v>
+        <v>3.4685577047744</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="M40" s="1">
-        <v>283742.4</v>
+        <v>510239.03</v>
       </c>
       <c r="N40" s="1">
-        <v>287754.39</v>
+        <v>530455.99</v>
       </c>
       <c r="O40" s="1">
-        <v>0.6</v>
+        <v>1.09</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C41" s="1">
-        <v>494000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.99954989</v>
+        <v>98.14481291</v>
       </c>
       <c r="E41" s="1">
-        <v>101.132352</v>
+        <v>99.333</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>499593.82</v>
+        <v>109266.3</v>
       </c>
       <c r="I41" s="1">
-        <v>-9947.3</v>
+        <v>943.47</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.9910774716949</v>
+        <v>0.86345927335327</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>588.74</v>
+      <c r="L41" t="s">
+        <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>489057.78</v>
+        <v>107959.29</v>
       </c>
       <c r="N41" s="1">
-        <v>489646.52</v>
+        <v>110209.77</v>
       </c>
       <c r="O41" s="1">
-        <v>1.02</v>
+        <v>0.23</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C42" s="1">
-        <v>305000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>96.551</v>
+        <v>100.8856612</v>
       </c>
       <c r="E42" s="1">
-        <v>101.542662</v>
+        <v>99.298</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>309705.12</v>
+        <v>296901.02</v>
       </c>
       <c r="I42" s="1">
-        <v>-14109.86</v>
+        <v>6746.93</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.5559014329502</v>
+        <v>2.272450933311</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>294480.55</v>
+        <v>301648.13</v>
       </c>
       <c r="N42" s="1">
-        <v>295595.26</v>
+        <v>303647.95</v>
       </c>
       <c r="O42" s="1">
         <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C43" s="1">
-        <v>800000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.53070094</v>
+        <v>106.12186584</v>
       </c>
       <c r="E43" s="1">
-        <v>104.38516</v>
+        <v>107.865242</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>835081.28</v>
+        <v>382921.61</v>
       </c>
       <c r="I43" s="1">
-        <v>6397.2</v>
+        <v>10102.11</v>
       </c>
       <c r="J43" s="1">
-        <v>0.76605716751308</v>
+        <v>2.6381665949853</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>828245.6</v>
+        <v>376732.62</v>
       </c>
       <c r="N43" s="1">
-        <v>841478.48</v>
+        <v>393023.72</v>
       </c>
       <c r="O43" s="1">
-        <v>1.76</v>
+        <v>0.81</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C44" s="1">
-        <v>101000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.10282229</v>
+        <v>95.01955258</v>
       </c>
       <c r="E44" s="1">
-        <v>99.824</v>
+        <v>93.44648</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>100822.24</v>
+        <v>280339.44</v>
       </c>
       <c r="I44" s="1">
-        <v>1409.91</v>
+        <v>5182.57</v>
       </c>
       <c r="J44" s="1">
-        <v>1.3984116996409</v>
+        <v>1.8486767327494</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>152</v>
+      <c r="L44">
+        <v>463.36</v>
       </c>
       <c r="M44" s="1">
-        <v>100093.86</v>
+        <v>285058.65</v>
       </c>
       <c r="N44" s="1">
-        <v>102232.15</v>
+        <v>285522.01</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.63473463</v>
+        <v>99.81469973</v>
       </c>
       <c r="E45" s="1">
-        <v>110.72922</v>
+        <v>101.132352</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>110729.22</v>
+        <v>499593.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1870.86</v>
+        <v>-3418.32</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.6895811241152</v>
+        <v>-0.68421983282339</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="M45" s="1">
-        <v>106634.73</v>
+        <v>493084.62</v>
       </c>
       <c r="N45" s="1">
-        <v>108858.36</v>
+        <v>496175.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>1.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C46" s="1">
-        <v>100000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.10981903</v>
+        <v>97.0125</v>
       </c>
       <c r="E46" s="1">
-        <v>101.31079</v>
+        <v>101.542662</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>101310.79</v>
+        <v>309705.12</v>
       </c>
       <c r="I46" s="1">
-        <v>541.49</v>
+        <v>-11722.1</v>
       </c>
       <c r="J46" s="1">
-        <v>0.5344840366954</v>
+        <v>-3.7849228969802</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="M46" s="1">
-        <v>100109.81</v>
+        <v>295888.13</v>
       </c>
       <c r="N46" s="1">
-        <v>101852.28</v>
+        <v>297983.02</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C47" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>92.67646358</v>
+        <v>104.2627801</v>
       </c>
       <c r="E47" s="1">
-        <v>93.11093</v>
+        <v>104.38516</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>465554.65</v>
+        <v>835081.28</v>
       </c>
       <c r="I47" s="1">
-        <v>4978.35</v>
+        <v>17144.25</v>
       </c>
       <c r="J47" s="1">
-        <v>1.0693374021718</v>
+        <v>2.0530037507247</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="M47" s="1">
-        <v>463382.32</v>
+        <v>834102.24</v>
       </c>
       <c r="N47" s="1">
-        <v>470533.0</v>
+        <v>852225.53</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C48" s="1">
-        <v>200000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.26208062</v>
+        <v>99.29545862</v>
       </c>
       <c r="E48" s="1">
-        <v>99.572</v>
+        <v>99.824</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>199144.0</v>
+        <v>100822.24</v>
       </c>
       <c r="I48" s="1">
-        <v>1507.56</v>
+        <v>1992.56</v>
       </c>
       <c r="J48" s="1">
-        <v>0.75702004579601</v>
+        <v>1.9763099887485</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>127.4</v>
+      <c r="L48" t="s">
+        <v>160</v>
       </c>
       <c r="M48" s="1">
-        <v>200524.16</v>
+        <v>100288.42</v>
       </c>
       <c r="N48" s="1">
-        <v>200651.56</v>
+        <v>102814.8</v>
       </c>
       <c r="O48" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.83402893</v>
+        <v>106.65935864</v>
       </c>
       <c r="E49" s="1">
-        <v>99.977263</v>
+        <v>110.72922</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>299931.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I49" s="1">
-        <v>-3700.94</v>
+        <v>-1095.2</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.2339272205857</v>
+        <v>-0.98907948597489</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="M49" s="1">
-        <v>293502.08</v>
+        <v>106659.36</v>
       </c>
       <c r="N49" s="1">
-        <v>296230.85</v>
+        <v>109634.02</v>
       </c>
       <c r="O49" s="1">
-        <v>0.62</v>
+        <v>0.22</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C50" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.14850574</v>
+        <v>100.10563637</v>
       </c>
       <c r="E50" s="1">
-        <v>101.98272</v>
+        <v>101.31079</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>407930.88</v>
+        <v>101310.79</v>
       </c>
       <c r="I50" s="1">
-        <v>1682.32</v>
+        <v>956.49</v>
       </c>
       <c r="J50" s="1">
-        <v>0.41240319928709</v>
+        <v>0.94411463971409</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="M50" s="1">
-        <v>396594.02</v>
+        <v>100105.64</v>
       </c>
       <c r="N50" s="1">
-        <v>409613.2</v>
+        <v>102267.28</v>
       </c>
       <c r="O50" s="1">
-        <v>0.86</v>
+        <v>0.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.72887706</v>
+        <v>93.00667705</v>
       </c>
       <c r="E51" s="1">
-        <v>110.511247</v>
+        <v>93.11093</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>331533.74</v>
+        <v>465554.65</v>
       </c>
       <c r="I51" s="1">
-        <v>-19484.1</v>
+        <v>8026.68</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.8769584055004</v>
+        <v>1.7241112294765</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>863.01</v>
+      <c r="L51" t="s">
+        <v>169</v>
       </c>
       <c r="M51" s="1">
-        <v>311186.63</v>
+        <v>465033.38</v>
       </c>
       <c r="N51" s="1">
-        <v>312049.64</v>
+        <v>473581.33</v>
       </c>
       <c r="O51" s="1">
-        <v>0.65</v>
+        <v>0.97</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
+        <v>171</v>
+      </c>
+      <c r="C52" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.69300994</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>3452.29</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.7335646567308</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" t="s">
         <v>172</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>100028.47</v>
+        <v>201386.02</v>
       </c>
       <c r="N52" s="1">
-        <v>100083.95</v>
+        <v>202596.29</v>
       </c>
       <c r="O52" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" t="s">
         <v>174</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.0171971</v>
+      </c>
+      <c r="E53" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="I53" s="1">
+        <v>1525.28</v>
+      </c>
+      <c r="J53" s="1">
+        <v>0.50854229223251</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" t="s">
         <v>175</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>197493.46</v>
+        <v>297051.59</v>
       </c>
       <c r="N53" s="1">
-        <v>197612.64</v>
+        <v>301457.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>176</v>
       </c>
       <c r="B54" t="s">
         <v>177</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.72047273</v>
+        <v>100.0210982</v>
       </c>
       <c r="E54" s="1">
-        <v>99.92378</v>
+        <v>101.98272</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>599542.68</v>
+        <v>407930.88</v>
       </c>
       <c r="I54" s="1">
-        <v>-2221.04</v>
+        <v>7478.17</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.37045569466381</v>
+        <v>1.833195368784</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
         <v>178</v>
       </c>
       <c r="M54" s="1">
-        <v>586322.84</v>
+        <v>400084.39</v>
       </c>
       <c r="N54" s="1">
-        <v>597321.64</v>
+        <v>415409.05</v>
       </c>
       <c r="O54" s="1">
-        <v>1.25</v>
+        <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>179</v>
       </c>
       <c r="B55" t="s">
         <v>180</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>86.94273415</v>
+        <v>103.56505888</v>
       </c>
       <c r="E55" s="1">
-        <v>87.8623</v>
+        <v>110.511247</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>175724.6</v>
+        <v>331533.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-550.78</v>
+        <v>-17774.86</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.31343363422082</v>
+        <v>-5.3614030354799</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
         <v>181</v>
       </c>
       <c r="M55" s="1">
-        <v>173885.46</v>
+        <v>310695.18</v>
       </c>
       <c r="N55" s="1">
-        <v>175173.82</v>
+        <v>313758.88</v>
       </c>
       <c r="O55" s="1">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>182</v>
       </c>
       <c r="B56" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.39195665</v>
+        <v>100.37632023</v>
       </c>
       <c r="E56" s="1">
-        <v>98.434</v>
+        <v>104.05285</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>98434.0</v>
+        <v>104052.85</v>
       </c>
       <c r="I56" s="1">
-        <v>-52.66</v>
+        <v>-3149.47</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.05349777515899</v>
+        <v>-3.0267984010049</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>184</v>
+      <c r="L56">
+        <v>527.05</v>
       </c>
       <c r="M56" s="1">
-        <v>95391.96</v>
+        <v>100376.33</v>
       </c>
       <c r="N56" s="1">
-        <v>98381.34</v>
+        <v>100903.38</v>
       </c>
       <c r="O56" s="1">
         <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" t="s">
         <v>185</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.80964179</v>
+      </c>
+      <c r="E57" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-5630.95</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-2.7284057077921</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>186</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>585608.56</v>
+        <v>199619.29</v>
       </c>
       <c r="N57" s="1">
-        <v>592987.33</v>
+        <v>200751.48</v>
       </c>
       <c r="O57" s="1">
-        <v>1.24</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" t="s">
         <v>188</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.84118825</v>
+      </c>
+      <c r="E58" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="I58" s="1">
+        <v>7459.92</v>
+      </c>
+      <c r="J58" s="1">
+        <v>1.2442683813603</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>189</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>147517.28</v>
+        <v>593047.13</v>
       </c>
       <c r="N58" s="1">
-        <v>149617.28</v>
+        <v>607002.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.31</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" t="s">
         <v>191</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>87.78712927</v>
+      </c>
+      <c r="E59" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1452.4</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.82652058960442</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>135456.93</v>
+        <v>175574.26</v>
       </c>
       <c r="N59" s="1">
-        <v>140481.52</v>
+        <v>177177.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" t="s">
         <v>194</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>97.04842455</v>
+      </c>
+      <c r="E60" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>2110.31</v>
+      </c>
+      <c r="J60" s="1">
+        <v>2.1438832110856</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="s">
         <v>195</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>509628.55</v>
+        <v>97048.42</v>
       </c>
       <c r="N60" s="1">
-        <v>512433.34</v>
+        <v>100544.31</v>
       </c>
       <c r="O60" s="1">
-        <v>1.07</v>
+        <v>0.21</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" t="s">
         <v>197</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.4398155</v>
+      </c>
+      <c r="E61" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I61" s="1">
+        <v>5149.7</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.86448252309843</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>198</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>986475.28</v>
+        <v>590638.89</v>
       </c>
       <c r="N61" s="1">
-        <v>1014643.09</v>
+        <v>600847.11</v>
       </c>
       <c r="O61" s="1">
-        <v>2.12</v>
+        <v>1.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" t="s">
         <v>200</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.20259758</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1102.27</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.73223410419849</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>201</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>281710.79</v>
+        <v>148803.9</v>
       </c>
       <c r="N62" s="1">
-        <v>288298.08</v>
+        <v>151637.46</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" t="s">
         <v>203</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>104.15625652</v>
+      </c>
+      <c r="E63" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1190.24</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.8353688711817</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>204</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>488125.85</v>
+        <v>135403.13</v>
       </c>
       <c r="N63" s="1">
-        <v>490702.9</v>
+        <v>141290.53</v>
       </c>
       <c r="O63" s="1">
-        <v>1.02</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>85.60969386</v>
+      </c>
+      <c r="E64" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I64" s="1">
+        <v>3824.3</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.74524132827053</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>540066.74</v>
+        <v>513658.16</v>
       </c>
       <c r="N64" s="1">
-        <v>553892.22</v>
+        <v>516986.93</v>
       </c>
       <c r="O64" s="1">
-        <v>1.16</v>
+        <v>1.06</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" t="s">
         <v>209</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.12659944</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-15340.94</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.5220829693142</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>210</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>135177.46</v>
+        <v>991265.99</v>
       </c>
       <c r="N65" s="1">
-        <v>135333.28</v>
+        <v>992550.24</v>
       </c>
       <c r="O65" s="1">
-        <v>0.28</v>
+        <v>2.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="1">
-        <v>100000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>96.38452094</v>
+        <v>98.45449939</v>
       </c>
       <c r="E66" s="1">
-        <v>98.975</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>98975.0</v>
+        <v>288000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-787.74</v>
+        <v>3636.04</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.7958979540288</v>
+        <v>1.2625138888889</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
         <v>213</v>
       </c>
       <c r="M66" s="1">
-        <v>96384.52</v>
+        <v>283548.96</v>
       </c>
       <c r="N66" s="1">
-        <v>98187.26</v>
+        <v>291636.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>214</v>
       </c>
       <c r="B67" t="s">
         <v>215</v>
       </c>
       <c r="C67" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.20336492</v>
+        <v>98.51133235</v>
       </c>
       <c r="E67" s="1">
-        <v>99.711</v>
+        <v>99.498222</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>99711.0</v>
+        <v>497491.11</v>
       </c>
       <c r="I67" s="1">
-        <v>1346.47</v>
+        <v>699.11</v>
       </c>
       <c r="J67" s="1">
-        <v>1.3503725767468</v>
+        <v>0.14052713424367</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>854.11</v>
+      <c r="L67" t="s">
+        <v>216</v>
       </c>
       <c r="M67" s="1">
-        <v>100203.36</v>
+        <v>492556.66</v>
       </c>
       <c r="N67" s="1">
-        <v>101057.47</v>
+        <v>498190.22</v>
       </c>
       <c r="O67" s="1">
-        <v>0.21</v>
+        <v>1.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1">
-        <v>200000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.42728655</v>
+        <v>100.33037647</v>
       </c>
       <c r="E68" s="1">
-        <v>102.91498</v>
+        <v>101.900646</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>205829.96</v>
+        <v>244561.55</v>
       </c>
       <c r="I68" s="1">
-        <v>-7167.17</v>
+        <v>3549.71</v>
       </c>
       <c r="J68" s="1">
-        <v>-3.482082977619</v>
+        <v>1.451458743208</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M68" s="1">
-        <v>196854.57</v>
+        <v>240792.9</v>
       </c>
       <c r="N68" s="1">
-        <v>198662.79</v>
+        <v>248111.26</v>
       </c>
       <c r="O68" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C69" s="1">
-        <v>193000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.15153512</v>
+        <v>100.56951058</v>
       </c>
       <c r="E69" s="1">
-        <v>99.223</v>
+        <v>99.731</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>191500.39</v>
+        <v>370999.32</v>
       </c>
       <c r="I69" s="1">
-        <v>6504.71</v>
+        <v>3348.57</v>
       </c>
       <c r="J69" s="1">
-        <v>3.3967084871211</v>
+        <v>0.90258116915147</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>221</v>
+      <c r="L69">
+        <v>229.32</v>
       </c>
       <c r="M69" s="1">
-        <v>191362.46</v>
+        <v>374118.57</v>
       </c>
       <c r="N69" s="1">
-        <v>198005.1</v>
+        <v>374347.89</v>
       </c>
       <c r="O69" s="1">
-        <v>0.41</v>
+        <v>0.77</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>222</v>
       </c>
       <c r="B70" t="s">
         <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>285000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.40733496</v>
+        <v>104.43747507</v>
       </c>
       <c r="E70" s="1">
-        <v>102.724621</v>
+        <v>109.789346</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>292765.17</v>
+        <v>142726.15</v>
       </c>
       <c r="I70" s="1">
-        <v>-7609.57</v>
+        <v>-6006.92</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.5992060462657</v>
+        <v>-4.2087031703721</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>224</v>
+      <c r="L70">
+        <v>950.51</v>
       </c>
       <c r="M70" s="1">
-        <v>283310.91</v>
+        <v>135768.72</v>
       </c>
       <c r="N70" s="1">
-        <v>285155.6</v>
+        <v>136719.23</v>
       </c>
       <c r="O70" s="1">
-        <v>0.6</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.4060624</v>
+      </c>
+      <c r="E71" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>722.84</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.73032583985855</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>226</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>339124.2</v>
+        <v>97406.06</v>
       </c>
       <c r="N71" s="1">
-        <v>340501.08</v>
+        <v>99697.84</v>
       </c>
       <c r="O71" s="1">
-        <v>0.71</v>
+        <v>0.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>227</v>
+      </c>
+      <c r="B72" t="s">
         <v>228</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.87897145</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2528.59</v>
+      </c>
+      <c r="J72" s="1">
+        <v>2.5359188053475</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="s">
         <v>229</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>294274.81</v>
+        <v>100878.97</v>
       </c>
       <c r="N72" s="1">
-        <v>294408.37</v>
+        <v>102239.59</v>
       </c>
       <c r="O72" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>231</v>
       </c>
       <c r="C73" s="1">
         <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>87.92670899</v>
+        <v>99.4124853</v>
       </c>
       <c r="E73" s="1">
-        <v>86.69767</v>
+        <v>102.91498</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>173395.34</v>
+        <v>205829.96</v>
       </c>
       <c r="I73" s="1">
-        <v>2929.31</v>
+        <v>-4148.83</v>
       </c>
       <c r="J73" s="1">
-        <v>1.6893821944696</v>
+        <v>-2.0156589448883</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>471.23</v>
+      <c r="L73" t="s">
+        <v>232</v>
       </c>
       <c r="M73" s="1">
-        <v>175853.42</v>
+        <v>198824.97</v>
       </c>
       <c r="N73" s="1">
-        <v>176324.65</v>
+        <v>201681.13</v>
       </c>
       <c r="O73" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C74" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>95.71212705</v>
+        <v>99.21386281</v>
       </c>
       <c r="E74" s="1">
-        <v>93.376495</v>
+        <v>99.223</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>186752.99</v>
+        <v>191500.39</v>
       </c>
       <c r="I74" s="1">
-        <v>5780.85</v>
+        <v>398.77</v>
       </c>
       <c r="J74" s="1">
-        <v>3.0954524476422</v>
+        <v>0.20823456286434</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>234</v>
+      <c r="L74">
+        <v>416.4</v>
       </c>
       <c r="M74" s="1">
-        <v>191424.25</v>
+        <v>191482.76</v>
       </c>
       <c r="N74" s="1">
-        <v>192533.84</v>
+        <v>191899.16</v>
       </c>
       <c r="O74" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>235</v>
       </c>
       <c r="B75" t="s">
         <v>236</v>
       </c>
       <c r="C75" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>92.52021218</v>
+        <v>99.59709383</v>
       </c>
       <c r="E75" s="1">
-        <v>94.91756</v>
+        <v>102.724621</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>94917.56</v>
+        <v>292765.17</v>
       </c>
       <c r="I75" s="1">
-        <v>-2310.02</v>
+        <v>-6620.76</v>
       </c>
       <c r="J75" s="1">
-        <v>-2.4337119496119</v>
+        <v>-2.261457536086</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>87.33</v>
+      <c r="L75" t="s">
+        <v>237</v>
       </c>
       <c r="M75" s="1">
-        <v>92520.21</v>
+        <v>283851.72</v>
       </c>
       <c r="N75" s="1">
-        <v>92607.54</v>
+        <v>286144.41</v>
       </c>
       <c r="O75" s="1">
-        <v>0.19</v>
+        <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C76" s="1">
-        <v>140000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.43058052</v>
+        <v>97.81805243</v>
       </c>
       <c r="E76" s="1">
-        <v>96.7943</v>
+        <v>99.735</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>135512.02</v>
+        <v>348075.15</v>
       </c>
       <c r="I76" s="1">
-        <v>1739.42</v>
+        <v>-3850.34</v>
       </c>
       <c r="J76" s="1">
-        <v>1.2835909316384</v>
+        <v>-1.106180662423</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>848.63</v>
+      <c r="L76" t="s">
+        <v>240</v>
       </c>
       <c r="M76" s="1">
-        <v>136402.81</v>
+        <v>341385.0</v>
       </c>
       <c r="N76" s="1">
-        <v>137251.44</v>
+        <v>344224.81</v>
       </c>
       <c r="O76" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C77" s="1">
-        <v>145000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>92.37352735</v>
+        <v>98.74581364</v>
       </c>
       <c r="E77" s="1">
-        <v>93.402414</v>
+        <v>101.14437</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>135433.5</v>
+        <v>303433.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-1388.6</v>
+        <v>-5699.78</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.025300239601</v>
+        <v>-1.8784304718757</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>103.29</v>
+      <c r="L77" t="s">
+        <v>243</v>
       </c>
       <c r="M77" s="1">
-        <v>133941.61</v>
+        <v>296237.44</v>
       </c>
       <c r="N77" s="1">
-        <v>134044.9</v>
+        <v>297733.33</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>0.61</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C78" s="1">
-        <v>135000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.59818171</v>
+        <v>88.52164931</v>
       </c>
       <c r="E78" s="1">
-        <v>105.064793</v>
+        <v>86.69767</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>141837.47</v>
+        <v>173395.34</v>
       </c>
       <c r="I78" s="1">
-        <v>-4918.95</v>
+        <v>4258.92</v>
       </c>
       <c r="J78" s="1">
-        <v>-3.4680187118397</v>
+        <v>2.4561905758252</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>243</v>
+      <c r="L78">
+        <v>610.96</v>
       </c>
       <c r="M78" s="1">
-        <v>135807.54</v>
+        <v>177043.3</v>
       </c>
       <c r="N78" s="1">
-        <v>136918.52</v>
+        <v>177654.26</v>
       </c>
       <c r="O78" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C79" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.85295662</v>
+        <v>95.62600294</v>
       </c>
       <c r="E79" s="1">
-        <v>107.1356</v>
+        <v>93.376495</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>139276.28</v>
+        <v>186752.99</v>
       </c>
       <c r="I79" s="1">
-        <v>-6897.71</v>
+        <v>6027.78</v>
       </c>
       <c r="J79" s="1">
-        <v>-4.9525375031556</v>
+        <v>3.22767523026</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="M79" s="1">
-        <v>131108.84</v>
+        <v>191252.0</v>
       </c>
       <c r="N79" s="1">
-        <v>132378.57</v>
+        <v>192780.77</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B80" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C80" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.42581258</v>
+        <v>93.20161102</v>
       </c>
       <c r="E80" s="1">
-        <v>106.30133</v>
+        <v>94.91756</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>318903.99</v>
+        <v>94917.56</v>
       </c>
       <c r="I80" s="1">
-        <v>-4130.66</v>
+        <v>-1331.7</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.2952675819453</v>
+        <v>-1.4030069883802</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>249</v>
+      <c r="L80">
+        <v>384.25</v>
       </c>
       <c r="M80" s="1">
-        <v>307277.44</v>
+        <v>93201.61</v>
       </c>
       <c r="N80" s="1">
-        <v>314773.33</v>
+        <v>93585.86</v>
       </c>
       <c r="O80" s="1">
-        <v>0.66</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C81" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>80.72592665</v>
+        <v>100.35199593</v>
       </c>
       <c r="E81" s="1">
-        <v>82.438423</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>247315.27</v>
+        <v>400000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-2926.53</v>
+        <v>3755.26</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.1833195742422</v>
+        <v>0.938815</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M81" s="1">
-        <v>242177.78</v>
+        <v>401407.99</v>
       </c>
       <c r="N81" s="1">
-        <v>244388.74</v>
+        <v>403755.26</v>
       </c>
       <c r="O81" s="1">
-        <v>0.51</v>
+        <v>0.83</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>103.06130911</v>
+        <v>97.75011461</v>
       </c>
       <c r="E82" s="1">
-        <v>109.37547</v>
+        <v>96.7943</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>109375.47</v>
+        <v>135512.02</v>
       </c>
       <c r="I82" s="1">
-        <v>-5825.12</v>
+        <v>2431.29</v>
       </c>
       <c r="J82" s="1">
-        <v>-5.3258011142718</v>
+        <v>1.794150806696</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>489.04</v>
+      <c r="L82" t="s">
+        <v>256</v>
       </c>
       <c r="M82" s="1">
-        <v>103061.31</v>
+        <v>136850.16</v>
       </c>
       <c r="N82" s="1">
-        <v>103550.35</v>
+        <v>137943.31</v>
       </c>
       <c r="O82" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
-        <v>825000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>67.69379137</v>
+        <v>92.90158049</v>
       </c>
       <c r="E83" s="1">
-        <v>74.717804</v>
+        <v>93.402414</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>616421.88</v>
+        <v>135433.5</v>
       </c>
       <c r="I83" s="1">
-        <v>-55998.61</v>
+        <v>-293.69</v>
       </c>
       <c r="J83" s="1">
-        <v>-9.0844617650496</v>
+        <v>-0.21685181288234</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>257</v>
+      <c r="L83">
+        <v>432.52</v>
       </c>
       <c r="M83" s="1">
-        <v>558473.78</v>
+        <v>134707.29</v>
       </c>
       <c r="N83" s="1">
-        <v>560423.27</v>
+        <v>135139.81</v>
       </c>
       <c r="O83" s="1">
-        <v>1.17</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>132000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.64622199</v>
+        <v>100.66821885</v>
       </c>
       <c r="E84" s="1">
-        <v>99.973</v>
+        <v>105.064793</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>131964.36</v>
+        <v>141837.47</v>
       </c>
       <c r="I84" s="1">
-        <v>614.71</v>
+        <v>-4187.77</v>
       </c>
       <c r="J84" s="1">
-        <v>0.46581516403368</v>
+        <v>-2.9525131828705</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>131533.02</v>
+        <v>135902.1</v>
       </c>
       <c r="N84" s="1">
-        <v>132579.07</v>
+        <v>137649.7</v>
       </c>
       <c r="O84" s="1">
         <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.05098181</v>
+        <v>101.44374058</v>
       </c>
       <c r="E85" s="1">
-        <v>99.766</v>
+        <v>107.1356</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99766.0</v>
+        <v>139276.28</v>
       </c>
       <c r="I85" s="1">
-        <v>811.69</v>
+        <v>-5425.82</v>
       </c>
       <c r="J85" s="1">
-        <v>0.81359380951426</v>
+        <v>-3.8957243832187</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M85" s="1">
-        <v>98050.98</v>
+        <v>131876.86</v>
       </c>
       <c r="N85" s="1">
-        <v>100577.69</v>
+        <v>133850.46</v>
       </c>
       <c r="O85" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B86" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C86" s="1">
-        <v>135000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.84711115</v>
+        <v>102.99077778</v>
       </c>
       <c r="E86" s="1">
-        <v>104.002956</v>
+        <v>106.30133</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>140403.99</v>
+        <v>318903.99</v>
       </c>
       <c r="I86" s="1">
-        <v>-8017.89</v>
+        <v>-759.05</v>
       </c>
       <c r="J86" s="1">
-        <v>-5.710585575239</v>
+        <v>-0.23801834527063</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>292.5</v>
+      <c r="L86" t="s">
+        <v>267</v>
       </c>
       <c r="M86" s="1">
-        <v>132093.6</v>
+        <v>308972.34</v>
       </c>
       <c r="N86" s="1">
-        <v>132386.1</v>
+        <v>318144.94</v>
       </c>
       <c r="O86" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C87" s="1">
-        <v>370000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>77.3025</v>
+        <v>81.6059662</v>
       </c>
       <c r="E87" s="1">
-        <v>83.324986</v>
+        <v>82.438423</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>308302.45</v>
+        <v>247315.27</v>
       </c>
       <c r="I87" s="1">
-        <v>-17085.46</v>
+        <v>132.77</v>
       </c>
       <c r="J87" s="1">
-        <v>-5.5417853474729</v>
+        <v>0.05368451369784</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M87" s="1">
-        <v>286019.25</v>
+        <v>244817.9</v>
       </c>
       <c r="N87" s="1">
-        <v>291216.99</v>
+        <v>247448.04</v>
       </c>
       <c r="O87" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C88" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>93.46410057</v>
+        <v>103.84779526</v>
       </c>
       <c r="E88" s="1">
-        <v>94.882578</v>
+        <v>109.37547</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>474412.89</v>
+        <v>109375.47</v>
       </c>
       <c r="I88" s="1">
-        <v>-6402.32</v>
+        <v>-4444.8</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.349524883272</v>
+        <v>-4.0637996801294</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>690.07</v>
+      <c r="L88" t="s">
+        <v>273</v>
       </c>
       <c r="M88" s="1">
-        <v>467320.5</v>
+        <v>103847.79</v>
       </c>
       <c r="N88" s="1">
-        <v>468010.57</v>
+        <v>104930.67</v>
       </c>
       <c r="O88" s="1">
-        <v>0.98</v>
+        <v>0.22</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>90.80576148</v>
+        <v>69.05953683</v>
       </c>
       <c r="E89" s="1">
-        <v>99.086382</v>
+        <v>74.717804</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>495431.91</v>
+        <v>616421.88</v>
       </c>
       <c r="I89" s="1">
-        <v>-33512.69</v>
+        <v>-43290.29</v>
       </c>
       <c r="J89" s="1">
-        <v>-6.764338211481</v>
+        <v>-7.0228347507717</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="M89" s="1">
-        <v>454028.81</v>
+        <v>569741.18</v>
       </c>
       <c r="N89" s="1">
-        <v>461919.22</v>
+        <v>573131.59</v>
       </c>
       <c r="O89" s="1">
-        <v>0.96</v>
+        <v>1.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C90" s="1">
-        <v>700000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.58396615</v>
+        <v>100.36453126</v>
       </c>
       <c r="E90" s="1">
-        <v>99.957446</v>
+        <v>99.973</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>699702.12</v>
+        <v>131964.36</v>
       </c>
       <c r="I90" s="1">
-        <v>5737.7</v>
+        <v>2162.3</v>
       </c>
       <c r="J90" s="1">
-        <v>0.82002038238787</v>
+        <v>1.6385484686926</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="M90" s="1">
-        <v>683087.77</v>
+        <v>132481.18</v>
       </c>
       <c r="N90" s="1">
-        <v>705439.82</v>
+        <v>134126.66</v>
       </c>
       <c r="O90" s="1">
-        <v>1.47</v>
+        <v>0.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B91" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C91" s="1">
         <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.48143846</v>
+        <v>99.27048854</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.766</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>100000.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I91" s="1">
-        <v>125.27</v>
+        <v>2625.04</v>
       </c>
       <c r="J91" s="1">
-        <v>0.12527</v>
+        <v>2.6311970009823</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="M91" s="1">
-        <v>98481.43</v>
+        <v>99270.49</v>
       </c>
       <c r="N91" s="1">
-        <v>100125.27</v>
+        <v>102391.04</v>
       </c>
       <c r="O91" s="1">
         <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.80723975</v>
+        <v>98.36763445</v>
       </c>
       <c r="E92" s="1">
-        <v>108.334343</v>
+        <v>104.002956</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>650006.06</v>
+        <v>140403.99</v>
       </c>
       <c r="I92" s="1">
-        <v>1903.24</v>
+        <v>-6705.81</v>
       </c>
       <c r="J92" s="1">
-        <v>0.29280342401731</v>
+        <v>-4.7760822181763</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>282</v>
+      <c r="L92">
+        <v>901.88</v>
       </c>
       <c r="M92" s="1">
-        <v>622843.44</v>
+        <v>132796.3</v>
       </c>
       <c r="N92" s="1">
-        <v>651909.3</v>
+        <v>133698.18</v>
       </c>
       <c r="O92" s="1">
-        <v>1.36</v>
+        <v>0.27</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>96.33240935</v>
+        <v>78.331</v>
       </c>
       <c r="E93" s="1">
-        <v>98.642</v>
+        <v>83.324986</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>295926.0</v>
+        <v>308302.45</v>
       </c>
       <c r="I93" s="1">
-        <v>4829.79</v>
+        <v>-12375.28</v>
       </c>
       <c r="J93" s="1">
-        <v>1.6320938342694</v>
+        <v>-4.0140063758819</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M93" s="1">
-        <v>288997.23</v>
+        <v>289824.7</v>
       </c>
       <c r="N93" s="1">
-        <v>300755.79</v>
+        <v>295927.17</v>
       </c>
       <c r="O93" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>90.11895439</v>
+        <v>93.86147871</v>
       </c>
       <c r="E94" s="1">
-        <v>89.22416</v>
+        <v>94.882578</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>178448.32</v>
+        <v>474412.89</v>
       </c>
       <c r="I94" s="1">
-        <v>2255.34</v>
+        <v>-3280.15</v>
       </c>
       <c r="J94" s="1">
-        <v>1.2638617163782</v>
+        <v>-0.69141249513688</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>465.75</v>
+      <c r="L94" t="s">
+        <v>290</v>
       </c>
       <c r="M94" s="1">
-        <v>180237.91</v>
+        <v>469307.4</v>
       </c>
       <c r="N94" s="1">
-        <v>180703.66</v>
+        <v>471132.74</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>0.97</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.27635721</v>
+        <v>91.64185308</v>
       </c>
       <c r="E95" s="1">
-        <v>99.75655</v>
+        <v>99.086382</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>99756.55</v>
+        <v>495431.91</v>
       </c>
       <c r="I95" s="1">
-        <v>-259.3</v>
+        <v>-27934.97</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.25993280641722</v>
+        <v>-5.6385084279291</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M95" s="1">
-        <v>98276.36</v>
+        <v>458209.27</v>
       </c>
       <c r="N95" s="1">
-        <v>99497.25</v>
+        <v>467496.94</v>
       </c>
       <c r="O95" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.06475667</v>
+        <v>98.68512346</v>
       </c>
       <c r="E96" s="1">
-        <v>107.36234</v>
+        <v>99.957446</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>107362.34</v>
+        <v>699702.12</v>
       </c>
       <c r="I96" s="1">
-        <v>-5629.09</v>
+        <v>-7630.91</v>
       </c>
       <c r="J96" s="1">
-        <v>-5.2430768554411</v>
+        <v>-1.090594094527</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>668.49</v>
+      <c r="L96" t="s">
+        <v>296</v>
       </c>
       <c r="M96" s="1">
-        <v>101064.76</v>
+        <v>690795.87</v>
       </c>
       <c r="N96" s="1">
-        <v>101733.25</v>
+        <v>692071.21</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>1.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B97" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>101.02070267</v>
+        <v>98.09345746</v>
       </c>
       <c r="E97" s="1">
-        <v>103.74867</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>311246.01</v>
+        <v>100000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-284.24</v>
+        <v>261.27</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.091323259051578</v>
+        <v>0.26127</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="M97" s="1">
-        <v>303062.11</v>
+        <v>98093.46</v>
       </c>
       <c r="N97" s="1">
-        <v>310961.77</v>
+        <v>100261.27</v>
       </c>
       <c r="O97" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B98" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.1461583</v>
+        <v>103.54779113</v>
       </c>
       <c r="E98" s="1">
-        <v>99.884</v>
+        <v>108.334343</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>99884.0</v>
+        <v>650006.06</v>
       </c>
       <c r="I98" s="1">
-        <v>3878.6</v>
+        <v>-24795.82</v>
       </c>
       <c r="J98" s="1">
-        <v>3.8831044011053</v>
+        <v>-3.8147059736643</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="M98" s="1">
-        <v>100146.16</v>
+        <v>621286.75</v>
       </c>
       <c r="N98" s="1">
-        <v>103762.6</v>
+        <v>625210.24</v>
       </c>
       <c r="O98" s="1">
-        <v>0.22</v>
+        <v>1.28</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B99" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C99" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.45017668</v>
+        <v>96.96647128</v>
       </c>
       <c r="E99" s="1">
-        <v>106.489533</v>
+        <v>98.642</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>159734.3</v>
+        <v>295926.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-1764.51</v>
+        <v>-4559.12</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.1046531646616</v>
+        <v>-1.5406284003433</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>301</v>
+      <c r="L99">
+        <v>467.47</v>
       </c>
       <c r="M99" s="1">
-        <v>153675.27</v>
+        <v>290899.41</v>
       </c>
       <c r="N99" s="1">
-        <v>157969.79</v>
+        <v>291366.88</v>
       </c>
       <c r="O99" s="1">
-        <v>0.33</v>
+        <v>0.6</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C100" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>105.82037905</v>
+        <v>90.76813939</v>
       </c>
       <c r="E100" s="1">
-        <v>110.013816</v>
+        <v>89.22416</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>550069.08</v>
+        <v>178448.32</v>
       </c>
       <c r="I100" s="1">
-        <v>1070.49</v>
+        <v>3833.16</v>
       </c>
       <c r="J100" s="1">
-        <v>0.19461010242568</v>
+        <v>2.1480504831875</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>304</v>
+      <c r="L100">
+        <v>745.21</v>
       </c>
       <c r="M100" s="1">
-        <v>529101.9</v>
+        <v>181536.27</v>
       </c>
       <c r="N100" s="1">
-        <v>551139.57</v>
+        <v>182281.48</v>
       </c>
       <c r="O100" s="1">
-        <v>1.15</v>
+        <v>0.37</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B101" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>92.3235</v>
+        <v>98.40721502</v>
       </c>
       <c r="E101" s="1">
-        <v>104.270342</v>
+        <v>99.75655</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>625622.05</v>
+        <v>99756.55</v>
       </c>
       <c r="I101" s="1">
-        <v>-62902.97</v>
+        <v>273.27</v>
       </c>
       <c r="J101" s="1">
-        <v>-10.054468188901</v>
+        <v>0.27393689938154</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="M101" s="1">
-        <v>553941.0</v>
+        <v>98407.22</v>
       </c>
       <c r="N101" s="1">
-        <v>562719.08</v>
+        <v>100029.82</v>
       </c>
       <c r="O101" s="1">
-        <v>1.18</v>
+        <v>0.21</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B102" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C102" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.87546806</v>
+        <v>101.63186714</v>
       </c>
       <c r="E102" s="1">
-        <v>97.791014</v>
+        <v>107.36234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>278704.39</v>
+        <v>107362.34</v>
       </c>
       <c r="I102" s="1">
-        <v>2255.21</v>
+        <v>-4503.08</v>
       </c>
       <c r="J102" s="1">
-        <v>0.80917634630728</v>
+        <v>-4.1942826506948</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="M102" s="1">
-        <v>278945.08</v>
+        <v>101631.86</v>
       </c>
       <c r="N102" s="1">
-        <v>280959.6</v>
+        <v>102859.26</v>
       </c>
       <c r="O102" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C103" s="1">
-        <v>365000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.16604723</v>
+        <v>101.15506539</v>
       </c>
       <c r="E103" s="1">
-        <v>105.094956</v>
+        <v>103.74867</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>383596.59</v>
+        <v>311246.01</v>
       </c>
       <c r="I103" s="1">
-        <v>-4033.02</v>
+        <v>1847.95</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.0513701386136</v>
+        <v>0.59372648664637</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M103" s="1">
-        <v>369256.07</v>
+        <v>303465.19</v>
       </c>
       <c r="N103" s="1">
-        <v>379563.57</v>
+        <v>313093.96</v>
       </c>
       <c r="O103" s="1">
-        <v>0.79</v>
+        <v>0.64</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B104" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C104" s="1">
-        <v>295000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.0125</v>
+        <v>102.26413188</v>
       </c>
       <c r="E104" s="1">
-        <v>105.485329</v>
+        <v>106.489533</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>311181.72</v>
+        <v>159734.3</v>
       </c>
       <c r="I104" s="1">
-        <v>-7746.26</v>
+        <v>-1048.03</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.489304320318</v>
+        <v>-0.65610829984543</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M104" s="1">
-        <v>297986.87</v>
+        <v>153396.2</v>
       </c>
       <c r="N104" s="1">
-        <v>303435.46</v>
+        <v>158686.27</v>
       </c>
       <c r="O104" s="1">
-        <v>0.63</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B105" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.72901583</v>
+        <v>105.94575048</v>
       </c>
       <c r="E105" s="1">
-        <v>100.292605</v>
+        <v>110.013816</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>200585.21</v>
+        <v>550069.08</v>
       </c>
       <c r="I105" s="1">
-        <v>-538.82</v>
+        <v>-19271.83</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.26862399276597</v>
+        <v>-3.5035290476607</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M105" s="1">
-        <v>195458.03</v>
+        <v>529728.76</v>
       </c>
       <c r="N105" s="1">
-        <v>200046.39</v>
+        <v>530797.25</v>
       </c>
       <c r="O105" s="1">
-        <v>0.42</v>
+        <v>1.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B106" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C106" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.99808724</v>
+        <v>93.8155</v>
       </c>
       <c r="E106" s="1">
-        <v>106.064042</v>
+        <v>104.270342</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>530320.21</v>
+        <v>625622.05</v>
       </c>
       <c r="I106" s="1">
-        <v>-24405.12</v>
+        <v>-51435.9</v>
       </c>
       <c r="J106" s="1">
-        <v>-4.601959257785</v>
+        <v>-8.2215612445245</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>924.66</v>
+      <c r="L106" t="s">
+        <v>324</v>
       </c>
       <c r="M106" s="1">
-        <v>504990.43</v>
+        <v>562893.0</v>
       </c>
       <c r="N106" s="1">
-        <v>505915.09</v>
+        <v>574186.15</v>
       </c>
       <c r="O106" s="1">
-        <v>1.06</v>
+        <v>1.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B107" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.30662327</v>
+        <v>98.04537835</v>
       </c>
       <c r="E107" s="1">
-        <v>99.297</v>
+        <v>97.791014</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>99297.0</v>
+        <v>278704.39</v>
       </c>
       <c r="I107" s="1">
-        <v>1324.01</v>
+        <v>3336.79</v>
       </c>
       <c r="J107" s="1">
-        <v>1.3333836873219</v>
+        <v>1.1972506066374</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>314.38</v>
+      <c r="L107" t="s">
+        <v>327</v>
       </c>
       <c r="M107" s="1">
-        <v>100306.63</v>
+        <v>279429.33</v>
       </c>
       <c r="N107" s="1">
-        <v>100621.01</v>
+        <v>282041.18</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="B108" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.96416607</v>
+        <v>101.46623819</v>
       </c>
       <c r="E108" s="1">
-        <v>100.24168</v>
+        <v>105.094956</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>100241.68</v>
+        <v>383596.59</v>
       </c>
       <c r="I108" s="1">
-        <v>818.38</v>
+        <v>-961.07</v>
       </c>
       <c r="J108" s="1">
-        <v>0.81640690778526</v>
+        <v>-0.25054185179279</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>95.89</v>
+      <c r="L108" t="s">
+        <v>330</v>
       </c>
       <c r="M108" s="1">
-        <v>100964.17</v>
+        <v>370351.77</v>
       </c>
       <c r="N108" s="1">
-        <v>101060.06</v>
+        <v>382635.52</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>0.78</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B109" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.26386816</v>
+        <v>102.364</v>
       </c>
       <c r="E109" s="1">
-        <v>99.884</v>
+        <v>105.485329</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>99884.0</v>
+        <v>311181.72</v>
       </c>
       <c r="I109" s="1">
-        <v>-292.39</v>
+        <v>-8065.4</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.2927295662969</v>
+        <v>-2.5918617584606</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>327.74</v>
+      <c r="L109" t="s">
+        <v>333</v>
       </c>
       <c r="M109" s="1">
-        <v>99263.87</v>
+        <v>301973.8</v>
       </c>
       <c r="N109" s="1">
-        <v>99591.61</v>
+        <v>303116.32</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B110" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>96.03320257</v>
+        <v>99.88488462</v>
       </c>
       <c r="E110" s="1">
-        <v>97.65639</v>
+        <v>99.616</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>97656.39</v>
+        <v>199232.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1086.89</v>
+        <v>1232.97</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.1129737644408</v>
+        <v>0.61886142788307</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
-        <v>536.3</v>
+        <v>695.21</v>
       </c>
       <c r="M110" s="1">
-        <v>96033.2</v>
+        <v>199769.76</v>
       </c>
       <c r="N110" s="1">
-        <v>96569.5</v>
+        <v>200464.97</v>
       </c>
       <c r="O110" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B111" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>82.71765953</v>
+        <v>98.65347388</v>
       </c>
       <c r="E111" s="1">
-        <v>86.56115</v>
+        <v>100.292605</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>259683.45</v>
+        <v>200585.21</v>
       </c>
       <c r="I111" s="1">
-        <v>-9511.64</v>
+        <v>2323.11</v>
       </c>
       <c r="J111" s="1">
-        <v>-3.6627825146346</v>
+        <v>1.1581661479428</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="M111" s="1">
-        <v>248152.97</v>
+        <v>197306.95</v>
       </c>
       <c r="N111" s="1">
-        <v>250171.81</v>
+        <v>202908.32</v>
       </c>
       <c r="O111" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B112" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.3811102</v>
+        <v>101.35502718</v>
       </c>
       <c r="E112" s="1">
-        <v>99.507</v>
+        <v>106.064042</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>298521.0</v>
+        <v>530320.21</v>
       </c>
       <c r="I112" s="1">
-        <v>-2991.37</v>
+        <v>-20000.55</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.00206350642</v>
+        <v>-3.7714101071125</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="M112" s="1">
-        <v>289143.33</v>
+        <v>506775.14</v>
       </c>
       <c r="N112" s="1">
-        <v>295529.63</v>
+        <v>510319.66</v>
       </c>
       <c r="O112" s="1">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C113" s="1">
-        <v>139000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.18918588</v>
+        <v>100.52339459</v>
       </c>
       <c r="E113" s="1">
-        <v>99.647</v>
+        <v>99.297</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>138509.33</v>
+        <v>99297.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-231.74</v>
+        <v>2012.35</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.16731002886232</v>
+        <v>2.0265969767465</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>338</v>
+      <c r="L113">
+        <v>785.96</v>
       </c>
       <c r="M113" s="1">
-        <v>136482.97</v>
+        <v>100523.39</v>
       </c>
       <c r="N113" s="1">
-        <v>138277.59</v>
+        <v>101309.35</v>
       </c>
       <c r="O113" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B114" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="C114" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.59513755</v>
+        <v>100.79502593</v>
       </c>
       <c r="E114" s="1">
-        <v>95.15085</v>
+        <v>100.24168</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>475754.25</v>
+        <v>100241.68</v>
       </c>
       <c r="I114" s="1">
-        <v>-6374.45</v>
+        <v>1138.28</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.3398619140029</v>
+        <v>1.1355356374714</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>341</v>
+      <c r="L114">
+        <v>584.93</v>
       </c>
       <c r="M114" s="1">
-        <v>467975.69</v>
+        <v>100795.03</v>
       </c>
       <c r="N114" s="1">
-        <v>469379.8</v>
+        <v>101379.96</v>
       </c>
       <c r="O114" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B115" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.29450831</v>
+        <v>100.08180138</v>
       </c>
       <c r="E115" s="1">
-        <v>104.254864</v>
+        <v>99.884</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>521274.32</v>
+        <v>99884.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2545.07</v>
+        <v>1032.05</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.48824004988391</v>
+        <v>1.0332485683393</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>344</v>
+      <c r="L115">
+        <v>834.25</v>
       </c>
       <c r="M115" s="1">
-        <v>506472.54</v>
+        <v>100081.8</v>
       </c>
       <c r="N115" s="1">
-        <v>518729.25</v>
+        <v>100916.05</v>
       </c>
       <c r="O115" s="1">
-        <v>1.08</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C116" s="1">
-        <v>415000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>68.549</v>
+        <v>96.6889747</v>
       </c>
       <c r="E116" s="1">
-        <v>74.176043</v>
+        <v>97.65639</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>307830.58</v>
+        <v>97656.39</v>
       </c>
       <c r="I116" s="1">
-        <v>-22846.27</v>
+        <v>-228.51</v>
       </c>
       <c r="J116" s="1">
-        <v>-7.4217025482004</v>
+        <v>-0.23399390454634</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
-        <v>505.96</v>
+        <v>738.9</v>
       </c>
       <c r="M116" s="1">
-        <v>284478.35</v>
+        <v>96688.98</v>
       </c>
       <c r="N116" s="1">
-        <v>284984.31</v>
+        <v>97427.88</v>
       </c>
       <c r="O116" s="1">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B117" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C117" s="1">
-        <v>641000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.9266228</v>
+        <v>84.27160451</v>
       </c>
       <c r="E117" s="1">
-        <v>99.423502</v>
+        <v>86.56115</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>637304.65</v>
+        <v>259683.45</v>
       </c>
       <c r="I117" s="1">
-        <v>-7672.0</v>
+        <v>-4063.84</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.2038198685668</v>
+        <v>-1.5649206755379</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="M117" s="1">
-        <v>621299.65</v>
+        <v>252814.82</v>
       </c>
       <c r="N117" s="1">
-        <v>629632.65</v>
+        <v>255619.61</v>
       </c>
       <c r="O117" s="1">
-        <v>1.32</v>
+        <v>0.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B118" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C118" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.96971041</v>
+        <v>97.07528247</v>
       </c>
       <c r="E118" s="1">
-        <v>99.815013</v>
+        <v>99.507</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>598890.08</v>
+        <v>298521.0</v>
       </c>
       <c r="I118" s="1">
-        <v>952.84</v>
+        <v>558.27</v>
       </c>
       <c r="J118" s="1">
-        <v>0.1591009822704</v>
+        <v>0.18701196900721</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="M118" s="1">
-        <v>587818.26</v>
+        <v>291225.85</v>
       </c>
       <c r="N118" s="1">
-        <v>599842.92</v>
+        <v>299079.27</v>
       </c>
       <c r="O118" s="1">
-        <v>1.25</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B119" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C119" s="1">
-        <v>130000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.06663097</v>
+        <v>99.00601677</v>
       </c>
       <c r="E119" s="1">
-        <v>105.578454</v>
+        <v>99.647</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>137251.99</v>
+        <v>138509.33</v>
       </c>
       <c r="I119" s="1">
-        <v>-357.29</v>
+        <v>1534.87</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.26031680852132</v>
+        <v>1.1081347372051</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="M119" s="1">
-        <v>132686.62</v>
+        <v>137618.36</v>
       </c>
       <c r="N119" s="1">
-        <v>136894.7</v>
+        <v>140044.2</v>
       </c>
       <c r="O119" s="1">
         <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B120" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C120" s="1">
-        <v>155000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>92.387254</v>
+        <v>94.30256295</v>
       </c>
       <c r="E120" s="1">
-        <v>91.593929</v>
+        <v>95.15085</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>141970.59</v>
+        <v>475754.25</v>
       </c>
       <c r="I120" s="1">
-        <v>2266.35</v>
+        <v>-2488.01</v>
       </c>
       <c r="J120" s="1">
-        <v>1.5963517514437</v>
+        <v>-0.52296117165532</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="M120" s="1">
-        <v>143200.24</v>
+        <v>471512.82</v>
       </c>
       <c r="N120" s="1">
-        <v>144236.94</v>
+        <v>473266.24</v>
       </c>
       <c r="O120" s="1">
-        <v>0.3</v>
+        <v>0.97</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C121" s="1">
-        <v>280000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>88.42010434</v>
+        <v>101.26085314</v>
       </c>
       <c r="E121" s="1">
-        <v>89.961514</v>
+        <v>104.254864</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>251892.24</v>
+        <v>521274.32</v>
       </c>
       <c r="I121" s="1">
-        <v>-563.76</v>
+        <v>127.99</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.22380999112954</v>
+        <v>0.024553290866122</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M121" s="1">
-        <v>247576.29</v>
+        <v>506304.27</v>
       </c>
       <c r="N121" s="1">
-        <v>251328.48</v>
+        <v>521402.31</v>
       </c>
       <c r="O121" s="1">
-        <v>0.52</v>
+        <v>1.07</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C122" s="1">
-        <v>445000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.20862316</v>
+        <v>69.4705</v>
       </c>
       <c r="E122" s="1">
-        <v>96.392049</v>
+        <v>74.176043</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>428944.62</v>
+        <v>307830.58</v>
       </c>
       <c r="I122" s="1">
-        <v>-893.97</v>
+        <v>-18732.11</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.20841151941712</v>
+        <v>-6.0852011518804</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>364</v>
+      <c r="L122">
+        <v>795.89</v>
       </c>
       <c r="M122" s="1">
-        <v>423678.37</v>
+        <v>288302.58</v>
       </c>
       <c r="N122" s="1">
-        <v>428050.65</v>
+        <v>289098.47</v>
       </c>
       <c r="O122" s="1">
-        <v>0.89</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B123" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C123" s="1">
-        <v>300000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.21546006</v>
+        <v>98.08621429</v>
       </c>
       <c r="E123" s="1">
-        <v>98.007783</v>
+        <v>99.423502</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>294023.35</v>
+        <v>637304.65</v>
       </c>
       <c r="I123" s="1">
-        <v>-6231.76</v>
+        <v>2671.83</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.1194779258178</v>
+        <v>0.41923905623472</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M123" s="1">
-        <v>285646.38</v>
+        <v>628732.64</v>
       </c>
       <c r="N123" s="1">
-        <v>287791.59</v>
+        <v>639976.48</v>
       </c>
       <c r="O123" s="1">
-        <v>0.6</v>
+        <v>1.31</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B124" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.184942</v>
+        <v>98.83991064</v>
       </c>
       <c r="E124" s="1">
-        <v>104.91632</v>
+        <v>99.815013</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>104916.32</v>
+        <v>598890.08</v>
       </c>
       <c r="I124" s="1">
-        <v>436.43</v>
+        <v>9108.29</v>
       </c>
       <c r="J124" s="1">
-        <v>0.41597913460937</v>
+        <v>1.5208617247425</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M124" s="1">
-        <v>102184.94</v>
+        <v>593039.47</v>
       </c>
       <c r="N124" s="1">
-        <v>105352.75</v>
+        <v>607998.37</v>
       </c>
       <c r="O124" s="1">
-        <v>0.22</v>
+        <v>1.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B125" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.04599323</v>
+        <v>102.39345225</v>
       </c>
       <c r="E125" s="1">
-        <v>102.242292</v>
+        <v>105.578454</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>511211.46</v>
+        <v>137251.99</v>
       </c>
       <c r="I125" s="1">
-        <v>-8082.52</v>
+        <v>839.57</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.581052193157</v>
+        <v>0.61169969193161</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M125" s="1">
-        <v>490229.97</v>
+        <v>133111.49</v>
       </c>
       <c r="N125" s="1">
-        <v>503128.94</v>
+        <v>138091.56</v>
       </c>
       <c r="O125" s="1">
-        <v>1.05</v>
+        <v>0.28</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B126" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C126" s="1">
-        <v>100000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.04067747</v>
+        <v>93.06779948</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>91.593929</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>100000.0</v>
+        <v>141970.59</v>
       </c>
       <c r="I126" s="1">
-        <v>2121.5</v>
+        <v>3510.7</v>
       </c>
       <c r="J126" s="1">
-        <v>2.1215</v>
+        <v>2.472836099364</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="M126" s="1">
-        <v>100040.68</v>
+        <v>144255.09</v>
       </c>
       <c r="N126" s="1">
-        <v>102121.5</v>
+        <v>145481.29</v>
       </c>
       <c r="O126" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B127" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C127" s="1">
-        <v>600000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>79.88647726</v>
+        <v>89.1401697</v>
       </c>
       <c r="E127" s="1">
-        <v>81.08293</v>
+        <v>89.961514</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>486497.58</v>
+        <v>251892.24</v>
       </c>
       <c r="I127" s="1">
-        <v>-6044.47</v>
+        <v>2088.18</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.2424460569773</v>
+        <v>0.82899735220108</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="M127" s="1">
-        <v>479318.86</v>
+        <v>249592.47</v>
       </c>
       <c r="N127" s="1">
-        <v>480453.11</v>
+        <v>253980.42</v>
       </c>
       <c r="O127" s="1">
-        <v>1.0</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B128" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C128" s="1">
-        <v>483000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.31680959</v>
+        <v>95.29703475</v>
       </c>
       <c r="E128" s="1">
-        <v>99.429627</v>
+        <v>96.392049</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>480245.1</v>
+        <v>428944.62</v>
       </c>
       <c r="I128" s="1">
-        <v>-200.85</v>
+        <v>976.19</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.041822394439839</v>
+        <v>0.22757949499402</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="M128" s="1">
-        <v>470040.2</v>
+        <v>424071.8</v>
       </c>
       <c r="N128" s="1">
-        <v>480044.25</v>
+        <v>429920.81</v>
       </c>
       <c r="O128" s="1">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B129" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C129" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.29314763</v>
+        <v>95.96773165</v>
       </c>
       <c r="E129" s="1">
-        <v>102.181054</v>
+        <v>98.007783</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>919629.49</v>
+        <v>294023.35</v>
       </c>
       <c r="I129" s="1">
-        <v>-3404.86</v>
+        <v>-2717.42</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.37024258541339</v>
+        <v>-0.9242191138901</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="M129" s="1">
-        <v>902638.33</v>
+        <v>287903.19</v>
       </c>
       <c r="N129" s="1">
-        <v>916224.63</v>
+        <v>291305.93</v>
       </c>
       <c r="O129" s="1">
-        <v>1.91</v>
+        <v>0.6</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B130" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C130" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>64.967</v>
+        <v>98.81624435</v>
       </c>
       <c r="E130" s="1">
-        <v>68.824779</v>
+        <v>102.242292</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>481773.45</v>
+        <v>511211.46</v>
       </c>
       <c r="I130" s="1">
-        <v>-22056.5</v>
+        <v>-1873.39</v>
       </c>
       <c r="J130" s="1">
-        <v>-4.5781891883</v>
+        <v>-0.36646087707032</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M130" s="1">
-        <v>454769.0</v>
+        <v>494081.22</v>
       </c>
       <c r="N130" s="1">
-        <v>459716.95</v>
+        <v>509338.07</v>
       </c>
       <c r="O130" s="1">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B131" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C131" s="1">
-        <v>102000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.69888938</v>
+        <v>100.66555493</v>
       </c>
       <c r="E131" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>101638.92</v>
+        <v>300000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>318.03</v>
+        <v>3363.1</v>
       </c>
       <c r="J131" s="1">
-        <v>0.3129017899836</v>
+        <v>1.1210333333333</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>264.08</v>
+      <c r="L131" t="s">
+        <v>393</v>
       </c>
       <c r="M131" s="1">
-        <v>101692.87</v>
+        <v>301996.66</v>
       </c>
       <c r="N131" s="1">
-        <v>101956.95</v>
+        <v>303363.1</v>
       </c>
       <c r="O131" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B132" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C132" s="1">
-        <v>360000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>102.1989603</v>
+        <v>99.79448606</v>
       </c>
       <c r="E132" s="1">
-        <v>105.116214</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>378418.37</v>
+        <v>100000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-1783.21</v>
+        <v>2416.75</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.47122712356697</v>
+        <v>2.41675</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M132" s="1">
-        <v>367916.26</v>
+        <v>99794.49</v>
       </c>
       <c r="N132" s="1">
-        <v>376635.16</v>
+        <v>102416.75</v>
       </c>
       <c r="O132" s="1">
-        <v>0.79</v>
+        <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B133" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C133" s="1">
-        <v>240000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.03978319</v>
+        <v>80.78614715</v>
       </c>
       <c r="E133" s="1">
-        <v>101.505154</v>
+        <v>81.08293</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>243612.37</v>
+        <v>486497.58</v>
       </c>
       <c r="I133" s="1">
-        <v>-1890.32</v>
+        <v>-17.68</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.77595402893539</v>
+        <v>-0.0036341393517312</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="M133" s="1">
-        <v>237695.47</v>
+        <v>484716.89</v>
       </c>
       <c r="N133" s="1">
-        <v>241722.05</v>
+        <v>486479.9</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>1.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B134" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C134" s="1">
-        <v>140000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.25383459</v>
+        <v>97.78536029</v>
       </c>
       <c r="E134" s="1">
-        <v>101.271864</v>
+        <v>99.429627</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>141780.61</v>
+        <v>480245.1</v>
       </c>
       <c r="I134" s="1">
-        <v>37.09</v>
+        <v>4339.95</v>
       </c>
       <c r="J134" s="1">
-        <v>0.026160135719546</v>
+        <v>0.90369480084232</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M134" s="1">
-        <v>140355.37</v>
+        <v>472303.29</v>
       </c>
       <c r="N134" s="1">
-        <v>141817.7</v>
+        <v>484585.05</v>
       </c>
       <c r="O134" s="1">
-        <v>0.3</v>
+        <v>0.99</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B135" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C135" s="1">
-        <v>130000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.57892721</v>
+        <v>100.41187164</v>
       </c>
       <c r="E135" s="1">
-        <v>105.684715</v>
+        <v>102.181054</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>137390.13</v>
+        <v>919629.49</v>
       </c>
       <c r="I135" s="1">
-        <v>-10230.33</v>
+        <v>2222.22</v>
       </c>
       <c r="J135" s="1">
-        <v>-7.4461899118954</v>
+        <v>0.24164296862642</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>307.19</v>
+      <c r="L135" t="s">
+        <v>405</v>
       </c>
       <c r="M135" s="1">
-        <v>126852.61</v>
+        <v>903706.85</v>
       </c>
       <c r="N135" s="1">
-        <v>127159.8</v>
+        <v>921851.71</v>
       </c>
       <c r="O135" s="1">
-        <v>0.27</v>
+        <v>1.89</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B136" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C136" s="1">
-        <v>135000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.00984338</v>
+        <v>66.3325</v>
       </c>
       <c r="E136" s="1">
-        <v>103.578504</v>
+        <v>68.824779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>139830.98</v>
+        <v>481773.45</v>
       </c>
       <c r="I136" s="1">
-        <v>-8281.0</v>
+        <v>-11519.92</v>
       </c>
       <c r="J136" s="1">
-        <v>-5.922149726763</v>
+        <v>-2.3911487858038</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>586.7</v>
+      <c r="L136" t="s">
+        <v>408</v>
       </c>
       <c r="M136" s="1">
-        <v>130963.28</v>
+        <v>464327.5</v>
       </c>
       <c r="N136" s="1">
-        <v>131549.98</v>
+        <v>470253.53</v>
       </c>
       <c r="O136" s="1">
-        <v>0.27</v>
+        <v>0.96</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B137" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C137" s="1">
-        <v>300000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.60870008</v>
+        <v>99.984323</v>
       </c>
       <c r="E137" s="1">
-        <v>99.860373</v>
+        <v>99.646</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>299581.12</v>
+        <v>101638.92</v>
       </c>
       <c r="I137" s="1">
-        <v>2754.57</v>
+        <v>1107.99</v>
       </c>
       <c r="J137" s="1">
-        <v>0.91947383066062</v>
+        <v>1.0901237439359</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>406</v>
+      <c r="L137">
+        <v>762.9</v>
       </c>
       <c r="M137" s="1">
-        <v>295826.1</v>
+        <v>101984.01</v>
       </c>
       <c r="N137" s="1">
-        <v>302335.69</v>
+        <v>102746.91</v>
       </c>
       <c r="O137" s="1">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B138" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.49454887</v>
+        <v>102.48149383</v>
       </c>
       <c r="E138" s="1">
-        <v>98.412086</v>
+        <v>105.116214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>137776.92</v>
+        <v>378418.37</v>
       </c>
       <c r="I138" s="1">
-        <v>2437.91</v>
+        <v>1245.97</v>
       </c>
       <c r="J138" s="1">
-        <v>1.7694618227784</v>
+        <v>0.32925727152199</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>922.47</v>
+      <c r="L138" t="s">
+        <v>413</v>
       </c>
       <c r="M138" s="1">
-        <v>139292.36</v>
+        <v>368933.38</v>
       </c>
       <c r="N138" s="1">
-        <v>140214.83</v>
+        <v>379664.34</v>
       </c>
       <c r="O138" s="1">
-        <v>0.29</v>
+        <v>0.78</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="B139" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C139" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.05567379</v>
+        <v>99.12102475</v>
       </c>
       <c r="E139" s="1">
-        <v>98.960671</v>
+        <v>101.505154</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>138544.94</v>
+        <v>243612.37</v>
       </c>
       <c r="I139" s="1">
-        <v>2240.67</v>
+        <v>-731.23</v>
       </c>
       <c r="J139" s="1">
-        <v>1.6172875025245</v>
+        <v>-0.30016127670364</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="M139" s="1">
-        <v>138677.94</v>
+        <v>237890.46</v>
       </c>
       <c r="N139" s="1">
-        <v>140785.61</v>
+        <v>242881.14</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="B140" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="C140" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>106.37827132</v>
+        <v>100.18984062</v>
       </c>
       <c r="E140" s="1">
-        <v>110.213723</v>
+        <v>101.271864</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>143277.84</v>
+        <v>141780.61</v>
       </c>
       <c r="I140" s="1">
-        <v>-2293.48</v>
+        <v>558.8</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.6007220656034</v>
+        <v>0.39413005769971</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="M140" s="1">
-        <v>138291.76</v>
+        <v>140265.78</v>
       </c>
       <c r="N140" s="1">
-        <v>140984.36</v>
+        <v>142339.41</v>
       </c>
       <c r="O140" s="1">
         <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B141" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C141" s="1">
-        <v>550000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.98007651</v>
+        <v>98.87690308</v>
       </c>
       <c r="E141" s="1">
-        <v>99.944829</v>
+        <v>105.684715</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>549696.56</v>
+        <v>137390.13</v>
       </c>
       <c r="I141" s="1">
-        <v>1218.52</v>
+        <v>-7861.8</v>
       </c>
       <c r="J141" s="1">
-        <v>0.22167138902961</v>
+        <v>-5.7222451132407</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>352</v>
+      <c r="L141">
+        <v>988.36</v>
       </c>
       <c r="M141" s="1">
-        <v>538890.42</v>
+        <v>128539.97</v>
       </c>
       <c r="N141" s="1">
-        <v>550915.08</v>
+        <v>129528.33</v>
       </c>
       <c r="O141" s="1">
-        <v>1.15</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B142" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.23859973</v>
+        <v>97.9349105</v>
       </c>
       <c r="E142" s="1">
-        <v>104.27347</v>
+        <v>103.578504</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>104273.47</v>
+        <v>139830.98</v>
       </c>
       <c r="I142" s="1">
-        <v>-232.13</v>
+        <v>-6395.53</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.22261654858134</v>
+        <v>-4.5737575464321</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="M142" s="1">
-        <v>101238.6</v>
+        <v>132212.13</v>
       </c>
       <c r="N142" s="1">
-        <v>104041.34</v>
+        <v>133435.45</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B143" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>91.4811772</v>
+        <v>98.54829785</v>
       </c>
       <c r="E143" s="1">
-        <v>95.837535</v>
+        <v>99.860373</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>191675.07</v>
+        <v>299581.12</v>
       </c>
       <c r="I143" s="1">
-        <v>-8106.55</v>
+        <v>3726.1</v>
       </c>
       <c r="J143" s="1">
-        <v>-4.229318919774</v>
+        <v>1.2437699678805</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>606.16</v>
+      <c r="L143" t="s">
+        <v>427</v>
       </c>
       <c r="M143" s="1">
-        <v>182962.36</v>
+        <v>295644.89</v>
       </c>
       <c r="N143" s="1">
-        <v>183568.52</v>
+        <v>303307.22</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B144" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="C144" s="1">
-        <v>560000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>83.81134776</v>
+        <v>99.60255964</v>
       </c>
       <c r="E144" s="1">
-        <v>85.126713</v>
+        <v>98.412086</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>476709.59</v>
+        <v>137776.92</v>
       </c>
       <c r="I144" s="1">
-        <v>-4328.23</v>
+        <v>2907.01</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.90793852080886</v>
+        <v>2.1099397489797</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="M144" s="1">
-        <v>469343.55</v>
+        <v>139443.59</v>
       </c>
       <c r="N144" s="1">
-        <v>472381.36</v>
+        <v>140683.93</v>
       </c>
       <c r="O144" s="1">
-        <v>0.99</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B145" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>94.78438727</v>
+        <v>99.15549853</v>
       </c>
       <c r="E145" s="1">
-        <v>100.243095</v>
+        <v>98.960671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>200486.19</v>
+        <v>138544.94</v>
       </c>
       <c r="I145" s="1">
-        <v>-9676.87</v>
+        <v>272.76</v>
       </c>
       <c r="J145" s="1">
-        <v>-4.8267015299159</v>
+        <v>0.19687474692327</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>427</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>189568.77</v>
+        <v>138817.7</v>
       </c>
       <c r="N145" s="1">
-        <v>190809.32</v>
+        <v>138817.7</v>
       </c>
       <c r="O145" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B146" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.79085499</v>
+        <v>106.7014696</v>
       </c>
       <c r="E146" s="1">
-        <v>99.948</v>
+        <v>110.213723</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>199896.0</v>
+        <v>143277.84</v>
       </c>
       <c r="I146" s="1">
-        <v>8493.93</v>
+        <v>-1055.93</v>
       </c>
       <c r="J146" s="1">
-        <v>4.2491745707768</v>
+        <v>-0.7369806803341</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="M146" s="1">
-        <v>203581.71</v>
+        <v>138711.91</v>
       </c>
       <c r="N146" s="1">
-        <v>208389.93</v>
+        <v>142221.91</v>
       </c>
       <c r="O146" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="B147" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C147" s="1">
-        <v>150000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>92.7118395</v>
+        <v>98.34768362</v>
       </c>
       <c r="E147" s="1">
-        <v>90.382013</v>
+        <v>99.944829</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>135573.02</v>
+        <v>549696.56</v>
       </c>
       <c r="I147" s="1">
-        <v>3569.74</v>
+        <v>5545.84</v>
       </c>
       <c r="J147" s="1">
-        <v>2.6330755190081</v>
+        <v>1.0088911598792</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>75.0</v>
+      <c r="L147" t="s">
+        <v>438</v>
       </c>
       <c r="M147" s="1">
-        <v>139067.76</v>
+        <v>540912.26</v>
       </c>
       <c r="N147" s="1">
-        <v>139142.76</v>
+        <v>555242.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>1.14</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B148" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C148" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>87.4960302</v>
+        <v>101.93908414</v>
       </c>
       <c r="E148" s="1">
-        <v>86.219563</v>
+        <v>104.27347</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>137951.3</v>
+        <v>104273.47</v>
       </c>
       <c r="I148" s="1">
-        <v>2092.76</v>
+        <v>1009.79</v>
       </c>
       <c r="J148" s="1">
-        <v>1.5170281106448</v>
+        <v>0.9684054822382</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>50.41</v>
+      <c r="L148" t="s">
+        <v>441</v>
       </c>
       <c r="M148" s="1">
-        <v>139993.65</v>
+        <v>101939.08</v>
       </c>
       <c r="N148" s="1">
-        <v>140044.06</v>
+        <v>105283.26</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="B149" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="C149" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>96.83350243</v>
+        <v>91.97981693</v>
       </c>
       <c r="E149" s="1">
-        <v>98.939836</v>
+        <v>95.837535</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>138515.77</v>
+        <v>191675.07</v>
       </c>
       <c r="I149" s="1">
-        <v>-135.44</v>
+        <v>-7004.48</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.097779480271452</v>
+        <v>-3.6543510848855</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>437</v>
+      <c r="L149">
+        <v>710.96</v>
       </c>
       <c r="M149" s="1">
-        <v>135566.91</v>
+        <v>183959.63</v>
       </c>
       <c r="N149" s="1">
-        <v>138380.33</v>
+        <v>184670.59</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B150" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C150" s="1">
-        <v>400000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.63016686</v>
+        <v>84.79838954</v>
       </c>
       <c r="E150" s="1">
-        <v>98.91284</v>
+        <v>85.126713</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>395651.36</v>
+        <v>476709.59</v>
       </c>
       <c r="I150" s="1">
-        <v>4480.27</v>
+        <v>1786.05</v>
       </c>
       <c r="J150" s="1">
-        <v>1.1323782635298</v>
+        <v>0.37466206626974</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="M150" s="1">
-        <v>398520.67</v>
+        <v>474870.98</v>
       </c>
       <c r="N150" s="1">
-        <v>400131.63</v>
+        <v>478495.64</v>
       </c>
       <c r="O150" s="1">
-        <v>0.84</v>
+        <v>0.98</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B151" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C151" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>92.20342115</v>
+        <v>95.24270552</v>
       </c>
       <c r="E151" s="1">
-        <v>90.429947</v>
+        <v>100.243095</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>135644.92</v>
+        <v>200486.19</v>
       </c>
       <c r="I151" s="1">
-        <v>2691.55</v>
+        <v>-8536.67</v>
       </c>
       <c r="J151" s="1">
-        <v>1.9842615558327</v>
+        <v>-4.2579840536647</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>31.34</v>
+      <c r="L151" t="s">
+        <v>449</v>
       </c>
       <c r="M151" s="1">
-        <v>138305.13</v>
+        <v>190485.41</v>
       </c>
       <c r="N151" s="1">
-        <v>138336.47</v>
+        <v>191949.52</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="B152" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="C152" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.75711851</v>
+        <v>101.40627114</v>
       </c>
       <c r="E152" s="1">
-        <v>104.254153</v>
+        <v>99.948</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>312762.46</v>
+        <v>199896.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-4622.61</v>
+        <v>9359.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.4779938743288</v>
+        <v>4.6822147516709</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="M152" s="1">
-        <v>299271.36</v>
+        <v>202812.55</v>
       </c>
       <c r="N152" s="1">
-        <v>308139.85</v>
+        <v>209255.56</v>
       </c>
       <c r="O152" s="1">
-        <v>0.64</v>
+        <v>0.43</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="B153" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="C153" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>92.66613829</v>
+        <v>93.00412439</v>
       </c>
       <c r="E153" s="1">
-        <v>95.381538</v>
+        <v>90.382013</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>476907.69</v>
+        <v>135573.02</v>
       </c>
       <c r="I153" s="1">
-        <v>-12926.31</v>
+        <v>4034.37</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.7104427693334</v>
+        <v>2.9757912009336</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
-        <v>650.68</v>
+        <v>101.2</v>
       </c>
       <c r="M153" s="1">
-        <v>463330.7</v>
+        <v>139506.19</v>
       </c>
       <c r="N153" s="1">
-        <v>463981.38</v>
+        <v>139607.39</v>
       </c>
       <c r="O153" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="B154" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>105.37542411</v>
+        <v>87.87930296</v>
       </c>
       <c r="E154" s="1">
-        <v>109.314258</v>
+        <v>86.219563</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>437257.03</v>
+        <v>137951.3</v>
       </c>
       <c r="I154" s="1">
-        <v>-7974.51</v>
+        <v>2817.78</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.8237579850917</v>
+        <v>2.0425903924066</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>450</v>
+      <c r="L154">
+        <v>162.19</v>
       </c>
       <c r="M154" s="1">
-        <v>421501.7</v>
+        <v>140606.89</v>
       </c>
       <c r="N154" s="1">
-        <v>429282.52</v>
+        <v>140769.08</v>
       </c>
       <c r="O154" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B155" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="C155" s="1">
-        <v>11.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.5</v>
+        <v>97.26940477</v>
       </c>
       <c r="E155" s="1">
-        <v>116.73</v>
+        <v>98.939836</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>138515.77</v>
       </c>
       <c r="I155" s="1">
-        <v>-13530.0</v>
+        <v>-2235.04</v>
       </c>
       <c r="J155" s="1">
-        <v>0</v>
+        <v>-1.6135635675274</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
-        <v>0.0</v>
+        <v>103.56</v>
       </c>
       <c r="M155" s="1">
-        <v>-13530.0</v>
+        <v>136177.17</v>
       </c>
       <c r="N155" s="1">
-        <v>-13530.0</v>
+        <v>136280.73</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.03</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B156" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C156" s="1">
-        <v>2.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.2</v>
+        <v>99.89516561</v>
       </c>
       <c r="E156" s="1">
-        <v>124.49</v>
+        <v>98.91284</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>395651.36</v>
       </c>
       <c r="I156" s="1">
-        <v>1420.0</v>
+        <v>5819.71</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>1.4709187401757</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>0.0</v>
+      <c r="L156" t="s">
+        <v>461</v>
       </c>
       <c r="M156" s="1">
-        <v>1420.0</v>
+        <v>399580.66</v>
       </c>
       <c r="N156" s="1">
-        <v>1420.0</v>
+        <v>401471.07</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.82</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="B157" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="C157" s="1">
-        <v>23.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>105.855</v>
+        <v>92.58066796</v>
       </c>
       <c r="E157" s="1">
-        <v>105.725</v>
+        <v>90.429947</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>0.0</v>
+        <v>135644.92</v>
       </c>
       <c r="I157" s="1">
-        <v>2990.0</v>
+        <v>3283.62</v>
       </c>
       <c r="J157" s="1">
+        <v>2.4207467555733</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>57.53</v>
+      </c>
+      <c r="M157" s="1">
+        <v>138871.01</v>
+      </c>
+      <c r="N157" s="1">
+        <v>138928.54</v>
+      </c>
+      <c r="O157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>464</v>
+      </c>
+      <c r="B158" t="s">
+        <v>465</v>
+      </c>
+      <c r="C158" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.96651936</v>
+      </c>
+      <c r="E158" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-12382.08</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-3.9589405966432</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>480.82</v>
+      </c>
+      <c r="M158" s="1">
+        <v>299899.56</v>
+      </c>
+      <c r="N158" s="1">
+        <v>300380.38</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>466</v>
+      </c>
+      <c r="B159" t="s">
+        <v>467</v>
+      </c>
+      <c r="C159" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>93.10889605</v>
+      </c>
+      <c r="E159" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-9053.28</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-1.898329632722</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" t="s">
+        <v>468</v>
+      </c>
+      <c r="M159" s="1">
+        <v>465544.48</v>
+      </c>
+      <c r="N159" s="1">
+        <v>467854.41</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="P159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>469</v>
+      </c>
+      <c r="B160" t="s">
+        <v>470</v>
+      </c>
+      <c r="C160" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>105.74409667</v>
+      </c>
+      <c r="E160" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-3705.3</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-0.84739632430838</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" t="s">
+        <v>471</v>
+      </c>
+      <c r="M160" s="1">
+        <v>422976.39</v>
+      </c>
+      <c r="N160" s="1">
+        <v>433551.73</v>
+      </c>
+      <c r="O160" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>472</v>
+      </c>
+      <c r="B161" t="s">
+        <v>473</v>
+      </c>
+      <c r="C161" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>115.78</v>
+      </c>
+      <c r="E161" s="1">
+        <v>115.43</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="J161" s="1">
         <v>0</v>
       </c>
-      <c r="K157">
-[...11 lines deleted...]
-      <c r="O157" s="1">
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="O161" s="1">
         <v>0.01</v>
       </c>
-      <c r="P157">
+      <c r="P161">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16">
+      <c r="A162" t="s">
+        <v>474</v>
+      </c>
+      <c r="B162" t="s">
+        <v>475</v>
+      </c>
+      <c r="C162" s="1">
+        <v>26.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>105.845</v>
+      </c>
+      <c r="E162" s="1">
+        <v>105.88</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162">
+        <v>0.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="O162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P162">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>