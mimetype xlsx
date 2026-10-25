--- v3 (2026-09-02)
+++ v4 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -130,1362 +130,1320 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
-    <t>XS2491189408</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
+    <t>1 470.07</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 035.96</t>
+    <t>2 915.49</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 885.45</t>
+    <t>2 726.88</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 135.07</t>
+    <t>5 000.55</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
+    <t>2 810.96</t>
+  </si>
+  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 287.67</t>
+    <t>7 619.18</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 199.32</t>
+    <t>1 828.08</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>27 732.33</t>
+    <t>35 871.16</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>5 568.49</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
+    <t>2 848.15</t>
+  </si>
+  <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>7 709.59</t>
+    <t>9 263.01</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>5 067.12</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>8 121.99</t>
+    <t>10 642.60</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 663.20</t>
+    <t>2 304.72</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 360.49</t>
+    <t>1 885.25</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 221.92</t>
+    <t>11 296.85</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 660.27</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 068.49</t>
+    <t>3 808.22</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
+    <t>3 328.77</t>
+  </si>
+  <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 181.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
-    <t>1 066.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>2 953.23</t>
-[...11 lines deleted...]
-    <t>BANQ FE 0.25 06-28</t>
+    <t>5 168.16</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
+    <t>3 547.95</t>
+  </si>
+  <si>
+    <t>FR0014019O29</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
+  </si>
+  <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>25 428.08</t>
-[...8 lines deleted...]
-    <t>3 813.70</t>
+    <t>30 421.23</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>17 777.40</t>
+    <t>2 333.90</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 790.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>20 216.96</t>
-[...8 lines deleted...]
-    <t>2 250.48</t>
+    <t>2 604.99</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 999.82</t>
+    <t>3 713.95</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>16 291.10</t>
+    <t>1 167.12</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
+    <t>1 073.63</t>
+  </si>
+  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>3 090.88</t>
+    <t>5 740.21</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 094.89</t>
+    <t>3 132.73</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>18 123.29</t>
+    <t>23 301.37</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 526.38</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 974.66</t>
+    <t>3 769.86</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 161.64</t>
+    <t>2 605.48</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>8 547.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 210.27</t>
+    <t>2 356.85</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>4 405.48</t>
+    <t>6 180.82</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>15 324.66</t>
+    <t>1 265.75</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>3 063.70</t>
+    <t>5 393.84</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
+    <t>1 026.37</t>
+  </si>
+  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 132.19</t>
+    <t>2 204.79</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>13 955.47</t>
+    <t>17 148.67</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 935.62</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 495.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>10 208.22</t>
+    <t>13 204.11</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 833.56</t>
+    <t>8 423.97</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 887.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 328.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>1 284.25</t>
+    <t>5 907.53</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>8 087.08</t>
+    <t>9 675.09</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>5 633.56</t>
+    <t>8 869.86</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>7 318.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
+    <t>2 293.15</t>
+  </si>
+  <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
+    <t>1 791.95</t>
+  </si>
+  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 291.78</t>
+    <t>2 809.59</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 360.62</t>
+    <t>1 896.92</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 856.16</t>
+    <t>3 965.75</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
+    <t>1 487.16</t>
+  </si>
+  <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 292.69</t>
+    <t>2 767.04</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>2 839.81</t>
+    <t>4 388.79</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>2 938.36</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 528.77</t>
+    <t>1 972.60</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>2 347.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>1 093.15</t>
-[...14 lines deleted...]
-    <t>1 747.60</t>
+    <t>1 352.05</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 973.60</t>
+    <t>2 718.87</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>10 947.95</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 630.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 082.88</t>
+    <t>1 711.64</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>4 916.10</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 645.48</t>
+    <t>2 280.16</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>3 120.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
+    <t>1 560.00</t>
+  </si>
+  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>6 102.47</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 825.34</t>
+    <t>3 027.40</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>9 287.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>1 275.34</t>
+    <t>4 900.00</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 167.81</t>
+    <t>2 722.60</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>3 923.49</t>
+    <t>8 247.34</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
+    <t>2 409.25</t>
+  </si>
+  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
+    <t>1 041.10</t>
+  </si>
+  <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 622.60</t>
+    <t>2 047.95</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 227.40</t>
+    <t>1 819.18</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>9 628.77</t>
+    <t>11 459.59</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>5 290.07</t>
+    <t>6 344.18</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>4 674.66</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>11 293.15</t>
+    <t>13 956.16</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 611.85</t>
+    <t>3 244.32</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>12 283.75</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>1 142.52</t>
+    <t>2 905.27</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 601.37</t>
+    <t>16 684.93</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>3 544.52</t>
+    <t>6 318.49</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
+    <t>1 285.27</t>
+  </si>
+  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
+    <t>1 102.74</t>
+  </si>
+  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
+    <t>1 370.55</t>
+  </si>
+  <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>3 636.99</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>9 406.85</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 425.84</t>
+    <t>3 094.18</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 753.42</t>
+    <t>2 123.29</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>15 098.04</t>
+    <t>18 106.51</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
+    <t>1 102.88</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>11 243.84</t>
+    <t>9 856.05</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>12 043.84</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>1 614.12</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 980.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 226.20</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 387.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>5 849.01</t>
+    <t>7 412.60</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>1 709.59</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>3 402.74</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>15 256.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>3 308.22</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 622.26</t>
+    <t>3 195.55</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 763.01</t>
+    <t>2 428.77</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>12 281.76</t>
+    <t>14 693.46</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>18 144.86</t>
+    <t>22 971.58</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 926.03</t>
+    <t>6 961.64</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>3 822.58</t>
+  </si>
+  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>10 730.96</t>
+    <t>12 861.37</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 990.68</t>
+    <t>6 011.51</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 073.63</t>
+    <t>2 720.89</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>XS2768793676</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>7 662.33</t>
+    <t>XS3433863621</t>
+  </si>
+  <si>
+    <t>TENN GM 3.25 07-30</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 240.34</t>
+    <t>1 576.92</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 510.00</t>
+    <t>4 375.48</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>14 330.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 344.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 624.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 464.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>6 443.01</t>
+    <t>8 173.97</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>XS2009891479</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 309.93</t>
+    <t>4 066.78</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>10 575.34</t>
-[...11 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>13 534.25</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>DUU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1794,8427 +1752,8227 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19746.0</v>
+      </c>
+      <c r="C2">
+        <v>1504.77</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>29713333.37</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>29713333.37</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32975.554</v>
+      </c>
+      <c r="C3">
+        <v>99.14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3269464.56</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3269464.56</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3080.531</v>
+      </c>
+      <c r="C4">
+        <v>4999.05</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>15399735.13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>15399735.13</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8841.0</v>
+      </c>
+      <c r="C5">
+        <v>101.73</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>899441.14</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>899441.14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>100.67</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1006.75</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1006.75</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>555.0</v>
+      </c>
+      <c r="C7">
+        <v>101.75</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>56476.5</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>56476.5</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>14.0</v>
+      </c>
+      <c r="C8">
+        <v>100.93</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>1413.05</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1413.05</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:Z158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O162" sqref="O162"/>
+      <selection activeCell="N158" sqref="N158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1160.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1079.55</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1077.06856897</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1249399.54</v>
+      </c>
+      <c r="H2" s="1">
+        <v>2878.46</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.23038747076856</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1252278.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1252278.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.54</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>97.43287262</v>
+      </c>
+      <c r="D3" s="1">
+        <v>99.533614</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252815.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-3865.82</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-1.5291079205703</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" s="1">
+        <v>247479.49</v>
+      </c>
+      <c r="M3" s="1">
+        <v>248949.56</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="1">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>97.14676373</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162491.2</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-255.01</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-0.15693772955089</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" s="1">
+        <v>159320.7</v>
+      </c>
+      <c r="M4" s="1">
+        <v>162236.19</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>103.16324254</v>
+      </c>
+      <c r="D5" s="1">
+        <v>110.550762</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>143715.99</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-6876.89</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-4.7850555808021</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="1">
+        <v>134112.22</v>
+      </c>
+      <c r="M5" s="1">
+        <v>136839.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>103.35583196</v>
+      </c>
+      <c r="D6" s="1">
+        <v>108.857546</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>141514.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-2151.68</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-1.5204627699391</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="1">
+        <v>134362.58</v>
+      </c>
+      <c r="M6" s="1">
+        <v>139363.13</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>96.10094503</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.99716</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>593982.96</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-14566.33</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-2.4523144569669</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="1">
+        <v>576605.67</v>
+      </c>
+      <c r="M7" s="1">
+        <v>579416.63</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>96.79798126</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>298509.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-495.88</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.16611894448744</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="1">
+        <v>290393.94</v>
+      </c>
+      <c r="M8" s="1">
+        <v>298013.12</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>102.37882419</v>
+      </c>
+      <c r="D9" s="1">
+        <v>108.76173</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>108761.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-4554.82</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-4.1878885155652</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="1">
+        <v>102378.83</v>
+      </c>
+      <c r="M9" s="1">
+        <v>104206.91</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.57693368</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>99684.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-538.57</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.54027727619277</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>568.49</v>
+      </c>
+      <c r="L10" s="1">
+        <v>98576.94</v>
+      </c>
+      <c r="M10" s="1">
+        <v>99145.43</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>97.6846036</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="H11" s="1">
+        <v>8411.02</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.57590268405754</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1433033.14</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1468904.3</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.98</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.26168363</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>239500.23</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-503.7</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.21031295043015</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>233428.04</v>
+      </c>
+      <c r="M12" s="1">
+        <v>238996.53</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.25560369</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1764.67</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.53057271678775</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>331513.72</v>
+      </c>
+      <c r="M13" s="1">
+        <v>334361.87</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.46677469</v>
+      </c>
+      <c r="D14" s="1">
+        <v>95.89134</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>95891.34</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3673.72</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.8311280246996</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>98.29</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99466.77</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99565.06</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>96.67527046</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3215.83</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0861611832217</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" s="1">
+        <v>290025.82</v>
+      </c>
+      <c r="M15" s="1">
+        <v>299288.83</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>96.48647248</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-1620.26</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.81150822499392</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>77</v>
+      </c>
+      <c r="L16" s="1">
+        <v>192972.95</v>
+      </c>
+      <c r="M16" s="1">
+        <v>198040.07</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.63687279</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-158.54</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-0.032770116167519</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>80</v>
+      </c>
+      <c r="L17" s="1">
+        <v>472993.3</v>
+      </c>
+      <c r="M17" s="1">
+        <v>483635.9</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.81037753</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-4462.67</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-3.1535763196463</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>83</v>
+      </c>
+      <c r="L18" s="1">
+        <v>134744.01</v>
+      </c>
+      <c r="M18" s="1">
+        <v>137048.73</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>98.23891078</v>
+      </c>
+      <c r="D19" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-3950.66</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-3.7959802576665</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" s="1">
+        <v>98238.92</v>
+      </c>
+      <c r="M19" s="1">
+        <v>100124.17</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>88.95136042</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="H20" s="1">
+        <v>8322.59</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.91429087817049</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>89</v>
+      </c>
+      <c r="L20" s="1">
+        <v>907303.88</v>
+      </c>
+      <c r="M20" s="1">
+        <v>918600.73</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.97744497</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.783035</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>199566.07</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-1950.91</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.97757599776355</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>92</v>
+      </c>
+      <c r="L21" s="1">
+        <v>195954.89</v>
+      </c>
+      <c r="M21" s="1">
+        <v>197615.16</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>99.78864591</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>979.04</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.98137567410437</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>952.4</v>
+      </c>
+      <c r="L22" s="1">
+        <v>99788.64</v>
+      </c>
+      <c r="M22" s="1">
+        <v>100741.04</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>97.64778369</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="H23" s="1">
+        <v>366.27</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.22937980340484</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L23" s="1">
+        <v>156236.45</v>
+      </c>
+      <c r="M23" s="1">
+        <v>160044.67</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.42049039</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>2905.71</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.48676262174468</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>100</v>
+      </c>
+      <c r="L24" s="1">
+        <v>596522.94</v>
+      </c>
+      <c r="M24" s="1">
+        <v>599851.71</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>95.00299243</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-2371.07</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.2317663314224</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>116.44</v>
+      </c>
+      <c r="L25" s="1">
+        <v>190005.98</v>
+      </c>
+      <c r="M25" s="1">
+        <v>190122.42</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.44628761</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1571.79</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.6206966276448</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>107.88</v>
+      </c>
+      <c r="L26" s="1">
+        <v>98446.28</v>
+      </c>
+      <c r="M26" s="1">
+        <v>98554.16</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.58481741</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.18004</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>288540.12</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10946.66</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.7938086391591</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>732.33</v>
+      </c>
+      <c r="L27" s="1">
+        <v>298754.45</v>
+      </c>
+      <c r="M27" s="1">
+        <v>299486.78</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>98.11164615</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.427</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>596562.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-4440.07</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.7442763702683</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>588669.88</v>
+      </c>
+      <c r="M28" s="1">
+        <v>592121.93</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.43334744</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-10602.67</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-3.3676700473794</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>112</v>
+      </c>
+      <c r="L29" s="1">
+        <v>301300.04</v>
+      </c>
+      <c r="M29" s="1">
+        <v>304234.29</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.54777534</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="H30" s="1">
+        <v>4304.06</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1.0446838602307</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>115</v>
+      </c>
+      <c r="L30" s="1">
+        <v>411132.31</v>
+      </c>
+      <c r="M30" s="1">
+        <v>416300.47</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.24009316</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-16703.55</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-3.2342892066863</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31" t="s">
+        <v>118</v>
+      </c>
+      <c r="L31" s="1">
+        <v>496200.46</v>
+      </c>
+      <c r="M31" s="1">
+        <v>499748.41</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>97.49990447</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.288</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>595728.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-9520.35</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.5981034968979</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32" t="s">
+        <v>121</v>
+      </c>
+      <c r="L32" s="1">
+        <v>584999.43</v>
+      </c>
+      <c r="M32" s="1">
+        <v>586207.65</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>97.44088582</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="H33" s="1">
+        <v>6159.15</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.61673467739033</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>124</v>
+      </c>
+      <c r="L33" s="1">
+        <v>974408.86</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1004830.09</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>97.89857785</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.0814</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>96081.4</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1868.55</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.9447572579084</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>51.37</v>
+      </c>
+      <c r="L34" s="1">
+        <v>97898.58</v>
+      </c>
+      <c r="M34" s="1">
+        <v>97949.95</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.50651583</v>
+      </c>
+      <c r="D35" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-21992.25</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-4.1742214274403</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35" t="s">
+        <v>129</v>
+      </c>
+      <c r="L35" s="1">
+        <v>502532.58</v>
+      </c>
+      <c r="M35" s="1">
+        <v>504866.48</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>101.08525356</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-4150.44</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.9257292924363</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>488.36</v>
+      </c>
+      <c r="L36" s="1">
+        <v>101085.25</v>
+      </c>
+      <c r="M36" s="1">
+        <v>101573.61</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.56551534</v>
+      </c>
+      <c r="D37" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-2241.05</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.43712997046991</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>134</v>
+      </c>
+      <c r="L37" s="1">
+        <v>507827.57</v>
+      </c>
+      <c r="M37" s="1">
+        <v>510432.56</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>99.66472417</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H38" s="1">
+        <v>4810.45</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.6202200989407</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>137</v>
+      </c>
+      <c r="L38" s="1">
+        <v>297997.52</v>
+      </c>
+      <c r="M38" s="1">
+        <v>301711.47</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>104.99841332</v>
+      </c>
+      <c r="D39" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-9010.12</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-2.3529933450348</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>140</v>
+      </c>
+      <c r="L39" s="1">
+        <v>372744.37</v>
+      </c>
+      <c r="M39" s="1">
+        <v>373911.49</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>94.67274205</v>
+      </c>
+      <c r="D40" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="H40" s="1">
+        <v>4752.42</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1.6952377446427</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>143</v>
+      </c>
+      <c r="L40" s="1">
+        <v>284018.23</v>
+      </c>
+      <c r="M40" s="1">
+        <v>285091.86</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>98.5030872</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-7248.36</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-1.450850613004</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>146</v>
+      </c>
+      <c r="L41" s="1">
+        <v>486605.25</v>
+      </c>
+      <c r="M41" s="1">
+        <v>492345.46</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>95.927</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-13995.04</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-4.5188274575506</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>149</v>
+      </c>
+      <c r="L42" s="1">
+        <v>292577.35</v>
+      </c>
+      <c r="M42" s="1">
+        <v>295710.08</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>102.68777735</v>
+      </c>
+      <c r="D43" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="H43" s="1">
+        <v>9722.31</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.1642351748084</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>152</v>
+      </c>
+      <c r="L43" s="1">
+        <v>821502.22</v>
+      </c>
+      <c r="M43" s="1">
+        <v>844803.59</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>154</v>
+      </c>
+      <c r="B44" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.00938919</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-662.96</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.65755333347087</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>159.8</v>
+      </c>
+      <c r="L44" s="1">
+        <v>99999.48</v>
+      </c>
+      <c r="M44" s="1">
+        <v>100159.28</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>105.77455028</v>
+      </c>
+      <c r="D45" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-1184.81</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-1.0700066342019</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>157</v>
+      </c>
+      <c r="L45" s="1">
+        <v>105774.55</v>
+      </c>
+      <c r="M45" s="1">
+        <v>109544.41</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>159</v>
+      </c>
+      <c r="B46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>100.0436792</v>
+      </c>
+      <c r="D46" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1338.37</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1.3210537594268</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>160</v>
+      </c>
+      <c r="L46" s="1">
+        <v>100043.68</v>
+      </c>
+      <c r="M46" s="1">
+        <v>102649.16</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>92.4165944</v>
+      </c>
+      <c r="D47" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-3444.28</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.73982291874864</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>27.4</v>
+      </c>
+      <c r="L47" s="1">
+        <v>462082.97</v>
+      </c>
+      <c r="M47" s="1">
+        <v>462110.37</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>164</v>
+      </c>
+      <c r="B48" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.76337443</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2739.6</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.375687944402</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>165</v>
+      </c>
+      <c r="L48" s="1">
+        <v>199526.75</v>
+      </c>
+      <c r="M48" s="1">
+        <v>201883.6</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>98.32940323</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="H49" s="1">
+        <v>1237.24</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.41250712370303</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>168</v>
+      </c>
+      <c r="L49" s="1">
+        <v>294988.21</v>
+      </c>
+      <c r="M49" s="1">
+        <v>301169.03</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B50" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.34691708</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-9277.46</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-2.274272543427</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>171</v>
+      </c>
+      <c r="L50" s="1">
+        <v>397387.67</v>
+      </c>
+      <c r="M50" s="1">
+        <v>398653.42</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>103.01655104</v>
+      </c>
+      <c r="D51" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-17090.25</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-5.1549051990907</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>174</v>
+      </c>
+      <c r="L51" s="1">
+        <v>309049.65</v>
+      </c>
+      <c r="M51" s="1">
+        <v>314443.49</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.59315252</v>
+      </c>
+      <c r="D52" s="1">
+        <v>104.05285</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>104052.85</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-3433.33</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-3.2996020772136</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>177</v>
+      </c>
+      <c r="L52" s="1">
+        <v>99593.15</v>
+      </c>
+      <c r="M52" s="1">
+        <v>100619.52</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>98.47812437</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-7221.39</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-3.4990333237185</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>180</v>
+      </c>
+      <c r="L53" s="1">
+        <v>196956.25</v>
+      </c>
+      <c r="M53" s="1">
+        <v>199161.04</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>182</v>
+      </c>
+      <c r="B54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>97.54802706</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H54" s="1">
+        <v>2894.15</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.48272626729426</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>183</v>
+      </c>
+      <c r="L54" s="1">
+        <v>585288.16</v>
+      </c>
+      <c r="M54" s="1">
+        <v>602436.83</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>185</v>
+      </c>
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>87.38299752</v>
+      </c>
+      <c r="D55" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="H55" s="1">
+        <v>977.01</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.55598931509874</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>186</v>
+      </c>
+      <c r="L55" s="1">
+        <v>174765.99</v>
+      </c>
+      <c r="M55" s="1">
+        <v>176701.61</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>188</v>
+      </c>
+      <c r="B56" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>95.98380596</v>
+      </c>
+      <c r="D56" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-2043.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-2.0755023670683</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>407.19</v>
+      </c>
+      <c r="L56" s="1">
+        <v>95983.81</v>
+      </c>
+      <c r="M56" s="1">
+        <v>96391.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>190</v>
+      </c>
+      <c r="B57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>97.49924435</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2502.17</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.42004043630138</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>191</v>
+      </c>
+      <c r="L57" s="1">
+        <v>584995.47</v>
+      </c>
+      <c r="M57" s="1">
+        <v>598199.58</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>193</v>
+      </c>
+      <c r="B58" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>98.45526048</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.712417</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>352493.46</v>
+      </c>
+      <c r="H58" s="1">
+        <v>523.92</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.14863254484211</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>194</v>
+      </c>
+      <c r="L58" s="1">
+        <v>344593.41</v>
+      </c>
+      <c r="M58" s="1">
+        <v>353017.38</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>196</v>
+      </c>
+      <c r="B59" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>103.45946331</v>
+      </c>
+      <c r="D59" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-7357.51</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-5.1638617618364</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>625.96</v>
+      </c>
+      <c r="L59" s="1">
+        <v>134497.3</v>
+      </c>
+      <c r="M59" s="1">
+        <v>135123.26</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>198</v>
+      </c>
+      <c r="B60" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>85.12324624</v>
+      </c>
+      <c r="D60" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-2289.59</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.44617239567893</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>133.56</v>
+      </c>
+      <c r="L60" s="1">
+        <v>510739.48</v>
+      </c>
+      <c r="M60" s="1">
+        <v>510873.04</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>200</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.34671715</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-18516.47</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-1.8371497208657</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>201</v>
+      </c>
+      <c r="L61" s="1">
+        <v>983467.18</v>
+      </c>
+      <c r="M61" s="1">
+        <v>989374.71</v>
+      </c>
+      <c r="N61" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>203</v>
+      </c>
+      <c r="B62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>96.68513318</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>128.27</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.044538194444444</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>204</v>
+      </c>
+      <c r="L62" s="1">
+        <v>278453.18</v>
+      </c>
+      <c r="M62" s="1">
+        <v>288128.27</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>206</v>
+      </c>
+      <c r="B63" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>97.76973077</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H63" s="1">
+        <v>227.41</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.045711369596132</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>207</v>
+      </c>
+      <c r="L63" s="1">
+        <v>488848.66</v>
+      </c>
+      <c r="M63" s="1">
+        <v>497718.52</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>209</v>
+      </c>
+      <c r="B64" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.25807787</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-6181.07</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-2.5274087443427</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>161.1</v>
+      </c>
+      <c r="L64" s="1">
+        <v>238219.38</v>
+      </c>
+      <c r="M64" s="1">
+        <v>238380.48</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>211</v>
+      </c>
+      <c r="B65" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>99.41058478</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1101.21</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.29682264646738</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>212</v>
+      </c>
+      <c r="L65" s="1">
+        <v>369807.38</v>
+      </c>
+      <c r="M65" s="1">
+        <v>372100.53</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>214</v>
+      </c>
+      <c r="B66" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>103.18302435</v>
+      </c>
+      <c r="D66" s="1">
+        <v>109.789346</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>142726.15</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-6796.27</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-4.7617552915146</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>215</v>
+      </c>
+      <c r="L66" s="1">
+        <v>134137.93</v>
+      </c>
+      <c r="M66" s="1">
+        <v>135929.88</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>217</v>
+      </c>
+      <c r="B67" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>96.58486136</v>
+      </c>
+      <c r="D67" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>419.45</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.42379388734529</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>218</v>
+      </c>
+      <c r="L67" s="1">
+        <v>96584.86</v>
+      </c>
+      <c r="M67" s="1">
+        <v>99394.45</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>220</v>
+      </c>
+      <c r="B68" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.77518347</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1961.1</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1.9667840057767</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>221</v>
+      </c>
+      <c r="L68" s="1">
+        <v>99775.18</v>
+      </c>
+      <c r="M68" s="1">
+        <v>101672.1</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>223</v>
+      </c>
+      <c r="B69" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.44998452</v>
+      </c>
+      <c r="D69" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-4964.24</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-2.4118160446613</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>224</v>
+      </c>
+      <c r="L69" s="1">
+        <v>196899.97</v>
+      </c>
+      <c r="M69" s="1">
+        <v>200865.72</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>226</v>
+      </c>
+      <c r="B70" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>97.82809027</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-1205.02</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.62925198220223</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>227</v>
+      </c>
+      <c r="L70" s="1">
+        <v>188808.21</v>
+      </c>
+      <c r="M70" s="1">
+        <v>190295.37</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>229</v>
+      </c>
+      <c r="B71" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.79874971</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-5571.7</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.9031293920653</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>230</v>
+      </c>
+      <c r="L71" s="1">
+        <v>284426.43</v>
+      </c>
+      <c r="M71" s="1">
+        <v>287193.47</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>232</v>
+      </c>
+      <c r="B72" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>96.95389796</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-5317.25</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.5276155163619</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>233</v>
+      </c>
+      <c r="L72" s="1">
+        <v>338369.11</v>
+      </c>
+      <c r="M72" s="1">
+        <v>342757.9</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>235</v>
+      </c>
+      <c r="B73" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>97.55023768</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-7844.04</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.5850969263044</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>236</v>
+      </c>
+      <c r="L73" s="1">
+        <v>292650.71</v>
+      </c>
+      <c r="M73" s="1">
+        <v>295589.07</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>238</v>
+      </c>
+      <c r="B74" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>88.26507879</v>
+      </c>
+      <c r="D74" s="1">
+        <v>86.69767</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>173395.34</v>
+      </c>
+      <c r="H74" s="1">
+        <v>3893.72</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2.2455736123012</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>758.9</v>
+      </c>
+      <c r="L74" s="1">
+        <v>176530.16</v>
+      </c>
+      <c r="M74" s="1">
+        <v>177289.06</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>240</v>
+      </c>
+      <c r="B75" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>95.85705565</v>
+      </c>
+      <c r="D75" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H75" s="1">
+        <v>6933.72</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3.7127758971891</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>241</v>
+      </c>
+      <c r="L75" s="1">
+        <v>191714.11</v>
+      </c>
+      <c r="M75" s="1">
+        <v>193686.71</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>243</v>
+      </c>
+      <c r="B76" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>92.43860082</v>
+      </c>
+      <c r="D76" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-1780.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.8756592563062</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>698.63</v>
+      </c>
+      <c r="L76" s="1">
+        <v>92438.6</v>
+      </c>
+      <c r="M76" s="1">
+        <v>93137.23</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>245</v>
+      </c>
+      <c r="B77" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.65515305</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-804.55</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.2011375</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>574.84</v>
+      </c>
+      <c r="L77" s="1">
+        <v>398620.61</v>
+      </c>
+      <c r="M77" s="1">
+        <v>399195.45</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>247</v>
+      </c>
+      <c r="B78" s="1">
         <v>140000.0</v>
       </c>
-      <c r="D3" s="1">
-[...32 lines deleted...]
-      <c r="O3" s="1">
+      <c r="C78" s="1">
+        <v>97.90629507</v>
+      </c>
+      <c r="D78" s="1">
+        <v>96.7943</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>135512.02</v>
+      </c>
+      <c r="H78" s="1">
+        <v>2908.85</v>
+      </c>
+      <c r="I78" s="1">
+        <v>2.1465623492292</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>248</v>
+      </c>
+      <c r="L78" s="1">
+        <v>137068.82</v>
+      </c>
+      <c r="M78" s="1">
+        <v>138420.87</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>250</v>
+      </c>
+      <c r="B79" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.90154229</v>
+      </c>
+      <c r="D79" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-6685.41</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-4.8001066656864</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>251</v>
+      </c>
+      <c r="L79" s="1">
+        <v>129872.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>132590.87</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>253</v>
+      </c>
+      <c r="B80" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>101.62506524</v>
+      </c>
+      <c r="D80" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-3080.85</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.96607446021607</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>254</v>
+      </c>
+      <c r="L80" s="1">
+        <v>304875.19</v>
+      </c>
+      <c r="M80" s="1">
+        <v>315823.14</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>256</v>
+      </c>
+      <c r="B81" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>81.09367706</v>
+      </c>
+      <c r="D81" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-3960.27</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.6013042785429</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>73.97</v>
+      </c>
+      <c r="L81" s="1">
+        <v>243281.03</v>
+      </c>
+      <c r="M81" s="1">
+        <v>243355.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>258</v>
+      </c>
+      <c r="B82" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>102.42488347</v>
+      </c>
+      <c r="D82" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-5238.94</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-4.7898674172554</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>259</v>
+      </c>
+      <c r="L82" s="1">
+        <v>102424.89</v>
+      </c>
+      <c r="M82" s="1">
+        <v>104136.53</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>261</v>
+      </c>
+      <c r="B83" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>67.37155589</v>
+      </c>
+      <c r="D83" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-55690.45</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-9.0344700288705</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>262</v>
+      </c>
+      <c r="L83" s="1">
+        <v>555815.33</v>
+      </c>
+      <c r="M83" s="1">
+        <v>560731.43</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.69009561</v>
+      </c>
+      <c r="D84" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1906.73</v>
+      </c>
+      <c r="I84" s="1">
+        <v>1.4448825425289</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>265</v>
+      </c>
+      <c r="L84" s="1">
+        <v>131590.93</v>
+      </c>
+      <c r="M84" s="1">
+        <v>133871.09</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>267</v>
+      </c>
+      <c r="B85" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.91722659</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-278.23</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.27888258524948</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>570.55</v>
+      </c>
+      <c r="L85" s="1">
+        <v>98917.22</v>
+      </c>
+      <c r="M85" s="1">
+        <v>99487.77</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>269</v>
+      </c>
+      <c r="B86" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>97.43657714</v>
+      </c>
+      <c r="D86" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-7304.61</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-5.2025658245182</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>270</v>
+      </c>
+      <c r="L86" s="1">
+        <v>131539.38</v>
+      </c>
+      <c r="M86" s="1">
+        <v>133099.38</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>272</v>
+      </c>
+      <c r="B87" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>76.3425</v>
+      </c>
+      <c r="D87" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-25249.79</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-8.18994140332</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>585.41</v>
+      </c>
+      <c r="L87" s="1">
+        <v>282467.25</v>
+      </c>
+      <c r="M87" s="1">
+        <v>283052.66</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>274</v>
+      </c>
+      <c r="B88" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>93.50607013</v>
+      </c>
+      <c r="D88" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-3855.14</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.8126128276152</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>275</v>
+      </c>
+      <c r="L88" s="1">
+        <v>467530.35</v>
+      </c>
+      <c r="M88" s="1">
+        <v>470557.75</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>277</v>
+      </c>
+      <c r="B89" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>90.80936916</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-40617.94</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-8.1984908884856</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>767.12</v>
+      </c>
+      <c r="L89" s="1">
+        <v>454046.85</v>
+      </c>
+      <c r="M89" s="1">
+        <v>454813.97</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>279</v>
+      </c>
+      <c r="B90" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>97.44558922</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-12683.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-1.8126284939654</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>280</v>
+      </c>
+      <c r="L90" s="1">
+        <v>682119.12</v>
+      </c>
+      <c r="M90" s="1">
+        <v>687019.12</v>
+      </c>
+      <c r="N90" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>282</v>
+      </c>
+      <c r="B91" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>97.30732906</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>29.93</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.02993</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>283</v>
+      </c>
+      <c r="L91" s="1">
+        <v>97307.33</v>
+      </c>
+      <c r="M91" s="1">
+        <v>100029.93</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>285</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.51402856</v>
+      </c>
+      <c r="D92" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-26674.55</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-4.1037386636057</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>286</v>
+      </c>
+      <c r="L92" s="1">
+        <v>615084.17</v>
+      </c>
+      <c r="M92" s="1">
+        <v>623331.51</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>288</v>
+      </c>
+      <c r="B93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>96.52942959</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-3928.46</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.3275143110102</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>289</v>
+      </c>
+      <c r="L93" s="1">
+        <v>289588.29</v>
+      </c>
+      <c r="M93" s="1">
+        <v>291997.54</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>291</v>
+      </c>
+      <c r="B94" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>90.58714781</v>
+      </c>
+      <c r="D94" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H94" s="1">
+        <v>3767.07</v>
+      </c>
+      <c r="I94" s="1">
+        <v>2.1110145503191</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>292</v>
+      </c>
+      <c r="L94" s="1">
+        <v>181174.29</v>
+      </c>
+      <c r="M94" s="1">
+        <v>182215.39</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>294</v>
+      </c>
+      <c r="B95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>97.79902114</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H95" s="1">
+        <v>90.42</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.090640664698208</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>295</v>
+      </c>
+      <c r="L95" s="1">
+        <v>97799.02</v>
+      </c>
+      <c r="M95" s="1">
+        <v>99846.97</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>297</v>
+      </c>
+      <c r="B96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>100.35218878</v>
+      </c>
+      <c r="D96" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-5190.97</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-4.8350008019572</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>298</v>
+      </c>
+      <c r="L96" s="1">
+        <v>100352.19</v>
+      </c>
+      <c r="M96" s="1">
+        <v>102171.37</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>300</v>
+      </c>
+      <c r="B97" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>100.69695364</v>
+      </c>
+      <c r="D97" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="H97" s="1">
+        <v>2304.44</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.74039182060519</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>301</v>
+      </c>
+      <c r="L97" s="1">
+        <v>302090.86</v>
+      </c>
+      <c r="M97" s="1">
+        <v>313550.45</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>303</v>
+      </c>
+      <c r="B98" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>101.83920828</v>
+      </c>
+      <c r="D98" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-631.31</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-0.39522507063292</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>304</v>
+      </c>
+      <c r="L98" s="1">
+        <v>152758.81</v>
+      </c>
+      <c r="M98" s="1">
+        <v>159102.99</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>306</v>
+      </c>
+      <c r="B99" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>104.80438041</v>
+      </c>
+      <c r="D99" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-21372.52</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-3.8854247179282</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>307</v>
+      </c>
+      <c r="L99" s="1">
+        <v>524021.9</v>
+      </c>
+      <c r="M99" s="1">
+        <v>528696.56</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>309</v>
+      </c>
+      <c r="B100" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>91.9555</v>
+      </c>
+      <c r="D100" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-59932.89</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-9.5797278884272</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>310</v>
+      </c>
+      <c r="L100" s="1">
+        <v>551733.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>565689.16</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>312</v>
+      </c>
+      <c r="B101" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.12450752</v>
+      </c>
+      <c r="D101" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H101" s="1">
+        <v>4194.77</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.5050964930979</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>313</v>
+      </c>
+      <c r="L101" s="1">
+        <v>279654.84</v>
+      </c>
+      <c r="M101" s="1">
+        <v>282899.16</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>315</v>
+      </c>
+      <c r="B102" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>100.65821248</v>
+      </c>
+      <c r="D102" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-15961.61</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-4.1610406390735</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>232.5</v>
+      </c>
+      <c r="L102" s="1">
+        <v>367402.48</v>
+      </c>
+      <c r="M102" s="1">
+        <v>367634.98</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>317</v>
+      </c>
+      <c r="B103" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.1275</v>
+      </c>
+      <c r="D103" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-12900.33</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-4.1455937707395</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>318</v>
+      </c>
+      <c r="L103" s="1">
+        <v>295376.12</v>
+      </c>
+      <c r="M103" s="1">
+        <v>298281.39</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>320</v>
+      </c>
+      <c r="B104" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>99.0284407</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-618.95</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.31066796498554</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>556.16</v>
+      </c>
+      <c r="L104" s="1">
+        <v>198056.89</v>
+      </c>
+      <c r="M104" s="1">
+        <v>198613.05</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>322</v>
+      </c>
+      <c r="B105" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>97.73775422</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.957362</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>504786.81</v>
+      </c>
+      <c r="H105" s="1">
+        <v>586.89</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.11626492380021</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>323</v>
+      </c>
+      <c r="L105" s="1">
+        <v>488688.77</v>
+      </c>
+      <c r="M105" s="1">
+        <v>505373.7</v>
+      </c>
+      <c r="N105" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>325</v>
+      </c>
+      <c r="B106" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.19798113</v>
+      </c>
+      <c r="D106" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-23011.81</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-4.3392293120415</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>326</v>
+      </c>
+      <c r="L106" s="1">
+        <v>500989.91</v>
+      </c>
+      <c r="M106" s="1">
+        <v>507308.4</v>
+      </c>
+      <c r="N106" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>328</v>
+      </c>
+      <c r="B107" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.55044323</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1538.72</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1.5496137849079</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>329</v>
+      </c>
+      <c r="L107" s="1">
+        <v>99550.45</v>
+      </c>
+      <c r="M107" s="1">
+        <v>100835.72</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>331</v>
+      </c>
+      <c r="B108" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.460171</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.24168</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>100241.68</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1321.23</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.3180445499317</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>332</v>
+      </c>
+      <c r="L108" s="1">
+        <v>100460.17</v>
+      </c>
+      <c r="M108" s="1">
+        <v>101562.91</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>334</v>
+      </c>
+      <c r="B109" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.69704224</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>183.59</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.1838032117256</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>335</v>
+      </c>
+      <c r="L109" s="1">
+        <v>98697.04</v>
+      </c>
+      <c r="M109" s="1">
+        <v>100067.59</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>337</v>
+      </c>
+      <c r="B110" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>96.31427278</v>
+      </c>
+      <c r="D110" s="1">
+        <v>97.65639</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>97656.39</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-388.69</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.39801798940141</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>953.42</v>
+      </c>
+      <c r="L110" s="1">
+        <v>96314.28</v>
+      </c>
+      <c r="M110" s="1">
+        <v>97267.7</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>339</v>
+      </c>
+      <c r="B111" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>83.74171327</v>
+      </c>
+      <c r="D111" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-4821.32</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-1.8566142740325</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>340</v>
+      </c>
+      <c r="L111" s="1">
+        <v>251225.14</v>
+      </c>
+      <c r="M111" s="1">
+        <v>254862.13</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>342</v>
+      </c>
+      <c r="B112" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>96.03521787</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-1008.5</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.33783217931067</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>343</v>
+      </c>
+      <c r="L112" s="1">
+        <v>288105.65</v>
+      </c>
+      <c r="M112" s="1">
+        <v>297512.5</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>345</v>
+      </c>
+      <c r="B113" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>98.30880217</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1234.08</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.89097247095196</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>346</v>
+      </c>
+      <c r="L113" s="1">
+        <v>136649.23</v>
+      </c>
+      <c r="M113" s="1">
+        <v>139743.41</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>348</v>
+      </c>
+      <c r="B114" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>94.26267998</v>
+      </c>
+      <c r="D114" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-2317.56</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.48713385114269</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>349</v>
+      </c>
+      <c r="L114" s="1">
+        <v>471313.4</v>
+      </c>
+      <c r="M114" s="1">
+        <v>473436.69</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>351</v>
+      </c>
+      <c r="B115" s="1">
+        <v>345000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>99.64813645</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>344996.55</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-686.04</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.19885416245467</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>524.44</v>
+      </c>
+      <c r="L115" s="1">
+        <v>343786.07</v>
+      </c>
+      <c r="M115" s="1">
+        <v>344310.51</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>353</v>
+      </c>
+      <c r="B116" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.96964725</v>
+      </c>
+      <c r="D116" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1680.42</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.32236769307953</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>354</v>
+      </c>
+      <c r="L116" s="1">
+        <v>504848.23</v>
+      </c>
+      <c r="M116" s="1">
+        <v>522954.74</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>356</v>
+      </c>
+      <c r="B117" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>68.3135</v>
+      </c>
+      <c r="D117" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-23226.68</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-7.5452802642285</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>357</v>
+      </c>
+      <c r="L117" s="1">
+        <v>283501.02</v>
+      </c>
+      <c r="M117" s="1">
+        <v>284603.9</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>359</v>
+      </c>
+      <c r="B118" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>97.46776427</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1231.24</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.28081161316264</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>360</v>
+      </c>
+      <c r="L118" s="1">
+        <v>429832.84</v>
+      </c>
+      <c r="M118" s="1">
+        <v>439688.89</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>362</v>
+      </c>
+      <c r="B119" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>97.65737359</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H119" s="1">
+        <v>3413.28</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.85490146083987</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>363</v>
+      </c>
+      <c r="L119" s="1">
+        <v>390629.49</v>
+      </c>
+      <c r="M119" s="1">
+        <v>402673.33</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>365</v>
+      </c>
+      <c r="B120" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.38377502</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-211.17</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.058399661764823</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>366</v>
+      </c>
+      <c r="L120" s="1">
+        <v>359769.27</v>
+      </c>
+      <c r="M120" s="1">
+        <v>361383.39</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>368</v>
+      </c>
+      <c r="B121" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>101.69138143</v>
+      </c>
+      <c r="D121" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-4780.73</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.4831771838062</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>272.47</v>
+      </c>
+      <c r="L121" s="1">
+        <v>132198.79</v>
+      </c>
+      <c r="M121" s="1">
+        <v>132471.26</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>370</v>
+      </c>
+      <c r="B122" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>92.84517926</v>
+      </c>
+      <c r="D122" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2010.04</v>
+      </c>
+      <c r="I122" s="1">
+        <v>1.4158143598614</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>70.6</v>
+      </c>
+      <c r="L122" s="1">
+        <v>143910.03</v>
+      </c>
+      <c r="M122" s="1">
+        <v>143980.63</v>
+      </c>
+      <c r="N122" s="1">
         <v>0.29</v>
       </c>
-      <c r="P3">
-[...110 lines deleted...]
-      <c r="C6" s="1">
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>372</v>
+      </c>
+      <c r="B123" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>88.43669754</v>
+      </c>
+      <c r="D123" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-3758.39</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.4920626375787</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>511.1</v>
+      </c>
+      <c r="L123" s="1">
+        <v>247622.75</v>
+      </c>
+      <c r="M123" s="1">
+        <v>248133.85</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>374</v>
+      </c>
+      <c r="B124" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>94.69935618</v>
+      </c>
+      <c r="D124" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-119.88</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.027947663733374</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>375</v>
+      </c>
+      <c r="L124" s="1">
+        <v>421412.14</v>
+      </c>
+      <c r="M124" s="1">
+        <v>428824.74</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>377</v>
+      </c>
+      <c r="B125" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>99.29011332</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.924933</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>399699.73</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-829.69</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-0.20757832385826</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>378</v>
+      </c>
+      <c r="L125" s="1">
+        <v>397160.45</v>
+      </c>
+      <c r="M125" s="1">
+        <v>398870.04</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>380</v>
+      </c>
+      <c r="B126" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>94.91321636</v>
+      </c>
+      <c r="D126" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-4549.45</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-1.547309082765</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>381</v>
+      </c>
+      <c r="L126" s="1">
+        <v>284739.65</v>
+      </c>
+      <c r="M126" s="1">
+        <v>289473.9</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>383</v>
+      </c>
+      <c r="B127" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>97.75562815</v>
+      </c>
+      <c r="D127" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-21554.89</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-4.2164332544501</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>878.42</v>
+      </c>
+      <c r="L127" s="1">
+        <v>488778.15</v>
+      </c>
+      <c r="M127" s="1">
+        <v>489656.57</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>385</v>
+      </c>
+      <c r="B128" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>99.19762818</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>901.1</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.30036666666667</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>386</v>
+      </c>
+      <c r="L128" s="1">
+        <v>297592.88</v>
+      </c>
+      <c r="M128" s="1">
+        <v>300901.1</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>388</v>
+      </c>
+      <c r="B129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>99.27931441</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>2474.86</v>
+      </c>
+      <c r="I129" s="1">
+        <v>2.47486</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>389</v>
+      </c>
+      <c r="L129" s="1">
+        <v>99279.31</v>
+      </c>
+      <c r="M129" s="1">
+        <v>102474.86</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>391</v>
+      </c>
+      <c r="B130" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>80.26473787</v>
+      </c>
+      <c r="D130" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-2480.39</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.5098463182489</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>392</v>
+      </c>
+      <c r="L130" s="1">
+        <v>481588.42</v>
+      </c>
+      <c r="M130" s="1">
+        <v>484017.19</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>394</v>
+      </c>
+      <c r="B131" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>96.62957271</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H131" s="1">
+        <v>1169.19</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.24345693480267</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>395</v>
+      </c>
+      <c r="L131" s="1">
+        <v>466720.83</v>
+      </c>
+      <c r="M131" s="1">
+        <v>481414.29</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>397</v>
+      </c>
+      <c r="B132" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.59406709</v>
+      </c>
+      <c r="D132" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-311.31</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.033851676505067</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>398</v>
+      </c>
+      <c r="L132" s="1">
+        <v>896346.6</v>
+      </c>
+      <c r="M132" s="1">
+        <v>919318.18</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>400</v>
+      </c>
+      <c r="B133" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>65.1325</v>
+      </c>
+      <c r="D133" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-18884.31</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-3.9197490023579</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>401</v>
+      </c>
+      <c r="L133" s="1">
+        <v>455927.5</v>
+      </c>
+      <c r="M133" s="1">
+        <v>462889.14</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>403</v>
+      </c>
+      <c r="B134" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.75643941</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.053311</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>302161.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-93.98</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.031102624097749</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>404</v>
+      </c>
+      <c r="L134" s="1">
+        <v>298244.44</v>
+      </c>
+      <c r="M134" s="1">
+        <v>302067.02</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>406</v>
+      </c>
+      <c r="B135" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>101.56430454</v>
+      </c>
+      <c r="D135" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H135" s="1">
+        <v>74.5</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.01968720493141</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>407</v>
+      </c>
+      <c r="L135" s="1">
+        <v>365631.5</v>
+      </c>
+      <c r="M135" s="1">
+        <v>378492.87</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>409</v>
+      </c>
+      <c r="B136" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>98.56176284</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-1052.63</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.43209217988397</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>410</v>
+      </c>
+      <c r="L136" s="1">
+        <v>236548.23</v>
+      </c>
+      <c r="M136" s="1">
+        <v>242559.74</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>412</v>
+      </c>
+      <c r="B137" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.11946513</v>
+      </c>
+      <c r="D137" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1107.53</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.78115759270608</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>413</v>
+      </c>
+      <c r="L137" s="1">
+        <v>140167.25</v>
+      </c>
+      <c r="M137" s="1">
+        <v>142888.14</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>415</v>
+      </c>
+      <c r="B138" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D6" s="1">
-[...32 lines deleted...]
-      <c r="O6" s="1">
+      <c r="C138" s="1">
+        <v>97.27953731</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-9217.14</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-6.708735190803</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>378</v>
+      </c>
+      <c r="L138" s="1">
+        <v>126463.4</v>
+      </c>
+      <c r="M138" s="1">
+        <v>128172.99</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>417</v>
+      </c>
+      <c r="B139" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>98.47036084</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-3537.16</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.1807019080508</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>632.88</v>
+      </c>
+      <c r="L139" s="1">
+        <v>295411.08</v>
+      </c>
+      <c r="M139" s="1">
+        <v>296043.96</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>419</v>
+      </c>
+      <c r="B140" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.06332732</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>410665.12</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-2047.31</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-0.49853515682072</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>476.9</v>
+      </c>
+      <c r="L140" s="1">
+        <v>408140.91</v>
+      </c>
+      <c r="M140" s="1">
+        <v>408617.81</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>421</v>
+      </c>
+      <c r="B141" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.69841537</v>
+      </c>
+      <c r="D141" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H141" s="1">
+        <v>3377.78</v>
+      </c>
+      <c r="I141" s="1">
+        <v>2.4516297795015</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>422</v>
+      </c>
+      <c r="L141" s="1">
+        <v>139577.78</v>
+      </c>
+      <c r="M141" s="1">
+        <v>141154.7</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>424</v>
+      </c>
+      <c r="B142" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.16133786</v>
+      </c>
+      <c r="D142" s="1">
+        <v>98.960671</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>138544.94</v>
+      </c>
+      <c r="H142" s="1">
+        <v>643.4</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.46439805019223</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>362.47</v>
+      </c>
+      <c r="L142" s="1">
+        <v>138825.87</v>
+      </c>
+      <c r="M142" s="1">
+        <v>139188.34</v>
+      </c>
+      <c r="N142" s="1">
         <v>0.28</v>
       </c>
-      <c r="P6">
-[...10 lines deleted...]
-      <c r="C7" s="1">
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>426</v>
+      </c>
+      <c r="B143" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D7" s="1">
-[...32 lines deleted...]
-      <c r="O7" s="1">
+      <c r="C143" s="1">
+        <v>104.87425441</v>
+      </c>
+      <c r="D143" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-2565.83</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-1.7908072874354</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>427</v>
+      </c>
+      <c r="L143" s="1">
+        <v>136336.53</v>
+      </c>
+      <c r="M143" s="1">
+        <v>140712.01</v>
+      </c>
+      <c r="N143" s="1">
         <v>0.29</v>
       </c>
-      <c r="P7">
-[...1646 lines deleted...]
-      <c r="O40" s="1">
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>429</v>
+      </c>
+      <c r="B144" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>97.36828815</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-13899.74</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-2.5286205174724</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>271.23</v>
+      </c>
+      <c r="L144" s="1">
+        <v>535525.59</v>
+      </c>
+      <c r="M144" s="1">
+        <v>535796.82</v>
+      </c>
+      <c r="N144" s="1">
         <v>1.09</v>
       </c>
-      <c r="P40">
-[...5154 lines deleted...]
-      <c r="A144" t="s">
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>428</v>
       </c>
-      <c r="B144" t="s">
-[...45 lines deleted...]
-    <row r="145" spans="1:16">
+    </row>
+    <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>431</v>
       </c>
-      <c r="B145" t="s">
-        <v>432</v>
+      <c r="B145" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>140000.0</v>
+        <v>100.54622758</v>
       </c>
       <c r="D145" s="1">
-        <v>99.15549853</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>104.27347</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>104273.47</v>
       </c>
       <c r="H145" s="1">
-        <v>138544.94</v>
+        <v>-3684.78</v>
       </c>
       <c r="I145" s="1">
-        <v>272.76</v>
-[...2 lines deleted...]
-        <v>0.19687474692327</v>
+        <v>-3.5337655877377</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
       </c>
       <c r="K145">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42.47</v>
+      </c>
+      <c r="L145" s="1">
+        <v>100546.22</v>
       </c>
       <c r="M145" s="1">
-        <v>138817.7</v>
+        <v>100588.69</v>
       </c>
       <c r="N145" s="1">
-        <v>138817.7</v>
-[...8 lines deleted...]
-    <row r="146" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>433</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B146" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>91.84629302</v>
+      </c>
+      <c r="D146" s="1">
+        <v>95.837535</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>191675.07</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-7910.57</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-4.1270729678095</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>71.92</v>
+      </c>
+      <c r="L146" s="1">
+        <v>183692.58</v>
+      </c>
+      <c r="M146" s="1">
+        <v>183764.5</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>435</v>
+      </c>
+      <c r="B147" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>83.96761574</v>
+      </c>
+      <c r="D147" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-6444.91</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-1.3519572786442</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>46.03</v>
+      </c>
+      <c r="L147" s="1">
+        <v>470218.65</v>
+      </c>
+      <c r="M147" s="1">
+        <v>470264.68</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>434</v>
       </c>
-      <c r="C146" s="1">
-[...43 lines deleted...]
-      <c r="A147" t="s">
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>437</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>95.23085359</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-9923.66</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-4.9497972902772</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>100.82</v>
+      </c>
+      <c r="L148" s="1">
+        <v>190461.71</v>
+      </c>
+      <c r="M148" s="1">
+        <v>190562.53</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>436</v>
       </c>
-      <c r="B147" t="s">
-[...29 lines deleted...]
-      <c r="L147" t="s">
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>439</v>
+      </c>
+      <c r="B149" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.93346287</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>10144.9</v>
+      </c>
+      <c r="I149" s="1">
+        <v>5.0750890463041</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>440</v>
+      </c>
+      <c r="L149" s="1">
+        <v>201866.93</v>
+      </c>
+      <c r="M149" s="1">
+        <v>210040.9</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>438</v>
       </c>
-      <c r="M147" s="1">
-[...46 lines deleted...]
-      <c r="L148" t="s">
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>442</v>
+      </c>
+      <c r="B150" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>92.96690708</v>
+      </c>
+      <c r="D150" s="1">
+        <v>90.382013</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>135573.02</v>
+      </c>
+      <c r="H150" s="1">
+        <v>4006.28</v>
+      </c>
+      <c r="I150" s="1">
+        <v>2.9550717392</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>128.94</v>
+      </c>
+      <c r="L150" s="1">
+        <v>139450.36</v>
+      </c>
+      <c r="M150" s="1">
+        <v>139579.3</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>441</v>
       </c>
-      <c r="M148" s="1">
-[...16 lines deleted...]
-      <c r="B149" t="s">
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>444</v>
+      </c>
+      <c r="B151" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>87.28277519</v>
+      </c>
+      <c r="D151" s="1">
+        <v>86.219563</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>137951.3</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1981.69</v>
+      </c>
+      <c r="I151" s="1">
+        <v>1.4365141901526</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>280.55</v>
+      </c>
+      <c r="L151" s="1">
+        <v>139652.44</v>
+      </c>
+      <c r="M151" s="1">
+        <v>139932.99</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>443</v>
       </c>
-      <c r="C149" s="1">
-[...46 lines deleted...]
-      <c r="B150" t="s">
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>446</v>
+      </c>
+      <c r="B152" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>96.90033994</v>
+      </c>
+      <c r="D152" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-2285.71</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-1.6501442398941</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>569.59</v>
+      </c>
+      <c r="L152" s="1">
+        <v>135660.47</v>
+      </c>
+      <c r="M152" s="1">
+        <v>136230.06</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>445</v>
       </c>
-      <c r="C150" s="1">
-[...43 lines deleted...]
-      <c r="A151" t="s">
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>448</v>
+      </c>
+      <c r="B153" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>92.47710428</v>
+      </c>
+      <c r="D153" s="1">
+        <v>90.429947</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>135644.92</v>
+      </c>
+      <c r="H153" s="1">
+        <v>3156.01</v>
+      </c>
+      <c r="I153" s="1">
+        <v>2.3266702505335</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>85.27</v>
+      </c>
+      <c r="L153" s="1">
+        <v>138715.66</v>
+      </c>
+      <c r="M153" s="1">
+        <v>138800.93</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
         <v>447</v>
       </c>
-      <c r="B151" t="s">
-[...29 lines deleted...]
-      <c r="L151" t="s">
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>450</v>
+      </c>
+      <c r="B154" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>98.99024821</v>
+      </c>
+      <c r="D154" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-13868.43</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-4.4341734618662</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>451</v>
+      </c>
+      <c r="L154" s="1">
+        <v>296970.74</v>
+      </c>
+      <c r="M154" s="1">
+        <v>298894.03</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
         <v>449</v>
       </c>
-      <c r="M151" s="1">
-[...46 lines deleted...]
-      <c r="L152" t="s">
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>453</v>
+      </c>
+      <c r="B155" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>92.36753058</v>
+      </c>
+      <c r="D155" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-11003.26</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-2.3072095985703</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155" t="s">
+        <v>454</v>
+      </c>
+      <c r="L155" s="1">
+        <v>461837.65</v>
+      </c>
+      <c r="M155" s="1">
+        <v>465904.43</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>452</v>
       </c>
-      <c r="M152" s="1">
-[...63 lines deleted...]
-      <c r="A154" t="s">
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>456</v>
+      </c>
+      <c r="B156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>104.7688629</v>
+      </c>
+      <c r="D156" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-4647.33</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-1.0628371143627</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>457</v>
+      </c>
+      <c r="L156" s="1">
+        <v>419075.45</v>
+      </c>
+      <c r="M156" s="1">
+        <v>432609.7</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>455</v>
       </c>
-      <c r="B154" t="s">
-[...49 lines deleted...]
-      <c r="B155" t="s">
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>459</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>113.78</v>
+      </c>
+      <c r="D157" s="1">
+        <v>115.47</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>23660.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>23660.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>23660.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>458</v>
       </c>
-      <c r="C155" s="1">
-[...46 lines deleted...]
-      <c r="B156" t="s">
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>461</v>
+      </c>
+      <c r="B158" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>105.405</v>
+      </c>
+      <c r="D158" s="1">
+        <v>105.5272</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-9165.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-9165.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-9165.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
         <v>460</v>
-      </c>
-[...340 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">