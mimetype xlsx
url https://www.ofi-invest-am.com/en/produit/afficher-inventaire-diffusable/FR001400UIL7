--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -100,1053 +100,1038 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100326</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>4 872.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>3 753.42</t>
+    <t>4 123.29</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
+    <t>1 250.68</t>
+  </si>
+  <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>5 658.90</t>
+    <t>6 158.22</t>
   </si>
   <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>2 635.62</t>
+    <t>2 876.03</t>
   </si>
   <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>1 876.71</t>
+    <t>2 061.64</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>5 967.12</t>
+    <t>6 577.40</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>4 487.67</t>
+    <t>7 452.74</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>6 465.41</t>
+    <t>7 325.34</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>8 227.40</t>
+    <t>8 948.63</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 144.11</t>
+    <t>1 315.73</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>4 689.04</t>
+    <t>5 077.40</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>2 473.63</t>
+    <t>2 760.27</t>
   </si>
   <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
+    <t>1 066.44</t>
+  </si>
+  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>4 185.62</t>
+    <t>4 573.97</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>4 468.97</t>
+    <t>4 933.06</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 123.29</t>
+    <t>2 308.22</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
-    <t>6 520.55</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
+    <t>1 624.32</t>
+  </si>
+  <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>1 597.26</t>
+    <t>1 800.68</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 178.08</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>1 373.18</t>
+    <t>1 867.53</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
+    <t>1 101.37</t>
+  </si>
+  <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 032.19</t>
+    <t>2 244.86</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
     <t>DE000CZ457N3</t>
   </si>
   <si>
     <t>COMMERZBANK AG 26/11/2030</t>
   </si>
   <si>
+    <t>1 695.21</t>
+  </si>
+  <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>XS3075393499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>1 618.15</t>
+    <t>2 311.64</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>4 821.92</t>
+    <t>5 635.62</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>1 630.14</t>
+    <t>1 815.07</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>5 605.48</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>XS2299135819</t>
-[...2 lines deleted...]
-    <t>DANSKE BANK A/S 15/05/2031</t>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>5 745.21</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>2 006.22</t>
+    <t>2 177.10</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
-    <t>1 613.01</t>
+    <t>1 751.71</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 126.71</t>
+    <t>2 376.37</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>4 962.33</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>3 010.96</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>1 669.86</t>
+    <t>1 882.53</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
+    <t>1 145.75</t>
+  </si>
+  <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 165.75</t>
+    <t>1 378.42</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
-    <t>XS2939370107</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>4 019.40</t>
+    <t>4 359.60</t>
   </si>
   <si>
     <t>FI4000523550</t>
   </si>
   <si>
     <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
   </si>
   <si>
-    <t>2 794.52</t>
-[...8 lines deleted...]
-    <t>4 290.41</t>
+    <t>3 108.90</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>3 036.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 323.86</t>
+    <t>1 607.55</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
-    <t>1 804.79</t>
+    <t>1 961.99</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>1 886.30</t>
+    <t>2 200.68</t>
   </si>
   <si>
     <t>XS1843459782</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES 1.8 25/09/2026</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>6 842.47</t>
+    <t>7 397.26</t>
   </si>
   <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 166.10</t>
+    <t>2 378.77</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>3 806.51</t>
+    <t>4 167.12</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>3 019.18</t>
+    <t>3 555.48</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>3 232.88</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 035.62</t>
+    <t>3 331.51</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>1 032.19</t>
+    <t>2 471.23</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>3 926.71</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>1 369.32</t>
+    <t>1 897.48</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>1 616.44</t>
+    <t>1 801.37</t>
   </si>
   <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>4 035.01</t>
+    <t>5 103.10</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>3 298.05</t>
+    <t>3 912.18</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>XS3170277530</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 3 03/09/2030</t>
   </si>
   <si>
-    <t>3 797.26</t>
+    <t>4 463.01</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>9 191.78</t>
+    <t>10 005.48</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>5 280.82</t>
+    <t>5 835.62</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>5 695.97</t>
+    <t>6 303.84</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>1 616.21</t>
+    <t>1 831.18</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
+    <t>2 179.45</t>
+  </si>
+  <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>3 902.40</t>
+    <t>4 300.00</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 055.82</t>
+    <t>2 268.49</t>
   </si>
   <si>
     <t>XS3085616079</t>
   </si>
   <si>
     <t>PIRAEUS BANK SA 03/12/2028</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>1 866.78</t>
+    <t>2 079.45</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>1 895.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 205.20</t>
+    <t>1 426.56</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>4 713.70</t>
+    <t>5 286.99</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
     <t>FR0014010MQ4</t>
   </si>
   <si>
     <t>SANOFI SA 2.625 23/06/2029</t>
   </si>
   <si>
-    <t>3 250.68</t>
-[...5 lines deleted...]
-    <t>SCHNEIDER ELECTRIC SE 1.375 21/06/2027</t>
+    <t>3 639.04</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>3 657.53</t>
+    <t>4 212.33</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>6 472.60</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>3 297.26</t>
+    <t>4 369.86</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 334.25</t>
+    <t>6 926.03</t>
+  </si>
+  <si>
+    <t>XS1207005023</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 1.5 26/03/2030</t>
+  </si>
+  <si>
+    <t>1 405.48</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
-    <t>2 109.59</t>
+    <t>2 294.52</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>1 638.70</t>
+    <t>1 906.85</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>1 524.66</t>
+    <t>1 783.56</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
-    <t>XS2082429890</t>
-[...7 lines deleted...]
-  <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>2 576.71</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 342.47</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>7 219.18</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
     <t>CH1194000340</t>
   </si>
   <si>
     <t>UBS GROUP AG 15/06/2027</t>
   </si>
   <si>
-    <t>3 526.03</t>
+    <t>3 932.88</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>4 200.00</t>
+    <t>4 976.71</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>3 600.00</t>
-[...8 lines deleted...]
-    <t>3 774.66</t>
+    <t>4 043.84</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>3 381.47</t>
+    <t>3 726.00</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 079.11</t>
+    <t>3 421.23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1513,122 +1498,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>103.05</v>
+        <v>103.34</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1030.59</v>
+        <v>1033.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1030.59</v>
+        <v>1033.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>213808.0</v>
+        <v>221004.0</v>
       </c>
       <c r="D3">
-        <v>103.48</v>
+        <v>103.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>22126371.36</v>
+        <v>22941591.71</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>22126371.36</v>
+        <v>22941591.71</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P130"/>
+  <dimension ref="A1:P129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O130" sqref="O130"/>
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1647,6489 +1632,6439 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>260.0</v>
+        <v>875.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.65</v>
+        <v>1070.11</v>
       </c>
       <c r="E2" s="1">
-        <v>1068.2929615385</v>
+        <v>1069.4260914286</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>277756.17</v>
+        <v>935747.83</v>
       </c>
       <c r="I2" s="1">
-        <v>92.83</v>
+        <v>598.42</v>
       </c>
       <c r="J2" s="1">
-        <v>0.033421399783846</v>
+        <v>0.063950989872987</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>277849.0</v>
+        <v>936346.25</v>
       </c>
       <c r="N2" s="1">
-        <v>277849.0</v>
+        <v>936346.25</v>
       </c>
       <c r="O2" s="1">
-        <v>1.26</v>
+        <v>4.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>17.0</v>
+        <v>-21.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.845</v>
+        <v>106.99</v>
       </c>
       <c r="E3" s="1">
-        <v>106.7</v>
+        <v>106.965</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>2465.0</v>
+        <v>-525.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2465.0</v>
+        <v>-525.0</v>
       </c>
       <c r="N3" s="1">
-        <v>2465.0</v>
+        <v>-525.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>103.795</v>
+        <v>103.693</v>
       </c>
       <c r="E4" s="1">
-        <v>104.427</v>
+        <v>104.1035</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>104427.0</v>
+        <v>208207.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-632.0</v>
+        <v>-821.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.60520746550222</v>
+        <v>-0.3943191151114</v>
       </c>
       <c r="K4">
-        <v>4.87</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>0.13</v>
+      </c>
+      <c r="L4">
+        <v>252.74</v>
       </c>
       <c r="M4" s="1">
-        <v>103795.0</v>
+        <v>207386.0</v>
       </c>
       <c r="N4" s="1">
-        <v>108667.26</v>
+        <v>207638.74</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.91</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.759</v>
+        <v>99.959</v>
       </c>
       <c r="E5" s="1">
         <v>99.684</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>199368.0</v>
       </c>
       <c r="I5" s="1">
-        <v>150.0</v>
+        <v>550.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0.075237751294089</v>
+        <v>0.27587175474499</v>
       </c>
       <c r="K5">
-        <v>1.88</v>
+        <v>2.06</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="M5" s="1">
-        <v>199518.0</v>
+        <v>199918.0</v>
       </c>
       <c r="N5" s="1">
-        <v>203271.42</v>
+        <v>204041.29</v>
       </c>
       <c r="O5" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.365</v>
+        <v>100.529</v>
       </c>
       <c r="E6" s="1">
         <v>99.686</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199372.0</v>
       </c>
       <c r="I6" s="1">
-        <v>1358.0</v>
+        <v>1686.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.68113877575587</v>
+        <v>0.84565535782357</v>
       </c>
       <c r="K6">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>843.84</v>
+        <v>0.63</v>
+      </c>
+      <c r="L6" t="s">
+        <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>200730.0</v>
+        <v>201058.0</v>
       </c>
       <c r="N6" s="1">
-        <v>201573.84</v>
+        <v>202308.68</v>
       </c>
       <c r="O6" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.675</v>
+        <v>99.67</v>
       </c>
       <c r="E7" s="1">
         <v>98.945</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>296835.0</v>
       </c>
       <c r="I7" s="1">
-        <v>2190.0</v>
+        <v>2175.0</v>
       </c>
       <c r="J7" s="1">
-        <v>0.73778361716105</v>
+        <v>0.73273030471474</v>
       </c>
       <c r="K7">
-        <v>1.89</v>
+        <v>2.05</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>299025.0</v>
+        <v>299010.0</v>
       </c>
       <c r="N7" s="1">
-        <v>304683.9</v>
+        <v>305168.22</v>
       </c>
       <c r="O7" s="1">
-        <v>1.38</v>
+        <v>1.33</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>160000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.552</v>
+        <v>98.67</v>
       </c>
       <c r="E8" s="1">
         <v>96.016</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>153625.6</v>
       </c>
       <c r="I8" s="1">
-        <v>4057.6</v>
+        <v>4246.4</v>
       </c>
       <c r="J8" s="1">
-        <v>2.6412264622563</v>
+        <v>2.7641226462256</v>
       </c>
       <c r="K8">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="L8">
-        <v>173.15</v>
+        <v>232.33</v>
       </c>
       <c r="M8" s="1">
-        <v>157683.2</v>
+        <v>157872.0</v>
       </c>
       <c r="N8" s="1">
-        <v>157856.35</v>
+        <v>158104.33</v>
       </c>
       <c r="O8" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>100000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.645</v>
+        <v>99.894</v>
       </c>
       <c r="E9" s="1">
         <v>99.94</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>99940.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-295.0</v>
+        <v>-46.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.29517710626376</v>
+        <v>-0.046027616569942</v>
       </c>
       <c r="K9">
-        <v>0.65</v>
+        <v>0.85</v>
       </c>
       <c r="L9">
-        <v>654.45</v>
+        <v>848.63</v>
       </c>
       <c r="M9" s="1">
-        <v>99645.0</v>
+        <v>99894.0</v>
       </c>
       <c r="N9" s="1">
-        <v>100299.45</v>
+        <v>100742.63</v>
       </c>
       <c r="O9" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>94.792</v>
+        <v>95.269</v>
       </c>
       <c r="E10" s="1">
         <v>94.21235</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>188424.7</v>
       </c>
       <c r="I10" s="1">
-        <v>1159.3</v>
+        <v>2113.3</v>
       </c>
       <c r="J10" s="1">
-        <v>0.61525903981803</v>
+        <v>1.1215620881976</v>
       </c>
       <c r="K10">
-        <v>1.32</v>
+        <v>1.44</v>
       </c>
       <c r="L10" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>189584.0</v>
+        <v>190538.0</v>
       </c>
       <c r="N10" s="1">
-        <v>192219.62</v>
+        <v>193414.03</v>
       </c>
       <c r="O10" s="1">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.67</v>
+        <v>99.872</v>
       </c>
       <c r="E11" s="1">
         <v>99.636</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99636.0</v>
       </c>
       <c r="I11" s="1">
-        <v>34.0</v>
+        <v>236.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.034124212132161</v>
+        <v>0.23686217832912</v>
       </c>
       <c r="K11">
-        <v>1.88</v>
+        <v>2.06</v>
       </c>
       <c r="L11" t="s">
         <v>50</v>
       </c>
       <c r="M11" s="1">
-        <v>99670.0</v>
+        <v>99872.0</v>
       </c>
       <c r="N11" s="1">
-        <v>101546.71</v>
+        <v>101933.64</v>
       </c>
       <c r="O11" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.878</v>
+        <v>101.786</v>
       </c>
       <c r="E12" s="1">
         <v>102.438</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>204876.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1120.0</v>
+        <v>-1304.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.546672133388</v>
+        <v>-0.63648255530174</v>
       </c>
       <c r="K12">
-        <v>2.98</v>
+        <v>3.29</v>
       </c>
       <c r="L12" t="s">
         <v>53</v>
       </c>
       <c r="M12" s="1">
-        <v>203756.0</v>
+        <v>203572.0</v>
       </c>
       <c r="N12" s="1">
-        <v>209723.12</v>
+        <v>210149.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.929</v>
+        <v>99.014</v>
       </c>
       <c r="E13" s="1">
         <v>95.549</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>191098.0</v>
       </c>
       <c r="I13" s="1">
-        <v>6760.0</v>
+        <v>6930.0</v>
       </c>
       <c r="J13" s="1">
-        <v>3.5374519879852</v>
+        <v>3.6264115793991</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>197858.0</v>
+        <v>198028.0</v>
       </c>
       <c r="N13" s="1">
-        <v>197858.0</v>
+        <v>198028.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.221</v>
+        <v>100.282</v>
       </c>
       <c r="E14" s="1">
-        <v>100.13</v>
+        <v>100.196</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200260.0</v>
+        <v>300588.0</v>
       </c>
       <c r="I14" s="1">
-        <v>182.0</v>
+        <v>258.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.090881853590333</v>
+        <v>0.085831769731327</v>
       </c>
       <c r="K14">
-        <v>2.24</v>
+        <v>2.48</v>
       </c>
       <c r="L14" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>200442.0</v>
+        <v>300846.0</v>
       </c>
       <c r="N14" s="1">
-        <v>204929.67</v>
+        <v>308298.74</v>
       </c>
       <c r="O14" s="1">
-        <v>0.93</v>
+        <v>1.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.875</v>
+        <v>100.444</v>
       </c>
       <c r="E15" s="1">
         <v>99.523</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>99523.0</v>
       </c>
       <c r="I15" s="1">
-        <v>352.0</v>
+        <v>921.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.35368708740693</v>
+        <v>0.92541422585734</v>
       </c>
       <c r="K15">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="L15">
-        <v>131.51</v>
+        <v>353.42</v>
       </c>
       <c r="M15" s="1">
-        <v>99875.0</v>
+        <v>100444.0</v>
       </c>
       <c r="N15" s="1">
-        <v>100006.51</v>
+        <v>100797.42</v>
       </c>
       <c r="O15" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.28</v>
+        <v>103.619</v>
       </c>
       <c r="E16" s="1">
         <v>102.98633333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>308959.0</v>
       </c>
       <c r="I16" s="1">
-        <v>881.0</v>
+        <v>1898.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.28515110419182</v>
+        <v>0.61432099404775</v>
       </c>
       <c r="K16">
-        <v>2.16</v>
+        <v>2.44</v>
       </c>
       <c r="L16" t="s">
         <v>63</v>
       </c>
       <c r="M16" s="1">
-        <v>309840.0</v>
+        <v>310857.0</v>
       </c>
       <c r="N16" s="1">
-        <v>316305.41</v>
+        <v>318182.34</v>
       </c>
       <c r="O16" s="1">
-        <v>1.43</v>
+        <v>1.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
         <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.937</v>
+        <v>97.009</v>
       </c>
       <c r="E17" s="1">
         <v>93.94</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>187880.0</v>
       </c>
       <c r="I17" s="1">
-        <v>5994.0</v>
+        <v>6138.0</v>
       </c>
       <c r="J17" s="1">
-        <v>3.190334255908</v>
+        <v>3.2669789227166</v>
       </c>
       <c r="K17">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="L17">
-        <v>100.68</v>
+        <v>230.14</v>
       </c>
       <c r="M17" s="1">
-        <v>193874.0</v>
+        <v>194018.0</v>
       </c>
       <c r="N17" s="1">
-        <v>193974.68</v>
+        <v>194248.14</v>
       </c>
       <c r="O17" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.202</v>
+        <v>101.105</v>
       </c>
       <c r="E18" s="1">
         <v>100.163</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>300489.0</v>
       </c>
       <c r="I18" s="1">
-        <v>3117.0</v>
+        <v>2826.0</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0373091860268</v>
+        <v>0.94046703872688</v>
       </c>
       <c r="K18">
-        <v>2.74</v>
+        <v>2.98</v>
       </c>
       <c r="L18" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="1">
-        <v>303606.0</v>
+        <v>303315.0</v>
       </c>
       <c r="N18" s="1">
-        <v>311833.4</v>
+        <v>312263.63</v>
       </c>
       <c r="O18" s="1">
-        <v>1.41</v>
+        <v>1.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.989</v>
+        <v>95.075</v>
       </c>
       <c r="E19" s="1">
         <v>92.4925</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>369970.0</v>
       </c>
       <c r="I19" s="1">
-        <v>9986.0</v>
+        <v>10330.0</v>
       </c>
       <c r="J19" s="1">
-        <v>2.6991377679271</v>
+        <v>2.7921182798605</v>
       </c>
       <c r="K19">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L19" t="s">
         <v>71</v>
       </c>
       <c r="M19" s="1">
-        <v>379956.0</v>
+        <v>380300.0</v>
       </c>
       <c r="N19" s="1">
-        <v>381100.11</v>
+        <v>381615.73</v>
       </c>
       <c r="O19" s="1">
-        <v>1.72</v>
+        <v>1.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.706</v>
+        <v>96.907</v>
       </c>
       <c r="E20" s="1">
         <v>95.21533333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>285646.0</v>
       </c>
       <c r="I20" s="1">
-        <v>4472.0</v>
+        <v>5075.0</v>
       </c>
       <c r="J20" s="1">
-        <v>1.5655741722272</v>
+        <v>1.7766746252354</v>
       </c>
       <c r="K20">
-        <v>1.56</v>
+        <v>1.69</v>
       </c>
       <c r="L20" t="s">
         <v>74</v>
       </c>
       <c r="M20" s="1">
-        <v>290118.0</v>
+        <v>290721.0</v>
       </c>
       <c r="N20" s="1">
-        <v>294807.04</v>
+        <v>295798.4</v>
       </c>
       <c r="O20" s="1">
-        <v>1.33</v>
+        <v>1.29</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>100000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.15</v>
+        <v>101.105</v>
       </c>
       <c r="E21" s="1">
         <v>100.817</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>100817.0</v>
       </c>
       <c r="I21" s="1">
-        <v>333.0</v>
+        <v>288.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.33030143725761</v>
+        <v>0.28566610789847</v>
       </c>
       <c r="K21">
-        <v>2.47</v>
+        <v>2.76</v>
       </c>
       <c r="L21" t="s">
         <v>77</v>
       </c>
       <c r="M21" s="1">
-        <v>101150.0</v>
+        <v>101105.0</v>
       </c>
       <c r="N21" s="1">
-        <v>103623.63</v>
+        <v>103865.27</v>
       </c>
       <c r="O21" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.832</v>
+        <v>99.93</v>
       </c>
       <c r="E22" s="1">
         <v>97.684</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>97684.0</v>
       </c>
       <c r="I22" s="1">
-        <v>2148.0</v>
+        <v>2246.0</v>
       </c>
       <c r="J22" s="1">
-        <v>2.1989271528602</v>
+        <v>2.2992506449367</v>
       </c>
       <c r="K22">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>983.22</v>
+        <v>1.07</v>
+      </c>
+      <c r="L22" t="s">
+        <v>80</v>
       </c>
       <c r="M22" s="1">
-        <v>99832.0</v>
+        <v>99930.0</v>
       </c>
       <c r="N22" s="1">
-        <v>100815.22</v>
+        <v>100996.44</v>
       </c>
       <c r="O22" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.046</v>
+        <v>103.998</v>
       </c>
       <c r="E23" s="1">
         <v>104.665</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>104665.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-619.0</v>
+        <v>-667.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.59141069125305</v>
+        <v>-0.63727129412889</v>
       </c>
       <c r="K23">
-        <v>4.19</v>
+        <v>4.57</v>
       </c>
       <c r="L23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>104046.0</v>
+        <v>103998.0</v>
       </c>
       <c r="N23" s="1">
-        <v>108231.62</v>
+        <v>108571.97</v>
       </c>
       <c r="O23" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
         <v>239000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.187</v>
+        <v>100.304</v>
       </c>
       <c r="E24" s="1">
         <v>99.778</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>238469.42</v>
       </c>
       <c r="I24" s="1">
-        <v>977.51</v>
+        <v>1257.14</v>
       </c>
       <c r="J24" s="1">
-        <v>0.40991000020044</v>
+        <v>0.5271703181062</v>
       </c>
       <c r="K24">
-        <v>1.87</v>
+        <v>2.06</v>
       </c>
       <c r="L24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M24" s="1">
-        <v>239446.93</v>
+        <v>239726.56</v>
       </c>
       <c r="N24" s="1">
-        <v>243915.9</v>
+        <v>244659.62</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>93.23</v>
+        <v>93.349</v>
       </c>
       <c r="E25" s="1">
         <v>89.814</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>269442.0</v>
       </c>
       <c r="I25" s="1">
-        <v>10248.0</v>
+        <v>10605.0</v>
       </c>
       <c r="J25" s="1">
-        <v>3.8034159485158</v>
+        <v>3.9359119959026</v>
       </c>
       <c r="K25">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="L25">
-        <v>65.75</v>
+        <v>176.71</v>
       </c>
       <c r="M25" s="1">
-        <v>279690.0</v>
+        <v>280047.0</v>
       </c>
       <c r="N25" s="1">
-        <v>279755.75</v>
+        <v>280223.71</v>
       </c>
       <c r="O25" s="1">
-        <v>1.26</v>
+        <v>1.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
         <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.516</v>
+        <v>99.511</v>
       </c>
       <c r="E26" s="1">
         <v>97.966</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>97966.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1550.0</v>
+        <v>1545.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.5821815731989</v>
+        <v>1.5770777616724</v>
       </c>
       <c r="K26">
-        <v>2.12</v>
+        <v>2.31</v>
       </c>
       <c r="L26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M26" s="1">
-        <v>99516.0</v>
+        <v>99511.0</v>
       </c>
       <c r="N26" s="1">
-        <v>101639.29</v>
+        <v>101819.22</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C27" s="1">
         <v>200000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.269</v>
+        <v>102.192</v>
       </c>
       <c r="E27" s="1">
         <v>102.115</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>204230.0</v>
       </c>
       <c r="I27" s="1">
-        <v>308.0</v>
+        <v>154.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.15081036086765</v>
+        <v>0.075405180433825</v>
       </c>
       <c r="K27">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.02</v>
+      </c>
+      <c r="L27">
+        <v>38.36</v>
       </c>
       <c r="M27" s="1">
-        <v>204538.0</v>
+        <v>204384.0</v>
       </c>
       <c r="N27" s="1">
-        <v>211058.55</v>
+        <v>204422.36</v>
       </c>
       <c r="O27" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="1">
         <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.922</v>
+        <v>103.001</v>
       </c>
       <c r="E28" s="1">
         <v>103.013</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>309039.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-273.0</v>
+        <v>-36.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.08833836506072</v>
+        <v>-0.011649015172842</v>
       </c>
       <c r="K28">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>764.38</v>
+        <v>0.54</v>
+      </c>
+      <c r="L28" t="s">
+        <v>96</v>
       </c>
       <c r="M28" s="1">
-        <v>308766.0</v>
+        <v>309003.0</v>
       </c>
       <c r="N28" s="1">
-        <v>309530.38</v>
+        <v>310627.32</v>
       </c>
       <c r="O28" s="1">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.283</v>
+        <v>100.433</v>
       </c>
       <c r="E29" s="1">
         <v>99.824</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>99824.0</v>
       </c>
       <c r="I29" s="1">
-        <v>459.0</v>
+        <v>609.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.45980926430518</v>
+        <v>0.61007372976439</v>
       </c>
       <c r="K29">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="L29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M29" s="1">
-        <v>100283.0</v>
+        <v>100433.0</v>
       </c>
       <c r="N29" s="1">
-        <v>101880.26</v>
+        <v>102233.68</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.823</v>
+        <v>100.092</v>
       </c>
       <c r="E30" s="1">
         <v>99.668</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>99668.0</v>
       </c>
       <c r="I30" s="1">
-        <v>155.0</v>
+        <v>424.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.15551631416302</v>
+        <v>0.4254123690653</v>
       </c>
       <c r="K30">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="L30">
-        <v>105.48</v>
+        <v>308.9</v>
       </c>
       <c r="M30" s="1">
-        <v>99823.0</v>
+        <v>100092.0</v>
       </c>
       <c r="N30" s="1">
-        <v>99928.48</v>
+        <v>100400.9</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
         <v>300000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.352</v>
+        <v>98.447</v>
       </c>
       <c r="E31" s="1">
         <v>96.182</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>288546.0</v>
       </c>
       <c r="I31" s="1">
-        <v>6510.0</v>
+        <v>6795.0</v>
       </c>
       <c r="J31" s="1">
-        <v>2.256139402383</v>
+        <v>2.3549104822108</v>
       </c>
       <c r="K31">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="L31">
-        <v>71.92</v>
+        <v>210.62</v>
       </c>
       <c r="M31" s="1">
-        <v>295056.0</v>
+        <v>295341.0</v>
       </c>
       <c r="N31" s="1">
-        <v>295127.92</v>
+        <v>295551.62</v>
       </c>
       <c r="O31" s="1">
-        <v>1.33</v>
+        <v>1.29</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
         <v>251000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.977</v>
+        <v>100.281</v>
       </c>
       <c r="E32" s="1">
         <v>99.874</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>250683.74</v>
       </c>
       <c r="I32" s="1">
-        <v>258.53</v>
+        <v>1021.57</v>
       </c>
       <c r="J32" s="1">
-        <v>0.1031299437291</v>
+        <v>0.40751346696838</v>
       </c>
       <c r="K32">
-        <v>0.03</v>
+        <v>0.27</v>
       </c>
       <c r="L32">
-        <v>62.75</v>
+        <v>669.33</v>
       </c>
       <c r="M32" s="1">
-        <v>250942.27</v>
+        <v>251705.31</v>
       </c>
       <c r="N32" s="1">
-        <v>251005.02</v>
+        <v>252374.64</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
         <v>200000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.622</v>
+        <v>99.781</v>
       </c>
       <c r="E33" s="1">
         <v>99.806</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>199612.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-368.0</v>
+        <v>-50.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.18435765384847</v>
+        <v>-0.025048594272889</v>
       </c>
       <c r="K33">
-        <v>0.9</v>
+        <v>1.09</v>
       </c>
       <c r="L33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M33" s="1">
-        <v>199244.0</v>
+        <v>199562.0</v>
       </c>
       <c r="N33" s="1">
-        <v>201052.22</v>
+        <v>201740.08</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C34" s="1">
         <v>263000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.725</v>
+        <v>100.008</v>
       </c>
       <c r="E34" s="1">
         <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>263000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-723.25</v>
+        <v>21.04</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.275</v>
+        <v>0.008</v>
       </c>
       <c r="K34">
-        <v>0.52</v>
+        <v>0.71</v>
       </c>
       <c r="L34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M34" s="1">
-        <v>262276.75</v>
+        <v>263021.04</v>
       </c>
       <c r="N34" s="1">
-        <v>263649.93</v>
+        <v>264888.57</v>
       </c>
       <c r="O34" s="1">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C35" s="1">
         <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.44</v>
+        <v>97.576</v>
       </c>
       <c r="E35" s="1">
         <v>95.035</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>95035.0</v>
       </c>
       <c r="I35" s="1">
-        <v>2405.0</v>
+        <v>2541.0</v>
       </c>
       <c r="J35" s="1">
-        <v>2.5306466038828</v>
+        <v>2.6737517756616</v>
       </c>
       <c r="K35">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>990.41</v>
+        <v>1.1</v>
+      </c>
+      <c r="L35" t="s">
+        <v>114</v>
       </c>
       <c r="M35" s="1">
-        <v>97440.0</v>
+        <v>97576.0</v>
       </c>
       <c r="N35" s="1">
-        <v>98430.41</v>
+        <v>98677.37</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.611</v>
+        <v>100.539</v>
       </c>
       <c r="E36" s="1">
         <v>99.96</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>99960.0</v>
       </c>
       <c r="I36" s="1">
-        <v>651.0</v>
+        <v>579.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.65126050420168</v>
+        <v>0.57923169267707</v>
       </c>
       <c r="K36">
-        <v>2.03</v>
+        <v>2.24</v>
       </c>
       <c r="L36" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M36" s="1">
-        <v>100611.0</v>
+        <v>100539.0</v>
       </c>
       <c r="N36" s="1">
-        <v>102643.19</v>
+        <v>102783.86</v>
       </c>
       <c r="O36" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C37" s="1">
         <v>300000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.23</v>
+        <v>97.373</v>
       </c>
       <c r="E37" s="1">
         <v>94.498</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>283494.0</v>
       </c>
       <c r="I37" s="1">
-        <v>8196.0</v>
+        <v>8625.0</v>
       </c>
       <c r="J37" s="1">
-        <v>2.8910664775974</v>
+        <v>3.0423924315859</v>
       </c>
       <c r="K37">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="L37">
-        <v>534.25</v>
+        <v>589.73</v>
       </c>
       <c r="M37" s="1">
-        <v>291690.0</v>
+        <v>292119.0</v>
       </c>
       <c r="N37" s="1">
-        <v>292224.25</v>
+        <v>292708.73</v>
       </c>
       <c r="O37" s="1">
-        <v>1.32</v>
+        <v>1.28</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C38" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.038</v>
+        <v>100.367</v>
       </c>
       <c r="E38" s="1">
-        <v>99.881</v>
+        <v>100.052</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>99881.0</v>
+        <v>200104.0</v>
       </c>
       <c r="I38" s="1">
-        <v>157.0</v>
+        <v>630.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.15718705259259</v>
+        <v>0.31483628513173</v>
       </c>
       <c r="K38">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>616.44</v>
+        <v>0.85</v>
+      </c>
+      <c r="L38" t="s">
+        <v>122</v>
       </c>
       <c r="M38" s="1">
-        <v>100038.0</v>
+        <v>200734.0</v>
       </c>
       <c r="N38" s="1">
-        <v>100654.44</v>
+        <v>202429.21</v>
       </c>
       <c r="O38" s="1">
-        <v>0.45</v>
+        <v>0.88</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C39" s="1">
         <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.817</v>
+        <v>100.158</v>
       </c>
       <c r="E39" s="1">
         <v>99.71</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>99710.0</v>
       </c>
       <c r="I39" s="1">
-        <v>107.0</v>
+        <v>448.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.10731120248721</v>
+        <v>0.44930297863805</v>
       </c>
       <c r="K39">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="L39">
-        <v>143.84</v>
+        <v>338.01</v>
       </c>
       <c r="M39" s="1">
-        <v>99817.0</v>
+        <v>100158.0</v>
       </c>
       <c r="N39" s="1">
-        <v>99960.84</v>
+        <v>100496.01</v>
       </c>
       <c r="O39" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C40" s="1">
-        <v>107000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.44</v>
+        <v>99.995</v>
       </c>
       <c r="E40" s="1">
-        <v>99.61</v>
+        <v>99.772</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>106582.7</v>
+        <v>299316.0</v>
       </c>
       <c r="I40" s="1">
-        <v>888.1</v>
+        <v>669.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.83324967372754</v>
+        <v>0.22350960189231</v>
       </c>
       <c r="K40">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>623.68</v>
+        <v>0.77</v>
+      </c>
+      <c r="L40" t="s">
+        <v>127</v>
       </c>
       <c r="M40" s="1">
-        <v>107470.8</v>
+        <v>299985.0</v>
       </c>
       <c r="N40" s="1">
-        <v>108094.48</v>
+        <v>302296.64</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>1.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C41" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.712</v>
+        <v>105.642</v>
       </c>
       <c r="E41" s="1">
-        <v>99.772</v>
+        <v>106.562</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>299316.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-180.0</v>
+        <v>-1840.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.060137112616766</v>
+        <v>-0.86334715940016</v>
       </c>
       <c r="K41">
-        <v>0.54</v>
+        <v>2.82</v>
       </c>
       <c r="L41" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="M41" s="1">
-        <v>299136.0</v>
+        <v>211284.0</v>
       </c>
       <c r="N41" s="1">
-        <v>300754.15</v>
+        <v>216919.62</v>
       </c>
       <c r="O41" s="1">
-        <v>1.36</v>
+        <v>0.95</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C42" s="1">
         <v>200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.757</v>
+        <v>96.697</v>
       </c>
       <c r="E42" s="1">
-        <v>106.562</v>
+        <v>94.283</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>213124.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1610.0</v>
+        <v>4828.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.75542876447514</v>
+        <v>2.5603767381182</v>
       </c>
       <c r="K42">
-        <v>2.41</v>
+        <v>0.91</v>
       </c>
       <c r="L42" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="M42" s="1">
-        <v>211514.0</v>
+        <v>193394.0</v>
       </c>
       <c r="N42" s="1">
-        <v>216335.92</v>
+        <v>195209.07</v>
       </c>
       <c r="O42" s="1">
-        <v>0.98</v>
+        <v>0.85</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C43" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.688</v>
+        <v>108.613</v>
       </c>
       <c r="E43" s="1">
-        <v>94.283</v>
+        <v>109.94</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>188566.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I43" s="1">
-        <v>4810.0</v>
+        <v>-1327.0</v>
       </c>
       <c r="J43" s="1">
-        <v>2.5508310087715</v>
+        <v>-1.2070220120065</v>
       </c>
       <c r="K43">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.05</v>
+      </c>
+      <c r="L43">
+        <v>49.32</v>
       </c>
       <c r="M43" s="1">
-        <v>193376.0</v>
+        <v>108613.0</v>
       </c>
       <c r="N43" s="1">
-        <v>195006.14</v>
+        <v>108662.32</v>
       </c>
       <c r="O43" s="1">
-        <v>0.88</v>
+        <v>0.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B44" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.645</v>
+        <v>100.613</v>
       </c>
       <c r="E44" s="1">
-        <v>109.94</v>
+        <v>99.601</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>109940.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1295.0</v>
+        <v>1012.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.1779152264872</v>
+        <v>1.0160540556822</v>
       </c>
       <c r="K44">
-        <v>5.61</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.79</v>
+      </c>
+      <c r="L44">
+        <v>789.04</v>
       </c>
       <c r="M44" s="1">
-        <v>108645.0</v>
+        <v>100613.0</v>
       </c>
       <c r="N44" s="1">
-        <v>114250.48</v>
+        <v>101402.04</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.459</v>
+        <v>98.614</v>
       </c>
       <c r="E45" s="1">
-        <v>99.601</v>
+        <v>97.95</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>99601.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I45" s="1">
-        <v>858.0</v>
+        <v>1992.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.86143713416532</v>
+        <v>0.67789688616641</v>
       </c>
       <c r="K45">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="L45">
-        <v>567.12</v>
+        <v>632.88</v>
       </c>
       <c r="M45" s="1">
-        <v>100459.0</v>
+        <v>295842.0</v>
       </c>
       <c r="N45" s="1">
-        <v>101026.12</v>
+        <v>296474.88</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>1.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C46" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.421</v>
+        <v>92.262</v>
       </c>
       <c r="E46" s="1">
-        <v>97.95</v>
+        <v>91.77</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>293850.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1413.0</v>
+        <v>984.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.48085758039816</v>
+        <v>0.53612291598562</v>
       </c>
       <c r="K46">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="L46">
-        <v>410.96</v>
+        <v>345.21</v>
       </c>
       <c r="M46" s="1">
-        <v>295263.0</v>
+        <v>184524.0</v>
       </c>
       <c r="N46" s="1">
-        <v>295673.96</v>
+        <v>184869.21</v>
       </c>
       <c r="O46" s="1">
-        <v>1.34</v>
+        <v>0.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C47" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.945</v>
+        <v>100.346</v>
       </c>
       <c r="E47" s="1">
-        <v>97.657</v>
+        <v>99.92033333</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>97657.0</v>
+        <v>299761.0</v>
       </c>
       <c r="I47" s="1">
-        <v>2288.0</v>
+        <v>1277.0</v>
       </c>
       <c r="J47" s="1">
-        <v>2.342894006574</v>
+        <v>0.42600605148769</v>
       </c>
       <c r="K47">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>726.03</v>
+        <v>2.14</v>
+      </c>
+      <c r="L47" t="s">
+        <v>144</v>
       </c>
       <c r="M47" s="1">
-        <v>99945.0</v>
+        <v>301038.0</v>
       </c>
       <c r="N47" s="1">
-        <v>100671.03</v>
+        <v>307448.96</v>
       </c>
       <c r="O47" s="1">
-        <v>0.45</v>
+        <v>1.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.286</v>
+        <v>101.352</v>
       </c>
       <c r="E48" s="1">
-        <v>99.92033333</v>
+        <v>99.43</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>299761.0</v>
+        <v>76561.1</v>
       </c>
       <c r="I48" s="1">
-        <v>1097.0</v>
+        <v>1479.94</v>
       </c>
       <c r="J48" s="1">
-        <v>0.36595821337666</v>
+        <v>1.9330182037614</v>
       </c>
       <c r="K48">
-        <v>1.92</v>
+        <v>2.83</v>
       </c>
       <c r="L48" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M48" s="1">
-        <v>300858.0</v>
+        <v>78041.04</v>
       </c>
       <c r="N48" s="1">
-        <v>306603.21</v>
+        <v>80218.14</v>
       </c>
       <c r="O48" s="1">
-        <v>1.39</v>
+        <v>0.35</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C49" s="1">
-        <v>77000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.921</v>
+        <v>99.506</v>
       </c>
       <c r="E49" s="1">
-        <v>99.43</v>
+        <v>98.32</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>76561.1</v>
+        <v>98320.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1148.07</v>
+        <v>1186.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.4995474202957</v>
+        <v>1.2062652563059</v>
       </c>
       <c r="K49">
-        <v>2.61</v>
+        <v>1.75</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M49" s="1">
-        <v>77709.17</v>
+        <v>99506.0</v>
       </c>
       <c r="N49" s="1">
-        <v>79715.39</v>
+        <v>101257.71</v>
       </c>
       <c r="O49" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.455</v>
+        <v>100.638</v>
       </c>
       <c r="E50" s="1">
-        <v>98.32</v>
+        <v>99.517</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>98320.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1135.0</v>
+        <v>1121.0</v>
       </c>
       <c r="J50" s="1">
-        <v>1.1543938161107</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K50">
-        <v>1.61</v>
+        <v>2.38</v>
       </c>
       <c r="L50" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M50" s="1">
-        <v>99455.0</v>
+        <v>100638.0</v>
       </c>
       <c r="N50" s="1">
-        <v>101068.01</v>
+        <v>103014.37</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B51" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C51" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.551</v>
+        <v>100.423</v>
       </c>
       <c r="E51" s="1">
-        <v>99.517</v>
+        <v>99.574</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>99517.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I51" s="1">
-        <v>1034.0</v>
+        <v>1698.0</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0390184591577</v>
+        <v>0.85263221322835</v>
       </c>
       <c r="K51">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.05</v>
+      </c>
+      <c r="L51">
+        <v>100.68</v>
       </c>
       <c r="M51" s="1">
-        <v>100551.0</v>
+        <v>200846.0</v>
       </c>
       <c r="N51" s="1">
-        <v>102677.71</v>
+        <v>200946.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B52" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C52" s="1">
         <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.319</v>
+        <v>102.724</v>
       </c>
       <c r="E52" s="1">
-        <v>99.574</v>
+        <v>101.799</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>199148.0</v>
+        <v>203598.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1490.0</v>
+        <v>1850.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.74818727780344</v>
+        <v>0.9086533266535</v>
       </c>
       <c r="K52">
-        <v>2.48</v>
+        <v>1.51</v>
       </c>
       <c r="L52" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M52" s="1">
-        <v>200638.0</v>
+        <v>205448.0</v>
       </c>
       <c r="N52" s="1">
-        <v>205600.33</v>
+        <v>208458.96</v>
       </c>
       <c r="O52" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B53" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.337</v>
+        <v>97.125</v>
       </c>
       <c r="E53" s="1">
-        <v>101.799</v>
+        <v>93.412</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>203598.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I53" s="1">
-        <v>1076.0</v>
+        <v>3713.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.52849242134009</v>
+        <v>3.9748640431636</v>
       </c>
       <c r="K53">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>0.26</v>
+      </c>
+      <c r="L53">
+        <v>258.9</v>
       </c>
       <c r="M53" s="1">
-        <v>204674.0</v>
+        <v>97125.0</v>
       </c>
       <c r="N53" s="1">
-        <v>207167.15</v>
+        <v>97383.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.94</v>
+        <v>0.42</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B54" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.982</v>
+        <v>91.655</v>
       </c>
       <c r="E54" s="1">
-        <v>93.412</v>
+        <v>91.432</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>93412.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I54" s="1">
-        <v>3570.0</v>
+        <v>223.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.8217787864514</v>
+        <v>0.24389710385861</v>
       </c>
       <c r="K54">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="L54">
-        <v>194.18</v>
+        <v>115.75</v>
       </c>
       <c r="M54" s="1">
-        <v>96982.0</v>
+        <v>91655.0</v>
       </c>
       <c r="N54" s="1">
-        <v>97176.18</v>
+        <v>91770.75</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.112</v>
+        <v>100.192</v>
       </c>
       <c r="E55" s="1">
         <v>99.956</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>99956.0</v>
       </c>
       <c r="I55" s="1">
-        <v>156.0</v>
+        <v>236.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.15606867021489</v>
+        <v>0.23610388570971</v>
       </c>
       <c r="K55">
-        <v>1.67</v>
+        <v>1.88</v>
       </c>
       <c r="L55" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M55" s="1">
-        <v>100112.0</v>
+        <v>100192.0</v>
       </c>
       <c r="N55" s="1">
-        <v>101781.86</v>
+        <v>102074.53</v>
       </c>
       <c r="O55" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B56" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.939</v>
+        <v>100.989</v>
       </c>
       <c r="E56" s="1">
         <v>100.426</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>100426.0</v>
       </c>
       <c r="I56" s="1">
-        <v>513.0</v>
+        <v>563.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.51082389022763</v>
+        <v>0.56061179375859</v>
       </c>
       <c r="K56">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>918.29</v>
+        <v>1.15</v>
+      </c>
+      <c r="L56" t="s">
+        <v>168</v>
       </c>
       <c r="M56" s="1">
-        <v>100939.0</v>
+        <v>100989.0</v>
       </c>
       <c r="N56" s="1">
-        <v>101857.29</v>
+        <v>102134.75</v>
       </c>
       <c r="O56" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B57" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C57" s="1">
         <v>114000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.851</v>
+        <v>100.106</v>
       </c>
       <c r="E57" s="1">
         <v>99.818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>113792.52</v>
       </c>
       <c r="I57" s="1">
-        <v>37.62</v>
+        <v>328.32</v>
       </c>
       <c r="J57" s="1">
-        <v>0.033060169508505</v>
+        <v>0.28852511571059</v>
       </c>
       <c r="K57">
+        <v>0.7</v>
+      </c>
+      <c r="L57">
+        <v>795.27</v>
+      </c>
+      <c r="M57" s="1">
+        <v>114120.84</v>
+      </c>
+      <c r="N57" s="1">
+        <v>114916.11</v>
+      </c>
+      <c r="O57" s="1">
         <v>0.5</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B58" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C58" s="1">
-        <v>56000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.958</v>
+        <v>100.285</v>
       </c>
       <c r="E58" s="1">
-        <v>99.558</v>
+        <v>99.998</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>55752.48</v>
+        <v>134997.3</v>
       </c>
       <c r="I58" s="1">
-        <v>784.0</v>
+        <v>387.45</v>
       </c>
       <c r="J58" s="1">
-        <v>1.406215472388</v>
+        <v>0.2870057401148</v>
       </c>
       <c r="K58">
-        <v>0.5</v>
+        <v>0.13</v>
       </c>
       <c r="L58">
-        <v>278.08</v>
+        <v>171.14</v>
       </c>
       <c r="M58" s="1">
-        <v>56536.48</v>
+        <v>135384.75</v>
       </c>
       <c r="N58" s="1">
-        <v>56814.56</v>
+        <v>135555.89</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B59" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C59" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>102.374</v>
+        <v>101.071</v>
       </c>
       <c r="E59" s="1">
-        <v>102.154</v>
+        <v>99.558</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>102154.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I59" s="1">
-        <v>220.0</v>
+        <v>847.28</v>
       </c>
       <c r="J59" s="1">
-        <v>0.21536112144409</v>
+        <v>1.5197171498021</v>
       </c>
       <c r="K59">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="L59">
-        <v>605.48</v>
+        <v>407.53</v>
       </c>
       <c r="M59" s="1">
-        <v>102374.0</v>
+        <v>56599.76</v>
       </c>
       <c r="N59" s="1">
-        <v>102979.48</v>
+        <v>57007.29</v>
       </c>
       <c r="O59" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C60" s="1">
         <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.124</v>
+        <v>102.134</v>
       </c>
       <c r="E60" s="1">
-        <v>99.791</v>
+        <v>102.154</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>99791.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I60" s="1">
-        <v>333.0</v>
+        <v>-20.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.33369742762373</v>
+        <v>-0.019578283767645</v>
       </c>
       <c r="K60">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>0.92</v>
+      </c>
+      <c r="L60">
+        <v>919.86</v>
       </c>
       <c r="M60" s="1">
-        <v>100124.0</v>
+        <v>102134.0</v>
       </c>
       <c r="N60" s="1">
-        <v>101289.75</v>
+        <v>103053.86</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B61" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C61" s="1">
         <v>100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.555</v>
+        <v>100.491</v>
       </c>
       <c r="E61" s="1">
-        <v>97.614</v>
+        <v>99.791</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>97614.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I61" s="1">
-        <v>1941.0</v>
+        <v>700.0</v>
       </c>
       <c r="J61" s="1">
-        <v>1.9884442805335</v>
+        <v>0.70146606407391</v>
       </c>
       <c r="K61">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>696.92</v>
+        <v>1.38</v>
+      </c>
+      <c r="L61" t="s">
+        <v>179</v>
       </c>
       <c r="M61" s="1">
-        <v>99555.0</v>
+        <v>100491.0</v>
       </c>
       <c r="N61" s="1">
-        <v>100251.92</v>
+        <v>101869.42</v>
       </c>
       <c r="O61" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B62" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C62" s="1">
         <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.505</v>
+        <v>99.644</v>
       </c>
       <c r="E62" s="1">
-        <v>99.902</v>
+        <v>97.614</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>99902.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I62" s="1">
-        <v>603.0</v>
+        <v>2030.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.6035915196893</v>
+        <v>2.0796197266786</v>
       </c>
       <c r="K62">
-        <v>0.61</v>
+        <v>0.8</v>
       </c>
       <c r="L62">
-        <v>606.51</v>
+        <v>798.63</v>
       </c>
       <c r="M62" s="1">
-        <v>100505.0</v>
+        <v>99644.0</v>
       </c>
       <c r="N62" s="1">
-        <v>101111.51</v>
+        <v>100442.63</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B63" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C63" s="1">
         <v>100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>104.138</v>
+        <v>104.336</v>
       </c>
       <c r="E63" s="1">
         <v>104.37</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>104370.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-232.0</v>
+        <v>-34.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.22228609753761</v>
+        <v>-0.032576410846029</v>
       </c>
       <c r="K63">
-        <v>4.02</v>
+        <v>4.36</v>
       </c>
       <c r="L63" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M63" s="1">
-        <v>104138.0</v>
+        <v>104336.0</v>
       </c>
       <c r="N63" s="1">
-        <v>108157.4</v>
+        <v>108695.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B64" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.97</v>
+        <v>101.885</v>
       </c>
       <c r="E64" s="1">
         <v>102.199</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>102199.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-229.0</v>
+        <v>-314.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.22407264258946</v>
+        <v>-0.30724371079952</v>
       </c>
       <c r="K64">
-        <v>2.79</v>
+        <v>3.11</v>
       </c>
       <c r="L64" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M64" s="1">
-        <v>101970.0</v>
+        <v>101885.0</v>
       </c>
       <c r="N64" s="1">
-        <v>104764.52</v>
+        <v>104993.9</v>
       </c>
       <c r="O64" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B65" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C65" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.72</v>
+        <v>100.352</v>
       </c>
       <c r="E65" s="1">
-        <v>97.47633333</v>
+        <v>99.67</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>292429.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I65" s="1">
-        <v>3731.0</v>
+        <v>682.0</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2758652527622</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K65">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>0.18</v>
+      </c>
+      <c r="L65">
+        <v>179.79</v>
       </c>
       <c r="M65" s="1">
-        <v>296160.0</v>
+        <v>100352.0</v>
       </c>
       <c r="N65" s="1">
-        <v>300450.41</v>
+        <v>100531.79</v>
       </c>
       <c r="O65" s="1">
-        <v>1.36</v>
+        <v>0.44</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B66" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.713</v>
+        <v>97.926</v>
       </c>
       <c r="E66" s="1">
         <v>97.63</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>195260.0</v>
       </c>
       <c r="I66" s="1">
-        <v>166.0</v>
+        <v>592.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.085014851992216</v>
+        <v>0.3031854962614</v>
       </c>
       <c r="K66">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>0.01</v>
+      </c>
+      <c r="L66">
+        <v>26.71</v>
       </c>
       <c r="M66" s="1">
-        <v>195426.0</v>
+        <v>195852.0</v>
       </c>
       <c r="N66" s="1">
-        <v>198462.3</v>
+        <v>195878.71</v>
       </c>
       <c r="O66" s="1">
-        <v>0.9</v>
+        <v>0.85</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>192</v>
       </c>
       <c r="B67" t="s">
         <v>193</v>
       </c>
       <c r="C67" s="1">
         <v>118000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.681</v>
+        <v>100.11</v>
       </c>
       <c r="E67" s="1">
         <v>99.628</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>117561.04</v>
       </c>
       <c r="I67" s="1">
-        <v>62.54</v>
+        <v>568.76</v>
       </c>
       <c r="J67" s="1">
-        <v>0.053197896173766</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K67">
-        <v>1.12</v>
+        <v>1.36</v>
       </c>
       <c r="L67" t="s">
         <v>194</v>
       </c>
       <c r="M67" s="1">
-        <v>117623.58</v>
+        <v>118129.8</v>
       </c>
       <c r="N67" s="1">
-        <v>118947.44</v>
+        <v>119737.35</v>
       </c>
       <c r="O67" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>195</v>
       </c>
       <c r="B68" t="s">
         <v>196</v>
       </c>
       <c r="C68" s="1">
         <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.515</v>
+        <v>99.559</v>
       </c>
       <c r="E68" s="1">
         <v>97.633</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>97633.0</v>
       </c>
       <c r="I68" s="1">
-        <v>1882.0</v>
+        <v>1926.0</v>
       </c>
       <c r="J68" s="1">
-        <v>1.9276269294194</v>
+        <v>1.9726936589063</v>
       </c>
       <c r="K68">
-        <v>1.8</v>
+        <v>1.96</v>
       </c>
       <c r="L68" t="s">
         <v>197</v>
       </c>
       <c r="M68" s="1">
-        <v>99515.0</v>
+        <v>99559.0</v>
       </c>
       <c r="N68" s="1">
-        <v>101319.79</v>
+        <v>101520.99</v>
       </c>
       <c r="O68" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>198</v>
       </c>
       <c r="B69" t="s">
         <v>199</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.957</v>
+        <v>97.933</v>
       </c>
       <c r="E69" s="1">
         <v>94.862</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>94862.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3095.0</v>
+        <v>3071.0</v>
       </c>
       <c r="J69" s="1">
-        <v>3.2626341422277</v>
+        <v>3.2373342328857</v>
       </c>
       <c r="K69">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="L69">
-        <v>575.34</v>
+        <v>640.07</v>
       </c>
       <c r="M69" s="1">
-        <v>97957.0</v>
+        <v>97933.0</v>
       </c>
       <c r="N69" s="1">
-        <v>98532.34</v>
+        <v>98573.07</v>
       </c>
       <c r="O69" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>200</v>
       </c>
       <c r="B70" t="s">
         <v>201</v>
       </c>
       <c r="C70" s="1">
         <v>300000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>95.242</v>
+        <v>95.446</v>
       </c>
       <c r="E70" s="1">
         <v>91.856</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>275568.0</v>
       </c>
       <c r="I70" s="1">
-        <v>10158.0</v>
+        <v>10770.0</v>
       </c>
       <c r="J70" s="1">
-        <v>3.6862044939906</v>
+        <v>3.9082912384602</v>
       </c>
       <c r="K70">
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="L70">
-        <v>721.23</v>
+        <v>26.71</v>
       </c>
       <c r="M70" s="1">
-        <v>285726.0</v>
+        <v>286338.0</v>
       </c>
       <c r="N70" s="1">
-        <v>286447.23</v>
+        <v>286364.71</v>
       </c>
       <c r="O70" s="1">
-        <v>1.29</v>
+        <v>1.25</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>202</v>
       </c>
       <c r="B71" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="1">
         <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.692</v>
+        <v>102.993</v>
       </c>
       <c r="E71" s="1">
         <v>102.61</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>102610.0</v>
       </c>
       <c r="I71" s="1">
-        <v>82.0</v>
+        <v>383.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.079914238378326</v>
+        <v>0.37325796705974</v>
       </c>
       <c r="K71">
-        <v>1.89</v>
+        <v>2.2</v>
       </c>
       <c r="L71" t="s">
         <v>204</v>
       </c>
       <c r="M71" s="1">
-        <v>102692.0</v>
+        <v>102993.0</v>
       </c>
       <c r="N71" s="1">
-        <v>104578.3</v>
+        <v>105193.68</v>
       </c>
       <c r="O71" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>205</v>
       </c>
       <c r="B72" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="1">
         <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.589</v>
+        <v>99.6</v>
       </c>
       <c r="E72" s="1">
         <v>98.186</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>98186.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1403.0</v>
+        <v>1414.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.4289206200477</v>
+        <v>1.4401238465769</v>
       </c>
       <c r="K72">
-        <v>0.65</v>
+        <v>0.78</v>
       </c>
       <c r="L72">
-        <v>650.96</v>
+        <v>784.11</v>
       </c>
       <c r="M72" s="1">
-        <v>99589.0</v>
+        <v>99600.0</v>
       </c>
       <c r="N72" s="1">
-        <v>100239.96</v>
+        <v>100384.11</v>
       </c>
       <c r="O72" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>207</v>
       </c>
       <c r="B73" t="s">
         <v>208</v>
       </c>
       <c r="C73" s="1">
         <v>150000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.683</v>
+        <v>102.468</v>
       </c>
       <c r="E73" s="1">
         <v>104.115</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>156172.5</v>
       </c>
       <c r="I73" s="1">
-        <v>-2148.0</v>
+        <v>-2470.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.3754021994909</v>
+        <v>-1.5819046246938</v>
       </c>
       <c r="K73">
-        <v>4.56</v>
+        <v>4.93</v>
       </c>
       <c r="L73" t="s">
         <v>209</v>
       </c>
       <c r="M73" s="1">
-        <v>154024.5</v>
+        <v>153702.0</v>
       </c>
       <c r="N73" s="1">
-        <v>160866.97</v>
+        <v>161099.26</v>
       </c>
       <c r="O73" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>210</v>
       </c>
       <c r="B74" t="s">
         <v>211</v>
       </c>
       <c r="C74" s="1">
         <v>100000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.516</v>
+        <v>100.708</v>
       </c>
       <c r="E74" s="1">
         <v>99.376</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>99376.0</v>
       </c>
       <c r="I74" s="1">
-        <v>1140.0</v>
+        <v>1332.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.1471582675898</v>
+        <v>1.3403638705522</v>
       </c>
       <c r="K74">
-        <v>2.17</v>
+        <v>2.38</v>
       </c>
       <c r="L74" t="s">
         <v>212</v>
       </c>
       <c r="M74" s="1">
-        <v>100516.0</v>
+        <v>100708.0</v>
       </c>
       <c r="N74" s="1">
-        <v>102682.1</v>
+        <v>103086.77</v>
       </c>
       <c r="O74" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>213</v>
       </c>
       <c r="B75" t="s">
         <v>214</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>103.706</v>
+        <v>103.564</v>
       </c>
       <c r="E75" s="1">
         <v>103.917</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>103917.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-211.0</v>
+        <v>-353.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.20304666224006</v>
+        <v>-0.33969417900825</v>
       </c>
       <c r="K75">
-        <v>3.81</v>
+        <v>4.17</v>
       </c>
       <c r="L75" t="s">
         <v>215</v>
       </c>
       <c r="M75" s="1">
-        <v>103706.0</v>
+        <v>103564.0</v>
       </c>
       <c r="N75" s="1">
-        <v>107512.51</v>
+        <v>107731.12</v>
       </c>
       <c r="O75" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>216</v>
       </c>
       <c r="B76" t="s">
         <v>217</v>
       </c>
       <c r="C76" s="1">
         <v>200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.511</v>
+        <v>101.518</v>
       </c>
       <c r="E76" s="1">
         <v>101.831</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>203662.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-640.0</v>
+        <v>-626.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.31424615293967</v>
+        <v>-0.30737201834412</v>
       </c>
       <c r="K76">
-        <v>1.51</v>
+        <v>1.78</v>
       </c>
       <c r="L76" t="s">
         <v>218</v>
       </c>
       <c r="M76" s="1">
-        <v>203022.0</v>
+        <v>203036.0</v>
       </c>
       <c r="N76" s="1">
-        <v>206041.18</v>
+        <v>206591.48</v>
       </c>
       <c r="O76" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>219</v>
       </c>
       <c r="B77" t="s">
         <v>220</v>
       </c>
       <c r="C77" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>94.888</v>
+        <v>98.016</v>
       </c>
       <c r="E77" s="1">
-        <v>91.695</v>
+        <v>97.814</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>91695.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I77" s="1">
-        <v>3193.0</v>
+        <v>404.0</v>
       </c>
       <c r="J77" s="1">
-        <v>3.4821964120181</v>
+        <v>0.20651440489092</v>
       </c>
       <c r="K77">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>154.79</v>
+        <v>1.62</v>
+      </c>
+      <c r="L77" t="s">
+        <v>221</v>
       </c>
       <c r="M77" s="1">
-        <v>94888.0</v>
+        <v>196032.0</v>
       </c>
       <c r="N77" s="1">
-        <v>95042.79</v>
+        <v>199264.88</v>
       </c>
       <c r="O77" s="1">
-        <v>0.43</v>
+        <v>0.87</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B78" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C78" s="1">
         <v>100000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>102.971</v>
+        <v>95.081</v>
       </c>
       <c r="E78" s="1">
-        <v>103.378</v>
+        <v>91.695</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>103378.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-407.0</v>
+        <v>3386.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.39370078740157</v>
+        <v>3.6926768089863</v>
       </c>
       <c r="K78">
-        <v>3.04</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.17</v>
+      </c>
+      <c r="L78">
+        <v>173.29</v>
       </c>
       <c r="M78" s="1">
-        <v>102971.0</v>
+        <v>95081.0</v>
       </c>
       <c r="N78" s="1">
-        <v>106006.62</v>
+        <v>95254.29</v>
       </c>
       <c r="O78" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>224</v>
       </c>
       <c r="B79" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.464</v>
+        <v>102.977</v>
       </c>
       <c r="E79" s="1">
-        <v>99.75</v>
+        <v>103.378</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>99750.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I79" s="1">
-        <v>714.0</v>
+        <v>-401.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.71578947368421</v>
+        <v>-0.38789684458976</v>
       </c>
       <c r="K79">
-        <v>1.03</v>
+        <v>3.33</v>
       </c>
       <c r="L79" t="s">
         <v>226</v>
       </c>
       <c r="M79" s="1">
-        <v>100464.0</v>
+        <v>102977.0</v>
       </c>
       <c r="N79" s="1">
-        <v>101496.19</v>
+        <v>106308.51</v>
       </c>
       <c r="O79" s="1">
         <v>0.46</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>227</v>
       </c>
       <c r="B80" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="1">
         <v>200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.142</v>
+        <v>100.35</v>
       </c>
       <c r="E80" s="1">
-        <v>99.868</v>
+        <v>100.0825</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>199736.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I80" s="1">
-        <v>548.0</v>
+        <v>535.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.27436215804862</v>
+        <v>0.26727949441711</v>
       </c>
       <c r="K80">
-        <v>1.96</v>
+        <v>1.24</v>
       </c>
       <c r="L80" t="s">
         <v>229</v>
       </c>
       <c r="M80" s="1">
-        <v>200284.0</v>
+        <v>200700.0</v>
       </c>
       <c r="N80" s="1">
-        <v>204210.71</v>
+        <v>203171.23</v>
       </c>
       <c r="O80" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>230</v>
       </c>
       <c r="B81" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.684</v>
+        <v>100.305</v>
       </c>
       <c r="E81" s="1">
-        <v>100.174</v>
+        <v>99.868</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>100174.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I81" s="1">
-        <v>510.0</v>
+        <v>874.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.50911414139397</v>
+        <v>0.43757760243521</v>
       </c>
       <c r="K81">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>670.55</v>
+        <v>2.16</v>
+      </c>
+      <c r="L81" t="s">
+        <v>232</v>
       </c>
       <c r="M81" s="1">
-        <v>100684.0</v>
+        <v>200610.0</v>
       </c>
       <c r="N81" s="1">
-        <v>101354.55</v>
+        <v>204925.07</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>0.89</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B82" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C82" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.983</v>
+        <v>100.682</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>100.174</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>250000.0</v>
+        <v>100174.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-42.5</v>
+        <v>508.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.017</v>
+        <v>0.50711761534929</v>
       </c>
       <c r="K82">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>0.87</v>
+      </c>
+      <c r="L82">
+        <v>873.97</v>
       </c>
       <c r="M82" s="1">
-        <v>249957.5</v>
+        <v>100682.0</v>
       </c>
       <c r="N82" s="1">
-        <v>251326.82</v>
+        <v>101555.97</v>
       </c>
       <c r="O82" s="1">
-        <v>1.14</v>
+        <v>0.44</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>235</v>
       </c>
       <c r="B83" t="s">
         <v>236</v>
       </c>
       <c r="C83" s="1">
-        <v>200000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>96.878</v>
+        <v>100.27</v>
       </c>
       <c r="E83" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>189112.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>4644.0</v>
+        <v>675.0</v>
       </c>
       <c r="J83" s="1">
-        <v>2.4556876348407</v>
+        <v>0.27</v>
       </c>
       <c r="K83">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="L83" t="s">
         <v>237</v>
       </c>
       <c r="M83" s="1">
-        <v>193756.0</v>
+        <v>250675.0</v>
       </c>
       <c r="N83" s="1">
-        <v>195372.44</v>
+        <v>252572.48</v>
       </c>
       <c r="O83" s="1">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>238</v>
       </c>
       <c r="B84" t="s">
         <v>239</v>
       </c>
       <c r="C84" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.703</v>
+        <v>96.972</v>
       </c>
       <c r="E84" s="1">
-        <v>104.882</v>
+        <v>94.556</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>314646.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-3537.0</v>
+        <v>4832.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.1241204401137</v>
+        <v>2.5550996235035</v>
       </c>
       <c r="K84">
-        <v>1.35</v>
+        <v>0.9</v>
       </c>
       <c r="L84" t="s">
         <v>240</v>
       </c>
       <c r="M84" s="1">
-        <v>311109.0</v>
+        <v>193944.0</v>
       </c>
       <c r="N84" s="1">
-        <v>315144.01</v>
+        <v>195745.37</v>
       </c>
       <c r="O84" s="1">
-        <v>1.42</v>
+        <v>0.85</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>241</v>
       </c>
       <c r="B85" t="s">
         <v>242</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.778</v>
+        <v>103.544</v>
       </c>
       <c r="E85" s="1">
-        <v>99.612</v>
+        <v>104.882</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99612.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I85" s="1">
-        <v>166.0</v>
+        <v>-4014.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.16664658876441</v>
+        <v>-1.2757193798745</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.7</v>
+      </c>
+      <c r="L85" t="s">
+        <v>243</v>
       </c>
       <c r="M85" s="1">
-        <v>99778.0</v>
+        <v>310632.0</v>
       </c>
       <c r="N85" s="1">
-        <v>99778.0</v>
+        <v>315735.1</v>
       </c>
       <c r="O85" s="1">
-        <v>0.45</v>
+        <v>1.38</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B86" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.488</v>
+        <v>100.155</v>
       </c>
       <c r="E86" s="1">
-        <v>102.875</v>
+        <v>99.612</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>205750.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-774.0</v>
+        <v>543.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.37618469015796</v>
+        <v>0.54511504637995</v>
       </c>
       <c r="K86">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.23</v>
+      </c>
+      <c r="L86">
+        <v>231.16</v>
       </c>
       <c r="M86" s="1">
-        <v>204976.0</v>
+        <v>100155.0</v>
       </c>
       <c r="N86" s="1">
-        <v>208274.05</v>
+        <v>100386.16</v>
       </c>
       <c r="O86" s="1">
-        <v>0.94</v>
+        <v>0.44</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>246</v>
       </c>
       <c r="B87" t="s">
         <v>247</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.587</v>
+        <v>102.441</v>
       </c>
       <c r="E87" s="1">
-        <v>94.517</v>
+        <v>102.875</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>94517.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I87" s="1">
-        <v>3070.0</v>
+        <v>-868.0</v>
       </c>
       <c r="J87" s="1">
-        <v>3.2480929356624</v>
+        <v>-0.42187120291616</v>
       </c>
       <c r="K87">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>408.63</v>
+        <v>1.96</v>
+      </c>
+      <c r="L87" t="s">
+        <v>248</v>
       </c>
       <c r="M87" s="1">
-        <v>97587.0</v>
+        <v>204882.0</v>
       </c>
       <c r="N87" s="1">
-        <v>97995.63</v>
+        <v>208794.18</v>
       </c>
       <c r="O87" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B88" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C88" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.918</v>
+        <v>97.521</v>
       </c>
       <c r="E88" s="1">
-        <v>99.954</v>
+        <v>94.517</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>299862.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-108.0</v>
+        <v>3004.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.036016567621106</v>
+        <v>3.1782642275993</v>
       </c>
       <c r="K88">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.49</v>
+      </c>
+      <c r="L88">
+        <v>485.78</v>
       </c>
       <c r="M88" s="1">
-        <v>299754.0</v>
+        <v>97521.0</v>
       </c>
       <c r="N88" s="1">
-        <v>303551.26</v>
+        <v>98006.78</v>
       </c>
       <c r="O88" s="1">
-        <v>1.37</v>
+        <v>0.43</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>251</v>
       </c>
       <c r="B89" t="s">
         <v>252</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>104.849</v>
+        <v>100.354</v>
       </c>
       <c r="E89" s="1">
-        <v>105.38</v>
+        <v>99.954</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>210760.0</v>
+        <v>299862.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-1062.0</v>
+        <v>1200.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.50389068134371</v>
+        <v>0.40018408467895</v>
       </c>
       <c r="K89">
-        <v>4.6</v>
+        <v>1.49</v>
       </c>
       <c r="L89" t="s">
         <v>253</v>
       </c>
       <c r="M89" s="1">
-        <v>209698.0</v>
+        <v>301062.0</v>
       </c>
       <c r="N89" s="1">
-        <v>218889.78</v>
+        <v>305525.01</v>
       </c>
       <c r="O89" s="1">
-        <v>0.99</v>
+        <v>1.33</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>254</v>
       </c>
       <c r="B90" t="s">
         <v>255</v>
       </c>
       <c r="C90" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>103.179</v>
+        <v>105.15</v>
       </c>
       <c r="E90" s="1">
-        <v>103.59</v>
+        <v>105.38</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>103590.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-411.0</v>
+        <v>-460.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.39675644367217</v>
+        <v>-0.21825773391535</v>
       </c>
       <c r="K90">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>278.77</v>
+        <v>5.0</v>
+      </c>
+      <c r="L90" t="s">
+        <v>256</v>
       </c>
       <c r="M90" s="1">
-        <v>103179.0</v>
+        <v>210300.0</v>
       </c>
       <c r="N90" s="1">
-        <v>103457.77</v>
+        <v>220305.48</v>
       </c>
       <c r="O90" s="1">
-        <v>0.47</v>
+        <v>0.96</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B91" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C91" s="1">
         <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.437</v>
+        <v>102.965</v>
       </c>
       <c r="E91" s="1">
-        <v>96.515</v>
+        <v>103.59</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>96515.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I91" s="1">
-        <v>2922.0</v>
+        <v>-625.0</v>
       </c>
       <c r="J91" s="1">
-        <v>3.0275086774077</v>
+        <v>-0.60334009074235</v>
       </c>
       <c r="K91">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="L91">
-        <v>291.1</v>
+        <v>620.89</v>
       </c>
       <c r="M91" s="1">
-        <v>99437.0</v>
+        <v>102965.0</v>
       </c>
       <c r="N91" s="1">
-        <v>99728.1</v>
+        <v>103585.89</v>
       </c>
       <c r="O91" s="1">
         <v>0.45</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B92" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C92" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.493</v>
+        <v>99.484</v>
       </c>
       <c r="E92" s="1">
-        <v>98.38833333</v>
+        <v>96.515</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>295165.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I92" s="1">
-        <v>3314.0</v>
+        <v>2969.0</v>
       </c>
       <c r="J92" s="1">
-        <v>1.1227618450697</v>
+        <v>3.0762057711237</v>
       </c>
       <c r="K92">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.34</v>
+      </c>
+      <c r="L92">
+        <v>337.33</v>
       </c>
       <c r="M92" s="1">
-        <v>298479.0</v>
+        <v>99484.0</v>
       </c>
       <c r="N92" s="1">
-        <v>303759.82</v>
+        <v>99821.33</v>
       </c>
       <c r="O92" s="1">
-        <v>1.37</v>
+        <v>0.44</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>261</v>
       </c>
       <c r="B93" t="s">
         <v>262</v>
       </c>
       <c r="C93" s="1">
-        <v>346000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.837</v>
+        <v>99.657</v>
       </c>
       <c r="E93" s="1">
-        <v>99.7</v>
+        <v>98.38833333</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>344962.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I93" s="1">
-        <v>474.02</v>
+        <v>3806.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.13741223671013</v>
+        <v>1.2894482746938</v>
       </c>
       <c r="K93">
-        <v>1.65</v>
+        <v>1.95</v>
       </c>
       <c r="L93" t="s">
         <v>263</v>
       </c>
       <c r="M93" s="1">
-        <v>345436.02</v>
+        <v>298971.0</v>
       </c>
       <c r="N93" s="1">
-        <v>351131.99</v>
+        <v>304806.62</v>
       </c>
       <c r="O93" s="1">
-        <v>1.59</v>
+        <v>1.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>264</v>
       </c>
       <c r="B94" t="s">
         <v>265</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.297</v>
+        <v>99.816</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>100000.0</v>
+        <v>344962.0</v>
       </c>
       <c r="I94" s="1">
-        <v>297.0</v>
+        <v>401.36</v>
       </c>
       <c r="J94" s="1">
-        <v>0.297</v>
+        <v>0.11634904714142</v>
       </c>
       <c r="K94">
-        <v>1.62</v>
+        <v>1.82</v>
       </c>
       <c r="L94" t="s">
         <v>266</v>
       </c>
       <c r="M94" s="1">
-        <v>100297.0</v>
+        <v>345363.36</v>
       </c>
       <c r="N94" s="1">
-        <v>101913.21</v>
+        <v>351667.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.46</v>
+        <v>1.53</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>267</v>
       </c>
       <c r="B95" t="s">
         <v>268</v>
       </c>
       <c r="C95" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>105.023</v>
+        <v>100.534</v>
       </c>
       <c r="E95" s="1">
-        <v>105.50275</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>422011.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1919.0</v>
+        <v>534.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.45472748340683</v>
+        <v>0.534</v>
       </c>
       <c r="K95">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>810.96</v>
+        <v>1.83</v>
+      </c>
+      <c r="L95" t="s">
+        <v>269</v>
       </c>
       <c r="M95" s="1">
-        <v>420092.0</v>
+        <v>100534.0</v>
       </c>
       <c r="N95" s="1">
-        <v>420902.96</v>
+        <v>102365.18</v>
       </c>
       <c r="O95" s="1">
-        <v>1.9</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B96" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>94.974</v>
+        <v>105.11</v>
       </c>
       <c r="E96" s="1">
-        <v>91.548</v>
+        <v>105.50275</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>274644.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I96" s="1">
-        <v>10278.0</v>
+        <v>-1571.0</v>
       </c>
       <c r="J96" s="1">
-        <v>3.7422991217722</v>
+        <v>-0.3722651779219</v>
       </c>
       <c r="K96">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>718.15</v>
+        <v>0.54</v>
+      </c>
+      <c r="L96" t="s">
+        <v>272</v>
       </c>
       <c r="M96" s="1">
-        <v>284922.0</v>
+        <v>420440.0</v>
       </c>
       <c r="N96" s="1">
-        <v>285640.15</v>
+        <v>422619.45</v>
       </c>
       <c r="O96" s="1">
-        <v>1.29</v>
+        <v>1.84</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B97" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>91.021</v>
+        <v>95.279</v>
       </c>
       <c r="E97" s="1">
-        <v>88.429</v>
+        <v>91.548</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>88429.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2592.0</v>
+        <v>11193.0</v>
       </c>
       <c r="J97" s="1">
-        <v>2.9311651155164</v>
+        <v>4.0754576834011</v>
       </c>
       <c r="K97">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="L97">
-        <v>48.29</v>
+        <v>801.37</v>
       </c>
       <c r="M97" s="1">
-        <v>91021.0</v>
+        <v>285837.0</v>
       </c>
       <c r="N97" s="1">
-        <v>91069.29</v>
+        <v>286638.37</v>
       </c>
       <c r="O97" s="1">
-        <v>0.41</v>
+        <v>1.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B98" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C98" s="1">
         <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.881</v>
+        <v>91.589</v>
       </c>
       <c r="E98" s="1">
-        <v>104.501</v>
+        <v>88.429</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>104501.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1620.0</v>
+        <v>3160.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.5502243997665</v>
+        <v>3.5734883352746</v>
       </c>
       <c r="K98">
-        <v>3.9</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.06</v>
+      </c>
+      <c r="L98">
+        <v>57.53</v>
       </c>
       <c r="M98" s="1">
-        <v>102881.0</v>
+        <v>91589.0</v>
       </c>
       <c r="N98" s="1">
-        <v>106783.4</v>
+        <v>91646.53</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.625</v>
+        <v>102.697</v>
       </c>
       <c r="E99" s="1">
-        <v>99.903</v>
+        <v>104.501</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>99903.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I99" s="1">
-        <v>722.0</v>
+        <v>-1804.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.72270101998939</v>
+        <v>-1.7262992698634</v>
       </c>
       <c r="K99">
-        <v>2.06</v>
+        <v>4.3</v>
       </c>
       <c r="L99" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M99" s="1">
-        <v>100625.0</v>
+        <v>102697.0</v>
       </c>
       <c r="N99" s="1">
-        <v>102680.82</v>
+        <v>106997.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B100" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C100" s="1">
         <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.292</v>
+        <v>100.781</v>
       </c>
       <c r="E100" s="1">
-        <v>99.68</v>
+        <v>99.903</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>99680.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I100" s="1">
-        <v>612.0</v>
+        <v>878.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.61396468699839</v>
+        <v>0.8788524869123</v>
       </c>
       <c r="K100">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>517.81</v>
+        <v>2.27</v>
+      </c>
+      <c r="L100" t="s">
+        <v>282</v>
       </c>
       <c r="M100" s="1">
-        <v>100292.0</v>
+        <v>100781.0</v>
       </c>
       <c r="N100" s="1">
-        <v>100809.81</v>
+        <v>103049.49</v>
       </c>
       <c r="O100" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B101" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.074</v>
+        <v>100.391</v>
       </c>
       <c r="E101" s="1">
-        <v>99.918</v>
+        <v>99.68</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99918.0</v>
+        <v>99680.0</v>
       </c>
       <c r="I101" s="1">
-        <v>156.0</v>
+        <v>711.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.15612802498048</v>
+        <v>0.71328250401284</v>
       </c>
       <c r="K101">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.74</v>
+      </c>
+      <c r="L101">
+        <v>739.73</v>
       </c>
       <c r="M101" s="1">
-        <v>100074.0</v>
+        <v>100391.0</v>
       </c>
       <c r="N101" s="1">
-        <v>101940.78</v>
+        <v>101130.73</v>
       </c>
       <c r="O101" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B102" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C102" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.575</v>
+        <v>100.212</v>
       </c>
       <c r="E102" s="1">
-        <v>101.331</v>
+        <v>99.918</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>151996.5</v>
+        <v>99918.0</v>
       </c>
       <c r="I102" s="1">
-        <v>366.0</v>
+        <v>294.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.24079501830634</v>
+        <v>0.29424127784784</v>
       </c>
       <c r="K102">
-        <v>1.26</v>
+        <v>2.08</v>
       </c>
       <c r="L102" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M102" s="1">
-        <v>152362.5</v>
+        <v>100212.0</v>
       </c>
       <c r="N102" s="1">
-        <v>154258.05</v>
+        <v>102291.45</v>
       </c>
       <c r="O102" s="1">
-        <v>0.7</v>
+        <v>0.45</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B103" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C103" s="1">
-        <v>114000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.183</v>
+        <v>101.549</v>
       </c>
       <c r="E103" s="1">
-        <v>99.889</v>
+        <v>101.331</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>113873.46</v>
+        <v>151996.5</v>
       </c>
       <c r="I103" s="1">
-        <v>335.16</v>
+        <v>327.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.29432670263993</v>
+        <v>0.21513653274911</v>
       </c>
       <c r="K103">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="L103" t="s">
-        <v>289</v>
+        <v>127</v>
       </c>
       <c r="M103" s="1">
-        <v>114208.62</v>
+        <v>152323.5</v>
       </c>
       <c r="N103" s="1">
-        <v>115413.82</v>
+        <v>154635.14</v>
       </c>
       <c r="O103" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>290</v>
       </c>
       <c r="B104" t="s">
         <v>291</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.617</v>
+        <v>100.352</v>
       </c>
       <c r="E104" s="1">
-        <v>101.936</v>
+        <v>99.889</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>203872.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I104" s="1">
-        <v>-638.0</v>
+        <v>527.82</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.312941453461</v>
+        <v>0.46351450109622</v>
       </c>
       <c r="K104">
-        <v>2.36</v>
+        <v>1.25</v>
       </c>
       <c r="L104" t="s">
         <v>292</v>
       </c>
       <c r="M104" s="1">
-        <v>203234.0</v>
+        <v>114401.28</v>
       </c>
       <c r="N104" s="1">
-        <v>207947.7</v>
+        <v>115827.84</v>
       </c>
       <c r="O104" s="1">
-        <v>0.94</v>
+        <v>0.5</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>293</v>
       </c>
       <c r="B105" t="s">
         <v>294</v>
       </c>
       <c r="C105" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.231</v>
+        <v>101.534</v>
       </c>
       <c r="E105" s="1">
-        <v>95.676</v>
+        <v>101.936</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>95676.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I105" s="1">
-        <v>2555.0</v>
+        <v>-804.0</v>
       </c>
       <c r="J105" s="1">
-        <v>2.670471173544</v>
+        <v>-0.39436509182232</v>
       </c>
       <c r="K105">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>289.24</v>
+        <v>2.64</v>
+      </c>
+      <c r="L105" t="s">
+        <v>295</v>
       </c>
       <c r="M105" s="1">
-        <v>98231.0</v>
+        <v>203068.0</v>
       </c>
       <c r="N105" s="1">
-        <v>98520.24</v>
+        <v>208354.99</v>
       </c>
       <c r="O105" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B106" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.94</v>
+        <v>98.63</v>
       </c>
       <c r="E106" s="1">
-        <v>99.895</v>
+        <v>95.676</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>199790.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I106" s="1">
-        <v>90.0</v>
+        <v>2954.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.045047299664648</v>
+        <v>3.0875036581797</v>
       </c>
       <c r="K106">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.46</v>
+      </c>
+      <c r="L106">
+        <v>460.42</v>
       </c>
       <c r="M106" s="1">
-        <v>199880.0</v>
+        <v>98630.0</v>
       </c>
       <c r="N106" s="1">
-        <v>203130.68</v>
+        <v>99090.42</v>
       </c>
       <c r="O106" s="1">
-        <v>0.92</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>298</v>
       </c>
       <c r="B107" t="s">
         <v>299</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.679</v>
+        <v>100.28</v>
       </c>
       <c r="E107" s="1">
-        <v>97.157</v>
+        <v>99.895</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>97157.0</v>
+        <v>199790.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1522.0</v>
+        <v>770.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.5665366365779</v>
+        <v>0.38540467490865</v>
       </c>
       <c r="K107">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>858.9</v>
+        <v>1.82</v>
+      </c>
+      <c r="L107" t="s">
+        <v>300</v>
       </c>
       <c r="M107" s="1">
-        <v>98679.0</v>
+        <v>200560.0</v>
       </c>
       <c r="N107" s="1">
-        <v>99537.9</v>
+        <v>204199.04</v>
       </c>
       <c r="O107" s="1">
-        <v>0.45</v>
+        <v>0.89</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B108" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C108" s="1">
         <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.401</v>
+        <v>101.337</v>
       </c>
       <c r="E108" s="1">
         <v>101.496</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>202992.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-190.0</v>
+        <v>-318.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.093599747773311</v>
+        <v>-0.15665641995744</v>
       </c>
       <c r="K108">
-        <v>1.83</v>
+        <v>2.11</v>
       </c>
       <c r="L108" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M108" s="1">
-        <v>202802.0</v>
+        <v>202674.0</v>
       </c>
       <c r="N108" s="1">
-        <v>206459.53</v>
+        <v>206886.33</v>
       </c>
       <c r="O108" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B109" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C109" s="1">
         <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.576</v>
+        <v>101.708</v>
       </c>
       <c r="E109" s="1">
         <v>101.276</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>202552.0</v>
       </c>
       <c r="I109" s="1">
-        <v>600.0</v>
+        <v>864.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.2962202298669</v>
+        <v>0.42655713100833</v>
       </c>
       <c r="K109">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.11</v>
+      </c>
+      <c r="L109">
+        <v>221.92</v>
       </c>
       <c r="M109" s="1">
-        <v>203152.0</v>
+        <v>203416.0</v>
       </c>
       <c r="N109" s="1">
-        <v>209624.6</v>
+        <v>203637.92</v>
       </c>
       <c r="O109" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>306</v>
       </c>
       <c r="B110" t="s">
         <v>307</v>
       </c>
       <c r="C110" s="1">
         <v>400000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.786</v>
+        <v>101.856</v>
       </c>
       <c r="E110" s="1">
         <v>101.62</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>406480.0</v>
       </c>
       <c r="I110" s="1">
-        <v>664.0</v>
+        <v>944.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.1633536705373</v>
+        <v>0.23223774847471</v>
       </c>
       <c r="K110">
-        <v>0.82</v>
+        <v>1.09</v>
       </c>
       <c r="L110" t="s">
         <v>308</v>
       </c>
       <c r="M110" s="1">
-        <v>407144.0</v>
+        <v>407424.0</v>
       </c>
       <c r="N110" s="1">
-        <v>410441.26</v>
+        <v>411793.86</v>
       </c>
       <c r="O110" s="1">
-        <v>1.85</v>
+        <v>1.79</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>309</v>
       </c>
       <c r="B111" t="s">
         <v>310</v>
       </c>
       <c r="C111" s="1">
         <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.373</v>
+        <v>101.158</v>
       </c>
       <c r="E111" s="1">
         <v>101.83</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>203660.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-914.0</v>
+        <v>-1344.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.44878719434351</v>
+        <v>-0.65992340174801</v>
       </c>
       <c r="K111">
-        <v>3.17</v>
+        <v>3.46</v>
       </c>
       <c r="L111" t="s">
         <v>311</v>
       </c>
       <c r="M111" s="1">
-        <v>202746.0</v>
+        <v>202316.0</v>
       </c>
       <c r="N111" s="1">
-        <v>209080.25</v>
+        <v>209242.03</v>
       </c>
       <c r="O111" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>312</v>
       </c>
       <c r="B112" t="s">
         <v>313</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.755</v>
+        <v>94.863</v>
       </c>
       <c r="E112" s="1">
-        <v>96.638</v>
+        <v>94.848</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>193276.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I112" s="1">
-        <v>4234.0</v>
+        <v>15.0</v>
       </c>
       <c r="J112" s="1">
-        <v>2.190649640928</v>
+        <v>0.015814777327935</v>
       </c>
       <c r="K112">
-        <v>1.05</v>
+        <v>1.41</v>
       </c>
       <c r="L112" t="s">
         <v>314</v>
       </c>
       <c r="M112" s="1">
-        <v>197510.0</v>
+        <v>94863.0</v>
       </c>
       <c r="N112" s="1">
-        <v>199619.59</v>
+        <v>96268.48</v>
       </c>
       <c r="O112" s="1">
-        <v>0.9</v>
+        <v>0.42</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>315</v>
       </c>
       <c r="B113" t="s">
         <v>316</v>
       </c>
       <c r="C113" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.056</v>
+        <v>98.822</v>
       </c>
       <c r="E113" s="1">
-        <v>100.978</v>
+        <v>96.638</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>100978.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I113" s="1">
-        <v>78.0</v>
+        <v>4368.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.077244548317455</v>
+        <v>2.259980545955</v>
       </c>
       <c r="K113">
-        <v>1.64</v>
+        <v>1.15</v>
       </c>
       <c r="L113" t="s">
         <v>317</v>
       </c>
       <c r="M113" s="1">
-        <v>101056.0</v>
+        <v>197644.0</v>
       </c>
       <c r="N113" s="1">
-        <v>102694.7</v>
+        <v>199938.52</v>
       </c>
       <c r="O113" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>318</v>
       </c>
       <c r="B114" t="s">
         <v>319</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>102.183</v>
+        <v>101.054</v>
       </c>
       <c r="E114" s="1">
-        <v>102.269</v>
+        <v>100.978</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>102269.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-86.0</v>
+        <v>76.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.084091953573419</v>
+        <v>0.075263918873418</v>
       </c>
       <c r="K114">
-        <v>1.52</v>
+        <v>1.91</v>
       </c>
       <c r="L114" t="s">
         <v>320</v>
       </c>
       <c r="M114" s="1">
-        <v>102183.0</v>
+        <v>101054.0</v>
       </c>
       <c r="N114" s="1">
-        <v>103707.66</v>
+        <v>102960.85</v>
       </c>
       <c r="O114" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>321</v>
       </c>
       <c r="B115" t="s">
         <v>322</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>95.609</v>
+        <v>102.285</v>
       </c>
       <c r="E115" s="1">
-        <v>92.67</v>
+        <v>102.269</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>92670.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2939.0</v>
+        <v>16.0</v>
       </c>
       <c r="J115" s="1">
-        <v>3.1714686522068</v>
+        <v>0.015645014618311</v>
       </c>
       <c r="K115">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>243.15</v>
+        <v>1.78</v>
+      </c>
+      <c r="L115" t="s">
+        <v>323</v>
       </c>
       <c r="M115" s="1">
-        <v>95609.0</v>
+        <v>102285.0</v>
       </c>
       <c r="N115" s="1">
-        <v>95852.15</v>
+        <v>104068.56</v>
       </c>
       <c r="O115" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B116" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.742</v>
+        <v>95.93</v>
       </c>
       <c r="E116" s="1">
-        <v>97.548</v>
+        <v>92.67</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>97548.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I116" s="1">
-        <v>2194.0</v>
+        <v>3260.0</v>
       </c>
       <c r="J116" s="1">
-        <v>2.2491491368352</v>
+        <v>3.5178590698176</v>
       </c>
       <c r="K116">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.01</v>
+      </c>
+      <c r="L116">
+        <v>11.64</v>
       </c>
       <c r="M116" s="1">
-        <v>99742.0</v>
+        <v>95930.0</v>
       </c>
       <c r="N116" s="1">
-        <v>100755.36</v>
+        <v>95941.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>326</v>
       </c>
       <c r="B117" t="s">
         <v>327</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.097</v>
+        <v>96.557</v>
       </c>
       <c r="E117" s="1">
         <v>94.041</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>188082.0</v>
       </c>
       <c r="I117" s="1">
-        <v>4112.0</v>
+        <v>5032.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.1862804521432</v>
+        <v>2.6754288023309</v>
       </c>
       <c r="K117">
-        <v>1.19</v>
+        <v>1.29</v>
       </c>
       <c r="L117" t="s">
         <v>328</v>
       </c>
       <c r="M117" s="1">
-        <v>192194.0</v>
+        <v>193114.0</v>
       </c>
       <c r="N117" s="1">
-        <v>194567.29</v>
+        <v>195690.71</v>
       </c>
       <c r="O117" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>329</v>
       </c>
       <c r="B118" t="s">
         <v>330</v>
       </c>
       <c r="C118" s="1">
         <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.571</v>
+        <v>98.604</v>
       </c>
       <c r="E118" s="1">
         <v>96.744</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>96744.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1827.0</v>
+        <v>1860.0</v>
       </c>
       <c r="J118" s="1">
-        <v>1.8884892086331</v>
+        <v>1.9225998511536</v>
       </c>
       <c r="K118">
-        <v>0.73</v>
+        <v>0.83</v>
       </c>
       <c r="L118">
-        <v>727.05</v>
+        <v>828.77</v>
       </c>
       <c r="M118" s="1">
-        <v>98571.0</v>
+        <v>98604.0</v>
       </c>
       <c r="N118" s="1">
-        <v>99298.05</v>
+        <v>99432.77</v>
       </c>
       <c r="O118" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>331</v>
       </c>
       <c r="B119" t="s">
         <v>332</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.827</v>
+        <v>98.909</v>
       </c>
       <c r="E119" s="1">
         <v>98.5</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>98500.0</v>
       </c>
       <c r="I119" s="1">
-        <v>327.0</v>
+        <v>409.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.33197969543147</v>
+        <v>0.41522842639594</v>
       </c>
       <c r="K119">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.14</v>
+      </c>
+      <c r="L119">
+        <v>143.15</v>
       </c>
       <c r="M119" s="1">
-        <v>98827.0</v>
+        <v>98909.0</v>
       </c>
       <c r="N119" s="1">
-        <v>101169.47</v>
+        <v>99052.15</v>
       </c>
       <c r="O119" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>333</v>
+      </c>
+      <c r="B120" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>109.973</v>
+        <v>109.628</v>
       </c>
       <c r="E120" s="1">
         <v>113.89</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>113890.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-3917.0</v>
+        <v>-4262.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.4392835191852</v>
+        <v>-3.7422073930986</v>
       </c>
       <c r="K120">
-        <v>7.22</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>0.04</v>
+      </c>
+      <c r="L120">
+        <v>42.47</v>
       </c>
       <c r="M120" s="1">
-        <v>109973.0</v>
+        <v>109628.0</v>
       </c>
       <c r="N120" s="1">
-        <v>117192.18</v>
+        <v>109670.47</v>
       </c>
       <c r="O120" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B121" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C121" s="1">
         <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.973</v>
+        <v>100.238</v>
       </c>
       <c r="E121" s="1">
         <v>99.871</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>199742.0</v>
       </c>
       <c r="I121" s="1">
-        <v>204.0</v>
+        <v>734.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.10213174995745</v>
+        <v>0.36747404151355</v>
       </c>
       <c r="K121">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="L121">
-        <v>376.71</v>
+        <v>839.04</v>
       </c>
       <c r="M121" s="1">
-        <v>199946.0</v>
+        <v>200476.0</v>
       </c>
       <c r="N121" s="1">
-        <v>200322.71</v>
+        <v>201315.04</v>
       </c>
       <c r="O121" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B122" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C122" s="1">
         <v>200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.145</v>
+        <v>100.118</v>
       </c>
       <c r="E122" s="1">
         <v>100.052</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>200104.0</v>
       </c>
       <c r="I122" s="1">
-        <v>186.0</v>
+        <v>132.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.09295166513413</v>
+        <v>0.065965697837125</v>
       </c>
       <c r="K122">
-        <v>1.76</v>
+        <v>1.97</v>
       </c>
       <c r="L122" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="M122" s="1">
-        <v>200290.0</v>
+        <v>200236.0</v>
       </c>
       <c r="N122" s="1">
-        <v>203816.03</v>
+        <v>204168.88</v>
       </c>
       <c r="O122" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B123" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.968</v>
+        <v>96.268</v>
       </c>
       <c r="E123" s="1">
         <v>95.09</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>95090.0</v>
       </c>
       <c r="I123" s="1">
-        <v>878.0</v>
+        <v>1178.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.92333578714902</v>
+        <v>1.2388263750131</v>
       </c>
       <c r="K123">
-        <v>0.85</v>
+        <v>0.93</v>
       </c>
       <c r="L123">
-        <v>852.05</v>
+        <v>926.03</v>
       </c>
       <c r="M123" s="1">
-        <v>95968.0</v>
+        <v>96268.0</v>
       </c>
       <c r="N123" s="1">
-        <v>96820.05</v>
+        <v>97194.03</v>
       </c>
       <c r="O123" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B124" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C124" s="1">
         <v>300000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.021</v>
+        <v>102.404</v>
       </c>
       <c r="E124" s="1">
         <v>101.97933333</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>305938.0</v>
       </c>
       <c r="I124" s="1">
-        <v>125.0</v>
+        <v>1274.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.040857951611111</v>
+        <v>0.41642424282044</v>
       </c>
       <c r="K124">
-        <v>1.4</v>
+        <v>1.66</v>
       </c>
       <c r="L124" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="M124" s="1">
-        <v>306063.0</v>
+        <v>307212.0</v>
       </c>
       <c r="N124" s="1">
-        <v>310263.0</v>
+        <v>312188.71</v>
       </c>
       <c r="O124" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B125" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C125" s="1">
         <v>238000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.939</v>
+        <v>100.248</v>
       </c>
       <c r="E125" s="1">
         <v>99.778</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>237471.64</v>
       </c>
       <c r="I125" s="1">
-        <v>383.18</v>
+        <v>1118.6</v>
       </c>
       <c r="J125" s="1">
-        <v>0.16135821523783</v>
+        <v>0.47104572150173</v>
       </c>
       <c r="K125">
-        <v>0.16</v>
+        <v>0.37</v>
       </c>
       <c r="L125">
-        <v>374.93</v>
+        <v>881.09</v>
       </c>
       <c r="M125" s="1">
-        <v>237854.82</v>
+        <v>238590.24</v>
       </c>
       <c r="N125" s="1">
-        <v>238229.75</v>
+        <v>239471.33</v>
       </c>
       <c r="O125" s="1">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B126" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C126" s="1">
         <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.6</v>
+        <v>100.554</v>
       </c>
       <c r="E126" s="1">
         <v>100.376</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>200752.0</v>
       </c>
       <c r="I126" s="1">
-        <v>448.0</v>
+        <v>356.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.22316091495975</v>
+        <v>0.17733322706623</v>
       </c>
       <c r="K126">
-        <v>1.8</v>
+        <v>2.02</v>
       </c>
       <c r="L126" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="M126" s="1">
-        <v>201200.0</v>
+        <v>201108.0</v>
       </c>
       <c r="N126" s="1">
-        <v>204800.0</v>
+        <v>205151.84</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>350</v>
+      </c>
+      <c r="B127" t="s">
+        <v>351</v>
+      </c>
+      <c r="C127" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.577</v>
+      </c>
+      <c r="E127" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="I127" s="1">
+        <v>238.05</v>
+      </c>
+      <c r="J127" s="1">
+        <v>0.11562204661077</v>
+      </c>
+      <c r="K127">
+        <v>1.8</v>
+      </c>
+      <c r="L127" t="s">
         <v>352</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>100030.0</v>
+        <v>206124.39</v>
       </c>
       <c r="N127" s="1">
-        <v>103804.66</v>
+        <v>209850.39</v>
       </c>
       <c r="O127" s="1">
-        <v>0.47</v>
+        <v>0.91</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B128" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C128" s="1">
-        <v>207000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.381</v>
+        <v>98.344</v>
       </c>
       <c r="E128" s="1">
-        <v>99.462</v>
+        <v>97.192</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>205886.34</v>
+        <v>97192.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-167.67</v>
+        <v>1152.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.081438137178018</v>
+        <v>1.1852827393201</v>
       </c>
       <c r="K128">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.2</v>
+      </c>
+      <c r="L128">
+        <v>197.26</v>
       </c>
       <c r="M128" s="1">
-        <v>205718.67</v>
+        <v>98344.0</v>
       </c>
       <c r="N128" s="1">
-        <v>209100.14</v>
+        <v>98541.26</v>
       </c>
       <c r="O128" s="1">
-        <v>0.94</v>
+        <v>0.43</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B129" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="C129" s="1">
         <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.124</v>
+        <v>103.774</v>
       </c>
       <c r="E129" s="1">
-        <v>97.192</v>
+        <v>104.182</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>97192.0</v>
+        <v>104182.0</v>
       </c>
       <c r="I129" s="1">
-        <v>932.0</v>
+        <v>-408.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.9589266606305</v>
+        <v>-0.39162235318961</v>
       </c>
       <c r="K129">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>86.3</v>
+        <v>3.42</v>
+      </c>
+      <c r="L129" t="s">
+        <v>357</v>
       </c>
       <c r="M129" s="1">
-        <v>98124.0</v>
+        <v>103774.0</v>
       </c>
       <c r="N129" s="1">
-        <v>98210.3</v>
+        <v>107195.23</v>
       </c>
       <c r="O129" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P129">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>