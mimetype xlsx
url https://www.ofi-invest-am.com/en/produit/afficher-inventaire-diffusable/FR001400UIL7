--- v3 (2026-07-11)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1014 +112,1053 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
+    <t>1 010.27</t>
+  </si>
+  <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>1 432.19</t>
+    <t>2 246.58</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 698.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 883.56</t>
+    <t>2 320.55</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 359.25</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>2 349.32</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>7 526.71</t>
+    <t>8 182.19</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>8 574.66</t>
+    <t>9 349.32</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>8 663.01</t>
+    <t>9 586.64</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
+    <t>1 095.21</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 582.68</t>
+    <t>1 767.01</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 206.16</t>
+    <t>3 514.04</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>5 178.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>5 654.97</t>
+    <t>6 153.43</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>2 961.99</t>
+    <t>3 885.62</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 117.12</t>
+    <t>2 335.62</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>1 526.92</t>
+    <t>2 133.50</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 753.42</t>
+    <t>3 150.68</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>2 636.51</t>
+    <t>3 167.48</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>1 393.15</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 575.68</t>
+    <t>2 804.11</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
     <t>XS2517103417</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
   </si>
   <si>
-    <t>1 793.15</t>
+    <t>1 961.99</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>4 135.27</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>6 901.37</t>
+    <t>7 775.34</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>2 102.74</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
+    <t>1 216.44</t>
+  </si>
+  <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
-    <t>1 134.25</t>
+    <t>1 372.60</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>7 446.58</t>
+    <t>8 161.64</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 764.73</t>
+    <t>3 032.88</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>3 816.44</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 213.70</t>
+    <t>2 531.51</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 213.36</t>
+    <t>2 441.78</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 499.59</t>
+    <t>1 743.90</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>1 139.61</t>
+    <t>1 377.37</t>
   </si>
   <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 039.04</t>
+  </si>
+  <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>1 408.90</t>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 709.25</t>
+    <t>1 937.67</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
+    <t>1 066.10</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
     <t>FI4000523550</t>
   </si>
   <si>
     <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
   </si>
   <si>
-    <t>3 597.95</t>
+    <t>3 935.62</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 048.84</t>
+    <t>2 353.53</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 337.33</t>
+    <t>2 724.66</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>2 689.73</t>
+    <t>3 027.40</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
+    <t>1 356.16</t>
+  </si>
+  <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 709.59</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>4 728.08</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>4 389.73</t>
+    <t>4 965.75</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>3 693.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 791.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>3 104.11</t>
+    <t>3 541.10</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>2 719.07</t>
+    <t>3 286.36</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>2 089.04</t>
+    <t>2 287.67</t>
   </si>
   <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>6 764.57</t>
+    <t>7 911.78</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>4 867.47</t>
+    <t>5 527.08</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
+    <t>1 145.21</t>
+  </si>
+  <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>1 153.08</t>
+    <t>1 520.55</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>6 698.63</t>
-[...8 lines deleted...]
-    <t>7 249.41</t>
+    <t>7 294.52</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>4 308.22</t>
+    <t>5 778.08</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
+    <t>1 020.21</t>
+  </si>
+  <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>4 918.49</t>
+    <t>5 345.55</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 599.32</t>
+    <t>2 827.74</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 410.27</t>
+    <t>2 638.70</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>3 405.82</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 770.90</t>
+    <t>2 008.66</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>6 178.77</t>
+    <t>6 794.52</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>5 075.34</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
+    <t>1 534.93</t>
+  </si>
+  <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>4 528.77</t>
+    <t>5 392.81</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 846.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 323.97</t>
+    <t>2 611.99</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 186.30</t>
+    <t>2 464.38</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
+    <t>1 096.23</t>
+  </si>
+  <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
+    <t>1 550.00</t>
+  </si>
+  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 558.22</t>
+    <t>2 054.79</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>6 184.93</t>
+    <t>7 019.18</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 668.45</t>
+    <t>1 282.64</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>4 734.25</t>
+    <t>5 210.96</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>4 261.93</t>
+    <t>4 631.98</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 953.42</t>
+    <t>4 320.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1486,122 +1525,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.42</v>
+        <v>102.64</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1024.23</v>
+        <v>1026.41</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1024.23</v>
+        <v>1026.41</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>212036.0</v>
       </c>
       <c r="D3">
-        <v>102.93</v>
+        <v>103.18</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21826494.99</v>
+        <v>21878993.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21826494.99</v>
+        <v>21878993.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P136"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O136" sqref="O136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1620,6539 +1659,6789 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>197.0</v>
+        <v>308.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1072.64</v>
+        <v>1074.69</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.1378680203</v>
+        <v>1073.4467532468</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>211014.16</v>
+        <v>330621.6</v>
       </c>
       <c r="I2" s="1">
-        <v>295.92</v>
+        <v>382.92</v>
       </c>
       <c r="J2" s="1">
-        <v>0.14023703432983</v>
+        <v>0.11581820425526</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>211310.08</v>
+        <v>331004.52</v>
       </c>
       <c r="N2" s="1">
-        <v>211310.08</v>
+        <v>331004.52</v>
       </c>
       <c r="O2" s="1">
-        <v>0.97</v>
+        <v>1.51</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>46.0</v>
+        <v>28.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.855</v>
+        <v>105.745</v>
       </c>
       <c r="E3" s="1">
-        <v>106.251847826</v>
+        <v>105.836964286</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-18255.0</v>
+        <v>-2575.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-18255.0</v>
+        <v>-2575.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-18255.0</v>
+        <v>-2575.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.396</v>
+        <v>100.325</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>346.0</v>
+        <v>275.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.34582708645677</v>
+        <v>0.27486256871564</v>
       </c>
       <c r="K4">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>761.99</v>
+        <v>1.01</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
       </c>
       <c r="M4" s="1">
-        <v>100396.0</v>
+        <v>100325.0</v>
       </c>
       <c r="N4" s="1">
-        <v>101157.99</v>
+        <v>101335.27</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.237</v>
+        <v>102.22</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3733.0</v>
+        <v>-3767.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.7929272310729</v>
+        <v>-1.8092571335258</v>
       </c>
       <c r="K5">
-        <v>0.72</v>
+        <v>1.12</v>
       </c>
       <c r="L5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M5" s="1">
-        <v>204474.0</v>
+        <v>204440.0</v>
       </c>
       <c r="N5" s="1">
-        <v>205906.19</v>
+        <v>206686.58</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.678</v>
+        <v>98.712</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-2012.0</v>
+        <v>-1944.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.0091890373581</v>
+        <v>-0.9750812567714</v>
       </c>
       <c r="K6">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>0.05</v>
+      </c>
+      <c r="L6">
+        <v>95.89</v>
       </c>
       <c r="M6" s="1">
-        <v>197356.0</v>
+        <v>197424.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202054.63</v>
+        <v>197519.89</v>
       </c>
       <c r="O6" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.499</v>
+        <v>99.478</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-374.0</v>
+        <v>-416.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.1875890295528</v>
+        <v>-0.20865517725659</v>
       </c>
       <c r="K7">
-        <v>0.94</v>
+        <v>1.16</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>198998.0</v>
+        <v>198956.0</v>
       </c>
       <c r="N7" s="1">
-        <v>200881.56</v>
+        <v>201276.55</v>
       </c>
       <c r="O7" s="1">
         <v>0.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.179</v>
+        <v>99.31</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>702.0</v>
+        <v>1095.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.23649502248724</v>
+        <v>0.36889180858052</v>
       </c>
       <c r="K8">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="L8">
-        <v>184.93</v>
+        <v>721.23</v>
       </c>
       <c r="M8" s="1">
-        <v>297537.0</v>
+        <v>297930.0</v>
       </c>
       <c r="N8" s="1">
-        <v>297721.93</v>
+        <v>298651.23</v>
       </c>
       <c r="O8" s="1">
         <v>1.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.588</v>
+        <v>98.833</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4115.2</v>
+        <v>4507.2</v>
       </c>
       <c r="J9" s="1">
-        <v>2.6787202132978</v>
+        <v>2.9338860189968</v>
       </c>
       <c r="K9">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="L9">
-        <v>324.38</v>
+        <v>387.95</v>
       </c>
       <c r="M9" s="1">
-        <v>157740.8</v>
+        <v>158132.8</v>
       </c>
       <c r="N9" s="1">
-        <v>158065.18</v>
+        <v>158520.75</v>
       </c>
       <c r="O9" s="1">
         <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.184</v>
+        <v>98.27</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1756.0</v>
+        <v>-1670.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.7570542325395</v>
+        <v>-1.6710026015609</v>
       </c>
       <c r="K10">
-        <v>1.15</v>
+        <v>1.36</v>
       </c>
       <c r="L10" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>98184.0</v>
+        <v>98270.0</v>
       </c>
       <c r="N10" s="1">
-        <v>99334.68</v>
+        <v>99629.25</v>
       </c>
       <c r="O10" s="1">
         <v>0.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.922</v>
+        <v>93.118</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-2580.7</v>
+        <v>-2188.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.3696187389445</v>
+        <v>-1.161578073363</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
+        <v>258.22</v>
       </c>
       <c r="M11" s="1">
-        <v>185844.0</v>
+        <v>186236.0</v>
       </c>
       <c r="N11" s="1">
-        <v>185844.0</v>
+        <v>186494.22</v>
       </c>
       <c r="O11" s="1">
         <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>100000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.506</v>
+        <v>98.422</v>
       </c>
       <c r="E12" s="1">
         <v>99.636</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>99636.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1130.0</v>
+        <v>-1214.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.1341282267454</v>
+        <v>-1.2184351037778</v>
       </c>
       <c r="K12">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.05</v>
+      </c>
+      <c r="L12">
+        <v>47.95</v>
       </c>
       <c r="M12" s="1">
-        <v>98506.0</v>
+        <v>98422.0</v>
       </c>
       <c r="N12" s="1">
-        <v>100855.32</v>
+        <v>98469.95</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.174</v>
+        <v>101.093</v>
       </c>
       <c r="E13" s="1">
         <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2528.0</v>
+        <v>-2690.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.2339171010758</v>
+        <v>-1.3129893203694</v>
       </c>
       <c r="K13">
-        <v>3.76</v>
+        <v>4.09</v>
       </c>
       <c r="L13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M13" s="1">
-        <v>202348.0</v>
+        <v>202186.0</v>
       </c>
       <c r="N13" s="1">
-        <v>209874.71</v>
+        <v>210368.19</v>
       </c>
       <c r="O13" s="1">
         <v>0.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.065</v>
+        <v>100.308</v>
       </c>
       <c r="E14" s="1">
-        <v>95.549</v>
+        <v>99.983</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>191098.0</v>
+        <v>99983.0</v>
       </c>
       <c r="I14" s="1">
-        <v>7032.0</v>
+        <v>325.0</v>
       </c>
       <c r="J14" s="1">
-        <v>3.6797873342473</v>
+        <v>0.3250552593941</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L14">
-        <v>0.0</v>
+        <v>9.25</v>
       </c>
       <c r="M14" s="1">
-        <v>198130.0</v>
+        <v>100308.0</v>
       </c>
       <c r="N14" s="1">
-        <v>198130.0</v>
+        <v>100317.25</v>
       </c>
       <c r="O14" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.818</v>
+        <v>99.5</v>
       </c>
       <c r="E15" s="1">
-        <v>100.196</v>
+        <v>95.549</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>300588.0</v>
+        <v>191098.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-4134.0</v>
+        <v>7902.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.3753044033694</v>
+        <v>4.1350511256005</v>
       </c>
       <c r="K15">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>296454.0</v>
+        <v>199000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>305028.66</v>
+        <v>199000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>98.757</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>300588.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-4317.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-1.4361850772486</v>
+      </c>
+      <c r="K16">
+        <v>3.12</v>
+      </c>
+      <c r="L16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>98429.0</v>
+        <v>296271.0</v>
       </c>
       <c r="N16" s="1">
-        <v>99127.63</v>
+        <v>305620.32</v>
       </c>
       <c r="O16" s="1">
-        <v>0.45</v>
+        <v>1.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.53</v>
+        <v>98.34</v>
       </c>
       <c r="E17" s="1">
-        <v>102.98633333</v>
+        <v>99.523</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>308959.0</v>
+        <v>99523.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-4369.0</v>
+        <v>-1183.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.4141034894598</v>
+        <v>-1.1886699556886</v>
       </c>
       <c r="K17">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.21</v>
+      </c>
+      <c r="L17">
+        <v>205.48</v>
       </c>
       <c r="M17" s="1">
-        <v>304590.0</v>
+        <v>98340.0</v>
       </c>
       <c r="N17" s="1">
-        <v>313253.01</v>
+        <v>98545.48</v>
       </c>
       <c r="O17" s="1">
-        <v>1.44</v>
+        <v>0.45</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.375</v>
+        <v>100.024</v>
       </c>
       <c r="E18" s="1">
-        <v>93.94</v>
+        <v>99.762</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>187880.0</v>
+        <v>99762.0</v>
       </c>
       <c r="I18" s="1">
-        <v>4870.0</v>
+        <v>262.0</v>
       </c>
       <c r="J18" s="1">
-        <v>2.5920800510964</v>
+        <v>0.26262504761332</v>
       </c>
       <c r="K18">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="L18">
-        <v>431.51</v>
+        <v>249.66</v>
       </c>
       <c r="M18" s="1">
-        <v>192750.0</v>
+        <v>100024.0</v>
       </c>
       <c r="N18" s="1">
-        <v>193181.51</v>
+        <v>100273.66</v>
       </c>
       <c r="O18" s="1">
-        <v>0.89</v>
+        <v>0.46</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C19" s="1">
         <v>300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0</v>
+        <v>101.344</v>
       </c>
       <c r="E19" s="1">
-        <v>100.163</v>
+        <v>102.98633333</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>300489.0</v>
+        <v>308959.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-489.0</v>
+        <v>-4927.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.16273474236994</v>
+        <v>-1.5947099776993</v>
       </c>
       <c r="K19">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>320.55</v>
+        <v>3.2</v>
+      </c>
+      <c r="L19" t="s">
+        <v>68</v>
       </c>
       <c r="M19" s="1">
-        <v>300000.0</v>
+        <v>304032.0</v>
       </c>
       <c r="N19" s="1">
-        <v>300320.55</v>
+        <v>313618.64</v>
       </c>
       <c r="O19" s="1">
-        <v>1.38</v>
+        <v>1.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
         <v>70</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.2</v>
+        <v>96.462</v>
       </c>
       <c r="E20" s="1">
-        <v>92.4925</v>
+        <v>93.94</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>369970.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I20" s="1">
-        <v>6830.0</v>
+        <v>5044.0</v>
       </c>
       <c r="J20" s="1">
-        <v>1.8460956293754</v>
+        <v>2.6846923568235</v>
       </c>
       <c r="K20">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>0.29</v>
+      </c>
+      <c r="L20">
+        <v>570.55</v>
       </c>
       <c r="M20" s="1">
-        <v>376800.0</v>
+        <v>192924.0</v>
       </c>
       <c r="N20" s="1">
-        <v>378382.68</v>
+        <v>193494.55</v>
       </c>
       <c r="O20" s="1">
-        <v>1.73</v>
+        <v>0.88</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C21" s="1">
         <v>300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.886</v>
+        <v>99.953</v>
       </c>
       <c r="E21" s="1">
-        <v>95.21533333</v>
+        <v>100.163</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>285646.0</v>
+        <v>300489.0</v>
       </c>
       <c r="I21" s="1">
-        <v>2012.0</v>
+        <v>-630.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.70436834403422</v>
+        <v>-0.20965825704102</v>
       </c>
       <c r="K21">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>431.51</v>
+        <v>0.37</v>
+      </c>
+      <c r="L21" t="s">
+        <v>73</v>
       </c>
       <c r="M21" s="1">
-        <v>287658.0</v>
+        <v>299859.0</v>
       </c>
       <c r="N21" s="1">
-        <v>288089.51</v>
+        <v>300954.21</v>
       </c>
       <c r="O21" s="1">
-        <v>1.32</v>
+        <v>1.38</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
         <v>75</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>94.39</v>
+      </c>
+      <c r="E22" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>7590.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>2.0515176906236</v>
+      </c>
+      <c r="K22">
+        <v>0.44</v>
+      </c>
+      <c r="L22" t="s">
         <v>76</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>100351.0</v>
+        <v>377560.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103557.16</v>
+        <v>379327.01</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>1.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" t="s">
         <v>78</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.531</v>
+        <v>95.908</v>
       </c>
       <c r="E23" s="1">
-        <v>104.665</v>
+        <v>95.21533333</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>104665.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-2134.0</v>
+        <v>2078.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.0388859695218</v>
+        <v>0.72747386625403</v>
       </c>
       <c r="K23">
-        <v>5.18</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>0.28</v>
+      </c>
+      <c r="L23">
+        <v>848.63</v>
       </c>
       <c r="M23" s="1">
-        <v>102531.0</v>
+        <v>287724.0</v>
       </c>
       <c r="N23" s="1">
-        <v>107709.08</v>
+        <v>288572.63</v>
       </c>
       <c r="O23" s="1">
-        <v>0.49</v>
+        <v>1.32</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.353</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.817</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>100817.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-464.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.46023984050309</v>
+      </c>
+      <c r="K24">
+        <v>3.51</v>
+      </c>
+      <c r="L24" t="s">
         <v>81</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>236990.01</v>
+        <v>100353.0</v>
       </c>
       <c r="N24" s="1">
-        <v>242644.98</v>
+        <v>103867.04</v>
       </c>
       <c r="O24" s="1">
-        <v>1.11</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.542</v>
+        <v>102.634</v>
       </c>
       <c r="E25" s="1">
-        <v>89.814</v>
+        <v>104.665</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>269442.0</v>
+        <v>104665.0</v>
       </c>
       <c r="I25" s="1">
-        <v>8184.0</v>
+        <v>-2031.0</v>
       </c>
       <c r="J25" s="1">
-        <v>3.0373883804307</v>
+        <v>-1.9404767591841</v>
       </c>
       <c r="K25">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="L25">
-        <v>349.32</v>
+        <v>345.21</v>
       </c>
       <c r="M25" s="1">
-        <v>277626.0</v>
+        <v>102634.0</v>
       </c>
       <c r="N25" s="1">
-        <v>277975.32</v>
+        <v>102979.21</v>
       </c>
       <c r="O25" s="1">
-        <v>1.27</v>
+        <v>0.47</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.037</v>
+      </c>
+      <c r="E26" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>238469.42</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1770.99</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.74264868006975</v>
+      </c>
+      <c r="K26">
+        <v>2.57</v>
+      </c>
+      <c r="L26" t="s">
         <v>86</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>99018.0</v>
+        <v>236698.43</v>
       </c>
       <c r="N26" s="1">
-        <v>99113.89</v>
+        <v>242851.86</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>1.11</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.984</v>
+        <v>92.709</v>
       </c>
       <c r="E27" s="1">
-        <v>102.115</v>
+        <v>89.814</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>204230.0</v>
+        <v>269442.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-2262.0</v>
+        <v>8685.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.1075747931254</v>
+        <v>3.2233282116374</v>
       </c>
       <c r="K27">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="L27">
-        <v>843.84</v>
+        <v>468.49</v>
       </c>
       <c r="M27" s="1">
-        <v>201968.0</v>
+        <v>278127.0</v>
       </c>
       <c r="N27" s="1">
-        <v>202811.84</v>
+        <v>278595.49</v>
       </c>
       <c r="O27" s="1">
-        <v>0.93</v>
+        <v>1.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.467</v>
+        <v>99.224</v>
       </c>
       <c r="E28" s="1">
-        <v>103.013</v>
+        <v>97.966</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>309039.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-4638.0</v>
+        <v>1258.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.5007814547678</v>
+        <v>1.2841189800543</v>
       </c>
       <c r="K28">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.29</v>
+      </c>
+      <c r="L28">
+        <v>294.52</v>
       </c>
       <c r="M28" s="1">
-        <v>304401.0</v>
+        <v>99224.0</v>
       </c>
       <c r="N28" s="1">
-        <v>307362.99</v>
+        <v>99518.52</v>
       </c>
       <c r="O28" s="1">
-        <v>1.41</v>
+        <v>0.45</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
         <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.103</v>
+        <v>100.631</v>
       </c>
       <c r="E29" s="1">
-        <v>99.824</v>
+        <v>102.115</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>99824.0</v>
+        <v>102115.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-721.0</v>
+        <v>-1484.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.72227119730726</v>
+        <v>-1.4532634774519</v>
       </c>
       <c r="K29">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.7</v>
+      </c>
+      <c r="L29">
+        <v>700.0</v>
       </c>
       <c r="M29" s="1">
-        <v>99103.0</v>
+        <v>100631.0</v>
       </c>
       <c r="N29" s="1">
-        <v>101220.12</v>
+        <v>101331.0</v>
       </c>
       <c r="O29" s="1">
         <v>0.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.609</v>
+        <v>100.183</v>
       </c>
       <c r="E30" s="1">
-        <v>99.668</v>
+        <v>99.846</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99668.0</v>
+        <v>103839.84</v>
       </c>
       <c r="I30" s="1">
-        <v>-1059.0</v>
+        <v>350.48</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.0625275916041</v>
+        <v>0.33751978046191</v>
       </c>
       <c r="K30">
-        <v>0.63</v>
+        <v>0.02</v>
       </c>
       <c r="L30">
-        <v>625.34</v>
+        <v>19.95</v>
       </c>
       <c r="M30" s="1">
-        <v>98609.0</v>
+        <v>104190.32</v>
       </c>
       <c r="N30" s="1">
-        <v>99234.34</v>
+        <v>104210.27</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
         <v>300000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.27</v>
+        <v>101.388</v>
       </c>
       <c r="E31" s="1">
-        <v>96.182</v>
+        <v>103.013</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>288546.0</v>
+        <v>309039.0</v>
       </c>
       <c r="I31" s="1">
-        <v>6264.0</v>
+        <v>-4875.0</v>
       </c>
       <c r="J31" s="1">
-        <v>2.1708843650579</v>
+        <v>-1.5774708046557</v>
       </c>
       <c r="K31">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>426.37</v>
+        <v>1.3</v>
+      </c>
+      <c r="L31" t="s">
+        <v>97</v>
       </c>
       <c r="M31" s="1">
-        <v>294810.0</v>
+        <v>304164.0</v>
       </c>
       <c r="N31" s="1">
-        <v>295236.37</v>
+        <v>308049.62</v>
       </c>
       <c r="O31" s="1">
-        <v>1.35</v>
+        <v>1.41</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.05</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>99824.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-774.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.77536464176951</v>
+      </c>
+      <c r="K32">
+        <v>2.34</v>
+      </c>
+      <c r="L32" t="s">
         <v>100</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>247380.58</v>
+        <v>99050.0</v>
       </c>
       <c r="N32" s="1">
-        <v>248907.5</v>
+        <v>101385.62</v>
       </c>
       <c r="O32" s="1">
-        <v>1.14</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.406</v>
+        <v>98.646</v>
       </c>
       <c r="E33" s="1">
-        <v>99.806</v>
+        <v>99.668</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>199612.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-2800.0</v>
+        <v>-1022.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.4027212792818</v>
+        <v>-1.0254043424168</v>
       </c>
       <c r="K33">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>0.84</v>
+      </c>
+      <c r="L33">
+        <v>843.84</v>
       </c>
       <c r="M33" s="1">
-        <v>196812.0</v>
+        <v>98646.0</v>
       </c>
       <c r="N33" s="1">
-        <v>199565.42</v>
+        <v>99489.84</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>263000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.274</v>
+        <v>98.464</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>96.182</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>263000.0</v>
+        <v>288546.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-4539.38</v>
+        <v>6846.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.726</v>
+        <v>2.3725853070221</v>
       </c>
       <c r="K34">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.19</v>
+      </c>
+      <c r="L34">
+        <v>575.34</v>
       </c>
       <c r="M34" s="1">
-        <v>258460.62</v>
+        <v>295392.0</v>
       </c>
       <c r="N34" s="1">
-        <v>261097.13</v>
+        <v>295967.34</v>
       </c>
       <c r="O34" s="1">
-        <v>1.2</v>
+        <v>1.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>100000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>96.679</v>
+        <v>98.636</v>
       </c>
       <c r="E35" s="1">
-        <v>95.035</v>
+        <v>99.874</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>95035.0</v>
+        <v>250683.74</v>
       </c>
       <c r="I35" s="1">
-        <v>1644.0</v>
+        <v>-3107.38</v>
       </c>
       <c r="J35" s="1">
-        <v>1.7298889882675</v>
+        <v>-1.2395618479284</v>
       </c>
       <c r="K35">
-        <v>1.27</v>
+        <v>0.85</v>
       </c>
       <c r="L35" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="M35" s="1">
-        <v>96679.0</v>
+        <v>247576.36</v>
       </c>
       <c r="N35" s="1">
-        <v>97952.97</v>
+        <v>249709.86</v>
       </c>
       <c r="O35" s="1">
-        <v>0.45</v>
+        <v>1.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C36" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.53</v>
+        <v>98.416</v>
       </c>
       <c r="E36" s="1">
-        <v>99.96</v>
+        <v>99.806</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>99960.0</v>
+        <v>199612.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-430.0</v>
+        <v>-2780.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.43017206882753</v>
+        <v>-1.3927018415727</v>
       </c>
       <c r="K36">
-        <v>2.58</v>
+        <v>1.58</v>
       </c>
       <c r="L36" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="M36" s="1">
-        <v>99530.0</v>
+        <v>196832.0</v>
       </c>
       <c r="N36" s="1">
-        <v>102105.68</v>
+        <v>199982.68</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C37" s="1">
-        <v>136000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.667</v>
+        <v>98.4</v>
       </c>
       <c r="E37" s="1">
-        <v>99.67</v>
+        <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>135551.2</v>
+        <v>263000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>1355.92</v>
+        <v>-4208.0</v>
       </c>
       <c r="J37" s="1">
-        <v>1.0003009932778</v>
+        <v>-1.6</v>
       </c>
       <c r="K37">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>175.59</v>
+        <v>1.2</v>
+      </c>
+      <c r="L37" t="s">
+        <v>113</v>
       </c>
       <c r="M37" s="1">
-        <v>136907.12</v>
+        <v>258792.0</v>
       </c>
       <c r="N37" s="1">
-        <v>137082.71</v>
+        <v>261959.48</v>
       </c>
       <c r="O37" s="1">
-        <v>0.63</v>
+        <v>1.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.185</v>
+        <v>96.624</v>
       </c>
       <c r="E38" s="1">
-        <v>94.498</v>
+        <v>95.035</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>283494.0</v>
+        <v>95035.0</v>
       </c>
       <c r="I38" s="1">
-        <v>8061.0</v>
+        <v>1589.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.8434464221465</v>
+        <v>1.6720155732099</v>
       </c>
       <c r="K38">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>676.03</v>
+        <v>1.39</v>
+      </c>
+      <c r="L38" t="s">
+        <v>116</v>
       </c>
       <c r="M38" s="1">
-        <v>291555.0</v>
+        <v>96624.0</v>
       </c>
       <c r="N38" s="1">
-        <v>292231.03</v>
+        <v>98017.15</v>
       </c>
       <c r="O38" s="1">
-        <v>1.34</v>
+        <v>0.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C39" s="1">
         <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.001</v>
+        <v>99.447</v>
       </c>
       <c r="E39" s="1">
-        <v>98.129</v>
+        <v>99.96</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>98129.0</v>
+        <v>99960.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-128.0</v>
+        <v>-513.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.13044054255113</v>
+        <v>-0.51320528211285</v>
       </c>
       <c r="K39">
-        <v>1.79</v>
+        <v>2.8</v>
       </c>
       <c r="L39" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="M39" s="1">
-        <v>98001.0</v>
+        <v>99447.0</v>
       </c>
       <c r="N39" s="1">
-        <v>99794.15</v>
+        <v>102251.11</v>
       </c>
       <c r="O39" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.815</v>
+        <v>100.738</v>
       </c>
       <c r="E40" s="1">
-        <v>99.71</v>
+        <v>99.67</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>99710.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I40" s="1">
-        <v>-895.0</v>
+        <v>1452.48</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.89760304884164</v>
+        <v>1.0715360690278</v>
       </c>
       <c r="K40">
-        <v>0.64</v>
+        <v>0.42</v>
       </c>
       <c r="L40">
-        <v>640.07</v>
+        <v>567.29</v>
       </c>
       <c r="M40" s="1">
-        <v>98815.0</v>
+        <v>137003.68</v>
       </c>
       <c r="N40" s="1">
-        <v>99455.07</v>
+        <v>137570.97</v>
       </c>
       <c r="O40" s="1">
-        <v>0.46</v>
+        <v>0.63</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C41" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.191</v>
+        <v>97.391</v>
       </c>
       <c r="E41" s="1">
-        <v>99.772</v>
+        <v>94.498</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>299316.0</v>
+        <v>188996.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-4743.0</v>
+        <v>5786.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.5846129174518</v>
+        <v>3.0614404537662</v>
       </c>
       <c r="K41">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.25</v>
+      </c>
+      <c r="L41">
+        <v>490.41</v>
       </c>
       <c r="M41" s="1">
-        <v>294573.0</v>
+        <v>194782.0</v>
       </c>
       <c r="N41" s="1">
-        <v>297963.41</v>
+        <v>195272.41</v>
       </c>
       <c r="O41" s="1">
-        <v>1.37</v>
+        <v>0.89</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>104.066</v>
+        <v>98.123</v>
       </c>
       <c r="E42" s="1">
-        <v>106.562</v>
+        <v>98.129</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>213124.0</v>
+        <v>98129.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-4992.0</v>
+        <v>-6.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.3422983802857</v>
+        <v>-0.0061144004320843</v>
       </c>
       <c r="K42">
-        <v>3.45</v>
+        <v>1.96</v>
       </c>
       <c r="L42" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="M42" s="1">
-        <v>208132.0</v>
+        <v>98123.0</v>
       </c>
       <c r="N42" s="1">
-        <v>215033.37</v>
+        <v>100084.99</v>
       </c>
       <c r="O42" s="1">
-        <v>0.99</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C43" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.836</v>
+        <v>98.677</v>
       </c>
       <c r="E43" s="1">
-        <v>94.283</v>
+        <v>99.71</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>188566.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3106.0</v>
+        <v>-1033.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.6471686306121</v>
+        <v>-1.0360044127971</v>
       </c>
       <c r="K43">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.85</v>
+      </c>
+      <c r="L43">
+        <v>848.63</v>
       </c>
       <c r="M43" s="1">
-        <v>191672.0</v>
+        <v>98677.0</v>
       </c>
       <c r="N43" s="1">
-        <v>193774.74</v>
+        <v>99525.63</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B44" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.814</v>
+        <v>98.248</v>
       </c>
       <c r="E44" s="1">
-        <v>109.94</v>
+        <v>99.772</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>109940.0</v>
+        <v>299316.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-3126.0</v>
+        <v>-4572.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.8433691104239</v>
+        <v>-1.5274826604659</v>
       </c>
       <c r="K44">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>1.38</v>
+      </c>
+      <c r="L44" t="s">
+        <v>131</v>
       </c>
       <c r="M44" s="1">
-        <v>106814.0</v>
+        <v>294744.0</v>
       </c>
       <c r="N44" s="1">
-        <v>107553.73</v>
+        <v>298879.27</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>1.37</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B45" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.877</v>
+        <v>104.015</v>
       </c>
       <c r="E45" s="1">
-        <v>99.601</v>
+        <v>106.562</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>99601.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-724.0</v>
+        <v>-5094.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.72690033232598</v>
+        <v>-2.3901578423828</v>
       </c>
       <c r="K45">
-        <v>1.13</v>
+        <v>3.89</v>
       </c>
       <c r="L45" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>98877.0</v>
+        <v>208030.0</v>
       </c>
       <c r="N45" s="1">
-        <v>100011.25</v>
+        <v>215805.34</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>0.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.337</v>
+        <v>95.957</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>94.283</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>100000.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I46" s="1">
-        <v>337.0</v>
+        <v>3348.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.337</v>
+        <v>1.7755056584962</v>
       </c>
       <c r="K46">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>120.35</v>
+        <v>1.15</v>
+      </c>
+      <c r="L46" t="s">
+        <v>137</v>
       </c>
       <c r="M46" s="1">
-        <v>100337.0</v>
+        <v>191914.0</v>
       </c>
       <c r="N46" s="1">
-        <v>100457.35</v>
+        <v>194215.37</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.89</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>106.566</v>
+      </c>
+      <c r="E47" s="1">
+        <v>109.94</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>109940.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-3374.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-3.068946698199</v>
+      </c>
+      <c r="K47">
+        <v>1.22</v>
+      </c>
+      <c r="L47" t="s">
         <v>140</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>295923.0</v>
+        <v>106566.0</v>
       </c>
       <c r="N47" s="1">
-        <v>296901.08</v>
+        <v>107782.44</v>
       </c>
       <c r="O47" s="1">
-        <v>1.36</v>
+        <v>0.49</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B48" t="s">
         <v>142</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.849</v>
+      </c>
+      <c r="E48" s="1">
+        <v>99.601</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>99601.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-752.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-0.7550124998745</v>
+      </c>
+      <c r="K48">
+        <v>1.37</v>
+      </c>
+      <c r="L48" t="s">
         <v>143</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>182666.0</v>
+        <v>98849.0</v>
       </c>
       <c r="N48" s="1">
-        <v>183097.51</v>
+        <v>100221.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.84</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>144</v>
       </c>
       <c r="B49" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.193</v>
+        <v>99.859</v>
       </c>
       <c r="E49" s="1">
-        <v>99.92033333</v>
+        <v>99.934</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>299761.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-2182.0</v>
+        <v>-75.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.72791323754591</v>
+        <v>-0.075049532691576</v>
       </c>
       <c r="K49">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.12</v>
+      </c>
+      <c r="L49">
+        <v>124.66</v>
       </c>
       <c r="M49" s="1">
-        <v>297579.0</v>
+        <v>99859.0</v>
       </c>
       <c r="N49" s="1">
-        <v>305025.58</v>
+        <v>99983.66</v>
       </c>
       <c r="O49" s="1">
-        <v>1.4</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>146</v>
+      </c>
+      <c r="B50" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.2</v>
+        <v>100.188</v>
       </c>
       <c r="E50" s="1">
-        <v>98.32</v>
+        <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>98320.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>880.0</v>
+        <v>188.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.89503661513426</v>
+        <v>0.188</v>
       </c>
       <c r="K50">
-        <v>0.09</v>
+        <v>0.39</v>
       </c>
       <c r="L50">
-        <v>92.47</v>
+        <v>388.82</v>
       </c>
       <c r="M50" s="1">
-        <v>99200.0</v>
+        <v>100188.0</v>
       </c>
       <c r="N50" s="1">
-        <v>99292.47</v>
+        <v>100576.82</v>
       </c>
       <c r="O50" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>148</v>
+      </c>
+      <c r="B51" t="s">
         <v>149</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.606</v>
+        <v>98.687</v>
       </c>
       <c r="E51" s="1">
-        <v>99.517</v>
+        <v>97.95</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>99517.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-911.0</v>
+        <v>2211.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.9154214857763</v>
+        <v>0.7524247064829</v>
       </c>
       <c r="K51">
-        <v>2.76</v>
+        <v>0.41</v>
       </c>
       <c r="L51" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="M51" s="1">
-        <v>98606.0</v>
+        <v>296061.0</v>
       </c>
       <c r="N51" s="1">
-        <v>101370.73</v>
+        <v>297277.44</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>1.36</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C52" s="1">
         <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.304</v>
+        <v>91.467</v>
       </c>
       <c r="E52" s="1">
-        <v>99.574</v>
+        <v>91.77</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>199148.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-540.0</v>
+        <v>-606.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.27115512081467</v>
+        <v>-0.33017325923504</v>
       </c>
       <c r="K52">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="L52">
-        <v>704.79</v>
+        <v>491.1</v>
       </c>
       <c r="M52" s="1">
-        <v>198608.0</v>
+        <v>182934.0</v>
       </c>
       <c r="N52" s="1">
-        <v>199312.79</v>
+        <v>183425.1</v>
       </c>
       <c r="O52" s="1">
-        <v>0.91</v>
+        <v>0.84</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>152</v>
+      </c>
+      <c r="B53" t="s">
+        <v>153</v>
+      </c>
+      <c r="C53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.123</v>
+      </c>
+      <c r="E53" s="1">
+        <v>99.92033333</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>299761.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-2392.0</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-0.79796904867544</v>
+      </c>
+      <c r="K53">
+        <v>2.72</v>
+      </c>
+      <c r="L53" t="s">
         <v>154</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>201840.0</v>
+        <v>297369.0</v>
       </c>
       <c r="N53" s="1">
-        <v>205656.44</v>
+        <v>305530.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.94</v>
+        <v>1.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.405</v>
+        <v>99.202</v>
       </c>
       <c r="E54" s="1">
-        <v>93.412</v>
+        <v>98.32</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>93412.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I54" s="1">
-        <v>2993.0</v>
+        <v>882.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.204085128249</v>
+        <v>0.89707078925956</v>
       </c>
       <c r="K54">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="L54">
-        <v>359.59</v>
+        <v>241.44</v>
       </c>
       <c r="M54" s="1">
-        <v>96405.0</v>
+        <v>99202.0</v>
       </c>
       <c r="N54" s="1">
-        <v>96764.59</v>
+        <v>99443.44</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>90.778</v>
+        <v>98.874</v>
       </c>
       <c r="E55" s="1">
-        <v>91.432</v>
+        <v>99.517</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>91432.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-654.0</v>
+        <v>-643.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.71528567678712</v>
+        <v>-0.64612076328667</v>
       </c>
       <c r="K55">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>3.03</v>
+      </c>
+      <c r="L55" t="s">
+        <v>159</v>
       </c>
       <c r="M55" s="1">
-        <v>90778.0</v>
+        <v>98874.0</v>
       </c>
       <c r="N55" s="1">
-        <v>90922.52</v>
+        <v>101906.88</v>
       </c>
       <c r="O55" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>160</v>
+      </c>
+      <c r="B56" t="s">
         <v>161</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.249</v>
+      </c>
+      <c r="E56" s="1">
+        <v>99.574</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>199148.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-650.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-0.32639042320284</v>
+      </c>
+      <c r="K56">
+        <v>0.56</v>
+      </c>
+      <c r="L56" t="s">
         <v>162</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>100727.0</v>
+        <v>198498.0</v>
       </c>
       <c r="N56" s="1">
-        <v>102940.7</v>
+        <v>199619.92</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.91</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>163</v>
+      </c>
+      <c r="B57" t="s">
         <v>164</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.82</v>
+      </c>
+      <c r="E57" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>203598.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-1958.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-0.96169903437165</v>
+      </c>
+      <c r="K57">
+        <v>2.19</v>
+      </c>
+      <c r="L57" t="s">
         <v>165</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>99367.0</v>
+        <v>201640.0</v>
       </c>
       <c r="N57" s="1">
-        <v>101580.36</v>
+        <v>206012.6</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.94</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>166</v>
+      </c>
+      <c r="B58" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.068</v>
+        <v>96.661</v>
       </c>
       <c r="E58" s="1">
-        <v>100.426</v>
+        <v>93.412</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>100426.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-358.0</v>
+        <v>3249.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.35648138928166</v>
+        <v>3.478139853552</v>
       </c>
       <c r="K58">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>0.43</v>
+      </c>
+      <c r="L58">
+        <v>429.11</v>
       </c>
       <c r="M58" s="1">
-        <v>100068.0</v>
+        <v>96661.0</v>
       </c>
       <c r="N58" s="1">
-        <v>101567.59</v>
+        <v>97090.11</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B59" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C59" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.735</v>
+        <v>90.959</v>
       </c>
       <c r="E59" s="1">
-        <v>99.818</v>
+        <v>91.432</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>113792.52</v>
+        <v>91432.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-1234.62</v>
+        <v>-473.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.08497465387</v>
+        <v>-0.51732435033686</v>
       </c>
       <c r="K59">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>0.16</v>
+      </c>
+      <c r="L59">
+        <v>164.38</v>
       </c>
       <c r="M59" s="1">
-        <v>112557.9</v>
+        <v>90959.0</v>
       </c>
       <c r="N59" s="1">
-        <v>113697.51</v>
+        <v>91123.38</v>
       </c>
       <c r="O59" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C60" s="1">
         <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.883</v>
+        <v>101.193</v>
       </c>
       <c r="E60" s="1">
-        <v>97.224</v>
+        <v>100.539</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>97224.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I60" s="1">
-        <v>659.0</v>
+        <v>654.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.67781617707562</v>
+        <v>0.65049383821204</v>
       </c>
       <c r="K60">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>412.33</v>
+        <v>2.53</v>
+      </c>
+      <c r="L60" t="s">
+        <v>172</v>
       </c>
       <c r="M60" s="1">
-        <v>97883.0</v>
+        <v>101193.0</v>
       </c>
       <c r="N60" s="1">
-        <v>98295.33</v>
+        <v>103724.51</v>
       </c>
       <c r="O60" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" t="s">
+        <v>174</v>
+      </c>
+      <c r="C61" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.532</v>
+      </c>
+      <c r="E61" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>99956.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-424.0</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-0.42418664212253</v>
+      </c>
+      <c r="K61">
+        <v>2.44</v>
+      </c>
+      <c r="L61" t="s">
         <v>175</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>132791.4</v>
+        <v>99532.0</v>
       </c>
       <c r="N61" s="1">
-        <v>133475.94</v>
+        <v>101973.78</v>
       </c>
       <c r="O61" s="1">
-        <v>0.61</v>
+        <v>0.47</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" t="s">
         <v>177</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.052</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>100426.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-374.0</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-0.37241351841157</v>
+      </c>
+      <c r="K62">
+        <v>1.74</v>
+      </c>
+      <c r="L62" t="s">
         <v>178</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>55834.24</v>
+        <v>100052.0</v>
       </c>
       <c r="N62" s="1">
-        <v>56443.14</v>
+        <v>101795.9</v>
       </c>
       <c r="O62" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>179</v>
       </c>
       <c r="B63" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>100000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.799</v>
+        <v>98.757</v>
       </c>
       <c r="E63" s="1">
-        <v>102.154</v>
+        <v>99.818</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>102154.0</v>
+        <v>113792.52</v>
       </c>
       <c r="I63" s="1">
-        <v>-1355.0</v>
+        <v>-1209.54</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.3264287252579</v>
+        <v>-1.0629345408644</v>
       </c>
       <c r="K63">
-        <v>1.41</v>
+        <v>1.21</v>
       </c>
       <c r="L63" t="s">
         <v>181</v>
       </c>
       <c r="M63" s="1">
-        <v>100799.0</v>
+        <v>112582.98</v>
       </c>
       <c r="N63" s="1">
-        <v>102207.9</v>
+        <v>113960.35</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>182</v>
       </c>
       <c r="B64" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.86</v>
+        <v>97.807</v>
       </c>
       <c r="E64" s="1">
-        <v>99.791</v>
+        <v>97.224</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>99791.0</v>
+        <v>97224.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-931.0</v>
+        <v>583.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.93294986521831</v>
+        <v>0.59964617789846</v>
       </c>
       <c r="K64">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>0.55</v>
+      </c>
+      <c r="L64">
+        <v>551.37</v>
       </c>
       <c r="M64" s="1">
-        <v>98860.0</v>
+        <v>97807.0</v>
       </c>
       <c r="N64" s="1">
-        <v>100569.25</v>
+        <v>98358.37</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>184</v>
+      </c>
+      <c r="B65" t="s">
         <v>185</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>98.337</v>
+      </c>
+      <c r="E65" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>134997.3</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-2242.35</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.6610332206644</v>
+      </c>
+      <c r="K65">
+        <v>0.77</v>
+      </c>
+      <c r="L65" t="s">
         <v>186</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>99593.0</v>
+        <v>132754.95</v>
       </c>
       <c r="N65" s="1">
-        <v>100549.85</v>
+        <v>133793.99</v>
       </c>
       <c r="O65" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>187</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>94.102</v>
+        <v>99.692</v>
       </c>
       <c r="E66" s="1">
-        <v>94.279</v>
+        <v>99.558</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>94279.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I66" s="1">
-        <v>-177.0</v>
+        <v>75.04</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.18774064213664</v>
+        <v>0.13459490949999</v>
       </c>
       <c r="K66">
-        <v>0.36</v>
+        <v>1.34</v>
       </c>
       <c r="L66">
-        <v>359.59</v>
+        <v>747.95</v>
       </c>
       <c r="M66" s="1">
-        <v>94102.0</v>
+        <v>55827.52</v>
       </c>
       <c r="N66" s="1">
-        <v>94461.59</v>
+        <v>56575.47</v>
       </c>
       <c r="O66" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>189</v>
       </c>
       <c r="B67" t="s">
         <v>190</v>
       </c>
       <c r="C67" s="1">
         <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.187</v>
+        <v>100.891</v>
       </c>
       <c r="E67" s="1">
-        <v>104.37</v>
+        <v>102.154</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>104370.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-2183.0</v>
+        <v>-1263.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.0915972022612</v>
+        <v>-1.2363686199268</v>
       </c>
       <c r="K67">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>289.8</v>
+        <v>1.75</v>
+      </c>
+      <c r="L67" t="s">
+        <v>191</v>
       </c>
       <c r="M67" s="1">
-        <v>102187.0</v>
+        <v>100891.0</v>
       </c>
       <c r="N67" s="1">
-        <v>102476.8</v>
+        <v>102637.58</v>
       </c>
       <c r="O67" s="1">
         <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C68" s="1">
         <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.061</v>
+        <v>98.779</v>
       </c>
       <c r="E68" s="1">
-        <v>102.199</v>
+        <v>99.791</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>102199.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-1138.0</v>
+        <v>-1012.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.1135138308594</v>
+        <v>-1.0141195097754</v>
       </c>
       <c r="K68">
-        <v>3.6</v>
+        <v>1.94</v>
       </c>
       <c r="L68" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M68" s="1">
-        <v>101061.0</v>
+        <v>98779.0</v>
       </c>
       <c r="N68" s="1">
-        <v>104658.95</v>
+        <v>100716.67</v>
       </c>
       <c r="O68" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B69" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C69" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.469</v>
+        <v>99.692</v>
       </c>
       <c r="E69" s="1">
-        <v>97.63</v>
+        <v>97.614</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>195260.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-2322.0</v>
+        <v>2078.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.1891836525658</v>
+        <v>2.128793001004</v>
       </c>
       <c r="K69">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>400.68</v>
+        <v>1.07</v>
+      </c>
+      <c r="L69" t="s">
+        <v>197</v>
       </c>
       <c r="M69" s="1">
-        <v>192938.0</v>
+        <v>99692.0</v>
       </c>
       <c r="N69" s="1">
-        <v>193338.68</v>
+        <v>100758.1</v>
       </c>
       <c r="O69" s="1">
-        <v>0.89</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C70" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.899</v>
+        <v>94.052</v>
       </c>
       <c r="E70" s="1">
-        <v>99.628</v>
+        <v>94.279</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>117561.04</v>
+        <v>94279.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-2040.22</v>
+        <v>-227.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.7354558959329</v>
+        <v>-0.24077472183625</v>
       </c>
       <c r="K70">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.41</v>
+      </c>
+      <c r="L70">
+        <v>409.25</v>
       </c>
       <c r="M70" s="1">
-        <v>115520.82</v>
+        <v>94052.0</v>
       </c>
       <c r="N70" s="1">
-        <v>117569.66</v>
+        <v>94461.25</v>
       </c>
       <c r="O70" s="1">
-        <v>0.54</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B71" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C71" s="1">
         <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.121</v>
+        <v>102.257</v>
       </c>
       <c r="E71" s="1">
-        <v>97.633</v>
+        <v>104.37</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>97633.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I71" s="1">
-        <v>1488.0</v>
+        <v>-2113.0</v>
       </c>
       <c r="J71" s="1">
-        <v>1.5240748517407</v>
+        <v>-2.0245281211076</v>
       </c>
       <c r="K71">
-        <v>0.08</v>
+        <v>0.66</v>
       </c>
       <c r="L71">
-        <v>81.51</v>
+        <v>655.2</v>
       </c>
       <c r="M71" s="1">
-        <v>99121.0</v>
+        <v>102257.0</v>
       </c>
       <c r="N71" s="1">
-        <v>99202.51</v>
+        <v>102912.2</v>
       </c>
       <c r="O71" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B72" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C72" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>95.272</v>
+        <v>101.132</v>
       </c>
       <c r="E72" s="1">
-        <v>93.83333333</v>
+        <v>102.199</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>281500.0</v>
+        <v>102199.0</v>
       </c>
       <c r="I72" s="1">
-        <v>4316.0</v>
+        <v>-1067.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.533214920071</v>
+        <v>-1.0440415268251</v>
       </c>
       <c r="K72">
-        <v>0.78</v>
+        <v>3.94</v>
       </c>
       <c r="L72" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M72" s="1">
-        <v>285816.0</v>
+        <v>101132.0</v>
       </c>
       <c r="N72" s="1">
-        <v>288153.33</v>
+        <v>105067.62</v>
       </c>
       <c r="O72" s="1">
-        <v>1.32</v>
+        <v>0.48</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B73" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C73" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.639</v>
+        <v>96.803</v>
       </c>
       <c r="E73" s="1">
-        <v>94.862</v>
+        <v>97.63</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94862.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I73" s="1">
-        <v>2777.0</v>
+        <v>-1654.0</v>
       </c>
       <c r="J73" s="1">
-        <v>2.9274103434463</v>
+        <v>-0.84707569394653</v>
       </c>
       <c r="K73">
-        <v>0.74</v>
+        <v>0.33</v>
       </c>
       <c r="L73">
-        <v>740.75</v>
+        <v>658.9</v>
       </c>
       <c r="M73" s="1">
-        <v>97639.0</v>
+        <v>193606.0</v>
       </c>
       <c r="N73" s="1">
-        <v>98379.75</v>
+        <v>194264.9</v>
       </c>
       <c r="O73" s="1">
-        <v>0.45</v>
+        <v>0.89</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C74" s="1">
-        <v>300000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>94.745</v>
+        <v>97.93</v>
       </c>
       <c r="E74" s="1">
-        <v>91.856</v>
+        <v>99.628</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>275568.0</v>
+        <v>117561.04</v>
       </c>
       <c r="I74" s="1">
-        <v>8667.0</v>
+        <v>-2003.64</v>
       </c>
       <c r="J74" s="1">
-        <v>3.145140219474</v>
+        <v>-1.7043401453407</v>
       </c>
       <c r="K74">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>113.01</v>
+        <v>1.99</v>
+      </c>
+      <c r="L74" t="s">
+        <v>209</v>
       </c>
       <c r="M74" s="1">
-        <v>284235.0</v>
+        <v>115557.4</v>
       </c>
       <c r="N74" s="1">
-        <v>284348.01</v>
+        <v>117910.93</v>
       </c>
       <c r="O74" s="1">
-        <v>1.3</v>
+        <v>0.54</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.048</v>
+        <v>99.183</v>
       </c>
       <c r="E75" s="1">
-        <v>102.61</v>
+        <v>97.633</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>102610.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-1562.0</v>
+        <v>1550.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.5222687847188</v>
+        <v>1.5875779705632</v>
       </c>
       <c r="K75">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.25</v>
+      </c>
+      <c r="L75">
+        <v>250.34</v>
       </c>
       <c r="M75" s="1">
-        <v>101048.0</v>
+        <v>99183.0</v>
       </c>
       <c r="N75" s="1">
-        <v>103737.73</v>
+        <v>99433.34</v>
       </c>
       <c r="O75" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C76" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.72</v>
+        <v>95.135</v>
       </c>
       <c r="E76" s="1">
-        <v>104.115</v>
+        <v>93.83333333</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>156172.5</v>
+        <v>281500.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-3592.5</v>
+        <v>3905.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.3003409691207</v>
+        <v>1.3872113676732</v>
       </c>
       <c r="K76">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>760.27</v>
+        <v>0.91</v>
+      </c>
+      <c r="L76" t="s">
+        <v>214</v>
       </c>
       <c r="M76" s="1">
-        <v>152580.0</v>
+        <v>285405.0</v>
       </c>
       <c r="N76" s="1">
-        <v>153340.27</v>
+        <v>288129.66</v>
       </c>
       <c r="O76" s="1">
-        <v>0.7</v>
+        <v>1.32</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C77" s="1">
         <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.523</v>
+        <v>97.903</v>
       </c>
       <c r="E77" s="1">
-        <v>99.376</v>
+        <v>94.862</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>99376.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I77" s="1">
-        <v>147.0</v>
+        <v>3041.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.14792303976815</v>
+        <v>3.2057093462082</v>
       </c>
       <c r="K77">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.81</v>
+      </c>
+      <c r="L77">
+        <v>810.27</v>
       </c>
       <c r="M77" s="1">
-        <v>99523.0</v>
+        <v>97903.0</v>
       </c>
       <c r="N77" s="1">
-        <v>102232.59</v>
+        <v>98713.27</v>
       </c>
       <c r="O77" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B78" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C78" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>102.35</v>
+        <v>94.914</v>
       </c>
       <c r="E78" s="1">
-        <v>103.917</v>
+        <v>91.856</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>103917.0</v>
+        <v>275568.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-1567.0</v>
+        <v>9174.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.5079342167307</v>
+        <v>3.3291238460199</v>
       </c>
       <c r="K78">
-        <v>4.73</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.06</v>
+      </c>
+      <c r="L78">
+        <v>172.6</v>
       </c>
       <c r="M78" s="1">
-        <v>102350.0</v>
+        <v>284742.0</v>
       </c>
       <c r="N78" s="1">
-        <v>107078.08</v>
+        <v>284914.6</v>
       </c>
       <c r="O78" s="1">
-        <v>0.49</v>
+        <v>1.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>219</v>
       </c>
       <c r="B79" t="s">
         <v>220</v>
       </c>
       <c r="C79" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.626</v>
+        <v>101.218</v>
       </c>
       <c r="E79" s="1">
-        <v>101.831</v>
+        <v>102.61</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>203662.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-2410.0</v>
+        <v>-1392.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.1833331696635</v>
+        <v>-1.3565929246662</v>
       </c>
       <c r="K79">
-        <v>2.19</v>
+        <v>3.03</v>
       </c>
       <c r="L79" t="s">
         <v>221</v>
       </c>
       <c r="M79" s="1">
-        <v>201252.0</v>
+        <v>101218.0</v>
       </c>
       <c r="N79" s="1">
-        <v>205641.73</v>
+        <v>104245.4</v>
       </c>
       <c r="O79" s="1">
-        <v>0.94</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>222</v>
       </c>
       <c r="B80" t="s">
         <v>223</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>96.349</v>
+        <v>101.563</v>
       </c>
       <c r="E80" s="1">
-        <v>97.814</v>
+        <v>104.115</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>195628.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I80" s="1">
-        <v>-2930.0</v>
+        <v>-3828.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.4977406097287</v>
+        <v>-2.4511357633386</v>
       </c>
       <c r="K80">
-        <v>1.85</v>
+        <v>0.9</v>
       </c>
       <c r="L80" t="s">
         <v>224</v>
       </c>
       <c r="M80" s="1">
-        <v>192698.0</v>
+        <v>152344.5</v>
       </c>
       <c r="N80" s="1">
-        <v>196391.15</v>
+        <v>153700.66</v>
       </c>
       <c r="O80" s="1">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>225</v>
       </c>
       <c r="B81" t="s">
         <v>226</v>
       </c>
       <c r="C81" s="1">
         <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>93.983</v>
+        <v>99.501</v>
       </c>
       <c r="E81" s="1">
-        <v>91.695</v>
+        <v>99.376</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>91695.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I81" s="1">
-        <v>2288.0</v>
+        <v>125.0</v>
       </c>
       <c r="J81" s="1">
-        <v>2.4952287474781</v>
+        <v>0.12578489776204</v>
       </c>
       <c r="K81">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="L81">
-        <v>202.05</v>
+        <v>63.01</v>
       </c>
       <c r="M81" s="1">
-        <v>93983.0</v>
+        <v>99501.0</v>
       </c>
       <c r="N81" s="1">
-        <v>94185.05</v>
+        <v>99564.01</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>227</v>
       </c>
       <c r="B82" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="1">
         <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>101.563</v>
+        <v>102.213</v>
       </c>
       <c r="E82" s="1">
-        <v>103.378</v>
+        <v>103.917</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>103378.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1815.0</v>
+        <v>-1704.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.7556927005746</v>
+        <v>-1.6397702012183</v>
       </c>
       <c r="K82">
-        <v>3.79</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.24</v>
+      </c>
+      <c r="L82">
+        <v>240.41</v>
       </c>
       <c r="M82" s="1">
-        <v>101563.0</v>
+        <v>102213.0</v>
       </c>
       <c r="N82" s="1">
-        <v>105354.78</v>
+        <v>102453.41</v>
       </c>
       <c r="O82" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>229</v>
+      </c>
+      <c r="B83" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="C83" s="1">
         <v>200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.38</v>
+        <v>100.522</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0825</v>
+        <v>101.831</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>200165.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1405.0</v>
+        <v>-2618.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.70192091524492</v>
+        <v>-1.2854631693689</v>
       </c>
       <c r="K83">
-        <v>1.55</v>
+        <v>2.48</v>
       </c>
       <c r="L83" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="M83" s="1">
-        <v>198760.0</v>
+        <v>201044.0</v>
       </c>
       <c r="N83" s="1">
-        <v>201864.11</v>
+        <v>206009.75</v>
       </c>
       <c r="O83" s="1">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>232</v>
+      </c>
+      <c r="B84" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C84" s="1">
         <v>200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.946</v>
+        <v>96.411</v>
       </c>
       <c r="E84" s="1">
-        <v>99.868</v>
+        <v>97.814</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199736.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1844.0</v>
+        <v>-2806.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.92321864861617</v>
+        <v>-1.4343550003067</v>
       </c>
       <c r="K84">
-        <v>0.27</v>
+        <v>0.01</v>
       </c>
       <c r="L84">
-        <v>546.58</v>
+        <v>10.96</v>
       </c>
       <c r="M84" s="1">
-        <v>197892.0</v>
+        <v>192822.0</v>
       </c>
       <c r="N84" s="1">
-        <v>198438.58</v>
+        <v>192832.96</v>
       </c>
       <c r="O84" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>234</v>
+      </c>
+      <c r="B85" t="s">
         <v>235</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>121000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.171</v>
+        <v>94.255</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>91.695</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>121000.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I85" s="1">
-        <v>206.91</v>
+        <v>2560.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.171</v>
+        <v>2.7918643328426</v>
       </c>
       <c r="K85">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="L85">
-        <v>244.45</v>
+        <v>221.92</v>
       </c>
       <c r="M85" s="1">
-        <v>121206.91</v>
+        <v>94255.0</v>
       </c>
       <c r="N85" s="1">
-        <v>121451.36</v>
+        <v>94476.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>236</v>
+      </c>
+      <c r="B86" t="s">
         <v>237</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.056</v>
+        <v>101.591</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>103.378</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>250000.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-2360.0</v>
+        <v>-1787.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.944</v>
+        <v>-1.7286076341194</v>
       </c>
       <c r="K86">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.11</v>
+      </c>
+      <c r="L86">
+        <v>109.59</v>
       </c>
       <c r="M86" s="1">
-        <v>247640.0</v>
+        <v>101591.0</v>
       </c>
       <c r="N86" s="1">
-        <v>250359.07</v>
+        <v>101700.59</v>
       </c>
       <c r="O86" s="1">
-        <v>1.15</v>
+        <v>0.46</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B87" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C87" s="1">
         <v>200000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>95.851</v>
+        <v>99.511</v>
       </c>
       <c r="E87" s="1">
-        <v>94.556</v>
+        <v>100.0825</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>189112.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I87" s="1">
-        <v>2590.0</v>
+        <v>-1143.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.3695587799822</v>
+        <v>-0.57102890115655</v>
       </c>
       <c r="K87">
-        <v>1.04</v>
+        <v>1.77</v>
       </c>
       <c r="L87" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="M87" s="1">
-        <v>191702.0</v>
+        <v>199022.0</v>
       </c>
       <c r="N87" s="1">
-        <v>193791.04</v>
+        <v>202563.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B88" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.456</v>
+        <v>98.805</v>
       </c>
       <c r="E88" s="1">
-        <v>97.977</v>
+        <v>99.868</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>97977.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I88" s="1">
-        <v>479.0</v>
+        <v>-2126.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.48889024975249</v>
+        <v>-1.0644050146193</v>
       </c>
       <c r="K88">
-        <v>0.08</v>
+        <v>0.48</v>
       </c>
       <c r="L88">
-        <v>84.59</v>
+        <v>963.7</v>
       </c>
       <c r="M88" s="1">
-        <v>98456.0</v>
+        <v>197610.0</v>
       </c>
       <c r="N88" s="1">
-        <v>98540.59</v>
+        <v>198573.7</v>
       </c>
       <c r="O88" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B89" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>102.39</v>
+        <v>99.866</v>
       </c>
       <c r="E89" s="1">
-        <v>104.882</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>314646.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-7476.0</v>
+        <v>-162.14</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.376003508705</v>
+        <v>-0.134</v>
       </c>
       <c r="K89">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.51</v>
+      </c>
+      <c r="L89">
+        <v>617.56</v>
       </c>
       <c r="M89" s="1">
-        <v>307170.0</v>
+        <v>120837.86</v>
       </c>
       <c r="N89" s="1">
-        <v>313934.57</v>
+        <v>121455.42</v>
       </c>
       <c r="O89" s="1">
-        <v>1.44</v>
+        <v>0.56</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B90" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C90" s="1">
-        <v>100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.461</v>
+        <v>99.005</v>
       </c>
       <c r="E90" s="1">
-        <v>99.612</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>99612.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-1151.0</v>
+        <v>-2487.5</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.1554832751074</v>
+        <v>-0.995</v>
       </c>
       <c r="K90">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>590.75</v>
+        <v>1.31</v>
+      </c>
+      <c r="L90" t="s">
+        <v>247</v>
       </c>
       <c r="M90" s="1">
-        <v>98461.0</v>
+        <v>247512.5</v>
       </c>
       <c r="N90" s="1">
-        <v>99051.75</v>
+        <v>250798.86</v>
       </c>
       <c r="O90" s="1">
-        <v>0.45</v>
+        <v>1.15</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B91" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.462</v>
+        <v>95.969</v>
       </c>
       <c r="E91" s="1">
-        <v>102.875</v>
+        <v>94.556</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>205750.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-2826.0</v>
+        <v>2826.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.3735115431349</v>
+        <v>1.4943525529845</v>
       </c>
       <c r="K91">
-        <v>2.43</v>
+        <v>1.14</v>
       </c>
       <c r="L91" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="M91" s="1">
-        <v>202924.0</v>
+        <v>191938.0</v>
       </c>
       <c r="N91" s="1">
-        <v>207791.47</v>
+        <v>194225.67</v>
       </c>
       <c r="O91" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B92" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C92" s="1">
         <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>96.92</v>
+        <v>98.148</v>
       </c>
       <c r="E92" s="1">
-        <v>94.517</v>
+        <v>97.977</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>94517.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2403.0</v>
+        <v>171.0</v>
       </c>
       <c r="J92" s="1">
-        <v>2.5423997799338</v>
+        <v>0.17453075721853</v>
       </c>
       <c r="K92">
-        <v>0.61</v>
+        <v>0.27</v>
       </c>
       <c r="L92">
-        <v>605.8</v>
+        <v>273.29</v>
       </c>
       <c r="M92" s="1">
-        <v>96920.0</v>
+        <v>98148.0</v>
       </c>
       <c r="N92" s="1">
-        <v>97525.8</v>
+        <v>98421.29</v>
       </c>
       <c r="O92" s="1">
         <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>253</v>
+      </c>
+      <c r="B93" t="s">
+        <v>254</v>
+      </c>
+      <c r="C93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>102.376</v>
+      </c>
+      <c r="E93" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>314646.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-7518.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-2.3893518430236</v>
+      </c>
+      <c r="K93">
+        <v>2.64</v>
+      </c>
+      <c r="L93" t="s">
         <v>255</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>206254.0</v>
+        <v>307128.0</v>
       </c>
       <c r="N93" s="1">
-        <v>206525.23</v>
+        <v>315039.78</v>
       </c>
       <c r="O93" s="1">
-        <v>0.95</v>
+        <v>1.44</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>256</v>
+      </c>
+      <c r="B94" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>101.925</v>
+        <v>98.379</v>
       </c>
       <c r="E94" s="1">
-        <v>103.59</v>
+        <v>99.612</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>103590.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1665.0</v>
+        <v>-1233.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.6072980017376</v>
+        <v>-1.2378026743766</v>
       </c>
       <c r="K94">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>0.84</v>
+      </c>
+      <c r="L94">
+        <v>839.04</v>
       </c>
       <c r="M94" s="1">
-        <v>101925.0</v>
+        <v>98379.0</v>
       </c>
       <c r="N94" s="1">
-        <v>103078.08</v>
+        <v>99218.04</v>
       </c>
       <c r="O94" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B95" t="s">
+        <v>259</v>
+      </c>
+      <c r="C95" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>101.326</v>
+      </c>
+      <c r="E95" s="1">
+        <v>102.875</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>205750.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-3098.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-1.5057108140948</v>
+      </c>
+      <c r="K95">
+        <v>2.76</v>
+      </c>
+      <c r="L95" t="s">
         <v>260</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>99679.0</v>
+        <v>202652.0</v>
       </c>
       <c r="N95" s="1">
-        <v>100088.25</v>
+        <v>208179.08</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.95</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>261</v>
+      </c>
+      <c r="B96" t="s">
         <v>262</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.015</v>
+        <v>97.314</v>
       </c>
       <c r="E96" s="1">
-        <v>98.38833333</v>
+        <v>94.517</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>295165.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1120.0</v>
+        <v>2797.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.37944878288415</v>
+        <v>2.9592560068559</v>
       </c>
       <c r="K96">
-        <v>2.23</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.69</v>
+      </c>
+      <c r="L96">
+        <v>688.67</v>
       </c>
       <c r="M96" s="1">
-        <v>294045.0</v>
+        <v>97314.0</v>
       </c>
       <c r="N96" s="1">
-        <v>300743.63</v>
+        <v>98002.67</v>
       </c>
       <c r="O96" s="1">
-        <v>1.38</v>
+        <v>0.45</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>263</v>
+      </c>
+      <c r="B97" t="s">
+        <v>264</v>
+      </c>
+      <c r="C97" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>103.188</v>
+      </c>
+      <c r="E97" s="1">
+        <v>105.38</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>210760.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-4384.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-2.0800910988802</v>
+      </c>
+      <c r="K97">
+        <v>0.57</v>
+      </c>
+      <c r="L97" t="s">
         <v>265</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>341962.18</v>
+        <v>206376.0</v>
       </c>
       <c r="N97" s="1">
-        <v>349211.59</v>
+        <v>207521.21</v>
       </c>
       <c r="O97" s="1">
-        <v>1.6</v>
+        <v>0.95</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B98" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C98" s="1">
         <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.218</v>
+        <v>101.826</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>103.59</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>100000.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-782.0</v>
+        <v>-1764.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.782</v>
+        <v>-1.7028670721112</v>
       </c>
       <c r="K98">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>230.89</v>
+        <v>1.52</v>
+      </c>
+      <c r="L98" t="s">
+        <v>268</v>
       </c>
       <c r="M98" s="1">
-        <v>99218.0</v>
+        <v>101826.0</v>
       </c>
       <c r="N98" s="1">
-        <v>99448.89</v>
+        <v>103346.55</v>
       </c>
       <c r="O98" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>269</v>
+      </c>
+      <c r="B99" t="s">
         <v>270</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>103.362</v>
+        <v>99.515</v>
       </c>
       <c r="E99" s="1">
-        <v>105.50275</v>
+        <v>96.515</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>422011.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-8563.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.0290940283547</v>
+        <v>3.1083251308087</v>
       </c>
       <c r="K99">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>0.46</v>
+      </c>
+      <c r="L99">
+        <v>458.9</v>
       </c>
       <c r="M99" s="1">
-        <v>413448.0</v>
+        <v>99515.0</v>
       </c>
       <c r="N99" s="1">
-        <v>417756.22</v>
+        <v>99973.9</v>
       </c>
       <c r="O99" s="1">
-        <v>1.91</v>
+        <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B100" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C100" s="1">
         <v>300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>94.298</v>
+        <v>97.979</v>
       </c>
       <c r="E100" s="1">
-        <v>91.548</v>
+        <v>98.38833333</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>274644.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I100" s="1">
-        <v>8250.0</v>
+        <v>-1228.0</v>
       </c>
       <c r="J100" s="1">
-        <v>3.0038886704243</v>
+        <v>-0.41603848694798</v>
       </c>
       <c r="K100">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>930.82</v>
+        <v>2.43</v>
+      </c>
+      <c r="L100" t="s">
+        <v>273</v>
       </c>
       <c r="M100" s="1">
-        <v>282894.0</v>
+        <v>293937.0</v>
       </c>
       <c r="N100" s="1">
-        <v>283824.82</v>
+        <v>301231.52</v>
       </c>
       <c r="O100" s="1">
-        <v>1.3</v>
+        <v>1.38</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>274</v>
+      </c>
+      <c r="B101" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.308</v>
+        <v>99.09</v>
       </c>
       <c r="E101" s="1">
-        <v>88.429</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>88429.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>1879.0</v>
+        <v>-910.0</v>
       </c>
       <c r="J101" s="1">
-        <v>2.1248685386016</v>
+        <v>-0.91</v>
       </c>
       <c r="K101">
-        <v>0.07</v>
+        <v>0.46</v>
       </c>
       <c r="L101">
-        <v>71.92</v>
+        <v>461.78</v>
       </c>
       <c r="M101" s="1">
-        <v>90308.0</v>
+        <v>99090.0</v>
       </c>
       <c r="N101" s="1">
-        <v>90379.92</v>
+        <v>99551.78</v>
       </c>
       <c r="O101" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>276</v>
+      </c>
+      <c r="B102" t="s">
         <v>277</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>103.209</v>
+      </c>
+      <c r="E102" s="1">
+        <v>105.50275</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>422011.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-9175.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-2.1741139448972</v>
+      </c>
+      <c r="K102">
+        <v>1.44</v>
+      </c>
+      <c r="L102" t="s">
         <v>278</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>101748.0</v>
+        <v>412836.0</v>
       </c>
       <c r="N102" s="1">
-        <v>106666.49</v>
+        <v>418614.08</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>1.91</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>279</v>
+      </c>
+      <c r="B103" t="s">
         <v>280</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>94.417</v>
+      </c>
+      <c r="E103" s="1">
+        <v>91.548</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>274644.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>8607.0</v>
+      </c>
+      <c r="J103" s="1">
+        <v>3.1338751256172</v>
+      </c>
+      <c r="K103">
+        <v>0.34</v>
+      </c>
+      <c r="L103" t="s">
         <v>281</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>99237.0</v>
+        <v>283251.0</v>
       </c>
       <c r="N103" s="1">
-        <v>101836.32</v>
+        <v>284271.21</v>
       </c>
       <c r="O103" s="1">
-        <v>0.47</v>
+        <v>1.3</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>282</v>
+      </c>
+      <c r="B104" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.629</v>
+        <v>90.437</v>
       </c>
       <c r="E104" s="1">
-        <v>99.918</v>
+        <v>88.429</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99918.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-1289.0</v>
+        <v>2008.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.2900578474349</v>
+        <v>2.270748283934</v>
       </c>
       <c r="K104">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.08</v>
+      </c>
+      <c r="L104">
+        <v>81.85</v>
       </c>
       <c r="M104" s="1">
-        <v>98629.0</v>
+        <v>90437.0</v>
       </c>
       <c r="N104" s="1">
-        <v>101039.27</v>
+        <v>90518.85</v>
       </c>
       <c r="O104" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>284</v>
+      </c>
+      <c r="B105" t="s">
+        <v>285</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>101.737</v>
+      </c>
+      <c r="E105" s="1">
+        <v>104.501</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>104501.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-2764.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-2.6449507660214</v>
+      </c>
+      <c r="K105">
+        <v>5.35</v>
+      </c>
+      <c r="L105" t="s">
         <v>286</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>151222.5</v>
+        <v>101737.0</v>
       </c>
       <c r="N105" s="1">
-        <v>154181.4</v>
+        <v>107082.55</v>
       </c>
       <c r="O105" s="1">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>287</v>
+      </c>
+      <c r="B106" t="s">
+        <v>288</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.206</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>99903.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-697.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-0.69767674644405</v>
+      </c>
+      <c r="K106">
+        <v>2.83</v>
+      </c>
+      <c r="L106" t="s">
         <v>289</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>112939.8</v>
+        <v>99206.0</v>
       </c>
       <c r="N106" s="1">
-        <v>114710.7</v>
+        <v>102033.74</v>
       </c>
       <c r="O106" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B107" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.505</v>
+        <v>100.052</v>
       </c>
       <c r="E107" s="1">
-        <v>97.523</v>
+        <v>99.958</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>97523.0</v>
+        <v>102956.74</v>
       </c>
       <c r="I107" s="1">
-        <v>982.0</v>
+        <v>96.82</v>
       </c>
       <c r="J107" s="1">
-        <v>1.0069419521549</v>
+        <v>0.094039496588567</v>
       </c>
       <c r="K107">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="L107">
-        <v>89.04</v>
+        <v>74.08</v>
       </c>
       <c r="M107" s="1">
-        <v>98505.0</v>
+        <v>103053.56</v>
       </c>
       <c r="N107" s="1">
-        <v>98594.04</v>
+        <v>103127.64</v>
       </c>
       <c r="O107" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>292</v>
+      </c>
+      <c r="B108" t="s">
+        <v>293</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>98.724</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.918</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>99918.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-1194.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-1.1949798835045</v>
+      </c>
+      <c r="K108">
+        <v>2.64</v>
+      </c>
+      <c r="L108" t="s">
         <v>294</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>201484.0</v>
+        <v>98724.0</v>
       </c>
       <c r="N108" s="1">
-        <v>207662.77</v>
+        <v>101362.7</v>
       </c>
       <c r="O108" s="1">
-        <v>0.95</v>
+        <v>0.46</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>295</v>
+      </c>
+      <c r="B109" t="s">
+        <v>296</v>
+      </c>
+      <c r="C109" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="E109" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>151996.5</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-928.5</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.61086932922798</v>
+      </c>
+      <c r="K109">
+        <v>2.27</v>
+      </c>
+      <c r="L109" t="s">
         <v>297</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>97110.0</v>
+        <v>151068.0</v>
       </c>
       <c r="N109" s="1">
-        <v>97812.43</v>
+        <v>154473.82</v>
       </c>
       <c r="O109" s="1">
-        <v>0.45</v>
+        <v>0.71</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>298</v>
+      </c>
+      <c r="B110" t="s">
         <v>299</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.894</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.889</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>113873.46</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-1134.3</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.9961056773018</v>
+      </c>
+      <c r="K110">
+        <v>1.76</v>
+      </c>
+      <c r="L110" t="s">
         <v>300</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>99501.0</v>
+        <v>112739.16</v>
       </c>
       <c r="N110" s="1">
-        <v>99650.66</v>
+        <v>114747.82</v>
       </c>
       <c r="O110" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>301</v>
       </c>
       <c r="B111" t="s">
         <v>302</v>
       </c>
       <c r="C111" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.345</v>
+        <v>98.471</v>
       </c>
       <c r="E111" s="1">
-        <v>101.496</v>
+        <v>97.523</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>202992.0</v>
+        <v>97523.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2302.0</v>
+        <v>948.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.1340348388114</v>
+        <v>0.97207838151</v>
       </c>
       <c r="K111">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.29</v>
+      </c>
+      <c r="L111">
+        <v>287.67</v>
       </c>
       <c r="M111" s="1">
-        <v>200690.0</v>
+        <v>98471.0</v>
       </c>
       <c r="N111" s="1">
-        <v>205765.34</v>
+        <v>98758.67</v>
       </c>
       <c r="O111" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>303</v>
+      </c>
+      <c r="B112" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.491</v>
+        <v>100.691</v>
       </c>
       <c r="E112" s="1">
-        <v>101.276</v>
+        <v>101.936</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>202552.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-1570.0</v>
+        <v>-2490.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.77510960148505</v>
+        <v>-1.2213545754199</v>
       </c>
       <c r="K112">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>998.63</v>
+        <v>3.4</v>
+      </c>
+      <c r="L112" t="s">
+        <v>305</v>
       </c>
       <c r="M112" s="1">
-        <v>200982.0</v>
+        <v>201382.0</v>
       </c>
       <c r="N112" s="1">
-        <v>201980.63</v>
+        <v>208176.52</v>
       </c>
       <c r="O112" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>306</v>
       </c>
       <c r="B113" t="s">
         <v>307</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.294</v>
+        <v>97.321</v>
       </c>
       <c r="E113" s="1">
-        <v>101.62</v>
+        <v>95.676</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>304860.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-3978.0</v>
+        <v>1645.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.3048612477859</v>
+        <v>1.7193444541996</v>
       </c>
       <c r="K113">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.87</v>
+      </c>
+      <c r="L113">
+        <v>873.61</v>
       </c>
       <c r="M113" s="1">
-        <v>300882.0</v>
+        <v>97321.0</v>
       </c>
       <c r="N113" s="1">
-        <v>305410.77</v>
+        <v>98194.61</v>
       </c>
       <c r="O113" s="1">
-        <v>1.4</v>
+        <v>0.45</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>308</v>
+      </c>
+      <c r="B114" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="C114" s="1">
         <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.501</v>
+        <v>99.935</v>
       </c>
       <c r="E114" s="1">
-        <v>101.83</v>
+        <v>99.878</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>203660.0</v>
+        <v>199756.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2658.0</v>
+        <v>114.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.3051163704213</v>
+        <v>0.05706962494243</v>
       </c>
       <c r="K114">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.07</v>
+      </c>
+      <c r="L114">
+        <v>131.51</v>
       </c>
       <c r="M114" s="1">
-        <v>201002.0</v>
+        <v>199870.0</v>
       </c>
       <c r="N114" s="1">
-        <v>208848.58</v>
+        <v>200001.51</v>
       </c>
       <c r="O114" s="1">
-        <v>0.96</v>
+        <v>0.91</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B115" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>93.273</v>
+        <v>99.649</v>
       </c>
       <c r="E115" s="1">
-        <v>94.848</v>
+        <v>99.2</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>94848.0</v>
+        <v>99200.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1575.0</v>
+        <v>449.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.6605516194332</v>
+        <v>0.45262096774194</v>
       </c>
       <c r="K115">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="L115">
-        <v>78.08</v>
+        <v>378.08</v>
       </c>
       <c r="M115" s="1">
-        <v>93273.0</v>
+        <v>99649.0</v>
       </c>
       <c r="N115" s="1">
-        <v>93351.08</v>
+        <v>100027.08</v>
       </c>
       <c r="O115" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B116" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C116" s="1">
         <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.522</v>
+        <v>100.457</v>
       </c>
       <c r="E116" s="1">
-        <v>96.638</v>
+        <v>101.496</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>193276.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I116" s="1">
-        <v>3768.0</v>
+        <v>-2078.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.9495436577744</v>
+        <v>-1.0236856624892</v>
       </c>
       <c r="K116">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>82.19</v>
+        <v>2.84</v>
+      </c>
+      <c r="L116" t="s">
+        <v>314</v>
       </c>
       <c r="M116" s="1">
-        <v>197044.0</v>
+        <v>200914.0</v>
       </c>
       <c r="N116" s="1">
-        <v>197126.19</v>
+        <v>206585.23</v>
       </c>
       <c r="O116" s="1">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>315</v>
+      </c>
+      <c r="B117" t="s">
         <v>316</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.402</v>
+      </c>
+      <c r="E117" s="1">
+        <v>101.276</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>202552.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1748.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-0.8629882696789</v>
+      </c>
+      <c r="K117">
+        <v>0.77</v>
+      </c>
+      <c r="L117" t="s">
         <v>317</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>100059.0</v>
+        <v>200804.0</v>
       </c>
       <c r="N117" s="1">
-        <v>102382.97</v>
+        <v>202338.93</v>
       </c>
       <c r="O117" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>318</v>
+      </c>
+      <c r="B118" t="s">
         <v>319</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.248</v>
+      </c>
+      <c r="E118" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-4116.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-1.3501279275733</v>
+      </c>
+      <c r="K118">
+        <v>1.8</v>
+      </c>
+      <c r="L118" t="s">
         <v>320</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>101011.0</v>
+        <v>300744.0</v>
       </c>
       <c r="N118" s="1">
-        <v>103197.3</v>
+        <v>306136.81</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>1.4</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>321</v>
+      </c>
+      <c r="B119" t="s">
         <v>322</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>95.169</v>
+        <v>100.303</v>
       </c>
       <c r="E119" s="1">
-        <v>92.67</v>
+        <v>101.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>92670.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I119" s="1">
-        <v>2499.0</v>
+        <v>-3054.0</v>
       </c>
       <c r="J119" s="1">
-        <v>2.6966655875688</v>
+        <v>-1.4995580870078</v>
       </c>
       <c r="K119">
-        <v>0.04</v>
+        <v>0.24</v>
       </c>
       <c r="L119">
-        <v>40.41</v>
+        <v>482.19</v>
       </c>
       <c r="M119" s="1">
-        <v>95169.0</v>
+        <v>200606.0</v>
       </c>
       <c r="N119" s="1">
-        <v>95209.41</v>
+        <v>201088.19</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.92</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>323</v>
+      </c>
+      <c r="B120" t="s">
         <v>324</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>95.055</v>
+        <v>93.238</v>
       </c>
       <c r="E120" s="1">
-        <v>94.041</v>
+        <v>94.848</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>188082.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I120" s="1">
-        <v>2028.0</v>
+        <v>-1610.0</v>
       </c>
       <c r="J120" s="1">
-        <v>1.0782531023702</v>
+        <v>-1.6974527665317</v>
       </c>
       <c r="K120">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="L120">
-        <v>143.15</v>
+        <v>197.26</v>
       </c>
       <c r="M120" s="1">
-        <v>190110.0</v>
+        <v>93238.0</v>
       </c>
       <c r="N120" s="1">
-        <v>190253.15</v>
+        <v>93435.26</v>
       </c>
       <c r="O120" s="1">
-        <v>0.87</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>325</v>
+      </c>
+      <c r="B121" t="s">
         <v>326</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.08</v>
+        <v>98.602</v>
       </c>
       <c r="E121" s="1">
-        <v>96.744</v>
+        <v>96.638</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>96744.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1336.0</v>
+        <v>3928.0</v>
       </c>
       <c r="J121" s="1">
-        <v>1.3809641941619</v>
+        <v>2.0323268279559</v>
       </c>
       <c r="K121">
-        <v>0.99</v>
+        <v>0.14</v>
       </c>
       <c r="L121">
-        <v>986.99</v>
+        <v>280.82</v>
       </c>
       <c r="M121" s="1">
-        <v>98080.0</v>
+        <v>197204.0</v>
       </c>
       <c r="N121" s="1">
-        <v>99066.99</v>
+        <v>197484.82</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>327</v>
+      </c>
+      <c r="B122" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.234</v>
+        <v>100.132</v>
       </c>
       <c r="E122" s="1">
-        <v>98.5</v>
+        <v>100.978</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>98500.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-266.0</v>
+        <v>-846.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.27005076142132</v>
+        <v>-0.83780625482778</v>
       </c>
       <c r="K122">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>416.44</v>
+        <v>2.61</v>
+      </c>
+      <c r="L122" t="s">
+        <v>329</v>
       </c>
       <c r="M122" s="1">
-        <v>98234.0</v>
+        <v>100132.0</v>
       </c>
       <c r="N122" s="1">
-        <v>98650.44</v>
+        <v>102743.99</v>
       </c>
       <c r="O122" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>330</v>
       </c>
       <c r="B123" t="s">
         <v>331</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>108.044</v>
+        <v>100.864</v>
       </c>
       <c r="E123" s="1">
-        <v>113.89</v>
+        <v>102.269</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>113890.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-5846.0</v>
+        <v>-1405.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-5.1330230924576</v>
+        <v>-1.3738278461704</v>
       </c>
       <c r="K123">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>934.25</v>
+        <v>2.46</v>
+      </c>
+      <c r="L123" t="s">
+        <v>332</v>
       </c>
       <c r="M123" s="1">
-        <v>108044.0</v>
+        <v>100864.0</v>
       </c>
       <c r="N123" s="1">
-        <v>108978.25</v>
+        <v>103328.38</v>
       </c>
       <c r="O123" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B124" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C124" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.69</v>
+        <v>95.306</v>
       </c>
       <c r="E124" s="1">
-        <v>99.871</v>
+        <v>92.67</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>199742.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-2362.0</v>
+        <v>2636.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.1825254578406</v>
+        <v>2.8445019963311</v>
       </c>
       <c r="K124">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.06</v>
+      </c>
+      <c r="L124">
+        <v>60.27</v>
       </c>
       <c r="M124" s="1">
-        <v>197380.0</v>
+        <v>95306.0</v>
       </c>
       <c r="N124" s="1">
-        <v>198938.22</v>
+        <v>95366.27</v>
       </c>
       <c r="O124" s="1">
-        <v>0.91</v>
+        <v>0.44</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>335</v>
       </c>
       <c r="B125" t="s">
         <v>336</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.195</v>
+        <v>95.138</v>
       </c>
       <c r="E125" s="1">
-        <v>95.09</v>
+        <v>94.041</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>95090.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I125" s="1">
-        <v>105.0</v>
+        <v>2194.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.11042170575245</v>
+        <v>1.1665124785998</v>
       </c>
       <c r="K125">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="L125">
-        <v>41.1</v>
+        <v>361.64</v>
       </c>
       <c r="M125" s="1">
-        <v>95195.0</v>
+        <v>190276.0</v>
       </c>
       <c r="N125" s="1">
-        <v>95236.1</v>
+        <v>190637.64</v>
       </c>
       <c r="O125" s="1">
-        <v>0.44</v>
+        <v>0.87</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>337</v>
       </c>
       <c r="B126" t="s">
         <v>338</v>
       </c>
       <c r="C126" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.091</v>
+        <v>98.177</v>
       </c>
       <c r="E126" s="1">
-        <v>101.97933333</v>
+        <v>96.744</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>305938.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-5665.0</v>
+        <v>1433.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.8516823670155</v>
+        <v>1.4812288100554</v>
       </c>
       <c r="K126">
-        <v>2.06</v>
+        <v>1.1</v>
       </c>
       <c r="L126" t="s">
         <v>339</v>
       </c>
       <c r="M126" s="1">
-        <v>300273.0</v>
+        <v>98177.0</v>
       </c>
       <c r="N126" s="1">
-        <v>306457.93</v>
+        <v>99273.23</v>
       </c>
       <c r="O126" s="1">
-        <v>1.4</v>
+        <v>0.45</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>340</v>
       </c>
       <c r="B127" t="s">
         <v>341</v>
       </c>
       <c r="C127" s="1">
-        <v>238000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.585</v>
+        <v>98.421</v>
       </c>
       <c r="E127" s="1">
-        <v>99.778</v>
+        <v>98.5</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>237471.64</v>
+        <v>98500.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-2839.34</v>
+        <v>-79.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.1956543526629</v>
+        <v>-0.080203045685279</v>
       </c>
       <c r="K127">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.61</v>
+      </c>
+      <c r="L127">
+        <v>605.14</v>
       </c>
       <c r="M127" s="1">
-        <v>234632.3</v>
+        <v>98421.0</v>
       </c>
       <c r="N127" s="1">
-        <v>236300.75</v>
+        <v>99026.14</v>
       </c>
       <c r="O127" s="1">
-        <v>1.08</v>
+        <v>0.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>342</v>
+      </c>
+      <c r="B128" t="s">
         <v>343</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>107.644</v>
+      </c>
+      <c r="E128" s="1">
+        <v>113.89</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>113890.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-6246.0</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-5.4842391781544</v>
+      </c>
+      <c r="K128">
+        <v>1.55</v>
+      </c>
+      <c r="L128" t="s">
         <v>344</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>199954.0</v>
+        <v>107644.0</v>
       </c>
       <c r="N128" s="1">
-        <v>204688.25</v>
+        <v>109194.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.94</v>
+        <v>0.5</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>345</v>
+      </c>
+      <c r="B129" t="s">
         <v>346</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-2298.0</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-1.1504841245206</v>
+      </c>
+      <c r="K129">
+        <v>1.03</v>
+      </c>
+      <c r="L129" t="s">
         <v>347</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>203905.35</v>
+        <v>197444.0</v>
       </c>
       <c r="N129" s="1">
-        <v>208167.28</v>
+        <v>199498.79</v>
       </c>
       <c r="O129" s="1">
-        <v>0.95</v>
+        <v>0.91</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>348</v>
+      </c>
+      <c r="B130" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="C130" s="1">
         <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.457</v>
+        <v>95.278</v>
       </c>
       <c r="E130" s="1">
-        <v>97.192</v>
+        <v>95.09</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>97192.0</v>
+        <v>95090.0</v>
       </c>
       <c r="I130" s="1">
-        <v>265.0</v>
+        <v>188.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.2726561856943</v>
+        <v>0.19770743506152</v>
       </c>
       <c r="K130">
-        <v>0.37</v>
+        <v>0.12</v>
       </c>
       <c r="L130">
-        <v>369.86</v>
+        <v>120.55</v>
       </c>
       <c r="M130" s="1">
-        <v>97457.0</v>
+        <v>95278.0</v>
       </c>
       <c r="N130" s="1">
-        <v>97826.86</v>
+        <v>95398.55</v>
       </c>
       <c r="O130" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>350</v>
+      </c>
+      <c r="B131" t="s">
         <v>351</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E131" s="1">
+        <v>101.97933333</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>305938.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-5188.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-1.6957684236675</v>
+      </c>
+      <c r="K131">
+        <v>2.34</v>
+      </c>
+      <c r="L131" t="s">
         <v>352</v>
       </c>
-      <c r="C131" s="1">
+      <c r="M131" s="1">
+        <v>300750.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>307769.18</v>
+      </c>
+      <c r="O131" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>353</v>
+      </c>
+      <c r="B132" t="s">
+        <v>354</v>
+      </c>
+      <c r="C132" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.557</v>
+      </c>
+      <c r="E132" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>137693.64</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1684.98</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-1.2237166509651</v>
+      </c>
+      <c r="K132">
+        <v>0.93</v>
+      </c>
+      <c r="L132" t="s">
+        <v>355</v>
+      </c>
+      <c r="M132" s="1">
+        <v>136008.66</v>
+      </c>
+      <c r="N132" s="1">
+        <v>137291.3</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>356</v>
+      </c>
+      <c r="B133" t="s">
+        <v>357</v>
+      </c>
+      <c r="C133" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.977</v>
+      </c>
+      <c r="E133" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>200752.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-798.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-0.39750537977206</v>
+      </c>
+      <c r="K133">
+        <v>2.61</v>
+      </c>
+      <c r="L133" t="s">
+        <v>358</v>
+      </c>
+      <c r="M133" s="1">
+        <v>199954.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>205164.96</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>359</v>
+      </c>
+      <c r="B134" t="s">
+        <v>360</v>
+      </c>
+      <c r="C134" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>98.568</v>
+      </c>
+      <c r="E134" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-1850.58</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-0.89883573626108</v>
+      </c>
+      <c r="K134">
+        <v>2.24</v>
+      </c>
+      <c r="L134" t="s">
+        <v>361</v>
+      </c>
+      <c r="M134" s="1">
+        <v>204035.76</v>
+      </c>
+      <c r="N134" s="1">
+        <v>208667.74</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>362</v>
+      </c>
+      <c r="B135" t="s">
+        <v>363</v>
+      </c>
+      <c r="C135" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D131" s="1">
-[...2 lines deleted...]
-      <c r="E131" s="1">
+      <c r="D135" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E135" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>218.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.22429829615606</v>
+      </c>
+      <c r="K135">
+        <v>0.49</v>
+      </c>
+      <c r="L135">
+        <v>489.04</v>
+      </c>
+      <c r="M135" s="1">
+        <v>97410.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>97899.04</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>364</v>
+      </c>
+      <c r="B136" t="s">
+        <v>365</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>102.21</v>
+      </c>
+      <c r="E136" s="1">
         <v>104.182</v>
       </c>
-      <c r="F131" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="1">
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I131" s="1">
-[...17 lines deleted...]
-      <c r="O131" s="1">
+      <c r="I136" s="1">
+        <v>-1972.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-1.8928413737498</v>
+      </c>
+      <c r="K136">
+        <v>4.32</v>
+      </c>
+      <c r="L136" t="s">
+        <v>366</v>
+      </c>
+      <c r="M136" s="1">
+        <v>102210.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>106530.89</v>
+      </c>
+      <c r="O136" s="1">
         <v>0.49</v>
       </c>
-      <c r="P131">
+      <c r="P136">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>