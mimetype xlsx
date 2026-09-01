--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1053 +112,1038 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
-    <t>1 010.27</t>
+    <t>1 190.07</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>2 246.58</t>
+    <t>2 836.30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>2 320.55</t>
+    <t>2 636.99</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 359.25</t>
+    <t>1 510.27</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>XS3064418687</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>8 182.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>9 349.32</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>9 586.64</t>
+    <t>10 255.48</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>1 095.21</t>
+    <t>1 656.16</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 767.01</t>
+    <t>1 900.49</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 514.04</t>
+    <t>3 736.99</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>6 153.43</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>3 885.62</t>
+    <t>4 554.45</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 335.62</t>
+    <t>2 493.84</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
+    <t>1 002.05</t>
+  </si>
+  <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>2 133.50</t>
+    <t>2 551.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>3 150.68</t>
+    <t>3 438.36</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>3 167.48</t>
+    <t>3 551.97</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 393.15</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>4 674.66</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>8 408.22</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>2 445.21</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>1 561.64</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
+    <t>1 545.21</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>1 389.04</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>8 679.45</t>
+  </si>
+  <si>
+    <t>XS2147889427</t>
+  </si>
+  <si>
+    <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>3 227.05</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>1 423.97</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>4 775.34</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 761.64</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 607.19</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>1 920.82</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>1 549.54</t>
+  </si>
+  <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS3036647694</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+  </si>
+  <si>
+    <t>XS1733289406</t>
+  </si>
+  <si>
+    <t>GENERTEL SPA 14/12/2047</t>
+  </si>
+  <si>
+    <t>1 991.10</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>2 103.08</t>
+  </si>
+  <si>
+    <t>XS1654229373</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
+  </si>
+  <si>
+    <t>1 145.21</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 574.18</t>
+  </si>
+  <si>
+    <t>XS2457469547</t>
+  </si>
+  <si>
+    <t>IMCD NV 2.125 31/03/2027</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 005.14</t>
+  </si>
+  <si>
+    <t>XS2350756446</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 09/06/2032</t>
+  </si>
+  <si>
+    <t>XS2258452478</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 18/02/2029</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>3 271.92</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
+    <t>XS2931945211</t>
+  </si>
+  <si>
+    <t>JYSKE BANK A/S 05/05/2029</t>
+  </si>
+  <si>
+    <t>BE0002914951</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 25/04/2033</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>5 382.88</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>XS2193978363</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
+  </si>
+  <si>
+    <t>FR001400HOZ2</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 4 03/05/2028</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>3 857.53</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>3 697.15</t>
+  </si>
+  <si>
+    <t>FR0013425147</t>
+  </si>
+  <si>
+    <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
+  </si>
+  <si>
+    <t>2 431.51</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>XS2548080832</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 25/10/2028</t>
+  </si>
+  <si>
+    <t>8 742.52</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
+    <t>1 018.84</t>
+  </si>
+  <si>
+    <t>XS2680745119</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
+  </si>
+  <si>
+    <t>6 004.73</t>
+  </si>
+  <si>
+    <t>XS2382950330</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 14/09/2032</t>
+  </si>
+  <si>
+    <t>FR001400H0F5</t>
+  </si>
+  <si>
+    <t>NEXANS SA 5.5 05/04/2028</t>
+  </si>
+  <si>
+    <t>1 778.08</t>
+  </si>
+  <si>
+    <t>XS1550988643</t>
+  </si>
+  <si>
+    <t>NN GROUP NV 13/01/2048</t>
+  </si>
+  <si>
+    <t>1 786.64</t>
+  </si>
+  <si>
+    <t>XS2343459074</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 18/08/2031</t>
+  </si>
+  <si>
+    <t>XS2482618464</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 2.5 23/05/2029</t>
+  </si>
+  <si>
+    <t>XS3100081093</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+  </si>
+  <si>
+    <t>DK0030512421</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
+  </si>
+  <si>
+    <t>6 842.47</t>
+  </si>
+  <si>
+    <t>XS2354246816</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
+  </si>
+  <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
+    <t>FR0013534484</t>
+  </si>
+  <si>
+    <t>ORANGE SA 0.125 16/09/2029</t>
+  </si>
+  <si>
+    <t>FR001400DAO4</t>
+  </si>
+  <si>
+    <t>ORANO SA 5.375 15/05/2027</t>
+  </si>
+  <si>
+    <t>XS3019313363</t>
+  </si>
+  <si>
+    <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>FR0014010CJ0</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
+  </si>
+  <si>
     <t>2 804.11</t>
   </si>
   <si>
-    <t>XS3326474155</t>
-[...523 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>3 405.82</t>
+    <t>3 729.45</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>2 008.66</t>
+    <t>2 180.84</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>6 794.52</t>
+    <t>7 240.41</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>5 671.23</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>1 534.93</t>
+    <t>1 923.29</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>5 392.81</t>
+    <t>6 018.49</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 611.99</t>
+    <t>2 820.55</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 464.38</t>
+    <t>2 665.75</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>1 096.23</t>
+    <t>1 175.34</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>1 550.00</t>
+    <t>1 995.89</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 054.79</t>
+    <t>2 414.38</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>7 019.18</t>
+    <t>7 623.29</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 282.64</t>
+    <t>1 510.91</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>5 210.96</t>
+    <t>5 556.16</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>4 631.98</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>4 320.89</t>
+    <t>4 586.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1525,92 +1510,92 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.64</v>
+        <v>102.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1026.41</v>
+        <v>1029.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1026.41</v>
+        <v>1029.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>212036.0</v>
+        <v>213879.0</v>
       </c>
       <c r="D3">
-        <v>103.18</v>
+        <v>103.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21878993.75</v>
+        <v>22139540.46</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21878993.75</v>
+        <v>22139540.46</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1659,6787 +1644,6787 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>308.0</v>
+        <v>434.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.69</v>
+        <v>1076.04</v>
       </c>
       <c r="E2" s="1">
-        <v>1073.4467532468</v>
+        <v>1074.9188018433</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>330621.6</v>
+        <v>466514.76</v>
       </c>
       <c r="I2" s="1">
-        <v>382.92</v>
+        <v>486.6</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11581820425526</v>
+        <v>0.10430538146317</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>331004.52</v>
+        <v>467001.36</v>
       </c>
       <c r="N2" s="1">
-        <v>331004.52</v>
+        <v>467001.36</v>
       </c>
       <c r="O2" s="1">
-        <v>1.51</v>
+        <v>2.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>28.0</v>
+        <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.745</v>
+        <v>105.82</v>
       </c>
       <c r="E3" s="1">
-        <v>105.836964286</v>
+        <v>105.645</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-2575.0</v>
+        <v>1750.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-2575.0</v>
+        <v>1750.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-2575.0</v>
+        <v>1750.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.325</v>
+        <v>100.427</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>275.0</v>
+        <v>377.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.27486256871564</v>
+        <v>0.3768115942029</v>
       </c>
       <c r="K4">
-        <v>1.01</v>
+        <v>1.19</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="1">
-        <v>100325.0</v>
+        <v>100427.0</v>
       </c>
       <c r="N4" s="1">
-        <v>101335.27</v>
+        <v>101617.07</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.22</v>
+        <v>102.237</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3767.0</v>
+        <v>-3733.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.8092571335258</v>
+        <v>-1.7929272310729</v>
       </c>
       <c r="K5">
-        <v>1.12</v>
+        <v>1.42</v>
       </c>
       <c r="L5" t="s">
         <v>35</v>
       </c>
       <c r="M5" s="1">
-        <v>204440.0</v>
+        <v>204474.0</v>
       </c>
       <c r="N5" s="1">
-        <v>206686.58</v>
+        <v>207310.3</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.712</v>
+        <v>98.799</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-1944.0</v>
+        <v>-1770.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.9750812567714</v>
+        <v>-0.88780546527025</v>
       </c>
       <c r="K6">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="L6">
-        <v>95.89</v>
+        <v>383.56</v>
       </c>
       <c r="M6" s="1">
-        <v>197424.0</v>
+        <v>197598.0</v>
       </c>
       <c r="N6" s="1">
-        <v>197519.89</v>
+        <v>197981.56</v>
       </c>
       <c r="O6" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.478</v>
+        <v>99.525</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-416.0</v>
+        <v>-322.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.20865517725659</v>
+        <v>-0.16150713239572</v>
       </c>
       <c r="K7">
-        <v>1.16</v>
+        <v>1.32</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>198956.0</v>
+        <v>199050.0</v>
       </c>
       <c r="N7" s="1">
-        <v>201276.55</v>
+        <v>201686.99</v>
       </c>
       <c r="O7" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.31</v>
+        <v>99.462</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1095.0</v>
+        <v>1551.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.36889180858052</v>
+        <v>0.5225125069483</v>
       </c>
       <c r="K8">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>721.23</v>
+        <v>0.37</v>
+      </c>
+      <c r="L8" t="s">
+        <v>43</v>
       </c>
       <c r="M8" s="1">
-        <v>297930.0</v>
+        <v>298386.0</v>
       </c>
       <c r="N8" s="1">
-        <v>298651.23</v>
+        <v>299495.59</v>
       </c>
       <c r="O8" s="1">
-        <v>1.36</v>
+        <v>1.35</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.833</v>
+        <v>98.974</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4507.2</v>
+        <v>4732.8</v>
       </c>
       <c r="J9" s="1">
-        <v>2.9338860189968</v>
+        <v>3.0807365439093</v>
       </c>
       <c r="K9">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="L9">
-        <v>387.95</v>
+        <v>433.97</v>
       </c>
       <c r="M9" s="1">
-        <v>158132.8</v>
+        <v>158358.4</v>
       </c>
       <c r="N9" s="1">
-        <v>158520.75</v>
+        <v>158792.37</v>
       </c>
       <c r="O9" s="1">
         <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.27</v>
+        <v>98.437</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1670.0</v>
+        <v>-1503.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.6710026015609</v>
+        <v>-1.5039023414048</v>
       </c>
       <c r="K10">
-        <v>1.36</v>
+        <v>1.51</v>
       </c>
       <c r="L10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M10" s="1">
-        <v>98270.0</v>
+        <v>98437.0</v>
       </c>
       <c r="N10" s="1">
-        <v>99629.25</v>
+        <v>99947.27</v>
       </c>
       <c r="O10" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.118</v>
+        <v>93.98</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-2188.7</v>
+        <v>-464.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.161578073363</v>
+        <v>-0.24662371759117</v>
       </c>
       <c r="K11">
-        <v>0.13</v>
+        <v>0.22</v>
       </c>
       <c r="L11">
-        <v>258.22</v>
+        <v>445.21</v>
       </c>
       <c r="M11" s="1">
-        <v>186236.0</v>
+        <v>187960.0</v>
       </c>
       <c r="N11" s="1">
-        <v>186494.22</v>
+        <v>188405.21</v>
       </c>
       <c r="O11" s="1">
         <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.422</v>
+        <v>101.036</v>
       </c>
       <c r="E12" s="1">
-        <v>99.636</v>
+        <v>102.438</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>99636.0</v>
+        <v>204876.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1214.0</v>
+        <v>-2804.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.2184351037778</v>
+        <v>-1.3686327339464</v>
       </c>
       <c r="K12">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="L12">
-        <v>47.95</v>
+        <v>406.85</v>
       </c>
       <c r="M12" s="1">
-        <v>98422.0</v>
+        <v>202072.0</v>
       </c>
       <c r="N12" s="1">
-        <v>98469.95</v>
+        <v>202478.85</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.093</v>
+        <v>100.398</v>
       </c>
       <c r="E13" s="1">
-        <v>102.438</v>
+        <v>99.983</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>204876.0</v>
+        <v>99983.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2690.0</v>
+        <v>415.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.3129893203694</v>
+        <v>0.41507056199554</v>
       </c>
       <c r="K13">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.2</v>
+      </c>
+      <c r="L13">
+        <v>203.42</v>
       </c>
       <c r="M13" s="1">
-        <v>202186.0</v>
+        <v>100398.0</v>
       </c>
       <c r="N13" s="1">
-        <v>210368.19</v>
+        <v>100601.42</v>
       </c>
       <c r="O13" s="1">
-        <v>0.96</v>
+        <v>0.45</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.308</v>
+        <v>99.648</v>
       </c>
       <c r="E14" s="1">
-        <v>99.983</v>
+        <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>99983.0</v>
+        <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>325.0</v>
+        <v>8198.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.3250552593941</v>
+        <v>4.2899454730034</v>
       </c>
       <c r="K14">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L14">
-        <v>9.25</v>
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>100308.0</v>
+        <v>199296.0</v>
       </c>
       <c r="N14" s="1">
-        <v>100317.25</v>
+        <v>199296.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.5</v>
+        <v>98.902</v>
       </c>
       <c r="E15" s="1">
-        <v>95.549</v>
+        <v>100.196</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>191098.0</v>
+        <v>300588.0</v>
       </c>
       <c r="I15" s="1">
-        <v>7902.0</v>
+        <v>-3882.0</v>
       </c>
       <c r="J15" s="1">
-        <v>4.1350511256005</v>
+        <v>-1.2914687213062</v>
       </c>
       <c r="K15">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L15">
-        <v>0.0</v>
+        <v>160.27</v>
       </c>
       <c r="M15" s="1">
-        <v>199000.0</v>
+        <v>296706.0</v>
       </c>
       <c r="N15" s="1">
-        <v>199000.0</v>
+        <v>296866.27</v>
       </c>
       <c r="O15" s="1">
-        <v>0.91</v>
+        <v>1.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.757</v>
+        <v>98.676</v>
       </c>
       <c r="E16" s="1">
-        <v>100.196</v>
+        <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>300588.0</v>
+        <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-4317.0</v>
+        <v>-847.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.4361850772486</v>
+        <v>-0.85105955407293</v>
       </c>
       <c r="K16">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>0.38</v>
+      </c>
+      <c r="L16">
+        <v>378.08</v>
       </c>
       <c r="M16" s="1">
-        <v>296271.0</v>
+        <v>98676.0</v>
       </c>
       <c r="N16" s="1">
-        <v>305620.32</v>
+        <v>99054.08</v>
       </c>
       <c r="O16" s="1">
-        <v>1.4</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C17" s="1">
         <v>100000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.34</v>
+        <v>100.304</v>
       </c>
       <c r="E17" s="1">
-        <v>99.523</v>
+        <v>99.762</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>99523.0</v>
+        <v>99762.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-1183.0</v>
+        <v>542.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.1886699556886</v>
+        <v>0.54329303742908</v>
       </c>
       <c r="K17">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="L17">
-        <v>205.48</v>
+        <v>443.84</v>
       </c>
       <c r="M17" s="1">
-        <v>98340.0</v>
+        <v>100304.0</v>
       </c>
       <c r="N17" s="1">
-        <v>98545.48</v>
+        <v>100747.84</v>
       </c>
       <c r="O17" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.632</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-4063.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-1.3150612217155</v>
+      </c>
+      <c r="K18">
+        <v>3.42</v>
+      </c>
+      <c r="L18" t="s">
         <v>65</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>100024.0</v>
+        <v>304896.0</v>
       </c>
       <c r="N18" s="1">
-        <v>100273.66</v>
+        <v>315151.48</v>
       </c>
       <c r="O18" s="1">
-        <v>0.46</v>
+        <v>1.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.344</v>
+        <v>96.577</v>
       </c>
       <c r="E19" s="1">
-        <v>102.98633333</v>
+        <v>93.94</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>308959.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-4927.0</v>
+        <v>5274.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.5947099776993</v>
+        <v>2.807110921865</v>
       </c>
       <c r="K19">
-        <v>3.2</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.34</v>
+      </c>
+      <c r="L19">
+        <v>671.23</v>
       </c>
       <c r="M19" s="1">
-        <v>304032.0</v>
+        <v>193154.0</v>
       </c>
       <c r="N19" s="1">
-        <v>313618.64</v>
+        <v>193825.23</v>
       </c>
       <c r="O19" s="1">
-        <v>1.43</v>
+        <v>0.88</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
         <v>69</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.054</v>
+      </c>
+      <c r="E20" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-327.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-0.10882261913082</v>
+      </c>
+      <c r="K20">
+        <v>0.55</v>
+      </c>
+      <c r="L20" t="s">
         <v>70</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>192924.0</v>
+        <v>300162.0</v>
       </c>
       <c r="N20" s="1">
-        <v>193494.55</v>
+        <v>301818.16</v>
       </c>
       <c r="O20" s="1">
-        <v>0.88</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.953</v>
+        <v>94.656</v>
       </c>
       <c r="E21" s="1">
-        <v>100.163</v>
+        <v>92.4925</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>300489.0</v>
+        <v>369970.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-630.0</v>
+        <v>8654.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.20965825704102</v>
+        <v>2.3391085763711</v>
       </c>
       <c r="K21">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="L21" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="1">
-        <v>299859.0</v>
+        <v>378624.0</v>
       </c>
       <c r="N21" s="1">
-        <v>300954.21</v>
+        <v>380524.49</v>
       </c>
       <c r="O21" s="1">
-        <v>1.38</v>
+        <v>1.72</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>94.39</v>
+        <v>96.132</v>
       </c>
       <c r="E22" s="1">
-        <v>92.4925</v>
+        <v>95.21533333</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>369970.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I22" s="1">
-        <v>7590.0</v>
+        <v>2750.0</v>
       </c>
       <c r="J22" s="1">
-        <v>2.0515176906236</v>
+        <v>0.96273009249211</v>
       </c>
       <c r="K22">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="L22" t="s">
         <v>76</v>
       </c>
       <c r="M22" s="1">
-        <v>377560.0</v>
+        <v>288396.0</v>
       </c>
       <c r="N22" s="1">
-        <v>379327.01</v>
+        <v>289546.68</v>
       </c>
       <c r="O22" s="1">
-        <v>1.73</v>
+        <v>1.31</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.908</v>
+        <v>100.417</v>
       </c>
       <c r="E23" s="1">
-        <v>95.21533333</v>
+        <v>100.817</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>285646.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I23" s="1">
-        <v>2078.0</v>
+        <v>-400.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.72747386625403</v>
+        <v>-0.39675848319232</v>
       </c>
       <c r="K23">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>848.63</v>
+        <v>3.74</v>
+      </c>
+      <c r="L23" t="s">
+        <v>79</v>
       </c>
       <c r="M23" s="1">
-        <v>287724.0</v>
+        <v>100417.0</v>
       </c>
       <c r="N23" s="1">
-        <v>288572.63</v>
+        <v>104153.99</v>
       </c>
       <c r="O23" s="1">
-        <v>1.32</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.353</v>
+        <v>102.679</v>
       </c>
       <c r="E24" s="1">
-        <v>100.817</v>
+        <v>104.665</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>100817.0</v>
+        <v>104665.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-464.0</v>
+        <v>-1986.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.46023984050309</v>
+        <v>-1.897482443988</v>
       </c>
       <c r="K24">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.65</v>
+      </c>
+      <c r="L24">
+        <v>647.26</v>
       </c>
       <c r="M24" s="1">
-        <v>100353.0</v>
+        <v>102679.0</v>
       </c>
       <c r="N24" s="1">
-        <v>103867.04</v>
+        <v>103326.26</v>
       </c>
       <c r="O24" s="1">
         <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.634</v>
+        <v>99.215</v>
       </c>
       <c r="E25" s="1">
-        <v>104.665</v>
+        <v>99.778</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>104665.0</v>
+        <v>238469.42</v>
       </c>
       <c r="I25" s="1">
-        <v>-2031.0</v>
+        <v>-1345.57</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.9404767591841</v>
+        <v>-0.56425264086272</v>
       </c>
       <c r="K25">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
       <c r="L25">
-        <v>345.21</v>
+        <v>240.64</v>
       </c>
       <c r="M25" s="1">
-        <v>102634.0</v>
+        <v>237123.85</v>
       </c>
       <c r="N25" s="1">
-        <v>102979.21</v>
+        <v>237364.49</v>
       </c>
       <c r="O25" s="1">
-        <v>0.47</v>
+        <v>1.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.037</v>
+        <v>92.98</v>
       </c>
       <c r="E26" s="1">
-        <v>99.778</v>
+        <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>238469.42</v>
+        <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-1770.99</v>
+        <v>9498.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.74264868006975</v>
+        <v>3.5250629077872</v>
       </c>
       <c r="K26">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.18</v>
+      </c>
+      <c r="L26">
+        <v>554.79</v>
       </c>
       <c r="M26" s="1">
-        <v>236698.43</v>
+        <v>278940.0</v>
       </c>
       <c r="N26" s="1">
-        <v>242851.86</v>
+        <v>279494.79</v>
       </c>
       <c r="O26" s="1">
-        <v>1.11</v>
+        <v>1.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
         <v>87</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>92.709</v>
+        <v>99.261</v>
       </c>
       <c r="E27" s="1">
-        <v>89.814</v>
+        <v>97.966</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>269442.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I27" s="1">
-        <v>8685.0</v>
+        <v>1295.0</v>
       </c>
       <c r="J27" s="1">
-        <v>3.2233282116374</v>
+        <v>1.32188718535</v>
       </c>
       <c r="K27">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="L27">
-        <v>468.49</v>
+        <v>438.36</v>
       </c>
       <c r="M27" s="1">
-        <v>278127.0</v>
+        <v>99261.0</v>
       </c>
       <c r="N27" s="1">
-        <v>278595.49</v>
+        <v>99699.36</v>
       </c>
       <c r="O27" s="1">
-        <v>1.27</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.224</v>
+        <v>100.726</v>
       </c>
       <c r="E28" s="1">
-        <v>97.966</v>
+        <v>102.115</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>97966.0</v>
+        <v>102115.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1258.0</v>
+        <v>-1389.0</v>
       </c>
       <c r="J28" s="1">
-        <v>1.2841189800543</v>
+        <v>-1.3602311119816</v>
       </c>
       <c r="K28">
-        <v>0.29</v>
+        <v>0.9</v>
       </c>
       <c r="L28">
-        <v>294.52</v>
+        <v>901.37</v>
       </c>
       <c r="M28" s="1">
-        <v>99224.0</v>
+        <v>100726.0</v>
       </c>
       <c r="N28" s="1">
-        <v>99518.52</v>
+        <v>101627.37</v>
       </c>
       <c r="O28" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
         <v>91</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.631</v>
+        <v>100.278</v>
       </c>
       <c r="E29" s="1">
-        <v>102.115</v>
+        <v>99.846</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>102115.0</v>
+        <v>103839.84</v>
       </c>
       <c r="I29" s="1">
-        <v>-1484.0</v>
+        <v>449.28</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.4532634774519</v>
+        <v>0.43266630611141</v>
       </c>
       <c r="K29">
-        <v>0.7</v>
+        <v>0.22</v>
       </c>
       <c r="L29">
-        <v>700.0</v>
+        <v>229.37</v>
       </c>
       <c r="M29" s="1">
-        <v>100631.0</v>
+        <v>104289.12</v>
       </c>
       <c r="N29" s="1">
-        <v>101331.0</v>
+        <v>104518.49</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" t="s">
         <v>93</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>101.474</v>
+      </c>
+      <c r="E30" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>309039.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-4617.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.493986195917</v>
+      </c>
+      <c r="K30">
+        <v>1.52</v>
+      </c>
+      <c r="L30" t="s">
         <v>94</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>104190.32</v>
+        <v>304422.0</v>
       </c>
       <c r="N30" s="1">
-        <v>104210.27</v>
+        <v>308976.45</v>
       </c>
       <c r="O30" s="1">
-        <v>0.48</v>
+        <v>1.4</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.388</v>
+        <v>99.268</v>
       </c>
       <c r="E31" s="1">
-        <v>103.013</v>
+        <v>99.824</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>309039.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-4875.0</v>
+        <v>-556.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.5774708046557</v>
+        <v>-0.55698028530213</v>
       </c>
       <c r="K31">
-        <v>1.3</v>
+        <v>2.49</v>
       </c>
       <c r="L31" t="s">
         <v>97</v>
       </c>
       <c r="M31" s="1">
-        <v>304164.0</v>
+        <v>99268.0</v>
       </c>
       <c r="N31" s="1">
-        <v>308049.62</v>
+        <v>101761.84</v>
       </c>
       <c r="O31" s="1">
-        <v>1.41</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.05</v>
+        <v>98.732</v>
       </c>
       <c r="E32" s="1">
-        <v>99.824</v>
+        <v>99.668</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>99824.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-774.0</v>
+        <v>-936.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.77536464176951</v>
+        <v>-0.93911787133282</v>
       </c>
       <c r="K32">
-        <v>2.34</v>
+        <v>1.0</v>
       </c>
       <c r="L32" t="s">
         <v>100</v>
       </c>
       <c r="M32" s="1">
-        <v>99050.0</v>
+        <v>98732.0</v>
       </c>
       <c r="N32" s="1">
-        <v>101385.62</v>
+        <v>99734.05</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>101</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.646</v>
+        <v>98.656</v>
       </c>
       <c r="E33" s="1">
-        <v>99.668</v>
+        <v>96.182</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>99668.0</v>
+        <v>288546.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-1022.0</v>
+        <v>7422.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.0254043424168</v>
+        <v>2.572206857832</v>
       </c>
       <c r="K33">
-        <v>0.84</v>
+        <v>0.23</v>
       </c>
       <c r="L33">
-        <v>843.84</v>
+        <v>683.22</v>
       </c>
       <c r="M33" s="1">
-        <v>98646.0</v>
+        <v>295968.0</v>
       </c>
       <c r="N33" s="1">
-        <v>99489.84</v>
+        <v>296651.22</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>1.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>103</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>300000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.464</v>
+        <v>98.767</v>
       </c>
       <c r="E34" s="1">
-        <v>96.182</v>
+        <v>99.874</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>288546.0</v>
+        <v>250683.74</v>
       </c>
       <c r="I34" s="1">
-        <v>6846.0</v>
+        <v>-2778.57</v>
       </c>
       <c r="J34" s="1">
-        <v>2.3725853070221</v>
+        <v>-1.1083965796904</v>
       </c>
       <c r="K34">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>1.02</v>
+      </c>
+      <c r="L34" t="s">
+        <v>105</v>
       </c>
       <c r="M34" s="1">
-        <v>295392.0</v>
+        <v>247905.17</v>
       </c>
       <c r="N34" s="1">
-        <v>295967.34</v>
+        <v>250457.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.35</v>
+        <v>1.13</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>251000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.636</v>
+        <v>98.629</v>
       </c>
       <c r="E35" s="1">
-        <v>99.874</v>
+        <v>99.806</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>250683.74</v>
+        <v>199612.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-3107.38</v>
+        <v>-2354.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.2395618479284</v>
+        <v>-1.1792878183676</v>
       </c>
       <c r="K35">
-        <v>0.85</v>
+        <v>1.72</v>
       </c>
       <c r="L35" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M35" s="1">
-        <v>247576.36</v>
+        <v>197258.0</v>
       </c>
       <c r="N35" s="1">
-        <v>249709.86</v>
+        <v>200696.36</v>
       </c>
       <c r="O35" s="1">
-        <v>1.14</v>
+        <v>0.91</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C36" s="1">
-        <v>200000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.416</v>
+        <v>98.661</v>
       </c>
       <c r="E36" s="1">
-        <v>99.806</v>
+        <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>199612.0</v>
+        <v>263000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-2780.0</v>
+        <v>-3521.57</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3927018415727</v>
+        <v>-1.339</v>
       </c>
       <c r="K36">
-        <v>1.58</v>
+        <v>1.35</v>
       </c>
       <c r="L36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M36" s="1">
-        <v>196832.0</v>
+        <v>259478.43</v>
       </c>
       <c r="N36" s="1">
-        <v>199982.68</v>
+        <v>263030.4</v>
       </c>
       <c r="O36" s="1">
-        <v>0.91</v>
+        <v>1.19</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
-        <v>263000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.4</v>
+        <v>96.839</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>95.035</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>263000.0</v>
+        <v>95035.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-4208.0</v>
+        <v>1804.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.6</v>
+        <v>1.8982480138896</v>
       </c>
       <c r="K37">
-        <v>1.2</v>
+        <v>1.48</v>
       </c>
       <c r="L37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M37" s="1">
-        <v>258792.0</v>
+        <v>96839.0</v>
       </c>
       <c r="N37" s="1">
-        <v>261959.48</v>
+        <v>98318.45</v>
       </c>
       <c r="O37" s="1">
-        <v>1.2</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>100000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>96.624</v>
+        <v>99.536</v>
       </c>
       <c r="E38" s="1">
-        <v>95.035</v>
+        <v>99.96</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>95035.0</v>
+        <v>99960.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1589.0</v>
+        <v>-424.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.6720155732099</v>
+        <v>-0.42416966786715</v>
       </c>
       <c r="K38">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.09</v>
+      </c>
+      <c r="L38">
+        <v>94.52</v>
       </c>
       <c r="M38" s="1">
-        <v>96624.0</v>
+        <v>99536.0</v>
       </c>
       <c r="N38" s="1">
-        <v>98017.15</v>
+        <v>99630.52</v>
       </c>
       <c r="O38" s="1">
         <v>0.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.447</v>
+        <v>100.94</v>
       </c>
       <c r="E39" s="1">
-        <v>99.96</v>
+        <v>99.67</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>99960.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I39" s="1">
-        <v>-513.0</v>
+        <v>1727.2</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.51320528211285</v>
+        <v>1.2742048760911</v>
       </c>
       <c r="K39">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.63</v>
+      </c>
+      <c r="L39">
+        <v>850.93</v>
       </c>
       <c r="M39" s="1">
-        <v>99447.0</v>
+        <v>137278.4</v>
       </c>
       <c r="N39" s="1">
-        <v>102251.11</v>
+        <v>138129.33</v>
       </c>
       <c r="O39" s="1">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
         <v>120</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>136000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.738</v>
+        <v>97.55</v>
       </c>
       <c r="E40" s="1">
-        <v>99.67</v>
+        <v>94.498</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>135551.2</v>
+        <v>188996.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1452.48</v>
+        <v>6104.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.0715360690278</v>
+        <v>3.2296979830261</v>
       </c>
       <c r="K40">
-        <v>0.42</v>
+        <v>0.01</v>
       </c>
       <c r="L40">
-        <v>567.29</v>
+        <v>19.18</v>
       </c>
       <c r="M40" s="1">
-        <v>137003.68</v>
+        <v>195100.0</v>
       </c>
       <c r="N40" s="1">
-        <v>137570.97</v>
+        <v>195119.18</v>
       </c>
       <c r="O40" s="1">
-        <v>0.63</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
         <v>122</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.391</v>
+        <v>98.776</v>
       </c>
       <c r="E41" s="1">
-        <v>94.498</v>
+        <v>99.71</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>188996.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I41" s="1">
-        <v>5786.0</v>
+        <v>-934.0</v>
       </c>
       <c r="J41" s="1">
-        <v>3.0614404537662</v>
+        <v>-0.93671647778558</v>
       </c>
       <c r="K41">
-        <v>0.25</v>
+        <v>1.0</v>
       </c>
       <c r="L41">
-        <v>490.41</v>
+        <v>999.66</v>
       </c>
       <c r="M41" s="1">
-        <v>194782.0</v>
+        <v>98776.0</v>
       </c>
       <c r="N41" s="1">
-        <v>195272.41</v>
+        <v>99775.66</v>
       </c>
       <c r="O41" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" t="s">
         <v>124</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.459</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>299316.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-3939.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-1.3160004810969</v>
+      </c>
+      <c r="K42">
+        <v>1.56</v>
+      </c>
+      <c r="L42" t="s">
         <v>125</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>98123.0</v>
+        <v>295377.0</v>
       </c>
       <c r="N42" s="1">
-        <v>100084.99</v>
+        <v>300051.66</v>
       </c>
       <c r="O42" s="1">
-        <v>0.46</v>
+        <v>1.36</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>126</v>
+      </c>
+      <c r="B43" t="s">
         <v>127</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>104.07</v>
+      </c>
+      <c r="E43" s="1">
+        <v>106.562</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>213124.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-4984.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-2.3385446969839</v>
+      </c>
+      <c r="K43">
+        <v>4.2</v>
+      </c>
+      <c r="L43" t="s">
         <v>128</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>98677.0</v>
+        <v>208140.0</v>
       </c>
       <c r="N43" s="1">
-        <v>99525.63</v>
+        <v>216548.22</v>
       </c>
       <c r="O43" s="1">
-        <v>0.45</v>
+        <v>0.98</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>129</v>
       </c>
       <c r="B44" t="s">
         <v>130</v>
       </c>
       <c r="C44" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.248</v>
+        <v>96.183</v>
       </c>
       <c r="E44" s="1">
-        <v>99.772</v>
+        <v>94.283</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>299316.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-4572.0</v>
+        <v>3800.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.5274826604659</v>
+        <v>2.0152095287592</v>
       </c>
       <c r="K44">
-        <v>1.38</v>
+        <v>1.22</v>
       </c>
       <c r="L44" t="s">
         <v>131</v>
       </c>
       <c r="M44" s="1">
-        <v>294744.0</v>
+        <v>192366.0</v>
       </c>
       <c r="N44" s="1">
-        <v>298879.27</v>
+        <v>194811.21</v>
       </c>
       <c r="O44" s="1">
-        <v>1.37</v>
+        <v>0.88</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>132</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.015</v>
+        <v>106.565</v>
       </c>
       <c r="E45" s="1">
-        <v>106.562</v>
+        <v>109.94</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>213124.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-5094.0</v>
+        <v>-3375.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-2.3901578423828</v>
+        <v>-3.0698562852465</v>
       </c>
       <c r="K45">
-        <v>3.89</v>
+        <v>1.56</v>
       </c>
       <c r="L45" t="s">
         <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>208030.0</v>
+        <v>106565.0</v>
       </c>
       <c r="N45" s="1">
-        <v>215805.34</v>
+        <v>108126.64</v>
       </c>
       <c r="O45" s="1">
-        <v>0.99</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>135</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.957</v>
+        <v>99.153</v>
       </c>
       <c r="E46" s="1">
-        <v>94.283</v>
+        <v>99.601</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>188566.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I46" s="1">
-        <v>3348.0</v>
+        <v>-448.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7755056584962</v>
+        <v>-0.4497946807763</v>
       </c>
       <c r="K46">
-        <v>1.15</v>
+        <v>1.55</v>
       </c>
       <c r="L46" t="s">
         <v>137</v>
       </c>
       <c r="M46" s="1">
-        <v>191914.0</v>
+        <v>99153.0</v>
       </c>
       <c r="N46" s="1">
-        <v>194215.37</v>
+        <v>100698.21</v>
       </c>
       <c r="O46" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>138</v>
       </c>
       <c r="B47" t="s">
         <v>139</v>
       </c>
       <c r="C47" s="1">
         <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.566</v>
+        <v>100.045</v>
       </c>
       <c r="E47" s="1">
-        <v>109.94</v>
+        <v>99.934</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>109940.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-3374.0</v>
+        <v>111.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-3.068946698199</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K47">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.31</v>
+      </c>
+      <c r="L47">
+        <v>311.64</v>
       </c>
       <c r="M47" s="1">
-        <v>106566.0</v>
+        <v>100045.0</v>
       </c>
       <c r="N47" s="1">
-        <v>107782.44</v>
+        <v>100356.64</v>
       </c>
       <c r="O47" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>140</v>
+      </c>
+      <c r="B48" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C48" s="1">
         <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.849</v>
+        <v>100.313</v>
       </c>
       <c r="E48" s="1">
-        <v>99.601</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>99601.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-752.0</v>
+        <v>313.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.7550124998745</v>
+        <v>0.313</v>
       </c>
       <c r="K48">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.58</v>
+      </c>
+      <c r="L48">
+        <v>583.22</v>
       </c>
       <c r="M48" s="1">
-        <v>98849.0</v>
+        <v>100313.0</v>
       </c>
       <c r="N48" s="1">
-        <v>100221.6</v>
+        <v>100896.22</v>
       </c>
       <c r="O48" s="1">
         <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>142</v>
+      </c>
+      <c r="B49" t="s">
+        <v>143</v>
+      </c>
+      <c r="C49" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>98.902</v>
+      </c>
+      <c r="E49" s="1">
+        <v>97.95</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>293850.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2856.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>0.97192445125064</v>
+      </c>
+      <c r="K49">
+        <v>0.46</v>
+      </c>
+      <c r="L49" t="s">
         <v>144</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>99859.0</v>
+        <v>296706.0</v>
       </c>
       <c r="N49" s="1">
-        <v>99983.66</v>
+        <v>298095.04</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>1.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>145</v>
+      </c>
+      <c r="B50" t="s">
         <v>146</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.188</v>
+        <v>91.732</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0</v>
+        <v>91.77</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>100000.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I50" s="1">
-        <v>188.0</v>
+        <v>-76.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.188</v>
+        <v>-0.041407867494824</v>
       </c>
       <c r="K50">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="L50">
-        <v>388.82</v>
+        <v>534.25</v>
       </c>
       <c r="M50" s="1">
-        <v>100188.0</v>
+        <v>183464.0</v>
       </c>
       <c r="N50" s="1">
-        <v>100576.82</v>
+        <v>183998.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.83</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>147</v>
+      </c>
+      <c r="B51" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C51" s="1">
         <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.687</v>
+        <v>99.259</v>
       </c>
       <c r="E51" s="1">
-        <v>97.95</v>
+        <v>99.92033333</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>293850.0</v>
+        <v>299761.0</v>
       </c>
       <c r="I51" s="1">
-        <v>2211.0</v>
+        <v>-1984.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.7524247064829</v>
+        <v>-0.66186061562378</v>
       </c>
       <c r="K51">
-        <v>0.41</v>
+        <v>2.89</v>
       </c>
       <c r="L51" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="M51" s="1">
-        <v>296061.0</v>
+        <v>297777.0</v>
       </c>
       <c r="N51" s="1">
-        <v>297277.44</v>
+        <v>306456.45</v>
       </c>
       <c r="O51" s="1">
-        <v>1.36</v>
+        <v>1.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>150</v>
       </c>
       <c r="B52" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>91.467</v>
+        <v>99.286</v>
       </c>
       <c r="E52" s="1">
-        <v>91.77</v>
+        <v>98.32</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>183540.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-606.0</v>
+        <v>966.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.33017325923504</v>
+        <v>0.98250610252238</v>
       </c>
       <c r="K52">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="L52">
-        <v>491.1</v>
+        <v>349.32</v>
       </c>
       <c r="M52" s="1">
-        <v>182934.0</v>
+        <v>99286.0</v>
       </c>
       <c r="N52" s="1">
-        <v>183425.1</v>
+        <v>99635.32</v>
       </c>
       <c r="O52" s="1">
-        <v>0.84</v>
+        <v>0.45</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>152</v>
       </c>
       <c r="B53" t="s">
         <v>153</v>
       </c>
       <c r="C53" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.123</v>
+        <v>99.004</v>
       </c>
       <c r="E53" s="1">
-        <v>99.92033333</v>
+        <v>99.517</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>299761.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-2392.0</v>
+        <v>-513.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.79796904867544</v>
+        <v>-0.51548981581036</v>
       </c>
       <c r="K53">
-        <v>2.72</v>
+        <v>3.23</v>
       </c>
       <c r="L53" t="s">
         <v>154</v>
       </c>
       <c r="M53" s="1">
-        <v>297369.0</v>
+        <v>99004.0</v>
       </c>
       <c r="N53" s="1">
-        <v>305530.64</v>
+        <v>102231.05</v>
       </c>
       <c r="O53" s="1">
-        <v>1.4</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>155</v>
       </c>
       <c r="B54" t="s">
         <v>156</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.202</v>
+        <v>99.33</v>
       </c>
       <c r="E54" s="1">
-        <v>98.32</v>
+        <v>99.574</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>98320.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I54" s="1">
-        <v>882.0</v>
+        <v>-488.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.89707078925956</v>
+        <v>-0.24504388695844</v>
       </c>
       <c r="K54">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>241.44</v>
+        <v>0.71</v>
+      </c>
+      <c r="L54" t="s">
+        <v>157</v>
       </c>
       <c r="M54" s="1">
-        <v>99202.0</v>
+        <v>198660.0</v>
       </c>
       <c r="N54" s="1">
-        <v>99443.44</v>
+        <v>200083.97</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C55" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.874</v>
+        <v>100.918</v>
       </c>
       <c r="E55" s="1">
-        <v>99.517</v>
+        <v>101.799</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>99517.0</v>
+        <v>203598.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-643.0</v>
+        <v>-1762.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.64612076328667</v>
+        <v>-0.86543089814242</v>
       </c>
       <c r="K55">
-        <v>3.03</v>
+        <v>2.39</v>
       </c>
       <c r="L55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M55" s="1">
-        <v>98874.0</v>
+        <v>201836.0</v>
       </c>
       <c r="N55" s="1">
-        <v>101906.88</v>
+        <v>206611.34</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.93</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.249</v>
+        <v>96.881</v>
       </c>
       <c r="E56" s="1">
-        <v>99.574</v>
+        <v>93.412</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>199148.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-650.0</v>
+        <v>3469.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.32639042320284</v>
+        <v>3.7136556331092</v>
       </c>
       <c r="K56">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>0.48</v>
+      </c>
+      <c r="L56">
+        <v>479.45</v>
       </c>
       <c r="M56" s="1">
-        <v>198498.0</v>
+        <v>96881.0</v>
       </c>
       <c r="N56" s="1">
-        <v>199619.92</v>
+        <v>97360.45</v>
       </c>
       <c r="O56" s="1">
-        <v>0.91</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>163</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.82</v>
+        <v>91.149</v>
       </c>
       <c r="E57" s="1">
-        <v>101.799</v>
+        <v>91.432</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>203598.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-1958.0</v>
+        <v>-283.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.96169903437165</v>
+        <v>-0.30951964301339</v>
       </c>
       <c r="K57">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.18</v>
+      </c>
+      <c r="L57">
+        <v>178.77</v>
       </c>
       <c r="M57" s="1">
-        <v>201640.0</v>
+        <v>91149.0</v>
       </c>
       <c r="N57" s="1">
-        <v>206012.6</v>
+        <v>91327.77</v>
       </c>
       <c r="O57" s="1">
-        <v>0.94</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>165</v>
+      </c>
+      <c r="B58" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.661</v>
+        <v>101.433</v>
       </c>
       <c r="E58" s="1">
-        <v>93.412</v>
+        <v>100.539</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>93412.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I58" s="1">
-        <v>3249.0</v>
+        <v>894.0</v>
       </c>
       <c r="J58" s="1">
-        <v>3.478139853552</v>
+        <v>0.88920717333572</v>
       </c>
       <c r="K58">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>429.11</v>
+        <v>2.76</v>
+      </c>
+      <c r="L58" t="s">
+        <v>167</v>
       </c>
       <c r="M58" s="1">
-        <v>96661.0</v>
+        <v>101433.0</v>
       </c>
       <c r="N58" s="1">
-        <v>97090.11</v>
+        <v>104194.64</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>168</v>
       </c>
       <c r="B59" t="s">
         <v>169</v>
       </c>
       <c r="C59" s="1">
         <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>90.959</v>
+        <v>99.591</v>
       </c>
       <c r="E59" s="1">
-        <v>91.432</v>
+        <v>99.956</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>91432.0</v>
+        <v>99956.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-473.0</v>
+        <v>-365.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.51732435033686</v>
+        <v>-0.36516067069511</v>
       </c>
       <c r="K59">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>164.38</v>
+        <v>2.61</v>
+      </c>
+      <c r="L59" t="s">
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>90959.0</v>
+        <v>99591.0</v>
       </c>
       <c r="N59" s="1">
-        <v>91123.38</v>
+        <v>102198.19</v>
       </c>
       <c r="O59" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.193</v>
+        <v>100.105</v>
       </c>
       <c r="E60" s="1">
-        <v>100.539</v>
+        <v>100.426</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>100539.0</v>
+        <v>100426.0</v>
       </c>
       <c r="I60" s="1">
-        <v>654.0</v>
+        <v>-321.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.65049383821204</v>
+        <v>-0.31963834066875</v>
       </c>
       <c r="K60">
-        <v>2.53</v>
+        <v>1.92</v>
       </c>
       <c r="L60" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M60" s="1">
-        <v>101193.0</v>
+        <v>100105.0</v>
       </c>
       <c r="N60" s="1">
-        <v>103724.51</v>
+        <v>102025.82</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C61" s="1">
-        <v>100000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.532</v>
+        <v>98.882</v>
       </c>
       <c r="E61" s="1">
-        <v>99.956</v>
+        <v>99.818</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>99956.0</v>
+        <v>113792.52</v>
       </c>
       <c r="I61" s="1">
-        <v>-424.0</v>
+        <v>-1067.04</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.42418664212253</v>
+        <v>-0.93770662605943</v>
       </c>
       <c r="K61">
-        <v>2.44</v>
+        <v>1.36</v>
       </c>
       <c r="L61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M61" s="1">
-        <v>99532.0</v>
+        <v>112725.48</v>
       </c>
       <c r="N61" s="1">
-        <v>101973.78</v>
+        <v>114275.02</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
         <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.052</v>
+        <v>98.047</v>
       </c>
       <c r="E62" s="1">
-        <v>100.426</v>
+        <v>97.224</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>100426.0</v>
+        <v>97224.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-374.0</v>
+        <v>823.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.37241351841157</v>
+        <v>0.84649880687896</v>
       </c>
       <c r="K62">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.65</v>
+      </c>
+      <c r="L62">
+        <v>652.05</v>
       </c>
       <c r="M62" s="1">
-        <v>100052.0</v>
+        <v>98047.0</v>
       </c>
       <c r="N62" s="1">
-        <v>101795.9</v>
+        <v>98699.05</v>
       </c>
       <c r="O62" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>179</v>
       </c>
       <c r="B63" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>114000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.757</v>
+        <v>98.92</v>
       </c>
       <c r="E63" s="1">
-        <v>99.818</v>
+        <v>99.998</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>113792.52</v>
+        <v>134997.3</v>
       </c>
       <c r="I63" s="1">
-        <v>-1209.54</v>
+        <v>-1455.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.0629345408644</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K63">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.15</v>
+      </c>
+      <c r="L63">
+        <v>207.81</v>
       </c>
       <c r="M63" s="1">
-        <v>112582.98</v>
+        <v>133542.0</v>
       </c>
       <c r="N63" s="1">
-        <v>113960.35</v>
+        <v>133749.81</v>
       </c>
       <c r="O63" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>181</v>
+      </c>
+      <c r="B64" t="s">
         <v>182</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.807</v>
+        <v>99.81</v>
       </c>
       <c r="E64" s="1">
-        <v>97.224</v>
+        <v>99.558</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>97224.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I64" s="1">
-        <v>583.0</v>
+        <v>141.12</v>
       </c>
       <c r="J64" s="1">
-        <v>0.59964617789846</v>
+        <v>0.25311878502983</v>
       </c>
       <c r="K64">
-        <v>0.55</v>
+        <v>1.52</v>
       </c>
       <c r="L64">
-        <v>551.37</v>
+        <v>848.63</v>
       </c>
       <c r="M64" s="1">
-        <v>97807.0</v>
+        <v>55893.6</v>
       </c>
       <c r="N64" s="1">
-        <v>98358.37</v>
+        <v>56742.23</v>
       </c>
       <c r="O64" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>183</v>
+      </c>
+      <c r="B65" t="s">
         <v>184</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.9</v>
+      </c>
+      <c r="E65" s="1">
+        <v>102.154</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>102154.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1254.0</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.2275583922313</v>
+      </c>
+      <c r="K65">
+        <v>1.99</v>
+      </c>
+      <c r="L65" t="s">
         <v>185</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>132754.95</v>
+        <v>100900.0</v>
       </c>
       <c r="N65" s="1">
-        <v>133793.99</v>
+        <v>102891.1</v>
       </c>
       <c r="O65" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>186</v>
+      </c>
+      <c r="B66" t="s">
         <v>187</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>98.876</v>
+      </c>
+      <c r="E66" s="1">
+        <v>99.791</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>99791.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-915.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.91691635518233</v>
+      </c>
+      <c r="K66">
+        <v>2.1</v>
+      </c>
+      <c r="L66" t="s">
         <v>188</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>55827.52</v>
+        <v>98876.0</v>
       </c>
       <c r="N66" s="1">
-        <v>56575.47</v>
+        <v>100979.08</v>
       </c>
       <c r="O66" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>189</v>
       </c>
       <c r="B67" t="s">
         <v>190</v>
       </c>
       <c r="C67" s="1">
         <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.891</v>
+        <v>99.79</v>
       </c>
       <c r="E67" s="1">
-        <v>102.154</v>
+        <v>97.614</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>102154.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-1263.0</v>
+        <v>2176.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.2363686199268</v>
+        <v>2.229188436085</v>
       </c>
       <c r="K67">
-        <v>1.75</v>
+        <v>1.15</v>
       </c>
       <c r="L67" t="s">
         <v>191</v>
       </c>
       <c r="M67" s="1">
-        <v>100891.0</v>
+        <v>99790.0</v>
       </c>
       <c r="N67" s="1">
-        <v>102637.58</v>
+        <v>100935.21</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>192</v>
       </c>
       <c r="B68" t="s">
         <v>193</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.779</v>
+        <v>100.458</v>
       </c>
       <c r="E68" s="1">
-        <v>99.791</v>
+        <v>99.845</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>99791.0</v>
+        <v>131795.4</v>
       </c>
       <c r="I68" s="1">
-        <v>-1012.0</v>
+        <v>809.16</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.0141195097754</v>
+        <v>0.61395162501878</v>
       </c>
       <c r="K68">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.07</v>
+      </c>
+      <c r="L68">
+        <v>88.6</v>
       </c>
       <c r="M68" s="1">
-        <v>98779.0</v>
+        <v>132604.56</v>
       </c>
       <c r="N68" s="1">
-        <v>100716.67</v>
+        <v>132693.16</v>
       </c>
       <c r="O68" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>194</v>
+      </c>
+      <c r="B69" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.692</v>
+        <v>94.132</v>
       </c>
       <c r="E69" s="1">
-        <v>97.614</v>
+        <v>94.279</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>97614.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I69" s="1">
-        <v>2078.0</v>
+        <v>-147.0</v>
       </c>
       <c r="J69" s="1">
-        <v>2.128793001004</v>
+        <v>-0.15592019431687</v>
       </c>
       <c r="K69">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.45</v>
+      </c>
+      <c r="L69">
+        <v>445.21</v>
       </c>
       <c r="M69" s="1">
-        <v>99692.0</v>
+        <v>94132.0</v>
       </c>
       <c r="N69" s="1">
-        <v>100758.1</v>
+        <v>94577.21</v>
       </c>
       <c r="O69" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B70" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C70" s="1">
         <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>94.052</v>
+        <v>102.571</v>
       </c>
       <c r="E70" s="1">
-        <v>94.279</v>
+        <v>104.37</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>94279.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-227.0</v>
+        <v>-1799.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.24077472183625</v>
+        <v>-1.7236753856472</v>
       </c>
       <c r="K70">
-        <v>0.41</v>
+        <v>0.92</v>
       </c>
       <c r="L70">
-        <v>409.25</v>
+        <v>919.8</v>
       </c>
       <c r="M70" s="1">
-        <v>94052.0</v>
+        <v>102571.0</v>
       </c>
       <c r="N70" s="1">
-        <v>94461.25</v>
+        <v>103490.8</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B71" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C71" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.257</v>
+        <v>96.962</v>
       </c>
       <c r="E71" s="1">
-        <v>104.37</v>
+        <v>97.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>104370.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-2113.0</v>
+        <v>-1336.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.0245281211076</v>
+        <v>-0.68421591723855</v>
       </c>
       <c r="K71">
-        <v>0.66</v>
+        <v>0.42</v>
       </c>
       <c r="L71">
-        <v>655.2</v>
+        <v>845.89</v>
       </c>
       <c r="M71" s="1">
-        <v>102257.0</v>
+        <v>193924.0</v>
       </c>
       <c r="N71" s="1">
-        <v>102912.2</v>
+        <v>194769.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.47</v>
+        <v>0.88</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>200</v>
+      </c>
+      <c r="B72" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>98.102</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>117561.04</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1800.68</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-1.5316979162484</v>
+      </c>
+      <c r="K72">
+        <v>2.18</v>
+      </c>
+      <c r="L72" t="s">
         <v>202</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>101132.0</v>
+        <v>115760.36</v>
       </c>
       <c r="N72" s="1">
-        <v>105067.62</v>
+        <v>118334.54</v>
       </c>
       <c r="O72" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B73" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C73" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>96.803</v>
+        <v>99.225</v>
       </c>
       <c r="E73" s="1">
-        <v>97.63</v>
+        <v>97.633</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>195260.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-1654.0</v>
+        <v>1592.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.84707569394653</v>
+        <v>1.6305962123462</v>
       </c>
       <c r="K73">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="L73">
-        <v>658.9</v>
+        <v>372.6</v>
       </c>
       <c r="M73" s="1">
-        <v>193606.0</v>
+        <v>99225.0</v>
       </c>
       <c r="N73" s="1">
-        <v>194264.9</v>
+        <v>99597.6</v>
       </c>
       <c r="O73" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>205</v>
+      </c>
+      <c r="B74" t="s">
+        <v>206</v>
+      </c>
+      <c r="C74" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>95.334</v>
+      </c>
+      <c r="E74" s="1">
+        <v>93.83333333</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>281500.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>4502.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>1.5992895204263</v>
+      </c>
+      <c r="K74">
+        <v>1.0</v>
+      </c>
+      <c r="L74" t="s">
         <v>207</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>115557.4</v>
+        <v>286002.0</v>
       </c>
       <c r="N74" s="1">
-        <v>117910.93</v>
+        <v>289007.14</v>
       </c>
       <c r="O74" s="1">
-        <v>0.54</v>
+        <v>1.31</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B75" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.183</v>
+        <v>98.032</v>
       </c>
       <c r="E75" s="1">
-        <v>97.633</v>
+        <v>94.862</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>97633.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1550.0</v>
+        <v>3170.0</v>
       </c>
       <c r="J75" s="1">
-        <v>1.5875779705632</v>
+        <v>3.3416963589214</v>
       </c>
       <c r="K75">
-        <v>0.25</v>
+        <v>0.86</v>
       </c>
       <c r="L75">
-        <v>250.34</v>
+        <v>860.62</v>
       </c>
       <c r="M75" s="1">
-        <v>99183.0</v>
+        <v>98032.0</v>
       </c>
       <c r="N75" s="1">
-        <v>99433.34</v>
+        <v>98892.62</v>
       </c>
       <c r="O75" s="1">
         <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C76" s="1">
         <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>95.135</v>
+        <v>95.155</v>
       </c>
       <c r="E76" s="1">
-        <v>93.83333333</v>
+        <v>91.856</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>281500.0</v>
+        <v>275568.0</v>
       </c>
       <c r="I76" s="1">
-        <v>3905.0</v>
+        <v>9897.0</v>
       </c>
       <c r="J76" s="1">
-        <v>1.3872113676732</v>
+        <v>3.5914910294374</v>
       </c>
       <c r="K76">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.07</v>
+      </c>
+      <c r="L76">
+        <v>215.75</v>
       </c>
       <c r="M76" s="1">
-        <v>285405.0</v>
+        <v>285465.0</v>
       </c>
       <c r="N76" s="1">
-        <v>288129.66</v>
+        <v>285680.75</v>
       </c>
       <c r="O76" s="1">
-        <v>1.32</v>
+        <v>1.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B77" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C77" s="1">
         <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.903</v>
+        <v>101.39</v>
       </c>
       <c r="E77" s="1">
-        <v>94.862</v>
+        <v>102.61</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>94862.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I77" s="1">
-        <v>3041.0</v>
+        <v>-1220.0</v>
       </c>
       <c r="J77" s="1">
-        <v>3.2057093462082</v>
+        <v>-1.1889679368483</v>
       </c>
       <c r="K77">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>810.27</v>
+        <v>3.27</v>
+      </c>
+      <c r="L77" t="s">
+        <v>214</v>
       </c>
       <c r="M77" s="1">
-        <v>97903.0</v>
+        <v>101390.0</v>
       </c>
       <c r="N77" s="1">
-        <v>98713.27</v>
+        <v>104661.92</v>
       </c>
       <c r="O77" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>215</v>
+      </c>
+      <c r="B78" t="s">
+        <v>216</v>
+      </c>
+      <c r="C78" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.518</v>
+      </c>
+      <c r="E78" s="1">
+        <v>104.115</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>156172.5</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-3895.5</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-2.4943572011718</v>
+      </c>
+      <c r="K78">
+        <v>1.19</v>
+      </c>
+      <c r="L78" t="s">
         <v>217</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>284742.0</v>
+        <v>152277.0</v>
       </c>
       <c r="N78" s="1">
-        <v>284914.6</v>
+        <v>154064.67</v>
       </c>
       <c r="O78" s="1">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>218</v>
+      </c>
+      <c r="B79" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.218</v>
+        <v>99.583</v>
       </c>
       <c r="E79" s="1">
-        <v>102.61</v>
+        <v>99.376</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>102610.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-1392.0</v>
+        <v>207.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.3565929246662</v>
+        <v>0.20829979069393</v>
       </c>
       <c r="K79">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.23</v>
+      </c>
+      <c r="L79">
+        <v>228.42</v>
       </c>
       <c r="M79" s="1">
-        <v>101218.0</v>
+        <v>99583.0</v>
       </c>
       <c r="N79" s="1">
-        <v>104245.4</v>
+        <v>99811.42</v>
       </c>
       <c r="O79" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B80" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C80" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.563</v>
+        <v>102.17</v>
       </c>
       <c r="E80" s="1">
-        <v>104.115</v>
+        <v>103.917</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>156172.5</v>
+        <v>103917.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-3828.0</v>
+        <v>-1747.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.4511357633386</v>
+        <v>-1.6811493788312</v>
       </c>
       <c r="K80">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.52</v>
+      </c>
+      <c r="L80">
+        <v>520.89</v>
       </c>
       <c r="M80" s="1">
-        <v>152344.5</v>
+        <v>102170.0</v>
       </c>
       <c r="N80" s="1">
-        <v>153700.66</v>
+        <v>102690.89</v>
       </c>
       <c r="O80" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B81" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.501</v>
+        <v>100.613</v>
       </c>
       <c r="E81" s="1">
-        <v>99.376</v>
+        <v>101.831</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>99376.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I81" s="1">
-        <v>125.0</v>
+        <v>-2436.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.12578489776204</v>
+        <v>-1.1960994196266</v>
       </c>
       <c r="K81">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>63.01</v>
+        <v>2.69</v>
+      </c>
+      <c r="L81" t="s">
+        <v>224</v>
       </c>
       <c r="M81" s="1">
-        <v>99501.0</v>
+        <v>201226.0</v>
       </c>
       <c r="N81" s="1">
-        <v>99564.01</v>
+        <v>206608.88</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>0.93</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B82" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.213</v>
+        <v>96.535</v>
       </c>
       <c r="E82" s="1">
-        <v>103.917</v>
+        <v>97.814</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>103917.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1704.0</v>
+        <v>-2558.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.6397702012183</v>
+        <v>-1.3075837814628</v>
       </c>
       <c r="K82">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="L82">
-        <v>240.41</v>
+        <v>241.1</v>
       </c>
       <c r="M82" s="1">
-        <v>102213.0</v>
+        <v>193070.0</v>
       </c>
       <c r="N82" s="1">
-        <v>102453.41</v>
+        <v>193311.1</v>
       </c>
       <c r="O82" s="1">
-        <v>0.47</v>
+        <v>0.87</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B83" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C83" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.522</v>
+        <v>94.53</v>
       </c>
       <c r="E83" s="1">
-        <v>101.831</v>
+        <v>91.695</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>203662.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-2618.0</v>
+        <v>2835.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2854631693689</v>
+        <v>3.0917716342221</v>
       </c>
       <c r="K83">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.24</v>
+      </c>
+      <c r="L83">
+        <v>236.3</v>
       </c>
       <c r="M83" s="1">
-        <v>201044.0</v>
+        <v>94530.0</v>
       </c>
       <c r="N83" s="1">
-        <v>206009.75</v>
+        <v>94766.3</v>
       </c>
       <c r="O83" s="1">
-        <v>0.94</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>96.411</v>
+        <v>101.593</v>
       </c>
       <c r="E84" s="1">
-        <v>97.814</v>
+        <v>103.378</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>195628.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-2806.0</v>
+        <v>-1785.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.4343550003067</v>
+        <v>-1.7266729865155</v>
       </c>
       <c r="K84">
-        <v>0.01</v>
+        <v>0.34</v>
       </c>
       <c r="L84">
-        <v>10.96</v>
+        <v>339.73</v>
       </c>
       <c r="M84" s="1">
-        <v>192822.0</v>
+        <v>101593.0</v>
       </c>
       <c r="N84" s="1">
-        <v>192832.96</v>
+        <v>101932.73</v>
       </c>
       <c r="O84" s="1">
-        <v>0.88</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B85" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>94.255</v>
+        <v>99.614</v>
       </c>
       <c r="E85" s="1">
-        <v>91.695</v>
+        <v>100.0825</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>91695.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I85" s="1">
-        <v>2560.0</v>
+        <v>-937.0</v>
       </c>
       <c r="J85" s="1">
-        <v>2.7918643328426</v>
+        <v>-0.46811380610996</v>
       </c>
       <c r="K85">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>221.92</v>
+        <v>1.93</v>
+      </c>
+      <c r="L85" t="s">
+        <v>233</v>
       </c>
       <c r="M85" s="1">
-        <v>94255.0</v>
+        <v>199228.0</v>
       </c>
       <c r="N85" s="1">
-        <v>94476.92</v>
+        <v>203085.53</v>
       </c>
       <c r="O85" s="1">
-        <v>0.43</v>
+        <v>0.92</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>234</v>
+      </c>
+      <c r="B86" t="s">
+        <v>235</v>
+      </c>
+      <c r="C86" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.951</v>
+      </c>
+      <c r="E86" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>199736.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-1834.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-0.91821203989266</v>
+      </c>
+      <c r="K86">
+        <v>0.63</v>
+      </c>
+      <c r="L86" t="s">
         <v>236</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>101591.0</v>
+        <v>197902.0</v>
       </c>
       <c r="N86" s="1">
-        <v>101700.59</v>
+        <v>199167.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>237</v>
+      </c>
+      <c r="B87" t="s">
         <v>238</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.511</v>
+        <v>100.378</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0825</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>200165.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-1143.0</v>
+        <v>457.38</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.57102890115655</v>
+        <v>0.378</v>
       </c>
       <c r="K87">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.73</v>
+      </c>
+      <c r="L87">
+        <v>887.74</v>
       </c>
       <c r="M87" s="1">
-        <v>199022.0</v>
+        <v>121457.38</v>
       </c>
       <c r="N87" s="1">
-        <v>202563.1</v>
+        <v>122345.12</v>
       </c>
       <c r="O87" s="1">
-        <v>0.93</v>
+        <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>239</v>
+      </c>
+      <c r="B88" t="s">
+        <v>240</v>
+      </c>
+      <c r="C88" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-2105.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-0.842</v>
+      </c>
+      <c r="K88">
+        <v>1.48</v>
+      </c>
+      <c r="L88" t="s">
         <v>241</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>197610.0</v>
+        <v>247895.0</v>
       </c>
       <c r="N88" s="1">
-        <v>198573.7</v>
+        <v>251592.15</v>
       </c>
       <c r="O88" s="1">
-        <v>0.91</v>
+        <v>1.14</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>242</v>
+      </c>
+      <c r="B89" t="s">
         <v>243</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>96.235</v>
+      </c>
+      <c r="E89" s="1">
+        <v>94.556</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>189112.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>3358.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>1.7756673294133</v>
+      </c>
+      <c r="K89">
+        <v>1.22</v>
+      </c>
+      <c r="L89" t="s">
         <v>244</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>120837.86</v>
+        <v>192470.0</v>
       </c>
       <c r="N89" s="1">
-        <v>121455.42</v>
+        <v>194901.51</v>
       </c>
       <c r="O89" s="1">
-        <v>0.56</v>
+        <v>0.88</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>245</v>
       </c>
       <c r="B90" t="s">
         <v>246</v>
       </c>
       <c r="C90" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.005</v>
+        <v>98.379</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>97.977</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>250000.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2487.5</v>
+        <v>402.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.995</v>
+        <v>0.410300376619</v>
       </c>
       <c r="K90">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.41</v>
+      </c>
+      <c r="L90">
+        <v>409.93</v>
       </c>
       <c r="M90" s="1">
-        <v>247512.5</v>
+        <v>98379.0</v>
       </c>
       <c r="N90" s="1">
-        <v>250798.86</v>
+        <v>98788.93</v>
       </c>
       <c r="O90" s="1">
-        <v>1.15</v>
+        <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B91" t="s">
         <v>248</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.419</v>
+      </c>
+      <c r="E91" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>314646.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-7389.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-2.3483533876166</v>
+      </c>
+      <c r="K91">
+        <v>2.91</v>
+      </c>
+      <c r="L91" t="s">
         <v>249</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>191938.0</v>
+        <v>307257.0</v>
       </c>
       <c r="N91" s="1">
-        <v>194225.67</v>
+        <v>315999.52</v>
       </c>
       <c r="O91" s="1">
-        <v>0.89</v>
+        <v>1.43</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>250</v>
+      </c>
+      <c r="B92" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="C92" s="1">
         <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.148</v>
+        <v>98.644</v>
       </c>
       <c r="E92" s="1">
-        <v>97.977</v>
+        <v>99.612</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>97977.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I92" s="1">
-        <v>171.0</v>
+        <v>-968.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.17453075721853</v>
+        <v>-0.97177046942135</v>
       </c>
       <c r="K92">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>273.29</v>
+        <v>1.02</v>
+      </c>
+      <c r="L92" t="s">
+        <v>252</v>
       </c>
       <c r="M92" s="1">
-        <v>98148.0</v>
+        <v>98644.0</v>
       </c>
       <c r="N92" s="1">
-        <v>98421.29</v>
+        <v>99662.84</v>
       </c>
       <c r="O92" s="1">
         <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>253</v>
       </c>
       <c r="B93" t="s">
         <v>254</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.376</v>
+        <v>101.313</v>
       </c>
       <c r="E93" s="1">
-        <v>104.882</v>
+        <v>102.875</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>314646.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-7518.0</v>
+        <v>-3124.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.3893518430236</v>
+        <v>-1.518347509113</v>
       </c>
       <c r="K93">
-        <v>2.64</v>
+        <v>3.0</v>
       </c>
       <c r="L93" t="s">
         <v>255</v>
       </c>
       <c r="M93" s="1">
-        <v>307128.0</v>
+        <v>202626.0</v>
       </c>
       <c r="N93" s="1">
-        <v>315039.78</v>
+        <v>208630.73</v>
       </c>
       <c r="O93" s="1">
-        <v>1.44</v>
+        <v>0.94</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>256</v>
       </c>
       <c r="B94" t="s">
         <v>257</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.379</v>
+        <v>97.494</v>
       </c>
       <c r="E94" s="1">
-        <v>99.612</v>
+        <v>94.517</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>99612.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1233.0</v>
+        <v>2977.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.2378026743766</v>
+        <v>3.1496979379371</v>
       </c>
       <c r="K94">
-        <v>0.84</v>
+        <v>0.75</v>
       </c>
       <c r="L94">
-        <v>839.04</v>
+        <v>748.67</v>
       </c>
       <c r="M94" s="1">
-        <v>98379.0</v>
+        <v>97494.0</v>
       </c>
       <c r="N94" s="1">
-        <v>99218.04</v>
+        <v>98242.67</v>
       </c>
       <c r="O94" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>258</v>
       </c>
       <c r="B95" t="s">
         <v>259</v>
       </c>
       <c r="C95" s="1">
         <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.326</v>
+        <v>103.266</v>
       </c>
       <c r="E95" s="1">
-        <v>102.875</v>
+        <v>105.38</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>205750.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-3098.0</v>
+        <v>-4228.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.5057108140948</v>
+        <v>-2.0060732586829</v>
       </c>
       <c r="K95">
-        <v>2.76</v>
+        <v>0.89</v>
       </c>
       <c r="L95" t="s">
         <v>260</v>
       </c>
       <c r="M95" s="1">
-        <v>202652.0</v>
+        <v>206532.0</v>
       </c>
       <c r="N95" s="1">
-        <v>208179.08</v>
+        <v>208310.08</v>
       </c>
       <c r="O95" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>261</v>
       </c>
       <c r="B96" t="s">
         <v>262</v>
       </c>
       <c r="C96" s="1">
         <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.314</v>
+        <v>101.787</v>
       </c>
       <c r="E96" s="1">
-        <v>94.517</v>
+        <v>103.59</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>94517.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I96" s="1">
-        <v>2797.0</v>
+        <v>-1803.0</v>
       </c>
       <c r="J96" s="1">
-        <v>2.9592560068559</v>
+        <v>-1.7405154937735</v>
       </c>
       <c r="K96">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>688.67</v>
+        <v>1.79</v>
+      </c>
+      <c r="L96" t="s">
+        <v>263</v>
       </c>
       <c r="M96" s="1">
-        <v>97314.0</v>
+        <v>101787.0</v>
       </c>
       <c r="N96" s="1">
-        <v>98002.67</v>
+        <v>103573.64</v>
       </c>
       <c r="O96" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B97" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C97" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>103.188</v>
+        <v>99.566</v>
       </c>
       <c r="E97" s="1">
-        <v>105.38</v>
+        <v>96.515</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>210760.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-4384.0</v>
+        <v>3051.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.0800910988802</v>
+        <v>3.1611666580324</v>
       </c>
       <c r="K97">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.49</v>
+      </c>
+      <c r="L97">
+        <v>494.86</v>
       </c>
       <c r="M97" s="1">
-        <v>206376.0</v>
+        <v>99566.0</v>
       </c>
       <c r="N97" s="1">
-        <v>207521.21</v>
+        <v>100060.86</v>
       </c>
       <c r="O97" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>266</v>
       </c>
       <c r="B98" t="s">
         <v>267</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.826</v>
+        <v>98.187</v>
       </c>
       <c r="E98" s="1">
-        <v>103.59</v>
+        <v>98.38833333</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>103590.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1764.0</v>
+        <v>-604.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.7028670721112</v>
+        <v>-0.20463130791252</v>
       </c>
       <c r="K98">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.08</v>
+      </c>
+      <c r="L98">
+        <v>226.03</v>
       </c>
       <c r="M98" s="1">
-        <v>101826.0</v>
+        <v>294561.0</v>
       </c>
       <c r="N98" s="1">
-        <v>103346.55</v>
+        <v>294787.03</v>
       </c>
       <c r="O98" s="1">
-        <v>0.47</v>
+        <v>1.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>268</v>
+      </c>
+      <c r="B99" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.515</v>
+        <v>99.19</v>
       </c>
       <c r="E99" s="1">
-        <v>96.515</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>96515.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>3000.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J99" s="1">
-        <v>3.1083251308087</v>
+        <v>-0.81</v>
       </c>
       <c r="K99">
-        <v>0.46</v>
+        <v>0.63</v>
       </c>
       <c r="L99">
-        <v>458.9</v>
+        <v>628.97</v>
       </c>
       <c r="M99" s="1">
-        <v>99515.0</v>
+        <v>99190.0</v>
       </c>
       <c r="N99" s="1">
-        <v>99973.9</v>
+        <v>99818.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>270</v>
+      </c>
+      <c r="B100" t="s">
         <v>271</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>103.261</v>
+      </c>
+      <c r="E100" s="1">
+        <v>105.50275</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>422011.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-8967.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-2.1248261301246</v>
+      </c>
+      <c r="K100">
+        <v>1.71</v>
+      </c>
+      <c r="L100" t="s">
         <v>272</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>293937.0</v>
+        <v>413044.0</v>
       </c>
       <c r="N100" s="1">
-        <v>301231.52</v>
+        <v>419886.47</v>
       </c>
       <c r="O100" s="1">
-        <v>1.38</v>
+        <v>1.9</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>273</v>
+      </c>
+      <c r="B101" t="s">
         <v>274</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>94.639</v>
+      </c>
+      <c r="E101" s="1">
+        <v>91.548</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>274644.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>9273.0</v>
+      </c>
+      <c r="J101" s="1">
+        <v>3.3763708655569</v>
+      </c>
+      <c r="K101">
+        <v>0.36</v>
+      </c>
+      <c r="L101" t="s">
         <v>275</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>99090.0</v>
+        <v>283917.0</v>
       </c>
       <c r="N101" s="1">
-        <v>99551.78</v>
+        <v>285001.93</v>
       </c>
       <c r="O101" s="1">
-        <v>0.45</v>
+        <v>1.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>276</v>
       </c>
       <c r="B102" t="s">
         <v>277</v>
       </c>
       <c r="C102" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>103.209</v>
+        <v>90.714</v>
       </c>
       <c r="E102" s="1">
-        <v>105.50275</v>
+        <v>88.429</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>422011.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-9175.0</v>
+        <v>2285.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.1741139448972</v>
+        <v>2.58399393864</v>
       </c>
       <c r="K102">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.09</v>
+      </c>
+      <c r="L102">
+        <v>89.04</v>
       </c>
       <c r="M102" s="1">
-        <v>412836.0</v>
+        <v>90714.0</v>
       </c>
       <c r="N102" s="1">
-        <v>418614.08</v>
+        <v>90803.04</v>
       </c>
       <c r="O102" s="1">
-        <v>1.91</v>
+        <v>0.41</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>278</v>
+      </c>
+      <c r="B103" t="s">
         <v>279</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>94.417</v>
+        <v>101.684</v>
       </c>
       <c r="E103" s="1">
-        <v>91.548</v>
+        <v>104.501</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>274644.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I103" s="1">
-        <v>8607.0</v>
+        <v>-2817.0</v>
       </c>
       <c r="J103" s="1">
-        <v>3.1338751256172</v>
+        <v>-2.6956679840384</v>
       </c>
       <c r="K103">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.28</v>
+      </c>
+      <c r="L103">
+        <v>279.79</v>
       </c>
       <c r="M103" s="1">
-        <v>283251.0</v>
+        <v>101684.0</v>
       </c>
       <c r="N103" s="1">
-        <v>284271.21</v>
+        <v>101963.79</v>
       </c>
       <c r="O103" s="1">
-        <v>1.3</v>
+        <v>0.46</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B104" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>90.437</v>
+        <v>99.351</v>
       </c>
       <c r="E104" s="1">
-        <v>88.429</v>
+        <v>99.903</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>88429.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I104" s="1">
-        <v>2008.0</v>
+        <v>-552.0</v>
       </c>
       <c r="J104" s="1">
-        <v>2.270748283934</v>
+        <v>-0.55253595988108</v>
       </c>
       <c r="K104">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="L104">
-        <v>81.85</v>
+        <v>118.15</v>
       </c>
       <c r="M104" s="1">
-        <v>90437.0</v>
+        <v>99351.0</v>
       </c>
       <c r="N104" s="1">
-        <v>90518.85</v>
+        <v>99469.15</v>
       </c>
       <c r="O104" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B105" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C105" s="1">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.737</v>
+        <v>100.277</v>
       </c>
       <c r="E105" s="1">
-        <v>104.501</v>
+        <v>99.958</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>104501.0</v>
+        <v>102956.74</v>
       </c>
       <c r="I105" s="1">
-        <v>-2764.0</v>
+        <v>328.57</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.6449507660214</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K105">
-        <v>5.35</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.29</v>
+      </c>
+      <c r="L105">
+        <v>296.3</v>
       </c>
       <c r="M105" s="1">
-        <v>101737.0</v>
+        <v>103285.31</v>
       </c>
       <c r="N105" s="1">
-        <v>107082.55</v>
+        <v>103581.61</v>
       </c>
       <c r="O105" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B106" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C106" s="1">
         <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.206</v>
+        <v>98.925</v>
       </c>
       <c r="E106" s="1">
-        <v>99.903</v>
+        <v>99.918</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>99903.0</v>
+        <v>99918.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-697.0</v>
+        <v>-993.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.69767674644405</v>
+        <v>-0.99381492824116</v>
       </c>
       <c r="K106">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="L106" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="M106" s="1">
-        <v>99206.0</v>
+        <v>98925.0</v>
       </c>
       <c r="N106" s="1">
-        <v>102033.74</v>
+        <v>101729.11</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B107" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C107" s="1">
-        <v>103000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.052</v>
+        <v>100.708</v>
       </c>
       <c r="E107" s="1">
-        <v>99.958</v>
+        <v>101.331</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>102956.74</v>
+        <v>151996.5</v>
       </c>
       <c r="I107" s="1">
-        <v>96.82</v>
+        <v>-934.5</v>
       </c>
       <c r="J107" s="1">
-        <v>0.094039496588567</v>
+        <v>-0.61481678854447</v>
       </c>
       <c r="K107">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>74.08</v>
+        <v>2.49</v>
+      </c>
+      <c r="L107" t="s">
+        <v>289</v>
       </c>
       <c r="M107" s="1">
-        <v>103053.56</v>
+        <v>151062.0</v>
       </c>
       <c r="N107" s="1">
-        <v>103127.64</v>
+        <v>154791.45</v>
       </c>
       <c r="O107" s="1">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>290</v>
+      </c>
+      <c r="B108" t="s">
+        <v>291</v>
+      </c>
+      <c r="C108" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>98.997</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.889</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>113873.46</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-1016.88</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.89299122025448</v>
+      </c>
+      <c r="K108">
+        <v>1.91</v>
+      </c>
+      <c r="L108" t="s">
         <v>292</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>98724.0</v>
+        <v>112856.58</v>
       </c>
       <c r="N108" s="1">
-        <v>101362.7</v>
+        <v>115037.42</v>
       </c>
       <c r="O108" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B109" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C109" s="1">
-        <v>150000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.712</v>
+        <v>100.138</v>
       </c>
       <c r="E109" s="1">
-        <v>101.331</v>
+        <v>99.963</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>151996.5</v>
+        <v>103961.52</v>
       </c>
       <c r="I109" s="1">
-        <v>-928.5</v>
+        <v>182.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.61086932922798</v>
+        <v>0.17506477396637</v>
       </c>
       <c r="K109">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>151068.0</v>
+        <v>104143.52</v>
       </c>
       <c r="N109" s="1">
-        <v>154473.82</v>
+        <v>104143.52</v>
       </c>
       <c r="O109" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B110" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C110" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.894</v>
+        <v>98.62</v>
       </c>
       <c r="E110" s="1">
-        <v>99.889</v>
+        <v>97.523</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>113873.46</v>
+        <v>97523.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1134.3</v>
+        <v>1097.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.9961056773018</v>
+        <v>1.1248628528655</v>
       </c>
       <c r="K110">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.43</v>
+      </c>
+      <c r="L110">
+        <v>431.51</v>
       </c>
       <c r="M110" s="1">
-        <v>112739.16</v>
+        <v>98620.0</v>
       </c>
       <c r="N110" s="1">
-        <v>114747.82</v>
+        <v>99051.51</v>
       </c>
       <c r="O110" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B111" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.471</v>
+        <v>100.705</v>
       </c>
       <c r="E111" s="1">
-        <v>97.523</v>
+        <v>101.936</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>97523.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I111" s="1">
-        <v>948.0</v>
+        <v>-2462.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.97207838151</v>
+        <v>-1.2076204677445</v>
       </c>
       <c r="K111">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>3.62</v>
+      </c>
+      <c r="L111" t="s">
+        <v>299</v>
       </c>
       <c r="M111" s="1">
-        <v>98471.0</v>
+        <v>201410.0</v>
       </c>
       <c r="N111" s="1">
-        <v>98758.67</v>
+        <v>208650.41</v>
       </c>
       <c r="O111" s="1">
-        <v>0.45</v>
+        <v>0.94</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B112" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.691</v>
+        <v>97.683</v>
       </c>
       <c r="E112" s="1">
-        <v>101.936</v>
+        <v>95.676</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>203872.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-2490.0</v>
+        <v>2007.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.2213545754199</v>
+        <v>2.0977047535432</v>
       </c>
       <c r="K112">
-        <v>3.4</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.99</v>
+      </c>
+      <c r="L112">
+        <v>991.67</v>
       </c>
       <c r="M112" s="1">
-        <v>201382.0</v>
+        <v>97683.0</v>
       </c>
       <c r="N112" s="1">
-        <v>208176.52</v>
+        <v>98674.67</v>
       </c>
       <c r="O112" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B113" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C113" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.321</v>
+        <v>100.03</v>
       </c>
       <c r="E113" s="1">
-        <v>95.676</v>
+        <v>99.878</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>95676.0</v>
+        <v>199756.0</v>
       </c>
       <c r="I113" s="1">
-        <v>1645.0</v>
+        <v>304.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.7193444541996</v>
+        <v>0.15218566651315</v>
       </c>
       <c r="K113">
-        <v>0.87</v>
+        <v>0.24</v>
       </c>
       <c r="L113">
-        <v>873.61</v>
+        <v>476.71</v>
       </c>
       <c r="M113" s="1">
-        <v>97321.0</v>
+        <v>200060.0</v>
       </c>
       <c r="N113" s="1">
-        <v>98194.61</v>
+        <v>200536.71</v>
       </c>
       <c r="O113" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B114" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.935</v>
+        <v>99.789</v>
       </c>
       <c r="E114" s="1">
-        <v>99.878</v>
+        <v>99.757</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>199756.0</v>
+        <v>99757.0</v>
       </c>
       <c r="I114" s="1">
-        <v>114.0</v>
+        <v>32.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.05706962494243</v>
+        <v>0.032077949417084</v>
       </c>
       <c r="K114">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L114">
-        <v>131.51</v>
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>199870.0</v>
+        <v>99789.0</v>
       </c>
       <c r="N114" s="1">
-        <v>200001.51</v>
+        <v>99789.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B115" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.649</v>
+        <v>99.742</v>
       </c>
       <c r="E115" s="1">
         <v>99.2</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>99200.0</v>
       </c>
       <c r="I115" s="1">
-        <v>449.0</v>
+        <v>542.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.45262096774194</v>
+        <v>0.54637096774194</v>
       </c>
       <c r="K115">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="L115">
-        <v>378.08</v>
+        <v>543.49</v>
       </c>
       <c r="M115" s="1">
-        <v>99649.0</v>
+        <v>99742.0</v>
       </c>
       <c r="N115" s="1">
-        <v>100027.08</v>
+        <v>100285.49</v>
       </c>
       <c r="O115" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B116" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C116" s="1">
         <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.457</v>
+        <v>100.459</v>
       </c>
       <c r="E116" s="1">
         <v>101.496</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>202992.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-2078.0</v>
+        <v>-2074.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.0236856624892</v>
+        <v>-1.0217151414834</v>
       </c>
       <c r="K116">
-        <v>2.84</v>
+        <v>3.05</v>
       </c>
       <c r="L116" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="M116" s="1">
-        <v>200914.0</v>
+        <v>200918.0</v>
       </c>
       <c r="N116" s="1">
-        <v>206585.23</v>
+        <v>207020.74</v>
       </c>
       <c r="O116" s="1">
         <v>0.94</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B117" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.402</v>
+        <v>100.493</v>
       </c>
       <c r="E117" s="1">
         <v>101.276</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>202552.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1748.0</v>
+        <v>-1566.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.8629882696789</v>
+        <v>-0.7731347999526</v>
       </c>
       <c r="K117">
-        <v>0.77</v>
+        <v>0.96</v>
       </c>
       <c r="L117" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M117" s="1">
-        <v>200804.0</v>
+        <v>200986.0</v>
       </c>
       <c r="N117" s="1">
-        <v>202338.93</v>
+        <v>202909.29</v>
       </c>
       <c r="O117" s="1">
         <v>0.92</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B118" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C118" s="1">
         <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.248</v>
+        <v>100.327</v>
       </c>
       <c r="E118" s="1">
         <v>101.62</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>304860.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-4116.0</v>
+        <v>-3879.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.3501279275733</v>
+        <v>-1.2723873253297</v>
       </c>
       <c r="K118">
-        <v>1.8</v>
+        <v>2.01</v>
       </c>
       <c r="L118" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="M118" s="1">
-        <v>300744.0</v>
+        <v>300981.0</v>
       </c>
       <c r="N118" s="1">
-        <v>306136.81</v>
+        <v>306999.49</v>
       </c>
       <c r="O118" s="1">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B119" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C119" s="1">
         <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.303</v>
+        <v>100.374</v>
       </c>
       <c r="E119" s="1">
         <v>101.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>203660.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-3054.0</v>
+        <v>-2912.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.4995580870078</v>
+        <v>-1.4298340371207</v>
       </c>
       <c r="K119">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="L119">
-        <v>482.19</v>
+        <v>942.47</v>
       </c>
       <c r="M119" s="1">
-        <v>200606.0</v>
+        <v>200748.0</v>
       </c>
       <c r="N119" s="1">
-        <v>201088.19</v>
+        <v>201690.47</v>
       </c>
       <c r="O119" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B120" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>93.238</v>
+        <v>93.492</v>
       </c>
       <c r="E120" s="1">
         <v>94.848</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>94848.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1610.0</v>
+        <v>-1356.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.6974527665317</v>
+        <v>-1.4296558704453</v>
       </c>
       <c r="K120">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="L120">
-        <v>197.26</v>
+        <v>283.56</v>
       </c>
       <c r="M120" s="1">
-        <v>93238.0</v>
+        <v>93492.0</v>
       </c>
       <c r="N120" s="1">
-        <v>93435.26</v>
+        <v>93775.56</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B121" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C121" s="1">
         <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.602</v>
+        <v>98.71</v>
       </c>
       <c r="E121" s="1">
         <v>96.638</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>193276.0</v>
       </c>
       <c r="I121" s="1">
-        <v>3928.0</v>
+        <v>4144.0</v>
       </c>
       <c r="J121" s="1">
-        <v>2.0323268279559</v>
+        <v>2.1440841077009</v>
       </c>
       <c r="K121">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="L121">
-        <v>280.82</v>
+        <v>424.66</v>
       </c>
       <c r="M121" s="1">
-        <v>197204.0</v>
+        <v>197420.0</v>
       </c>
       <c r="N121" s="1">
-        <v>197484.82</v>
+        <v>197844.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B122" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.132</v>
+        <v>100.158</v>
       </c>
       <c r="E122" s="1">
         <v>100.978</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>100978.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-846.0</v>
+        <v>-820.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.83780625482778</v>
+        <v>-0.8120580720553</v>
       </c>
       <c r="K122">
-        <v>2.61</v>
+        <v>2.82</v>
       </c>
       <c r="L122" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M122" s="1">
-        <v>100132.0</v>
+        <v>100158.0</v>
       </c>
       <c r="N122" s="1">
-        <v>102743.99</v>
+        <v>102978.55</v>
       </c>
       <c r="O122" s="1">
         <v>0.47</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B123" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.864</v>
+        <v>100.976</v>
       </c>
       <c r="E123" s="1">
         <v>102.269</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>102269.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1405.0</v>
+        <v>-1293.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.3738278461704</v>
+        <v>-1.2643127438422</v>
       </c>
       <c r="K123">
-        <v>2.46</v>
+        <v>2.67</v>
       </c>
       <c r="L123" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M123" s="1">
-        <v>100864.0</v>
+        <v>100976.0</v>
       </c>
       <c r="N123" s="1">
-        <v>103328.38</v>
+        <v>103641.75</v>
       </c>
       <c r="O123" s="1">
         <v>0.47</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B124" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.306</v>
+        <v>95.508</v>
       </c>
       <c r="E124" s="1">
         <v>92.67</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>92670.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2636.0</v>
+        <v>2838.0</v>
       </c>
       <c r="J124" s="1">
-        <v>2.8445019963311</v>
+        <v>3.0624797669149</v>
       </c>
       <c r="K124">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="L124">
-        <v>60.27</v>
+        <v>74.66</v>
       </c>
       <c r="M124" s="1">
-        <v>95306.0</v>
+        <v>95508.0</v>
       </c>
       <c r="N124" s="1">
-        <v>95366.27</v>
+        <v>95582.66</v>
       </c>
       <c r="O124" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B125" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C125" s="1">
         <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.138</v>
+        <v>95.331</v>
       </c>
       <c r="E125" s="1">
         <v>94.041</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>188082.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2194.0</v>
+        <v>2580.0</v>
       </c>
       <c r="J125" s="1">
-        <v>1.1665124785998</v>
+        <v>1.3717421124829</v>
       </c>
       <c r="K125">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="L125">
-        <v>361.64</v>
+        <v>519.86</v>
       </c>
       <c r="M125" s="1">
-        <v>190276.0</v>
+        <v>190662.0</v>
       </c>
       <c r="N125" s="1">
-        <v>190637.64</v>
+        <v>191181.86</v>
       </c>
       <c r="O125" s="1">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B126" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C126" s="1">
         <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.177</v>
+        <v>98.277</v>
       </c>
       <c r="E126" s="1">
         <v>96.744</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>96744.0</v>
       </c>
       <c r="I126" s="1">
-        <v>1433.0</v>
+        <v>1533.0</v>
       </c>
       <c r="J126" s="1">
-        <v>1.4812288100554</v>
+        <v>1.5845943934508</v>
       </c>
       <c r="K126">
-        <v>1.1</v>
+        <v>1.18</v>
       </c>
       <c r="L126" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="M126" s="1">
-        <v>98177.0</v>
+        <v>98277.0</v>
       </c>
       <c r="N126" s="1">
-        <v>99273.23</v>
+        <v>99452.34</v>
       </c>
       <c r="O126" s="1">
         <v>0.45</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B127" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C127" s="1">
         <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.421</v>
+        <v>98.623</v>
       </c>
       <c r="E127" s="1">
         <v>98.5</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>98500.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-79.0</v>
+        <v>123.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.080203045685279</v>
+        <v>0.1248730964467</v>
       </c>
       <c r="K127">
-        <v>0.61</v>
+        <v>0.74</v>
       </c>
       <c r="L127">
-        <v>605.14</v>
+        <v>741.78</v>
       </c>
       <c r="M127" s="1">
-        <v>98421.0</v>
+        <v>98623.0</v>
       </c>
       <c r="N127" s="1">
-        <v>99026.14</v>
+        <v>99364.78</v>
       </c>
       <c r="O127" s="1">
         <v>0.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B128" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C128" s="1">
         <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>107.644</v>
+        <v>107.512</v>
       </c>
       <c r="E128" s="1">
         <v>113.89</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>113890.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-6246.0</v>
+        <v>-6378.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-5.4842391781544</v>
+        <v>-5.6001404864343</v>
       </c>
       <c r="K128">
-        <v>1.55</v>
+        <v>2.0</v>
       </c>
       <c r="L128" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="M128" s="1">
-        <v>107644.0</v>
+        <v>107512.0</v>
       </c>
       <c r="N128" s="1">
-        <v>109194.0</v>
+        <v>109507.89</v>
       </c>
       <c r="O128" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B129" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C129" s="1">
         <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.722</v>
+        <v>98.869</v>
       </c>
       <c r="E129" s="1">
         <v>99.871</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>199742.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-2298.0</v>
+        <v>-2004.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.1504841245206</v>
+        <v>-1.003294249582</v>
       </c>
       <c r="K129">
-        <v>1.03</v>
+        <v>1.21</v>
       </c>
       <c r="L129" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M129" s="1">
-        <v>197444.0</v>
+        <v>197738.0</v>
       </c>
       <c r="N129" s="1">
-        <v>199498.79</v>
+        <v>200152.38</v>
       </c>
       <c r="O129" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B130" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C130" s="1">
         <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.278</v>
+        <v>95.515</v>
       </c>
       <c r="E130" s="1">
         <v>95.09</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>95090.0</v>
       </c>
       <c r="I130" s="1">
-        <v>188.0</v>
+        <v>425.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.19770743506152</v>
+        <v>0.44694499947418</v>
       </c>
       <c r="K130">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="L130">
-        <v>120.55</v>
+        <v>178.08</v>
       </c>
       <c r="M130" s="1">
-        <v>95278.0</v>
+        <v>95515.0</v>
       </c>
       <c r="N130" s="1">
-        <v>95398.55</v>
+        <v>95693.08</v>
       </c>
       <c r="O130" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B131" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C131" s="1">
         <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.25</v>
+        <v>100.352</v>
       </c>
       <c r="E131" s="1">
         <v>101.97933333</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>305938.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-5188.0</v>
+        <v>-4882.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.6957684236675</v>
+        <v>-1.5957481581235</v>
       </c>
       <c r="K131">
-        <v>2.34</v>
+        <v>2.54</v>
       </c>
       <c r="L131" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="M131" s="1">
-        <v>300750.0</v>
+        <v>301056.0</v>
       </c>
       <c r="N131" s="1">
-        <v>307769.18</v>
+        <v>308679.29</v>
       </c>
       <c r="O131" s="1">
-        <v>1.41</v>
+        <v>1.39</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B132" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C132" s="1">
         <v>138000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.557</v>
+        <v>98.749</v>
       </c>
       <c r="E132" s="1">
         <v>99.778</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>137693.64</v>
       </c>
       <c r="I132" s="1">
-        <v>-1684.98</v>
+        <v>-1420.02</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.2237166509651</v>
+        <v>-1.031289462607</v>
       </c>
       <c r="K132">
-        <v>0.93</v>
+        <v>1.09</v>
       </c>
       <c r="L132" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="M132" s="1">
-        <v>136008.66</v>
+        <v>136273.62</v>
       </c>
       <c r="N132" s="1">
-        <v>137291.3</v>
+        <v>137784.53</v>
       </c>
       <c r="O132" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B133" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.977</v>
+        <v>100.05</v>
       </c>
       <c r="E133" s="1">
         <v>100.376</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>200752.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-798.0</v>
+        <v>-652.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.39750537977206</v>
+        <v>-0.32477883159321</v>
       </c>
       <c r="K133">
-        <v>2.61</v>
+        <v>2.78</v>
       </c>
       <c r="L133" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="M133" s="1">
-        <v>199954.0</v>
+        <v>200100.0</v>
       </c>
       <c r="N133" s="1">
-        <v>205164.96</v>
+        <v>205656.16</v>
       </c>
       <c r="O133" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="B134" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C134" s="1">
         <v>207000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.568</v>
+        <v>98.738</v>
       </c>
       <c r="E134" s="1">
         <v>99.462</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>205886.34</v>
       </c>
       <c r="I134" s="1">
-        <v>-1850.58</v>
+        <v>-1498.68</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.89883573626108</v>
+        <v>-0.72791618909734</v>
       </c>
       <c r="K134">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.12</v>
+      </c>
+      <c r="L134">
+        <v>242.45</v>
       </c>
       <c r="M134" s="1">
-        <v>204035.76</v>
+        <v>204387.66</v>
       </c>
       <c r="N134" s="1">
-        <v>208667.74</v>
+        <v>204630.11</v>
       </c>
       <c r="O134" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="B135" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="C135" s="1">
         <v>100000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.41</v>
+        <v>97.486</v>
       </c>
       <c r="E135" s="1">
         <v>97.192</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>97192.0</v>
       </c>
       <c r="I135" s="1">
-        <v>218.0</v>
+        <v>294.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.22429829615606</v>
+        <v>0.30249403243065</v>
       </c>
       <c r="K135">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="L135">
-        <v>489.04</v>
+        <v>575.34</v>
       </c>
       <c r="M135" s="1">
-        <v>97410.0</v>
+        <v>97486.0</v>
       </c>
       <c r="N135" s="1">
-        <v>97899.04</v>
+        <v>98061.34</v>
       </c>
       <c r="O135" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B136" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C136" s="1">
         <v>100000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.21</v>
+        <v>102.209</v>
       </c>
       <c r="E136" s="1">
         <v>104.182</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>104182.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-1972.0</v>
+        <v>-1973.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.8928413737498</v>
+        <v>-1.8938012324586</v>
       </c>
       <c r="K136">
-        <v>4.32</v>
+        <v>4.59</v>
       </c>
       <c r="L136" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="M136" s="1">
-        <v>102210.0</v>
+        <v>102209.0</v>
       </c>
       <c r="N136" s="1">
-        <v>106530.89</v>
+        <v>106795.99</v>
       </c>
       <c r="O136" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>