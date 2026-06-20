--- v0 (2026-05-29)
+++ v1 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -106,1032 +106,1029 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS2747181969</t>
+  </si>
+  <si>
+    <t>ABB FINANCE BV 3.125 15/01/2029</t>
+  </si>
+  <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 123.29</t>
+    <t>4 410.96</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 250.68</t>
+    <t>1 567.12</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>6 158.22</t>
+    <t>6 546.58</t>
   </si>
   <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>2 876.03</t>
+    <t>3 063.01</t>
   </si>
   <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>2 061.64</t>
+    <t>2 205.48</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>6 577.40</t>
+    <t>7 052.05</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>7 452.74</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>7 325.34</t>
+    <t>7 994.18</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>8 948.63</t>
+    <t>9 509.59</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 315.73</t>
+    <t>1 449.21</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>5 077.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>2 760.27</t>
+    <t>2 983.22</t>
   </si>
   <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>1 066.44</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>4 573.97</t>
+    <t>4 876.03</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>4 933.06</t>
+    <t>5 294.01</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 308.22</t>
+    <t>2 452.05</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>1 624.32</t>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>1 800.68</t>
+    <t>1 958.90</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
+    <t>1 108.58</t>
+  </si>
+  <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 178.08</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>1 867.53</t>
+    <t>2 252.02</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 101.37</t>
+    <t>1 187.67</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
+    <t>2 410.27</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>XS2517103417</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
+  </si>
+  <si>
+    <t>1 670.89</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>2 851.03</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>6 268.49</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>6 928.77</t>
+  </si>
+  <si>
+    <t>XS2147889427</t>
+  </si>
+  <si>
+    <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
+  </si>
+  <si>
+    <t>1 859.59</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>2 570.55</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>3 413.70</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 047.95</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>1 322.67</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS3036647694</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+  </si>
+  <si>
+    <t>XS1733289406</t>
+  </si>
+  <si>
+    <t>GENERTEL SPA 14/12/2047</t>
+  </si>
+  <si>
+    <t>1 164.38</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>1 543.84</t>
+  </si>
+  <si>
+    <t>XS1654229373</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>FI4000523550</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
+  </si>
+  <si>
+    <t>3 353.42</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>1 828.19</t>
+  </si>
+  <si>
+    <t>XS2457469547</t>
+  </si>
+  <si>
+    <t>IMCD NV 2.125 31/03/2027</t>
+  </si>
+  <si>
+    <t>2 084.25</t>
+  </si>
+  <si>
+    <t>XS2350756446</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 09/06/2032</t>
+  </si>
+  <si>
+    <t>XS2258452478</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 18/02/2029</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>2 445.21</t>
+  </si>
+  <si>
+    <t>XS1843459782</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES 1.8 25/09/2026</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>XS2931945211</t>
+  </si>
+  <si>
+    <t>JYSKE BANK A/S 05/05/2029</t>
+  </si>
+  <si>
+    <t>2 544.18</t>
+  </si>
+  <si>
+    <t>BE0002914951</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 25/04/2033</t>
+  </si>
+  <si>
+    <t>4 447.60</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>3 972.60</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>3 463.01</t>
+  </si>
+  <si>
+    <t>XS2193978363</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
+  </si>
+  <si>
+    <t>FR001400HOZ2</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 4 03/05/2028</t>
+  </si>
+  <si>
+    <t>3 561.64</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>2 787.67</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
+    <t>FR001400TSJ2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
+  </si>
+  <si>
+    <t>1 032.19</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>2 308.27</t>
+  </si>
+  <si>
+    <t>FR0013425147</t>
+  </si>
+  <si>
+    <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
+  </si>
+  <si>
+    <t>1 945.21</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>2 322.95</t>
+  </si>
+  <si>
+    <t>XS2548080832</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 25/10/2028</t>
+  </si>
+  <si>
+    <t>5 933.84</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
+    <t>XS2680745119</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
+  </si>
+  <si>
+    <t>4 389.82</t>
+  </si>
+  <si>
+    <t>XS2382950330</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 14/09/2032</t>
+  </si>
+  <si>
+    <t>FR001400H0F5</t>
+  </si>
+  <si>
+    <t>NEXANS SA 5.5 05/04/2028</t>
+  </si>
+  <si>
+    <t>10 638.36</t>
+  </si>
+  <si>
+    <t>XS1550988643</t>
+  </si>
+  <si>
+    <t>NN GROUP NV 13/01/2048</t>
+  </si>
+  <si>
+    <t>XS2343459074</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 18/08/2031</t>
+  </si>
+  <si>
+    <t>XS2482618464</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 2.5 23/05/2029</t>
+  </si>
+  <si>
+    <t>6 267.12</t>
+  </si>
+  <si>
+    <t>XS3002552993</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
+  </si>
+  <si>
+    <t>6 776.62</t>
+  </si>
+  <si>
+    <t>XS3100081093</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+  </si>
+  <si>
+    <t>DK0030512421</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
+  </si>
+  <si>
+    <t>3 243.84</t>
+  </si>
+  <si>
+    <t>XS2354246816</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
+  </si>
+  <si>
+    <t>FR0013534484</t>
+  </si>
+  <si>
+    <t>ORANGE SA 0.125 16/09/2029</t>
+  </si>
+  <si>
+    <t>FR001400DAO4</t>
+  </si>
+  <si>
+    <t>ORANO SA 5.375 15/05/2027</t>
+  </si>
+  <si>
+    <t>4 609.25</t>
+  </si>
+  <si>
+    <t>XS3019313363</t>
+  </si>
+  <si>
+    <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
+  </si>
+  <si>
+    <t>2 433.90</t>
+  </si>
+  <si>
+    <t>XS3085616079</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA 03/12/2028</t>
+  </si>
+  <si>
+    <t>FR0014010CJ0</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
+  </si>
+  <si>
     <t>2 244.86</t>
   </si>
   <si>
-    <t>XS2114852218</t>
-[...508 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
+    <t>2 635.27</t>
+  </si>
+  <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 426.56</t>
+    <t>1 598.73</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>5 286.99</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
-    <t>FR0014010MQ4</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>4 212.33</t>
+    <t>4 643.84</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>4 369.86</t>
+    <t>5 204.11</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 926.03</t>
+    <t>7 386.30</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>1 405.48</t>
+    <t>1 491.78</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
-    <t>2 294.52</t>
+    <t>2 438.36</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>1 906.85</t>
+    <t>2 115.41</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>1 783.56</t>
+    <t>1 984.93</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
-    <t>2 576.71</t>
+    <t>2 734.93</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
     <t>CH1194000340</t>
   </si>
   <si>
     <t>UBS GROUP AG 15/06/2027</t>
   </si>
   <si>
-    <t>3 932.88</t>
+    <t>4 249.32</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>4 976.71</t>
+    <t>5 580.82</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
+    <t>1 274.77</t>
+  </si>
+  <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>4 043.84</t>
+    <t>4 389.04</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>3 726.00</t>
+    <t>3 993.97</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 421.23</t>
+    <t>3 687.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1498,122 +1495,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>103.34</v>
+        <v>101.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1033.43</v>
+        <v>1018.88</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1033.43</v>
+        <v>1018.88</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>221004.0</v>
+        <v>212036.0</v>
       </c>
       <c r="D3">
-        <v>103.8</v>
+        <v>102.37</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>22941591.71</v>
+        <v>21706775.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>22941591.71</v>
+        <v>21706775.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O130" sqref="O130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1632,6439 +1629,6489 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>875.0</v>
+        <v>396.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.11</v>
+        <v>1071.41</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.4260914286</v>
+        <v>1070.2395707071</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>935747.83</v>
+        <v>423814.87</v>
       </c>
       <c r="I2" s="1">
-        <v>598.42</v>
+        <v>463.49</v>
       </c>
       <c r="J2" s="1">
-        <v>0.063950989872987</v>
+        <v>0.10936142943734</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>936346.25</v>
+        <v>424278.36</v>
       </c>
       <c r="N2" s="1">
-        <v>936346.25</v>
+        <v>424278.36</v>
       </c>
       <c r="O2" s="1">
-        <v>4.08</v>
+        <v>1.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>-21.0</v>
+        <v>46.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.99</v>
+        <v>105.68</v>
       </c>
       <c r="E3" s="1">
-        <v>106.965</v>
+        <v>106.251847826</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-525.0</v>
+        <v>-26305.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-525.0</v>
+        <v>-26305.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-525.0</v>
+        <v>-26305.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>103.693</v>
+        <v>99.721</v>
       </c>
       <c r="E4" s="1">
-        <v>104.1035</v>
+        <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>208207.0</v>
+        <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-821.0</v>
+        <v>-329.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.3943191151114</v>
+        <v>-0.3288355822089</v>
       </c>
       <c r="K4">
-        <v>0.13</v>
+        <v>0.58</v>
       </c>
       <c r="L4">
-        <v>252.74</v>
+        <v>582.19</v>
       </c>
       <c r="M4" s="1">
-        <v>207386.0</v>
+        <v>99721.0</v>
       </c>
       <c r="N4" s="1">
-        <v>207638.74</v>
+        <v>100303.19</v>
       </c>
       <c r="O4" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.959</v>
+        <v>102.128</v>
       </c>
       <c r="E5" s="1">
-        <v>99.684</v>
+        <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>199368.0</v>
+        <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>550.0</v>
+        <v>-3951.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0.27587175474499</v>
+        <v>-1.8976307232706</v>
       </c>
       <c r="K5">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.42</v>
+      </c>
+      <c r="L5">
+        <v>842.47</v>
       </c>
       <c r="M5" s="1">
-        <v>199918.0</v>
+        <v>204256.0</v>
       </c>
       <c r="N5" s="1">
-        <v>204041.29</v>
+        <v>205098.47</v>
       </c>
       <c r="O5" s="1">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.529</v>
+        <v>98.511</v>
       </c>
       <c r="E6" s="1">
-        <v>99.686</v>
+        <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>199372.0</v>
+        <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>1686.0</v>
+        <v>-2346.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.84565535782357</v>
+        <v>-1.1767184302396</v>
       </c>
       <c r="K6">
-        <v>0.63</v>
+        <v>2.21</v>
       </c>
       <c r="L6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M6" s="1">
-        <v>201058.0</v>
+        <v>197022.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202308.68</v>
+        <v>201432.96</v>
       </c>
       <c r="O6" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.337</v>
+      </c>
+      <c r="E7" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>199372.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-698.0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>-0.35009931183917</v>
+      </c>
+      <c r="K7">
+        <v>0.78</v>
+      </c>
+      <c r="L7" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>299010.0</v>
+        <v>198674.0</v>
       </c>
       <c r="N7" s="1">
-        <v>305168.22</v>
+        <v>200241.12</v>
       </c>
       <c r="O7" s="1">
-        <v>1.33</v>
+        <v>0.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.004</v>
+      </c>
+      <c r="E8" s="1">
+        <v>98.945</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>296835.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>177.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>0.059629086866441</v>
+      </c>
+      <c r="K8">
+        <v>2.18</v>
+      </c>
+      <c r="L8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>157872.0</v>
+        <v>297012.0</v>
       </c>
       <c r="N8" s="1">
-        <v>158104.33</v>
+        <v>303558.58</v>
       </c>
       <c r="O8" s="1">
-        <v>0.69</v>
+        <v>1.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>100000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.894</v>
+        <v>98.535</v>
       </c>
       <c r="E9" s="1">
-        <v>99.94</v>
+        <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>99940.0</v>
+        <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>-46.0</v>
+        <v>4030.4</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.046027616569942</v>
+        <v>2.62352107982</v>
       </c>
       <c r="K9">
-        <v>0.85</v>
+        <v>0.17</v>
       </c>
       <c r="L9">
-        <v>848.63</v>
+        <v>278.36</v>
       </c>
       <c r="M9" s="1">
-        <v>99894.0</v>
+        <v>157656.0</v>
       </c>
       <c r="N9" s="1">
-        <v>100742.63</v>
+        <v>157934.36</v>
       </c>
       <c r="O9" s="1">
-        <v>0.44</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>95.269</v>
+        <v>97.478</v>
       </c>
       <c r="E10" s="1">
-        <v>94.21235</v>
+        <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>188424.7</v>
+        <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>2113.3</v>
+        <v>-2462.0</v>
       </c>
       <c r="J10" s="1">
-        <v>1.1215620881976</v>
+        <v>-2.4634780868521</v>
       </c>
       <c r="K10">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1.0</v>
+      </c>
+      <c r="L10">
+        <v>999.66</v>
       </c>
       <c r="M10" s="1">
-        <v>190538.0</v>
+        <v>97478.0</v>
       </c>
       <c r="N10" s="1">
-        <v>193414.03</v>
+        <v>98477.66</v>
       </c>
       <c r="O10" s="1">
-        <v>0.84</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>92.275</v>
+      </c>
+      <c r="E11" s="1">
+        <v>94.21235</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>188424.7</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-3874.7</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-2.056365221757</v>
+      </c>
+      <c r="K11">
+        <v>1.53</v>
+      </c>
+      <c r="L11" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>99872.0</v>
+        <v>184550.0</v>
       </c>
       <c r="N11" s="1">
-        <v>101933.64</v>
+        <v>187613.01</v>
       </c>
       <c r="O11" s="1">
-        <v>0.44</v>
+        <v>0.86</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.848</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.636</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>99636.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1788.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-1.7945320968325</v>
+      </c>
+      <c r="K12">
+        <v>2.21</v>
+      </c>
+      <c r="L12" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>203572.0</v>
+        <v>97848.0</v>
       </c>
       <c r="N12" s="1">
-        <v>210149.4</v>
+        <v>100053.48</v>
       </c>
       <c r="O12" s="1">
-        <v>0.92</v>
+        <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.014</v>
+        <v>101.053</v>
       </c>
       <c r="E13" s="1">
-        <v>95.549</v>
+        <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>191098.0</v>
+        <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>6930.0</v>
+        <v>-2770.0</v>
       </c>
       <c r="J13" s="1">
-        <v>3.6264115793991</v>
+        <v>-1.3520373298971</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.53</v>
+      </c>
+      <c r="L13" t="s">
+        <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>198028.0</v>
+        <v>202106.0</v>
       </c>
       <c r="N13" s="1">
-        <v>198028.0</v>
+        <v>209158.05</v>
       </c>
       <c r="O13" s="1">
-        <v>0.86</v>
+        <v>0.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.282</v>
+        <v>99.101</v>
       </c>
       <c r="E14" s="1">
-        <v>100.196</v>
+        <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>300588.0</v>
+        <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>258.0</v>
+        <v>7104.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.085831769731327</v>
+        <v>3.7174643376697</v>
       </c>
       <c r="K14">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>300846.0</v>
+        <v>198202.0</v>
       </c>
       <c r="N14" s="1">
-        <v>308298.74</v>
+        <v>198202.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.34</v>
+        <v>0.91</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.077</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>300588.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-6357.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-2.1148548844265</v>
+      </c>
+      <c r="K15">
+        <v>2.67</v>
+      </c>
+      <c r="L15" t="s">
         <v>60</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>100444.0</v>
+        <v>294231.0</v>
       </c>
       <c r="N15" s="1">
-        <v>100797.42</v>
+        <v>302244.7</v>
       </c>
       <c r="O15" s="1">
-        <v>0.44</v>
+        <v>1.39</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.619</v>
+        <v>97.994</v>
       </c>
       <c r="E16" s="1">
-        <v>102.98633333</v>
+        <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>308959.0</v>
+        <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1898.0</v>
+        <v>-1529.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.61432099404775</v>
+        <v>-1.5363282859239</v>
       </c>
       <c r="K16">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>0.53</v>
+      </c>
+      <c r="L16">
+        <v>526.03</v>
       </c>
       <c r="M16" s="1">
-        <v>310857.0</v>
+        <v>97994.0</v>
       </c>
       <c r="N16" s="1">
-        <v>318182.34</v>
+        <v>98520.03</v>
       </c>
       <c r="O16" s="1">
-        <v>1.39</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.927</v>
+      </c>
+      <c r="E17" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-6178.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-1.9996180723009</v>
+      </c>
+      <c r="K17">
+        <v>2.66</v>
+      </c>
+      <c r="L17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>194018.0</v>
+        <v>302781.0</v>
       </c>
       <c r="N17" s="1">
-        <v>194248.14</v>
+        <v>310775.18</v>
       </c>
       <c r="O17" s="1">
-        <v>0.85</v>
+        <v>1.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.105</v>
+        <v>95.992</v>
       </c>
       <c r="E18" s="1">
-        <v>100.163</v>
+        <v>93.94</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>300489.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I18" s="1">
-        <v>2826.0</v>
+        <v>4104.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.94046703872688</v>
+        <v>2.1843730040451</v>
       </c>
       <c r="K18">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.17</v>
+      </c>
+      <c r="L18">
+        <v>330.82</v>
       </c>
       <c r="M18" s="1">
-        <v>303315.0</v>
+        <v>191984.0</v>
       </c>
       <c r="N18" s="1">
-        <v>312263.63</v>
+        <v>192314.82</v>
       </c>
       <c r="O18" s="1">
-        <v>1.36</v>
+        <v>0.89</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
         <v>69</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>99.667</v>
+      </c>
+      <c r="E19" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1488.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-0.49519283567785</v>
+      </c>
+      <c r="K19">
+        <v>3.17</v>
+      </c>
+      <c r="L19" t="s">
         <v>70</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>380300.0</v>
+        <v>299001.0</v>
       </c>
       <c r="N19" s="1">
-        <v>381615.73</v>
+        <v>308510.59</v>
       </c>
       <c r="O19" s="1">
-        <v>1.66</v>
+        <v>1.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
         <v>72</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>93.632</v>
+      </c>
+      <c r="E20" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>4558.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>1.2319917831176</v>
+      </c>
+      <c r="K20">
+        <v>0.36</v>
+      </c>
+      <c r="L20" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>290721.0</v>
+        <v>374528.0</v>
       </c>
       <c r="N20" s="1">
-        <v>295798.4</v>
+        <v>375977.21</v>
       </c>
       <c r="O20" s="1">
-        <v>1.29</v>
+        <v>1.73</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.105</v>
+        <v>95.215</v>
       </c>
       <c r="E21" s="1">
-        <v>100.817</v>
+        <v>95.21533333</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>100817.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I21" s="1">
-        <v>288.0</v>
+        <v>-1.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.28566610789847</v>
+        <v>-0.00035008366999713</v>
       </c>
       <c r="K21">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.04</v>
+      </c>
+      <c r="L21">
+        <v>129.45</v>
       </c>
       <c r="M21" s="1">
-        <v>101105.0</v>
+        <v>285645.0</v>
       </c>
       <c r="N21" s="1">
-        <v>103865.27</v>
+        <v>285774.45</v>
       </c>
       <c r="O21" s="1">
-        <v>0.45</v>
+        <v>1.32</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.93</v>
+        <v>100.108</v>
       </c>
       <c r="E22" s="1">
-        <v>97.684</v>
+        <v>100.817</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>97684.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I22" s="1">
-        <v>2246.0</v>
+        <v>-709.0</v>
       </c>
       <c r="J22" s="1">
-        <v>2.2992506449367</v>
+        <v>-0.70325441145838</v>
       </c>
       <c r="K22">
-        <v>1.07</v>
+        <v>2.98</v>
       </c>
       <c r="L22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M22" s="1">
-        <v>99930.0</v>
+        <v>100108.0</v>
       </c>
       <c r="N22" s="1">
-        <v>100996.44</v>
+        <v>103091.22</v>
       </c>
       <c r="O22" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>103.998</v>
+        <v>100.0</v>
       </c>
       <c r="E23" s="1">
-        <v>104.665</v>
+        <v>97.684</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>104665.0</v>
+        <v>97684.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-667.0</v>
+        <v>2316.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.63727129412889</v>
+        <v>2.3709102821342</v>
       </c>
       <c r="K23">
-        <v>4.57</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.01</v>
+      </c>
+      <c r="L23">
+        <v>6.16</v>
       </c>
       <c r="M23" s="1">
-        <v>103998.0</v>
+        <v>100000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>108571.97</v>
+        <v>100006.16</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C24" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.304</v>
+        <v>102.325</v>
       </c>
       <c r="E24" s="1">
-        <v>99.778</v>
+        <v>104.665</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>238469.42</v>
+        <v>104665.0</v>
       </c>
       <c r="I24" s="1">
-        <v>1257.14</v>
+        <v>-2340.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.5271703181062</v>
+        <v>-2.2357043901973</v>
       </c>
       <c r="K24">
-        <v>2.06</v>
+        <v>4.88</v>
       </c>
       <c r="L24" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M24" s="1">
-        <v>239726.56</v>
+        <v>102325.0</v>
       </c>
       <c r="N24" s="1">
-        <v>244659.62</v>
+        <v>107201.03</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>0.49</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>93.349</v>
+        <v>98.825</v>
       </c>
       <c r="E25" s="1">
-        <v>89.814</v>
+        <v>99.778</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>269442.0</v>
+        <v>238469.42</v>
       </c>
       <c r="I25" s="1">
-        <v>10605.0</v>
+        <v>-2277.67</v>
       </c>
       <c r="J25" s="1">
-        <v>3.9359119959026</v>
+        <v>-0.95512036721522</v>
       </c>
       <c r="K25">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>176.71</v>
+        <v>2.22</v>
+      </c>
+      <c r="L25" t="s">
+        <v>86</v>
       </c>
       <c r="M25" s="1">
-        <v>280047.0</v>
+        <v>236191.75</v>
       </c>
       <c r="N25" s="1">
-        <v>280223.71</v>
+        <v>241485.76</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C26" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.511</v>
+        <v>91.765</v>
       </c>
       <c r="E26" s="1">
-        <v>97.966</v>
+        <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>97966.0</v>
+        <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1545.0</v>
+        <v>5853.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.5770777616724</v>
+        <v>2.1722671298461</v>
       </c>
       <c r="K26">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.09</v>
+      </c>
+      <c r="L26">
+        <v>263.01</v>
       </c>
       <c r="M26" s="1">
-        <v>99511.0</v>
+        <v>275295.0</v>
       </c>
       <c r="N26" s="1">
-        <v>101819.22</v>
+        <v>275558.01</v>
       </c>
       <c r="O26" s="1">
-        <v>0.44</v>
+        <v>1.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C27" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.192</v>
+        <v>98.845</v>
       </c>
       <c r="E27" s="1">
-        <v>102.115</v>
+        <v>97.966</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>204230.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I27" s="1">
-        <v>154.0</v>
+        <v>879.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.075405180433825</v>
+        <v>0.89725006634955</v>
       </c>
       <c r="K27">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>38.36</v>
+        <v>2.45</v>
+      </c>
+      <c r="L27" t="s">
+        <v>91</v>
       </c>
       <c r="M27" s="1">
-        <v>204384.0</v>
+        <v>98845.0</v>
       </c>
       <c r="N27" s="1">
-        <v>204422.36</v>
+        <v>101297.05</v>
       </c>
       <c r="O27" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>103.001</v>
+        <v>100.391</v>
       </c>
       <c r="E28" s="1">
-        <v>103.013</v>
+        <v>102.115</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>309039.0</v>
+        <v>204230.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-36.0</v>
+        <v>-3448.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.011649015172842</v>
+        <v>-1.6882926112716</v>
       </c>
       <c r="K28">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>0.22</v>
+      </c>
+      <c r="L28">
+        <v>441.1</v>
       </c>
       <c r="M28" s="1">
-        <v>309003.0</v>
+        <v>200782.0</v>
       </c>
       <c r="N28" s="1">
-        <v>310627.32</v>
+        <v>201223.1</v>
       </c>
       <c r="O28" s="1">
-        <v>1.35</v>
+        <v>0.93</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C29" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.433</v>
+        <v>100.953</v>
       </c>
       <c r="E29" s="1">
-        <v>99.824</v>
+        <v>103.013</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>99824.0</v>
+        <v>309039.0</v>
       </c>
       <c r="I29" s="1">
-        <v>609.0</v>
+        <v>-6180.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.61007372976439</v>
+        <v>-1.9997476046713</v>
       </c>
       <c r="K29">
-        <v>1.8</v>
+        <v>0.76</v>
       </c>
       <c r="L29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="M29" s="1">
-        <v>100433.0</v>
+        <v>302859.0</v>
       </c>
       <c r="N29" s="1">
-        <v>102233.68</v>
+        <v>305152.15</v>
       </c>
       <c r="O29" s="1">
-        <v>0.45</v>
+        <v>1.41</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.092</v>
+        <v>98.712</v>
       </c>
       <c r="E30" s="1">
-        <v>99.668</v>
+        <v>99.824</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99668.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I30" s="1">
-        <v>424.0</v>
+        <v>-1112.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.4254123690653</v>
+        <v>-1.1139605706043</v>
       </c>
       <c r="K30">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>308.9</v>
+        <v>1.96</v>
+      </c>
+      <c r="L30" t="s">
+        <v>99</v>
       </c>
       <c r="M30" s="1">
-        <v>100092.0</v>
+        <v>98712.0</v>
       </c>
       <c r="N30" s="1">
-        <v>100400.9</v>
+        <v>100670.9</v>
       </c>
       <c r="O30" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C31" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.447</v>
+        <v>97.717</v>
       </c>
       <c r="E31" s="1">
-        <v>96.182</v>
+        <v>99.668</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>288546.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I31" s="1">
-        <v>6795.0</v>
+        <v>-1951.0</v>
       </c>
       <c r="J31" s="1">
-        <v>2.3549104822108</v>
+        <v>-1.9574988963358</v>
       </c>
       <c r="K31">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="L31">
-        <v>210.62</v>
+        <v>467.12</v>
       </c>
       <c r="M31" s="1">
-        <v>295341.0</v>
+        <v>97717.0</v>
       </c>
       <c r="N31" s="1">
-        <v>295551.62</v>
+        <v>98184.12</v>
       </c>
       <c r="O31" s="1">
-        <v>1.29</v>
+        <v>0.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
-        <v>251000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.281</v>
+        <v>98.069</v>
       </c>
       <c r="E32" s="1">
-        <v>99.874</v>
+        <v>96.182</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>250683.74</v>
+        <v>288546.0</v>
       </c>
       <c r="I32" s="1">
-        <v>1021.57</v>
+        <v>5661.0</v>
       </c>
       <c r="J32" s="1">
-        <v>0.40751346696838</v>
+        <v>1.9619055540538</v>
       </c>
       <c r="K32">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="L32">
-        <v>669.33</v>
+        <v>318.49</v>
       </c>
       <c r="M32" s="1">
-        <v>251705.31</v>
+        <v>294207.0</v>
       </c>
       <c r="N32" s="1">
-        <v>252374.64</v>
+        <v>294525.49</v>
       </c>
       <c r="O32" s="1">
-        <v>1.1</v>
+        <v>1.36</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" t="s">
+        <v>105</v>
+      </c>
+      <c r="C33" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.986</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-4738.88</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.8903818811703</v>
+      </c>
+      <c r="K33">
+        <v>0.44</v>
+      </c>
+      <c r="L33" t="s">
         <v>106</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>199562.0</v>
+        <v>245944.86</v>
       </c>
       <c r="N33" s="1">
-        <v>201740.08</v>
+        <v>247053.44</v>
       </c>
       <c r="O33" s="1">
-        <v>0.88</v>
+        <v>1.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.16</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-3292.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.649199446927</v>
+      </c>
+      <c r="K34">
+        <v>1.23</v>
+      </c>
+      <c r="L34" t="s">
         <v>109</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>263021.04</v>
+        <v>196320.0</v>
       </c>
       <c r="N34" s="1">
-        <v>264888.57</v>
+        <v>198785.75</v>
       </c>
       <c r="O34" s="1">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>97.989</v>
+      </c>
+      <c r="E35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-5288.93</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-2.011</v>
+      </c>
+      <c r="K35">
+        <v>0.86</v>
+      </c>
+      <c r="L35" t="s">
         <v>112</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>97576.0</v>
+        <v>257711.07</v>
       </c>
       <c r="N35" s="1">
-        <v>98677.37</v>
+        <v>259963.09</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>1.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.539</v>
+        <v>95.988</v>
       </c>
       <c r="E36" s="1">
-        <v>99.96</v>
+        <v>95.035</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>99960.0</v>
+        <v>95035.0</v>
       </c>
       <c r="I36" s="1">
-        <v>579.0</v>
+        <v>953.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.57923169267707</v>
+        <v>1.0027884463619</v>
       </c>
       <c r="K36">
-        <v>2.24</v>
+        <v>1.19</v>
       </c>
       <c r="L36" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="M36" s="1">
-        <v>100539.0</v>
+        <v>95988.0</v>
       </c>
       <c r="N36" s="1">
-        <v>102783.86</v>
+        <v>97175.67</v>
       </c>
       <c r="O36" s="1">
         <v>0.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>116</v>
+      </c>
+      <c r="B37" t="s">
+        <v>117</v>
+      </c>
+      <c r="C37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.959</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>99960.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1001.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.0014005602241</v>
+      </c>
+      <c r="K37">
+        <v>2.41</v>
+      </c>
+      <c r="L37" t="s">
         <v>118</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>292119.0</v>
+        <v>98959.0</v>
       </c>
       <c r="N37" s="1">
-        <v>292708.73</v>
+        <v>101369.27</v>
       </c>
       <c r="O37" s="1">
-        <v>1.28</v>
+        <v>0.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B38" t="s">
         <v>120</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.367</v>
+        <v>96.919</v>
       </c>
       <c r="E38" s="1">
-        <v>100.052</v>
+        <v>94.498</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>200104.0</v>
+        <v>283494.0</v>
       </c>
       <c r="I38" s="1">
-        <v>630.0</v>
+        <v>7263.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.31483628513173</v>
+        <v>2.5619589832589</v>
       </c>
       <c r="K38">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0.21</v>
+      </c>
+      <c r="L38">
+        <v>632.88</v>
       </c>
       <c r="M38" s="1">
-        <v>200734.0</v>
+        <v>290757.0</v>
       </c>
       <c r="N38" s="1">
-        <v>202429.21</v>
+        <v>291389.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.88</v>
+        <v>1.34</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B39" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C39" s="1">
         <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.158</v>
+        <v>97.554</v>
       </c>
       <c r="E39" s="1">
-        <v>99.71</v>
+        <v>98.129</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>99710.0</v>
+        <v>98129.0</v>
       </c>
       <c r="I39" s="1">
-        <v>448.0</v>
+        <v>-575.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.44930297863805</v>
+        <v>-0.58596337474141</v>
       </c>
       <c r="K39">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>338.01</v>
+        <v>1.67</v>
+      </c>
+      <c r="L39" t="s">
+        <v>123</v>
       </c>
       <c r="M39" s="1">
-        <v>100158.0</v>
+        <v>97554.0</v>
       </c>
       <c r="N39" s="1">
-        <v>100496.01</v>
+        <v>99224.89</v>
       </c>
       <c r="O39" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" t="s">
         <v>125</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.995</v>
+        <v>98.41</v>
       </c>
       <c r="E40" s="1">
-        <v>99.772</v>
+        <v>99.71</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>299316.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I40" s="1">
-        <v>669.0</v>
+        <v>-1300.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.22350960189231</v>
+        <v>-1.3037809647979</v>
       </c>
       <c r="K40">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.49</v>
+      </c>
+      <c r="L40">
+        <v>489.04</v>
       </c>
       <c r="M40" s="1">
-        <v>299985.0</v>
+        <v>98410.0</v>
       </c>
       <c r="N40" s="1">
-        <v>302296.64</v>
+        <v>98899.04</v>
       </c>
       <c r="O40" s="1">
-        <v>1.32</v>
+        <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>126</v>
+      </c>
+      <c r="B41" t="s">
+        <v>127</v>
+      </c>
+      <c r="C41" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.609</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>299316.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-6489.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-2.1679429098344</v>
+      </c>
+      <c r="K41">
+        <v>0.95</v>
+      </c>
+      <c r="L41" t="s">
         <v>128</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>211284.0</v>
+        <v>292827.0</v>
       </c>
       <c r="N41" s="1">
-        <v>216919.62</v>
+        <v>295678.03</v>
       </c>
       <c r="O41" s="1">
-        <v>0.95</v>
+        <v>1.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C42" s="1">
         <v>200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>96.697</v>
+        <v>103.702</v>
       </c>
       <c r="E42" s="1">
-        <v>94.283</v>
+        <v>106.562</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>188566.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I42" s="1">
-        <v>4828.0</v>
+        <v>-5720.0</v>
       </c>
       <c r="J42" s="1">
-        <v>2.5603767381182</v>
+        <v>-2.683883560744</v>
       </c>
       <c r="K42">
-        <v>0.91</v>
+        <v>3.13</v>
       </c>
       <c r="L42" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="M42" s="1">
-        <v>193394.0</v>
+        <v>207404.0</v>
       </c>
       <c r="N42" s="1">
-        <v>195209.07</v>
+        <v>213672.49</v>
       </c>
       <c r="O42" s="1">
-        <v>0.85</v>
+        <v>0.98</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B43" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C43" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>108.613</v>
+        <v>95.303</v>
       </c>
       <c r="E43" s="1">
-        <v>109.94</v>
+        <v>94.283</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>109940.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-1327.0</v>
+        <v>2040.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.2070220120065</v>
+        <v>1.0818493259654</v>
       </c>
       <c r="K43">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>49.32</v>
+        <v>0.98</v>
+      </c>
+      <c r="L43" t="s">
+        <v>99</v>
       </c>
       <c r="M43" s="1">
-        <v>108613.0</v>
+        <v>190606.0</v>
       </c>
       <c r="N43" s="1">
-        <v>108662.32</v>
+        <v>192564.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.47</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B44" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.613</v>
+        <v>106.396</v>
       </c>
       <c r="E44" s="1">
-        <v>99.601</v>
+        <v>109.94</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>99601.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I44" s="1">
-        <v>1012.0</v>
+        <v>-3544.0</v>
       </c>
       <c r="J44" s="1">
-        <v>1.0160540556822</v>
+        <v>-3.2235764962707</v>
       </c>
       <c r="K44">
-        <v>0.79</v>
+        <v>0.39</v>
       </c>
       <c r="L44">
-        <v>789.04</v>
+        <v>394.52</v>
       </c>
       <c r="M44" s="1">
-        <v>100613.0</v>
+        <v>106396.0</v>
       </c>
       <c r="N44" s="1">
-        <v>101402.04</v>
+        <v>106790.52</v>
       </c>
       <c r="O44" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C45" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.614</v>
+        <v>98.168</v>
       </c>
       <c r="E45" s="1">
-        <v>97.95</v>
+        <v>99.601</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>293850.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1992.0</v>
+        <v>-1433.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.67789688616641</v>
+        <v>-1.4387405748938</v>
       </c>
       <c r="K45">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="L45">
-        <v>632.88</v>
+        <v>961.64</v>
       </c>
       <c r="M45" s="1">
-        <v>295842.0</v>
+        <v>98168.0</v>
       </c>
       <c r="N45" s="1">
-        <v>296474.88</v>
+        <v>99129.64</v>
       </c>
       <c r="O45" s="1">
-        <v>1.29</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.262</v>
+        <v>98.498</v>
       </c>
       <c r="E46" s="1">
-        <v>91.77</v>
+        <v>97.95</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>183540.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I46" s="1">
-        <v>984.0</v>
+        <v>1644.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.53612291598562</v>
+        <v>0.55946911689638</v>
       </c>
       <c r="K46">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="L46">
-        <v>345.21</v>
+        <v>805.48</v>
       </c>
       <c r="M46" s="1">
-        <v>184524.0</v>
+        <v>295494.0</v>
       </c>
       <c r="N46" s="1">
-        <v>184869.21</v>
+        <v>296299.48</v>
       </c>
       <c r="O46" s="1">
-        <v>0.81</v>
+        <v>1.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.346</v>
+        <v>90.259</v>
       </c>
       <c r="E47" s="1">
-        <v>99.92033333</v>
+        <v>91.77</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>299761.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I47" s="1">
-        <v>1277.0</v>
+        <v>-3022.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.42600605148769</v>
+        <v>-1.646507573281</v>
       </c>
       <c r="K47">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.19</v>
+      </c>
+      <c r="L47">
+        <v>388.36</v>
       </c>
       <c r="M47" s="1">
-        <v>301038.0</v>
+        <v>180518.0</v>
       </c>
       <c r="N47" s="1">
-        <v>307448.96</v>
+        <v>180906.36</v>
       </c>
       <c r="O47" s="1">
-        <v>1.34</v>
+        <v>0.83</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B48" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C48" s="1">
-        <v>77000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.352</v>
+        <v>98.74</v>
       </c>
       <c r="E48" s="1">
-        <v>99.43</v>
+        <v>99.92033333</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>76561.1</v>
+        <v>299761.0</v>
       </c>
       <c r="I48" s="1">
-        <v>1479.94</v>
+        <v>-3541.0</v>
       </c>
       <c r="J48" s="1">
-        <v>1.9330182037614</v>
+        <v>-1.1812744152842</v>
       </c>
       <c r="K48">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="L48" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M48" s="1">
-        <v>78041.04</v>
+        <v>296220.0</v>
       </c>
       <c r="N48" s="1">
-        <v>80218.14</v>
+        <v>303148.77</v>
       </c>
       <c r="O48" s="1">
-        <v>0.35</v>
+        <v>1.4</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B49" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C49" s="1">
         <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.506</v>
+        <v>99.054</v>
       </c>
       <c r="E49" s="1">
         <v>98.32</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>98320.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1186.0</v>
+        <v>734.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.2062652563059</v>
+        <v>0.74654190398698</v>
       </c>
       <c r="K49">
-        <v>1.75</v>
+        <v>1.86</v>
       </c>
       <c r="L49" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="M49" s="1">
-        <v>99506.0</v>
+        <v>99054.0</v>
       </c>
       <c r="N49" s="1">
-        <v>101257.71</v>
+        <v>100913.59</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.638</v>
+        <v>98.058</v>
       </c>
       <c r="E50" s="1">
         <v>99.517</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>99517.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1121.0</v>
+        <v>-1459.0</v>
       </c>
       <c r="J50" s="1">
-        <v>1.1264407086226</v>
+        <v>-1.4660811720611</v>
       </c>
       <c r="K50">
-        <v>2.38</v>
+        <v>2.57</v>
       </c>
       <c r="L50" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="M50" s="1">
-        <v>100638.0</v>
+        <v>98058.0</v>
       </c>
       <c r="N50" s="1">
-        <v>103014.37</v>
+        <v>100628.55</v>
       </c>
       <c r="O50" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B51" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.423</v>
+        <v>99.092</v>
       </c>
       <c r="E51" s="1">
         <v>99.574</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>199148.0</v>
       </c>
       <c r="I51" s="1">
-        <v>1698.0</v>
+        <v>-964.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.85263221322835</v>
+        <v>-0.48406210456545</v>
       </c>
       <c r="K51">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="L51">
-        <v>100.68</v>
+        <v>402.74</v>
       </c>
       <c r="M51" s="1">
-        <v>200846.0</v>
+        <v>198184.0</v>
       </c>
       <c r="N51" s="1">
-        <v>200946.68</v>
+        <v>198586.74</v>
       </c>
       <c r="O51" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
         <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.724</v>
+        <v>100.748</v>
       </c>
       <c r="E52" s="1">
         <v>101.799</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>203598.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1850.0</v>
+        <v>-2102.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.9086533266535</v>
+        <v>-1.0324266446625</v>
       </c>
       <c r="K52">
-        <v>1.51</v>
+        <v>1.71</v>
       </c>
       <c r="L52" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>205448.0</v>
+        <v>201496.0</v>
       </c>
       <c r="N52" s="1">
-        <v>208458.96</v>
+        <v>204909.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1">
         <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.125</v>
+        <v>96.128</v>
       </c>
       <c r="E53" s="1">
         <v>93.412</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>93412.0</v>
       </c>
       <c r="I53" s="1">
-        <v>3713.0</v>
+        <v>2716.0</v>
       </c>
       <c r="J53" s="1">
-        <v>3.9748640431636</v>
+        <v>2.9075493512611</v>
       </c>
       <c r="K53">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="L53">
-        <v>258.9</v>
+        <v>309.25</v>
       </c>
       <c r="M53" s="1">
-        <v>97125.0</v>
+        <v>96128.0</v>
       </c>
       <c r="N53" s="1">
-        <v>97383.9</v>
+        <v>96437.25</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>91.655</v>
+        <v>90.224</v>
       </c>
       <c r="E54" s="1">
         <v>91.432</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>91432.0</v>
       </c>
       <c r="I54" s="1">
-        <v>223.0</v>
+        <v>-1208.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.24389710385861</v>
+        <v>-1.3212004549829</v>
       </c>
       <c r="K54">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L54">
-        <v>115.75</v>
+        <v>130.14</v>
       </c>
       <c r="M54" s="1">
-        <v>91655.0</v>
+        <v>90224.0</v>
       </c>
       <c r="N54" s="1">
-        <v>91770.75</v>
+        <v>90354.14</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.192</v>
+        <v>99.481</v>
       </c>
       <c r="E55" s="1">
         <v>99.956</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>99956.0</v>
       </c>
       <c r="I55" s="1">
-        <v>236.0</v>
+        <v>-475.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.23610388570971</v>
+        <v>-0.47520909200048</v>
       </c>
       <c r="K55">
-        <v>1.88</v>
+        <v>2.05</v>
       </c>
       <c r="L55" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="M55" s="1">
-        <v>100192.0</v>
+        <v>99481.0</v>
       </c>
       <c r="N55" s="1">
-        <v>102074.53</v>
+        <v>101528.95</v>
       </c>
       <c r="O55" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.989</v>
+        <v>99.944</v>
       </c>
       <c r="E56" s="1">
         <v>100.426</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>100426.0</v>
       </c>
       <c r="I56" s="1">
-        <v>563.0</v>
+        <v>-482.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.56061179375859</v>
+        <v>-0.47995539003844</v>
       </c>
       <c r="K56">
-        <v>1.15</v>
+        <v>1.32</v>
       </c>
       <c r="L56" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="M56" s="1">
-        <v>100989.0</v>
+        <v>99944.0</v>
       </c>
       <c r="N56" s="1">
-        <v>102134.75</v>
+        <v>101266.67</v>
       </c>
       <c r="O56" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B57" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C57" s="1">
         <v>114000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.106</v>
+        <v>98.024</v>
       </c>
       <c r="E57" s="1">
         <v>99.818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>113792.52</v>
       </c>
       <c r="I57" s="1">
-        <v>328.32</v>
+        <v>-2045.16</v>
       </c>
       <c r="J57" s="1">
-        <v>0.28852511571059</v>
+        <v>-1.7972710332806</v>
       </c>
       <c r="K57">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="L57">
-        <v>795.27</v>
+        <v>967.44</v>
       </c>
       <c r="M57" s="1">
-        <v>114120.84</v>
+        <v>111747.36</v>
       </c>
       <c r="N57" s="1">
-        <v>114916.11</v>
+        <v>112714.8</v>
       </c>
       <c r="O57" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B58" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C58" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.285</v>
+        <v>96.849</v>
       </c>
       <c r="E58" s="1">
-        <v>99.998</v>
+        <v>97.224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>134997.3</v>
+        <v>97224.0</v>
       </c>
       <c r="I58" s="1">
-        <v>387.45</v>
+        <v>-375.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.2870057401148</v>
+        <v>-0.38570723278203</v>
       </c>
       <c r="K58">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="L58">
-        <v>171.14</v>
+        <v>311.64</v>
       </c>
       <c r="M58" s="1">
-        <v>135384.75</v>
+        <v>96849.0</v>
       </c>
       <c r="N58" s="1">
-        <v>135555.89</v>
+        <v>97160.64</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B59" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C59" s="1">
-        <v>56000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.071</v>
+        <v>97.683</v>
       </c>
       <c r="E59" s="1">
-        <v>99.558</v>
+        <v>99.998</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>55752.48</v>
+        <v>134997.3</v>
       </c>
       <c r="I59" s="1">
-        <v>847.28</v>
+        <v>-3125.25</v>
       </c>
       <c r="J59" s="1">
-        <v>1.5197171498021</v>
+        <v>-2.315046300926</v>
       </c>
       <c r="K59">
-        <v>0.73</v>
+        <v>0.32</v>
       </c>
       <c r="L59">
-        <v>407.53</v>
+        <v>427.84</v>
       </c>
       <c r="M59" s="1">
-        <v>56599.76</v>
+        <v>131872.05</v>
       </c>
       <c r="N59" s="1">
-        <v>57007.29</v>
+        <v>132299.89</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B60" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C60" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>102.134</v>
+        <v>99.367</v>
       </c>
       <c r="E60" s="1">
-        <v>102.154</v>
+        <v>99.558</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>102154.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I60" s="1">
-        <v>-20.0</v>
+        <v>-106.96</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.019578283767645</v>
+        <v>-0.19184796801864</v>
       </c>
       <c r="K60">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="L60">
-        <v>919.86</v>
+        <v>508.22</v>
       </c>
       <c r="M60" s="1">
-        <v>102134.0</v>
+        <v>55645.52</v>
       </c>
       <c r="N60" s="1">
-        <v>103053.86</v>
+        <v>56153.74</v>
       </c>
       <c r="O60" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C61" s="1">
         <v>100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.491</v>
+        <v>100.369</v>
       </c>
       <c r="E61" s="1">
-        <v>99.791</v>
+        <v>102.154</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>99791.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I61" s="1">
-        <v>700.0</v>
+        <v>-1785.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.70146606407391</v>
+        <v>-1.7473618262623</v>
       </c>
       <c r="K61">
-        <v>1.38</v>
+        <v>1.16</v>
       </c>
       <c r="L61" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="M61" s="1">
-        <v>100491.0</v>
+        <v>100369.0</v>
       </c>
       <c r="N61" s="1">
-        <v>101869.42</v>
+        <v>101533.38</v>
       </c>
       <c r="O61" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
         <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.644</v>
+        <v>98.127</v>
       </c>
       <c r="E62" s="1">
-        <v>97.614</v>
+        <v>99.791</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>97614.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I62" s="1">
-        <v>2030.0</v>
+        <v>-1664.0</v>
       </c>
       <c r="J62" s="1">
-        <v>2.0796197266786</v>
+        <v>-1.6674850437414</v>
       </c>
       <c r="K62">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>798.63</v>
+        <v>1.54</v>
+      </c>
+      <c r="L62" t="s">
+        <v>179</v>
       </c>
       <c r="M62" s="1">
-        <v>99644.0</v>
+        <v>98127.0</v>
       </c>
       <c r="N62" s="1">
-        <v>100442.63</v>
+        <v>99670.84</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B63" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C63" s="1">
         <v>100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>104.336</v>
+        <v>99.58</v>
       </c>
       <c r="E63" s="1">
-        <v>104.37</v>
+        <v>97.614</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>104370.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-34.0</v>
+        <v>1966.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.032576410846029</v>
+        <v>2.0140553609113</v>
       </c>
       <c r="K63">
-        <v>4.36</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>0.88</v>
+      </c>
+      <c r="L63">
+        <v>877.74</v>
       </c>
       <c r="M63" s="1">
-        <v>104336.0</v>
+        <v>99580.0</v>
       </c>
       <c r="N63" s="1">
-        <v>108695.6</v>
+        <v>100457.74</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B64" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.885</v>
+        <v>101.647</v>
       </c>
       <c r="E64" s="1">
-        <v>102.199</v>
+        <v>104.37</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>102199.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-314.0</v>
+        <v>-2723.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.30724371079952</v>
+        <v>-2.6089872568746</v>
       </c>
       <c r="K64">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>0.03</v>
+      </c>
+      <c r="L64">
+        <v>25.2</v>
       </c>
       <c r="M64" s="1">
-        <v>101885.0</v>
+        <v>101647.0</v>
       </c>
       <c r="N64" s="1">
-        <v>104993.9</v>
+        <v>101672.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B65" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.352</v>
+        <v>101.202</v>
       </c>
       <c r="E65" s="1">
-        <v>99.67</v>
+        <v>102.199</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>99670.0</v>
+        <v>102199.0</v>
       </c>
       <c r="I65" s="1">
-        <v>682.0</v>
+        <v>-997.0</v>
       </c>
       <c r="J65" s="1">
-        <v>0.68425805157018</v>
+        <v>-0.97554770594624</v>
       </c>
       <c r="K65">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>179.79</v>
+        <v>3.35</v>
+      </c>
+      <c r="L65" t="s">
+        <v>186</v>
       </c>
       <c r="M65" s="1">
-        <v>100352.0</v>
+        <v>101202.0</v>
       </c>
       <c r="N65" s="1">
-        <v>100531.79</v>
+        <v>104555.42</v>
       </c>
       <c r="O65" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B66" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C66" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.926</v>
+        <v>97.643</v>
       </c>
       <c r="E66" s="1">
-        <v>97.63</v>
+        <v>99.67</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>195260.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I66" s="1">
-        <v>592.0</v>
+        <v>-2027.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.3031854962614</v>
+        <v>-2.0337112471155</v>
       </c>
       <c r="K66">
-        <v>0.01</v>
+        <v>0.36</v>
       </c>
       <c r="L66">
-        <v>26.71</v>
+        <v>359.59</v>
       </c>
       <c r="M66" s="1">
-        <v>195852.0</v>
+        <v>97643.0</v>
       </c>
       <c r="N66" s="1">
-        <v>195878.71</v>
+        <v>98002.59</v>
       </c>
       <c r="O66" s="1">
-        <v>0.85</v>
+        <v>0.45</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B67" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C67" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.11</v>
+        <v>96.224</v>
       </c>
       <c r="E67" s="1">
-        <v>99.628</v>
+        <v>97.63</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>117561.04</v>
+        <v>195260.0</v>
       </c>
       <c r="I67" s="1">
-        <v>568.76</v>
+        <v>-2812.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.48379973501425</v>
+        <v>-1.4401311072416</v>
       </c>
       <c r="K67">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.11</v>
+      </c>
+      <c r="L67">
+        <v>213.7</v>
       </c>
       <c r="M67" s="1">
-        <v>118129.8</v>
+        <v>192448.0</v>
       </c>
       <c r="N67" s="1">
-        <v>119737.35</v>
+        <v>192661.7</v>
       </c>
       <c r="O67" s="1">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B68" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.559</v>
+        <v>98.05</v>
       </c>
       <c r="E68" s="1">
-        <v>97.633</v>
+        <v>99.628</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>97633.0</v>
+        <v>117561.04</v>
       </c>
       <c r="I68" s="1">
-        <v>1926.0</v>
+        <v>-1862.04</v>
       </c>
       <c r="J68" s="1">
-        <v>1.9726936589063</v>
+        <v>-1.5838920785321</v>
       </c>
       <c r="K68">
-        <v>1.96</v>
+        <v>1.55</v>
       </c>
       <c r="L68" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="M68" s="1">
-        <v>99559.0</v>
+        <v>115699.0</v>
       </c>
       <c r="N68" s="1">
-        <v>101520.99</v>
+        <v>117527.19</v>
       </c>
       <c r="O68" s="1">
-        <v>0.44</v>
+        <v>0.54</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B69" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.933</v>
+        <v>99.035</v>
       </c>
       <c r="E69" s="1">
-        <v>94.862</v>
+        <v>97.633</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>94862.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3071.0</v>
+        <v>1402.0</v>
       </c>
       <c r="J69" s="1">
-        <v>3.2373342328857</v>
+        <v>1.4359898804707</v>
       </c>
       <c r="K69">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>640.07</v>
+        <v>2.08</v>
+      </c>
+      <c r="L69" t="s">
+        <v>196</v>
       </c>
       <c r="M69" s="1">
-        <v>97933.0</v>
+        <v>99035.0</v>
       </c>
       <c r="N69" s="1">
-        <v>98573.07</v>
+        <v>101119.25</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B70" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C70" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>95.446</v>
+        <v>97.271</v>
       </c>
       <c r="E70" s="1">
-        <v>91.856</v>
+        <v>94.862</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>275568.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I70" s="1">
-        <v>10770.0</v>
+        <v>2409.0</v>
       </c>
       <c r="J70" s="1">
-        <v>3.9082912384602</v>
+        <v>2.5394784002024</v>
       </c>
       <c r="K70">
-        <v>0.01</v>
+        <v>0.69</v>
       </c>
       <c r="L70">
-        <v>26.71</v>
+        <v>690.41</v>
       </c>
       <c r="M70" s="1">
-        <v>286338.0</v>
+        <v>97271.0</v>
       </c>
       <c r="N70" s="1">
-        <v>286364.71</v>
+        <v>97961.41</v>
       </c>
       <c r="O70" s="1">
-        <v>1.25</v>
+        <v>0.45</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B71" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C71" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.993</v>
+        <v>94.318</v>
       </c>
       <c r="E71" s="1">
-        <v>102.61</v>
+        <v>91.856</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>102610.0</v>
+        <v>275568.0</v>
       </c>
       <c r="I71" s="1">
-        <v>383.0</v>
+        <v>7386.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.37325796705974</v>
+        <v>2.6802821808047</v>
       </c>
       <c r="K71">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.02</v>
+      </c>
+      <c r="L71">
+        <v>69.86</v>
       </c>
       <c r="M71" s="1">
-        <v>102993.0</v>
+        <v>282954.0</v>
       </c>
       <c r="N71" s="1">
-        <v>105193.68</v>
+        <v>283023.86</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>1.3</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B72" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C72" s="1">
         <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.6</v>
+        <v>100.358</v>
       </c>
       <c r="E72" s="1">
-        <v>98.186</v>
+        <v>102.61</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>98186.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1414.0</v>
+        <v>-2252.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.4401238465769</v>
+        <v>-2.194717863756</v>
       </c>
       <c r="K72">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>784.11</v>
+        <v>2.45</v>
+      </c>
+      <c r="L72" t="s">
+        <v>203</v>
       </c>
       <c r="M72" s="1">
-        <v>99600.0</v>
+        <v>100358.0</v>
       </c>
       <c r="N72" s="1">
-        <v>100384.11</v>
+        <v>102803.21</v>
       </c>
       <c r="O72" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B73" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C73" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.468</v>
+        <v>99.523</v>
       </c>
       <c r="E73" s="1">
-        <v>104.115</v>
+        <v>98.186</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>156172.5</v>
+        <v>98186.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-2470.5</v>
+        <v>1337.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.5819046246938</v>
+        <v>1.3617012608722</v>
       </c>
       <c r="K73">
-        <v>4.93</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.89</v>
+      </c>
+      <c r="L73">
+        <v>887.67</v>
       </c>
       <c r="M73" s="1">
-        <v>153702.0</v>
+        <v>99523.0</v>
       </c>
       <c r="N73" s="1">
-        <v>161099.26</v>
+        <v>100410.67</v>
       </c>
       <c r="O73" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B74" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C74" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.708</v>
+        <v>101.76</v>
       </c>
       <c r="E74" s="1">
-        <v>99.376</v>
+        <v>104.115</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>99376.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I74" s="1">
-        <v>1332.0</v>
+        <v>-3532.5</v>
       </c>
       <c r="J74" s="1">
-        <v>1.3403638705522</v>
+        <v>-2.261921913269</v>
       </c>
       <c r="K74">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.22</v>
+      </c>
+      <c r="L74">
+        <v>328.77</v>
       </c>
       <c r="M74" s="1">
-        <v>100708.0</v>
+        <v>152640.0</v>
       </c>
       <c r="N74" s="1">
-        <v>103086.77</v>
+        <v>152968.77</v>
       </c>
       <c r="O74" s="1">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B75" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>103.564</v>
+        <v>99.242</v>
       </c>
       <c r="E75" s="1">
-        <v>103.917</v>
+        <v>99.376</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>103917.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-353.0</v>
+        <v>-134.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.33969417900825</v>
+        <v>-0.1348414104009</v>
       </c>
       <c r="K75">
-        <v>4.17</v>
+        <v>2.54</v>
       </c>
       <c r="L75" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="M75" s="1">
-        <v>103564.0</v>
+        <v>99242.0</v>
       </c>
       <c r="N75" s="1">
-        <v>107731.12</v>
+        <v>101786.18</v>
       </c>
       <c r="O75" s="1">
         <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B76" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.518</v>
+        <v>102.063</v>
       </c>
       <c r="E76" s="1">
-        <v>101.831</v>
+        <v>103.917</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>203662.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-626.0</v>
+        <v>-1854.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.30737201834412</v>
+        <v>-1.7841161696354</v>
       </c>
       <c r="K76">
-        <v>1.78</v>
+        <v>4.45</v>
       </c>
       <c r="L76" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="M76" s="1">
-        <v>203036.0</v>
+        <v>102063.0</v>
       </c>
       <c r="N76" s="1">
-        <v>206591.48</v>
+        <v>106510.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.9</v>
+        <v>0.49</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="B77" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C77" s="1">
         <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.016</v>
+        <v>100.661</v>
       </c>
       <c r="E77" s="1">
-        <v>97.814</v>
+        <v>101.831</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>195628.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I77" s="1">
-        <v>404.0</v>
+        <v>-2340.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.20651440489092</v>
+        <v>-1.1489624966857</v>
       </c>
       <c r="K77">
-        <v>1.62</v>
+        <v>1.99</v>
       </c>
       <c r="L77" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="M77" s="1">
-        <v>196032.0</v>
+        <v>201322.0</v>
       </c>
       <c r="N77" s="1">
-        <v>199264.88</v>
+        <v>205294.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.87</v>
+        <v>0.95</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B78" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C78" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>95.081</v>
+        <v>95.94</v>
       </c>
       <c r="E78" s="1">
-        <v>91.695</v>
+        <v>97.814</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>91695.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I78" s="1">
-        <v>3386.0</v>
+        <v>-3748.0</v>
       </c>
       <c r="J78" s="1">
-        <v>3.6926768089863</v>
+        <v>-1.9158811622058</v>
       </c>
       <c r="K78">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>173.29</v>
+        <v>1.73</v>
+      </c>
+      <c r="L78" t="s">
+        <v>219</v>
       </c>
       <c r="M78" s="1">
-        <v>95081.0</v>
+        <v>191880.0</v>
       </c>
       <c r="N78" s="1">
-        <v>95254.29</v>
+        <v>195343.01</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.9</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.977</v>
+        <v>93.327</v>
       </c>
       <c r="E79" s="1">
-        <v>103.378</v>
+        <v>91.695</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>103378.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-401.0</v>
+        <v>1632.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.38789684458976</v>
+        <v>1.7798135121871</v>
       </c>
       <c r="K79">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.19</v>
+      </c>
+      <c r="L79">
+        <v>187.67</v>
       </c>
       <c r="M79" s="1">
-        <v>102977.0</v>
+        <v>93327.0</v>
       </c>
       <c r="N79" s="1">
-        <v>106308.51</v>
+        <v>93514.67</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B80" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.35</v>
+        <v>101.334</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0825</v>
+        <v>103.378</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>200165.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I80" s="1">
-        <v>535.0</v>
+        <v>-2044.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.26727949441711</v>
+        <v>-1.9772098512256</v>
       </c>
       <c r="K80">
-        <v>1.24</v>
+        <v>3.56</v>
       </c>
       <c r="L80" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="M80" s="1">
-        <v>200700.0</v>
+        <v>101334.0</v>
       </c>
       <c r="N80" s="1">
-        <v>203171.23</v>
+        <v>104895.64</v>
       </c>
       <c r="O80" s="1">
-        <v>0.89</v>
+        <v>0.48</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B81" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C81" s="1">
         <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.305</v>
+        <v>99.355</v>
       </c>
       <c r="E81" s="1">
-        <v>99.868</v>
+        <v>100.0825</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>199736.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I81" s="1">
-        <v>874.0</v>
+        <v>-1455.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.43757760243521</v>
+        <v>-0.72690030724652</v>
       </c>
       <c r="K81">
-        <v>2.16</v>
+        <v>1.39</v>
       </c>
       <c r="L81" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="M81" s="1">
-        <v>200610.0</v>
+        <v>198710.0</v>
       </c>
       <c r="N81" s="1">
-        <v>204925.07</v>
+        <v>201497.67</v>
       </c>
       <c r="O81" s="1">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B82" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.682</v>
+        <v>98.59</v>
       </c>
       <c r="E82" s="1">
-        <v>100.174</v>
+        <v>99.868</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>100174.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I82" s="1">
-        <v>508.0</v>
+        <v>-2556.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.50711761534929</v>
+        <v>-1.2796891897304</v>
       </c>
       <c r="K82">
-        <v>0.87</v>
+        <v>0.12</v>
       </c>
       <c r="L82">
-        <v>873.97</v>
+        <v>244.52</v>
       </c>
       <c r="M82" s="1">
-        <v>100682.0</v>
+        <v>197180.0</v>
       </c>
       <c r="N82" s="1">
-        <v>101555.97</v>
+        <v>197424.52</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B83" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C83" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.27</v>
+        <v>99.705</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>100.174</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>250000.0</v>
+        <v>100174.0</v>
       </c>
       <c r="I83" s="1">
-        <v>675.0</v>
+        <v>-469.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.27</v>
+        <v>-0.46818535747799</v>
       </c>
       <c r="K83">
-        <v>0.76</v>
+        <v>1.03</v>
       </c>
       <c r="L83" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="M83" s="1">
-        <v>250675.0</v>
+        <v>99705.0</v>
       </c>
       <c r="N83" s="1">
-        <v>252572.48</v>
+        <v>100737.19</v>
       </c>
       <c r="O83" s="1">
-        <v>1.1</v>
+        <v>0.46</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B84" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>96.972</v>
+        <v>99.459</v>
       </c>
       <c r="E84" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>189112.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>4832.0</v>
+        <v>-654.61</v>
       </c>
       <c r="J84" s="1">
-        <v>2.5550996235035</v>
+        <v>-0.541</v>
       </c>
       <c r="K84">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>193944.0</v>
+        <v>120345.39</v>
       </c>
       <c r="N84" s="1">
-        <v>195745.37</v>
+        <v>120345.39</v>
       </c>
       <c r="O84" s="1">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B85" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C85" s="1">
-        <v>300000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.544</v>
+        <v>98.518</v>
       </c>
       <c r="E85" s="1">
-        <v>104.882</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>314646.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-4014.0</v>
+        <v>-3705.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.2757193798745</v>
+        <v>-1.482</v>
       </c>
       <c r="K85">
-        <v>1.7</v>
+        <v>0.92</v>
       </c>
       <c r="L85" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="M85" s="1">
-        <v>310632.0</v>
+        <v>246295.0</v>
       </c>
       <c r="N85" s="1">
-        <v>315735.1</v>
+        <v>248603.27</v>
       </c>
       <c r="O85" s="1">
-        <v>1.38</v>
+        <v>1.15</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B86" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C86" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.155</v>
+        <v>95.578</v>
       </c>
       <c r="E86" s="1">
-        <v>99.612</v>
+        <v>94.556</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>99612.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I86" s="1">
-        <v>543.0</v>
+        <v>2044.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.54511504637995</v>
+        <v>1.0808409831211</v>
       </c>
       <c r="K86">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>231.16</v>
+        <v>0.97</v>
+      </c>
+      <c r="L86" t="s">
+        <v>240</v>
       </c>
       <c r="M86" s="1">
-        <v>100155.0</v>
+        <v>191156.0</v>
       </c>
       <c r="N86" s="1">
-        <v>100386.16</v>
+        <v>193101.21</v>
       </c>
       <c r="O86" s="1">
-        <v>0.44</v>
+        <v>0.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B87" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.441</v>
+        <v>96.975</v>
       </c>
       <c r="E87" s="1">
-        <v>102.875</v>
+        <v>97.977</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>205750.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-868.0</v>
+        <v>-1002.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.42187120291616</v>
+        <v>-1.0226889984384</v>
       </c>
       <c r="K87">
-        <v>1.96</v>
+        <v>2.32</v>
       </c>
       <c r="L87" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="M87" s="1">
-        <v>204882.0</v>
+        <v>96975.0</v>
       </c>
       <c r="N87" s="1">
-        <v>208794.18</v>
+        <v>99297.95</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B88" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.521</v>
+        <v>102.162</v>
       </c>
       <c r="E88" s="1">
-        <v>94.517</v>
+        <v>104.882</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>94517.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I88" s="1">
-        <v>3004.0</v>
+        <v>-8160.0</v>
       </c>
       <c r="J88" s="1">
-        <v>3.1782642275993</v>
+        <v>-2.5933906676074</v>
       </c>
       <c r="K88">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>485.78</v>
+        <v>1.98</v>
+      </c>
+      <c r="L88" t="s">
+        <v>246</v>
       </c>
       <c r="M88" s="1">
-        <v>97521.0</v>
+        <v>306486.0</v>
       </c>
       <c r="N88" s="1">
-        <v>98006.78</v>
+        <v>312419.84</v>
       </c>
       <c r="O88" s="1">
-        <v>0.43</v>
+        <v>1.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B89" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.354</v>
+        <v>98.233</v>
       </c>
       <c r="E89" s="1">
-        <v>99.954</v>
+        <v>99.612</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>299862.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I89" s="1">
-        <v>1200.0</v>
+        <v>-1379.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.40018408467895</v>
+        <v>-1.3843713608802</v>
       </c>
       <c r="K89">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.41</v>
+      </c>
+      <c r="L89">
+        <v>410.96</v>
       </c>
       <c r="M89" s="1">
-        <v>301062.0</v>
+        <v>98233.0</v>
       </c>
       <c r="N89" s="1">
-        <v>305525.01</v>
+        <v>98643.96</v>
       </c>
       <c r="O89" s="1">
-        <v>1.33</v>
+        <v>0.45</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B90" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C90" s="1">
         <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>105.15</v>
+        <v>101.408</v>
       </c>
       <c r="E90" s="1">
-        <v>105.38</v>
+        <v>102.875</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>210760.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-460.0</v>
+        <v>-2934.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.21825773391535</v>
+        <v>-1.4260024301337</v>
       </c>
       <c r="K90">
-        <v>5.0</v>
+        <v>2.19</v>
       </c>
       <c r="L90" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="M90" s="1">
-        <v>210300.0</v>
+        <v>202816.0</v>
       </c>
       <c r="N90" s="1">
-        <v>220305.48</v>
+        <v>207205.82</v>
       </c>
       <c r="O90" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B91" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C91" s="1">
         <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.965</v>
+        <v>96.612</v>
       </c>
       <c r="E91" s="1">
-        <v>103.59</v>
+        <v>94.517</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>103590.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-625.0</v>
+        <v>2095.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.60334009074235</v>
+        <v>2.2165324756393</v>
       </c>
       <c r="K91">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="L91">
-        <v>620.89</v>
+        <v>545.79</v>
       </c>
       <c r="M91" s="1">
-        <v>102965.0</v>
+        <v>96612.0</v>
       </c>
       <c r="N91" s="1">
-        <v>103585.89</v>
+        <v>97157.79</v>
       </c>
       <c r="O91" s="1">
         <v>0.45</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B92" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.484</v>
+        <v>103.188</v>
       </c>
       <c r="E92" s="1">
-        <v>96.515</v>
+        <v>105.38</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>96515.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2969.0</v>
+        <v>-4384.0</v>
       </c>
       <c r="J92" s="1">
-        <v>3.0762057711237</v>
+        <v>-2.0800910988802</v>
       </c>
       <c r="K92">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>337.33</v>
+        <v>5.32</v>
+      </c>
+      <c r="L92" t="s">
+        <v>256</v>
       </c>
       <c r="M92" s="1">
-        <v>99484.0</v>
+        <v>206376.0</v>
       </c>
       <c r="N92" s="1">
-        <v>99821.33</v>
+        <v>217014.36</v>
       </c>
       <c r="O92" s="1">
-        <v>0.44</v>
+        <v>1.0</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B93" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.657</v>
+        <v>102.119</v>
       </c>
       <c r="E93" s="1">
-        <v>98.38833333</v>
+        <v>103.59</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>295165.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3806.0</v>
+        <v>-1471.0</v>
       </c>
       <c r="J93" s="1">
-        <v>1.2894482746938</v>
+        <v>-1.4200212375712</v>
       </c>
       <c r="K93">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.89</v>
+      </c>
+      <c r="L93">
+        <v>886.99</v>
       </c>
       <c r="M93" s="1">
-        <v>298971.0</v>
+        <v>102119.0</v>
       </c>
       <c r="N93" s="1">
-        <v>304806.62</v>
+        <v>103005.99</v>
       </c>
       <c r="O93" s="1">
-        <v>1.33</v>
+        <v>0.47</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B94" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C94" s="1">
-        <v>346000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.816</v>
+        <v>99.538</v>
       </c>
       <c r="E94" s="1">
-        <v>99.7</v>
+        <v>96.515</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>344962.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I94" s="1">
-        <v>401.36</v>
+        <v>3023.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.11634904714142</v>
+        <v>3.1321556234782</v>
       </c>
       <c r="K94">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.37</v>
+      </c>
+      <c r="L94">
+        <v>373.29</v>
       </c>
       <c r="M94" s="1">
-        <v>345363.36</v>
+        <v>99538.0</v>
       </c>
       <c r="N94" s="1">
-        <v>351667.2</v>
+        <v>99911.29</v>
       </c>
       <c r="O94" s="1">
-        <v>1.53</v>
+        <v>0.46</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B95" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.534</v>
+        <v>97.419</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.38833333</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>100000.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I95" s="1">
-        <v>534.0</v>
+        <v>-2908.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.534</v>
+        <v>-0.9852116612742</v>
       </c>
       <c r="K95">
-        <v>1.83</v>
+        <v>2.09</v>
       </c>
       <c r="L95" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="M95" s="1">
-        <v>100534.0</v>
+        <v>292257.0</v>
       </c>
       <c r="N95" s="1">
-        <v>102365.18</v>
+        <v>298524.12</v>
       </c>
       <c r="O95" s="1">
-        <v>0.45</v>
+        <v>1.38</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B96" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C96" s="1">
-        <v>400000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>105.11</v>
+        <v>98.423</v>
       </c>
       <c r="E96" s="1">
-        <v>105.50275</v>
+        <v>99.7</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>422011.0</v>
+        <v>344962.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1571.0</v>
+        <v>-4418.42</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.3722651779219</v>
+        <v>-1.2808425275827</v>
       </c>
       <c r="K96">
-        <v>0.54</v>
+        <v>1.96</v>
       </c>
       <c r="L96" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="M96" s="1">
-        <v>420440.0</v>
+        <v>340543.58</v>
       </c>
       <c r="N96" s="1">
-        <v>422619.45</v>
+        <v>347320.2</v>
       </c>
       <c r="O96" s="1">
-        <v>1.84</v>
+        <v>1.6</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B97" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>95.279</v>
+        <v>98.846</v>
       </c>
       <c r="E97" s="1">
-        <v>91.548</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>274644.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>11193.0</v>
+        <v>-1154.0</v>
       </c>
       <c r="J97" s="1">
-        <v>4.0754576834011</v>
+        <v>-1.154</v>
       </c>
       <c r="K97">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="L97">
-        <v>801.37</v>
+        <v>63.69</v>
       </c>
       <c r="M97" s="1">
-        <v>285837.0</v>
+        <v>98846.0</v>
       </c>
       <c r="N97" s="1">
-        <v>286638.37</v>
+        <v>98909.69</v>
       </c>
       <c r="O97" s="1">
-        <v>1.25</v>
+        <v>0.46</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B98" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>91.589</v>
+        <v>103.003</v>
       </c>
       <c r="E98" s="1">
-        <v>88.429</v>
+        <v>105.50275</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>88429.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I98" s="1">
-        <v>3160.0</v>
+        <v>-9999.0</v>
       </c>
       <c r="J98" s="1">
-        <v>3.5734883352746</v>
+        <v>-2.369369518804</v>
       </c>
       <c r="K98">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>57.53</v>
+        <v>0.81</v>
+      </c>
+      <c r="L98" t="s">
+        <v>271</v>
       </c>
       <c r="M98" s="1">
-        <v>91589.0</v>
+        <v>412012.0</v>
       </c>
       <c r="N98" s="1">
-        <v>91646.53</v>
+        <v>415255.84</v>
       </c>
       <c r="O98" s="1">
-        <v>0.4</v>
+        <v>1.91</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B99" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C99" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.697</v>
+        <v>93.872</v>
       </c>
       <c r="E99" s="1">
-        <v>104.501</v>
+        <v>91.548</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>104501.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-1804.0</v>
+        <v>6972.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.7262992698634</v>
+        <v>2.5385590072967</v>
       </c>
       <c r="K99">
-        <v>4.3</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.29</v>
+      </c>
+      <c r="L99">
+        <v>866.1</v>
       </c>
       <c r="M99" s="1">
-        <v>102697.0</v>
+        <v>281616.0</v>
       </c>
       <c r="N99" s="1">
-        <v>106997.0</v>
+        <v>282482.1</v>
       </c>
       <c r="O99" s="1">
-        <v>0.47</v>
+        <v>1.3</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="B100" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C100" s="1">
         <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.781</v>
+        <v>89.778</v>
       </c>
       <c r="E100" s="1">
-        <v>99.903</v>
+        <v>88.429</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>99903.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I100" s="1">
-        <v>878.0</v>
+        <v>1349.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.8788524869123</v>
+        <v>1.5255176469258</v>
       </c>
       <c r="K100">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.06</v>
+      </c>
+      <c r="L100">
+        <v>64.73</v>
       </c>
       <c r="M100" s="1">
-        <v>100781.0</v>
+        <v>89778.0</v>
       </c>
       <c r="N100" s="1">
-        <v>103049.49</v>
+        <v>89842.73</v>
       </c>
       <c r="O100" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B101" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.391</v>
+        <v>101.874</v>
       </c>
       <c r="E101" s="1">
-        <v>99.68</v>
+        <v>104.501</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99680.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I101" s="1">
-        <v>711.0</v>
+        <v>-2627.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.71328250401284</v>
+        <v>-2.5138515420905</v>
       </c>
       <c r="K101">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>4.61</v>
+      </c>
+      <c r="L101" t="s">
+        <v>278</v>
       </c>
       <c r="M101" s="1">
-        <v>100391.0</v>
+        <v>101874.0</v>
       </c>
       <c r="N101" s="1">
-        <v>101130.73</v>
+        <v>106483.25</v>
       </c>
       <c r="O101" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B102" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.212</v>
+        <v>98.939</v>
       </c>
       <c r="E102" s="1">
-        <v>99.918</v>
+        <v>99.903</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>99918.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I102" s="1">
-        <v>294.0</v>
+        <v>-964.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.29424127784784</v>
+        <v>-0.96493598790827</v>
       </c>
       <c r="K102">
-        <v>2.08</v>
+        <v>2.43</v>
       </c>
       <c r="L102" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="M102" s="1">
-        <v>100212.0</v>
+        <v>98939.0</v>
       </c>
       <c r="N102" s="1">
-        <v>102291.45</v>
+        <v>101372.9</v>
       </c>
       <c r="O102" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B103" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="C103" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.549</v>
+        <v>99.353</v>
       </c>
       <c r="E103" s="1">
-        <v>101.331</v>
+        <v>99.68</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>151996.5</v>
+        <v>99680.0</v>
       </c>
       <c r="I103" s="1">
-        <v>327.0</v>
+        <v>-327.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.21513653274911</v>
+        <v>-0.32804975922953</v>
       </c>
       <c r="K103">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.91</v>
+      </c>
+      <c r="L103">
+        <v>912.33</v>
       </c>
       <c r="M103" s="1">
-        <v>152323.5</v>
+        <v>99353.0</v>
       </c>
       <c r="N103" s="1">
-        <v>154635.14</v>
+        <v>100265.33</v>
       </c>
       <c r="O103" s="1">
-        <v>0.67</v>
+        <v>0.46</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B104" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C104" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.352</v>
+        <v>98.271</v>
       </c>
       <c r="E104" s="1">
-        <v>99.889</v>
+        <v>99.918</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>113873.46</v>
+        <v>99918.0</v>
       </c>
       <c r="I104" s="1">
-        <v>527.82</v>
+        <v>-1647.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.46351450109622</v>
+        <v>-1.6483516483516</v>
       </c>
       <c r="K104">
-        <v>1.25</v>
+        <v>2.24</v>
       </c>
       <c r="L104" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="M104" s="1">
-        <v>114401.28</v>
+        <v>98271.0</v>
       </c>
       <c r="N104" s="1">
-        <v>115827.84</v>
+        <v>100515.86</v>
       </c>
       <c r="O104" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B105" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.534</v>
+        <v>100.606</v>
       </c>
       <c r="E105" s="1">
-        <v>101.936</v>
+        <v>101.331</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>203872.0</v>
+        <v>151996.5</v>
       </c>
       <c r="I105" s="1">
-        <v>-804.0</v>
+        <v>-1087.5</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.39436509182232</v>
+        <v>-0.71547700111516</v>
       </c>
       <c r="K105">
-        <v>2.64</v>
+        <v>1.76</v>
       </c>
       <c r="L105" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="M105" s="1">
-        <v>203068.0</v>
+        <v>150909.0</v>
       </c>
       <c r="N105" s="1">
-        <v>208354.99</v>
+        <v>153544.27</v>
       </c>
       <c r="O105" s="1">
-        <v>0.91</v>
+        <v>0.71</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="B106" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.63</v>
+        <v>98.802</v>
       </c>
       <c r="E106" s="1">
-        <v>95.676</v>
+        <v>99.889</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>95676.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I106" s="1">
-        <v>2954.0</v>
+        <v>-1239.18</v>
       </c>
       <c r="J106" s="1">
-        <v>3.0875036581797</v>
+        <v>-1.088207910781</v>
       </c>
       <c r="K106">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>460.42</v>
+        <v>1.4</v>
+      </c>
+      <c r="L106" t="s">
+        <v>292</v>
       </c>
       <c r="M106" s="1">
-        <v>98630.0</v>
+        <v>112634.28</v>
       </c>
       <c r="N106" s="1">
-        <v>99090.42</v>
+        <v>114233.01</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B107" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C107" s="1">
         <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.28</v>
+        <v>100.691</v>
       </c>
       <c r="E107" s="1">
-        <v>99.895</v>
+        <v>101.936</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>199790.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I107" s="1">
-        <v>770.0</v>
+        <v>-2490.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.38540467490865</v>
+        <v>-1.2213545754199</v>
       </c>
       <c r="K107">
-        <v>1.82</v>
+        <v>2.87</v>
       </c>
       <c r="L107" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="M107" s="1">
-        <v>200560.0</v>
+        <v>201382.0</v>
       </c>
       <c r="N107" s="1">
-        <v>204199.04</v>
+        <v>207114.88</v>
       </c>
       <c r="O107" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B108" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.337</v>
+        <v>96.786</v>
       </c>
       <c r="E108" s="1">
-        <v>101.496</v>
+        <v>95.676</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>202992.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-318.0</v>
+        <v>1110.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.15665641995744</v>
+        <v>1.1601655587608</v>
       </c>
       <c r="K108">
-        <v>2.11</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.58</v>
+      </c>
+      <c r="L108">
+        <v>584.38</v>
       </c>
       <c r="M108" s="1">
-        <v>202674.0</v>
+        <v>96786.0</v>
       </c>
       <c r="N108" s="1">
-        <v>206886.33</v>
+        <v>97370.38</v>
       </c>
       <c r="O108" s="1">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="B109" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C109" s="1">
         <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.708</v>
+        <v>100.53</v>
       </c>
       <c r="E109" s="1">
-        <v>101.276</v>
+        <v>101.496</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>202552.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I109" s="1">
-        <v>864.0</v>
+        <v>-1932.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.42655713100833</v>
+        <v>-0.95176164577914</v>
       </c>
       <c r="K109">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>221.92</v>
+        <v>2.32</v>
+      </c>
+      <c r="L109" t="s">
+        <v>300</v>
       </c>
       <c r="M109" s="1">
-        <v>203416.0</v>
+        <v>201060.0</v>
       </c>
       <c r="N109" s="1">
-        <v>203637.92</v>
+        <v>205703.84</v>
       </c>
       <c r="O109" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B110" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C110" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.856</v>
+        <v>100.358</v>
       </c>
       <c r="E110" s="1">
-        <v>101.62</v>
+        <v>101.276</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>406480.0</v>
+        <v>202552.0</v>
       </c>
       <c r="I110" s="1">
-        <v>944.0</v>
+        <v>-1836.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.23223774847471</v>
+        <v>-0.90643390339271</v>
       </c>
       <c r="K110">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.31</v>
+      </c>
+      <c r="L110">
+        <v>610.27</v>
       </c>
       <c r="M110" s="1">
-        <v>407424.0</v>
+        <v>200716.0</v>
       </c>
       <c r="N110" s="1">
-        <v>411793.86</v>
+        <v>201326.27</v>
       </c>
       <c r="O110" s="1">
-        <v>1.79</v>
+        <v>0.93</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B111" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="C111" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.158</v>
+        <v>99.614</v>
       </c>
       <c r="E111" s="1">
-        <v>101.83</v>
+        <v>101.62</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>203660.0</v>
+        <v>406480.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-1344.0</v>
+        <v>-8024.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.65992340174801</v>
+        <v>-1.974020862035</v>
       </c>
       <c r="K111">
-        <v>3.46</v>
+        <v>1.3</v>
       </c>
       <c r="L111" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="M111" s="1">
-        <v>202316.0</v>
+        <v>398456.0</v>
       </c>
       <c r="N111" s="1">
-        <v>209242.03</v>
+        <v>403660.11</v>
       </c>
       <c r="O111" s="1">
-        <v>0.91</v>
+        <v>1.86</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="B112" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>94.863</v>
+        <v>99.885</v>
       </c>
       <c r="E112" s="1">
-        <v>94.848</v>
+        <v>101.83</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>94848.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I112" s="1">
-        <v>15.0</v>
+        <v>-3890.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.015814777327935</v>
+        <v>-1.910046155357</v>
       </c>
       <c r="K112">
-        <v>1.41</v>
+        <v>3.69</v>
       </c>
       <c r="L112" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="M112" s="1">
-        <v>94863.0</v>
+        <v>199770.0</v>
       </c>
       <c r="N112" s="1">
-        <v>96268.48</v>
+        <v>207156.3</v>
       </c>
       <c r="O112" s="1">
-        <v>0.42</v>
+        <v>0.95</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="B113" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C113" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.822</v>
+        <v>92.737</v>
       </c>
       <c r="E113" s="1">
-        <v>96.638</v>
+        <v>94.848</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>193276.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I113" s="1">
-        <v>4368.0</v>
+        <v>-2111.0</v>
       </c>
       <c r="J113" s="1">
-        <v>2.259980545955</v>
+        <v>-2.2256663292848</v>
       </c>
       <c r="K113">
-        <v>1.15</v>
+        <v>1.49</v>
       </c>
       <c r="L113" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="M113" s="1">
-        <v>197644.0</v>
+        <v>92737.0</v>
       </c>
       <c r="N113" s="1">
-        <v>199938.52</v>
+        <v>94228.78</v>
       </c>
       <c r="O113" s="1">
-        <v>0.87</v>
+        <v>0.43</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="B114" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.054</v>
+        <v>98.38</v>
       </c>
       <c r="E114" s="1">
-        <v>100.978</v>
+        <v>96.638</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>100978.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I114" s="1">
-        <v>76.0</v>
+        <v>3484.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.075263918873418</v>
+        <v>1.8026035307022</v>
       </c>
       <c r="K114">
-        <v>1.91</v>
+        <v>1.22</v>
       </c>
       <c r="L114" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="M114" s="1">
-        <v>101054.0</v>
+        <v>196760.0</v>
       </c>
       <c r="N114" s="1">
-        <v>102960.85</v>
+        <v>199198.36</v>
       </c>
       <c r="O114" s="1">
-        <v>0.45</v>
+        <v>0.92</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B115" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>102.285</v>
+        <v>99.887</v>
       </c>
       <c r="E115" s="1">
-        <v>102.269</v>
+        <v>100.978</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>102269.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I115" s="1">
-        <v>16.0</v>
+        <v>-1091.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.015645014618311</v>
+        <v>-1.0804333617224</v>
       </c>
       <c r="K115">
-        <v>1.78</v>
+        <v>2.12</v>
       </c>
       <c r="L115" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="M115" s="1">
-        <v>102285.0</v>
+        <v>99887.0</v>
       </c>
       <c r="N115" s="1">
-        <v>104068.56</v>
+        <v>102002.41</v>
       </c>
       <c r="O115" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="B116" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.93</v>
+        <v>100.69</v>
       </c>
       <c r="E116" s="1">
-        <v>92.67</v>
+        <v>102.269</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>92670.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I116" s="1">
-        <v>3260.0</v>
+        <v>-1579.0</v>
       </c>
       <c r="J116" s="1">
-        <v>3.5178590698176</v>
+        <v>-1.5439673801445</v>
       </c>
       <c r="K116">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>11.64</v>
+        <v>1.98</v>
+      </c>
+      <c r="L116" t="s">
+        <v>320</v>
       </c>
       <c r="M116" s="1">
-        <v>95930.0</v>
+        <v>100690.0</v>
       </c>
       <c r="N116" s="1">
-        <v>95941.64</v>
+        <v>102674.93</v>
       </c>
       <c r="O116" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B117" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C117" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.557</v>
+        <v>94.825</v>
       </c>
       <c r="E117" s="1">
-        <v>94.041</v>
+        <v>92.67</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>188082.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I117" s="1">
-        <v>5032.0</v>
+        <v>2155.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.6754288023309</v>
+        <v>2.3254559188518</v>
       </c>
       <c r="K117">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.03</v>
+      </c>
+      <c r="L117">
+        <v>26.03</v>
       </c>
       <c r="M117" s="1">
-        <v>193114.0</v>
+        <v>94825.0</v>
       </c>
       <c r="N117" s="1">
-        <v>195690.71</v>
+        <v>94851.03</v>
       </c>
       <c r="O117" s="1">
-        <v>0.85</v>
+        <v>0.44</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B118" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.604</v>
+        <v>94.746</v>
       </c>
       <c r="E118" s="1">
-        <v>96.744</v>
+        <v>94.041</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>96744.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1860.0</v>
+        <v>1410.0</v>
       </c>
       <c r="J118" s="1">
-        <v>1.9225998511536</v>
+        <v>0.74967301496156</v>
       </c>
       <c r="K118">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>828.77</v>
+        <v>1.37</v>
+      </c>
+      <c r="L118" t="s">
+        <v>325</v>
       </c>
       <c r="M118" s="1">
-        <v>98604.0</v>
+        <v>189492.0</v>
       </c>
       <c r="N118" s="1">
-        <v>99432.77</v>
+        <v>192226.93</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>0.89</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B119" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.909</v>
+        <v>97.894</v>
       </c>
       <c r="E119" s="1">
-        <v>98.5</v>
+        <v>96.744</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>98500.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I119" s="1">
-        <v>409.0</v>
+        <v>1150.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.41522842639594</v>
+        <v>1.1887042090466</v>
       </c>
       <c r="K119">
-        <v>0.14</v>
+        <v>0.91</v>
       </c>
       <c r="L119">
-        <v>143.15</v>
+        <v>907.88</v>
       </c>
       <c r="M119" s="1">
-        <v>98909.0</v>
+        <v>97894.0</v>
       </c>
       <c r="N119" s="1">
-        <v>99052.15</v>
+        <v>98801.88</v>
       </c>
       <c r="O119" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B120" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>109.628</v>
+        <v>98.433</v>
       </c>
       <c r="E120" s="1">
-        <v>113.89</v>
+        <v>98.5</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>113890.0</v>
+        <v>98500.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-4262.0</v>
+        <v>-67.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.7422073930986</v>
+        <v>-0.068020304568528</v>
       </c>
       <c r="K120">
-        <v>0.04</v>
+        <v>0.28</v>
       </c>
       <c r="L120">
-        <v>42.47</v>
+        <v>279.79</v>
       </c>
       <c r="M120" s="1">
-        <v>109628.0</v>
+        <v>98433.0</v>
       </c>
       <c r="N120" s="1">
-        <v>109670.47</v>
+        <v>98712.79</v>
       </c>
       <c r="O120" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B121" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.238</v>
+        <v>108.002</v>
       </c>
       <c r="E121" s="1">
-        <v>99.871</v>
+        <v>113.89</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>199742.0</v>
+        <v>113890.0</v>
       </c>
       <c r="I121" s="1">
-        <v>734.0</v>
+        <v>-5888.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.36747404151355</v>
+        <v>-5.1699007814558</v>
       </c>
       <c r="K121">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="L121">
-        <v>839.04</v>
+        <v>488.36</v>
       </c>
       <c r="M121" s="1">
-        <v>200476.0</v>
+        <v>108002.0</v>
       </c>
       <c r="N121" s="1">
-        <v>201315.04</v>
+        <v>108490.36</v>
       </c>
       <c r="O121" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B122" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C122" s="1">
         <v>200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.118</v>
+        <v>98.251</v>
       </c>
       <c r="E122" s="1">
-        <v>100.052</v>
+        <v>99.871</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>200104.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I122" s="1">
-        <v>132.0</v>
+        <v>-3240.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.065965697837125</v>
+        <v>-1.6220924993241</v>
       </c>
       <c r="K122">
-        <v>1.97</v>
+        <v>0.6</v>
       </c>
       <c r="L122" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="M122" s="1">
-        <v>200236.0</v>
+        <v>196502.0</v>
       </c>
       <c r="N122" s="1">
-        <v>204168.88</v>
+        <v>197700.63</v>
       </c>
       <c r="O122" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B123" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>96.268</v>
+        <v>100.004</v>
       </c>
       <c r="E123" s="1">
-        <v>95.09</v>
+        <v>100.052</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>95090.0</v>
+        <v>200104.0</v>
       </c>
       <c r="I123" s="1">
-        <v>1178.0</v>
+        <v>-96.0</v>
       </c>
       <c r="J123" s="1">
-        <v>1.2388263750131</v>
+        <v>-0.047975052972454</v>
       </c>
       <c r="K123">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>926.03</v>
+        <v>2.12</v>
+      </c>
+      <c r="L123" t="s">
+        <v>337</v>
       </c>
       <c r="M123" s="1">
-        <v>96268.0</v>
+        <v>200008.0</v>
       </c>
       <c r="N123" s="1">
-        <v>97194.03</v>
+        <v>204257.32</v>
       </c>
       <c r="O123" s="1">
-        <v>0.42</v>
+        <v>0.94</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B124" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C124" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.404</v>
+        <v>94.949</v>
       </c>
       <c r="E124" s="1">
-        <v>101.97933333</v>
+        <v>95.09</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>305938.0</v>
+        <v>95090.0</v>
       </c>
       <c r="I124" s="1">
-        <v>1274.0</v>
+        <v>-141.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.41642424282044</v>
+        <v>-0.14828057629614</v>
       </c>
       <c r="K124">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.98</v>
+      </c>
+      <c r="L124">
+        <v>983.56</v>
       </c>
       <c r="M124" s="1">
-        <v>307212.0</v>
+        <v>94949.0</v>
       </c>
       <c r="N124" s="1">
-        <v>312188.71</v>
+        <v>95932.56</v>
       </c>
       <c r="O124" s="1">
-        <v>1.36</v>
+        <v>0.44</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B125" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C125" s="1">
-        <v>238000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.248</v>
+        <v>99.982</v>
       </c>
       <c r="E125" s="1">
-        <v>99.778</v>
+        <v>101.97933333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>237471.64</v>
+        <v>305938.0</v>
       </c>
       <c r="I125" s="1">
-        <v>1118.6</v>
+        <v>-5992.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.47104572150173</v>
+        <v>-1.9585667684302</v>
       </c>
       <c r="K125">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>881.09</v>
+        <v>1.86</v>
+      </c>
+      <c r="L125" t="s">
+        <v>342</v>
       </c>
       <c r="M125" s="1">
-        <v>238590.24</v>
+        <v>299946.0</v>
       </c>
       <c r="N125" s="1">
-        <v>239471.33</v>
+        <v>305526.82</v>
       </c>
       <c r="O125" s="1">
-        <v>1.04</v>
+        <v>1.41</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B126" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.554</v>
+        <v>98.173</v>
       </c>
       <c r="E126" s="1">
-        <v>100.376</v>
+        <v>99.778</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>200752.0</v>
+        <v>237471.64</v>
       </c>
       <c r="I126" s="1">
-        <v>356.0</v>
+        <v>-3819.9</v>
       </c>
       <c r="J126" s="1">
-        <v>0.17733322706623</v>
+        <v>-1.6085710276815</v>
       </c>
       <c r="K126">
-        <v>2.02</v>
+        <v>0.54</v>
       </c>
       <c r="L126" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="M126" s="1">
-        <v>201108.0</v>
+        <v>233651.74</v>
       </c>
       <c r="N126" s="1">
-        <v>205151.84</v>
+        <v>234926.51</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>1.08</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B127" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C127" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.577</v>
+        <v>99.844</v>
       </c>
       <c r="E127" s="1">
-        <v>99.462</v>
+        <v>100.376</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>205886.34</v>
+        <v>200752.0</v>
       </c>
       <c r="I127" s="1">
-        <v>238.05</v>
+        <v>-1064.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.11562204661077</v>
+        <v>-0.53000717302941</v>
       </c>
       <c r="K127">
-        <v>1.8</v>
+        <v>2.19</v>
       </c>
       <c r="L127" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="M127" s="1">
-        <v>206124.39</v>
+        <v>199688.0</v>
       </c>
       <c r="N127" s="1">
-        <v>209850.39</v>
+        <v>204077.04</v>
       </c>
       <c r="O127" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B128" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.344</v>
+        <v>97.943</v>
       </c>
       <c r="E128" s="1">
-        <v>97.192</v>
+        <v>99.462</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>97192.0</v>
+        <v>205886.34</v>
       </c>
       <c r="I128" s="1">
-        <v>1152.0</v>
+        <v>-3144.33</v>
       </c>
       <c r="J128" s="1">
-        <v>1.1852827393201</v>
+        <v>-1.5272164243631</v>
       </c>
       <c r="K128">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>1.93</v>
+      </c>
+      <c r="L128" t="s">
+        <v>351</v>
       </c>
       <c r="M128" s="1">
-        <v>98344.0</v>
+        <v>202742.01</v>
       </c>
       <c r="N128" s="1">
-        <v>98541.26</v>
+        <v>206735.98</v>
       </c>
       <c r="O128" s="1">
-        <v>0.43</v>
+        <v>0.95</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B129" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C129" s="1">
         <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>103.774</v>
+        <v>97.304</v>
       </c>
       <c r="E129" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>112.0</v>
+      </c>
+      <c r="J129" s="1">
+        <v>0.11523582187834</v>
+      </c>
+      <c r="K129">
+        <v>0.28</v>
+      </c>
+      <c r="L129">
+        <v>283.56</v>
+      </c>
+      <c r="M129" s="1">
+        <v>97304.0</v>
+      </c>
+      <c r="N129" s="1">
+        <v>97587.56</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>354</v>
+      </c>
+      <c r="B130" t="s">
+        <v>355</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="E130" s="1">
         <v>104.182</v>
       </c>
-      <c r="F129" t="s">
-[...5 lines deleted...]
-      <c r="H129" s="1">
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I129" s="1">
-[...20 lines deleted...]
-      <c r="P129">
+      <c r="I130" s="1">
+        <v>-1856.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-1.7814977635292</v>
+      </c>
+      <c r="K130">
+        <v>3.69</v>
+      </c>
+      <c r="L130" t="s">
+        <v>356</v>
+      </c>
+      <c r="M130" s="1">
+        <v>102326.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>106013.33</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>