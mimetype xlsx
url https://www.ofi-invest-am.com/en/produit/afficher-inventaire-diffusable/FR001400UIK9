--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -118,1017 +118,1008 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
+    <t>1 432.19</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 410.96</t>
+    <t>4 698.63</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 567.12</t>
+    <t>1 883.56</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>6 546.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>3 063.01</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>2 205.48</t>
+    <t>2 349.32</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>7 052.05</t>
+    <t>7 526.71</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>8 013.70</t>
+    <t>8 574.66</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>7 994.18</t>
+    <t>8 663.01</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>9 509.59</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 449.21</t>
+    <t>1 582.68</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>2 983.22</t>
-[...5 lines deleted...]
-    <t>BARCLAYS PLC 22/03/2031</t>
+    <t>3 206.16</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>4 876.03</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>5 294.01</t>
+    <t>5 654.97</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 452.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>2 961.99</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>1 958.90</t>
+    <t>2 117.12</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>1 108.58</t>
+    <t>1 526.92</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>2 753.42</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>2 252.02</t>
+    <t>2 636.51</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 187.67</t>
+    <t>1 273.97</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
+    <t>2 575.68</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>XS2517103417</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
+  </si>
+  <si>
+    <t>1 793.15</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>3 390.41</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>6 901.37</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>2 102.74</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
+    <t>1 134.25</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>7 446.58</t>
+  </si>
+  <si>
+    <t>XS2147889427</t>
+  </si>
+  <si>
+    <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>2 764.73</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>3 816.44</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 213.70</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 213.36</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>1 499.59</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>1 139.61</t>
+  </si>
+  <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS3036647694</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+  </si>
+  <si>
+    <t>XS1733289406</t>
+  </si>
+  <si>
+    <t>GENERTEL SPA 14/12/2047</t>
+  </si>
+  <si>
+    <t>1 408.90</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>1 709.25</t>
+  </si>
+  <si>
+    <t>XS1654229373</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>FI4000523550</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
+  </si>
+  <si>
+    <t>3 597.95</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 048.84</t>
+  </si>
+  <si>
+    <t>XS2457469547</t>
+  </si>
+  <si>
+    <t>IMCD NV 2.125 31/03/2027</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 337.33</t>
+  </si>
+  <si>
+    <t>XS2350756446</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 09/06/2032</t>
+  </si>
+  <si>
+    <t>XS2258452478</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 18/02/2029</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>2 689.73</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>XS2931945211</t>
+  </si>
+  <si>
+    <t>JYSKE BANK A/S 05/05/2029</t>
+  </si>
+  <si>
+    <t>2 709.59</t>
+  </si>
+  <si>
+    <t>BE0002914951</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 25/04/2033</t>
+  </si>
+  <si>
+    <t>4 728.08</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>4 389.73</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>3 693.15</t>
+  </si>
+  <si>
+    <t>XS2193978363</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
+  </si>
+  <si>
+    <t>FR001400HOZ2</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 4 03/05/2028</t>
+  </si>
+  <si>
+    <t>3 791.78</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>3 104.11</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>2 719.07</t>
+  </si>
+  <si>
+    <t>FR0013425147</t>
+  </si>
+  <si>
+    <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
+  </si>
+  <si>
+    <t>2 089.04</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>XS2548080832</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 25/10/2028</t>
+  </si>
+  <si>
+    <t>6 764.57</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
+    <t>XS2680745119</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
+  </si>
+  <si>
+    <t>4 867.47</t>
+  </si>
+  <si>
+    <t>XS2382950330</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 14/09/2032</t>
+  </si>
+  <si>
+    <t>FR001400H0F5</t>
+  </si>
+  <si>
+    <t>NEXANS SA 5.5 05/04/2028</t>
+  </si>
+  <si>
+    <t>XS1550988643</t>
+  </si>
+  <si>
+    <t>NN GROUP NV 13/01/2048</t>
+  </si>
+  <si>
+    <t>1 153.08</t>
+  </si>
+  <si>
+    <t>XS2343459074</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 18/08/2031</t>
+  </si>
+  <si>
+    <t>XS2482618464</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 2.5 23/05/2029</t>
+  </si>
+  <si>
+    <t>6 698.63</t>
+  </si>
+  <si>
+    <t>XS3002552993</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
+  </si>
+  <si>
+    <t>7 249.41</t>
+  </si>
+  <si>
+    <t>XS3100081093</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+  </si>
+  <si>
+    <t>DK0030512421</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
+  </si>
+  <si>
+    <t>4 308.22</t>
+  </si>
+  <si>
+    <t>XS2354246816</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
+  </si>
+  <si>
+    <t>FR0013534484</t>
+  </si>
+  <si>
+    <t>ORANGE SA 0.125 16/09/2029</t>
+  </si>
+  <si>
+    <t>FR001400DAO4</t>
+  </si>
+  <si>
+    <t>ORANO SA 5.375 15/05/2027</t>
+  </si>
+  <si>
+    <t>4 918.49</t>
+  </si>
+  <si>
+    <t>XS3019313363</t>
+  </si>
+  <si>
+    <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
+  </si>
+  <si>
+    <t>2 599.32</t>
+  </si>
+  <si>
+    <t>FR0014010CJ0</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
+  </si>
+  <si>
     <t>2 410.27</t>
   </si>
   <si>
-    <t>XS2114852218</t>
-[...502 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>2 635.27</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 598.73</t>
+    <t>1 770.90</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>6 178.77</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>4 643.84</t>
+    <t>5 075.34</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>5 204.11</t>
+    <t>4 528.77</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 386.30</t>
+    <t>7 846.58</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>1 491.78</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
-    <t>2 438.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 115.41</t>
+    <t>2 323.97</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>1 984.93</t>
+    <t>2 186.30</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
-    <t>2 734.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 198.63</t>
-[...8 lines deleted...]
-    <t>4 249.32</t>
+    <t>1 558.22</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>5 580.82</t>
+    <t>6 184.93</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 274.77</t>
+    <t>1 668.45</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>4 389.04</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>3 993.97</t>
+    <t>4 261.93</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 687.33</t>
+    <t>3 953.42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1495,122 +1486,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>101.88</v>
+        <v>102.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1018.88</v>
+        <v>1024.23</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1018.88</v>
+        <v>1024.23</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>212036.0</v>
       </c>
       <c r="D3">
-        <v>102.37</v>
+        <v>102.93</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21706775.57</v>
+        <v>21826494.99</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21706775.57</v>
+        <v>21826494.99</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P130"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O130" sqref="O130"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1629,6489 +1620,6539 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>396.0</v>
+        <v>197.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.41</v>
+        <v>1072.64</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.2395707071</v>
+        <v>1071.1378680203</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>423814.87</v>
+        <v>211014.16</v>
       </c>
       <c r="I2" s="1">
-        <v>463.49</v>
+        <v>295.92</v>
       </c>
       <c r="J2" s="1">
-        <v>0.10936142943734</v>
+        <v>0.14023703432983</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>424278.36</v>
+        <v>211310.08</v>
       </c>
       <c r="N2" s="1">
-        <v>424278.36</v>
+        <v>211310.08</v>
       </c>
       <c r="O2" s="1">
-        <v>1.95</v>
+        <v>0.97</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
         <v>46.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.68</v>
+        <v>105.855</v>
       </c>
       <c r="E3" s="1">
         <v>106.251847826</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-26305.0</v>
+        <v>-18255.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-26305.0</v>
+        <v>-18255.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-26305.0</v>
+        <v>-18255.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.12</v>
+        <v>-0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.721</v>
+        <v>100.396</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-329.0</v>
+        <v>346.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.3288355822089</v>
+        <v>0.34582708645677</v>
       </c>
       <c r="K4">
-        <v>0.58</v>
+        <v>0.76</v>
       </c>
       <c r="L4">
-        <v>582.19</v>
+        <v>761.99</v>
       </c>
       <c r="M4" s="1">
-        <v>99721.0</v>
+        <v>100396.0</v>
       </c>
       <c r="N4" s="1">
-        <v>100303.19</v>
+        <v>101157.99</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.128</v>
+        <v>102.237</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3951.0</v>
+        <v>-3733.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.8976307232706</v>
+        <v>-1.7929272310729</v>
       </c>
       <c r="K5">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>0.72</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
       <c r="M5" s="1">
-        <v>204256.0</v>
+        <v>204474.0</v>
       </c>
       <c r="N5" s="1">
-        <v>205098.47</v>
+        <v>205906.19</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.511</v>
+        <v>98.678</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-2346.0</v>
+        <v>-2012.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.1767184302396</v>
+        <v>-1.0091890373581</v>
       </c>
       <c r="K6">
-        <v>2.21</v>
+        <v>2.35</v>
       </c>
       <c r="L6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>197022.0</v>
+        <v>197356.0</v>
       </c>
       <c r="N6" s="1">
-        <v>201432.96</v>
+        <v>202054.63</v>
       </c>
       <c r="O6" s="1">
         <v>0.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.337</v>
+        <v>99.499</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-698.0</v>
+        <v>-374.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.35009931183917</v>
+        <v>-0.1875890295528</v>
       </c>
       <c r="K7">
-        <v>0.78</v>
+        <v>0.94</v>
       </c>
       <c r="L7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>198674.0</v>
+        <v>198998.0</v>
       </c>
       <c r="N7" s="1">
-        <v>200241.12</v>
+        <v>200881.56</v>
       </c>
       <c r="O7" s="1">
         <v>0.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.004</v>
+        <v>99.179</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>177.0</v>
+        <v>702.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.059629086866441</v>
+        <v>0.23649502248724</v>
       </c>
       <c r="K8">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>0.06</v>
+      </c>
+      <c r="L8">
+        <v>184.93</v>
       </c>
       <c r="M8" s="1">
-        <v>297012.0</v>
+        <v>297537.0</v>
       </c>
       <c r="N8" s="1">
-        <v>303558.58</v>
+        <v>297721.93</v>
       </c>
       <c r="O8" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.535</v>
+        <v>98.588</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4030.4</v>
+        <v>4115.2</v>
       </c>
       <c r="J9" s="1">
-        <v>2.62352107982</v>
+        <v>2.6787202132978</v>
       </c>
       <c r="K9">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="L9">
-        <v>278.36</v>
+        <v>324.38</v>
       </c>
       <c r="M9" s="1">
-        <v>157656.0</v>
+        <v>157740.8</v>
       </c>
       <c r="N9" s="1">
-        <v>157934.36</v>
+        <v>158065.18</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.478</v>
+        <v>98.184</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2462.0</v>
+        <v>-1756.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.4634780868521</v>
+        <v>-1.7570542325395</v>
       </c>
       <c r="K10">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>999.66</v>
+        <v>1.15</v>
+      </c>
+      <c r="L10" t="s">
+        <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>97478.0</v>
+        <v>98184.0</v>
       </c>
       <c r="N10" s="1">
-        <v>98477.66</v>
+        <v>99334.68</v>
       </c>
       <c r="O10" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.275</v>
+        <v>92.922</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-3874.7</v>
+        <v>-2580.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.056365221757</v>
+        <v>-1.3696187389445</v>
       </c>
       <c r="K11">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>184550.0</v>
+        <v>185844.0</v>
       </c>
       <c r="N11" s="1">
-        <v>187613.01</v>
+        <v>185844.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>100000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.848</v>
+        <v>98.506</v>
       </c>
       <c r="E12" s="1">
         <v>99.636</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>99636.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1788.0</v>
+        <v>-1130.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.7945320968325</v>
+        <v>-1.1341282267454</v>
       </c>
       <c r="K12">
-        <v>2.21</v>
+        <v>2.35</v>
       </c>
       <c r="L12" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="1">
-        <v>97848.0</v>
+        <v>98506.0</v>
       </c>
       <c r="N12" s="1">
-        <v>100053.48</v>
+        <v>100855.32</v>
       </c>
       <c r="O12" s="1">
         <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.053</v>
+        <v>101.174</v>
       </c>
       <c r="E13" s="1">
         <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2770.0</v>
+        <v>-2528.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.3520373298971</v>
+        <v>-1.2339171010758</v>
       </c>
       <c r="K13">
-        <v>3.53</v>
+        <v>3.76</v>
       </c>
       <c r="L13" t="s">
         <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>202106.0</v>
+        <v>202348.0</v>
       </c>
       <c r="N13" s="1">
-        <v>209158.05</v>
+        <v>209874.71</v>
       </c>
       <c r="O13" s="1">
         <v>0.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.101</v>
+        <v>99.065</v>
       </c>
       <c r="E14" s="1">
         <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>7104.0</v>
+        <v>7032.0</v>
       </c>
       <c r="J14" s="1">
-        <v>3.7174643376697</v>
+        <v>3.6797873342473</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>198202.0</v>
+        <v>198130.0</v>
       </c>
       <c r="N14" s="1">
-        <v>198202.0</v>
+        <v>198130.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.91</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.077</v>
+        <v>98.818</v>
       </c>
       <c r="E15" s="1">
         <v>100.196</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>300588.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-6357.0</v>
+        <v>-4134.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.1148548844265</v>
+        <v>-1.3753044033694</v>
       </c>
       <c r="K15">
-        <v>2.67</v>
+        <v>2.86</v>
       </c>
       <c r="L15" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="1">
-        <v>294231.0</v>
+        <v>296454.0</v>
       </c>
       <c r="N15" s="1">
-        <v>302244.7</v>
+        <v>305028.66</v>
       </c>
       <c r="O15" s="1">
-        <v>1.39</v>
+        <v>1.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.994</v>
+        <v>98.429</v>
       </c>
       <c r="E16" s="1">
         <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1529.0</v>
+        <v>-1094.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.5363282859239</v>
+        <v>-1.099243390975</v>
       </c>
       <c r="K16">
-        <v>0.53</v>
+        <v>0.7</v>
       </c>
       <c r="L16">
-        <v>526.03</v>
+        <v>698.63</v>
       </c>
       <c r="M16" s="1">
-        <v>97994.0</v>
+        <v>98429.0</v>
       </c>
       <c r="N16" s="1">
-        <v>98520.03</v>
+        <v>99127.63</v>
       </c>
       <c r="O16" s="1">
         <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.927</v>
+        <v>101.53</v>
       </c>
       <c r="E17" s="1">
         <v>102.98633333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>308959.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-6178.0</v>
+        <v>-4369.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.9996180723009</v>
+        <v>-1.4141034894598</v>
       </c>
       <c r="K17">
-        <v>2.66</v>
+        <v>2.89</v>
       </c>
       <c r="L17" t="s">
         <v>65</v>
       </c>
       <c r="M17" s="1">
-        <v>302781.0</v>
+        <v>304590.0</v>
       </c>
       <c r="N17" s="1">
-        <v>310775.18</v>
+        <v>313253.01</v>
       </c>
       <c r="O17" s="1">
-        <v>1.43</v>
+        <v>1.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.992</v>
+        <v>96.375</v>
       </c>
       <c r="E18" s="1">
         <v>93.94</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>187880.0</v>
       </c>
       <c r="I18" s="1">
-        <v>4104.0</v>
+        <v>4870.0</v>
       </c>
       <c r="J18" s="1">
-        <v>2.1843730040451</v>
+        <v>2.5920800510964</v>
       </c>
       <c r="K18">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="L18">
-        <v>330.82</v>
+        <v>431.51</v>
       </c>
       <c r="M18" s="1">
-        <v>191984.0</v>
+        <v>192750.0</v>
       </c>
       <c r="N18" s="1">
-        <v>192314.82</v>
+        <v>193181.51</v>
       </c>
       <c r="O18" s="1">
         <v>0.89</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
         <v>300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.667</v>
+        <v>100.0</v>
       </c>
       <c r="E19" s="1">
         <v>100.163</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>300489.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1488.0</v>
+        <v>-489.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.49519283567785</v>
+        <v>-0.16273474236994</v>
       </c>
       <c r="K19">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.11</v>
+      </c>
+      <c r="L19">
+        <v>320.55</v>
       </c>
       <c r="M19" s="1">
-        <v>299001.0</v>
+        <v>300000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>308510.59</v>
+        <v>300320.55</v>
       </c>
       <c r="O19" s="1">
-        <v>1.42</v>
+        <v>1.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.632</v>
+        <v>94.2</v>
       </c>
       <c r="E20" s="1">
         <v>92.4925</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>369970.0</v>
       </c>
       <c r="I20" s="1">
-        <v>4558.0</v>
+        <v>6830.0</v>
       </c>
       <c r="J20" s="1">
-        <v>1.2319917831176</v>
+        <v>1.8460956293754</v>
       </c>
       <c r="K20">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="L20" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M20" s="1">
-        <v>374528.0</v>
+        <v>376800.0</v>
       </c>
       <c r="N20" s="1">
-        <v>375977.21</v>
+        <v>378382.68</v>
       </c>
       <c r="O20" s="1">
         <v>1.73</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.215</v>
+        <v>95.886</v>
       </c>
       <c r="E21" s="1">
         <v>95.21533333</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>285646.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.0</v>
+        <v>2012.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.00035008366999713</v>
+        <v>0.70436834403422</v>
       </c>
       <c r="K21">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="L21">
-        <v>129.45</v>
+        <v>431.51</v>
       </c>
       <c r="M21" s="1">
-        <v>285645.0</v>
+        <v>287658.0</v>
       </c>
       <c r="N21" s="1">
-        <v>285774.45</v>
+        <v>288089.51</v>
       </c>
       <c r="O21" s="1">
         <v>1.32</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.108</v>
+        <v>100.351</v>
       </c>
       <c r="E22" s="1">
         <v>100.817</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>100817.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-709.0</v>
+        <v>-466.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.70325441145838</v>
+        <v>-0.46222363291905</v>
       </c>
       <c r="K22">
-        <v>2.98</v>
+        <v>3.21</v>
       </c>
       <c r="L22" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M22" s="1">
-        <v>100108.0</v>
+        <v>100351.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103091.22</v>
+        <v>103557.16</v>
       </c>
       <c r="O22" s="1">
         <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.0</v>
+        <v>102.531</v>
       </c>
       <c r="E23" s="1">
-        <v>97.684</v>
+        <v>104.665</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>97684.0</v>
+        <v>104665.0</v>
       </c>
       <c r="I23" s="1">
-        <v>2316.0</v>
+        <v>-2134.0</v>
       </c>
       <c r="J23" s="1">
-        <v>2.3709102821342</v>
+        <v>-2.0388859695218</v>
       </c>
       <c r="K23">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>6.16</v>
+        <v>5.18</v>
+      </c>
+      <c r="L23" t="s">
+        <v>80</v>
       </c>
       <c r="M23" s="1">
-        <v>100000.0</v>
+        <v>102531.0</v>
       </c>
       <c r="N23" s="1">
-        <v>100006.16</v>
+        <v>107709.08</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.325</v>
+        <v>99.159</v>
       </c>
       <c r="E24" s="1">
-        <v>104.665</v>
+        <v>99.778</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>104665.0</v>
+        <v>238469.42</v>
       </c>
       <c r="I24" s="1">
-        <v>-2340.0</v>
+        <v>-1479.41</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.2357043901973</v>
+        <v>-0.62037723746718</v>
       </c>
       <c r="K24">
-        <v>4.88</v>
+        <v>2.37</v>
       </c>
       <c r="L24" t="s">
         <v>83</v>
       </c>
       <c r="M24" s="1">
-        <v>102325.0</v>
+        <v>236990.01</v>
       </c>
       <c r="N24" s="1">
-        <v>107201.03</v>
+        <v>242644.98</v>
       </c>
       <c r="O24" s="1">
-        <v>0.49</v>
+        <v>1.11</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.825</v>
+        <v>92.542</v>
       </c>
       <c r="E25" s="1">
-        <v>99.778</v>
+        <v>89.814</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>238469.42</v>
+        <v>269442.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-2277.67</v>
+        <v>8184.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.95512036721522</v>
+        <v>3.0373883804307</v>
       </c>
       <c r="K25">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.12</v>
+      </c>
+      <c r="L25">
+        <v>349.32</v>
       </c>
       <c r="M25" s="1">
-        <v>236191.75</v>
+        <v>277626.0</v>
       </c>
       <c r="N25" s="1">
-        <v>241485.76</v>
+        <v>277975.32</v>
       </c>
       <c r="O25" s="1">
-        <v>1.11</v>
+        <v>1.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" t="s">
         <v>87</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>91.765</v>
+        <v>99.018</v>
       </c>
       <c r="E26" s="1">
-        <v>89.814</v>
+        <v>97.966</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>269442.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I26" s="1">
-        <v>5853.0</v>
+        <v>1052.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.1722671298461</v>
+        <v>1.0738419451646</v>
       </c>
       <c r="K26">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="L26">
-        <v>263.01</v>
+        <v>95.89</v>
       </c>
       <c r="M26" s="1">
-        <v>275295.0</v>
+        <v>99018.0</v>
       </c>
       <c r="N26" s="1">
-        <v>275558.01</v>
+        <v>99113.89</v>
       </c>
       <c r="O26" s="1">
-        <v>1.27</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.845</v>
+        <v>100.984</v>
       </c>
       <c r="E27" s="1">
-        <v>97.966</v>
+        <v>102.115</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>97966.0</v>
+        <v>204230.0</v>
       </c>
       <c r="I27" s="1">
-        <v>879.0</v>
+        <v>-2262.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.89725006634955</v>
+        <v>-1.1075747931254</v>
       </c>
       <c r="K27">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.42</v>
+      </c>
+      <c r="L27">
+        <v>843.84</v>
       </c>
       <c r="M27" s="1">
-        <v>98845.0</v>
+        <v>201968.0</v>
       </c>
       <c r="N27" s="1">
-        <v>101297.05</v>
+        <v>202811.84</v>
       </c>
       <c r="O27" s="1">
-        <v>0.47</v>
+        <v>0.93</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
+        <v>91</v>
+      </c>
+      <c r="C28" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>101.467</v>
+      </c>
+      <c r="E28" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>309039.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-4638.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-1.5007814547678</v>
+      </c>
+      <c r="K28">
+        <v>0.99</v>
+      </c>
+      <c r="L28" t="s">
         <v>92</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>200782.0</v>
+        <v>304401.0</v>
       </c>
       <c r="N28" s="1">
-        <v>201223.1</v>
+        <v>307362.99</v>
       </c>
       <c r="O28" s="1">
-        <v>0.93</v>
+        <v>1.41</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" t="s">
         <v>94</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.103</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>99824.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-721.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-0.72227119730726</v>
+      </c>
+      <c r="K29">
+        <v>2.12</v>
+      </c>
+      <c r="L29" t="s">
         <v>95</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>302859.0</v>
+        <v>99103.0</v>
       </c>
       <c r="N29" s="1">
-        <v>305152.15</v>
+        <v>101220.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.41</v>
+        <v>0.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.712</v>
+        <v>98.609</v>
       </c>
       <c r="E30" s="1">
-        <v>99.824</v>
+        <v>99.668</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99824.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-1112.0</v>
+        <v>-1059.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.1139605706043</v>
+        <v>-1.0625275916041</v>
       </c>
       <c r="K30">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>0.63</v>
+      </c>
+      <c r="L30">
+        <v>625.34</v>
       </c>
       <c r="M30" s="1">
-        <v>98712.0</v>
+        <v>98609.0</v>
       </c>
       <c r="N30" s="1">
-        <v>100670.9</v>
+        <v>99234.34</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C31" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.717</v>
+        <v>98.27</v>
       </c>
       <c r="E31" s="1">
-        <v>99.668</v>
+        <v>96.182</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>99668.0</v>
+        <v>288546.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1951.0</v>
+        <v>6264.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.9574988963358</v>
+        <v>2.1708843650579</v>
       </c>
       <c r="K31">
-        <v>0.47</v>
+        <v>0.14</v>
       </c>
       <c r="L31">
-        <v>467.12</v>
+        <v>426.37</v>
       </c>
       <c r="M31" s="1">
-        <v>97717.0</v>
+        <v>294810.0</v>
       </c>
       <c r="N31" s="1">
-        <v>98184.12</v>
+        <v>295236.37</v>
       </c>
       <c r="O31" s="1">
-        <v>0.45</v>
+        <v>1.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" t="s">
+        <v>101</v>
+      </c>
+      <c r="C32" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>98.558</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-3303.16</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.3176602519174</v>
+      </c>
+      <c r="K32">
+        <v>0.61</v>
+      </c>
+      <c r="L32" t="s">
         <v>102</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>294207.0</v>
+        <v>247380.58</v>
       </c>
       <c r="N32" s="1">
-        <v>294525.49</v>
+        <v>248907.5</v>
       </c>
       <c r="O32" s="1">
-        <v>1.36</v>
+        <v>1.14</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" t="s">
         <v>104</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.406</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2800.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.4027212792818</v>
+      </c>
+      <c r="K33">
+        <v>1.38</v>
+      </c>
+      <c r="L33" t="s">
         <v>105</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>245944.86</v>
+        <v>196812.0</v>
       </c>
       <c r="N33" s="1">
-        <v>247053.44</v>
+        <v>199565.42</v>
       </c>
       <c r="O33" s="1">
-        <v>1.14</v>
+        <v>0.91</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" t="s">
         <v>107</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.274</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-4539.38</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.726</v>
+      </c>
+      <c r="K34">
+        <v>1.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>108</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>196320.0</v>
+        <v>258460.62</v>
       </c>
       <c r="N34" s="1">
-        <v>198785.75</v>
+        <v>261097.13</v>
       </c>
       <c r="O34" s="1">
-        <v>0.92</v>
+        <v>1.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" t="s">
         <v>110</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.679</v>
+      </c>
+      <c r="E35" s="1">
+        <v>95.035</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>95035.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1644.0</v>
+      </c>
+      <c r="J35" s="1">
+        <v>1.7298889882675</v>
+      </c>
+      <c r="K35">
+        <v>1.27</v>
+      </c>
+      <c r="L35" t="s">
         <v>111</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>257711.07</v>
+        <v>96679.0</v>
       </c>
       <c r="N35" s="1">
-        <v>259963.09</v>
+        <v>97952.97</v>
       </c>
       <c r="O35" s="1">
-        <v>1.2</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>95.988</v>
+        <v>99.53</v>
       </c>
       <c r="E36" s="1">
-        <v>95.035</v>
+        <v>99.96</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>95035.0</v>
+        <v>99960.0</v>
       </c>
       <c r="I36" s="1">
-        <v>953.0</v>
+        <v>-430.0</v>
       </c>
       <c r="J36" s="1">
-        <v>1.0027884463619</v>
+        <v>-0.43017206882753</v>
       </c>
       <c r="K36">
-        <v>1.19</v>
+        <v>2.58</v>
       </c>
       <c r="L36" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="M36" s="1">
-        <v>95988.0</v>
+        <v>99530.0</v>
       </c>
       <c r="N36" s="1">
-        <v>97175.67</v>
+        <v>102105.68</v>
       </c>
       <c r="O36" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B37" t="s">
         <v>116</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.959</v>
+        <v>100.667</v>
       </c>
       <c r="E37" s="1">
-        <v>99.96</v>
+        <v>99.67</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>99960.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I37" s="1">
-        <v>-1001.0</v>
+        <v>1355.92</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.0014005602241</v>
+        <v>1.0003009932778</v>
       </c>
       <c r="K37">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.13</v>
+      </c>
+      <c r="L37">
+        <v>175.59</v>
       </c>
       <c r="M37" s="1">
-        <v>98959.0</v>
+        <v>136907.12</v>
       </c>
       <c r="N37" s="1">
-        <v>101369.27</v>
+        <v>137082.71</v>
       </c>
       <c r="O37" s="1">
-        <v>0.47</v>
+        <v>0.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C38" s="1">
         <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>96.919</v>
+        <v>97.185</v>
       </c>
       <c r="E38" s="1">
         <v>94.498</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>283494.0</v>
       </c>
       <c r="I38" s="1">
-        <v>7263.0</v>
+        <v>8061.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.5619589832589</v>
+        <v>2.8434464221465</v>
       </c>
       <c r="K38">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="L38">
-        <v>632.88</v>
+        <v>676.03</v>
       </c>
       <c r="M38" s="1">
-        <v>290757.0</v>
+        <v>291555.0</v>
       </c>
       <c r="N38" s="1">
-        <v>291389.88</v>
+        <v>292231.03</v>
       </c>
       <c r="O38" s="1">
         <v>1.34</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.554</v>
+        <v>98.001</v>
       </c>
       <c r="E39" s="1">
         <v>98.129</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>98129.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-575.0</v>
+        <v>-128.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.58596337474141</v>
+        <v>-0.13044054255113</v>
       </c>
       <c r="K39">
-        <v>1.67</v>
+        <v>1.79</v>
       </c>
       <c r="L39" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="M39" s="1">
-        <v>97554.0</v>
+        <v>98001.0</v>
       </c>
       <c r="N39" s="1">
-        <v>99224.89</v>
+        <v>99794.15</v>
       </c>
       <c r="O39" s="1">
         <v>0.46</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.41</v>
+        <v>98.815</v>
       </c>
       <c r="E40" s="1">
         <v>99.71</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>99710.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-1300.0</v>
+        <v>-895.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.3037809647979</v>
+        <v>-0.89760304884164</v>
       </c>
       <c r="K40">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="L40">
-        <v>489.04</v>
+        <v>640.07</v>
       </c>
       <c r="M40" s="1">
-        <v>98410.0</v>
+        <v>98815.0</v>
       </c>
       <c r="N40" s="1">
-        <v>98899.04</v>
+        <v>99455.07</v>
       </c>
       <c r="O40" s="1">
         <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.609</v>
+        <v>98.191</v>
       </c>
       <c r="E41" s="1">
         <v>99.772</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>299316.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-6489.0</v>
+        <v>-4743.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.1679429098344</v>
+        <v>-1.5846129174518</v>
       </c>
       <c r="K41">
-        <v>0.95</v>
+        <v>1.13</v>
       </c>
       <c r="L41" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="M41" s="1">
-        <v>292827.0</v>
+        <v>294573.0</v>
       </c>
       <c r="N41" s="1">
-        <v>295678.03</v>
+        <v>297963.41</v>
       </c>
       <c r="O41" s="1">
-        <v>1.36</v>
+        <v>1.37</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
         <v>200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.702</v>
+        <v>104.066</v>
       </c>
       <c r="E42" s="1">
         <v>106.562</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>213124.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-5720.0</v>
+        <v>-4992.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.683883560744</v>
+        <v>-2.3422983802857</v>
       </c>
       <c r="K42">
-        <v>3.13</v>
+        <v>3.45</v>
       </c>
       <c r="L42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="M42" s="1">
-        <v>207404.0</v>
+        <v>208132.0</v>
       </c>
       <c r="N42" s="1">
-        <v>213672.49</v>
+        <v>215033.37</v>
       </c>
       <c r="O42" s="1">
-        <v>0.98</v>
+        <v>0.99</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B43" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C43" s="1">
         <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.303</v>
+        <v>95.836</v>
       </c>
       <c r="E43" s="1">
         <v>94.283</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>188566.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2040.0</v>
+        <v>3106.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.0818493259654</v>
+        <v>1.6471686306121</v>
       </c>
       <c r="K43">
-        <v>0.98</v>
+        <v>1.05</v>
       </c>
       <c r="L43" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="M43" s="1">
-        <v>190606.0</v>
+        <v>191672.0</v>
       </c>
       <c r="N43" s="1">
-        <v>192564.9</v>
+        <v>193774.74</v>
       </c>
       <c r="O43" s="1">
         <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>133</v>
+      </c>
+      <c r="B44" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.396</v>
+        <v>106.814</v>
       </c>
       <c r="E44" s="1">
         <v>109.94</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>109940.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-3544.0</v>
+        <v>-3126.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.2235764962707</v>
+        <v>-2.8433691104239</v>
       </c>
       <c r="K44">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="L44">
-        <v>394.52</v>
+        <v>739.73</v>
       </c>
       <c r="M44" s="1">
-        <v>106396.0</v>
+        <v>106814.0</v>
       </c>
       <c r="N44" s="1">
-        <v>106790.52</v>
+        <v>107553.73</v>
       </c>
       <c r="O44" s="1">
         <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>135</v>
+      </c>
+      <c r="B45" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.168</v>
+        <v>98.877</v>
       </c>
       <c r="E45" s="1">
         <v>99.601</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>99601.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-1433.0</v>
+        <v>-724.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.4387405748938</v>
+        <v>-0.72690033232598</v>
       </c>
       <c r="K45">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>961.64</v>
+        <v>1.13</v>
+      </c>
+      <c r="L45" t="s">
+        <v>137</v>
       </c>
       <c r="M45" s="1">
-        <v>98168.0</v>
+        <v>98877.0</v>
       </c>
       <c r="N45" s="1">
-        <v>99129.64</v>
+        <v>100011.25</v>
       </c>
       <c r="O45" s="1">
         <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>138</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.498</v>
+        <v>100.337</v>
       </c>
       <c r="E46" s="1">
-        <v>97.95</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>293850.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1644.0</v>
+        <v>337.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.55946911689638</v>
+        <v>0.337</v>
       </c>
       <c r="K46">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="L46">
-        <v>805.48</v>
+        <v>120.35</v>
       </c>
       <c r="M46" s="1">
-        <v>295494.0</v>
+        <v>100337.0</v>
       </c>
       <c r="N46" s="1">
-        <v>296299.48</v>
+        <v>100457.35</v>
       </c>
       <c r="O46" s="1">
-        <v>1.36</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>140</v>
       </c>
       <c r="B47" t="s">
         <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>90.259</v>
+        <v>98.641</v>
       </c>
       <c r="E47" s="1">
-        <v>91.77</v>
+        <v>97.95</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>183540.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-3022.0</v>
+        <v>2073.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.646507573281</v>
+        <v>0.70546197039306</v>
       </c>
       <c r="K47">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="L47">
-        <v>388.36</v>
+        <v>978.08</v>
       </c>
       <c r="M47" s="1">
-        <v>180518.0</v>
+        <v>295923.0</v>
       </c>
       <c r="N47" s="1">
-        <v>180906.36</v>
+        <v>296901.08</v>
       </c>
       <c r="O47" s="1">
-        <v>0.83</v>
+        <v>1.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>142</v>
       </c>
       <c r="B48" t="s">
         <v>143</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.74</v>
+        <v>91.333</v>
       </c>
       <c r="E48" s="1">
-        <v>99.92033333</v>
+        <v>91.77</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>299761.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-3541.0</v>
+        <v>-874.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.1812744152842</v>
+        <v>-0.47619047619048</v>
       </c>
       <c r="K48">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.22</v>
+      </c>
+      <c r="L48">
+        <v>431.51</v>
       </c>
       <c r="M48" s="1">
-        <v>296220.0</v>
+        <v>182666.0</v>
       </c>
       <c r="N48" s="1">
-        <v>303148.77</v>
+        <v>183097.51</v>
       </c>
       <c r="O48" s="1">
-        <v>1.4</v>
+        <v>0.84</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B49" t="s">
         <v>145</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.193</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.92033333</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>299761.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-2182.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-0.72791323754591</v>
+      </c>
+      <c r="K49">
+        <v>2.48</v>
+      </c>
+      <c r="L49" t="s">
         <v>146</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>99054.0</v>
+        <v>297579.0</v>
       </c>
       <c r="N49" s="1">
-        <v>100913.59</v>
+        <v>305025.58</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>1.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.058</v>
+        <v>99.2</v>
       </c>
       <c r="E50" s="1">
-        <v>99.517</v>
+        <v>98.32</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>99517.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1459.0</v>
+        <v>880.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.4660811720611</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K50">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.09</v>
+      </c>
+      <c r="L50">
+        <v>92.47</v>
       </c>
       <c r="M50" s="1">
-        <v>98058.0</v>
+        <v>99200.0</v>
       </c>
       <c r="N50" s="1">
-        <v>100628.55</v>
+        <v>99292.47</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" t="s">
+        <v>150</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>98.606</v>
+      </c>
+      <c r="E51" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>99517.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-911.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-0.9154214857763</v>
+      </c>
+      <c r="K51">
+        <v>2.76</v>
+      </c>
+      <c r="L51" t="s">
         <v>151</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>198184.0</v>
+        <v>98606.0</v>
       </c>
       <c r="N51" s="1">
-        <v>198586.74</v>
+        <v>101370.73</v>
       </c>
       <c r="O51" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C52" s="1">
         <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.748</v>
+        <v>99.304</v>
       </c>
       <c r="E52" s="1">
-        <v>101.799</v>
+        <v>99.574</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>203598.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-2102.0</v>
+        <v>-540.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.0324266446625</v>
+        <v>-0.27115512081467</v>
       </c>
       <c r="K52">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.35</v>
+      </c>
+      <c r="L52">
+        <v>704.79</v>
       </c>
       <c r="M52" s="1">
-        <v>201496.0</v>
+        <v>198608.0</v>
       </c>
       <c r="N52" s="1">
-        <v>204909.7</v>
+        <v>199312.79</v>
       </c>
       <c r="O52" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>154</v>
+      </c>
+      <c r="B53" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.92</v>
+      </c>
+      <c r="E53" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>203598.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1758.0</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-0.863466242301</v>
+      </c>
+      <c r="K53">
+        <v>1.91</v>
+      </c>
+      <c r="L53" t="s">
         <v>156</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>96128.0</v>
+        <v>201840.0</v>
       </c>
       <c r="N53" s="1">
-        <v>96437.25</v>
+        <v>205656.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.44</v>
+        <v>0.94</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>157</v>
+      </c>
+      <c r="B54" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>90.224</v>
+        <v>96.405</v>
       </c>
       <c r="E54" s="1">
-        <v>91.432</v>
+        <v>93.412</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>91432.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-1208.0</v>
+        <v>2993.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.3212004549829</v>
+        <v>3.204085128249</v>
       </c>
       <c r="K54">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="L54">
-        <v>130.14</v>
+        <v>359.59</v>
       </c>
       <c r="M54" s="1">
-        <v>90224.0</v>
+        <v>96405.0</v>
       </c>
       <c r="N54" s="1">
-        <v>90354.14</v>
+        <v>96764.59</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>159</v>
+      </c>
+      <c r="B55" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.481</v>
+        <v>90.778</v>
       </c>
       <c r="E55" s="1">
-        <v>99.956</v>
+        <v>91.432</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>99956.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-475.0</v>
+        <v>-654.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.47520909200048</v>
+        <v>-0.71528567678712</v>
       </c>
       <c r="K55">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>0.14</v>
+      </c>
+      <c r="L55">
+        <v>144.52</v>
       </c>
       <c r="M55" s="1">
-        <v>99481.0</v>
+        <v>90778.0</v>
       </c>
       <c r="N55" s="1">
-        <v>101528.95</v>
+        <v>90922.52</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.944</v>
+        <v>100.727</v>
       </c>
       <c r="E56" s="1">
-        <v>100.426</v>
+        <v>100.539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>100426.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-482.0</v>
+        <v>188.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.47995539003844</v>
+        <v>0.18699211251355</v>
       </c>
       <c r="K56">
-        <v>1.32</v>
+        <v>2.21</v>
       </c>
       <c r="L56" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="M56" s="1">
-        <v>99944.0</v>
+        <v>100727.0</v>
       </c>
       <c r="N56" s="1">
-        <v>101266.67</v>
+        <v>102940.7</v>
       </c>
       <c r="O56" s="1">
         <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>164</v>
+      </c>
+      <c r="B57" t="s">
+        <v>165</v>
+      </c>
+      <c r="C57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="E57" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>99956.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-589.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-0.5892592740806</v>
+      </c>
+      <c r="K57">
+        <v>2.21</v>
+      </c>
+      <c r="L57" t="s">
         <v>166</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>111747.36</v>
+        <v>99367.0</v>
       </c>
       <c r="N57" s="1">
-        <v>112714.8</v>
+        <v>101580.36</v>
       </c>
       <c r="O57" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>167</v>
+      </c>
+      <c r="B58" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.849</v>
+        <v>100.068</v>
       </c>
       <c r="E58" s="1">
-        <v>97.224</v>
+        <v>100.426</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>97224.0</v>
+        <v>100426.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-375.0</v>
+        <v>-358.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.38570723278203</v>
+        <v>-0.35648138928166</v>
       </c>
       <c r="K58">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>311.64</v>
+        <v>1.5</v>
+      </c>
+      <c r="L58" t="s">
+        <v>169</v>
       </c>
       <c r="M58" s="1">
-        <v>96849.0</v>
+        <v>100068.0</v>
       </c>
       <c r="N58" s="1">
-        <v>97160.64</v>
+        <v>101567.59</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>170</v>
       </c>
       <c r="B59" t="s">
         <v>171</v>
       </c>
       <c r="C59" s="1">
-        <v>135000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.683</v>
+        <v>98.735</v>
       </c>
       <c r="E59" s="1">
-        <v>99.998</v>
+        <v>99.818</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>134997.3</v>
+        <v>113792.52</v>
       </c>
       <c r="I59" s="1">
-        <v>-3125.25</v>
+        <v>-1234.62</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.315046300926</v>
+        <v>-1.08497465387</v>
       </c>
       <c r="K59">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>427.84</v>
+        <v>1.0</v>
+      </c>
+      <c r="L59" t="s">
+        <v>172</v>
       </c>
       <c r="M59" s="1">
-        <v>131872.05</v>
+        <v>112557.9</v>
       </c>
       <c r="N59" s="1">
-        <v>132299.89</v>
+        <v>113697.51</v>
       </c>
       <c r="O59" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B60" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1">
-        <v>56000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.367</v>
+        <v>97.883</v>
       </c>
       <c r="E60" s="1">
-        <v>99.558</v>
+        <v>97.224</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>55752.48</v>
+        <v>97224.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-106.96</v>
+        <v>659.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.19184796801864</v>
+        <v>0.67781617707562</v>
       </c>
       <c r="K60">
-        <v>0.91</v>
+        <v>0.41</v>
       </c>
       <c r="L60">
-        <v>508.22</v>
+        <v>412.33</v>
       </c>
       <c r="M60" s="1">
-        <v>55645.52</v>
+        <v>97883.0</v>
       </c>
       <c r="N60" s="1">
-        <v>56153.74</v>
+        <v>98295.33</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.369</v>
+        <v>98.364</v>
       </c>
       <c r="E61" s="1">
-        <v>102.154</v>
+        <v>99.998</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>102154.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I61" s="1">
-        <v>-1785.0</v>
+        <v>-2205.9</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.7473618262623</v>
+        <v>-1.6340326806536</v>
       </c>
       <c r="K61">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>0.51</v>
+      </c>
+      <c r="L61">
+        <v>684.54</v>
       </c>
       <c r="M61" s="1">
-        <v>100369.0</v>
+        <v>132791.4</v>
       </c>
       <c r="N61" s="1">
-        <v>101533.38</v>
+        <v>133475.94</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>177</v>
       </c>
       <c r="B62" t="s">
         <v>178</v>
       </c>
       <c r="C62" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.127</v>
+        <v>99.704</v>
       </c>
       <c r="E62" s="1">
-        <v>99.791</v>
+        <v>99.558</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>99791.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I62" s="1">
-        <v>-1664.0</v>
+        <v>81.76</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.6674850437414</v>
+        <v>0.1466481849776</v>
       </c>
       <c r="K62">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>1.09</v>
+      </c>
+      <c r="L62">
+        <v>608.9</v>
       </c>
       <c r="M62" s="1">
-        <v>98127.0</v>
+        <v>55834.24</v>
       </c>
       <c r="N62" s="1">
-        <v>99670.84</v>
+        <v>56443.14</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C63" s="1">
         <v>100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.58</v>
+        <v>100.799</v>
       </c>
       <c r="E63" s="1">
-        <v>97.614</v>
+        <v>102.154</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>97614.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I63" s="1">
-        <v>1966.0</v>
+        <v>-1355.0</v>
       </c>
       <c r="J63" s="1">
-        <v>2.0140553609113</v>
+        <v>-1.3264287252579</v>
       </c>
       <c r="K63">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>877.74</v>
+        <v>1.41</v>
+      </c>
+      <c r="L63" t="s">
+        <v>181</v>
       </c>
       <c r="M63" s="1">
-        <v>99580.0</v>
+        <v>100799.0</v>
       </c>
       <c r="N63" s="1">
-        <v>100457.74</v>
+        <v>102207.9</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>182</v>
       </c>
       <c r="B64" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.647</v>
+        <v>98.86</v>
       </c>
       <c r="E64" s="1">
-        <v>104.37</v>
+        <v>99.791</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>104370.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-2723.0</v>
+        <v>-931.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.6089872568746</v>
+        <v>-0.93294986521831</v>
       </c>
       <c r="K64">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>25.2</v>
+        <v>1.71</v>
+      </c>
+      <c r="L64" t="s">
+        <v>184</v>
       </c>
       <c r="M64" s="1">
-        <v>101647.0</v>
+        <v>98860.0</v>
       </c>
       <c r="N64" s="1">
-        <v>101672.2</v>
+        <v>100569.25</v>
       </c>
       <c r="O64" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B65" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.202</v>
+        <v>99.593</v>
       </c>
       <c r="E65" s="1">
-        <v>102.199</v>
+        <v>97.614</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>102199.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-997.0</v>
+        <v>1979.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.97554770594624</v>
+        <v>2.0273731227078</v>
       </c>
       <c r="K65">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.96</v>
+      </c>
+      <c r="L65">
+        <v>956.85</v>
       </c>
       <c r="M65" s="1">
-        <v>101202.0</v>
+        <v>99593.0</v>
       </c>
       <c r="N65" s="1">
-        <v>104555.42</v>
+        <v>100549.85</v>
       </c>
       <c r="O65" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>187</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="1">
         <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.643</v>
+        <v>94.102</v>
       </c>
       <c r="E66" s="1">
-        <v>99.67</v>
+        <v>94.279</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>99670.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-2027.0</v>
+        <v>-177.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.0337112471155</v>
+        <v>-0.18774064213664</v>
       </c>
       <c r="K66">
         <v>0.36</v>
       </c>
       <c r="L66">
         <v>359.59</v>
       </c>
       <c r="M66" s="1">
-        <v>97643.0</v>
+        <v>94102.0</v>
       </c>
       <c r="N66" s="1">
-        <v>98002.59</v>
+        <v>94461.59</v>
       </c>
       <c r="O66" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>189</v>
       </c>
       <c r="B67" t="s">
         <v>190</v>
       </c>
       <c r="C67" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.224</v>
+        <v>102.187</v>
       </c>
       <c r="E67" s="1">
-        <v>97.63</v>
+        <v>104.37</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>195260.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-2812.0</v>
+        <v>-2183.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.4401311072416</v>
+        <v>-2.0915972022612</v>
       </c>
       <c r="K67">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="L67">
-        <v>213.7</v>
+        <v>289.8</v>
       </c>
       <c r="M67" s="1">
-        <v>192448.0</v>
+        <v>102187.0</v>
       </c>
       <c r="N67" s="1">
-        <v>192661.7</v>
+        <v>102476.8</v>
       </c>
       <c r="O67" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>191</v>
       </c>
       <c r="B68" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.05</v>
+        <v>101.061</v>
       </c>
       <c r="E68" s="1">
-        <v>99.628</v>
+        <v>102.199</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>117561.04</v>
+        <v>102199.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-1862.04</v>
+        <v>-1138.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.5838920785321</v>
+        <v>-1.1135138308594</v>
       </c>
       <c r="K68">
-        <v>1.55</v>
+        <v>3.6</v>
       </c>
       <c r="L68" t="s">
         <v>193</v>
       </c>
       <c r="M68" s="1">
-        <v>115699.0</v>
+        <v>101061.0</v>
       </c>
       <c r="N68" s="1">
-        <v>117527.19</v>
+        <v>104658.95</v>
       </c>
       <c r="O68" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>194</v>
       </c>
       <c r="B69" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.035</v>
+        <v>96.469</v>
       </c>
       <c r="E69" s="1">
-        <v>97.633</v>
+        <v>97.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>97633.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1402.0</v>
+        <v>-2322.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.4359898804707</v>
+        <v>-1.1891836525658</v>
       </c>
       <c r="K69">
-        <v>2.08</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.2</v>
+      </c>
+      <c r="L69">
+        <v>400.68</v>
       </c>
       <c r="M69" s="1">
-        <v>99035.0</v>
+        <v>192938.0</v>
       </c>
       <c r="N69" s="1">
-        <v>101119.25</v>
+        <v>193338.68</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.89</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>196</v>
+      </c>
+      <c r="B70" t="s">
         <v>197</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.899</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>117561.04</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-2040.22</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.7354558959329</v>
+      </c>
+      <c r="K70">
+        <v>1.74</v>
+      </c>
+      <c r="L70" t="s">
         <v>198</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>97271.0</v>
+        <v>115520.82</v>
       </c>
       <c r="N70" s="1">
-        <v>97961.41</v>
+        <v>117569.66</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>199</v>
       </c>
       <c r="B71" t="s">
         <v>200</v>
       </c>
       <c r="C71" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>94.318</v>
+        <v>99.121</v>
       </c>
       <c r="E71" s="1">
-        <v>91.856</v>
+        <v>97.633</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>275568.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I71" s="1">
-        <v>7386.0</v>
+        <v>1488.0</v>
       </c>
       <c r="J71" s="1">
-        <v>2.6802821808047</v>
+        <v>1.5240748517407</v>
       </c>
       <c r="K71">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="L71">
-        <v>69.86</v>
+        <v>81.51</v>
       </c>
       <c r="M71" s="1">
-        <v>282954.0</v>
+        <v>99121.0</v>
       </c>
       <c r="N71" s="1">
-        <v>283023.86</v>
+        <v>99202.51</v>
       </c>
       <c r="O71" s="1">
-        <v>1.3</v>
+        <v>0.45</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>201</v>
       </c>
       <c r="B72" t="s">
         <v>202</v>
       </c>
       <c r="C72" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.358</v>
+        <v>95.272</v>
       </c>
       <c r="E72" s="1">
-        <v>102.61</v>
+        <v>93.83333333</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>102610.0</v>
+        <v>281500.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-2252.0</v>
+        <v>4316.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.194717863756</v>
+        <v>1.533214920071</v>
       </c>
       <c r="K72">
-        <v>2.45</v>
+        <v>0.78</v>
       </c>
       <c r="L72" t="s">
         <v>203</v>
       </c>
       <c r="M72" s="1">
-        <v>100358.0</v>
+        <v>285816.0</v>
       </c>
       <c r="N72" s="1">
-        <v>102803.21</v>
+        <v>288153.33</v>
       </c>
       <c r="O72" s="1">
-        <v>0.47</v>
+        <v>1.32</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>204</v>
       </c>
       <c r="B73" t="s">
         <v>205</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.523</v>
+        <v>97.639</v>
       </c>
       <c r="E73" s="1">
-        <v>98.186</v>
+        <v>94.862</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>98186.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1337.0</v>
+        <v>2777.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.3617012608722</v>
+        <v>2.9274103434463</v>
       </c>
       <c r="K73">
-        <v>0.89</v>
+        <v>0.74</v>
       </c>
       <c r="L73">
-        <v>887.67</v>
+        <v>740.75</v>
       </c>
       <c r="M73" s="1">
-        <v>99523.0</v>
+        <v>97639.0</v>
       </c>
       <c r="N73" s="1">
-        <v>100410.67</v>
+        <v>98379.75</v>
       </c>
       <c r="O73" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>206</v>
       </c>
       <c r="B74" t="s">
         <v>207</v>
       </c>
       <c r="C74" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.76</v>
+        <v>94.745</v>
       </c>
       <c r="E74" s="1">
-        <v>104.115</v>
+        <v>91.856</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>156172.5</v>
+        <v>275568.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-3532.5</v>
+        <v>8667.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.261921913269</v>
+        <v>3.145140219474</v>
       </c>
       <c r="K74">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="L74">
-        <v>328.77</v>
+        <v>113.01</v>
       </c>
       <c r="M74" s="1">
-        <v>152640.0</v>
+        <v>284235.0</v>
       </c>
       <c r="N74" s="1">
-        <v>152968.77</v>
+        <v>284348.01</v>
       </c>
       <c r="O74" s="1">
-        <v>0.7</v>
+        <v>1.3</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>208</v>
       </c>
       <c r="B75" t="s">
         <v>209</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.242</v>
+        <v>101.048</v>
       </c>
       <c r="E75" s="1">
-        <v>99.376</v>
+        <v>102.61</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>99376.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-134.0</v>
+        <v>-1562.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.1348414104009</v>
+        <v>-1.5222687847188</v>
       </c>
       <c r="K75">
-        <v>2.54</v>
+        <v>2.69</v>
       </c>
       <c r="L75" t="s">
         <v>210</v>
       </c>
       <c r="M75" s="1">
-        <v>99242.0</v>
+        <v>101048.0</v>
       </c>
       <c r="N75" s="1">
-        <v>101786.18</v>
+        <v>103737.73</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>211</v>
       </c>
       <c r="B76" t="s">
         <v>212</v>
       </c>
       <c r="C76" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.063</v>
+        <v>101.72</v>
       </c>
       <c r="E76" s="1">
-        <v>103.917</v>
+        <v>104.115</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>103917.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I76" s="1">
-        <v>-1854.0</v>
+        <v>-3592.5</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.7841161696354</v>
+        <v>-2.3003409691207</v>
       </c>
       <c r="K76">
-        <v>4.45</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>0.51</v>
+      </c>
+      <c r="L76">
+        <v>760.27</v>
       </c>
       <c r="M76" s="1">
-        <v>102063.0</v>
+        <v>152580.0</v>
       </c>
       <c r="N76" s="1">
-        <v>106510.6</v>
+        <v>153340.27</v>
       </c>
       <c r="O76" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>213</v>
+      </c>
+      <c r="B77" t="s">
         <v>214</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.523</v>
+      </c>
+      <c r="E77" s="1">
+        <v>99.376</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>99376.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>147.0</v>
+      </c>
+      <c r="J77" s="1">
+        <v>0.14792303976815</v>
+      </c>
+      <c r="K77">
+        <v>2.71</v>
+      </c>
+      <c r="L77" t="s">
         <v>215</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>201322.0</v>
+        <v>99523.0</v>
       </c>
       <c r="N77" s="1">
-        <v>205294.6</v>
+        <v>102232.59</v>
       </c>
       <c r="O77" s="1">
-        <v>0.95</v>
+        <v>0.47</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>216</v>
+      </c>
+      <c r="B78" t="s">
         <v>217</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>102.35</v>
+      </c>
+      <c r="E78" s="1">
+        <v>103.917</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>103917.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-1567.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-1.5079342167307</v>
+      </c>
+      <c r="K78">
+        <v>4.73</v>
+      </c>
+      <c r="L78" t="s">
         <v>218</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>191880.0</v>
+        <v>102350.0</v>
       </c>
       <c r="N78" s="1">
-        <v>195343.01</v>
+        <v>107078.08</v>
       </c>
       <c r="O78" s="1">
-        <v>0.9</v>
+        <v>0.49</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>219</v>
+      </c>
+      <c r="B79" t="s">
         <v>220</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.626</v>
+      </c>
+      <c r="E79" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-2410.0</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-1.1833331696635</v>
+      </c>
+      <c r="K79">
+        <v>2.19</v>
+      </c>
+      <c r="L79" t="s">
         <v>221</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>93327.0</v>
+        <v>201252.0</v>
       </c>
       <c r="N79" s="1">
-        <v>93514.67</v>
+        <v>205641.73</v>
       </c>
       <c r="O79" s="1">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>222</v>
       </c>
       <c r="B80" t="s">
         <v>223</v>
       </c>
       <c r="C80" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.334</v>
+        <v>96.349</v>
       </c>
       <c r="E80" s="1">
-        <v>103.378</v>
+        <v>97.814</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>103378.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-2044.0</v>
+        <v>-2930.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.9772098512256</v>
+        <v>-1.4977406097287</v>
       </c>
       <c r="K80">
-        <v>3.56</v>
+        <v>1.85</v>
       </c>
       <c r="L80" t="s">
         <v>224</v>
       </c>
       <c r="M80" s="1">
-        <v>101334.0</v>
+        <v>192698.0</v>
       </c>
       <c r="N80" s="1">
-        <v>104895.64</v>
+        <v>196391.15</v>
       </c>
       <c r="O80" s="1">
-        <v>0.48</v>
+        <v>0.9</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>225</v>
       </c>
       <c r="B81" t="s">
         <v>226</v>
       </c>
       <c r="C81" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.355</v>
+        <v>93.983</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0825</v>
+        <v>91.695</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>200165.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-1455.0</v>
+        <v>2288.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.72690030724652</v>
+        <v>2.4952287474781</v>
       </c>
       <c r="K81">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.2</v>
+      </c>
+      <c r="L81">
+        <v>202.05</v>
       </c>
       <c r="M81" s="1">
-        <v>198710.0</v>
+        <v>93983.0</v>
       </c>
       <c r="N81" s="1">
-        <v>201497.67</v>
+        <v>94185.05</v>
       </c>
       <c r="O81" s="1">
-        <v>0.93</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>227</v>
+      </c>
+      <c r="B82" t="s">
         <v>228</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>101.563</v>
+      </c>
+      <c r="E82" s="1">
+        <v>103.378</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>103378.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-1815.0</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-1.7556927005746</v>
+      </c>
+      <c r="K82">
+        <v>3.79</v>
+      </c>
+      <c r="L82" t="s">
         <v>229</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>197180.0</v>
+        <v>101563.0</v>
       </c>
       <c r="N82" s="1">
-        <v>197424.52</v>
+        <v>105354.78</v>
       </c>
       <c r="O82" s="1">
-        <v>0.91</v>
+        <v>0.48</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>230</v>
       </c>
       <c r="B83" t="s">
         <v>231</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.705</v>
+        <v>99.38</v>
       </c>
       <c r="E83" s="1">
-        <v>100.174</v>
+        <v>100.0825</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>100174.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-469.0</v>
+        <v>-1405.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.46818535747799</v>
+        <v>-0.70192091524492</v>
       </c>
       <c r="K83">
-        <v>1.03</v>
+        <v>1.55</v>
       </c>
       <c r="L83" t="s">
         <v>232</v>
       </c>
       <c r="M83" s="1">
-        <v>99705.0</v>
+        <v>198760.0</v>
       </c>
       <c r="N83" s="1">
-        <v>100737.19</v>
+        <v>201864.11</v>
       </c>
       <c r="O83" s="1">
-        <v>0.46</v>
+        <v>0.92</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>233</v>
       </c>
       <c r="B84" t="s">
         <v>234</v>
       </c>
       <c r="C84" s="1">
-        <v>121000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.459</v>
+        <v>98.946</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.868</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>121000.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-654.61</v>
+        <v>-1844.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.541</v>
+        <v>-0.92321864861617</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="L84">
-        <v>0.0</v>
+        <v>546.58</v>
       </c>
       <c r="M84" s="1">
-        <v>120345.39</v>
+        <v>197892.0</v>
       </c>
       <c r="N84" s="1">
-        <v>120345.39</v>
+        <v>198438.58</v>
       </c>
       <c r="O84" s="1">
-        <v>0.55</v>
+        <v>0.91</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>235</v>
       </c>
       <c r="B85" t="s">
         <v>236</v>
       </c>
       <c r="C85" s="1">
-        <v>250000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.518</v>
+        <v>100.171</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>250000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-3705.0</v>
+        <v>206.91</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.482</v>
+        <v>0.171</v>
       </c>
       <c r="K85">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.2</v>
+      </c>
+      <c r="L85">
+        <v>244.45</v>
       </c>
       <c r="M85" s="1">
-        <v>246295.0</v>
+        <v>121206.91</v>
       </c>
       <c r="N85" s="1">
-        <v>248603.27</v>
+        <v>121451.36</v>
       </c>
       <c r="O85" s="1">
-        <v>1.15</v>
+        <v>0.56</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>237</v>
+      </c>
+      <c r="B86" t="s">
         <v>238</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.056</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-2360.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-0.944</v>
+      </c>
+      <c r="K86">
+        <v>1.09</v>
+      </c>
+      <c r="L86" t="s">
         <v>239</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>191156.0</v>
+        <v>247640.0</v>
       </c>
       <c r="N86" s="1">
-        <v>193101.21</v>
+        <v>250359.07</v>
       </c>
       <c r="O86" s="1">
-        <v>0.89</v>
+        <v>1.15</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>240</v>
+      </c>
+      <c r="B87" t="s">
         <v>241</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>95.851</v>
+      </c>
+      <c r="E87" s="1">
+        <v>94.556</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>189112.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>2590.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>1.3695587799822</v>
+      </c>
+      <c r="K87">
+        <v>1.04</v>
+      </c>
+      <c r="L87" t="s">
         <v>242</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>96975.0</v>
+        <v>191702.0</v>
       </c>
       <c r="N87" s="1">
-        <v>99297.95</v>
+        <v>193791.04</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>0.89</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>243</v>
+      </c>
+      <c r="B88" t="s">
         <v>244</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>102.162</v>
+        <v>98.456</v>
       </c>
       <c r="E88" s="1">
-        <v>104.882</v>
+        <v>97.977</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>314646.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-8160.0</v>
+        <v>479.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.5933906676074</v>
+        <v>0.48889024975249</v>
       </c>
       <c r="K88">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.08</v>
+      </c>
+      <c r="L88">
+        <v>84.59</v>
       </c>
       <c r="M88" s="1">
-        <v>306486.0</v>
+        <v>98456.0</v>
       </c>
       <c r="N88" s="1">
-        <v>312419.84</v>
+        <v>98540.59</v>
       </c>
       <c r="O88" s="1">
-        <v>1.44</v>
+        <v>0.45</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>245</v>
+      </c>
+      <c r="B89" t="s">
+        <v>246</v>
+      </c>
+      <c r="C89" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>102.39</v>
+      </c>
+      <c r="E89" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>314646.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-7476.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-2.376003508705</v>
+      </c>
+      <c r="K89">
+        <v>2.25</v>
+      </c>
+      <c r="L89" t="s">
         <v>247</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>98233.0</v>
+        <v>307170.0</v>
       </c>
       <c r="N89" s="1">
-        <v>98643.96</v>
+        <v>313934.57</v>
       </c>
       <c r="O89" s="1">
-        <v>0.45</v>
+        <v>1.44</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>248</v>
+      </c>
+      <c r="B90" t="s">
         <v>249</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.408</v>
+        <v>98.461</v>
       </c>
       <c r="E90" s="1">
-        <v>102.875</v>
+        <v>99.612</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>205750.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2934.0</v>
+        <v>-1151.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.4260024301337</v>
+        <v>-1.1554832751074</v>
       </c>
       <c r="K90">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.59</v>
+      </c>
+      <c r="L90">
+        <v>590.75</v>
       </c>
       <c r="M90" s="1">
-        <v>202816.0</v>
+        <v>98461.0</v>
       </c>
       <c r="N90" s="1">
-        <v>207205.82</v>
+        <v>99051.75</v>
       </c>
       <c r="O90" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>250</v>
+      </c>
+      <c r="B91" t="s">
+        <v>251</v>
+      </c>
+      <c r="C91" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>101.462</v>
+      </c>
+      <c r="E91" s="1">
+        <v>102.875</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>205750.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-2826.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-1.3735115431349</v>
+      </c>
+      <c r="K91">
+        <v>2.43</v>
+      </c>
+      <c r="L91" t="s">
         <v>252</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>96612.0</v>
+        <v>202924.0</v>
       </c>
       <c r="N91" s="1">
-        <v>97157.79</v>
+        <v>207791.47</v>
       </c>
       <c r="O91" s="1">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>253</v>
+      </c>
+      <c r="B92" t="s">
         <v>254</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.188</v>
+        <v>96.92</v>
       </c>
       <c r="E92" s="1">
-        <v>105.38</v>
+        <v>94.517</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>210760.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-4384.0</v>
+        <v>2403.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.0800910988802</v>
+        <v>2.5423997799338</v>
       </c>
       <c r="K92">
-        <v>5.32</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.61</v>
+      </c>
+      <c r="L92">
+        <v>605.8</v>
       </c>
       <c r="M92" s="1">
-        <v>206376.0</v>
+        <v>96920.0</v>
       </c>
       <c r="N92" s="1">
-        <v>217014.36</v>
+        <v>97525.8</v>
       </c>
       <c r="O92" s="1">
-        <v>1.0</v>
+        <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B93" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.119</v>
+        <v>103.127</v>
       </c>
       <c r="E93" s="1">
-        <v>103.59</v>
+        <v>105.38</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>103590.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-1471.0</v>
+        <v>-4506.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4200212375712</v>
+        <v>-2.1379768457013</v>
       </c>
       <c r="K93">
-        <v>0.89</v>
+        <v>0.14</v>
       </c>
       <c r="L93">
-        <v>886.99</v>
+        <v>271.23</v>
       </c>
       <c r="M93" s="1">
-        <v>102119.0</v>
+        <v>206254.0</v>
       </c>
       <c r="N93" s="1">
-        <v>103005.99</v>
+        <v>206525.23</v>
       </c>
       <c r="O93" s="1">
-        <v>0.47</v>
+        <v>0.95</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B94" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.538</v>
+        <v>101.925</v>
       </c>
       <c r="E94" s="1">
-        <v>96.515</v>
+        <v>103.59</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>96515.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I94" s="1">
-        <v>3023.0</v>
+        <v>-1665.0</v>
       </c>
       <c r="J94" s="1">
-        <v>3.1321556234782</v>
+        <v>-1.6072980017376</v>
       </c>
       <c r="K94">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>373.29</v>
+        <v>1.15</v>
+      </c>
+      <c r="L94" t="s">
+        <v>259</v>
       </c>
       <c r="M94" s="1">
-        <v>99538.0</v>
+        <v>101925.0</v>
       </c>
       <c r="N94" s="1">
-        <v>99911.29</v>
+        <v>103078.08</v>
       </c>
       <c r="O94" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95" t="s">
         <v>261</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.419</v>
+        <v>99.679</v>
       </c>
       <c r="E95" s="1">
-        <v>98.38833333</v>
+        <v>96.515</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>295165.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-2908.0</v>
+        <v>3164.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.9852116612742</v>
+        <v>3.2782469046262</v>
       </c>
       <c r="K95">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.41</v>
+      </c>
+      <c r="L95">
+        <v>409.25</v>
       </c>
       <c r="M95" s="1">
-        <v>292257.0</v>
+        <v>99679.0</v>
       </c>
       <c r="N95" s="1">
-        <v>298524.12</v>
+        <v>100088.25</v>
       </c>
       <c r="O95" s="1">
-        <v>1.38</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>262</v>
+      </c>
+      <c r="B96" t="s">
+        <v>263</v>
+      </c>
+      <c r="C96" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>98.015</v>
+      </c>
+      <c r="E96" s="1">
+        <v>98.38833333</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>295165.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1120.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.37944878288415</v>
+      </c>
+      <c r="K96">
+        <v>2.23</v>
+      </c>
+      <c r="L96" t="s">
         <v>264</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>340543.58</v>
+        <v>294045.0</v>
       </c>
       <c r="N96" s="1">
-        <v>347320.2</v>
+        <v>300743.63</v>
       </c>
       <c r="O96" s="1">
-        <v>1.6</v>
+        <v>1.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>265</v>
+      </c>
+      <c r="B97" t="s">
+        <v>266</v>
+      </c>
+      <c r="C97" s="1">
+        <v>346000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="E97" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>344962.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-2999.82</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.86960882647944</v>
+      </c>
+      <c r="K97">
+        <v>2.1</v>
+      </c>
+      <c r="L97" t="s">
         <v>267</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>98846.0</v>
+        <v>341962.18</v>
       </c>
       <c r="N97" s="1">
-        <v>98909.69</v>
+        <v>349211.59</v>
       </c>
       <c r="O97" s="1">
-        <v>0.46</v>
+        <v>1.6</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>268</v>
+      </c>
+      <c r="B98" t="s">
         <v>269</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.003</v>
+        <v>99.218</v>
       </c>
       <c r="E98" s="1">
-        <v>105.50275</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>422011.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-9999.0</v>
+        <v>-782.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.369369518804</v>
+        <v>-0.782</v>
       </c>
       <c r="K98">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.23</v>
+      </c>
+      <c r="L98">
+        <v>230.89</v>
       </c>
       <c r="M98" s="1">
-        <v>412012.0</v>
+        <v>99218.0</v>
       </c>
       <c r="N98" s="1">
-        <v>415255.84</v>
+        <v>99448.89</v>
       </c>
       <c r="O98" s="1">
-        <v>1.91</v>
+        <v>0.46</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99" t="s">
+        <v>271</v>
+      </c>
+      <c r="C99" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>103.362</v>
+      </c>
+      <c r="E99" s="1">
+        <v>105.50275</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>422011.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-8563.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-2.0290940283547</v>
+      </c>
+      <c r="K99">
+        <v>1.08</v>
+      </c>
+      <c r="L99" t="s">
         <v>272</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>281616.0</v>
+        <v>413448.0</v>
       </c>
       <c r="N99" s="1">
-        <v>282482.1</v>
+        <v>417756.22</v>
       </c>
       <c r="O99" s="1">
-        <v>1.3</v>
+        <v>1.91</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>273</v>
+      </c>
+      <c r="B100" t="s">
         <v>274</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>89.778</v>
+        <v>94.298</v>
       </c>
       <c r="E100" s="1">
-        <v>88.429</v>
+        <v>91.548</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>88429.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I100" s="1">
-        <v>1349.0</v>
+        <v>8250.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.5255176469258</v>
+        <v>3.0038886704243</v>
       </c>
       <c r="K100">
-        <v>0.06</v>
+        <v>0.31</v>
       </c>
       <c r="L100">
-        <v>64.73</v>
+        <v>930.82</v>
       </c>
       <c r="M100" s="1">
-        <v>89778.0</v>
+        <v>282894.0</v>
       </c>
       <c r="N100" s="1">
-        <v>89842.73</v>
+        <v>283824.82</v>
       </c>
       <c r="O100" s="1">
-        <v>0.41</v>
+        <v>1.3</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>275</v>
+      </c>
+      <c r="B101" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.874</v>
+        <v>90.308</v>
       </c>
       <c r="E101" s="1">
-        <v>104.501</v>
+        <v>88.429</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>104501.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-2627.0</v>
+        <v>1879.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-2.5138515420905</v>
+        <v>2.1248685386016</v>
       </c>
       <c r="K101">
-        <v>4.61</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.07</v>
+      </c>
+      <c r="L101">
+        <v>71.92</v>
       </c>
       <c r="M101" s="1">
-        <v>101874.0</v>
+        <v>90308.0</v>
       </c>
       <c r="N101" s="1">
-        <v>106483.25</v>
+        <v>90379.92</v>
       </c>
       <c r="O101" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B102" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.939</v>
+        <v>101.748</v>
       </c>
       <c r="E102" s="1">
-        <v>99.903</v>
+        <v>104.501</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>99903.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-964.0</v>
+        <v>-2753.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.96493598790827</v>
+        <v>-2.6344245509612</v>
       </c>
       <c r="K102">
-        <v>2.43</v>
+        <v>4.92</v>
       </c>
       <c r="L102" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="M102" s="1">
-        <v>98939.0</v>
+        <v>101748.0</v>
       </c>
       <c r="N102" s="1">
-        <v>101372.9</v>
+        <v>106666.49</v>
       </c>
       <c r="O102" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B103" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C103" s="1">
         <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.353</v>
+        <v>99.237</v>
       </c>
       <c r="E103" s="1">
-        <v>99.68</v>
+        <v>99.903</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>99680.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-327.0</v>
+        <v>-666.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.32804975922953</v>
+        <v>-0.66664664724783</v>
       </c>
       <c r="K103">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>2.6</v>
+      </c>
+      <c r="L103" t="s">
+        <v>282</v>
       </c>
       <c r="M103" s="1">
-        <v>99353.0</v>
+        <v>99237.0</v>
       </c>
       <c r="N103" s="1">
-        <v>100265.33</v>
+        <v>101836.32</v>
       </c>
       <c r="O103" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>283</v>
+      </c>
+      <c r="B104" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.271</v>
+        <v>98.629</v>
       </c>
       <c r="E104" s="1">
         <v>99.918</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>99918.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-1647.0</v>
+        <v>-1289.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.6483516483516</v>
+        <v>-1.2900578474349</v>
       </c>
       <c r="K104">
-        <v>2.24</v>
+        <v>2.41</v>
       </c>
       <c r="L104" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="M104" s="1">
-        <v>98271.0</v>
+        <v>98629.0</v>
       </c>
       <c r="N104" s="1">
-        <v>100515.86</v>
+        <v>101039.27</v>
       </c>
       <c r="O104" s="1">
         <v>0.46</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>286</v>
+      </c>
+      <c r="B105" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C105" s="1">
         <v>150000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.606</v>
+        <v>100.815</v>
       </c>
       <c r="E105" s="1">
         <v>101.331</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>151996.5</v>
       </c>
       <c r="I105" s="1">
-        <v>-1087.5</v>
+        <v>-774.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.71547700111516</v>
+        <v>-0.50922225182817</v>
       </c>
       <c r="K105">
-        <v>1.76</v>
+        <v>1.97</v>
       </c>
       <c r="L105" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="M105" s="1">
-        <v>150909.0</v>
+        <v>151222.5</v>
       </c>
       <c r="N105" s="1">
-        <v>153544.27</v>
+        <v>154181.4</v>
       </c>
       <c r="O105" s="1">
         <v>0.71</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>289</v>
+      </c>
+      <c r="B106" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C106" s="1">
         <v>114000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.802</v>
+        <v>99.07</v>
       </c>
       <c r="E106" s="1">
         <v>99.889</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>113873.46</v>
       </c>
       <c r="I106" s="1">
-        <v>-1239.18</v>
+        <v>-933.66</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.088207910781</v>
+        <v>-0.81991010021123</v>
       </c>
       <c r="K106">
-        <v>1.4</v>
+        <v>1.55</v>
       </c>
       <c r="L106" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="M106" s="1">
-        <v>112634.28</v>
+        <v>112939.8</v>
       </c>
       <c r="N106" s="1">
-        <v>114233.01</v>
+        <v>114710.7</v>
       </c>
       <c r="O106" s="1">
         <v>0.53</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>292</v>
+      </c>
+      <c r="B107" t="s">
         <v>293</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.691</v>
+        <v>98.505</v>
       </c>
       <c r="E107" s="1">
-        <v>101.936</v>
+        <v>97.523</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>203872.0</v>
+        <v>97523.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-2490.0</v>
+        <v>982.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.2213545754199</v>
+        <v>1.0069419521549</v>
       </c>
       <c r="K107">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>0.09</v>
+      </c>
+      <c r="L107">
+        <v>89.04</v>
       </c>
       <c r="M107" s="1">
-        <v>201382.0</v>
+        <v>98505.0</v>
       </c>
       <c r="N107" s="1">
-        <v>207114.88</v>
+        <v>98594.04</v>
       </c>
       <c r="O107" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>294</v>
+      </c>
+      <c r="B108" t="s">
+        <v>295</v>
+      </c>
+      <c r="C108" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.742</v>
+      </c>
+      <c r="E108" s="1">
+        <v>101.936</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>203872.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-2388.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-1.1713231831738</v>
+      </c>
+      <c r="K108">
+        <v>3.09</v>
+      </c>
+      <c r="L108" t="s">
         <v>296</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>96786.0</v>
+        <v>201484.0</v>
       </c>
       <c r="N108" s="1">
-        <v>97370.38</v>
+        <v>207662.77</v>
       </c>
       <c r="O108" s="1">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>297</v>
+      </c>
+      <c r="B109" t="s">
         <v>298</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.53</v>
+        <v>97.11</v>
       </c>
       <c r="E109" s="1">
-        <v>101.496</v>
+        <v>95.676</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>202992.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1932.0</v>
+        <v>1434.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.95176164577914</v>
+        <v>1.4988084786153</v>
       </c>
       <c r="K109">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.7</v>
+      </c>
+      <c r="L109">
+        <v>702.43</v>
       </c>
       <c r="M109" s="1">
-        <v>201060.0</v>
+        <v>97110.0</v>
       </c>
       <c r="N109" s="1">
-        <v>205703.84</v>
+        <v>97812.43</v>
       </c>
       <c r="O109" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B110" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.358</v>
+        <v>99.501</v>
       </c>
       <c r="E110" s="1">
-        <v>101.276</v>
+        <v>99.2</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>202552.0</v>
+        <v>99200.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1836.0</v>
+        <v>301.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.90643390339271</v>
+        <v>0.30342741935484</v>
       </c>
       <c r="K110">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="L110">
-        <v>610.27</v>
+        <v>149.66</v>
       </c>
       <c r="M110" s="1">
-        <v>200716.0</v>
+        <v>99501.0</v>
       </c>
       <c r="N110" s="1">
-        <v>201326.27</v>
+        <v>99650.66</v>
       </c>
       <c r="O110" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>301</v>
+      </c>
+      <c r="B111" t="s">
+        <v>302</v>
+      </c>
+      <c r="C111" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.345</v>
+      </c>
+      <c r="E111" s="1">
+        <v>101.496</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>202992.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-2302.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-1.1340348388114</v>
+      </c>
+      <c r="K111">
+        <v>2.54</v>
+      </c>
+      <c r="L111" t="s">
         <v>303</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>398456.0</v>
+        <v>200690.0</v>
       </c>
       <c r="N111" s="1">
-        <v>403660.11</v>
+        <v>205765.34</v>
       </c>
       <c r="O111" s="1">
-        <v>1.86</v>
+        <v>0.94</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B112" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.885</v>
+        <v>100.491</v>
       </c>
       <c r="E112" s="1">
-        <v>101.83</v>
+        <v>101.276</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>203660.0</v>
+        <v>202552.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-3890.0</v>
+        <v>-1570.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.910046155357</v>
+        <v>-0.77510960148505</v>
       </c>
       <c r="K112">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.5</v>
+      </c>
+      <c r="L112">
+        <v>998.63</v>
       </c>
       <c r="M112" s="1">
-        <v>199770.0</v>
+        <v>200982.0</v>
       </c>
       <c r="N112" s="1">
-        <v>207156.3</v>
+        <v>201980.63</v>
       </c>
       <c r="O112" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B113" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C113" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>92.737</v>
+        <v>100.294</v>
       </c>
       <c r="E113" s="1">
-        <v>94.848</v>
+        <v>101.62</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>94848.0</v>
+        <v>304860.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-2111.0</v>
+        <v>-3978.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.2256663292848</v>
+        <v>-1.3048612477859</v>
       </c>
       <c r="K113">
-        <v>1.49</v>
+        <v>1.51</v>
       </c>
       <c r="L113" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="M113" s="1">
-        <v>92737.0</v>
+        <v>300882.0</v>
       </c>
       <c r="N113" s="1">
-        <v>94228.78</v>
+        <v>305410.77</v>
       </c>
       <c r="O113" s="1">
-        <v>0.43</v>
+        <v>1.4</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B114" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C114" s="1">
         <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.38</v>
+        <v>100.501</v>
       </c>
       <c r="E114" s="1">
-        <v>96.638</v>
+        <v>101.83</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>193276.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I114" s="1">
-        <v>3484.0</v>
+        <v>-2658.0</v>
       </c>
       <c r="J114" s="1">
-        <v>1.8026035307022</v>
+        <v>-1.3051163704213</v>
       </c>
       <c r="K114">
-        <v>1.22</v>
+        <v>3.92</v>
       </c>
       <c r="L114" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="M114" s="1">
-        <v>196760.0</v>
+        <v>201002.0</v>
       </c>
       <c r="N114" s="1">
-        <v>199198.36</v>
+        <v>208848.58</v>
       </c>
       <c r="O114" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B115" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.887</v>
+        <v>93.273</v>
       </c>
       <c r="E115" s="1">
-        <v>100.978</v>
+        <v>94.848</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>100978.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1091.0</v>
+        <v>-1575.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.0804333617224</v>
+        <v>-1.6605516194332</v>
       </c>
       <c r="K115">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.08</v>
+      </c>
+      <c r="L115">
+        <v>78.08</v>
       </c>
       <c r="M115" s="1">
-        <v>99887.0</v>
+        <v>93273.0</v>
       </c>
       <c r="N115" s="1">
-        <v>102002.41</v>
+        <v>93351.08</v>
       </c>
       <c r="O115" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B116" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.69</v>
+        <v>98.522</v>
       </c>
       <c r="E116" s="1">
-        <v>102.269</v>
+        <v>96.638</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>102269.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-1579.0</v>
+        <v>3768.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.5439673801445</v>
+        <v>1.9495436577744</v>
       </c>
       <c r="K116">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.04</v>
+      </c>
+      <c r="L116">
+        <v>82.19</v>
       </c>
       <c r="M116" s="1">
-        <v>100690.0</v>
+        <v>197044.0</v>
       </c>
       <c r="N116" s="1">
-        <v>102674.93</v>
+        <v>197126.19</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.9</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B117" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C117" s="1">
         <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>94.825</v>
+        <v>100.059</v>
       </c>
       <c r="E117" s="1">
-        <v>92.67</v>
+        <v>100.978</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>92670.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I117" s="1">
-        <v>2155.0</v>
+        <v>-919.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.3254559188518</v>
+        <v>-0.91009922953515</v>
       </c>
       <c r="K117">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>26.03</v>
+        <v>2.32</v>
+      </c>
+      <c r="L117" t="s">
+        <v>318</v>
       </c>
       <c r="M117" s="1">
-        <v>94825.0</v>
+        <v>100059.0</v>
       </c>
       <c r="N117" s="1">
-        <v>94851.03</v>
+        <v>102382.97</v>
       </c>
       <c r="O117" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B118" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>94.746</v>
+        <v>101.011</v>
       </c>
       <c r="E118" s="1">
-        <v>94.041</v>
+        <v>102.269</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>188082.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1410.0</v>
+        <v>-1258.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.74967301496156</v>
+        <v>-1.2300892743647</v>
       </c>
       <c r="K118">
-        <v>1.37</v>
+        <v>2.19</v>
       </c>
       <c r="L118" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="M118" s="1">
-        <v>189492.0</v>
+        <v>101011.0</v>
       </c>
       <c r="N118" s="1">
-        <v>192226.93</v>
+        <v>103197.3</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B119" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.894</v>
+        <v>95.169</v>
       </c>
       <c r="E119" s="1">
-        <v>96.744</v>
+        <v>92.67</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>96744.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I119" s="1">
-        <v>1150.0</v>
+        <v>2499.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.1887042090466</v>
+        <v>2.6966655875688</v>
       </c>
       <c r="K119">
-        <v>0.91</v>
+        <v>0.04</v>
       </c>
       <c r="L119">
-        <v>907.88</v>
+        <v>40.41</v>
       </c>
       <c r="M119" s="1">
-        <v>97894.0</v>
+        <v>95169.0</v>
       </c>
       <c r="N119" s="1">
-        <v>98801.88</v>
+        <v>95209.41</v>
       </c>
       <c r="O119" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B120" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C120" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.433</v>
+        <v>95.055</v>
       </c>
       <c r="E120" s="1">
-        <v>98.5</v>
+        <v>94.041</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>98500.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-67.0</v>
+        <v>2028.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.068020304568528</v>
+        <v>1.0782531023702</v>
       </c>
       <c r="K120">
-        <v>0.28</v>
+        <v>0.07</v>
       </c>
       <c r="L120">
-        <v>279.79</v>
+        <v>143.15</v>
       </c>
       <c r="M120" s="1">
-        <v>98433.0</v>
+        <v>190110.0</v>
       </c>
       <c r="N120" s="1">
-        <v>98712.79</v>
+        <v>190253.15</v>
       </c>
       <c r="O120" s="1">
-        <v>0.45</v>
+        <v>0.87</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B121" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C121" s="1">
         <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>108.002</v>
+        <v>98.08</v>
       </c>
       <c r="E121" s="1">
-        <v>113.89</v>
+        <v>96.744</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>113890.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-5888.0</v>
+        <v>1336.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-5.1699007814558</v>
+        <v>1.3809641941619</v>
       </c>
       <c r="K121">
-        <v>0.49</v>
+        <v>0.99</v>
       </c>
       <c r="L121">
-        <v>488.36</v>
+        <v>986.99</v>
       </c>
       <c r="M121" s="1">
-        <v>108002.0</v>
+        <v>98080.0</v>
       </c>
       <c r="N121" s="1">
-        <v>108490.36</v>
+        <v>99066.99</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B122" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C122" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.251</v>
+        <v>98.234</v>
       </c>
       <c r="E122" s="1">
-        <v>99.871</v>
+        <v>98.5</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>199742.0</v>
+        <v>98500.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-3240.0</v>
+        <v>-266.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.6220924993241</v>
+        <v>-0.27005076142132</v>
       </c>
       <c r="K122">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.42</v>
+      </c>
+      <c r="L122">
+        <v>416.44</v>
       </c>
       <c r="M122" s="1">
-        <v>196502.0</v>
+        <v>98234.0</v>
       </c>
       <c r="N122" s="1">
-        <v>197700.63</v>
+        <v>98650.44</v>
       </c>
       <c r="O122" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B123" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="C123" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.004</v>
+        <v>108.044</v>
       </c>
       <c r="E123" s="1">
-        <v>100.052</v>
+        <v>113.89</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>200104.0</v>
+        <v>113890.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-96.0</v>
+        <v>-5846.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.047975052972454</v>
+        <v>-5.1330230924576</v>
       </c>
       <c r="K123">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.93</v>
+      </c>
+      <c r="L123">
+        <v>934.25</v>
       </c>
       <c r="M123" s="1">
-        <v>200008.0</v>
+        <v>108044.0</v>
       </c>
       <c r="N123" s="1">
-        <v>204257.32</v>
+        <v>108978.25</v>
       </c>
       <c r="O123" s="1">
-        <v>0.94</v>
+        <v>0.5</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="B124" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>94.949</v>
+        <v>98.69</v>
       </c>
       <c r="E124" s="1">
-        <v>95.09</v>
+        <v>99.871</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>95090.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-141.0</v>
+        <v>-2362.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.14828057629614</v>
+        <v>-1.1825254578406</v>
       </c>
       <c r="K124">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>983.56</v>
+        <v>0.78</v>
+      </c>
+      <c r="L124" t="s">
+        <v>334</v>
       </c>
       <c r="M124" s="1">
-        <v>94949.0</v>
+        <v>197380.0</v>
       </c>
       <c r="N124" s="1">
-        <v>95932.56</v>
+        <v>198938.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B125" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.982</v>
+        <v>95.195</v>
       </c>
       <c r="E125" s="1">
-        <v>101.97933333</v>
+        <v>95.09</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>305938.0</v>
+        <v>95090.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-5992.0</v>
+        <v>105.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.9585667684302</v>
+        <v>0.11042170575245</v>
       </c>
       <c r="K125">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.04</v>
+      </c>
+      <c r="L125">
+        <v>41.1</v>
       </c>
       <c r="M125" s="1">
-        <v>299946.0</v>
+        <v>95195.0</v>
       </c>
       <c r="N125" s="1">
-        <v>305526.82</v>
+        <v>95236.1</v>
       </c>
       <c r="O125" s="1">
-        <v>1.41</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B126" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C126" s="1">
-        <v>238000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.173</v>
+        <v>100.091</v>
       </c>
       <c r="E126" s="1">
-        <v>99.778</v>
+        <v>101.97933333</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>237471.64</v>
+        <v>305938.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-3819.9</v>
+        <v>-5665.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.6085710276815</v>
+        <v>-1.8516823670155</v>
       </c>
       <c r="K126">
-        <v>0.54</v>
+        <v>2.06</v>
       </c>
       <c r="L126" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="M126" s="1">
-        <v>233651.74</v>
+        <v>300273.0</v>
       </c>
       <c r="N126" s="1">
-        <v>234926.51</v>
+        <v>306457.93</v>
       </c>
       <c r="O126" s="1">
-        <v>1.08</v>
+        <v>1.4</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B127" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.844</v>
+        <v>98.585</v>
       </c>
       <c r="E127" s="1">
-        <v>100.376</v>
+        <v>99.778</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>200752.0</v>
+        <v>237471.64</v>
       </c>
       <c r="I127" s="1">
-        <v>-1064.0</v>
+        <v>-2839.34</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.53000717302941</v>
+        <v>-1.1956543526629</v>
       </c>
       <c r="K127">
-        <v>2.19</v>
+        <v>0.7</v>
       </c>
       <c r="L127" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="M127" s="1">
-        <v>199688.0</v>
+        <v>234632.3</v>
       </c>
       <c r="N127" s="1">
-        <v>204077.04</v>
+        <v>236300.75</v>
       </c>
       <c r="O127" s="1">
-        <v>0.94</v>
+        <v>1.08</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B128" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C128" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.943</v>
+        <v>99.977</v>
       </c>
       <c r="E128" s="1">
-        <v>99.462</v>
+        <v>100.376</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>205886.34</v>
+        <v>200752.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-3144.33</v>
+        <v>-798.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.5272164243631</v>
+        <v>-0.39750537977206</v>
       </c>
       <c r="K128">
-        <v>1.93</v>
+        <v>2.37</v>
       </c>
       <c r="L128" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="M128" s="1">
-        <v>202742.01</v>
+        <v>199954.0</v>
       </c>
       <c r="N128" s="1">
-        <v>206735.98</v>
+        <v>204688.25</v>
       </c>
       <c r="O128" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B129" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.304</v>
+        <v>98.505</v>
       </c>
       <c r="E129" s="1">
-        <v>97.192</v>
+        <v>99.462</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>97192.0</v>
+        <v>205886.34</v>
       </c>
       <c r="I129" s="1">
-        <v>112.0</v>
+        <v>-1980.99</v>
       </c>
       <c r="J129" s="1">
-        <v>0.11523582187834</v>
+        <v>-0.96217650962177</v>
       </c>
       <c r="K129">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>283.56</v>
+        <v>2.06</v>
+      </c>
+      <c r="L129" t="s">
+        <v>348</v>
       </c>
       <c r="M129" s="1">
-        <v>97304.0</v>
+        <v>203905.35</v>
       </c>
       <c r="N129" s="1">
-        <v>97587.56</v>
+        <v>208167.28</v>
       </c>
       <c r="O129" s="1">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B130" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C130" s="1">
         <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.326</v>
+        <v>97.457</v>
       </c>
       <c r="E130" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>265.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>0.2726561856943</v>
+      </c>
+      <c r="K130">
+        <v>0.37</v>
+      </c>
+      <c r="L130">
+        <v>369.86</v>
+      </c>
+      <c r="M130" s="1">
+        <v>97457.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>97826.86</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>351</v>
+      </c>
+      <c r="B131" t="s">
+        <v>352</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>102.434</v>
+      </c>
+      <c r="E131" s="1">
         <v>104.182</v>
       </c>
-      <c r="F130" t="s">
-[...5 lines deleted...]
-      <c r="H130" s="1">
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I130" s="1">
-[...17 lines deleted...]
-      <c r="O130" s="1">
+      <c r="I131" s="1">
+        <v>-1748.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-1.677833022979</v>
+      </c>
+      <c r="K131">
+        <v>3.95</v>
+      </c>
+      <c r="L131" t="s">
+        <v>353</v>
+      </c>
+      <c r="M131" s="1">
+        <v>102434.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>106387.42</v>
+      </c>
+      <c r="O131" s="1">
         <v>0.49</v>
       </c>
-      <c r="P130">
+      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>