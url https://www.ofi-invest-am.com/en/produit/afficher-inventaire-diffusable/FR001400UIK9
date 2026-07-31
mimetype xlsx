--- v2 (2026-07-10)
+++ v3 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -118,1008 +118,1035 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>1 432.19</t>
+    <t>2 021.92</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 698.63</t>
+    <t>4 986.30</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 883.56</t>
+    <t>2 200.00</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
+    <t>1 301.71</t>
+  </si>
+  <si>
+    <t>XS2156598281</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 1.625 14/04/2030</t>
+  </si>
+  <si>
+    <t>XS3064418687</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 2.5 06/05/2029</t>
+  </si>
+  <si>
+    <t>2 493.15</t>
+  </si>
+  <si>
+    <t>XS2622275886</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
+  </si>
+  <si>
+    <t>8 001.37</t>
+  </si>
+  <si>
+    <t>XS2273810510</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 0 16/07/2026</t>
+  </si>
+  <si>
+    <t>XS1799611642</t>
+  </si>
+  <si>
+    <t>AXA SA 28/05/2049</t>
+  </si>
+  <si>
+    <t>9 135.62</t>
+  </si>
+  <si>
+    <t>FR0014015J87</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3 18/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
+    <t>FR001400RGV6</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.875 16/07/2029</t>
+  </si>
+  <si>
+    <t>9 331.85</t>
+  </si>
+  <si>
+    <t>XS2430998893</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
+  </si>
+  <si>
+    <t>XS2908735504</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 02/04/2029</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>1 716.16</t>
+  </si>
+  <si>
+    <t>FR0013408960</t>
+  </si>
+  <si>
+    <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
+  </si>
+  <si>
+    <t>FR001400AY79</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
+  </si>
+  <si>
+    <t>3 429.11</t>
+  </si>
+  <si>
+    <t>BE6340794013</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 19/04/2033</t>
+  </si>
+  <si>
+    <t>XS3075491152</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 2.625 20/05/2028</t>
+  </si>
+  <si>
+    <t>6 015.92</t>
+  </si>
+  <si>
+    <t>FR0014001JT3</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2030</t>
+  </si>
+  <si>
+    <t>FR0014009HA0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 31/03/2032</t>
+  </si>
+  <si>
+    <t>XS2776511060</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
+  </si>
+  <si>
+    <t>1 246.58</t>
+  </si>
+  <si>
+    <t>FR001400N4L7</t>
+  </si>
+  <si>
+    <t>BPCE SA 3.875 11/01/2029</t>
+  </si>
+  <si>
+    <t>3 630.82</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 275.34</t>
+  </si>
+  <si>
+    <t>XS3275406539</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
+  </si>
+  <si>
+    <t>XS2434702424</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 21/01/2028</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>1 966.17</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>3 041.10</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>3 021.01</t>
+  </si>
+  <si>
+    <t>XS2348237871</t>
+  </si>
+  <si>
+    <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
+  </si>
+  <si>
+    <t>1 360.27</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>2 741.10</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>XS2517103417</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
+  </si>
+  <si>
+    <t>1 915.41</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>3 929.79</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>7 534.25</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>2 246.58</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
+    <t>1 306.85</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
     <t>1 150.68</t>
   </si>
   <si>
-    <t>XS2156598281</t>
-[...194 lines deleted...]
-    <t>CENCORA INC 2.875 22/05/2028</t>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>7 964.38</t>
+  </si>
+  <si>
+    <t>XS2147889427</t>
+  </si>
+  <si>
+    <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>2 958.90</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>4 219.18</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 443.84</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 378.77</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>1 676.51</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>1 311.78</t>
+  </si>
+  <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS3036647694</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+  </si>
+  <si>
+    <t>XS1733289406</t>
+  </si>
+  <si>
+    <t>GENERTEL SPA 14/12/2047</t>
+  </si>
+  <si>
+    <t>1 653.42</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>1 874.66</t>
+  </si>
+  <si>
+    <t>XS1654229373</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
+  </si>
+  <si>
+    <t>1 035.96</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>FI4000523550</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
+  </si>
+  <si>
+    <t>3 842.47</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 269.48</t>
+  </si>
+  <si>
+    <t>XS2457469547</t>
+  </si>
+  <si>
+    <t>IMCD NV 2.125 31/03/2027</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 617.81</t>
+  </si>
+  <si>
+    <t>XS2350756446</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 09/06/2032</t>
+  </si>
+  <si>
+    <t>XS2258452478</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 18/02/2029</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>2 934.25</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
+    <t>XS2931945211</t>
+  </si>
+  <si>
+    <t>JYSKE BANK A/S 05/05/2029</t>
+  </si>
+  <si>
+    <t>BE0002914951</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 25/04/2033</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>4 806.85</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>3 923.29</t>
+  </si>
+  <si>
+    <t>XS2193978363</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
+  </si>
+  <si>
+    <t>FR001400HOZ2</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 4 03/05/2028</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>3 420.55</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>3 129.86</t>
+  </si>
+  <si>
+    <t>FR0013425147</t>
+  </si>
+  <si>
+    <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
+  </si>
+  <si>
+    <t>2 232.88</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>XS2548080832</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 25/10/2028</t>
+  </si>
+  <si>
+    <t>7 595.31</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
+    <t>XS2680745119</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
+  </si>
+  <si>
+    <t>5 345.12</t>
+  </si>
+  <si>
+    <t>XS2382950330</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 14/09/2032</t>
+  </si>
+  <si>
+    <t>FR001400H0F5</t>
+  </si>
+  <si>
+    <t>NEXANS SA 5.5 05/04/2028</t>
+  </si>
+  <si>
+    <t>XS1550988643</t>
+  </si>
+  <si>
+    <t>NN GROUP NV 13/01/2048</t>
+  </si>
+  <si>
+    <t>1 419.18</t>
+  </si>
+  <si>
+    <t>XS2343459074</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 18/08/2031</t>
+  </si>
+  <si>
+    <t>XS2482618464</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 2.5 23/05/2029</t>
+  </si>
+  <si>
+    <t>7 130.14</t>
+  </si>
+  <si>
+    <t>XS3100081093</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+  </si>
+  <si>
+    <t>DK0030512421</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
+  </si>
+  <si>
+    <t>5 372.60</t>
+  </si>
+  <si>
+    <t>XS2354246816</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
+  </si>
+  <si>
+    <t>FR0013534484</t>
+  </si>
+  <si>
+    <t>ORANGE SA 0.125 16/09/2029</t>
+  </si>
+  <si>
+    <t>FR001400DAO4</t>
+  </si>
+  <si>
+    <t>ORANO SA 5.375 15/05/2027</t>
+  </si>
+  <si>
+    <t>5 227.74</t>
+  </si>
+  <si>
+    <t>XS3019313363</t>
+  </si>
+  <si>
+    <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
+  </si>
+  <si>
+    <t>2 764.73</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>FR0014010CJ0</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
     <t>2 575.68</t>
   </si>
   <si>
-    <t>XS3326474155</t>
-[...511 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>3 282.53</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 770.90</t>
+    <t>1 943.08</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>6 178.77</t>
+    <t>6 624.66</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>5 075.34</t>
+    <t>5 506.85</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>4 528.77</t>
+    <t>5 154.45</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 846.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 323.97</t>
+    <t>2 532.53</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 186.30</t>
+    <t>2 387.67</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
+    <t>1 066.10</t>
+  </si>
+  <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
+    <t>1 380.14</t>
+  </si>
+  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 558.22</t>
+    <t>1 917.81</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>6 184.93</t>
+    <t>6 789.04</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 668.45</t>
+    <t>1 195.68</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>4 734.25</t>
+    <t>5 079.45</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>4 261.93</t>
+    <t>4 529.90</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 953.42</t>
+    <t>4 219.52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1439,169 +1466,169 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.42</v>
+        <v>102.53</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1024.23</v>
+        <v>1025.37</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1024.23</v>
+        <v>1025.37</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>212036.0</v>
       </c>
       <c r="D3">
-        <v>102.93</v>
+        <v>103.07</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21826494.99</v>
+        <v>21856203.8</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21826494.99</v>
+        <v>21856203.8</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P134"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O134" sqref="O134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1620,6539 +1647,6689 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>197.0</v>
+        <v>566.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1072.64</v>
+        <v>1073.9</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.1378680203</v>
+        <v>1073.1230212014</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>211014.16</v>
+        <v>607387.63</v>
       </c>
       <c r="I2" s="1">
-        <v>295.92</v>
+        <v>439.77</v>
       </c>
       <c r="J2" s="1">
-        <v>0.14023703432983</v>
+        <v>0.072403516021556</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>211310.08</v>
+        <v>607827.4</v>
       </c>
       <c r="N2" s="1">
-        <v>211310.08</v>
+        <v>607827.4</v>
       </c>
       <c r="O2" s="1">
-        <v>0.97</v>
+        <v>2.78</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>46.0</v>
+        <v>39.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.855</v>
+        <v>105.75</v>
       </c>
       <c r="E3" s="1">
-        <v>106.251847826</v>
+        <v>105.858205128</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-18255.0</v>
+        <v>-4220.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-18255.0</v>
+        <v>-4220.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-18255.0</v>
+        <v>-4220.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.08</v>
+        <v>-0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.396</v>
+        <v>100.328</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>346.0</v>
+        <v>278.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.34582708645677</v>
+        <v>0.27786106946527</v>
       </c>
       <c r="K4">
-        <v>0.76</v>
+        <v>0.94</v>
       </c>
       <c r="L4">
-        <v>761.99</v>
+        <v>941.78</v>
       </c>
       <c r="M4" s="1">
-        <v>100396.0</v>
+        <v>100328.0</v>
       </c>
       <c r="N4" s="1">
-        <v>101157.99</v>
+        <v>101269.78</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.237</v>
+        <v>102.136</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3733.0</v>
+        <v>-3935.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.7929272310729</v>
+        <v>-1.8899460632928</v>
       </c>
       <c r="K5">
-        <v>0.72</v>
+        <v>1.01</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
       <c r="M5" s="1">
-        <v>204474.0</v>
+        <v>204272.0</v>
       </c>
       <c r="N5" s="1">
-        <v>205906.19</v>
+        <v>206293.92</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.678</v>
+        <v>98.664</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-2012.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.0091890373581</v>
+        <v>-1.0232334175996</v>
       </c>
       <c r="K6">
-        <v>2.35</v>
+        <v>2.49</v>
       </c>
       <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>197356.0</v>
+        <v>197328.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202054.63</v>
+        <v>202314.3</v>
       </c>
       <c r="O6" s="1">
         <v>0.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.499</v>
+        <v>99.422</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-374.0</v>
+        <v>-528.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.1875890295528</v>
+        <v>-0.26483157113336</v>
       </c>
       <c r="K7">
-        <v>0.94</v>
+        <v>1.1</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>198998.0</v>
+        <v>198844.0</v>
       </c>
       <c r="N7" s="1">
-        <v>200881.56</v>
+        <v>201044.0</v>
       </c>
       <c r="O7" s="1">
         <v>0.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.179</v>
+        <v>99.209</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>702.0</v>
+        <v>792.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.23649502248724</v>
+        <v>0.26681489716509</v>
       </c>
       <c r="K8">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="L8">
-        <v>184.93</v>
+        <v>573.29</v>
       </c>
       <c r="M8" s="1">
-        <v>297537.0</v>
+        <v>297627.0</v>
       </c>
       <c r="N8" s="1">
-        <v>297721.93</v>
+        <v>298200.29</v>
       </c>
       <c r="O8" s="1">
         <v>1.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.588</v>
+        <v>98.769</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4115.2</v>
+        <v>4404.8</v>
       </c>
       <c r="J9" s="1">
-        <v>2.6787202132978</v>
+        <v>2.8672304615897</v>
       </c>
       <c r="K9">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="L9">
-        <v>324.38</v>
+        <v>370.41</v>
       </c>
       <c r="M9" s="1">
-        <v>157740.8</v>
+        <v>158030.4</v>
       </c>
       <c r="N9" s="1">
-        <v>158065.18</v>
+        <v>158400.81</v>
       </c>
       <c r="O9" s="1">
         <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.184</v>
+        <v>98.283</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1756.0</v>
+        <v>-1657.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.7570542325395</v>
+        <v>-1.6579947968781</v>
       </c>
       <c r="K10">
-        <v>1.15</v>
+        <v>1.3</v>
       </c>
       <c r="L10" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>98184.0</v>
+        <v>98283.0</v>
       </c>
       <c r="N10" s="1">
-        <v>99334.68</v>
+        <v>99584.71</v>
       </c>
       <c r="O10" s="1">
         <v>0.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.922</v>
+        <v>93.084</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-2580.7</v>
+        <v>-2256.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.3696187389445</v>
+        <v>-1.1976667602496</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
+        <v>186.99</v>
       </c>
       <c r="M11" s="1">
-        <v>185844.0</v>
+        <v>186168.0</v>
       </c>
       <c r="N11" s="1">
-        <v>185844.0</v>
+        <v>186354.99</v>
       </c>
       <c r="O11" s="1">
         <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>100000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.506</v>
+        <v>98.438</v>
       </c>
       <c r="E12" s="1">
         <v>99.636</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>99636.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1130.0</v>
+        <v>-1198.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.1341282267454</v>
+        <v>-1.2023766510097</v>
       </c>
       <c r="K12">
-        <v>2.35</v>
+        <v>2.49</v>
       </c>
       <c r="L12" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="1">
-        <v>98506.0</v>
+        <v>98438.0</v>
       </c>
       <c r="N12" s="1">
-        <v>100855.32</v>
+        <v>100931.15</v>
       </c>
       <c r="O12" s="1">
         <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.174</v>
+        <v>101.112</v>
       </c>
       <c r="E13" s="1">
         <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2528.0</v>
+        <v>-2652.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.2339171010758</v>
+        <v>-1.2944415158437</v>
       </c>
       <c r="K13">
-        <v>3.76</v>
+        <v>4.0</v>
       </c>
       <c r="L13" t="s">
         <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>202348.0</v>
+        <v>202224.0</v>
       </c>
       <c r="N13" s="1">
-        <v>209874.71</v>
+        <v>210225.37</v>
       </c>
       <c r="O13" s="1">
         <v>0.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.065</v>
+        <v>99.391</v>
       </c>
       <c r="E14" s="1">
         <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>7032.0</v>
+        <v>7684.0</v>
       </c>
       <c r="J14" s="1">
-        <v>3.6797873342473</v>
+        <v>4.0209735319051</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>198130.0</v>
+        <v>198782.0</v>
       </c>
       <c r="N14" s="1">
-        <v>198130.0</v>
+        <v>198782.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.91</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.818</v>
+        <v>98.676</v>
       </c>
       <c r="E15" s="1">
         <v>100.196</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>300588.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-4134.0</v>
+        <v>-4560.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.3753044033694</v>
+        <v>-1.5170266278095</v>
       </c>
       <c r="K15">
-        <v>2.86</v>
+        <v>3.05</v>
       </c>
       <c r="L15" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="1">
-        <v>296454.0</v>
+        <v>296028.0</v>
       </c>
       <c r="N15" s="1">
-        <v>305028.66</v>
+        <v>305163.62</v>
       </c>
       <c r="O15" s="1">
         <v>1.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.429</v>
+        <v>98.321</v>
       </c>
       <c r="E16" s="1">
         <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1094.0</v>
+        <v>-1202.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.099243390975</v>
+        <v>-1.2077610200657</v>
       </c>
       <c r="K16">
-        <v>0.7</v>
+        <v>0.14</v>
       </c>
       <c r="L16">
-        <v>698.63</v>
+        <v>139.73</v>
       </c>
       <c r="M16" s="1">
-        <v>98429.0</v>
+        <v>98321.0</v>
       </c>
       <c r="N16" s="1">
-        <v>99127.63</v>
+        <v>98460.73</v>
       </c>
       <c r="O16" s="1">
         <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.53</v>
+        <v>99.906</v>
       </c>
       <c r="E17" s="1">
-        <v>102.98633333</v>
+        <v>99.762</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>308959.0</v>
+        <v>99762.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-4369.0</v>
+        <v>144.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.4141034894598</v>
+        <v>0.14434353761953</v>
       </c>
       <c r="K17">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.18</v>
+      </c>
+      <c r="L17">
+        <v>175.68</v>
       </c>
       <c r="M17" s="1">
-        <v>304590.0</v>
+        <v>99906.0</v>
       </c>
       <c r="N17" s="1">
-        <v>313253.01</v>
+        <v>100081.68</v>
       </c>
       <c r="O17" s="1">
-        <v>1.44</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
         <v>66</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.283</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-5110.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-1.6539411378209</v>
+      </c>
+      <c r="K18">
+        <v>3.11</v>
+      </c>
+      <c r="L18" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>192750.0</v>
+        <v>303849.0</v>
       </c>
       <c r="N18" s="1">
-        <v>193181.51</v>
+        <v>313180.85</v>
       </c>
       <c r="O18" s="1">
-        <v>0.89</v>
+        <v>1.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0</v>
+        <v>96.407</v>
       </c>
       <c r="E19" s="1">
-        <v>100.163</v>
+        <v>93.94</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>300489.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-489.0</v>
+        <v>4934.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.16273474236994</v>
+        <v>2.6261443474558</v>
       </c>
       <c r="K19">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="L19">
-        <v>320.55</v>
+        <v>532.19</v>
       </c>
       <c r="M19" s="1">
-        <v>300000.0</v>
+        <v>192814.0</v>
       </c>
       <c r="N19" s="1">
-        <v>300320.55</v>
+        <v>193346.19</v>
       </c>
       <c r="O19" s="1">
-        <v>1.38</v>
+        <v>0.88</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.2</v>
+        <v>99.932</v>
       </c>
       <c r="E20" s="1">
-        <v>92.4925</v>
+        <v>100.163</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>369970.0</v>
+        <v>300489.0</v>
       </c>
       <c r="I20" s="1">
-        <v>6830.0</v>
+        <v>-693.0</v>
       </c>
       <c r="J20" s="1">
-        <v>1.8460956293754</v>
+        <v>-0.23062408274513</v>
       </c>
       <c r="K20">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>0.29</v>
+      </c>
+      <c r="L20">
+        <v>881.51</v>
       </c>
       <c r="M20" s="1">
-        <v>376800.0</v>
+        <v>299796.0</v>
       </c>
       <c r="N20" s="1">
-        <v>378382.68</v>
+        <v>300677.51</v>
       </c>
       <c r="O20" s="1">
-        <v>1.73</v>
+        <v>1.38</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
         <v>73</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>94.305</v>
+      </c>
+      <c r="E21" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>7250.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>1.9596183474336</v>
+      </c>
+      <c r="K21">
+        <v>0.43</v>
+      </c>
+      <c r="L21" t="s">
         <v>74</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>287658.0</v>
+        <v>377220.0</v>
       </c>
       <c r="N21" s="1">
-        <v>288089.51</v>
+        <v>378936.16</v>
       </c>
       <c r="O21" s="1">
-        <v>1.32</v>
+        <v>1.73</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.351</v>
+        <v>95.832</v>
       </c>
       <c r="E22" s="1">
-        <v>100.817</v>
+        <v>95.21533333</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>100817.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-466.0</v>
+        <v>1850.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.46222363291905</v>
+        <v>0.64765478949469</v>
       </c>
       <c r="K22">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.24</v>
+      </c>
+      <c r="L22">
+        <v>733.56</v>
       </c>
       <c r="M22" s="1">
-        <v>100351.0</v>
+        <v>287496.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103557.16</v>
+        <v>288229.56</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>1.32</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.531</v>
+        <v>100.3</v>
       </c>
       <c r="E23" s="1">
-        <v>104.665</v>
+        <v>100.817</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>104665.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-2134.0</v>
+        <v>-517.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.0388859695218</v>
+        <v>-0.51281033952607</v>
       </c>
       <c r="K23">
-        <v>5.18</v>
+        <v>3.43</v>
       </c>
       <c r="L23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M23" s="1">
-        <v>102531.0</v>
+        <v>100300.0</v>
       </c>
       <c r="N23" s="1">
-        <v>107709.08</v>
+        <v>103729.11</v>
       </c>
       <c r="O23" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" t="s">
         <v>81</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.159</v>
+        <v>102.538</v>
       </c>
       <c r="E24" s="1">
-        <v>99.778</v>
+        <v>104.665</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>238469.42</v>
+        <v>104665.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-1479.41</v>
+        <v>-2127.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.62037723746718</v>
+        <v>-2.0321979649357</v>
       </c>
       <c r="K24">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.23</v>
+      </c>
+      <c r="L24">
+        <v>230.14</v>
       </c>
       <c r="M24" s="1">
-        <v>236990.01</v>
+        <v>102538.0</v>
       </c>
       <c r="N24" s="1">
-        <v>242644.98</v>
+        <v>102768.14</v>
       </c>
       <c r="O24" s="1">
-        <v>1.11</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.058</v>
+      </c>
+      <c r="E25" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>238469.42</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1720.8</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-0.72160195634308</v>
+      </c>
+      <c r="K25">
+        <v>2.52</v>
+      </c>
+      <c r="L25" t="s">
         <v>84</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>277626.0</v>
+        <v>236748.62</v>
       </c>
       <c r="N25" s="1">
-        <v>277975.32</v>
+        <v>242764.54</v>
       </c>
       <c r="O25" s="1">
-        <v>1.27</v>
+        <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.018</v>
+        <v>92.545</v>
       </c>
       <c r="E26" s="1">
-        <v>97.966</v>
+        <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>97966.0</v>
+        <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1052.0</v>
+        <v>8193.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.0738419451646</v>
+        <v>3.0407286169194</v>
       </c>
       <c r="K26">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="L26">
-        <v>95.89</v>
+        <v>435.62</v>
       </c>
       <c r="M26" s="1">
-        <v>99018.0</v>
+        <v>277635.0</v>
       </c>
       <c r="N26" s="1">
-        <v>99113.89</v>
+        <v>278070.62</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>1.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.984</v>
+        <v>99.084</v>
       </c>
       <c r="E27" s="1">
-        <v>102.115</v>
+        <v>97.966</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>204230.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-2262.0</v>
+        <v>1118.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.1075747931254</v>
+        <v>1.1412122573138</v>
       </c>
       <c r="K27">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="L27">
-        <v>843.84</v>
+        <v>239.73</v>
       </c>
       <c r="M27" s="1">
-        <v>201968.0</v>
+        <v>99084.0</v>
       </c>
       <c r="N27" s="1">
-        <v>202811.84</v>
+        <v>99323.73</v>
       </c>
       <c r="O27" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.707</v>
+      </c>
+      <c r="E28" s="1">
+        <v>102.115</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>204230.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-2816.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-1.3788375850757</v>
+      </c>
+      <c r="K28">
+        <v>0.62</v>
+      </c>
+      <c r="L28" t="s">
         <v>91</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>304401.0</v>
+        <v>201414.0</v>
       </c>
       <c r="N28" s="1">
-        <v>307362.99</v>
+        <v>202660.58</v>
       </c>
       <c r="O28" s="1">
-        <v>1.41</v>
+        <v>0.93</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" t="s">
         <v>93</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>101.367</v>
+      </c>
+      <c r="E29" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>309039.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-4938.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-1.5978565812082</v>
+      </c>
+      <c r="K29">
+        <v>1.21</v>
+      </c>
+      <c r="L29" t="s">
         <v>94</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>99103.0</v>
+        <v>304101.0</v>
       </c>
       <c r="N29" s="1">
-        <v>101220.12</v>
+        <v>307731.82</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>1.41</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.609</v>
+        <v>98.989</v>
       </c>
       <c r="E30" s="1">
-        <v>99.668</v>
+        <v>99.824</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99668.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-1059.0</v>
+        <v>-835.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.0625275916041</v>
+        <v>-0.83647219105626</v>
       </c>
       <c r="K30">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>625.34</v>
+        <v>2.28</v>
+      </c>
+      <c r="L30" t="s">
+        <v>97</v>
       </c>
       <c r="M30" s="1">
-        <v>98609.0</v>
+        <v>98989.0</v>
       </c>
       <c r="N30" s="1">
-        <v>99234.34</v>
+        <v>101264.34</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>98</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.27</v>
+        <v>98.641</v>
       </c>
       <c r="E31" s="1">
-        <v>96.182</v>
+        <v>99.668</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>288546.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I31" s="1">
-        <v>6264.0</v>
+        <v>-1027.0</v>
       </c>
       <c r="J31" s="1">
-        <v>2.1708843650579</v>
+        <v>-1.0304209977124</v>
       </c>
       <c r="K31">
-        <v>0.14</v>
+        <v>0.78</v>
       </c>
       <c r="L31">
-        <v>426.37</v>
+        <v>783.56</v>
       </c>
       <c r="M31" s="1">
-        <v>294810.0</v>
+        <v>98641.0</v>
       </c>
       <c r="N31" s="1">
-        <v>295236.37</v>
+        <v>99424.56</v>
       </c>
       <c r="O31" s="1">
-        <v>1.35</v>
+        <v>0.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>100</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" s="1">
-        <v>251000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.558</v>
+        <v>98.368</v>
       </c>
       <c r="E32" s="1">
-        <v>99.874</v>
+        <v>96.182</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>250683.74</v>
+        <v>288546.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-3303.16</v>
+        <v>6558.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.3176602519174</v>
+        <v>2.2727745316171</v>
       </c>
       <c r="K32">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>0.18</v>
+      </c>
+      <c r="L32">
+        <v>534.25</v>
       </c>
       <c r="M32" s="1">
-        <v>247380.58</v>
+        <v>295104.0</v>
       </c>
       <c r="N32" s="1">
-        <v>248907.5</v>
+        <v>295638.25</v>
       </c>
       <c r="O32" s="1">
-        <v>1.14</v>
+        <v>1.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" t="s">
         <v>103</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-3385.99</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.3507018843743</v>
+      </c>
+      <c r="K33">
+        <v>0.78</v>
+      </c>
+      <c r="L33" t="s">
         <v>104</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>196812.0</v>
+        <v>247297.75</v>
       </c>
       <c r="N33" s="1">
-        <v>199565.42</v>
+        <v>249263.92</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>1.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" t="s">
         <v>106</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.409</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-2794.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.3997154479691</v>
+      </c>
+      <c r="K34">
+        <v>1.52</v>
+      </c>
+      <c r="L34" t="s">
         <v>107</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>258460.62</v>
+        <v>196818.0</v>
       </c>
       <c r="N34" s="1">
-        <v>261097.13</v>
+        <v>199859.1</v>
       </c>
       <c r="O34" s="1">
-        <v>1.2</v>
+        <v>0.91</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" t="s">
         <v>109</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.325</v>
+      </c>
+      <c r="E35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-4405.25</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.675</v>
+      </c>
+      <c r="K35">
+        <v>1.15</v>
+      </c>
+      <c r="L35" t="s">
         <v>110</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>96679.0</v>
+        <v>258594.75</v>
       </c>
       <c r="N35" s="1">
-        <v>97952.97</v>
+        <v>261615.76</v>
       </c>
       <c r="O35" s="1">
-        <v>0.45</v>
+        <v>1.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.53</v>
+        <v>96.644</v>
       </c>
       <c r="E36" s="1">
-        <v>99.96</v>
+        <v>95.035</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>99960.0</v>
+        <v>95035.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-430.0</v>
+        <v>1609.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.43017206882753</v>
+        <v>1.6930604514126</v>
       </c>
       <c r="K36">
-        <v>2.58</v>
+        <v>1.36</v>
       </c>
       <c r="L36" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="M36" s="1">
-        <v>99530.0</v>
+        <v>96644.0</v>
       </c>
       <c r="N36" s="1">
-        <v>102105.68</v>
+        <v>98004.27</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" t="s">
         <v>115</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>99960.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-537.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.53721488595438</v>
+      </c>
+      <c r="K37">
+        <v>2.74</v>
+      </c>
+      <c r="L37" t="s">
         <v>116</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>136907.12</v>
+        <v>99423.0</v>
       </c>
       <c r="N37" s="1">
-        <v>137082.71</v>
+        <v>102164.1</v>
       </c>
       <c r="O37" s="1">
-        <v>0.63</v>
+        <v>0.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>117</v>
       </c>
       <c r="B38" t="s">
         <v>118</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.185</v>
+        <v>100.701</v>
       </c>
       <c r="E38" s="1">
-        <v>94.498</v>
+        <v>99.67</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>283494.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I38" s="1">
-        <v>8061.0</v>
+        <v>1402.16</v>
       </c>
       <c r="J38" s="1">
-        <v>2.8434464221465</v>
+        <v>1.0344135647637</v>
       </c>
       <c r="K38">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="L38">
-        <v>676.03</v>
+        <v>459.23</v>
       </c>
       <c r="M38" s="1">
-        <v>291555.0</v>
+        <v>136953.36</v>
       </c>
       <c r="N38" s="1">
-        <v>292231.03</v>
+        <v>137412.59</v>
       </c>
       <c r="O38" s="1">
-        <v>1.34</v>
+        <v>0.63</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>119</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.001</v>
+        <v>97.312</v>
       </c>
       <c r="E39" s="1">
-        <v>98.129</v>
+        <v>94.498</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>98129.0</v>
+        <v>188996.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-128.0</v>
+        <v>5628.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.13044054255113</v>
+        <v>2.9778408008635</v>
       </c>
       <c r="K39">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.24</v>
+      </c>
+      <c r="L39">
+        <v>479.45</v>
       </c>
       <c r="M39" s="1">
-        <v>98001.0</v>
+        <v>194624.0</v>
       </c>
       <c r="N39" s="1">
-        <v>99794.15</v>
+        <v>195103.45</v>
       </c>
       <c r="O39" s="1">
-        <v>0.46</v>
+        <v>0.89</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.815</v>
+        <v>98.081</v>
       </c>
       <c r="E40" s="1">
-        <v>99.71</v>
+        <v>98.129</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>99710.0</v>
+        <v>98129.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-895.0</v>
+        <v>-48.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.89760304884164</v>
+        <v>-0.048915203456674</v>
       </c>
       <c r="K40">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>640.07</v>
+        <v>1.92</v>
+      </c>
+      <c r="L40" t="s">
+        <v>123</v>
       </c>
       <c r="M40" s="1">
-        <v>98815.0</v>
+        <v>98081.0</v>
       </c>
       <c r="N40" s="1">
-        <v>99455.07</v>
+        <v>99996.41</v>
       </c>
       <c r="O40" s="1">
         <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>124</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.191</v>
+        <v>98.684</v>
       </c>
       <c r="E41" s="1">
-        <v>99.772</v>
+        <v>99.71</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>299316.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-4743.0</v>
+        <v>-1026.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.5846129174518</v>
+        <v>-1.0289840537559</v>
       </c>
       <c r="K41">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.79</v>
+      </c>
+      <c r="L41">
+        <v>791.1</v>
       </c>
       <c r="M41" s="1">
-        <v>294573.0</v>
+        <v>98684.0</v>
       </c>
       <c r="N41" s="1">
-        <v>297963.41</v>
+        <v>99475.1</v>
       </c>
       <c r="O41" s="1">
-        <v>1.37</v>
+        <v>0.46</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" t="s">
         <v>127</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.203</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>299316.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-4707.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-1.5725854949284</v>
+      </c>
+      <c r="K42">
+        <v>1.31</v>
+      </c>
+      <c r="L42" t="s">
         <v>128</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>208132.0</v>
+        <v>294609.0</v>
       </c>
       <c r="N42" s="1">
-        <v>215033.37</v>
+        <v>298538.79</v>
       </c>
       <c r="O42" s="1">
-        <v>0.99</v>
+        <v>1.37</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C43" s="1">
         <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.836</v>
+        <v>103.935</v>
       </c>
       <c r="E43" s="1">
-        <v>94.283</v>
+        <v>106.562</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>188566.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3106.0</v>
+        <v>-5254.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.6471686306121</v>
+        <v>-2.4652315084176</v>
       </c>
       <c r="K43">
-        <v>1.05</v>
+        <v>3.77</v>
       </c>
       <c r="L43" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>191672.0</v>
+        <v>207870.0</v>
       </c>
       <c r="N43" s="1">
-        <v>193774.74</v>
+        <v>215404.25</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.99</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>132</v>
+      </c>
+      <c r="B44" t="s">
         <v>133</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>95.887</v>
+      </c>
+      <c r="E44" s="1">
+        <v>94.283</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>188566.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>3208.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>1.7012610969104</v>
+      </c>
+      <c r="K44">
+        <v>1.12</v>
+      </c>
+      <c r="L44" t="s">
         <v>134</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>106814.0</v>
+        <v>191774.0</v>
       </c>
       <c r="N44" s="1">
-        <v>107553.73</v>
+        <v>194020.58</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.89</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>135</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.877</v>
+        <v>106.635</v>
       </c>
       <c r="E45" s="1">
-        <v>99.601</v>
+        <v>109.94</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>99601.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-724.0</v>
+        <v>-3305.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.72690033232598</v>
+        <v>-3.0061851919229</v>
       </c>
       <c r="K45">
-        <v>1.13</v>
+        <v>1.08</v>
       </c>
       <c r="L45" t="s">
         <v>137</v>
       </c>
       <c r="M45" s="1">
-        <v>98877.0</v>
+        <v>106635.0</v>
       </c>
       <c r="N45" s="1">
-        <v>100011.25</v>
+        <v>107719.93</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>138</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" s="1">
         <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.337</v>
+        <v>98.825</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>99.601</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>100000.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I46" s="1">
-        <v>337.0</v>
+        <v>-776.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.337</v>
+        <v>-0.77910864348752</v>
       </c>
       <c r="K46">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>120.35</v>
+        <v>1.31</v>
+      </c>
+      <c r="L46" t="s">
+        <v>140</v>
       </c>
       <c r="M46" s="1">
-        <v>100337.0</v>
+        <v>98825.0</v>
       </c>
       <c r="N46" s="1">
-        <v>100457.35</v>
+        <v>100131.85</v>
       </c>
       <c r="O46" s="1">
         <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.641</v>
+        <v>99.864</v>
       </c>
       <c r="E47" s="1">
-        <v>97.95</v>
+        <v>99.934</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>293850.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I47" s="1">
-        <v>2073.0</v>
+        <v>-70.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.70546197039306</v>
+        <v>-0.070046230512138</v>
       </c>
       <c r="K47">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="L47">
-        <v>978.08</v>
+        <v>53.42</v>
       </c>
       <c r="M47" s="1">
-        <v>295923.0</v>
+        <v>99864.0</v>
       </c>
       <c r="N47" s="1">
-        <v>296901.08</v>
+        <v>99917.42</v>
       </c>
       <c r="O47" s="1">
-        <v>1.36</v>
+        <v>0.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>91.333</v>
+        <v>100.187</v>
       </c>
       <c r="E48" s="1">
-        <v>91.77</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>183540.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-874.0</v>
+        <v>187.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.47619047619048</v>
+        <v>0.187</v>
       </c>
       <c r="K48">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="L48">
-        <v>431.51</v>
+        <v>314.76</v>
       </c>
       <c r="M48" s="1">
-        <v>182666.0</v>
+        <v>100187.0</v>
       </c>
       <c r="N48" s="1">
-        <v>183097.51</v>
+        <v>100501.76</v>
       </c>
       <c r="O48" s="1">
-        <v>0.84</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.193</v>
+        <v>98.649</v>
       </c>
       <c r="E49" s="1">
-        <v>99.92033333</v>
+        <v>97.95</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>299761.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-2182.0</v>
+        <v>2097.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.72791323754591</v>
+        <v>0.71362940275651</v>
       </c>
       <c r="K49">
-        <v>2.48</v>
+        <v>0.38</v>
       </c>
       <c r="L49" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M49" s="1">
-        <v>297579.0</v>
+        <v>295947.0</v>
       </c>
       <c r="N49" s="1">
-        <v>305025.58</v>
+        <v>297097.68</v>
       </c>
       <c r="O49" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.2</v>
+        <v>91.398</v>
       </c>
       <c r="E50" s="1">
-        <v>98.32</v>
+        <v>91.77</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>98320.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I50" s="1">
-        <v>880.0</v>
+        <v>-744.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.89503661513426</v>
+        <v>-0.40536122915986</v>
       </c>
       <c r="K50">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="L50">
-        <v>92.47</v>
+        <v>474.66</v>
       </c>
       <c r="M50" s="1">
-        <v>99200.0</v>
+        <v>182796.0</v>
       </c>
       <c r="N50" s="1">
-        <v>99292.47</v>
+        <v>183270.66</v>
       </c>
       <c r="O50" s="1">
-        <v>0.45</v>
+        <v>0.84</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.606</v>
+        <v>99.111</v>
       </c>
       <c r="E51" s="1">
-        <v>99.517</v>
+        <v>99.92033333</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>99517.0</v>
+        <v>299761.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-911.0</v>
+        <v>-2428.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.9154214857763</v>
+        <v>-0.80997861629765</v>
       </c>
       <c r="K51">
-        <v>2.76</v>
+        <v>2.65</v>
       </c>
       <c r="L51" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M51" s="1">
-        <v>98606.0</v>
+        <v>297333.0</v>
       </c>
       <c r="N51" s="1">
-        <v>101370.73</v>
+        <v>305297.38</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>1.4</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.304</v>
+        <v>99.181</v>
       </c>
       <c r="E52" s="1">
-        <v>99.574</v>
+        <v>98.32</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>199148.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-540.0</v>
+        <v>861.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.27115512081467</v>
+        <v>0.87571196094386</v>
       </c>
       <c r="K52">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="L52">
-        <v>704.79</v>
+        <v>200.34</v>
       </c>
       <c r="M52" s="1">
-        <v>198608.0</v>
+        <v>99181.0</v>
       </c>
       <c r="N52" s="1">
-        <v>199312.79</v>
+        <v>99381.34</v>
       </c>
       <c r="O52" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.92</v>
+        <v>98.685</v>
       </c>
       <c r="E53" s="1">
-        <v>101.799</v>
+        <v>99.517</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>203598.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1758.0</v>
+        <v>-832.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.863466242301</v>
+        <v>-0.83603806384839</v>
       </c>
       <c r="K53">
-        <v>1.91</v>
+        <v>2.96</v>
       </c>
       <c r="L53" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M53" s="1">
-        <v>201840.0</v>
+        <v>98685.0</v>
       </c>
       <c r="N53" s="1">
-        <v>205656.44</v>
+        <v>101643.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.94</v>
+        <v>0.47</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.405</v>
+        <v>99.24</v>
       </c>
       <c r="E54" s="1">
-        <v>93.412</v>
+        <v>99.574</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>93412.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I54" s="1">
-        <v>2993.0</v>
+        <v>-668.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.204085128249</v>
+        <v>-0.33542892723</v>
       </c>
       <c r="K54">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>359.59</v>
+        <v>0.5</v>
+      </c>
+      <c r="L54" t="s">
+        <v>160</v>
       </c>
       <c r="M54" s="1">
-        <v>96405.0</v>
+        <v>198480.0</v>
       </c>
       <c r="N54" s="1">
-        <v>96764.59</v>
+        <v>199486.85</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C55" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>90.778</v>
+        <v>100.802</v>
       </c>
       <c r="E55" s="1">
-        <v>91.432</v>
+        <v>101.799</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>91432.0</v>
+        <v>203598.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-654.0</v>
+        <v>-1994.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.71528567678712</v>
+        <v>-0.97938093694437</v>
       </c>
       <c r="K55">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>2.11</v>
+      </c>
+      <c r="L55" t="s">
+        <v>163</v>
       </c>
       <c r="M55" s="1">
-        <v>90778.0</v>
+        <v>201604.0</v>
       </c>
       <c r="N55" s="1">
-        <v>90922.52</v>
+        <v>205823.18</v>
       </c>
       <c r="O55" s="1">
-        <v>0.42</v>
+        <v>0.94</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B56" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.727</v>
+        <v>96.548</v>
       </c>
       <c r="E56" s="1">
-        <v>100.539</v>
+        <v>93.412</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>100539.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I56" s="1">
-        <v>188.0</v>
+        <v>3136.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.18699211251355</v>
+        <v>3.3571703849612</v>
       </c>
       <c r="K56">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.41</v>
+      </c>
+      <c r="L56">
+        <v>409.93</v>
       </c>
       <c r="M56" s="1">
-        <v>100727.0</v>
+        <v>96548.0</v>
       </c>
       <c r="N56" s="1">
-        <v>102940.7</v>
+        <v>96957.93</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C57" s="1">
         <v>100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.367</v>
+        <v>90.859</v>
       </c>
       <c r="E57" s="1">
-        <v>99.956</v>
+        <v>91.432</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>99956.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-589.0</v>
+        <v>-573.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.5892592740806</v>
+        <v>-0.62669524892817</v>
       </c>
       <c r="K57">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>0.16</v>
+      </c>
+      <c r="L57">
+        <v>158.9</v>
       </c>
       <c r="M57" s="1">
-        <v>99367.0</v>
+        <v>90859.0</v>
       </c>
       <c r="N57" s="1">
-        <v>101580.36</v>
+        <v>91017.9</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B58" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.068</v>
+        <v>100.922</v>
       </c>
       <c r="E58" s="1">
-        <v>100.426</v>
+        <v>100.539</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>100426.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-358.0</v>
+        <v>383.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.35648138928166</v>
+        <v>0.38094669730154</v>
       </c>
       <c r="K58">
-        <v>1.5</v>
+        <v>2.44</v>
       </c>
       <c r="L58" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M58" s="1">
-        <v>100068.0</v>
+        <v>100922.0</v>
       </c>
       <c r="N58" s="1">
-        <v>101567.59</v>
+        <v>103365.84</v>
       </c>
       <c r="O58" s="1">
         <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B59" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C59" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.735</v>
+        <v>99.52</v>
       </c>
       <c r="E59" s="1">
-        <v>99.818</v>
+        <v>99.956</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>113792.52</v>
+        <v>99956.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-1234.62</v>
+        <v>-436.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.08497465387</v>
+        <v>-0.43619192444676</v>
       </c>
       <c r="K59">
-        <v>1.0</v>
+        <v>2.38</v>
       </c>
       <c r="L59" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M59" s="1">
-        <v>112557.9</v>
+        <v>99520.0</v>
       </c>
       <c r="N59" s="1">
-        <v>113697.51</v>
+        <v>101898.77</v>
       </c>
       <c r="O59" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C60" s="1">
         <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.883</v>
+        <v>100.041</v>
       </c>
       <c r="E60" s="1">
-        <v>97.224</v>
+        <v>100.426</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>97224.0</v>
+        <v>100426.0</v>
       </c>
       <c r="I60" s="1">
-        <v>659.0</v>
+        <v>-385.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.67781617707562</v>
+        <v>-0.38336685718838</v>
       </c>
       <c r="K60">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>412.33</v>
+        <v>1.68</v>
+      </c>
+      <c r="L60" t="s">
+        <v>176</v>
       </c>
       <c r="M60" s="1">
-        <v>97883.0</v>
+        <v>100041.0</v>
       </c>
       <c r="N60" s="1">
-        <v>98295.33</v>
+        <v>101717.51</v>
       </c>
       <c r="O60" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B61" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C61" s="1">
-        <v>135000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.364</v>
+        <v>98.755</v>
       </c>
       <c r="E61" s="1">
-        <v>99.998</v>
+        <v>99.818</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>134997.3</v>
+        <v>113792.52</v>
       </c>
       <c r="I61" s="1">
-        <v>-2205.9</v>
+        <v>-1211.82</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.6340326806536</v>
+        <v>-1.0649381875013</v>
       </c>
       <c r="K61">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>684.54</v>
+        <v>1.15</v>
+      </c>
+      <c r="L61" t="s">
+        <v>179</v>
       </c>
       <c r="M61" s="1">
-        <v>132791.4</v>
+        <v>112580.7</v>
       </c>
       <c r="N61" s="1">
-        <v>133475.94</v>
+        <v>113892.48</v>
       </c>
       <c r="O61" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B62" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C62" s="1">
-        <v>56000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.704</v>
+        <v>97.734</v>
       </c>
       <c r="E62" s="1">
-        <v>99.558</v>
+        <v>97.224</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>55752.48</v>
+        <v>97224.0</v>
       </c>
       <c r="I62" s="1">
-        <v>81.76</v>
+        <v>510.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.1466481849776</v>
+        <v>0.52456183658356</v>
       </c>
       <c r="K62">
-        <v>1.09</v>
+        <v>0.51</v>
       </c>
       <c r="L62">
-        <v>608.9</v>
+        <v>513.01</v>
       </c>
       <c r="M62" s="1">
-        <v>55834.24</v>
+        <v>97734.0</v>
       </c>
       <c r="N62" s="1">
-        <v>56443.14</v>
+        <v>98247.01</v>
       </c>
       <c r="O62" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C63" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.799</v>
+        <v>98.248</v>
       </c>
       <c r="E63" s="1">
-        <v>102.154</v>
+        <v>99.998</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>102154.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I63" s="1">
-        <v>-1355.0</v>
+        <v>-2362.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.3264287252579</v>
+        <v>-1.7500350007</v>
       </c>
       <c r="K63">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.7</v>
+      </c>
+      <c r="L63">
+        <v>941.25</v>
       </c>
       <c r="M63" s="1">
-        <v>100799.0</v>
+        <v>132634.8</v>
       </c>
       <c r="N63" s="1">
-        <v>102207.9</v>
+        <v>133576.05</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B64" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C64" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.86</v>
+        <v>99.701</v>
       </c>
       <c r="E64" s="1">
-        <v>99.791</v>
+        <v>99.558</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>99791.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I64" s="1">
-        <v>-931.0</v>
+        <v>80.08</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.93294986521831</v>
+        <v>0.1436348661082</v>
       </c>
       <c r="K64">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>1.27</v>
+      </c>
+      <c r="L64">
+        <v>709.59</v>
       </c>
       <c r="M64" s="1">
-        <v>98860.0</v>
+        <v>55832.56</v>
       </c>
       <c r="N64" s="1">
-        <v>100569.25</v>
+        <v>56542.15</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B65" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.593</v>
+        <v>100.809</v>
       </c>
       <c r="E65" s="1">
-        <v>97.614</v>
+        <v>102.154</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>97614.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I65" s="1">
-        <v>1979.0</v>
+        <v>-1345.0</v>
       </c>
       <c r="J65" s="1">
-        <v>2.0273731227078</v>
+        <v>-1.3166395833741</v>
       </c>
       <c r="K65">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>956.85</v>
+        <v>1.65</v>
+      </c>
+      <c r="L65" t="s">
+        <v>188</v>
       </c>
       <c r="M65" s="1">
-        <v>99593.0</v>
+        <v>100809.0</v>
       </c>
       <c r="N65" s="1">
-        <v>100549.85</v>
+        <v>102462.42</v>
       </c>
       <c r="O65" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B66" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C66" s="1">
         <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>94.102</v>
+        <v>98.774</v>
       </c>
       <c r="E66" s="1">
-        <v>94.279</v>
+        <v>99.791</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>94279.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-177.0</v>
+        <v>-1017.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.18774064213664</v>
+        <v>-1.0191299816617</v>
       </c>
       <c r="K66">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>359.59</v>
+        <v>1.87</v>
+      </c>
+      <c r="L66" t="s">
+        <v>191</v>
       </c>
       <c r="M66" s="1">
-        <v>94102.0</v>
+        <v>98774.0</v>
       </c>
       <c r="N66" s="1">
-        <v>94461.59</v>
+        <v>100648.66</v>
       </c>
       <c r="O66" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C67" s="1">
         <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.187</v>
+        <v>99.674</v>
       </c>
       <c r="E67" s="1">
-        <v>104.37</v>
+        <v>97.614</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>104370.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-2183.0</v>
+        <v>2060.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.0915972022612</v>
+        <v>2.1103530231319</v>
       </c>
       <c r="K67">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>289.8</v>
+        <v>1.04</v>
+      </c>
+      <c r="L67" t="s">
+        <v>194</v>
       </c>
       <c r="M67" s="1">
-        <v>102187.0</v>
+        <v>99674.0</v>
       </c>
       <c r="N67" s="1">
-        <v>102476.8</v>
+        <v>100709.96</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B68" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C68" s="1">
         <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.061</v>
+        <v>94.009</v>
       </c>
       <c r="E68" s="1">
-        <v>102.199</v>
+        <v>94.279</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>102199.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-1138.0</v>
+        <v>-270.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.1135138308594</v>
+        <v>-0.28638403037792</v>
       </c>
       <c r="K68">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.4</v>
+      </c>
+      <c r="L68">
+        <v>395.55</v>
       </c>
       <c r="M68" s="1">
-        <v>101061.0</v>
+        <v>94009.0</v>
       </c>
       <c r="N68" s="1">
-        <v>104658.95</v>
+        <v>94404.55</v>
       </c>
       <c r="O68" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B69" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C69" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.469</v>
+        <v>102.177</v>
       </c>
       <c r="E69" s="1">
-        <v>97.63</v>
+        <v>104.37</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>195260.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-2322.0</v>
+        <v>-2193.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.1891836525658</v>
+        <v>-2.1011784995688</v>
       </c>
       <c r="K69">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="L69">
-        <v>400.68</v>
+        <v>554.4</v>
       </c>
       <c r="M69" s="1">
-        <v>192938.0</v>
+        <v>102177.0</v>
       </c>
       <c r="N69" s="1">
-        <v>193338.68</v>
+        <v>102731.4</v>
       </c>
       <c r="O69" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C70" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.899</v>
+        <v>100.989</v>
       </c>
       <c r="E70" s="1">
-        <v>99.628</v>
+        <v>102.199</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>117561.04</v>
+        <v>102199.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-2040.22</v>
+        <v>-1210.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.7354558959329</v>
+        <v>-1.1839646180491</v>
       </c>
       <c r="K70">
-        <v>1.74</v>
+        <v>3.84</v>
       </c>
       <c r="L70" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="M70" s="1">
-        <v>115520.82</v>
+        <v>100989.0</v>
       </c>
       <c r="N70" s="1">
-        <v>117569.66</v>
+        <v>104831.47</v>
       </c>
       <c r="O70" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B71" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C71" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.121</v>
+        <v>96.703</v>
       </c>
       <c r="E71" s="1">
-        <v>97.633</v>
+        <v>97.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>97633.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I71" s="1">
-        <v>1488.0</v>
+        <v>-1854.0</v>
       </c>
       <c r="J71" s="1">
-        <v>1.5240748517407</v>
+        <v>-0.94950322646727</v>
       </c>
       <c r="K71">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="L71">
-        <v>81.51</v>
+        <v>587.67</v>
       </c>
       <c r="M71" s="1">
-        <v>99121.0</v>
+        <v>193406.0</v>
       </c>
       <c r="N71" s="1">
-        <v>99202.51</v>
+        <v>193993.67</v>
       </c>
       <c r="O71" s="1">
-        <v>0.45</v>
+        <v>0.89</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B72" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1">
-        <v>300000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>95.272</v>
+        <v>97.885</v>
       </c>
       <c r="E72" s="1">
-        <v>93.83333333</v>
+        <v>99.628</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>281500.0</v>
+        <v>117561.04</v>
       </c>
       <c r="I72" s="1">
-        <v>4316.0</v>
+        <v>-2056.74</v>
       </c>
       <c r="J72" s="1">
-        <v>1.533214920071</v>
+        <v>-1.7495081703939</v>
       </c>
       <c r="K72">
-        <v>0.78</v>
+        <v>1.92</v>
       </c>
       <c r="L72" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="M72" s="1">
-        <v>285816.0</v>
+        <v>115504.3</v>
       </c>
       <c r="N72" s="1">
-        <v>288153.33</v>
+        <v>117773.78</v>
       </c>
       <c r="O72" s="1">
-        <v>1.32</v>
+        <v>0.54</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B73" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.639</v>
+        <v>99.125</v>
       </c>
       <c r="E73" s="1">
-        <v>94.862</v>
+        <v>97.633</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94862.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I73" s="1">
-        <v>2777.0</v>
+        <v>1492.0</v>
       </c>
       <c r="J73" s="1">
-        <v>2.9274103434463</v>
+        <v>1.5281718271486</v>
       </c>
       <c r="K73">
-        <v>0.74</v>
+        <v>0.2</v>
       </c>
       <c r="L73">
-        <v>740.75</v>
+        <v>203.77</v>
       </c>
       <c r="M73" s="1">
-        <v>97639.0</v>
+        <v>99125.0</v>
       </c>
       <c r="N73" s="1">
-        <v>98379.75</v>
+        <v>99328.77</v>
       </c>
       <c r="O73" s="1">
         <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C74" s="1">
         <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>94.745</v>
+        <v>95.064</v>
       </c>
       <c r="E74" s="1">
-        <v>91.856</v>
+        <v>93.83333333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>275568.0</v>
+        <v>281500.0</v>
       </c>
       <c r="I74" s="1">
-        <v>8667.0</v>
+        <v>3692.0</v>
       </c>
       <c r="J74" s="1">
-        <v>3.145140219474</v>
+        <v>1.3115452930728</v>
       </c>
       <c r="K74">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>113.01</v>
+        <v>0.87</v>
+      </c>
+      <c r="L74" t="s">
+        <v>211</v>
       </c>
       <c r="M74" s="1">
-        <v>284235.0</v>
+        <v>285192.0</v>
       </c>
       <c r="N74" s="1">
-        <v>284348.01</v>
+        <v>287809.81</v>
       </c>
       <c r="O74" s="1">
-        <v>1.3</v>
+        <v>1.32</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.048</v>
+        <v>97.851</v>
       </c>
       <c r="E75" s="1">
-        <v>102.61</v>
+        <v>94.862</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>102610.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-1562.0</v>
+        <v>2989.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.5222687847188</v>
+        <v>3.1508928759672</v>
       </c>
       <c r="K75">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.79</v>
+      </c>
+      <c r="L75">
+        <v>791.1</v>
       </c>
       <c r="M75" s="1">
-        <v>101048.0</v>
+        <v>97851.0</v>
       </c>
       <c r="N75" s="1">
-        <v>103737.73</v>
+        <v>98642.1</v>
       </c>
       <c r="O75" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C76" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.72</v>
+        <v>94.818</v>
       </c>
       <c r="E76" s="1">
-        <v>104.115</v>
+        <v>91.856</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>156172.5</v>
+        <v>275568.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-3592.5</v>
+        <v>8886.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.3003409691207</v>
+        <v>3.2246124368577</v>
       </c>
       <c r="K76">
-        <v>0.51</v>
+        <v>0.05</v>
       </c>
       <c r="L76">
-        <v>760.27</v>
+        <v>156.16</v>
       </c>
       <c r="M76" s="1">
-        <v>152580.0</v>
+        <v>284454.0</v>
       </c>
       <c r="N76" s="1">
-        <v>153340.27</v>
+        <v>284610.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.7</v>
+        <v>1.3</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C77" s="1">
         <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.523</v>
+        <v>101.173</v>
       </c>
       <c r="E77" s="1">
-        <v>99.376</v>
+        <v>102.61</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>99376.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I77" s="1">
-        <v>147.0</v>
+        <v>-1437.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.14792303976815</v>
+        <v>-1.400448299386</v>
       </c>
       <c r="K77">
-        <v>2.71</v>
+        <v>2.93</v>
       </c>
       <c r="L77" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="M77" s="1">
-        <v>99523.0</v>
+        <v>101173.0</v>
       </c>
       <c r="N77" s="1">
-        <v>102232.59</v>
+        <v>104107.25</v>
       </c>
       <c r="O77" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B78" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C78" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>102.35</v>
+        <v>101.566</v>
       </c>
       <c r="E78" s="1">
-        <v>103.917</v>
+        <v>104.115</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>103917.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I78" s="1">
-        <v>-1567.0</v>
+        <v>-3823.5</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.5079342167307</v>
+        <v>-2.4482543341497</v>
       </c>
       <c r="K78">
-        <v>4.73</v>
+        <v>0.79</v>
       </c>
       <c r="L78" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="M78" s="1">
-        <v>102350.0</v>
+        <v>152349.0</v>
       </c>
       <c r="N78" s="1">
-        <v>107078.08</v>
+        <v>153540.78</v>
       </c>
       <c r="O78" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B79" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C79" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.626</v>
+        <v>99.494</v>
       </c>
       <c r="E79" s="1">
-        <v>101.831</v>
+        <v>99.376</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>203662.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-2410.0</v>
+        <v>118.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.1833331696635</v>
+        <v>0.11874094348736</v>
       </c>
       <c r="K79">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>201252.0</v>
+        <v>99494.0</v>
       </c>
       <c r="N79" s="1">
-        <v>205641.73</v>
+        <v>99494.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.94</v>
+        <v>0.46</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B80" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>96.349</v>
+        <v>102.22</v>
       </c>
       <c r="E80" s="1">
-        <v>97.814</v>
+        <v>103.917</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>195628.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-2930.0</v>
+        <v>-1697.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.4977406097287</v>
+        <v>-1.6330340560255</v>
       </c>
       <c r="K80">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.13</v>
+      </c>
+      <c r="L80">
+        <v>133.56</v>
       </c>
       <c r="M80" s="1">
-        <v>192698.0</v>
+        <v>102220.0</v>
       </c>
       <c r="N80" s="1">
-        <v>196391.15</v>
+        <v>102353.56</v>
       </c>
       <c r="O80" s="1">
-        <v>0.9</v>
+        <v>0.47</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B81" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>93.983</v>
+        <v>100.525</v>
       </c>
       <c r="E81" s="1">
-        <v>91.695</v>
+        <v>101.831</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>91695.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I81" s="1">
-        <v>2288.0</v>
+        <v>-2612.0</v>
       </c>
       <c r="J81" s="1">
-        <v>2.4952287474781</v>
+        <v>-1.282517111685</v>
       </c>
       <c r="K81">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>202.05</v>
+        <v>2.4</v>
+      </c>
+      <c r="L81" t="s">
+        <v>228</v>
       </c>
       <c r="M81" s="1">
-        <v>93983.0</v>
+        <v>201050.0</v>
       </c>
       <c r="N81" s="1">
-        <v>94185.05</v>
+        <v>205856.85</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B82" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>101.563</v>
+        <v>96.344</v>
       </c>
       <c r="E82" s="1">
-        <v>103.378</v>
+        <v>97.814</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>103378.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1815.0</v>
+        <v>-2940.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.7556927005746</v>
+        <v>-1.502852352424</v>
       </c>
       <c r="K82">
-        <v>3.79</v>
+        <v>1.96</v>
       </c>
       <c r="L82" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M82" s="1">
-        <v>101563.0</v>
+        <v>192688.0</v>
       </c>
       <c r="N82" s="1">
-        <v>105354.78</v>
+        <v>196611.29</v>
       </c>
       <c r="O82" s="1">
-        <v>0.48</v>
+        <v>0.9</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B83" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C83" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.38</v>
+        <v>94.175</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0825</v>
+        <v>91.695</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>200165.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1405.0</v>
+        <v>2480.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.70192091524492</v>
+        <v>2.7046185724412</v>
       </c>
       <c r="K83">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.22</v>
+      </c>
+      <c r="L83">
+        <v>216.44</v>
       </c>
       <c r="M83" s="1">
-        <v>198760.0</v>
+        <v>94175.0</v>
       </c>
       <c r="N83" s="1">
-        <v>201864.11</v>
+        <v>94391.44</v>
       </c>
       <c r="O83" s="1">
-        <v>0.92</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B84" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.946</v>
+        <v>101.568</v>
       </c>
       <c r="E84" s="1">
-        <v>99.868</v>
+        <v>103.378</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199736.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1844.0</v>
+        <v>-1810.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.92321864861617</v>
+        <v>-1.7508560815647</v>
       </c>
       <c r="K84">
-        <v>0.27</v>
+        <v>0.02</v>
       </c>
       <c r="L84">
-        <v>546.58</v>
+        <v>21.92</v>
       </c>
       <c r="M84" s="1">
-        <v>197892.0</v>
+        <v>101568.0</v>
       </c>
       <c r="N84" s="1">
-        <v>198438.58</v>
+        <v>101589.92</v>
       </c>
       <c r="O84" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B85" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C85" s="1">
-        <v>121000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.171</v>
+        <v>99.5</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>100.0825</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>121000.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I85" s="1">
-        <v>206.91</v>
+        <v>-1165.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.171</v>
+        <v>-0.58201983363725</v>
       </c>
       <c r="K85">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>244.45</v>
+        <v>1.71</v>
+      </c>
+      <c r="L85" t="s">
+        <v>238</v>
       </c>
       <c r="M85" s="1">
-        <v>121206.91</v>
+        <v>199000.0</v>
       </c>
       <c r="N85" s="1">
-        <v>121451.36</v>
+        <v>202420.55</v>
       </c>
       <c r="O85" s="1">
-        <v>0.56</v>
+        <v>0.93</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B86" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C86" s="1">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.056</v>
+        <v>98.805</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>99.868</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>250000.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-2360.0</v>
+        <v>-2126.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.944</v>
+        <v>-1.0644050146193</v>
       </c>
       <c r="K86">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.42</v>
+      </c>
+      <c r="L86">
+        <v>848.63</v>
       </c>
       <c r="M86" s="1">
-        <v>247640.0</v>
+        <v>197610.0</v>
       </c>
       <c r="N86" s="1">
-        <v>250359.07</v>
+        <v>198458.63</v>
       </c>
       <c r="O86" s="1">
-        <v>1.15</v>
+        <v>0.91</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B87" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>95.851</v>
+        <v>99.776</v>
       </c>
       <c r="E87" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>189112.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>2590.0</v>
+        <v>-271.04</v>
       </c>
       <c r="J87" s="1">
-        <v>1.3695587799822</v>
+        <v>-0.224</v>
       </c>
       <c r="K87">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.43</v>
+      </c>
+      <c r="L87">
+        <v>514.63</v>
       </c>
       <c r="M87" s="1">
-        <v>191702.0</v>
+        <v>120728.96</v>
       </c>
       <c r="N87" s="1">
-        <v>193791.04</v>
+        <v>121243.59</v>
       </c>
       <c r="O87" s="1">
-        <v>0.89</v>
+        <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>243</v>
       </c>
       <c r="B88" t="s">
         <v>244</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.456</v>
+        <v>99.018</v>
       </c>
       <c r="E88" s="1">
-        <v>97.977</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>97977.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>479.0</v>
+        <v>-2455.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.48889024975249</v>
+        <v>-0.982</v>
       </c>
       <c r="K88">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>84.59</v>
+        <v>1.25</v>
+      </c>
+      <c r="L88" t="s">
+        <v>245</v>
       </c>
       <c r="M88" s="1">
-        <v>98456.0</v>
+        <v>247545.0</v>
       </c>
       <c r="N88" s="1">
-        <v>98540.59</v>
+        <v>250674.86</v>
       </c>
       <c r="O88" s="1">
-        <v>0.45</v>
+        <v>1.15</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B89" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>102.39</v>
+        <v>95.875</v>
       </c>
       <c r="E89" s="1">
-        <v>104.882</v>
+        <v>94.556</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>314646.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-7476.0</v>
+        <v>2638.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.376003508705</v>
+        <v>1.3949405643217</v>
       </c>
       <c r="K89">
-        <v>2.25</v>
+        <v>1.12</v>
       </c>
       <c r="L89" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M89" s="1">
-        <v>307170.0</v>
+        <v>191750.0</v>
       </c>
       <c r="N89" s="1">
-        <v>313934.57</v>
+        <v>193982.88</v>
       </c>
       <c r="O89" s="1">
-        <v>1.44</v>
+        <v>0.89</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B90" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C90" s="1">
         <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.461</v>
+        <v>98.138</v>
       </c>
       <c r="E90" s="1">
-        <v>99.612</v>
+        <v>97.977</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>99612.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-1151.0</v>
+        <v>161.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.1554832751074</v>
+        <v>0.16432428018821</v>
       </c>
       <c r="K90">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="L90">
-        <v>590.75</v>
+        <v>221.23</v>
       </c>
       <c r="M90" s="1">
-        <v>98461.0</v>
+        <v>98138.0</v>
       </c>
       <c r="N90" s="1">
-        <v>99051.75</v>
+        <v>98359.23</v>
       </c>
       <c r="O90" s="1">
         <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B91" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C91" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.462</v>
+        <v>102.363</v>
       </c>
       <c r="E91" s="1">
-        <v>102.875</v>
+        <v>104.882</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>205750.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-2826.0</v>
+        <v>-7557.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.3735115431349</v>
+        <v>-2.4017467248908</v>
       </c>
       <c r="K91">
-        <v>2.43</v>
+        <v>2.53</v>
       </c>
       <c r="L91" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M91" s="1">
-        <v>202924.0</v>
+        <v>307089.0</v>
       </c>
       <c r="N91" s="1">
-        <v>207791.47</v>
+        <v>314684.31</v>
       </c>
       <c r="O91" s="1">
-        <v>0.95</v>
+        <v>1.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B92" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C92" s="1">
         <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>96.92</v>
+        <v>98.395</v>
       </c>
       <c r="E92" s="1">
-        <v>94.517</v>
+        <v>99.612</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>94517.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2403.0</v>
+        <v>-1217.0</v>
       </c>
       <c r="J92" s="1">
-        <v>2.5423997799338</v>
+        <v>-1.221740352568</v>
       </c>
       <c r="K92">
-        <v>0.61</v>
+        <v>0.77</v>
       </c>
       <c r="L92">
-        <v>605.8</v>
+        <v>770.55</v>
       </c>
       <c r="M92" s="1">
-        <v>96920.0</v>
+        <v>98395.0</v>
       </c>
       <c r="N92" s="1">
-        <v>97525.8</v>
+        <v>99165.55</v>
       </c>
       <c r="O92" s="1">
         <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B93" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C93" s="1">
         <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>103.127</v>
+        <v>101.345</v>
       </c>
       <c r="E93" s="1">
-        <v>105.38</v>
+        <v>102.875</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>210760.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-4506.0</v>
+        <v>-3060.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.1379768457013</v>
+        <v>-1.4872417982989</v>
       </c>
       <c r="K93">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>271.23</v>
+        <v>2.67</v>
+      </c>
+      <c r="L93" t="s">
+        <v>258</v>
       </c>
       <c r="M93" s="1">
-        <v>206254.0</v>
+        <v>202690.0</v>
       </c>
       <c r="N93" s="1">
-        <v>206525.23</v>
+        <v>208035.12</v>
       </c>
       <c r="O93" s="1">
         <v>0.95</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B94" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>101.925</v>
+        <v>97.207</v>
       </c>
       <c r="E94" s="1">
-        <v>103.59</v>
+        <v>94.517</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>103590.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1665.0</v>
+        <v>2690.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.6072980017376</v>
+        <v>2.8460488589354</v>
       </c>
       <c r="K94">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>0.67</v>
+      </c>
+      <c r="L94">
+        <v>665.81</v>
       </c>
       <c r="M94" s="1">
-        <v>101925.0</v>
+        <v>97207.0</v>
       </c>
       <c r="N94" s="1">
-        <v>103078.08</v>
+        <v>97872.81</v>
       </c>
       <c r="O94" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B95" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.679</v>
+        <v>103.072</v>
       </c>
       <c r="E95" s="1">
-        <v>96.515</v>
+        <v>105.38</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>96515.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I95" s="1">
-        <v>3164.0</v>
+        <v>-4616.0</v>
       </c>
       <c r="J95" s="1">
-        <v>3.2782469046262</v>
+        <v>-2.1901689125071</v>
       </c>
       <c r="K95">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="L95">
-        <v>409.25</v>
+        <v>904.11</v>
       </c>
       <c r="M95" s="1">
-        <v>99679.0</v>
+        <v>206144.0</v>
       </c>
       <c r="N95" s="1">
-        <v>100088.25</v>
+        <v>207048.11</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.95</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B96" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.015</v>
+        <v>101.768</v>
       </c>
       <c r="E96" s="1">
-        <v>98.38833333</v>
+        <v>103.59</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>295165.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1120.0</v>
+        <v>-1822.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.37944878288415</v>
+        <v>-1.7588570325321</v>
       </c>
       <c r="K96">
-        <v>2.23</v>
+        <v>1.42</v>
       </c>
       <c r="L96" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M96" s="1">
-        <v>294045.0</v>
+        <v>101768.0</v>
       </c>
       <c r="N96" s="1">
-        <v>300743.63</v>
+        <v>103187.18</v>
       </c>
       <c r="O96" s="1">
-        <v>1.38</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B97" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C97" s="1">
-        <v>346000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.833</v>
+        <v>99.631</v>
       </c>
       <c r="E97" s="1">
-        <v>99.7</v>
+        <v>96.515</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>344962.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-2999.82</v>
+        <v>3116.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.86960882647944</v>
+        <v>3.2285137025333</v>
       </c>
       <c r="K97">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.45</v>
+      </c>
+      <c r="L97">
+        <v>445.21</v>
       </c>
       <c r="M97" s="1">
-        <v>341962.18</v>
+        <v>99631.0</v>
       </c>
       <c r="N97" s="1">
-        <v>349211.59</v>
+        <v>100076.21</v>
       </c>
       <c r="O97" s="1">
-        <v>1.6</v>
+        <v>0.46</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>268</v>
       </c>
       <c r="B98" t="s">
         <v>269</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.218</v>
+        <v>97.97</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>98.38833333</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>100000.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-782.0</v>
+        <v>-1255.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.782</v>
+        <v>-0.42518591296394</v>
       </c>
       <c r="K98">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>230.89</v>
+        <v>2.38</v>
+      </c>
+      <c r="L98" t="s">
+        <v>270</v>
       </c>
       <c r="M98" s="1">
-        <v>99218.0</v>
+        <v>293910.0</v>
       </c>
       <c r="N98" s="1">
-        <v>99448.89</v>
+        <v>301040.14</v>
       </c>
       <c r="O98" s="1">
-        <v>0.46</v>
+        <v>1.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B99" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C99" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>103.362</v>
+        <v>99.106</v>
       </c>
       <c r="E99" s="1">
-        <v>105.50275</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>422011.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-8563.0</v>
+        <v>-894.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.0290940283547</v>
+        <v>-0.894</v>
       </c>
       <c r="K99">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>0.4</v>
+      </c>
+      <c r="L99">
+        <v>398.08</v>
       </c>
       <c r="M99" s="1">
-        <v>413448.0</v>
+        <v>99106.0</v>
       </c>
       <c r="N99" s="1">
-        <v>417756.22</v>
+        <v>99504.08</v>
       </c>
       <c r="O99" s="1">
-        <v>1.91</v>
+        <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>273</v>
       </c>
       <c r="B100" t="s">
         <v>274</v>
       </c>
       <c r="C100" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>94.298</v>
+        <v>103.22</v>
       </c>
       <c r="E100" s="1">
-        <v>91.548</v>
+        <v>105.50275</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>274644.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I100" s="1">
-        <v>8250.0</v>
+        <v>-9131.0</v>
       </c>
       <c r="J100" s="1">
-        <v>3.0038886704243</v>
+        <v>-2.1636876763876</v>
       </c>
       <c r="K100">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>930.82</v>
+        <v>1.34</v>
+      </c>
+      <c r="L100" t="s">
+        <v>275</v>
       </c>
       <c r="M100" s="1">
-        <v>282894.0</v>
+        <v>412880.0</v>
       </c>
       <c r="N100" s="1">
-        <v>283824.82</v>
+        <v>418252.6</v>
       </c>
       <c r="O100" s="1">
-        <v>1.3</v>
+        <v>1.91</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B101" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C101" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.308</v>
+        <v>94.353</v>
       </c>
       <c r="E101" s="1">
-        <v>88.429</v>
+        <v>91.548</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>88429.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I101" s="1">
-        <v>1879.0</v>
+        <v>8415.0</v>
       </c>
       <c r="J101" s="1">
-        <v>2.1248685386016</v>
+        <v>3.0639664438327</v>
       </c>
       <c r="K101">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="L101">
-        <v>71.92</v>
+        <v>995.55</v>
       </c>
       <c r="M101" s="1">
-        <v>90308.0</v>
+        <v>283059.0</v>
       </c>
       <c r="N101" s="1">
-        <v>90379.92</v>
+        <v>284054.55</v>
       </c>
       <c r="O101" s="1">
-        <v>0.41</v>
+        <v>1.3</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B102" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.748</v>
+        <v>90.379</v>
       </c>
       <c r="E102" s="1">
-        <v>104.501</v>
+        <v>88.429</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>104501.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-2753.0</v>
+        <v>1950.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.6344245509612</v>
+        <v>2.2051589410714</v>
       </c>
       <c r="K102">
-        <v>4.92</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.08</v>
+      </c>
+      <c r="L102">
+        <v>79.11</v>
       </c>
       <c r="M102" s="1">
-        <v>101748.0</v>
+        <v>90379.0</v>
       </c>
       <c r="N102" s="1">
-        <v>106666.49</v>
+        <v>90458.11</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>280</v>
       </c>
       <c r="B103" t="s">
         <v>281</v>
       </c>
       <c r="C103" s="1">
         <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.237</v>
+        <v>101.738</v>
       </c>
       <c r="E103" s="1">
-        <v>99.903</v>
+        <v>104.501</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>99903.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-666.0</v>
+        <v>-2763.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.66664664724783</v>
+        <v>-2.6439938373795</v>
       </c>
       <c r="K103">
-        <v>2.6</v>
+        <v>5.23</v>
       </c>
       <c r="L103" t="s">
         <v>282</v>
       </c>
       <c r="M103" s="1">
-        <v>99237.0</v>
+        <v>101738.0</v>
       </c>
       <c r="N103" s="1">
-        <v>101836.32</v>
+        <v>106965.74</v>
       </c>
       <c r="O103" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>283</v>
       </c>
       <c r="B104" t="s">
         <v>284</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.629</v>
+        <v>99.175</v>
       </c>
       <c r="E104" s="1">
-        <v>99.918</v>
+        <v>99.903</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99918.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-1289.0</v>
+        <v>-728.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.2900578474349</v>
+        <v>-0.72870684564027</v>
       </c>
       <c r="K104">
-        <v>2.41</v>
+        <v>2.76</v>
       </c>
       <c r="L104" t="s">
         <v>285</v>
       </c>
       <c r="M104" s="1">
-        <v>98629.0</v>
+        <v>99175.0</v>
       </c>
       <c r="N104" s="1">
-        <v>101039.27</v>
+        <v>101939.73</v>
       </c>
       <c r="O104" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>286</v>
       </c>
       <c r="B105" t="s">
         <v>287</v>
       </c>
       <c r="C105" s="1">
-        <v>150000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.815</v>
+        <v>100.12</v>
       </c>
       <c r="E105" s="1">
-        <v>101.331</v>
+        <v>99.958</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>151996.5</v>
+        <v>102956.74</v>
       </c>
       <c r="I105" s="1">
-        <v>-774.0</v>
+        <v>166.86</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.50922225182817</v>
+        <v>0.16206806858881</v>
       </c>
       <c r="K105">
-        <v>1.97</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>151222.5</v>
+        <v>103123.6</v>
       </c>
       <c r="N105" s="1">
-        <v>154181.4</v>
+        <v>103123.6</v>
       </c>
       <c r="O105" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>288</v>
+      </c>
+      <c r="B106" t="s">
         <v>289</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.918</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>99918.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-1227.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-1.2280069657119</v>
+      </c>
+      <c r="K106">
+        <v>2.58</v>
+      </c>
+      <c r="L106" t="s">
         <v>290</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>112939.8</v>
+        <v>98691.0</v>
       </c>
       <c r="N106" s="1">
-        <v>114710.7</v>
+        <v>101266.68</v>
       </c>
       <c r="O106" s="1">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>291</v>
+      </c>
+      <c r="B107" t="s">
         <v>292</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.723</v>
+      </c>
+      <c r="E107" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>151996.5</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-912.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-0.60001381610761</v>
+      </c>
+      <c r="K107">
+        <v>2.19</v>
+      </c>
+      <c r="L107" t="s">
         <v>293</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>98505.0</v>
+        <v>151084.5</v>
       </c>
       <c r="N107" s="1">
-        <v>98594.04</v>
+        <v>154367.03</v>
       </c>
       <c r="O107" s="1">
-        <v>0.45</v>
+        <v>0.71</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>294</v>
       </c>
       <c r="B108" t="s">
         <v>295</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.742</v>
+        <v>98.866</v>
       </c>
       <c r="E108" s="1">
-        <v>101.936</v>
+        <v>99.889</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>203872.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I108" s="1">
-        <v>-2388.0</v>
+        <v>-1166.22</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.1713231831738</v>
+        <v>-1.0241367918389</v>
       </c>
       <c r="K108">
-        <v>3.09</v>
+        <v>1.7</v>
       </c>
       <c r="L108" t="s">
         <v>296</v>
       </c>
       <c r="M108" s="1">
-        <v>201484.0</v>
+        <v>112707.24</v>
       </c>
       <c r="N108" s="1">
-        <v>207662.77</v>
+        <v>114650.32</v>
       </c>
       <c r="O108" s="1">
-        <v>0.95</v>
+        <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>297</v>
       </c>
       <c r="B109" t="s">
         <v>298</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.11</v>
+        <v>98.423</v>
       </c>
       <c r="E109" s="1">
-        <v>95.676</v>
+        <v>97.523</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>95676.0</v>
+        <v>97523.0</v>
       </c>
       <c r="I109" s="1">
-        <v>1434.0</v>
+        <v>900.0</v>
       </c>
       <c r="J109" s="1">
-        <v>1.4988084786153</v>
+        <v>0.92285922295253</v>
       </c>
       <c r="K109">
-        <v>0.7</v>
+        <v>0.23</v>
       </c>
       <c r="L109">
-        <v>702.43</v>
+        <v>232.88</v>
       </c>
       <c r="M109" s="1">
-        <v>97110.0</v>
+        <v>98423.0</v>
       </c>
       <c r="N109" s="1">
-        <v>97812.43</v>
+        <v>98655.88</v>
       </c>
       <c r="O109" s="1">
         <v>0.45</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>299</v>
       </c>
       <c r="B110" t="s">
         <v>300</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.501</v>
+        <v>100.739</v>
       </c>
       <c r="E110" s="1">
-        <v>99.2</v>
+        <v>101.936</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>99200.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I110" s="1">
-        <v>301.0</v>
+        <v>-2394.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.30342741935484</v>
+        <v>-1.1742662062471</v>
       </c>
       <c r="K110">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>149.66</v>
+        <v>3.31</v>
+      </c>
+      <c r="L110" t="s">
+        <v>301</v>
       </c>
       <c r="M110" s="1">
-        <v>99501.0</v>
+        <v>201478.0</v>
       </c>
       <c r="N110" s="1">
-        <v>99650.66</v>
+        <v>208102.66</v>
       </c>
       <c r="O110" s="1">
-        <v>0.46</v>
+        <v>0.95</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B111" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C111" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.345</v>
+        <v>97.307</v>
       </c>
       <c r="E111" s="1">
-        <v>101.496</v>
+        <v>95.676</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>202992.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2302.0</v>
+        <v>1631.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.1340348388114</v>
+        <v>1.7047117354404</v>
       </c>
       <c r="K111">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.83</v>
+      </c>
+      <c r="L111">
+        <v>826.39</v>
       </c>
       <c r="M111" s="1">
-        <v>200690.0</v>
+        <v>97307.0</v>
       </c>
       <c r="N111" s="1">
-        <v>205765.34</v>
+        <v>98133.39</v>
       </c>
       <c r="O111" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>304</v>
       </c>
       <c r="B112" t="s">
         <v>305</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.491</v>
+        <v>99.933</v>
       </c>
       <c r="E112" s="1">
-        <v>101.276</v>
+        <v>99.878</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>202552.0</v>
+        <v>199756.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-1570.0</v>
+        <v>110.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.77510960148505</v>
+        <v>0.055067181961994</v>
       </c>
       <c r="K112">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="L112">
-        <v>998.63</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>200982.0</v>
+        <v>199866.0</v>
       </c>
       <c r="N112" s="1">
-        <v>201980.63</v>
+        <v>199866.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>306</v>
       </c>
       <c r="B113" t="s">
         <v>307</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.294</v>
+        <v>99.483</v>
       </c>
       <c r="E113" s="1">
-        <v>101.62</v>
+        <v>99.2</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>304860.0</v>
+        <v>99200.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-3978.0</v>
+        <v>283.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.3048612477859</v>
+        <v>0.28528225806452</v>
       </c>
       <c r="K113">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.32</v>
+      </c>
+      <c r="L113">
+        <v>315.07</v>
       </c>
       <c r="M113" s="1">
-        <v>300882.0</v>
+        <v>99483.0</v>
       </c>
       <c r="N113" s="1">
-        <v>305410.77</v>
+        <v>99798.07</v>
       </c>
       <c r="O113" s="1">
-        <v>1.4</v>
+        <v>0.46</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>308</v>
+      </c>
+      <c r="B114" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="C114" s="1">
         <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.501</v>
+        <v>100.412</v>
       </c>
       <c r="E114" s="1">
-        <v>101.83</v>
+        <v>101.496</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>203660.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2658.0</v>
+        <v>-2168.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.3051163704213</v>
+        <v>-1.0680223851186</v>
       </c>
       <c r="K114">
-        <v>3.92</v>
+        <v>2.75</v>
       </c>
       <c r="L114" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="M114" s="1">
-        <v>201002.0</v>
+        <v>200824.0</v>
       </c>
       <c r="N114" s="1">
-        <v>208848.58</v>
+        <v>206330.85</v>
       </c>
       <c r="O114" s="1">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>311</v>
+      </c>
+      <c r="B115" t="s">
         <v>312</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.402</v>
+      </c>
+      <c r="E115" s="1">
+        <v>101.276</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>202552.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1748.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-0.8629882696789</v>
+      </c>
+      <c r="K115">
+        <v>0.69</v>
+      </c>
+      <c r="L115" t="s">
         <v>313</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>93273.0</v>
+        <v>200804.0</v>
       </c>
       <c r="N115" s="1">
-        <v>93351.08</v>
+        <v>202190.99</v>
       </c>
       <c r="O115" s="1">
-        <v>0.43</v>
+        <v>0.93</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>314</v>
       </c>
       <c r="B116" t="s">
         <v>315</v>
       </c>
       <c r="C116" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.522</v>
+        <v>100.237</v>
       </c>
       <c r="E116" s="1">
-        <v>96.638</v>
+        <v>101.62</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>193276.0</v>
+        <v>304860.0</v>
       </c>
       <c r="I116" s="1">
-        <v>3768.0</v>
+        <v>-4149.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.9495436577744</v>
+        <v>-1.360952568392</v>
       </c>
       <c r="K116">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>82.19</v>
+        <v>1.72</v>
+      </c>
+      <c r="L116" t="s">
+        <v>316</v>
       </c>
       <c r="M116" s="1">
-        <v>197044.0</v>
+        <v>300711.0</v>
       </c>
       <c r="N116" s="1">
-        <v>197126.19</v>
+        <v>305865.45</v>
       </c>
       <c r="O116" s="1">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B117" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C117" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.059</v>
+        <v>100.229</v>
       </c>
       <c r="E117" s="1">
-        <v>100.978</v>
+        <v>101.83</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>100978.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-919.0</v>
+        <v>-3202.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.91009922953515</v>
+        <v>-1.5722282235098</v>
       </c>
       <c r="K117">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.15</v>
+      </c>
+      <c r="L117">
+        <v>306.85</v>
       </c>
       <c r="M117" s="1">
-        <v>100059.0</v>
+        <v>200458.0</v>
       </c>
       <c r="N117" s="1">
-        <v>102382.97</v>
+        <v>200764.85</v>
       </c>
       <c r="O117" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>319</v>
       </c>
       <c r="B118" t="s">
         <v>320</v>
       </c>
       <c r="C118" s="1">
         <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.011</v>
+        <v>93.254</v>
       </c>
       <c r="E118" s="1">
-        <v>102.269</v>
+        <v>94.848</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>102269.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-1258.0</v>
+        <v>-1594.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.2300892743647</v>
+        <v>-1.6805836707152</v>
       </c>
       <c r="K118">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.16</v>
+      </c>
+      <c r="L118">
+        <v>164.38</v>
       </c>
       <c r="M118" s="1">
-        <v>101011.0</v>
+        <v>93254.0</v>
       </c>
       <c r="N118" s="1">
-        <v>103197.3</v>
+        <v>93418.38</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>321</v>
+      </c>
+      <c r="B119" t="s">
         <v>322</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>95.169</v>
+        <v>98.56</v>
       </c>
       <c r="E119" s="1">
-        <v>92.67</v>
+        <v>96.638</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>92670.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I119" s="1">
-        <v>2499.0</v>
+        <v>3844.0</v>
       </c>
       <c r="J119" s="1">
-        <v>2.6966655875688</v>
+        <v>1.9888656636106</v>
       </c>
       <c r="K119">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="L119">
-        <v>40.41</v>
+        <v>226.03</v>
       </c>
       <c r="M119" s="1">
-        <v>95169.0</v>
+        <v>197120.0</v>
       </c>
       <c r="N119" s="1">
-        <v>95209.41</v>
+        <v>197346.03</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.9</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>323</v>
+      </c>
+      <c r="B120" t="s">
         <v>324</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.088</v>
+      </c>
+      <c r="E120" s="1">
+        <v>100.978</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>100978.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-890.0</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-0.88138010259661</v>
+      </c>
+      <c r="K120">
+        <v>2.53</v>
+      </c>
+      <c r="L120" t="s">
         <v>325</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>190110.0</v>
+        <v>100088.0</v>
       </c>
       <c r="N120" s="1">
-        <v>190253.15</v>
+        <v>102620.53</v>
       </c>
       <c r="O120" s="1">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>326</v>
       </c>
       <c r="B121" t="s">
         <v>327</v>
       </c>
       <c r="C121" s="1">
         <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.08</v>
+        <v>100.923</v>
       </c>
       <c r="E121" s="1">
-        <v>96.744</v>
+        <v>102.269</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>96744.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1336.0</v>
+        <v>-1346.0</v>
       </c>
       <c r="J121" s="1">
-        <v>1.3809641941619</v>
+        <v>-1.3161368547654</v>
       </c>
       <c r="K121">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>986.99</v>
+        <v>2.39</v>
+      </c>
+      <c r="L121" t="s">
+        <v>328</v>
       </c>
       <c r="M121" s="1">
-        <v>98080.0</v>
+        <v>100923.0</v>
       </c>
       <c r="N121" s="1">
-        <v>99066.99</v>
+        <v>103310.67</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B122" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.234</v>
+        <v>95.243</v>
       </c>
       <c r="E122" s="1">
-        <v>98.5</v>
+        <v>92.67</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>98500.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-266.0</v>
+        <v>2573.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.27005076142132</v>
+        <v>2.7765188302579</v>
       </c>
       <c r="K122">
-        <v>0.42</v>
+        <v>0.05</v>
       </c>
       <c r="L122">
-        <v>416.44</v>
+        <v>54.79</v>
       </c>
       <c r="M122" s="1">
-        <v>98234.0</v>
+        <v>95243.0</v>
       </c>
       <c r="N122" s="1">
-        <v>98650.44</v>
+        <v>95297.79</v>
       </c>
       <c r="O122" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B123" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>108.044</v>
+        <v>95.12</v>
       </c>
       <c r="E123" s="1">
-        <v>113.89</v>
+        <v>94.041</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>113890.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-5846.0</v>
+        <v>2158.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-5.1330230924576</v>
+        <v>1.1473718909837</v>
       </c>
       <c r="K123">
-        <v>0.93</v>
+        <v>0.15</v>
       </c>
       <c r="L123">
-        <v>934.25</v>
+        <v>301.37</v>
       </c>
       <c r="M123" s="1">
-        <v>108044.0</v>
+        <v>190240.0</v>
       </c>
       <c r="N123" s="1">
-        <v>108978.25</v>
+        <v>190541.37</v>
       </c>
       <c r="O123" s="1">
-        <v>0.5</v>
+        <v>0.87</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B124" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C124" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.69</v>
+        <v>98.118</v>
       </c>
       <c r="E124" s="1">
-        <v>99.871</v>
+        <v>96.744</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>199742.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-2362.0</v>
+        <v>1374.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.1825254578406</v>
+        <v>1.4202431158521</v>
       </c>
       <c r="K124">
-        <v>0.78</v>
+        <v>1.07</v>
       </c>
       <c r="L124" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M124" s="1">
-        <v>197380.0</v>
+        <v>98118.0</v>
       </c>
       <c r="N124" s="1">
-        <v>198938.22</v>
+        <v>99184.1</v>
       </c>
       <c r="O124" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B125" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C125" s="1">
         <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.195</v>
+        <v>98.119</v>
       </c>
       <c r="E125" s="1">
-        <v>95.09</v>
+        <v>98.5</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>95090.0</v>
+        <v>98500.0</v>
       </c>
       <c r="I125" s="1">
-        <v>105.0</v>
+        <v>-381.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.11042170575245</v>
+        <v>-0.38680203045685</v>
       </c>
       <c r="K125">
-        <v>0.04</v>
+        <v>0.55</v>
       </c>
       <c r="L125">
-        <v>41.1</v>
+        <v>553.08</v>
       </c>
       <c r="M125" s="1">
-        <v>95195.0</v>
+        <v>98119.0</v>
       </c>
       <c r="N125" s="1">
-        <v>95236.1</v>
+        <v>98672.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B126" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C126" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.091</v>
+        <v>107.698</v>
       </c>
       <c r="E126" s="1">
-        <v>101.97933333</v>
+        <v>113.89</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>305938.0</v>
+        <v>113890.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-5665.0</v>
+        <v>-6192.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.8516823670155</v>
+        <v>-5.4368250065853</v>
       </c>
       <c r="K126">
-        <v>2.06</v>
+        <v>1.38</v>
       </c>
       <c r="L126" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="M126" s="1">
-        <v>300273.0</v>
+        <v>107698.0</v>
       </c>
       <c r="N126" s="1">
-        <v>306457.93</v>
+        <v>109078.14</v>
       </c>
       <c r="O126" s="1">
-        <v>1.4</v>
+        <v>0.5</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B127" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C127" s="1">
-        <v>238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.585</v>
+        <v>98.671</v>
       </c>
       <c r="E127" s="1">
-        <v>99.778</v>
+        <v>99.871</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>237471.64</v>
+        <v>199742.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-2839.34</v>
+        <v>-2400.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.1956543526629</v>
+        <v>-1.2015499994994</v>
       </c>
       <c r="K127">
-        <v>0.7</v>
+        <v>0.96</v>
       </c>
       <c r="L127" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M127" s="1">
-        <v>234632.3</v>
+        <v>197342.0</v>
       </c>
       <c r="N127" s="1">
-        <v>236300.75</v>
+        <v>199259.81</v>
       </c>
       <c r="O127" s="1">
-        <v>1.08</v>
+        <v>0.91</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B128" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C128" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.977</v>
+        <v>95.197</v>
       </c>
       <c r="E128" s="1">
-        <v>100.376</v>
+        <v>95.09</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>200752.0</v>
+        <v>95090.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-798.0</v>
+        <v>107.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.39750537977206</v>
+        <v>0.11252497633821</v>
       </c>
       <c r="K128">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.1</v>
+      </c>
+      <c r="L128">
+        <v>98.63</v>
       </c>
       <c r="M128" s="1">
-        <v>199954.0</v>
+        <v>95197.0</v>
       </c>
       <c r="N128" s="1">
-        <v>204688.25</v>
+        <v>95295.63</v>
       </c>
       <c r="O128" s="1">
-        <v>0.94</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>346</v>
       </c>
       <c r="B129" t="s">
         <v>347</v>
       </c>
       <c r="C129" s="1">
-        <v>207000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.505</v>
+        <v>100.214</v>
       </c>
       <c r="E129" s="1">
-        <v>99.462</v>
+        <v>101.97933333</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>205886.34</v>
+        <v>305938.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-1980.99</v>
+        <v>-5296.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.96217650962177</v>
+        <v>-1.7310696938595</v>
       </c>
       <c r="K129">
-        <v>2.06</v>
+        <v>2.26</v>
       </c>
       <c r="L129" t="s">
         <v>348</v>
       </c>
       <c r="M129" s="1">
-        <v>203905.35</v>
+        <v>300642.0</v>
       </c>
       <c r="N129" s="1">
-        <v>208167.28</v>
+        <v>307431.04</v>
       </c>
       <c r="O129" s="1">
-        <v>0.95</v>
+        <v>1.41</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>349</v>
       </c>
       <c r="B130" t="s">
         <v>350</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.457</v>
+        <v>98.482</v>
       </c>
       <c r="E130" s="1">
-        <v>97.192</v>
+        <v>99.778</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>97192.0</v>
+        <v>137693.64</v>
       </c>
       <c r="I130" s="1">
-        <v>265.0</v>
+        <v>-1788.48</v>
       </c>
       <c r="J130" s="1">
-        <v>0.2726561856943</v>
+        <v>-1.2988835214175</v>
       </c>
       <c r="K130">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>369.86</v>
+        <v>0.87</v>
+      </c>
+      <c r="L130" t="s">
+        <v>351</v>
       </c>
       <c r="M130" s="1">
-        <v>97457.0</v>
+        <v>135905.16</v>
       </c>
       <c r="N130" s="1">
-        <v>97826.86</v>
+        <v>137100.84</v>
       </c>
       <c r="O130" s="1">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B131" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C131" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.967</v>
+      </c>
+      <c r="E131" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>200752.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-818.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-0.40746792061847</v>
+      </c>
+      <c r="K131">
+        <v>2.54</v>
+      </c>
+      <c r="L131" t="s">
+        <v>354</v>
+      </c>
+      <c r="M131" s="1">
+        <v>199934.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>205013.45</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>355</v>
+      </c>
+      <c r="B132" t="s">
+        <v>356</v>
+      </c>
+      <c r="C132" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.476</v>
+      </c>
+      <c r="E132" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-2041.02</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-0.9913333735497</v>
+      </c>
+      <c r="K132">
+        <v>2.19</v>
+      </c>
+      <c r="L132" t="s">
+        <v>357</v>
+      </c>
+      <c r="M132" s="1">
+        <v>203845.32</v>
+      </c>
+      <c r="N132" s="1">
+        <v>208375.22</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>358</v>
+      </c>
+      <c r="B133" t="s">
+        <v>359</v>
+      </c>
+      <c r="C133" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D131" s="1">
-[...2 lines deleted...]
-      <c r="E131" s="1">
+      <c r="D133" s="1">
+        <v>97.373</v>
+      </c>
+      <c r="E133" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>181.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>0.18622931928554</v>
+      </c>
+      <c r="K133">
+        <v>0.46</v>
+      </c>
+      <c r="L133">
+        <v>456.16</v>
+      </c>
+      <c r="M133" s="1">
+        <v>97373.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>97829.16</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>360</v>
+      </c>
+      <c r="B134" t="s">
+        <v>361</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>102.248</v>
+      </c>
+      <c r="E134" s="1">
         <v>104.182</v>
       </c>
-      <c r="F131" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="1">
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I131" s="1">
-[...17 lines deleted...]
-      <c r="O131" s="1">
+      <c r="I134" s="1">
+        <v>-1934.0</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-1.8563667428155</v>
+      </c>
+      <c r="K134">
+        <v>4.22</v>
+      </c>
+      <c r="L134" t="s">
+        <v>362</v>
+      </c>
+      <c r="M134" s="1">
+        <v>102248.0</v>
+      </c>
+      <c r="N134" s="1">
+        <v>106467.52</v>
+      </c>
+      <c r="O134" s="1">
         <v>0.49</v>
       </c>
-      <c r="P131">
+      <c r="P134">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>