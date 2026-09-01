--- v3 (2026-07-31)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1041 +112,1038 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
+    <t>1 190.07</t>
+  </si>
+  <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>2 021.92</t>
+    <t>2 836.30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 986.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>2 200.00</t>
+    <t>2 636.99</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 301.71</t>
+    <t>1 510.27</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>XS3064418687</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>8 001.37</t>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>9 135.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>9 331.85</t>
+    <t>10 255.48</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
+    <t>1 656.16</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 716.16</t>
+    <t>1 900.49</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 429.11</t>
+    <t>3 736.99</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>6 015.92</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 246.58</t>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>3 630.82</t>
+    <t>4 554.45</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 275.34</t>
+    <t>2 493.84</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
+    <t>1 002.05</t>
+  </si>
+  <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>1 966.17</t>
+    <t>2 551.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>3 041.10</t>
+    <t>3 438.36</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>3 021.01</t>
+    <t>3 551.97</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 360.27</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 741.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>XS2517103417</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>3 929.79</t>
+    <t>4 674.66</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>7 534.25</t>
+    <t>8 408.22</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>2 246.58</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
+    <t>1 561.64</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
+    <t>1 545.21</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>1 389.04</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>8 679.45</t>
+  </si>
+  <si>
+    <t>XS2147889427</t>
+  </si>
+  <si>
+    <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>3 227.05</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>1 423.97</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>4 775.34</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 761.64</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 607.19</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>1 920.82</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>1 549.54</t>
+  </si>
+  <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS3036647694</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+  </si>
+  <si>
+    <t>XS1733289406</t>
+  </si>
+  <si>
+    <t>GENERTEL SPA 14/12/2047</t>
+  </si>
+  <si>
+    <t>1 991.10</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>2 103.08</t>
+  </si>
+  <si>
+    <t>XS1654229373</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
+  </si>
+  <si>
+    <t>1 145.21</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 574.18</t>
+  </si>
+  <si>
+    <t>XS2457469547</t>
+  </si>
+  <si>
+    <t>IMCD NV 2.125 31/03/2027</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 005.14</t>
+  </si>
+  <si>
+    <t>XS2350756446</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 09/06/2032</t>
+  </si>
+  <si>
+    <t>XS2258452478</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 18/02/2029</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>3 271.92</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
+    <t>XS2931945211</t>
+  </si>
+  <si>
+    <t>JYSKE BANK A/S 05/05/2029</t>
+  </si>
+  <si>
+    <t>BE0002914951</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 25/04/2033</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>5 382.88</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>XS2193978363</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
+  </si>
+  <si>
+    <t>FR001400HOZ2</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 4 03/05/2028</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>3 857.53</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>3 697.15</t>
+  </si>
+  <si>
+    <t>FR0013425147</t>
+  </si>
+  <si>
+    <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
+  </si>
+  <si>
+    <t>2 431.51</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>XS2548080832</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 25/10/2028</t>
+  </si>
+  <si>
+    <t>8 742.52</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
+    <t>1 018.84</t>
+  </si>
+  <si>
+    <t>XS2680745119</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
+  </si>
+  <si>
+    <t>6 004.73</t>
+  </si>
+  <si>
+    <t>XS2382950330</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 14/09/2032</t>
+  </si>
+  <si>
+    <t>FR001400H0F5</t>
+  </si>
+  <si>
+    <t>NEXANS SA 5.5 05/04/2028</t>
+  </si>
+  <si>
+    <t>1 778.08</t>
+  </si>
+  <si>
+    <t>XS1550988643</t>
+  </si>
+  <si>
+    <t>NN GROUP NV 13/01/2048</t>
+  </si>
+  <si>
+    <t>1 786.64</t>
+  </si>
+  <si>
+    <t>XS2343459074</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 18/08/2031</t>
+  </si>
+  <si>
+    <t>XS2482618464</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 2.5 23/05/2029</t>
+  </si>
+  <si>
+    <t>XS3100081093</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+  </si>
+  <si>
+    <t>DK0030512421</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
+  </si>
+  <si>
+    <t>6 842.47</t>
+  </si>
+  <si>
+    <t>XS2354246816</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
+  </si>
+  <si>
     <t>1 084.93</t>
   </si>
   <si>
-    <t>XS3081821699</t>
-[...418 lines deleted...]
-  <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>5 227.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 764.73</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 575.68</t>
+    <t>2 804.11</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>3 282.53</t>
+    <t>3 729.45</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 943.08</t>
+    <t>2 180.84</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>6 624.66</t>
+    <t>7 240.41</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>5 506.85</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 923.29</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>5 154.45</t>
+    <t>6 018.49</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 532.53</t>
+    <t>2 820.55</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 387.67</t>
+    <t>2 665.75</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>1 066.10</t>
+    <t>1 175.34</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>1 380.14</t>
+    <t>1 995.89</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>2 414.38</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>7 623.29</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 195.68</t>
+    <t>1 510.91</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>5 079.45</t>
+    <t>5 556.16</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>4 529.90</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>4 219.52</t>
+    <t>4 586.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1466,169 +1463,169 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.53</v>
+        <v>102.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1025.37</v>
+        <v>1029.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1025.37</v>
+        <v>1029.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>212036.0</v>
+        <v>213879.0</v>
       </c>
       <c r="D3">
-        <v>103.07</v>
+        <v>103.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21856203.8</v>
+        <v>22139540.46</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21856203.8</v>
+        <v>22139540.46</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P134"/>
+  <dimension ref="A1:P136"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O134" sqref="O134"/>
+      <selection activeCell="O136" sqref="O136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1647,6689 +1644,6789 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>566.0</v>
+        <v>434.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.9</v>
+        <v>1076.04</v>
       </c>
       <c r="E2" s="1">
-        <v>1073.1230212014</v>
+        <v>1074.9188018433</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>607387.63</v>
+        <v>466514.76</v>
       </c>
       <c r="I2" s="1">
-        <v>439.77</v>
+        <v>486.6</v>
       </c>
       <c r="J2" s="1">
-        <v>0.072403516021556</v>
+        <v>0.10430538146317</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>607827.4</v>
+        <v>467001.36</v>
       </c>
       <c r="N2" s="1">
-        <v>607827.4</v>
+        <v>467001.36</v>
       </c>
       <c r="O2" s="1">
-        <v>2.78</v>
+        <v>2.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>39.0</v>
+        <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.75</v>
+        <v>105.82</v>
       </c>
       <c r="E3" s="1">
-        <v>105.858205128</v>
+        <v>105.645</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-4220.0</v>
+        <v>1750.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-4220.0</v>
+        <v>1750.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-4220.0</v>
+        <v>1750.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.328</v>
+        <v>100.427</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>278.0</v>
+        <v>377.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.27786106946527</v>
+        <v>0.3768115942029</v>
       </c>
       <c r="K4">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>941.78</v>
+        <v>1.19</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
       </c>
       <c r="M4" s="1">
-        <v>100328.0</v>
+        <v>100427.0</v>
       </c>
       <c r="N4" s="1">
-        <v>101269.78</v>
+        <v>101617.07</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.136</v>
+        <v>102.237</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3935.0</v>
+        <v>-3733.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.8899460632928</v>
+        <v>-1.7929272310729</v>
       </c>
       <c r="K5">
-        <v>1.01</v>
+        <v>1.42</v>
       </c>
       <c r="L5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M5" s="1">
-        <v>204272.0</v>
+        <v>204474.0</v>
       </c>
       <c r="N5" s="1">
-        <v>206293.92</v>
+        <v>207310.3</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.664</v>
+        <v>98.799</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-2040.0</v>
+        <v>-1770.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.0232334175996</v>
+        <v>-0.88780546527025</v>
       </c>
       <c r="K6">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>0.19</v>
+      </c>
+      <c r="L6">
+        <v>383.56</v>
       </c>
       <c r="M6" s="1">
-        <v>197328.0</v>
+        <v>197598.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202314.3</v>
+        <v>197981.56</v>
       </c>
       <c r="O6" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.422</v>
+        <v>99.525</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-528.0</v>
+        <v>-322.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.26483157113336</v>
+        <v>-0.16150713239572</v>
       </c>
       <c r="K7">
-        <v>1.1</v>
+        <v>1.32</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>198844.0</v>
+        <v>199050.0</v>
       </c>
       <c r="N7" s="1">
-        <v>201044.0</v>
+        <v>201686.99</v>
       </c>
       <c r="O7" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.209</v>
+        <v>99.462</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>792.0</v>
+        <v>1551.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.26681489716509</v>
+        <v>0.5225125069483</v>
       </c>
       <c r="K8">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>573.29</v>
+        <v>0.37</v>
+      </c>
+      <c r="L8" t="s">
+        <v>43</v>
       </c>
       <c r="M8" s="1">
-        <v>297627.0</v>
+        <v>298386.0</v>
       </c>
       <c r="N8" s="1">
-        <v>298200.29</v>
+        <v>299495.59</v>
       </c>
       <c r="O8" s="1">
-        <v>1.36</v>
+        <v>1.35</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.769</v>
+        <v>98.974</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4404.8</v>
+        <v>4732.8</v>
       </c>
       <c r="J9" s="1">
-        <v>2.8672304615897</v>
+        <v>3.0807365439093</v>
       </c>
       <c r="K9">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="L9">
-        <v>370.41</v>
+        <v>433.97</v>
       </c>
       <c r="M9" s="1">
-        <v>158030.4</v>
+        <v>158358.4</v>
       </c>
       <c r="N9" s="1">
-        <v>158400.81</v>
+        <v>158792.37</v>
       </c>
       <c r="O9" s="1">
         <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.283</v>
+        <v>98.437</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1657.0</v>
+        <v>-1503.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.6579947968781</v>
+        <v>-1.5039023414048</v>
       </c>
       <c r="K10">
-        <v>1.3</v>
+        <v>1.51</v>
       </c>
       <c r="L10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M10" s="1">
-        <v>98283.0</v>
+        <v>98437.0</v>
       </c>
       <c r="N10" s="1">
-        <v>99584.71</v>
+        <v>99947.27</v>
       </c>
       <c r="O10" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.084</v>
+        <v>93.98</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-2256.7</v>
+        <v>-464.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.1976667602496</v>
+        <v>-0.24662371759117</v>
       </c>
       <c r="K11">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="L11">
-        <v>186.99</v>
+        <v>445.21</v>
       </c>
       <c r="M11" s="1">
-        <v>186168.0</v>
+        <v>187960.0</v>
       </c>
       <c r="N11" s="1">
-        <v>186354.99</v>
+        <v>188405.21</v>
       </c>
       <c r="O11" s="1">
         <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.438</v>
+        <v>101.036</v>
       </c>
       <c r="E12" s="1">
-        <v>99.636</v>
+        <v>102.438</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>99636.0</v>
+        <v>204876.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1198.0</v>
+        <v>-2804.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.2023766510097</v>
+        <v>-1.3686327339464</v>
       </c>
       <c r="K12">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.2</v>
+      </c>
+      <c r="L12">
+        <v>406.85</v>
       </c>
       <c r="M12" s="1">
-        <v>98438.0</v>
+        <v>202072.0</v>
       </c>
       <c r="N12" s="1">
-        <v>100931.15</v>
+        <v>202478.85</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.112</v>
+        <v>100.398</v>
       </c>
       <c r="E13" s="1">
-        <v>102.438</v>
+        <v>99.983</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>204876.0</v>
+        <v>99983.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2652.0</v>
+        <v>415.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.2944415158437</v>
+        <v>0.41507056199554</v>
       </c>
       <c r="K13">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.2</v>
+      </c>
+      <c r="L13">
+        <v>203.42</v>
       </c>
       <c r="M13" s="1">
-        <v>202224.0</v>
+        <v>100398.0</v>
       </c>
       <c r="N13" s="1">
-        <v>210225.37</v>
+        <v>100601.42</v>
       </c>
       <c r="O13" s="1">
-        <v>0.96</v>
+        <v>0.45</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.391</v>
+        <v>99.648</v>
       </c>
       <c r="E14" s="1">
         <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>7684.0</v>
+        <v>8198.0</v>
       </c>
       <c r="J14" s="1">
-        <v>4.0209735319051</v>
+        <v>4.2899454730034</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>198782.0</v>
+        <v>199296.0</v>
       </c>
       <c r="N14" s="1">
-        <v>198782.0</v>
+        <v>199296.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.676</v>
+        <v>98.902</v>
       </c>
       <c r="E15" s="1">
         <v>100.196</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>300588.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-4560.0</v>
+        <v>-3882.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.5170266278095</v>
+        <v>-1.2914687213062</v>
       </c>
       <c r="K15">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.05</v>
+      </c>
+      <c r="L15">
+        <v>160.27</v>
       </c>
       <c r="M15" s="1">
-        <v>296028.0</v>
+        <v>296706.0</v>
       </c>
       <c r="N15" s="1">
-        <v>305163.62</v>
+        <v>296866.27</v>
       </c>
       <c r="O15" s="1">
-        <v>1.4</v>
+        <v>1.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.321</v>
+        <v>98.676</v>
       </c>
       <c r="E16" s="1">
         <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1202.0</v>
+        <v>-847.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.2077610200657</v>
+        <v>-0.85105955407293</v>
       </c>
       <c r="K16">
-        <v>0.14</v>
+        <v>0.38</v>
       </c>
       <c r="L16">
-        <v>139.73</v>
+        <v>378.08</v>
       </c>
       <c r="M16" s="1">
-        <v>98321.0</v>
+        <v>98676.0</v>
       </c>
       <c r="N16" s="1">
-        <v>98460.73</v>
+        <v>99054.08</v>
       </c>
       <c r="O16" s="1">
         <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>100000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.906</v>
+        <v>100.304</v>
       </c>
       <c r="E17" s="1">
         <v>99.762</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>99762.0</v>
       </c>
       <c r="I17" s="1">
-        <v>144.0</v>
+        <v>542.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.14434353761953</v>
+        <v>0.54329303742908</v>
       </c>
       <c r="K17">
-        <v>0.18</v>
+        <v>0.44</v>
       </c>
       <c r="L17">
-        <v>175.68</v>
+        <v>443.84</v>
       </c>
       <c r="M17" s="1">
-        <v>99906.0</v>
+        <v>100304.0</v>
       </c>
       <c r="N17" s="1">
-        <v>100081.68</v>
+        <v>100747.84</v>
       </c>
       <c r="O17" s="1">
         <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1">
         <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.283</v>
+        <v>101.632</v>
       </c>
       <c r="E18" s="1">
         <v>102.98633333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>308959.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-5110.0</v>
+        <v>-4063.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.6539411378209</v>
+        <v>-1.3150612217155</v>
       </c>
       <c r="K18">
-        <v>3.11</v>
+        <v>3.42</v>
       </c>
       <c r="L18" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M18" s="1">
-        <v>303849.0</v>
+        <v>304896.0</v>
       </c>
       <c r="N18" s="1">
-        <v>313180.85</v>
+        <v>315151.48</v>
       </c>
       <c r="O18" s="1">
-        <v>1.43</v>
+        <v>1.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C19" s="1">
         <v>200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.407</v>
+        <v>96.577</v>
       </c>
       <c r="E19" s="1">
         <v>93.94</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>187880.0</v>
       </c>
       <c r="I19" s="1">
-        <v>4934.0</v>
+        <v>5274.0</v>
       </c>
       <c r="J19" s="1">
-        <v>2.6261443474558</v>
+        <v>2.807110921865</v>
       </c>
       <c r="K19">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="L19">
-        <v>532.19</v>
+        <v>671.23</v>
       </c>
       <c r="M19" s="1">
-        <v>192814.0</v>
+        <v>193154.0</v>
       </c>
       <c r="N19" s="1">
-        <v>193346.19</v>
+        <v>193825.23</v>
       </c>
       <c r="O19" s="1">
         <v>0.88</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.932</v>
+        <v>100.054</v>
       </c>
       <c r="E20" s="1">
         <v>100.163</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>300489.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-693.0</v>
+        <v>-327.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.23062408274513</v>
+        <v>-0.10882261913082</v>
       </c>
       <c r="K20">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>881.51</v>
+        <v>0.55</v>
+      </c>
+      <c r="L20" t="s">
+        <v>70</v>
       </c>
       <c r="M20" s="1">
-        <v>299796.0</v>
+        <v>300162.0</v>
       </c>
       <c r="N20" s="1">
-        <v>300677.51</v>
+        <v>301818.16</v>
       </c>
       <c r="O20" s="1">
-        <v>1.38</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>94.305</v>
+        <v>94.656</v>
       </c>
       <c r="E21" s="1">
         <v>92.4925</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>369970.0</v>
       </c>
       <c r="I21" s="1">
-        <v>7250.0</v>
+        <v>8654.0</v>
       </c>
       <c r="J21" s="1">
-        <v>1.9596183474336</v>
+        <v>2.3391085763711</v>
       </c>
       <c r="K21">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="L21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M21" s="1">
-        <v>377220.0</v>
+        <v>378624.0</v>
       </c>
       <c r="N21" s="1">
-        <v>378936.16</v>
+        <v>380524.49</v>
       </c>
       <c r="O21" s="1">
-        <v>1.73</v>
+        <v>1.72</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.832</v>
+        <v>96.132</v>
       </c>
       <c r="E22" s="1">
         <v>95.21533333</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>285646.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1850.0</v>
+        <v>2750.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.64765478949469</v>
+        <v>0.96273009249211</v>
       </c>
       <c r="K22">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>733.56</v>
+        <v>0.38</v>
+      </c>
+      <c r="L22" t="s">
+        <v>76</v>
       </c>
       <c r="M22" s="1">
-        <v>287496.0</v>
+        <v>288396.0</v>
       </c>
       <c r="N22" s="1">
-        <v>288229.56</v>
+        <v>289546.68</v>
       </c>
       <c r="O22" s="1">
-        <v>1.32</v>
+        <v>1.31</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.3</v>
+        <v>100.417</v>
       </c>
       <c r="E23" s="1">
         <v>100.817</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>100817.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-517.0</v>
+        <v>-400.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.51281033952607</v>
+        <v>-0.39675848319232</v>
       </c>
       <c r="K23">
-        <v>3.43</v>
+        <v>3.74</v>
       </c>
       <c r="L23" t="s">
         <v>79</v>
       </c>
       <c r="M23" s="1">
-        <v>100300.0</v>
+        <v>100417.0</v>
       </c>
       <c r="N23" s="1">
-        <v>103729.11</v>
+        <v>104153.99</v>
       </c>
       <c r="O23" s="1">
         <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.538</v>
+        <v>102.679</v>
       </c>
       <c r="E24" s="1">
         <v>104.665</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>104665.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-2127.0</v>
+        <v>-1986.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.0321979649357</v>
+        <v>-1.897482443988</v>
       </c>
       <c r="K24">
-        <v>0.23</v>
+        <v>0.65</v>
       </c>
       <c r="L24">
-        <v>230.14</v>
+        <v>647.26</v>
       </c>
       <c r="M24" s="1">
-        <v>102538.0</v>
+        <v>102679.0</v>
       </c>
       <c r="N24" s="1">
-        <v>102768.14</v>
+        <v>103326.26</v>
       </c>
       <c r="O24" s="1">
         <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>239000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.058</v>
+        <v>99.215</v>
       </c>
       <c r="E25" s="1">
         <v>99.778</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>238469.42</v>
       </c>
       <c r="I25" s="1">
-        <v>-1720.8</v>
+        <v>-1345.57</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.72160195634308</v>
+        <v>-0.56425264086272</v>
       </c>
       <c r="K25">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.1</v>
+      </c>
+      <c r="L25">
+        <v>240.64</v>
       </c>
       <c r="M25" s="1">
-        <v>236748.62</v>
+        <v>237123.85</v>
       </c>
       <c r="N25" s="1">
-        <v>242764.54</v>
+        <v>237364.49</v>
       </c>
       <c r="O25" s="1">
-        <v>1.11</v>
+        <v>1.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>92.545</v>
+        <v>92.98</v>
       </c>
       <c r="E26" s="1">
         <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>8193.0</v>
+        <v>9498.0</v>
       </c>
       <c r="J26" s="1">
-        <v>3.0407286169194</v>
+        <v>3.5250629077872</v>
       </c>
       <c r="K26">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="L26">
-        <v>435.62</v>
+        <v>554.79</v>
       </c>
       <c r="M26" s="1">
-        <v>277635.0</v>
+        <v>278940.0</v>
       </c>
       <c r="N26" s="1">
-        <v>278070.62</v>
+        <v>279494.79</v>
       </c>
       <c r="O26" s="1">
-        <v>1.27</v>
+        <v>1.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C27" s="1">
         <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.084</v>
+        <v>99.261</v>
       </c>
       <c r="E27" s="1">
         <v>97.966</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>97966.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1118.0</v>
+        <v>1295.0</v>
       </c>
       <c r="J27" s="1">
-        <v>1.1412122573138</v>
+        <v>1.32188718535</v>
       </c>
       <c r="K27">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="L27">
-        <v>239.73</v>
+        <v>438.36</v>
       </c>
       <c r="M27" s="1">
-        <v>99084.0</v>
+        <v>99261.0</v>
       </c>
       <c r="N27" s="1">
-        <v>99323.73</v>
+        <v>99699.36</v>
       </c>
       <c r="O27" s="1">
         <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" t="s">
         <v>89</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.707</v>
+        <v>100.726</v>
       </c>
       <c r="E28" s="1">
         <v>102.115</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>204230.0</v>
+        <v>102115.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-2816.0</v>
+        <v>-1389.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.3788375850757</v>
+        <v>-1.3602311119816</v>
       </c>
       <c r="K28">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.9</v>
+      </c>
+      <c r="L28">
+        <v>901.37</v>
       </c>
       <c r="M28" s="1">
-        <v>201414.0</v>
+        <v>100726.0</v>
       </c>
       <c r="N28" s="1">
-        <v>202660.58</v>
+        <v>101627.37</v>
       </c>
       <c r="O28" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>300000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.367</v>
+        <v>100.278</v>
       </c>
       <c r="E29" s="1">
-        <v>103.013</v>
+        <v>99.846</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>309039.0</v>
+        <v>103839.84</v>
       </c>
       <c r="I29" s="1">
-        <v>-4938.0</v>
+        <v>449.28</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.5978565812082</v>
+        <v>0.43266630611141</v>
       </c>
       <c r="K29">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>0.22</v>
+      </c>
+      <c r="L29">
+        <v>229.37</v>
       </c>
       <c r="M29" s="1">
-        <v>304101.0</v>
+        <v>104289.12</v>
       </c>
       <c r="N29" s="1">
-        <v>307731.82</v>
+        <v>104518.49</v>
       </c>
       <c r="O29" s="1">
-        <v>1.41</v>
+        <v>0.47</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.989</v>
+        <v>101.474</v>
       </c>
       <c r="E30" s="1">
-        <v>99.824</v>
+        <v>103.013</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99824.0</v>
+        <v>309039.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-835.0</v>
+        <v>-4617.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.83647219105626</v>
+        <v>-1.493986195917</v>
       </c>
       <c r="K30">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="L30" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M30" s="1">
-        <v>98989.0</v>
+        <v>304422.0</v>
       </c>
       <c r="N30" s="1">
-        <v>101264.34</v>
+        <v>308976.45</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>1.4</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
         <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.641</v>
+        <v>99.268</v>
       </c>
       <c r="E31" s="1">
-        <v>99.668</v>
+        <v>99.824</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>99668.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1027.0</v>
+        <v>-556.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.0304209977124</v>
+        <v>-0.55698028530213</v>
       </c>
       <c r="K31">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>783.56</v>
+        <v>2.49</v>
+      </c>
+      <c r="L31" t="s">
+        <v>97</v>
       </c>
       <c r="M31" s="1">
-        <v>98641.0</v>
+        <v>99268.0</v>
       </c>
       <c r="N31" s="1">
-        <v>99424.56</v>
+        <v>101761.84</v>
       </c>
       <c r="O31" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>98.732</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.668</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>99668.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-936.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.93911787133282</v>
+      </c>
+      <c r="K32">
+        <v>1.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>100</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>295104.0</v>
+        <v>98732.0</v>
       </c>
       <c r="N32" s="1">
-        <v>295638.25</v>
+        <v>99734.05</v>
       </c>
       <c r="O32" s="1">
-        <v>1.35</v>
+        <v>0.45</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>101</v>
+      </c>
+      <c r="B33" t="s">
         <v>102</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>251000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.525</v>
+        <v>98.656</v>
       </c>
       <c r="E33" s="1">
-        <v>99.874</v>
+        <v>96.182</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>250683.74</v>
+        <v>288546.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-3385.99</v>
+        <v>7422.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.3507018843743</v>
+        <v>2.572206857832</v>
       </c>
       <c r="K33">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>0.23</v>
+      </c>
+      <c r="L33">
+        <v>683.22</v>
       </c>
       <c r="M33" s="1">
-        <v>247297.75</v>
+        <v>295968.0</v>
       </c>
       <c r="N33" s="1">
-        <v>249263.92</v>
+        <v>296651.22</v>
       </c>
       <c r="O33" s="1">
-        <v>1.14</v>
+        <v>1.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.767</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-2778.57</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.1083965796904</v>
+      </c>
+      <c r="K34">
+        <v>1.02</v>
+      </c>
+      <c r="L34" t="s">
         <v>105</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>196818.0</v>
+        <v>247905.17</v>
       </c>
       <c r="N34" s="1">
-        <v>199859.1</v>
+        <v>250457.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.91</v>
+        <v>1.13</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.629</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-2354.0</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.1792878183676</v>
+      </c>
+      <c r="K35">
+        <v>1.72</v>
+      </c>
+      <c r="L35" t="s">
         <v>108</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>258594.75</v>
+        <v>197258.0</v>
       </c>
       <c r="N35" s="1">
-        <v>261615.76</v>
+        <v>200696.36</v>
       </c>
       <c r="O35" s="1">
-        <v>1.2</v>
+        <v>0.91</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.661</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3521.57</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-1.339</v>
+      </c>
+      <c r="K36">
+        <v>1.35</v>
+      </c>
+      <c r="L36" t="s">
         <v>111</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>96644.0</v>
+        <v>259478.43</v>
       </c>
       <c r="N36" s="1">
-        <v>98004.27</v>
+        <v>263030.4</v>
       </c>
       <c r="O36" s="1">
-        <v>0.45</v>
+        <v>1.19</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
         <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.423</v>
+        <v>96.839</v>
       </c>
       <c r="E37" s="1">
-        <v>99.96</v>
+        <v>95.035</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>99960.0</v>
+        <v>95035.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-537.0</v>
+        <v>1804.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.53721488595438</v>
+        <v>1.8982480138896</v>
       </c>
       <c r="K37">
-        <v>2.74</v>
+        <v>1.48</v>
       </c>
       <c r="L37" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="M37" s="1">
-        <v>99423.0</v>
+        <v>96839.0</v>
       </c>
       <c r="N37" s="1">
-        <v>102164.1</v>
+        <v>98318.45</v>
       </c>
       <c r="O37" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B38" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.701</v>
+        <v>99.536</v>
       </c>
       <c r="E38" s="1">
-        <v>99.67</v>
+        <v>99.96</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>135551.2</v>
+        <v>99960.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1402.16</v>
+        <v>-424.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.0344135647637</v>
+        <v>-0.42416966786715</v>
       </c>
       <c r="K38">
-        <v>0.34</v>
+        <v>0.09</v>
       </c>
       <c r="L38">
-        <v>459.23</v>
+        <v>94.52</v>
       </c>
       <c r="M38" s="1">
-        <v>136953.36</v>
+        <v>99536.0</v>
       </c>
       <c r="N38" s="1">
-        <v>137412.59</v>
+        <v>99630.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>200000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.312</v>
+        <v>100.94</v>
       </c>
       <c r="E39" s="1">
-        <v>94.498</v>
+        <v>99.67</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>188996.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I39" s="1">
-        <v>5628.0</v>
+        <v>1727.2</v>
       </c>
       <c r="J39" s="1">
-        <v>2.9778408008635</v>
+        <v>1.2742048760911</v>
       </c>
       <c r="K39">
-        <v>0.24</v>
+        <v>0.63</v>
       </c>
       <c r="L39">
-        <v>479.45</v>
+        <v>850.93</v>
       </c>
       <c r="M39" s="1">
-        <v>194624.0</v>
+        <v>137278.4</v>
       </c>
       <c r="N39" s="1">
-        <v>195103.45</v>
+        <v>138129.33</v>
       </c>
       <c r="O39" s="1">
-        <v>0.89</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C40" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.081</v>
+        <v>97.55</v>
       </c>
       <c r="E40" s="1">
-        <v>98.129</v>
+        <v>94.498</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>98129.0</v>
+        <v>188996.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-48.0</v>
+        <v>6104.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.048915203456674</v>
+        <v>3.2296979830261</v>
       </c>
       <c r="K40">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.01</v>
+      </c>
+      <c r="L40">
+        <v>19.18</v>
       </c>
       <c r="M40" s="1">
-        <v>98081.0</v>
+        <v>195100.0</v>
       </c>
       <c r="N40" s="1">
-        <v>99996.41</v>
+        <v>195119.18</v>
       </c>
       <c r="O40" s="1">
-        <v>0.46</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C41" s="1">
         <v>100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.684</v>
+        <v>98.776</v>
       </c>
       <c r="E41" s="1">
         <v>99.71</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>99710.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-1026.0</v>
+        <v>-934.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.0289840537559</v>
+        <v>-0.93671647778558</v>
       </c>
       <c r="K41">
-        <v>0.79</v>
+        <v>1.0</v>
       </c>
       <c r="L41">
-        <v>791.1</v>
+        <v>999.66</v>
       </c>
       <c r="M41" s="1">
-        <v>98684.0</v>
+        <v>98776.0</v>
       </c>
       <c r="N41" s="1">
-        <v>99475.1</v>
+        <v>99775.66</v>
       </c>
       <c r="O41" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C42" s="1">
         <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.203</v>
+        <v>98.459</v>
       </c>
       <c r="E42" s="1">
         <v>99.772</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>299316.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-4707.0</v>
+        <v>-3939.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.5725854949284</v>
+        <v>-1.3160004810969</v>
       </c>
       <c r="K42">
-        <v>1.31</v>
+        <v>1.56</v>
       </c>
       <c r="L42" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="M42" s="1">
-        <v>294609.0</v>
+        <v>295377.0</v>
       </c>
       <c r="N42" s="1">
-        <v>298538.79</v>
+        <v>300051.66</v>
       </c>
       <c r="O42" s="1">
-        <v>1.37</v>
+        <v>1.36</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.935</v>
+        <v>104.07</v>
       </c>
       <c r="E43" s="1">
         <v>106.562</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>213124.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-5254.0</v>
+        <v>-4984.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.4652315084176</v>
+        <v>-2.3385446969839</v>
       </c>
       <c r="K43">
-        <v>3.77</v>
+        <v>4.2</v>
       </c>
       <c r="L43" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="M43" s="1">
-        <v>207870.0</v>
+        <v>208140.0</v>
       </c>
       <c r="N43" s="1">
-        <v>215404.25</v>
+        <v>216548.22</v>
       </c>
       <c r="O43" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C44" s="1">
         <v>200000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>95.887</v>
+        <v>96.183</v>
       </c>
       <c r="E44" s="1">
         <v>94.283</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>188566.0</v>
       </c>
       <c r="I44" s="1">
-        <v>3208.0</v>
+        <v>3800.0</v>
       </c>
       <c r="J44" s="1">
-        <v>1.7012610969104</v>
+        <v>2.0152095287592</v>
       </c>
       <c r="K44">
-        <v>1.12</v>
+        <v>1.22</v>
       </c>
       <c r="L44" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="M44" s="1">
-        <v>191774.0</v>
+        <v>192366.0</v>
       </c>
       <c r="N44" s="1">
-        <v>194020.58</v>
+        <v>194811.21</v>
       </c>
       <c r="O44" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B45" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.635</v>
+        <v>106.565</v>
       </c>
       <c r="E45" s="1">
         <v>109.94</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>109940.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-3305.0</v>
+        <v>-3375.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-3.0061851919229</v>
+        <v>-3.0698562852465</v>
       </c>
       <c r="K45">
-        <v>1.08</v>
+        <v>1.56</v>
       </c>
       <c r="L45" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>106635.0</v>
+        <v>106565.0</v>
       </c>
       <c r="N45" s="1">
-        <v>107719.93</v>
+        <v>108126.64</v>
       </c>
       <c r="O45" s="1">
         <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.825</v>
+        <v>99.153</v>
       </c>
       <c r="E46" s="1">
         <v>99.601</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>99601.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-776.0</v>
+        <v>-448.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.77910864348752</v>
+        <v>-0.4497946807763</v>
       </c>
       <c r="K46">
-        <v>1.31</v>
+        <v>1.55</v>
       </c>
       <c r="L46" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="M46" s="1">
-        <v>98825.0</v>
+        <v>99153.0</v>
       </c>
       <c r="N46" s="1">
-        <v>100131.85</v>
+        <v>100698.21</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C47" s="1">
         <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.864</v>
+        <v>100.045</v>
       </c>
       <c r="E47" s="1">
         <v>99.934</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>99934.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-70.0</v>
+        <v>111.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.070046230512138</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K47">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="L47">
-        <v>53.42</v>
+        <v>311.64</v>
       </c>
       <c r="M47" s="1">
-        <v>99864.0</v>
+        <v>100045.0</v>
       </c>
       <c r="N47" s="1">
-        <v>99917.42</v>
+        <v>100356.64</v>
       </c>
       <c r="O47" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
         <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.187</v>
+        <v>100.313</v>
       </c>
       <c r="E48" s="1">
         <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>100000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>187.0</v>
+        <v>313.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.187</v>
+        <v>0.313</v>
       </c>
       <c r="K48">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="L48">
-        <v>314.76</v>
+        <v>583.22</v>
       </c>
       <c r="M48" s="1">
-        <v>100187.0</v>
+        <v>100313.0</v>
       </c>
       <c r="N48" s="1">
-        <v>100501.76</v>
+        <v>100896.22</v>
       </c>
       <c r="O48" s="1">
         <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.649</v>
+        <v>98.902</v>
       </c>
       <c r="E49" s="1">
         <v>97.95</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>293850.0</v>
       </c>
       <c r="I49" s="1">
-        <v>2097.0</v>
+        <v>2856.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.71362940275651</v>
+        <v>0.97192445125064</v>
       </c>
       <c r="K49">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M49" s="1">
-        <v>295947.0</v>
+        <v>296706.0</v>
       </c>
       <c r="N49" s="1">
-        <v>297097.68</v>
+        <v>298095.04</v>
       </c>
       <c r="O49" s="1">
-        <v>1.36</v>
+        <v>1.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C50" s="1">
         <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>91.398</v>
+        <v>91.732</v>
       </c>
       <c r="E50" s="1">
         <v>91.77</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>183540.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-744.0</v>
+        <v>-76.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.40536122915986</v>
+        <v>-0.041407867494824</v>
       </c>
       <c r="K50">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="L50">
-        <v>474.66</v>
+        <v>534.25</v>
       </c>
       <c r="M50" s="1">
-        <v>182796.0</v>
+        <v>183464.0</v>
       </c>
       <c r="N50" s="1">
-        <v>183270.66</v>
+        <v>183998.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C51" s="1">
         <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.111</v>
+        <v>99.259</v>
       </c>
       <c r="E51" s="1">
         <v>99.92033333</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>299761.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-2428.0</v>
+        <v>-1984.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.80997861629765</v>
+        <v>-0.66186061562378</v>
       </c>
       <c r="K51">
-        <v>2.65</v>
+        <v>2.89</v>
       </c>
       <c r="L51" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M51" s="1">
-        <v>297333.0</v>
+        <v>297777.0</v>
       </c>
       <c r="N51" s="1">
-        <v>305297.38</v>
+        <v>306456.45</v>
       </c>
       <c r="O51" s="1">
-        <v>1.4</v>
+        <v>1.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C52" s="1">
         <v>100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.181</v>
+        <v>99.286</v>
       </c>
       <c r="E52" s="1">
         <v>98.32</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>98320.0</v>
       </c>
       <c r="I52" s="1">
-        <v>861.0</v>
+        <v>966.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.87571196094386</v>
+        <v>0.98250610252238</v>
       </c>
       <c r="K52">
-        <v>0.2</v>
+        <v>0.35</v>
       </c>
       <c r="L52">
-        <v>200.34</v>
+        <v>349.32</v>
       </c>
       <c r="M52" s="1">
-        <v>99181.0</v>
+        <v>99286.0</v>
       </c>
       <c r="N52" s="1">
-        <v>99381.34</v>
+        <v>99635.32</v>
       </c>
       <c r="O52" s="1">
         <v>0.45</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B53" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C53" s="1">
         <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.685</v>
+        <v>99.004</v>
       </c>
       <c r="E53" s="1">
         <v>99.517</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>99517.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-832.0</v>
+        <v>-513.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.83603806384839</v>
+        <v>-0.51548981581036</v>
       </c>
       <c r="K53">
-        <v>2.96</v>
+        <v>3.23</v>
       </c>
       <c r="L53" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M53" s="1">
-        <v>98685.0</v>
+        <v>99004.0</v>
       </c>
       <c r="N53" s="1">
-        <v>101643.9</v>
+        <v>102231.05</v>
       </c>
       <c r="O53" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C54" s="1">
         <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.24</v>
+        <v>99.33</v>
       </c>
       <c r="E54" s="1">
         <v>99.574</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>199148.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-668.0</v>
+        <v>-488.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.33542892723</v>
+        <v>-0.24504388695844</v>
       </c>
       <c r="K54">
-        <v>0.5</v>
+        <v>0.71</v>
       </c>
       <c r="L54" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="M54" s="1">
-        <v>198480.0</v>
+        <v>198660.0</v>
       </c>
       <c r="N54" s="1">
-        <v>199486.85</v>
+        <v>200083.97</v>
       </c>
       <c r="O54" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B55" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C55" s="1">
         <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.802</v>
+        <v>100.918</v>
       </c>
       <c r="E55" s="1">
         <v>101.799</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>203598.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-1994.0</v>
+        <v>-1762.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.97938093694437</v>
+        <v>-0.86543089814242</v>
       </c>
       <c r="K55">
-        <v>2.11</v>
+        <v>2.39</v>
       </c>
       <c r="L55" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="M55" s="1">
-        <v>201604.0</v>
+        <v>201836.0</v>
       </c>
       <c r="N55" s="1">
-        <v>205823.18</v>
+        <v>206611.34</v>
       </c>
       <c r="O55" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>96.548</v>
+        <v>96.881</v>
       </c>
       <c r="E56" s="1">
         <v>93.412</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>93412.0</v>
       </c>
       <c r="I56" s="1">
-        <v>3136.0</v>
+        <v>3469.0</v>
       </c>
       <c r="J56" s="1">
-        <v>3.3571703849612</v>
+        <v>3.7136556331092</v>
       </c>
       <c r="K56">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="L56">
-        <v>409.93</v>
+        <v>479.45</v>
       </c>
       <c r="M56" s="1">
-        <v>96548.0</v>
+        <v>96881.0</v>
       </c>
       <c r="N56" s="1">
-        <v>96957.93</v>
+        <v>97360.45</v>
       </c>
       <c r="O56" s="1">
         <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1">
         <v>100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>90.859</v>
+        <v>91.149</v>
       </c>
       <c r="E57" s="1">
         <v>91.432</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>91432.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-573.0</v>
+        <v>-283.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.62669524892817</v>
+        <v>-0.30951964301339</v>
       </c>
       <c r="K57">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="L57">
-        <v>158.9</v>
+        <v>178.77</v>
       </c>
       <c r="M57" s="1">
-        <v>90859.0</v>
+        <v>91149.0</v>
       </c>
       <c r="N57" s="1">
-        <v>91017.9</v>
+        <v>91327.77</v>
       </c>
       <c r="O57" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B58" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.922</v>
+        <v>101.433</v>
       </c>
       <c r="E58" s="1">
         <v>100.539</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>100539.0</v>
       </c>
       <c r="I58" s="1">
-        <v>383.0</v>
+        <v>894.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.38094669730154</v>
+        <v>0.88920717333572</v>
       </c>
       <c r="K58">
-        <v>2.44</v>
+        <v>2.76</v>
       </c>
       <c r="L58" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="M58" s="1">
-        <v>100922.0</v>
+        <v>101433.0</v>
       </c>
       <c r="N58" s="1">
-        <v>103365.84</v>
+        <v>104194.64</v>
       </c>
       <c r="O58" s="1">
         <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B59" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C59" s="1">
         <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.52</v>
+        <v>99.591</v>
       </c>
       <c r="E59" s="1">
         <v>99.956</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>99956.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-436.0</v>
+        <v>-365.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.43619192444676</v>
+        <v>-0.36516067069511</v>
       </c>
       <c r="K59">
-        <v>2.38</v>
+        <v>2.61</v>
       </c>
       <c r="L59" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>99520.0</v>
+        <v>99591.0</v>
       </c>
       <c r="N59" s="1">
-        <v>101898.77</v>
+        <v>102198.19</v>
       </c>
       <c r="O59" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.041</v>
+        <v>100.105</v>
       </c>
       <c r="E60" s="1">
         <v>100.426</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>100426.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-385.0</v>
+        <v>-321.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.38336685718838</v>
+        <v>-0.31963834066875</v>
       </c>
       <c r="K60">
-        <v>1.68</v>
+        <v>1.92</v>
       </c>
       <c r="L60" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="M60" s="1">
-        <v>100041.0</v>
+        <v>100105.0</v>
       </c>
       <c r="N60" s="1">
-        <v>101717.51</v>
+        <v>102025.82</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C61" s="1">
         <v>114000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.755</v>
+        <v>98.882</v>
       </c>
       <c r="E61" s="1">
         <v>99.818</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>113792.52</v>
       </c>
       <c r="I61" s="1">
-        <v>-1211.82</v>
+        <v>-1067.04</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.0649381875013</v>
+        <v>-0.93770662605943</v>
       </c>
       <c r="K61">
-        <v>1.15</v>
+        <v>1.36</v>
       </c>
       <c r="L61" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="M61" s="1">
-        <v>112580.7</v>
+        <v>112725.48</v>
       </c>
       <c r="N61" s="1">
-        <v>113892.48</v>
+        <v>114275.02</v>
       </c>
       <c r="O61" s="1">
         <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
         <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.734</v>
+        <v>98.047</v>
       </c>
       <c r="E62" s="1">
         <v>97.224</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>97224.0</v>
       </c>
       <c r="I62" s="1">
-        <v>510.0</v>
+        <v>823.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.52456183658356</v>
+        <v>0.84649880687896</v>
       </c>
       <c r="K62">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="L62">
-        <v>513.01</v>
+        <v>652.05</v>
       </c>
       <c r="M62" s="1">
-        <v>97734.0</v>
+        <v>98047.0</v>
       </c>
       <c r="N62" s="1">
-        <v>98247.01</v>
+        <v>98699.05</v>
       </c>
       <c r="O62" s="1">
         <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B63" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C63" s="1">
         <v>135000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.248</v>
+        <v>98.92</v>
       </c>
       <c r="E63" s="1">
         <v>99.998</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>134997.3</v>
       </c>
       <c r="I63" s="1">
-        <v>-2362.5</v>
+        <v>-1455.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.7500350007</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K63">
-        <v>0.7</v>
+        <v>0.15</v>
       </c>
       <c r="L63">
-        <v>941.25</v>
+        <v>207.81</v>
       </c>
       <c r="M63" s="1">
-        <v>132634.8</v>
+        <v>133542.0</v>
       </c>
       <c r="N63" s="1">
-        <v>133576.05</v>
+        <v>133749.81</v>
       </c>
       <c r="O63" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B64" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C64" s="1">
         <v>56000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.701</v>
+        <v>99.81</v>
       </c>
       <c r="E64" s="1">
         <v>99.558</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>55752.48</v>
       </c>
       <c r="I64" s="1">
-        <v>80.08</v>
+        <v>141.12</v>
       </c>
       <c r="J64" s="1">
-        <v>0.1436348661082</v>
+        <v>0.25311878502983</v>
       </c>
       <c r="K64">
-        <v>1.27</v>
+        <v>1.52</v>
       </c>
       <c r="L64">
-        <v>709.59</v>
+        <v>848.63</v>
       </c>
       <c r="M64" s="1">
-        <v>55832.56</v>
+        <v>55893.6</v>
       </c>
       <c r="N64" s="1">
-        <v>56542.15</v>
+        <v>56742.23</v>
       </c>
       <c r="O64" s="1">
         <v>0.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B65" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.809</v>
+        <v>100.9</v>
       </c>
       <c r="E65" s="1">
         <v>102.154</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>102154.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-1345.0</v>
+        <v>-1254.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.3166395833741</v>
+        <v>-1.2275583922313</v>
       </c>
       <c r="K65">
-        <v>1.65</v>
+        <v>1.99</v>
       </c>
       <c r="L65" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="M65" s="1">
-        <v>100809.0</v>
+        <v>100900.0</v>
       </c>
       <c r="N65" s="1">
-        <v>102462.42</v>
+        <v>102891.1</v>
       </c>
       <c r="O65" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B66" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C66" s="1">
         <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.774</v>
+        <v>98.876</v>
       </c>
       <c r="E66" s="1">
         <v>99.791</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>99791.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-1017.0</v>
+        <v>-915.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.0191299816617</v>
+        <v>-0.91691635518233</v>
       </c>
       <c r="K66">
-        <v>1.87</v>
+        <v>2.1</v>
       </c>
       <c r="L66" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="M66" s="1">
-        <v>98774.0</v>
+        <v>98876.0</v>
       </c>
       <c r="N66" s="1">
-        <v>100648.66</v>
+        <v>100979.08</v>
       </c>
       <c r="O66" s="1">
         <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B67" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C67" s="1">
         <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.674</v>
+        <v>99.79</v>
       </c>
       <c r="E67" s="1">
         <v>97.614</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>97614.0</v>
       </c>
       <c r="I67" s="1">
-        <v>2060.0</v>
+        <v>2176.0</v>
       </c>
       <c r="J67" s="1">
-        <v>2.1103530231319</v>
+        <v>2.229188436085</v>
       </c>
       <c r="K67">
-        <v>1.04</v>
+        <v>1.15</v>
       </c>
       <c r="L67" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="M67" s="1">
-        <v>99674.0</v>
+        <v>99790.0</v>
       </c>
       <c r="N67" s="1">
-        <v>100709.96</v>
+        <v>100935.21</v>
       </c>
       <c r="O67" s="1">
         <v>0.46</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B68" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>94.009</v>
+        <v>100.458</v>
       </c>
       <c r="E68" s="1">
-        <v>94.279</v>
+        <v>99.845</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>94279.0</v>
+        <v>131795.4</v>
       </c>
       <c r="I68" s="1">
-        <v>-270.0</v>
+        <v>809.16</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.28638403037792</v>
+        <v>0.61395162501878</v>
       </c>
       <c r="K68">
-        <v>0.4</v>
+        <v>0.07</v>
       </c>
       <c r="L68">
-        <v>395.55</v>
+        <v>88.6</v>
       </c>
       <c r="M68" s="1">
-        <v>94009.0</v>
+        <v>132604.56</v>
       </c>
       <c r="N68" s="1">
-        <v>94404.55</v>
+        <v>132693.16</v>
       </c>
       <c r="O68" s="1">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B69" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>102.177</v>
+        <v>94.132</v>
       </c>
       <c r="E69" s="1">
-        <v>104.37</v>
+        <v>94.279</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>104370.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-2193.0</v>
+        <v>-147.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.1011784995688</v>
+        <v>-0.15592019431687</v>
       </c>
       <c r="K69">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="L69">
-        <v>554.4</v>
+        <v>445.21</v>
       </c>
       <c r="M69" s="1">
-        <v>102177.0</v>
+        <v>94132.0</v>
       </c>
       <c r="N69" s="1">
-        <v>102731.4</v>
+        <v>94577.21</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B70" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C70" s="1">
         <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.989</v>
+        <v>102.571</v>
       </c>
       <c r="E70" s="1">
-        <v>102.199</v>
+        <v>104.37</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>102199.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-1210.0</v>
+        <v>-1799.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.1839646180491</v>
+        <v>-1.7236753856472</v>
       </c>
       <c r="K70">
-        <v>3.84</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.92</v>
+      </c>
+      <c r="L70">
+        <v>919.8</v>
       </c>
       <c r="M70" s="1">
-        <v>100989.0</v>
+        <v>102571.0</v>
       </c>
       <c r="N70" s="1">
-        <v>104831.47</v>
+        <v>103490.8</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B71" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C71" s="1">
         <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>96.703</v>
+        <v>96.962</v>
       </c>
       <c r="E71" s="1">
         <v>97.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>195260.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-1854.0</v>
+        <v>-1336.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.94950322646727</v>
+        <v>-0.68421591723855</v>
       </c>
       <c r="K71">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="L71">
-        <v>587.67</v>
+        <v>845.89</v>
       </c>
       <c r="M71" s="1">
-        <v>193406.0</v>
+        <v>193924.0</v>
       </c>
       <c r="N71" s="1">
-        <v>193993.67</v>
+        <v>194769.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B72" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C72" s="1">
         <v>118000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.885</v>
+        <v>98.102</v>
       </c>
       <c r="E72" s="1">
         <v>99.628</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>117561.04</v>
       </c>
       <c r="I72" s="1">
-        <v>-2056.74</v>
+        <v>-1800.68</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.7495081703939</v>
+        <v>-1.5316979162484</v>
       </c>
       <c r="K72">
-        <v>1.92</v>
+        <v>2.18</v>
       </c>
       <c r="L72" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="M72" s="1">
-        <v>115504.3</v>
+        <v>115760.36</v>
       </c>
       <c r="N72" s="1">
-        <v>117773.78</v>
+        <v>118334.54</v>
       </c>
       <c r="O72" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B73" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.125</v>
+        <v>99.225</v>
       </c>
       <c r="E73" s="1">
         <v>97.633</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>97633.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1492.0</v>
+        <v>1592.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.5281718271486</v>
+        <v>1.6305962123462</v>
       </c>
       <c r="K73">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="L73">
-        <v>203.77</v>
+        <v>372.6</v>
       </c>
       <c r="M73" s="1">
-        <v>99125.0</v>
+        <v>99225.0</v>
       </c>
       <c r="N73" s="1">
-        <v>99328.77</v>
+        <v>99597.6</v>
       </c>
       <c r="O73" s="1">
         <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B74" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C74" s="1">
         <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>95.064</v>
+        <v>95.334</v>
       </c>
       <c r="E74" s="1">
         <v>93.83333333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>281500.0</v>
       </c>
       <c r="I74" s="1">
-        <v>3692.0</v>
+        <v>4502.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.3115452930728</v>
+        <v>1.5992895204263</v>
       </c>
       <c r="K74">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="L74" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="M74" s="1">
-        <v>285192.0</v>
+        <v>286002.0</v>
       </c>
       <c r="N74" s="1">
-        <v>287809.81</v>
+        <v>289007.14</v>
       </c>
       <c r="O74" s="1">
-        <v>1.32</v>
+        <v>1.31</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B75" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.851</v>
+        <v>98.032</v>
       </c>
       <c r="E75" s="1">
         <v>94.862</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>94862.0</v>
       </c>
       <c r="I75" s="1">
-        <v>2989.0</v>
+        <v>3170.0</v>
       </c>
       <c r="J75" s="1">
-        <v>3.1508928759672</v>
+        <v>3.3416963589214</v>
       </c>
       <c r="K75">
-        <v>0.79</v>
+        <v>0.86</v>
       </c>
       <c r="L75">
-        <v>791.1</v>
+        <v>860.62</v>
       </c>
       <c r="M75" s="1">
-        <v>97851.0</v>
+        <v>98032.0</v>
       </c>
       <c r="N75" s="1">
-        <v>98642.1</v>
+        <v>98892.62</v>
       </c>
       <c r="O75" s="1">
         <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B76" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C76" s="1">
         <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>94.818</v>
+        <v>95.155</v>
       </c>
       <c r="E76" s="1">
         <v>91.856</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>275568.0</v>
       </c>
       <c r="I76" s="1">
-        <v>8886.0</v>
+        <v>9897.0</v>
       </c>
       <c r="J76" s="1">
-        <v>3.2246124368577</v>
+        <v>3.5914910294374</v>
       </c>
       <c r="K76">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="L76">
-        <v>156.16</v>
+        <v>215.75</v>
       </c>
       <c r="M76" s="1">
-        <v>284454.0</v>
+        <v>285465.0</v>
       </c>
       <c r="N76" s="1">
-        <v>284610.16</v>
+        <v>285680.75</v>
       </c>
       <c r="O76" s="1">
-        <v>1.3</v>
+        <v>1.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B77" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C77" s="1">
         <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.173</v>
+        <v>101.39</v>
       </c>
       <c r="E77" s="1">
         <v>102.61</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>102610.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-1437.0</v>
+        <v>-1220.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.400448299386</v>
+        <v>-1.1889679368483</v>
       </c>
       <c r="K77">
-        <v>2.93</v>
+        <v>3.27</v>
       </c>
       <c r="L77" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="M77" s="1">
-        <v>101173.0</v>
+        <v>101390.0</v>
       </c>
       <c r="N77" s="1">
-        <v>104107.25</v>
+        <v>104661.92</v>
       </c>
       <c r="O77" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B78" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C78" s="1">
         <v>150000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.566</v>
+        <v>101.518</v>
       </c>
       <c r="E78" s="1">
         <v>104.115</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>156172.5</v>
       </c>
       <c r="I78" s="1">
-        <v>-3823.5</v>
+        <v>-3895.5</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.4482543341497</v>
+        <v>-2.4943572011718</v>
       </c>
       <c r="K78">
-        <v>0.79</v>
+        <v>1.19</v>
       </c>
       <c r="L78" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="M78" s="1">
-        <v>152349.0</v>
+        <v>152277.0</v>
       </c>
       <c r="N78" s="1">
-        <v>153540.78</v>
+        <v>154064.67</v>
       </c>
       <c r="O78" s="1">
         <v>0.7</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B79" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.494</v>
+        <v>99.583</v>
       </c>
       <c r="E79" s="1">
         <v>99.376</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>99376.0</v>
       </c>
       <c r="I79" s="1">
-        <v>118.0</v>
+        <v>207.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.11874094348736</v>
+        <v>0.20829979069393</v>
       </c>
       <c r="K79">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L79">
-        <v>0.0</v>
+        <v>228.42</v>
       </c>
       <c r="M79" s="1">
-        <v>99494.0</v>
+        <v>99583.0</v>
       </c>
       <c r="N79" s="1">
-        <v>99494.0</v>
+        <v>99811.42</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B80" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C80" s="1">
         <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.22</v>
+        <v>102.17</v>
       </c>
       <c r="E80" s="1">
         <v>103.917</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>103917.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1697.0</v>
+        <v>-1747.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.6330340560255</v>
+        <v>-1.6811493788312</v>
       </c>
       <c r="K80">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="L80">
-        <v>133.56</v>
+        <v>520.89</v>
       </c>
       <c r="M80" s="1">
-        <v>102220.0</v>
+        <v>102170.0</v>
       </c>
       <c r="N80" s="1">
-        <v>102353.56</v>
+        <v>102690.89</v>
       </c>
       <c r="O80" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B81" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C81" s="1">
         <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.525</v>
+        <v>100.613</v>
       </c>
       <c r="E81" s="1">
         <v>101.831</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>203662.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-2612.0</v>
+        <v>-2436.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.282517111685</v>
+        <v>-1.1960994196266</v>
       </c>
       <c r="K81">
-        <v>2.4</v>
+        <v>2.69</v>
       </c>
       <c r="L81" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="M81" s="1">
-        <v>201050.0</v>
+        <v>201226.0</v>
       </c>
       <c r="N81" s="1">
-        <v>205856.85</v>
+        <v>206608.88</v>
       </c>
       <c r="O81" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B82" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C82" s="1">
         <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>96.344</v>
+        <v>96.535</v>
       </c>
       <c r="E82" s="1">
         <v>97.814</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>195628.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-2940.0</v>
+        <v>-2558.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.502852352424</v>
+        <v>-1.3075837814628</v>
       </c>
       <c r="K82">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.12</v>
+      </c>
+      <c r="L82">
+        <v>241.1</v>
       </c>
       <c r="M82" s="1">
-        <v>192688.0</v>
+        <v>193070.0</v>
       </c>
       <c r="N82" s="1">
-        <v>196611.29</v>
+        <v>193311.1</v>
       </c>
       <c r="O82" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B83" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C83" s="1">
         <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>94.175</v>
+        <v>94.53</v>
       </c>
       <c r="E83" s="1">
         <v>91.695</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91695.0</v>
       </c>
       <c r="I83" s="1">
-        <v>2480.0</v>
+        <v>2835.0</v>
       </c>
       <c r="J83" s="1">
-        <v>2.7046185724412</v>
+        <v>3.0917716342221</v>
       </c>
       <c r="K83">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="L83">
-        <v>216.44</v>
+        <v>236.3</v>
       </c>
       <c r="M83" s="1">
-        <v>94175.0</v>
+        <v>94530.0</v>
       </c>
       <c r="N83" s="1">
-        <v>94391.44</v>
+        <v>94766.3</v>
       </c>
       <c r="O83" s="1">
         <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B84" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C84" s="1">
         <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.568</v>
+        <v>101.593</v>
       </c>
       <c r="E84" s="1">
         <v>103.378</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>103378.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1810.0</v>
+        <v>-1785.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.7508560815647</v>
+        <v>-1.7266729865155</v>
       </c>
       <c r="K84">
-        <v>0.02</v>
+        <v>0.34</v>
       </c>
       <c r="L84">
-        <v>21.92</v>
+        <v>339.73</v>
       </c>
       <c r="M84" s="1">
-        <v>101568.0</v>
+        <v>101593.0</v>
       </c>
       <c r="N84" s="1">
-        <v>101589.92</v>
+        <v>101932.73</v>
       </c>
       <c r="O84" s="1">
         <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B85" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C85" s="1">
         <v>200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.5</v>
+        <v>99.614</v>
       </c>
       <c r="E85" s="1">
         <v>100.0825</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>200165.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-1165.0</v>
+        <v>-937.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.58201983363725</v>
+        <v>-0.46811380610996</v>
       </c>
       <c r="K85">
-        <v>1.71</v>
+        <v>1.93</v>
       </c>
       <c r="L85" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="M85" s="1">
-        <v>199000.0</v>
+        <v>199228.0</v>
       </c>
       <c r="N85" s="1">
-        <v>202420.55</v>
+        <v>203085.53</v>
       </c>
       <c r="O85" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B86" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="C86" s="1">
         <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.805</v>
+        <v>98.951</v>
       </c>
       <c r="E86" s="1">
         <v>99.868</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>199736.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-2126.0</v>
+        <v>-1834.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.0644050146193</v>
+        <v>-0.91821203989266</v>
       </c>
       <c r="K86">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>848.63</v>
+        <v>0.63</v>
+      </c>
+      <c r="L86" t="s">
+        <v>236</v>
       </c>
       <c r="M86" s="1">
-        <v>197610.0</v>
+        <v>197902.0</v>
       </c>
       <c r="N86" s="1">
-        <v>198458.63</v>
+        <v>199167.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B87" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C87" s="1">
         <v>121000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.776</v>
+        <v>100.378</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>121000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-271.04</v>
+        <v>457.38</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.224</v>
+        <v>0.378</v>
       </c>
       <c r="K87">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="L87">
-        <v>514.63</v>
+        <v>887.74</v>
       </c>
       <c r="M87" s="1">
-        <v>120728.96</v>
+        <v>121457.38</v>
       </c>
       <c r="N87" s="1">
-        <v>121243.59</v>
+        <v>122345.12</v>
       </c>
       <c r="O87" s="1">
         <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B88" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C88" s="1">
         <v>250000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.018</v>
+        <v>99.158</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>250000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-2455.0</v>
+        <v>-2105.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.982</v>
+        <v>-0.842</v>
       </c>
       <c r="K88">
-        <v>1.25</v>
+        <v>1.48</v>
       </c>
       <c r="L88" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="M88" s="1">
-        <v>247545.0</v>
+        <v>247895.0</v>
       </c>
       <c r="N88" s="1">
-        <v>250674.86</v>
+        <v>251592.15</v>
       </c>
       <c r="O88" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B89" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C89" s="1">
         <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>95.875</v>
+        <v>96.235</v>
       </c>
       <c r="E89" s="1">
         <v>94.556</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>189112.0</v>
       </c>
       <c r="I89" s="1">
-        <v>2638.0</v>
+        <v>3358.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.3949405643217</v>
+        <v>1.7756673294133</v>
       </c>
       <c r="K89">
-        <v>1.12</v>
+        <v>1.22</v>
       </c>
       <c r="L89" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="M89" s="1">
-        <v>191750.0</v>
+        <v>192470.0</v>
       </c>
       <c r="N89" s="1">
-        <v>193982.88</v>
+        <v>194901.51</v>
       </c>
       <c r="O89" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B90" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C90" s="1">
         <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.138</v>
+        <v>98.379</v>
       </c>
       <c r="E90" s="1">
         <v>97.977</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>97977.0</v>
       </c>
       <c r="I90" s="1">
-        <v>161.0</v>
+        <v>402.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.16432428018821</v>
+        <v>0.410300376619</v>
       </c>
       <c r="K90">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="L90">
-        <v>221.23</v>
+        <v>409.93</v>
       </c>
       <c r="M90" s="1">
-        <v>98138.0</v>
+        <v>98379.0</v>
       </c>
       <c r="N90" s="1">
-        <v>98359.23</v>
+        <v>98788.93</v>
       </c>
       <c r="O90" s="1">
         <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B91" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C91" s="1">
         <v>300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.363</v>
+        <v>102.419</v>
       </c>
       <c r="E91" s="1">
         <v>104.882</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>314646.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-7557.0</v>
+        <v>-7389.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.4017467248908</v>
+        <v>-2.3483533876166</v>
       </c>
       <c r="K91">
-        <v>2.53</v>
+        <v>2.91</v>
       </c>
       <c r="L91" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="M91" s="1">
-        <v>307089.0</v>
+        <v>307257.0</v>
       </c>
       <c r="N91" s="1">
-        <v>314684.31</v>
+        <v>315999.52</v>
       </c>
       <c r="O91" s="1">
-        <v>1.44</v>
+        <v>1.43</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B92" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C92" s="1">
         <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.395</v>
+        <v>98.644</v>
       </c>
       <c r="E92" s="1">
         <v>99.612</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>99612.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-1217.0</v>
+        <v>-968.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.221740352568</v>
+        <v>-0.97177046942135</v>
       </c>
       <c r="K92">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>770.55</v>
+        <v>1.02</v>
+      </c>
+      <c r="L92" t="s">
+        <v>252</v>
       </c>
       <c r="M92" s="1">
-        <v>98395.0</v>
+        <v>98644.0</v>
       </c>
       <c r="N92" s="1">
-        <v>99165.55</v>
+        <v>99662.84</v>
       </c>
       <c r="O92" s="1">
         <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B93" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C93" s="1">
         <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>101.345</v>
+        <v>101.313</v>
       </c>
       <c r="E93" s="1">
         <v>102.875</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>205750.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-3060.0</v>
+        <v>-3124.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4872417982989</v>
+        <v>-1.518347509113</v>
       </c>
       <c r="K93">
-        <v>2.67</v>
+        <v>3.0</v>
       </c>
       <c r="L93" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="M93" s="1">
-        <v>202690.0</v>
+        <v>202626.0</v>
       </c>
       <c r="N93" s="1">
-        <v>208035.12</v>
+        <v>208630.73</v>
       </c>
       <c r="O93" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B94" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.207</v>
+        <v>97.494</v>
       </c>
       <c r="E94" s="1">
         <v>94.517</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>94517.0</v>
       </c>
       <c r="I94" s="1">
-        <v>2690.0</v>
+        <v>2977.0</v>
       </c>
       <c r="J94" s="1">
-        <v>2.8460488589354</v>
+        <v>3.1496979379371</v>
       </c>
       <c r="K94">
-        <v>0.67</v>
+        <v>0.75</v>
       </c>
       <c r="L94">
-        <v>665.81</v>
+        <v>748.67</v>
       </c>
       <c r="M94" s="1">
-        <v>97207.0</v>
+        <v>97494.0</v>
       </c>
       <c r="N94" s="1">
-        <v>97872.81</v>
+        <v>98242.67</v>
       </c>
       <c r="O94" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B95" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C95" s="1">
         <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.072</v>
+        <v>103.266</v>
       </c>
       <c r="E95" s="1">
         <v>105.38</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>210760.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-4616.0</v>
+        <v>-4228.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.1901689125071</v>
+        <v>-2.0060732586829</v>
       </c>
       <c r="K95">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>0.89</v>
+      </c>
+      <c r="L95" t="s">
+        <v>260</v>
       </c>
       <c r="M95" s="1">
-        <v>206144.0</v>
+        <v>206532.0</v>
       </c>
       <c r="N95" s="1">
-        <v>207048.11</v>
+        <v>208310.08</v>
       </c>
       <c r="O95" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B96" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C96" s="1">
         <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.768</v>
+        <v>101.787</v>
       </c>
       <c r="E96" s="1">
         <v>103.59</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>103590.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1822.0</v>
+        <v>-1803.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.7588570325321</v>
+        <v>-1.7405154937735</v>
       </c>
       <c r="K96">
-        <v>1.42</v>
+        <v>1.79</v>
       </c>
       <c r="L96" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="M96" s="1">
-        <v>101768.0</v>
+        <v>101787.0</v>
       </c>
       <c r="N96" s="1">
-        <v>103187.18</v>
+        <v>103573.64</v>
       </c>
       <c r="O96" s="1">
         <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B97" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C97" s="1">
         <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.631</v>
+        <v>99.566</v>
       </c>
       <c r="E97" s="1">
         <v>96.515</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>96515.0</v>
       </c>
       <c r="I97" s="1">
-        <v>3116.0</v>
+        <v>3051.0</v>
       </c>
       <c r="J97" s="1">
-        <v>3.2285137025333</v>
+        <v>3.1611666580324</v>
       </c>
       <c r="K97">
+        <v>0.49</v>
+      </c>
+      <c r="L97">
+        <v>494.86</v>
+      </c>
+      <c r="M97" s="1">
+        <v>99566.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>100060.86</v>
+      </c>
+      <c r="O97" s="1">
         <v>0.45</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.46</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B98" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C98" s="1">
         <v>300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.97</v>
+        <v>98.187</v>
       </c>
       <c r="E98" s="1">
         <v>98.38833333</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>295165.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1255.0</v>
+        <v>-604.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.42518591296394</v>
+        <v>-0.20463130791252</v>
       </c>
       <c r="K98">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.08</v>
+      </c>
+      <c r="L98">
+        <v>226.03</v>
       </c>
       <c r="M98" s="1">
-        <v>293910.0</v>
+        <v>294561.0</v>
       </c>
       <c r="N98" s="1">
-        <v>301040.14</v>
+        <v>294787.03</v>
       </c>
       <c r="O98" s="1">
-        <v>1.38</v>
+        <v>1.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B99" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.106</v>
+        <v>99.19</v>
       </c>
       <c r="E99" s="1">
         <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>100000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-894.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.894</v>
+        <v>-0.81</v>
       </c>
       <c r="K99">
-        <v>0.4</v>
+        <v>0.63</v>
       </c>
       <c r="L99">
-        <v>398.08</v>
+        <v>628.97</v>
       </c>
       <c r="M99" s="1">
-        <v>99106.0</v>
+        <v>99190.0</v>
       </c>
       <c r="N99" s="1">
-        <v>99504.08</v>
+        <v>99818.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B100" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C100" s="1">
         <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>103.22</v>
+        <v>103.261</v>
       </c>
       <c r="E100" s="1">
         <v>105.50275</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>422011.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-9131.0</v>
+        <v>-8967.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.1636876763876</v>
+        <v>-2.1248261301246</v>
       </c>
       <c r="K100">
-        <v>1.34</v>
+        <v>1.71</v>
       </c>
       <c r="L100" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="M100" s="1">
-        <v>412880.0</v>
+        <v>413044.0</v>
       </c>
       <c r="N100" s="1">
-        <v>418252.6</v>
+        <v>419886.47</v>
       </c>
       <c r="O100" s="1">
-        <v>1.91</v>
+        <v>1.9</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B101" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C101" s="1">
         <v>300000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>94.353</v>
+        <v>94.639</v>
       </c>
       <c r="E101" s="1">
         <v>91.548</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>274644.0</v>
       </c>
       <c r="I101" s="1">
-        <v>8415.0</v>
+        <v>9273.0</v>
       </c>
       <c r="J101" s="1">
-        <v>3.0639664438327</v>
+        <v>3.3763708655569</v>
       </c>
       <c r="K101">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>995.55</v>
+        <v>0.36</v>
+      </c>
+      <c r="L101" t="s">
+        <v>275</v>
       </c>
       <c r="M101" s="1">
-        <v>283059.0</v>
+        <v>283917.0</v>
       </c>
       <c r="N101" s="1">
-        <v>284054.55</v>
+        <v>285001.93</v>
       </c>
       <c r="O101" s="1">
-        <v>1.3</v>
+        <v>1.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B102" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>90.379</v>
+        <v>90.714</v>
       </c>
       <c r="E102" s="1">
         <v>88.429</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>88429.0</v>
       </c>
       <c r="I102" s="1">
-        <v>1950.0</v>
+        <v>2285.0</v>
       </c>
       <c r="J102" s="1">
-        <v>2.2051589410714</v>
+        <v>2.58399393864</v>
       </c>
       <c r="K102">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="L102">
-        <v>79.11</v>
+        <v>89.04</v>
       </c>
       <c r="M102" s="1">
-        <v>90379.0</v>
+        <v>90714.0</v>
       </c>
       <c r="N102" s="1">
-        <v>90458.11</v>
+        <v>90803.04</v>
       </c>
       <c r="O102" s="1">
         <v>0.41</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B103" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C103" s="1">
         <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.738</v>
+        <v>101.684</v>
       </c>
       <c r="E103" s="1">
         <v>104.501</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>104501.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-2763.0</v>
+        <v>-2817.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-2.6439938373795</v>
+        <v>-2.6956679840384</v>
       </c>
       <c r="K103">
-        <v>5.23</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.28</v>
+      </c>
+      <c r="L103">
+        <v>279.79</v>
       </c>
       <c r="M103" s="1">
-        <v>101738.0</v>
+        <v>101684.0</v>
       </c>
       <c r="N103" s="1">
-        <v>106965.74</v>
+        <v>101963.79</v>
       </c>
       <c r="O103" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B104" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.175</v>
+        <v>99.351</v>
       </c>
       <c r="E104" s="1">
         <v>99.903</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>99903.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-728.0</v>
+        <v>-552.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.72870684564027</v>
+        <v>-0.55253595988108</v>
       </c>
       <c r="K104">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.12</v>
+      </c>
+      <c r="L104">
+        <v>118.15</v>
       </c>
       <c r="M104" s="1">
-        <v>99175.0</v>
+        <v>99351.0</v>
       </c>
       <c r="N104" s="1">
-        <v>101939.73</v>
+        <v>99469.15</v>
       </c>
       <c r="O104" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B105" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="C105" s="1">
         <v>103000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.12</v>
+        <v>100.277</v>
       </c>
       <c r="E105" s="1">
         <v>99.958</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>102956.74</v>
       </c>
       <c r="I105" s="1">
-        <v>166.86</v>
+        <v>328.57</v>
       </c>
       <c r="J105" s="1">
-        <v>0.16206806858881</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K105">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L105">
-        <v>0.0</v>
+        <v>296.3</v>
       </c>
       <c r="M105" s="1">
-        <v>103123.6</v>
+        <v>103285.31</v>
       </c>
       <c r="N105" s="1">
-        <v>103123.6</v>
+        <v>103581.61</v>
       </c>
       <c r="O105" s="1">
         <v>0.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B106" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C106" s="1">
         <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.691</v>
+        <v>98.925</v>
       </c>
       <c r="E106" s="1">
         <v>99.918</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>99918.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1227.0</v>
+        <v>-993.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.2280069657119</v>
+        <v>-0.99381492824116</v>
       </c>
       <c r="K106">
-        <v>2.58</v>
+        <v>2.8</v>
       </c>
       <c r="L106" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="M106" s="1">
-        <v>98691.0</v>
+        <v>98925.0</v>
       </c>
       <c r="N106" s="1">
-        <v>101266.68</v>
+        <v>101729.11</v>
       </c>
       <c r="O106" s="1">
         <v>0.46</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B107" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C107" s="1">
         <v>150000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.723</v>
+        <v>100.708</v>
       </c>
       <c r="E107" s="1">
         <v>101.331</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>151996.5</v>
       </c>
       <c r="I107" s="1">
-        <v>-912.0</v>
+        <v>-934.5</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.60001381610761</v>
+        <v>-0.61481678854447</v>
       </c>
       <c r="K107">
-        <v>2.19</v>
+        <v>2.49</v>
       </c>
       <c r="L107" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="M107" s="1">
-        <v>151084.5</v>
+        <v>151062.0</v>
       </c>
       <c r="N107" s="1">
-        <v>154367.03</v>
+        <v>154791.45</v>
       </c>
       <c r="O107" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B108" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="C108" s="1">
         <v>114000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.866</v>
+        <v>98.997</v>
       </c>
       <c r="E108" s="1">
         <v>99.889</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>113873.46</v>
       </c>
       <c r="I108" s="1">
-        <v>-1166.22</v>
+        <v>-1016.88</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.0241367918389</v>
+        <v>-0.89299122025448</v>
       </c>
       <c r="K108">
-        <v>1.7</v>
+        <v>1.91</v>
       </c>
       <c r="L108" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="M108" s="1">
-        <v>112707.24</v>
+        <v>112856.58</v>
       </c>
       <c r="N108" s="1">
-        <v>114650.32</v>
+        <v>115037.42</v>
       </c>
       <c r="O108" s="1">
         <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B109" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.423</v>
+        <v>100.138</v>
       </c>
       <c r="E109" s="1">
-        <v>97.523</v>
+        <v>99.963</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97523.0</v>
+        <v>103961.52</v>
       </c>
       <c r="I109" s="1">
-        <v>900.0</v>
+        <v>182.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.92285922295253</v>
+        <v>0.17506477396637</v>
       </c>
       <c r="K109">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="L109">
-        <v>232.88</v>
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>98423.0</v>
+        <v>104143.52</v>
       </c>
       <c r="N109" s="1">
-        <v>98655.88</v>
+        <v>104143.52</v>
       </c>
       <c r="O109" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B110" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.739</v>
+        <v>98.62</v>
       </c>
       <c r="E110" s="1">
-        <v>101.936</v>
+        <v>97.523</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>203872.0</v>
+        <v>97523.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-2394.0</v>
+        <v>1097.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.1742662062471</v>
+        <v>1.1248628528655</v>
       </c>
       <c r="K110">
-        <v>3.31</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.43</v>
+      </c>
+      <c r="L110">
+        <v>431.51</v>
       </c>
       <c r="M110" s="1">
-        <v>201478.0</v>
+        <v>98620.0</v>
       </c>
       <c r="N110" s="1">
-        <v>208102.66</v>
+        <v>99051.51</v>
       </c>
       <c r="O110" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B111" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.307</v>
+        <v>100.705</v>
       </c>
       <c r="E111" s="1">
-        <v>95.676</v>
+        <v>101.936</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>95676.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I111" s="1">
-        <v>1631.0</v>
+        <v>-2462.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.7047117354404</v>
+        <v>-1.2076204677445</v>
       </c>
       <c r="K111">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>826.39</v>
+        <v>3.62</v>
+      </c>
+      <c r="L111" t="s">
+        <v>299</v>
       </c>
       <c r="M111" s="1">
-        <v>97307.0</v>
+        <v>201410.0</v>
       </c>
       <c r="N111" s="1">
-        <v>98133.39</v>
+        <v>208650.41</v>
       </c>
       <c r="O111" s="1">
-        <v>0.45</v>
+        <v>0.94</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B112" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.933</v>
+        <v>97.683</v>
       </c>
       <c r="E112" s="1">
-        <v>99.878</v>
+        <v>95.676</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>199756.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I112" s="1">
-        <v>110.0</v>
+        <v>2007.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.055067181961994</v>
+        <v>2.0977047535432</v>
       </c>
       <c r="K112">
-        <v>0.0</v>
+        <v>0.99</v>
       </c>
       <c r="L112">
-        <v>0.0</v>
+        <v>991.67</v>
       </c>
       <c r="M112" s="1">
-        <v>199866.0</v>
+        <v>97683.0</v>
       </c>
       <c r="N112" s="1">
-        <v>199866.0</v>
+        <v>98674.67</v>
       </c>
       <c r="O112" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B113" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C113" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.483</v>
+        <v>100.03</v>
       </c>
       <c r="E113" s="1">
-        <v>99.2</v>
+        <v>99.878</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>99200.0</v>
+        <v>199756.0</v>
       </c>
       <c r="I113" s="1">
-        <v>283.0</v>
+        <v>304.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.28528225806452</v>
+        <v>0.15218566651315</v>
       </c>
       <c r="K113">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="L113">
-        <v>315.07</v>
+        <v>476.71</v>
       </c>
       <c r="M113" s="1">
-        <v>99483.0</v>
+        <v>200060.0</v>
       </c>
       <c r="N113" s="1">
-        <v>99798.07</v>
+        <v>200536.71</v>
       </c>
       <c r="O113" s="1">
-        <v>0.46</v>
+        <v>0.91</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B114" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.412</v>
+        <v>99.789</v>
       </c>
       <c r="E114" s="1">
-        <v>101.496</v>
+        <v>99.757</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>202992.0</v>
+        <v>99757.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2168.0</v>
+        <v>32.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.0680223851186</v>
+        <v>0.032077949417084</v>
       </c>
       <c r="K114">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>200824.0</v>
+        <v>99789.0</v>
       </c>
       <c r="N114" s="1">
-        <v>206330.85</v>
+        <v>99789.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B115" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C115" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.402</v>
+        <v>99.742</v>
       </c>
       <c r="E115" s="1">
-        <v>101.276</v>
+        <v>99.2</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>202552.0</v>
+        <v>99200.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1748.0</v>
+        <v>542.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.8629882696789</v>
+        <v>0.54637096774194</v>
       </c>
       <c r="K115">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.54</v>
+      </c>
+      <c r="L115">
+        <v>543.49</v>
       </c>
       <c r="M115" s="1">
-        <v>200804.0</v>
+        <v>99742.0</v>
       </c>
       <c r="N115" s="1">
-        <v>202190.99</v>
+        <v>100285.49</v>
       </c>
       <c r="O115" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B116" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C116" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.237</v>
+        <v>100.459</v>
       </c>
       <c r="E116" s="1">
-        <v>101.62</v>
+        <v>101.496</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>304860.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-4149.0</v>
+        <v>-2074.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.360952568392</v>
+        <v>-1.0217151414834</v>
       </c>
       <c r="K116">
-        <v>1.72</v>
+        <v>3.05</v>
       </c>
       <c r="L116" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="M116" s="1">
-        <v>300711.0</v>
+        <v>200918.0</v>
       </c>
       <c r="N116" s="1">
-        <v>305865.45</v>
+        <v>207020.74</v>
       </c>
       <c r="O116" s="1">
-        <v>1.4</v>
+        <v>0.94</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B117" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.229</v>
+        <v>100.493</v>
       </c>
       <c r="E117" s="1">
-        <v>101.83</v>
+        <v>101.276</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>203660.0</v>
+        <v>202552.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-3202.0</v>
+        <v>-1566.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.5722282235098</v>
+        <v>-0.7731347999526</v>
       </c>
       <c r="K117">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>306.85</v>
+        <v>0.96</v>
+      </c>
+      <c r="L117" t="s">
+        <v>313</v>
       </c>
       <c r="M117" s="1">
-        <v>200458.0</v>
+        <v>200986.0</v>
       </c>
       <c r="N117" s="1">
-        <v>200764.85</v>
+        <v>202909.29</v>
       </c>
       <c r="O117" s="1">
         <v>0.92</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B118" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.254</v>
+        <v>100.327</v>
       </c>
       <c r="E118" s="1">
-        <v>94.848</v>
+        <v>101.62</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>94848.0</v>
+        <v>304860.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-1594.0</v>
+        <v>-3879.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.6805836707152</v>
+        <v>-1.2723873253297</v>
       </c>
       <c r="K118">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>164.38</v>
+        <v>2.01</v>
+      </c>
+      <c r="L118" t="s">
+        <v>316</v>
       </c>
       <c r="M118" s="1">
-        <v>93254.0</v>
+        <v>300981.0</v>
       </c>
       <c r="N118" s="1">
-        <v>93418.38</v>
+        <v>306999.49</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>1.39</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B119" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C119" s="1">
         <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.56</v>
+        <v>100.374</v>
       </c>
       <c r="E119" s="1">
-        <v>96.638</v>
+        <v>101.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>193276.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I119" s="1">
-        <v>3844.0</v>
+        <v>-2912.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.9888656636106</v>
+        <v>-1.4298340371207</v>
       </c>
       <c r="K119">
-        <v>0.11</v>
+        <v>0.47</v>
       </c>
       <c r="L119">
-        <v>226.03</v>
+        <v>942.47</v>
       </c>
       <c r="M119" s="1">
-        <v>197120.0</v>
+        <v>200748.0</v>
       </c>
       <c r="N119" s="1">
-        <v>197346.03</v>
+        <v>201690.47</v>
       </c>
       <c r="O119" s="1">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B120" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.088</v>
+        <v>93.492</v>
       </c>
       <c r="E120" s="1">
-        <v>100.978</v>
+        <v>94.848</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>100978.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-890.0</v>
+        <v>-1356.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.88138010259661</v>
+        <v>-1.4296558704453</v>
       </c>
       <c r="K120">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.28</v>
+      </c>
+      <c r="L120">
+        <v>283.56</v>
       </c>
       <c r="M120" s="1">
-        <v>100088.0</v>
+        <v>93492.0</v>
       </c>
       <c r="N120" s="1">
-        <v>102620.53</v>
+        <v>93775.56</v>
       </c>
       <c r="O120" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B121" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.923</v>
+        <v>98.71</v>
       </c>
       <c r="E121" s="1">
-        <v>102.269</v>
+        <v>96.638</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>102269.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1346.0</v>
+        <v>4144.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3161368547654</v>
+        <v>2.1440841077009</v>
       </c>
       <c r="K121">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.21</v>
+      </c>
+      <c r="L121">
+        <v>424.66</v>
       </c>
       <c r="M121" s="1">
-        <v>100923.0</v>
+        <v>197420.0</v>
       </c>
       <c r="N121" s="1">
-        <v>103310.67</v>
+        <v>197844.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.47</v>
+        <v>0.89</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B122" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.243</v>
+        <v>100.158</v>
       </c>
       <c r="E122" s="1">
-        <v>92.67</v>
+        <v>100.978</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>92670.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I122" s="1">
-        <v>2573.0</v>
+        <v>-820.0</v>
       </c>
       <c r="J122" s="1">
-        <v>2.7765188302579</v>
+        <v>-0.8120580720553</v>
       </c>
       <c r="K122">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>54.79</v>
+        <v>2.82</v>
+      </c>
+      <c r="L122" t="s">
+        <v>325</v>
       </c>
       <c r="M122" s="1">
-        <v>95243.0</v>
+        <v>100158.0</v>
       </c>
       <c r="N122" s="1">
-        <v>95297.79</v>
+        <v>102978.55</v>
       </c>
       <c r="O122" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B123" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C123" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.12</v>
+        <v>100.976</v>
       </c>
       <c r="E123" s="1">
-        <v>94.041</v>
+        <v>102.269</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>188082.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I123" s="1">
-        <v>2158.0</v>
+        <v>-1293.0</v>
       </c>
       <c r="J123" s="1">
-        <v>1.1473718909837</v>
+        <v>-1.2643127438422</v>
       </c>
       <c r="K123">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>301.37</v>
+        <v>2.67</v>
+      </c>
+      <c r="L123" t="s">
+        <v>328</v>
       </c>
       <c r="M123" s="1">
-        <v>190240.0</v>
+        <v>100976.0</v>
       </c>
       <c r="N123" s="1">
-        <v>190541.37</v>
+        <v>103641.75</v>
       </c>
       <c r="O123" s="1">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B124" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.118</v>
+        <v>95.508</v>
       </c>
       <c r="E124" s="1">
-        <v>96.744</v>
+        <v>92.67</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>96744.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I124" s="1">
-        <v>1374.0</v>
+        <v>2838.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.4202431158521</v>
+        <v>3.0624797669149</v>
       </c>
       <c r="K124">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.07</v>
+      </c>
+      <c r="L124">
+        <v>74.66</v>
       </c>
       <c r="M124" s="1">
-        <v>98118.0</v>
+        <v>95508.0</v>
       </c>
       <c r="N124" s="1">
-        <v>99184.1</v>
+        <v>95582.66</v>
       </c>
       <c r="O124" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B125" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.119</v>
+        <v>95.331</v>
       </c>
       <c r="E125" s="1">
-        <v>98.5</v>
+        <v>94.041</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>98500.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-381.0</v>
+        <v>2580.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.38680203045685</v>
+        <v>1.3717421124829</v>
       </c>
       <c r="K125">
-        <v>0.55</v>
+        <v>0.26</v>
       </c>
       <c r="L125">
-        <v>553.08</v>
+        <v>519.86</v>
       </c>
       <c r="M125" s="1">
-        <v>98119.0</v>
+        <v>190662.0</v>
       </c>
       <c r="N125" s="1">
-        <v>98672.08</v>
+        <v>191181.86</v>
       </c>
       <c r="O125" s="1">
-        <v>0.45</v>
+        <v>0.86</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B126" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="C126" s="1">
         <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>107.698</v>
+        <v>98.277</v>
       </c>
       <c r="E126" s="1">
-        <v>113.89</v>
+        <v>96.744</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>113890.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-6192.0</v>
+        <v>1533.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-5.4368250065853</v>
+        <v>1.5845943934508</v>
       </c>
       <c r="K126">
-        <v>1.38</v>
+        <v>1.18</v>
       </c>
       <c r="L126" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="M126" s="1">
-        <v>107698.0</v>
+        <v>98277.0</v>
       </c>
       <c r="N126" s="1">
-        <v>109078.14</v>
+        <v>99452.34</v>
       </c>
       <c r="O126" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B127" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.671</v>
+        <v>98.623</v>
       </c>
       <c r="E127" s="1">
-        <v>99.871</v>
+        <v>98.5</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>199742.0</v>
+        <v>98500.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-2400.0</v>
+        <v>123.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.2015499994994</v>
+        <v>0.1248730964467</v>
       </c>
       <c r="K127">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.74</v>
+      </c>
+      <c r="L127">
+        <v>741.78</v>
       </c>
       <c r="M127" s="1">
-        <v>197342.0</v>
+        <v>98623.0</v>
       </c>
       <c r="N127" s="1">
-        <v>199259.81</v>
+        <v>99364.78</v>
       </c>
       <c r="O127" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B128" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C128" s="1">
         <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>95.197</v>
+        <v>107.512</v>
       </c>
       <c r="E128" s="1">
-        <v>95.09</v>
+        <v>113.89</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>95090.0</v>
+        <v>113890.0</v>
       </c>
       <c r="I128" s="1">
-        <v>107.0</v>
+        <v>-6378.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.11252497633821</v>
+        <v>-5.6001404864343</v>
       </c>
       <c r="K128">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>98.63</v>
+        <v>2.0</v>
+      </c>
+      <c r="L128" t="s">
+        <v>340</v>
       </c>
       <c r="M128" s="1">
-        <v>95197.0</v>
+        <v>107512.0</v>
       </c>
       <c r="N128" s="1">
-        <v>95295.63</v>
+        <v>109507.89</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B129" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.214</v>
+        <v>98.869</v>
       </c>
       <c r="E129" s="1">
-        <v>101.97933333</v>
+        <v>99.871</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>305938.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-5296.0</v>
+        <v>-2004.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.7310696938595</v>
+        <v>-1.003294249582</v>
       </c>
       <c r="K129">
-        <v>2.26</v>
+        <v>1.21</v>
       </c>
       <c r="L129" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="M129" s="1">
-        <v>300642.0</v>
+        <v>197738.0</v>
       </c>
       <c r="N129" s="1">
-        <v>307431.04</v>
+        <v>200152.38</v>
       </c>
       <c r="O129" s="1">
-        <v>1.41</v>
+        <v>0.9</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B130" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="C130" s="1">
-        <v>138000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.482</v>
+        <v>95.515</v>
       </c>
       <c r="E130" s="1">
-        <v>99.778</v>
+        <v>95.09</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>137693.64</v>
+        <v>95090.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-1788.48</v>
+        <v>425.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.2988835214175</v>
+        <v>0.44694499947418</v>
       </c>
       <c r="K130">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.18</v>
+      </c>
+      <c r="L130">
+        <v>178.08</v>
       </c>
       <c r="M130" s="1">
-        <v>135905.16</v>
+        <v>95515.0</v>
       </c>
       <c r="N130" s="1">
-        <v>137100.84</v>
+        <v>95693.08</v>
       </c>
       <c r="O130" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B131" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C131" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.967</v>
+        <v>100.352</v>
       </c>
       <c r="E131" s="1">
-        <v>100.376</v>
+        <v>101.97933333</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>200752.0</v>
+        <v>305938.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-818.0</v>
+        <v>-4882.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.40746792061847</v>
+        <v>-1.5957481581235</v>
       </c>
       <c r="K131">
         <v>2.54</v>
       </c>
       <c r="L131" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="M131" s="1">
-        <v>199934.0</v>
+        <v>301056.0</v>
       </c>
       <c r="N131" s="1">
-        <v>205013.45</v>
+        <v>308679.29</v>
       </c>
       <c r="O131" s="1">
-        <v>0.94</v>
+        <v>1.39</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="B132" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="C132" s="1">
-        <v>207000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.476</v>
+        <v>98.749</v>
       </c>
       <c r="E132" s="1">
-        <v>99.462</v>
+        <v>99.778</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>205886.34</v>
+        <v>137693.64</v>
       </c>
       <c r="I132" s="1">
-        <v>-2041.02</v>
+        <v>-1420.02</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.9913333735497</v>
+        <v>-1.031289462607</v>
       </c>
       <c r="K132">
-        <v>2.19</v>
+        <v>1.09</v>
       </c>
       <c r="L132" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="M132" s="1">
-        <v>203845.32</v>
+        <v>136273.62</v>
       </c>
       <c r="N132" s="1">
-        <v>208375.22</v>
+        <v>137784.53</v>
       </c>
       <c r="O132" s="1">
-        <v>0.95</v>
+        <v>0.62</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B133" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C133" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.373</v>
+        <v>100.05</v>
       </c>
       <c r="E133" s="1">
-        <v>97.192</v>
+        <v>100.376</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>97192.0</v>
+        <v>200752.0</v>
       </c>
       <c r="I133" s="1">
-        <v>181.0</v>
+        <v>-652.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.18622931928554</v>
+        <v>-0.32477883159321</v>
       </c>
       <c r="K133">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>456.16</v>
+        <v>2.78</v>
+      </c>
+      <c r="L133" t="s">
+        <v>354</v>
       </c>
       <c r="M133" s="1">
-        <v>97373.0</v>
+        <v>200100.0</v>
       </c>
       <c r="N133" s="1">
-        <v>97829.16</v>
+        <v>205656.16</v>
       </c>
       <c r="O133" s="1">
-        <v>0.45</v>
+        <v>0.93</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>355</v>
+      </c>
+      <c r="B134" t="s">
+        <v>356</v>
+      </c>
+      <c r="C134" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>98.738</v>
+      </c>
+      <c r="E134" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-1498.68</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-0.72791618909734</v>
+      </c>
+      <c r="K134">
+        <v>0.12</v>
+      </c>
+      <c r="L134">
+        <v>242.45</v>
+      </c>
+      <c r="M134" s="1">
+        <v>204387.66</v>
+      </c>
+      <c r="N134" s="1">
+        <v>204630.11</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>357</v>
+      </c>
+      <c r="B135" t="s">
+        <v>358</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>97.486</v>
+      </c>
+      <c r="E135" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>294.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.30249403243065</v>
+      </c>
+      <c r="K135">
+        <v>0.58</v>
+      </c>
+      <c r="L135">
+        <v>575.34</v>
+      </c>
+      <c r="M135" s="1">
+        <v>97486.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>98061.34</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>359</v>
+      </c>
+      <c r="B136" t="s">
         <v>360</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C136" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>102.209</v>
+      </c>
+      <c r="E136" s="1">
+        <v>104.182</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>104182.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-1973.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-1.8938012324586</v>
+      </c>
+      <c r="K136">
+        <v>4.59</v>
+      </c>
+      <c r="L136" t="s">
         <v>361</v>
       </c>
-      <c r="C134" s="1">
-[...38 lines deleted...]
-      <c r="P134">
+      <c r="M136" s="1">
+        <v>102209.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>106795.99</v>
+      </c>
+      <c r="O136" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P136">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>