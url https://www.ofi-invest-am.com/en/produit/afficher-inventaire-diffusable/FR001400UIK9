--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -100,1050 +100,1059 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
-    <t>1 190.07</t>
+    <t>1 369.86</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>2 836.30</t>
+    <t>3 426.03</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>2 953.42</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>1 109.59</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 510.27</t>
-[...5 lines deleted...]
-    <t>AKZO NOBEL NV 1.625 14/04/2030</t>
+    <t>1 661.30</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>10 255.48</t>
+    <t>10 924.32</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>1 656.16</t>
+    <t>2 217.12</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 900.49</t>
+    <t>2 033.97</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
+    <t>1 452.74</t>
+  </si>
+  <si>
+    <t>FR001400AY79</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
+  </si>
+  <si>
+    <t>BE6340794013</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 19/04/2033</t>
+  </si>
+  <si>
+    <t>XS3075491152</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 2.625 20/05/2028</t>
+  </si>
+  <si>
+    <t>FR0014001JT3</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2030</t>
+  </si>
+  <si>
+    <t>FR0014009HA0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 31/03/2032</t>
+  </si>
+  <si>
+    <t>XS2776511060</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
+  </si>
+  <si>
+    <t>1 102.74</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>4 212.33</t>
+  </si>
+  <si>
+    <t>FR001400N4L7</t>
+  </si>
+  <si>
+    <t>BPCE SA 3.875 11/01/2029</t>
+  </si>
+  <si>
+    <t>1 741.10</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 652.05</t>
+  </si>
+  <si>
+    <t>XS3275406539</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
+  </si>
+  <si>
+    <t>1 160.27</t>
+  </si>
+  <si>
+    <t>XS2434702424</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 21/01/2028</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>2 991.08</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>3 726.03</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>3 936.46</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>XS2348237871</t>
+  </si>
+  <si>
+    <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>1 134.58</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
     <t>1 150.68</t>
   </si>
   <si>
-    <t>FR001400AY79</t>
-[...136 lines deleted...]
-  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>4 674.66</t>
+    <t>5 214.04</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>8 408.22</t>
+    <t>9 041.10</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>2 445.21</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
+    <t>1 906.85</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
+    <t>1 717.81</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
     <t>1 561.64</t>
   </si>
   <si>
-    <t>XS3081821699</t>
-[...32 lines deleted...]
-    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>8 679.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>3 227.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>1 423.97</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>4 775.34</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>2 991.78</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 607.19</t>
+    <t>2 772.60</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 920.82</t>
+    <t>2 097.74</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>1 549.54</t>
+    <t>1 721.71</t>
   </si>
   <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>1 991.10</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 103.08</t>
+    <t>2 268.49</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
-    <t>1 145.21</t>
+    <t>1 224.32</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
+    <t>1 184.40</t>
+  </si>
+  <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
+    <t>1 032.88</t>
+  </si>
+  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 574.18</t>
+    <t>2 794.82</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 005.14</t>
+    <t>3 285.62</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>3 271.92</t>
+    <t>3 516.44</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>5 382.88</t>
+    <t>5 800.00</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>3 857.53</t>
+    <t>4 173.97</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 567.81</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
+    <t>1 157.92</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>3 697.15</t>
+    <t>4 107.95</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>2 431.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>8 742.52</t>
+    <t>6 382.17</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>1 018.84</t>
+    <t>1 198.63</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>6 004.73</t>
+    <t>6 482.38</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>1 778.08</t>
+    <t>2 410.96</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>1 786.64</t>
+    <t>2 052.74</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>6 842.47</t>
+    <t>7 906.85</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
-    <t>1 084.93</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 804.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>3 729.45</t>
+    <t>4 053.08</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>2 180.84</t>
+    <t>2 353.01</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>7 240.41</t>
+    <t>7 686.30</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>6 102.74</t>
+    <t>6 534.25</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>2 311.64</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>6 018.49</t>
+    <t>6 644.18</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 402.74</t>
+  </si>
+  <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 820.55</t>
+    <t>3 029.11</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 665.75</t>
+    <t>2 867.12</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>1 175.34</t>
+    <t>1 254.45</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>1 995.89</t>
+    <t>2 441.78</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 414.38</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>7 623.29</t>
+    <t>8 227.40</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 510.91</t>
-[...8 lines deleted...]
-    <t>5 556.16</t>
+    <t>1 739.18</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
-  </si>
-[...1 lines deleted...]
-    <t>4 586.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1452,6982 +1461,7132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C2">
+        <v>103.24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1032.49</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1032.49</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>213879.0</v>
+      </c>
+      <c r="C3">
+        <v>103.81</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>22204553.17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>22204553.17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P136"/>
+  <dimension ref="A1:Z139"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O136" sqref="O136"/>
+      <selection activeCell="N139" sqref="N139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>27</v>
       </c>
+      <c r="B2" s="1">
+        <v>499.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>434.0</v>
+        <v>1077.41</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.04</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1076.2736673347</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>537060.56</v>
       </c>
       <c r="H2" s="1">
-        <v>466514.76</v>
+        <v>567.03</v>
       </c>
       <c r="I2" s="1">
-        <v>486.6</v>
-[...2 lines deleted...]
-        <v>0.10430538146317</v>
+        <v>0.10558027199018</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>537627.59</v>
+      </c>
+      <c r="M2" s="1">
+        <v>537627.59</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>1260.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>1260.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1750.0</v>
+        <v>1260.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1750.0</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>0.01</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>100.472</v>
+      </c>
+      <c r="D4" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>100050.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>422.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.42178910544728</v>
+      </c>
+      <c r="J4">
+        <v>1.37</v>
+      </c>
+      <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="1">
+        <v>100472.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>101841.86</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>102.266</v>
+      </c>
+      <c r="D5" s="1">
+        <v>104.1035</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>208207.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3675.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-1.7650703386534</v>
+      </c>
+      <c r="J5">
+        <v>1.71</v>
+      </c>
+      <c r="K5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="1">
+        <v>204532.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>207958.03</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>33</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D5" s="1">
-[...40 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1">
+        <v>98.907</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>199368.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-1554.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.77946310340677</v>
+      </c>
+      <c r="J6">
+        <v>0.34</v>
+      </c>
+      <c r="K6">
+        <v>671.23</v>
+      </c>
+      <c r="L6" s="1">
+        <v>197814.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>198485.23</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D6" s="1">
-[...40 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C7" s="1">
+        <v>99.591</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>199372.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-190.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.095299239612383</v>
+      </c>
+      <c r="J7">
+        <v>1.48</v>
+      </c>
+      <c r="K7" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="1">
+        <v>199182.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>202135.42</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D7" s="1">
-[...40 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8" s="1">
+        <v>99.509</v>
+      </c>
+      <c r="D8" s="1">
+        <v>98.945</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>197890.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1128.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.57001364394361</v>
+      </c>
+      <c r="J8">
+        <v>0.5</v>
+      </c>
+      <c r="K8">
+        <v>998.63</v>
+      </c>
+      <c r="L8" s="1">
+        <v>199018.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>200016.63</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>98.607</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.94</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>99940.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-1333.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-1.3338002801681</v>
+      </c>
+      <c r="J9">
+        <v>1.66</v>
+      </c>
+      <c r="K9" t="s">
         <v>45</v>
       </c>
-      <c r="C9" s="1">
-[...27 lines deleted...]
-        <v>433.97</v>
+      <c r="L9" s="1">
+        <v>98607.0</v>
       </c>
       <c r="M9" s="1">
-        <v>158358.4</v>
+        <v>100268.3</v>
       </c>
       <c r="N9" s="1">
-        <v>158792.37</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>100.988</v>
+      </c>
+      <c r="D10" s="1">
+        <v>59.34199</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>118683.98</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-864.65</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.72853134854426</v>
+      </c>
+      <c r="J10">
+        <v>0.26</v>
+      </c>
+      <c r="K10">
+        <v>514.21</v>
+      </c>
+      <c r="L10" s="1">
+        <v>117819.33</v>
+      </c>
+      <c r="M10" s="1">
+        <v>118333.54</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>200000.0</v>
+        <v>100.486</v>
       </c>
       <c r="D11" s="1">
-        <v>93.98</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.983</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>99983.0</v>
       </c>
       <c r="H11" s="1">
-        <v>188424.7</v>
+        <v>503.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-464.7</v>
-[...2 lines deleted...]
-        <v>-0.24662371759117</v>
+        <v>0.50308552453917</v>
+      </c>
+      <c r="J11">
+        <v>0.4</v>
       </c>
       <c r="K11">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>445.21</v>
+        <v>397.6</v>
+      </c>
+      <c r="L11" s="1">
+        <v>100486.0</v>
       </c>
       <c r="M11" s="1">
-        <v>187960.0</v>
+        <v>100883.6</v>
       </c>
       <c r="N11" s="1">
-        <v>188405.21</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
-        <v>52</v>
+      <c r="B12" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>200000.0</v>
+        <v>99.749</v>
       </c>
       <c r="D12" s="1">
-        <v>101.036</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>95.549</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>191098.0</v>
       </c>
       <c r="H12" s="1">
-        <v>204876.0</v>
+        <v>8400.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-2804.0</v>
-[...2 lines deleted...]
-        <v>-1.3686327339464</v>
+        <v>4.3956503992716</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
       </c>
       <c r="K12">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>406.85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>199498.0</v>
       </c>
       <c r="M12" s="1">
-        <v>202072.0</v>
+        <v>199498.0</v>
       </c>
       <c r="N12" s="1">
-        <v>202478.85</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>0.9</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13" t="s">
-        <v>54</v>
+      <c r="B13" s="1">
+        <v>300000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>100000.0</v>
+        <v>99.243</v>
       </c>
       <c r="D13" s="1">
-        <v>100.398</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.196</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>300588.0</v>
       </c>
       <c r="H13" s="1">
-        <v>99983.0</v>
+        <v>-2859.0</v>
       </c>
       <c r="I13" s="1">
-        <v>415.0</v>
-[...2 lines deleted...]
-        <v>0.41507056199554</v>
+        <v>-0.95113577388319</v>
+      </c>
+      <c r="J13">
+        <v>0.24</v>
       </c>
       <c r="K13">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>203.42</v>
+        <v>721.23</v>
+      </c>
+      <c r="L13" s="1">
+        <v>297729.0</v>
       </c>
       <c r="M13" s="1">
-        <v>100398.0</v>
+        <v>298450.23</v>
       </c>
       <c r="N13" s="1">
-        <v>100601.42</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>1.34</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
-        <v>56</v>
+      <c r="B14" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>98.892</v>
       </c>
       <c r="D14" s="1">
-        <v>99.648</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.523</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>99523.0</v>
       </c>
       <c r="H14" s="1">
-        <v>191098.0</v>
+        <v>-631.0</v>
       </c>
       <c r="I14" s="1">
-        <v>8198.0</v>
-[...2 lines deleted...]
-        <v>4.2899454730034</v>
+        <v>-0.6340242958914</v>
+      </c>
+      <c r="J14">
+        <v>0.55</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>550.68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>98892.0</v>
       </c>
       <c r="M14" s="1">
-        <v>199296.0</v>
+        <v>99442.68</v>
       </c>
       <c r="N14" s="1">
-        <v>199296.0</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
-        <v>58</v>
+      <c r="B15" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>100.509</v>
       </c>
       <c r="D15" s="1">
-        <v>98.902</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.762</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>99762.0</v>
       </c>
       <c r="H15" s="1">
-        <v>300588.0</v>
+        <v>747.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-3882.0</v>
-[...2 lines deleted...]
-        <v>-1.2914687213062</v>
+        <v>0.74878210140134</v>
+      </c>
+      <c r="J15">
+        <v>0.64</v>
       </c>
       <c r="K15">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>160.27</v>
+        <v>638.01</v>
+      </c>
+      <c r="L15" s="1">
+        <v>100509.0</v>
       </c>
       <c r="M15" s="1">
-        <v>296706.0</v>
+        <v>101147.01</v>
       </c>
       <c r="N15" s="1">
-        <v>296866.27</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D16" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-3439.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-1.1130926757272</v>
+      </c>
+      <c r="J16">
+        <v>3.64</v>
+      </c>
+      <c r="K16" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="1">
+      <c r="L16" s="1">
+        <v>305520.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>316444.32</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>96.762</v>
+      </c>
+      <c r="D17" s="1">
+        <v>93.94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>187880.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5644.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>3.0040451351927</v>
+      </c>
+      <c r="J17">
+        <v>0.39</v>
+      </c>
+      <c r="K17">
+        <v>771.92</v>
+      </c>
+      <c r="L17" s="1">
+        <v>193524.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>194295.92</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.179</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>48.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.015973962441221</v>
+      </c>
+      <c r="J18">
+        <v>0.74</v>
+      </c>
+      <c r="K18" t="s">
+        <v>65</v>
+      </c>
+      <c r="L18" s="1">
+        <v>300537.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>302754.12</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>94.905</v>
+      </c>
+      <c r="D19" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>9650.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>2.6083195934806</v>
+      </c>
+      <c r="J19">
+        <v>0.51</v>
+      </c>
+      <c r="K19" t="s">
+        <v>68</v>
+      </c>
+      <c r="L19" s="1">
+        <v>379620.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>381653.97</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.302</v>
+      </c>
+      <c r="D20" s="1">
+        <v>95.21533333</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>285646.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3260.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.1412727641906</v>
+      </c>
+      <c r="J20">
+        <v>0.48</v>
+      </c>
+      <c r="K20" t="s">
+        <v>71</v>
+      </c>
+      <c r="L20" s="1">
+        <v>288906.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>290358.74</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D16" s="1">
-[...32 lines deleted...]
-      <c r="O16" s="1">
+      <c r="C21" s="1">
+        <v>100.399</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.817</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>100817.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-418.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.41461261493597</v>
+      </c>
+      <c r="J21">
+        <v>0.08</v>
+      </c>
+      <c r="K21">
+        <v>84.93</v>
+      </c>
+      <c r="L21" s="1">
+        <v>100399.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>100483.93</v>
+      </c>
+      <c r="N21" s="1">
         <v>0.45</v>
       </c>
-      <c r="P16">
-[...10 lines deleted...]
-      <c r="C17" s="1">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D17" s="1">
-[...240 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C22" s="1">
+        <v>102.653</v>
+      </c>
+      <c r="D22" s="1">
+        <v>104.665</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>104665.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-2012.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.922323603879</v>
+      </c>
+      <c r="J22">
+        <v>0.95</v>
+      </c>
+      <c r="K22">
+        <v>949.32</v>
+      </c>
+      <c r="L22" s="1">
+        <v>102653.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>103602.32</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>74</v>
       </c>
-      <c r="B22" t="s">
-[...45 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>77</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.184</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>238469.42</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-1419.66</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.59532161398304</v>
+      </c>
+      <c r="J23">
+        <v>0.25</v>
+      </c>
+      <c r="K23">
+        <v>601.59</v>
+      </c>
+      <c r="L23" s="1">
+        <v>237049.76</v>
+      </c>
+      <c r="M23" s="1">
+        <v>237651.35</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>93.229</v>
+      </c>
+      <c r="D24" s="1">
+        <v>89.814</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>269442.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>10245.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>3.8023025363529</v>
+      </c>
+      <c r="J24">
+        <v>0.21</v>
+      </c>
+      <c r="K24">
+        <v>641.1</v>
+      </c>
+      <c r="L24" s="1">
+        <v>279687.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>280328.1</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>78</v>
       </c>
-      <c r="C23" s="1">
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D23" s="1">
-[...40 lines deleted...]
-      <c r="A24" t="s">
+      <c r="C25" s="1">
+        <v>99.341</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.966</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>97966.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1375.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>1.4035481697732</v>
+      </c>
+      <c r="J25">
+        <v>0.58</v>
+      </c>
+      <c r="K25">
+        <v>582.19</v>
+      </c>
+      <c r="L25" s="1">
+        <v>99341.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>99923.19</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>80</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="1">
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D24" s="1">
-[...40 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C26" s="1">
+        <v>100.925</v>
+      </c>
+      <c r="D26" s="1">
+        <v>102.115</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>102115.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1190.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.1653527885227</v>
+      </c>
+      <c r="J26">
+        <v>1.1</v>
+      </c>
+      <c r="K26" t="s">
+        <v>84</v>
+      </c>
+      <c r="L26" s="1">
+        <v>100925.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>102027.74</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>82</v>
       </c>
-      <c r="B25" t="s">
-[...95 lines deleted...]
-    <row r="27" spans="1:16">
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>86</v>
       </c>
-      <c r="B27" t="s">
-        <v>87</v>
+      <c r="B27" s="1">
+        <v>104000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>100.552</v>
       </c>
       <c r="D27" s="1">
-        <v>99.261</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.846</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>103839.84</v>
       </c>
       <c r="H27" s="1">
-        <v>97966.0</v>
+        <v>734.24</v>
       </c>
       <c r="I27" s="1">
-        <v>1295.0</v>
-[...2 lines deleted...]
-        <v>1.32188718535</v>
+        <v>0.70708891693208</v>
+      </c>
+      <c r="J27">
+        <v>0.42</v>
       </c>
       <c r="K27">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>438.36</v>
+        <v>438.79</v>
+      </c>
+      <c r="L27" s="1">
+        <v>104574.08</v>
       </c>
       <c r="M27" s="1">
-        <v>99261.0</v>
+        <v>105012.87</v>
       </c>
       <c r="N27" s="1">
-        <v>99699.36</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>88</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>104.079</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>207360.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>798.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.38483796296296</v>
+      </c>
+      <c r="J28">
+        <v>2.11</v>
+      </c>
+      <c r="K28" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="1">
+      <c r="L28" s="1">
+        <v>208158.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>212370.33</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D28" s="1">
-[...32 lines deleted...]
-      <c r="O28" s="1">
+      <c r="C29" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D29" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>103013.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-1427.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-1.3852620543038</v>
+      </c>
+      <c r="J29">
+        <v>1.74</v>
+      </c>
+      <c r="K29" t="s">
+        <v>92</v>
+      </c>
+      <c r="L29" s="1">
+        <v>101586.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>103327.1</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.372</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>99824.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-452.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.45279692258375</v>
+      </c>
+      <c r="J30">
+        <v>2.65</v>
+      </c>
+      <c r="K30" t="s">
+        <v>95</v>
+      </c>
+      <c r="L30" s="1">
+        <v>99372.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>102024.05</v>
+      </c>
+      <c r="N30" s="1">
         <v>0.46</v>
       </c>
-      <c r="P28">
-[...57 lines deleted...]
-      <c r="B30" t="s">
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>93</v>
       </c>
-      <c r="C30" s="1">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.668</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>99668.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-757.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.75952161175101</v>
+      </c>
+      <c r="J31">
+        <v>1.16</v>
+      </c>
+      <c r="K31" t="s">
+        <v>98</v>
+      </c>
+      <c r="L31" s="1">
+        <v>98911.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>100071.27</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D30" s="1">
-[...46 lines deleted...]
-      <c r="C31" s="1">
+      <c r="C32" s="1">
+        <v>98.787</v>
+      </c>
+      <c r="D32" s="1">
+        <v>96.182</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>288546.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>7815.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>2.7084069784367</v>
+      </c>
+      <c r="J32">
+        <v>0.26</v>
+      </c>
+      <c r="K32">
+        <v>791.1</v>
+      </c>
+      <c r="L32" s="1">
+        <v>296361.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>297152.1</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.968</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-2274.06</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.90714300018023</v>
+      </c>
+      <c r="J33">
+        <v>1.19</v>
+      </c>
+      <c r="K33" t="s">
+        <v>103</v>
+      </c>
+      <c r="L33" s="1">
+        <v>248409.68</v>
+      </c>
+      <c r="M33" s="1">
+        <v>251400.76</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.791</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-2030.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.0169729274793</v>
+      </c>
+      <c r="J34">
+        <v>1.86</v>
+      </c>
+      <c r="K34" t="s">
+        <v>106</v>
+      </c>
+      <c r="L34" s="1">
+        <v>197582.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>201308.03</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.935</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-2800.95</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.065</v>
+      </c>
+      <c r="J35">
+        <v>1.5</v>
+      </c>
+      <c r="K35" t="s">
+        <v>109</v>
+      </c>
+      <c r="L35" s="1">
+        <v>260199.05</v>
+      </c>
+      <c r="M35" s="1">
+        <v>264135.51</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D31" s="1">
-[...32 lines deleted...]
-      <c r="O31" s="1">
+      <c r="C36" s="1">
+        <v>101.057</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.347</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>101347.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-290.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.28614561851856</v>
+      </c>
+      <c r="J36">
+        <v>0.38</v>
+      </c>
+      <c r="K36">
+        <v>383.56</v>
+      </c>
+      <c r="L36" s="1">
+        <v>101057.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>101440.56</v>
+      </c>
+      <c r="N36" s="1">
         <v>0.46</v>
       </c>
-      <c r="P31">
-[...10 lines deleted...]
-      <c r="C32" s="1">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D32" s="1">
-[...240 lines deleted...]
-      <c r="A37" t="s">
+      <c r="C37" s="1">
+        <v>96.986</v>
+      </c>
+      <c r="D37" s="1">
+        <v>95.035</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>95035.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1951.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.05292786868</v>
+      </c>
+      <c r="J37">
+        <v>0.07</v>
+      </c>
+      <c r="K37">
+        <v>65.75</v>
+      </c>
+      <c r="L37" s="1">
+        <v>96986.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>97051.75</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>112</v>
       </c>
-      <c r="B37" t="s">
-[...45 lines deleted...]
-    <row r="38" spans="1:16">
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>115</v>
       </c>
-      <c r="B38" t="s">
-        <v>116</v>
+      <c r="B38" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100000.0</v>
+        <v>99.595</v>
       </c>
       <c r="D38" s="1">
-        <v>99.536</v>
-[...1 lines deleted...]
-      <c r="E38" s="1">
         <v>99.96</v>
       </c>
-      <c r="F38" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>99960.0</v>
       </c>
       <c r="H38" s="1">
-        <v>99960.0</v>
+        <v>-365.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-424.0</v>
-[...2 lines deleted...]
-        <v>-0.42416966786715</v>
+        <v>-0.36514605842337</v>
+      </c>
+      <c r="J38">
+        <v>0.26</v>
       </c>
       <c r="K38">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>94.52</v>
+        <v>259.93</v>
+      </c>
+      <c r="L38" s="1">
+        <v>99595.0</v>
       </c>
       <c r="M38" s="1">
-        <v>99536.0</v>
+        <v>99854.93</v>
       </c>
       <c r="N38" s="1">
-        <v>99630.52</v>
-[...1 lines deleted...]
-      <c r="O38" s="1">
         <v>0.45</v>
       </c>
-      <c r="P38">
-[...3 lines deleted...]
-    <row r="39" spans="1:16">
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>117</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100.979</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>135551.2</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1780.24</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.3133340022073</v>
+      </c>
+      <c r="J39">
+        <v>0.83</v>
+      </c>
+      <c r="K39" t="s">
         <v>118</v>
       </c>
-      <c r="C39" s="1">
-[...27 lines deleted...]
-        <v>850.93</v>
+      <c r="L39" s="1">
+        <v>137331.44</v>
       </c>
       <c r="M39" s="1">
-        <v>137278.4</v>
+        <v>138466.02</v>
       </c>
       <c r="N39" s="1">
-        <v>138129.33</v>
-[...1 lines deleted...]
-      <c r="O39" s="1">
         <v>0.62</v>
       </c>
-      <c r="P39">
-[...3 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>97.729</v>
+      </c>
+      <c r="D40" s="1">
+        <v>94.498</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>188996.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>6462.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>3.4191199813753</v>
+      </c>
+      <c r="J40">
+        <v>0.02</v>
+      </c>
+      <c r="K40">
+        <v>47.95</v>
+      </c>
+      <c r="L40" s="1">
+        <v>195458.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>195505.95</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>119</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="1">
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>122</v>
+      </c>
+      <c r="B41" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.71</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>99710.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-812.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.81436164878147</v>
+      </c>
+      <c r="J41">
+        <v>1.15</v>
+      </c>
+      <c r="K41" t="s">
+        <v>123</v>
+      </c>
+      <c r="L41" s="1">
+        <v>98898.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>100048.68</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>299316.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-3420.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.1426051397186</v>
+      </c>
+      <c r="J42">
+        <v>1.74</v>
+      </c>
+      <c r="K42" t="s">
+        <v>126</v>
+      </c>
+      <c r="L42" s="1">
+        <v>295896.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>301110.04</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D40" s="1">
-[...46 lines deleted...]
-      <c r="C41" s="1">
+      <c r="C43" s="1">
+        <v>104.111</v>
+      </c>
+      <c r="D43" s="1">
+        <v>106.562</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>213124.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-4902.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-2.3000694431411</v>
+      </c>
+      <c r="J43">
+        <v>4.52</v>
+      </c>
+      <c r="K43" t="s">
+        <v>129</v>
+      </c>
+      <c r="L43" s="1">
+        <v>208222.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>217263.1</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>96.381</v>
+      </c>
+      <c r="D44" s="1">
+        <v>94.283</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>188566.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>4196.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>2.2252155743877</v>
+      </c>
+      <c r="J44">
+        <v>0.04</v>
+      </c>
+      <c r="K44">
+        <v>89.04</v>
+      </c>
+      <c r="L44" s="1">
+        <v>192762.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>192851.04</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D41" s="1">
-[...32 lines deleted...]
-      <c r="O41" s="1">
+      <c r="C45" s="1">
+        <v>106.59</v>
+      </c>
+      <c r="D45" s="1">
+        <v>109.94</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>109940.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-3350.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-3.0471166090595</v>
+      </c>
+      <c r="J45">
+        <v>1.91</v>
+      </c>
+      <c r="K45" t="s">
+        <v>134</v>
+      </c>
+      <c r="L45" s="1">
+        <v>106590.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>108496.85</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>136</v>
+      </c>
+      <c r="B46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.373</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.601</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>99601.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-228.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.22891336432365</v>
+      </c>
+      <c r="J46">
+        <v>1.72</v>
+      </c>
+      <c r="K46" t="s">
+        <v>137</v>
+      </c>
+      <c r="L46" s="1">
+        <v>99373.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>101090.81</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>139</v>
+      </c>
+      <c r="B47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>99934.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>233.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J47">
+        <v>0.5</v>
+      </c>
+      <c r="K47">
+        <v>498.63</v>
+      </c>
+      <c r="L47" s="1">
+        <v>100167.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>100665.63</v>
+      </c>
+      <c r="N47" s="1">
         <v>0.45</v>
       </c>
-      <c r="P41">
-[...10 lines deleted...]
-      <c r="C42" s="1">
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.49</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>490.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="J48">
+        <v>0.78</v>
+      </c>
+      <c r="K48">
+        <v>777.63</v>
+      </c>
+      <c r="L48" s="1">
+        <v>100490.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>101267.63</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>143</v>
+      </c>
+      <c r="B49" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D42" s="1">
-[...46 lines deleted...]
-      <c r="C43" s="1">
+      <c r="C49" s="1">
+        <v>99.09</v>
+      </c>
+      <c r="D49" s="1">
+        <v>97.95</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>293850.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3420.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1638591117917</v>
+      </c>
+      <c r="J49">
+        <v>0.52</v>
+      </c>
+      <c r="K49" t="s">
+        <v>144</v>
+      </c>
+      <c r="L49" s="1">
+        <v>297270.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>298831.64</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>146</v>
+      </c>
+      <c r="B50" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D43" s="1">
-[...296 lines deleted...]
-      <c r="C49" s="1">
+      <c r="C50" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>199466.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1004.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.50334392828853</v>
+      </c>
+      <c r="J50">
+        <v>0.07</v>
+      </c>
+      <c r="K50">
+        <v>147.95</v>
+      </c>
+      <c r="L50" s="1">
+        <v>200470.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>200617.95</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>148</v>
+      </c>
+      <c r="B51" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D49" s="1">
-[...90 lines deleted...]
-      <c r="A51" t="s">
+      <c r="C51" s="1">
+        <v>99.44</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.92033333</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>299761.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-1441.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.48071630398884</v>
+      </c>
+      <c r="J51">
+        <v>0.07</v>
+      </c>
+      <c r="K51">
+        <v>197.26</v>
+      </c>
+      <c r="L51" s="1">
+        <v>298320.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>298517.26</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>147</v>
       </c>
-      <c r="B51" t="s">
-[...45 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>150</v>
       </c>
-      <c r="B52" t="s">
-        <v>151</v>
+      <c r="B52" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100000.0</v>
+        <v>99.364</v>
       </c>
       <c r="D52" s="1">
-        <v>99.286</v>
-[...1 lines deleted...]
-      <c r="E52" s="1">
         <v>98.32</v>
       </c>
-      <c r="F52" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>98320.0</v>
       </c>
       <c r="H52" s="1">
-        <v>98320.0</v>
+        <v>1044.0</v>
       </c>
       <c r="I52" s="1">
-        <v>966.0</v>
-[...2 lines deleted...]
-        <v>0.98250610252238</v>
+        <v>1.0618388934093</v>
+      </c>
+      <c r="J52">
+        <v>0.46</v>
       </c>
       <c r="K52">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>349.32</v>
+        <v>457.19</v>
+      </c>
+      <c r="L52" s="1">
+        <v>99364.0</v>
       </c>
       <c r="M52" s="1">
-        <v>99286.0</v>
+        <v>99821.19</v>
       </c>
       <c r="N52" s="1">
-        <v>99635.32</v>
-[...1 lines deleted...]
-      <c r="O52" s="1">
         <v>0.45</v>
       </c>
-      <c r="P52">
-[...3 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>152</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.116</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>99517.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-401.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-0.40294623029231</v>
+      </c>
+      <c r="J53">
+        <v>0.05</v>
+      </c>
+      <c r="K53">
+        <v>46.23</v>
+      </c>
+      <c r="L53" s="1">
+        <v>99116.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>99162.23</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>154</v>
+      </c>
+      <c r="B54" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.474</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.574</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>199148.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-200.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-0.10042782252395</v>
+      </c>
+      <c r="J54">
+        <v>0.86</v>
+      </c>
+      <c r="K54" t="s">
+        <v>155</v>
+      </c>
+      <c r="L54" s="1">
+        <v>198948.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>200674.03</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>153</v>
       </c>
-      <c r="C53" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>157</v>
+      </c>
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>101.112</v>
+      </c>
+      <c r="D55" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>203598.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-1374.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-0.67485928152536</v>
+      </c>
+      <c r="J55">
+        <v>2.59</v>
+      </c>
+      <c r="K55" t="s">
+        <v>158</v>
+      </c>
+      <c r="L55" s="1">
+        <v>202224.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>207402.08</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>160</v>
+      </c>
+      <c r="B56" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D53" s="1">
-[...32 lines deleted...]
-      <c r="O53" s="1">
+      <c r="C56" s="1">
+        <v>97.08</v>
+      </c>
+      <c r="D56" s="1">
+        <v>93.412</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>93412.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>3668.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>3.9266903609815</v>
+      </c>
+      <c r="J56">
+        <v>0.53</v>
+      </c>
+      <c r="K56">
+        <v>529.79</v>
+      </c>
+      <c r="L56" s="1">
+        <v>97080.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>97609.79</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>91.446</v>
+      </c>
+      <c r="D57" s="1">
+        <v>91.432</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>91432.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>14.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.015311925802782</v>
+      </c>
+      <c r="J57">
+        <v>0.19</v>
+      </c>
+      <c r="K57">
+        <v>193.15</v>
+      </c>
+      <c r="L57" s="1">
+        <v>91446.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>91639.15</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>101.573</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>100539.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.0284566188245</v>
+      </c>
+      <c r="J58">
+        <v>2.99</v>
+      </c>
+      <c r="K58" t="s">
+        <v>165</v>
+      </c>
+      <c r="L58" s="1">
+        <v>101573.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>104564.78</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>99956.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-273.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.27312017287607</v>
+      </c>
+      <c r="J59">
+        <v>2.77</v>
+      </c>
+      <c r="K59" t="s">
+        <v>168</v>
+      </c>
+      <c r="L59" s="1">
+        <v>99683.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>102455.6</v>
+      </c>
+      <c r="N59" s="1">
         <v>0.46</v>
       </c>
-      <c r="P53">
-[...110 lines deleted...]
-      <c r="C56" s="1">
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D56" s="1">
-[...20 lines deleted...]
-      <c r="K56">
+      <c r="C60" s="1">
+        <v>100.202</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>100426.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-224.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.22304980781869</v>
+      </c>
+      <c r="J60">
+        <v>2.1</v>
+      </c>
+      <c r="K60" t="s">
+        <v>171</v>
+      </c>
+      <c r="L60" s="1">
+        <v>100202.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>102299.74</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.042</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>113792.52</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-884.64</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.7774148951091</v>
+      </c>
+      <c r="J61">
+        <v>1.51</v>
+      </c>
+      <c r="K61" t="s">
+        <v>174</v>
+      </c>
+      <c r="L61" s="1">
+        <v>112907.88</v>
+      </c>
+      <c r="M61" s="1">
+        <v>114629.59</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>98.207</v>
+      </c>
+      <c r="D62" s="1">
+        <v>97.224</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>97224.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>983.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.0110672261993</v>
+      </c>
+      <c r="J62">
+        <v>0.75</v>
+      </c>
+      <c r="K62">
+        <v>752.74</v>
+      </c>
+      <c r="L62" s="1">
+        <v>98207.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>98959.74</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>178</v>
+      </c>
+      <c r="B63" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.912</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>134997.3</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-1466.1</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.0860217204344</v>
+      </c>
+      <c r="J63">
+        <v>0.34</v>
+      </c>
+      <c r="K63">
+        <v>464.51</v>
+      </c>
+      <c r="L63" s="1">
+        <v>133531.2</v>
+      </c>
+      <c r="M63" s="1">
+        <v>133995.71</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>180</v>
+      </c>
+      <c r="B64" s="1">
+        <v>56000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.558</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>55752.48</v>
+      </c>
+      <c r="H64" s="1">
+        <v>215.6</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.38670925490669</v>
+      </c>
+      <c r="J64">
+        <v>1.7</v>
+      </c>
+      <c r="K64">
+        <v>949.32</v>
+      </c>
+      <c r="L64" s="1">
+        <v>55968.08</v>
+      </c>
+      <c r="M64" s="1">
+        <v>56917.4</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>182</v>
+      </c>
+      <c r="B65" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.966</v>
+      </c>
+      <c r="D65" s="1">
+        <v>102.154</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>102154.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-1188.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1.1629500557981</v>
+      </c>
+      <c r="J65">
+        <v>2.24</v>
+      </c>
+      <c r="K65" t="s">
+        <v>183</v>
+      </c>
+      <c r="L65" s="1">
+        <v>100966.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>103201.62</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>185</v>
+      </c>
+      <c r="B66" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>98.974</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.791</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>99791.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-817.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.81871110621198</v>
+      </c>
+      <c r="J66">
+        <v>2.27</v>
+      </c>
+      <c r="K66" t="s">
+        <v>186</v>
+      </c>
+      <c r="L66" s="1">
+        <v>98974.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>101242.49</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>188</v>
+      </c>
+      <c r="B67" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.861</v>
+      </c>
+      <c r="D67" s="1">
+        <v>97.614</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>97614.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2247.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>2.301923904358</v>
+      </c>
+      <c r="J67">
+        <v>1.22</v>
+      </c>
+      <c r="K67" t="s">
+        <v>189</v>
+      </c>
+      <c r="L67" s="1">
+        <v>99861.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>101085.32</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>191</v>
+      </c>
+      <c r="B68" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>100.607</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.845</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>131795.4</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1005.84</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.763182933547</v>
+      </c>
+      <c r="J68">
+        <v>0.27</v>
+      </c>
+      <c r="K68">
+        <v>354.41</v>
+      </c>
+      <c r="L68" s="1">
+        <v>132801.24</v>
+      </c>
+      <c r="M68" s="1">
+        <v>133155.65</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>193</v>
+      </c>
+      <c r="B69" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D69" s="1">
+        <v>94.279</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>94279.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1029.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>1.0914413602181</v>
+      </c>
+      <c r="J69">
         <v>0.48</v>
       </c>
-      <c r="L56">
-[...22 lines deleted...]
-      <c r="C57" s="1">
+      <c r="K69">
+        <v>481.16</v>
+      </c>
+      <c r="L69" s="1">
+        <v>95308.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>95789.16</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>195</v>
+      </c>
+      <c r="B70" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D57" s="1">
-[...82 lines deleted...]
-      <c r="O58" s="1">
+      <c r="C70" s="1">
+        <v>102.812</v>
+      </c>
+      <c r="D70" s="1">
+        <v>104.37</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>104370.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-1558.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1.4927661205327</v>
+      </c>
+      <c r="J70">
+        <v>1.18</v>
+      </c>
+      <c r="K70" t="s">
+        <v>196</v>
+      </c>
+      <c r="L70" s="1">
+        <v>102812.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>103996.4</v>
+      </c>
+      <c r="N70" s="1">
         <v>0.47</v>
       </c>
-      <c r="P58">
-[...504 lines deleted...]
-      <c r="A69" t="s">
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>194</v>
       </c>
-      <c r="B69" t="s">
-[...95 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>198</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>97.174</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>195260.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-912.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.46706954829458</v>
+      </c>
+      <c r="J71">
+        <v>0.52</v>
+      </c>
+      <c r="K71" t="s">
         <v>199</v>
       </c>
-      <c r="C71" s="1">
+      <c r="L71" s="1">
+        <v>194348.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>195380.88</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>201</v>
+      </c>
+      <c r="B72" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>117561.04</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-1111.56</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-0.94551732444694</v>
+      </c>
+      <c r="J72">
+        <v>2.37</v>
+      </c>
+      <c r="K72" t="s">
+        <v>202</v>
+      </c>
+      <c r="L72" s="1">
+        <v>116449.48</v>
+      </c>
+      <c r="M72" s="1">
+        <v>119244.3</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>204</v>
+      </c>
+      <c r="B73" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.633</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>97633.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1635.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.6746386979812</v>
+      </c>
+      <c r="J73">
+        <v>0.49</v>
+      </c>
+      <c r="K73">
+        <v>494.86</v>
+      </c>
+      <c r="L73" s="1">
+        <v>99268.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>99762.86</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D74" s="1">
+        <v>93.83333333</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>281500.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>5924.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2.1044404973357</v>
+      </c>
+      <c r="J74">
+        <v>1.1</v>
+      </c>
+      <c r="K74" t="s">
+        <v>207</v>
+      </c>
+      <c r="L74" s="1">
+        <v>287424.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>290709.62</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>209</v>
+      </c>
+      <c r="B75" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.207</v>
+      </c>
+      <c r="D75" s="1">
+        <v>94.862</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>94862.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>3345.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3.5261748645401</v>
+      </c>
+      <c r="J75">
+        <v>0.04</v>
+      </c>
+      <c r="K75">
+        <v>35.96</v>
+      </c>
+      <c r="L75" s="1">
+        <v>98207.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>98242.96</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>211</v>
+      </c>
+      <c r="B76" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.387</v>
+      </c>
+      <c r="D76" s="1">
+        <v>91.856</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>275568.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>10593.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.844060268246</v>
+      </c>
+      <c r="J76">
+        <v>0.09</v>
+      </c>
+      <c r="K76">
+        <v>258.9</v>
+      </c>
+      <c r="L76" s="1">
+        <v>286161.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>286419.9</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>213</v>
+      </c>
+      <c r="B77" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D77" s="1">
+        <v>102.61</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>102610.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-1048.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-1.0213429490303</v>
+      </c>
+      <c r="J77">
+        <v>3.52</v>
+      </c>
+      <c r="K77" t="s">
+        <v>214</v>
+      </c>
+      <c r="L77" s="1">
+        <v>101562.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>105078.44</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>216</v>
+      </c>
+      <c r="B78" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.428</v>
+      </c>
+      <c r="D78" s="1">
+        <v>104.115</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>156172.5</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-4030.5</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-2.5808000768381</v>
+      </c>
+      <c r="J78">
+        <v>1.48</v>
+      </c>
+      <c r="K78" t="s">
+        <v>217</v>
+      </c>
+      <c r="L78" s="1">
+        <v>152142.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>154361.18</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>219</v>
+      </c>
+      <c r="B79" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.376</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>99376.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>319.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.32100305908871</v>
+      </c>
+      <c r="J79">
+        <v>0.39</v>
+      </c>
+      <c r="K79">
+        <v>393.84</v>
+      </c>
+      <c r="L79" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>100088.84</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>221</v>
+      </c>
+      <c r="B80" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>102.14</v>
+      </c>
+      <c r="D80" s="1">
+        <v>103.917</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>103917.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-1777.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.7100185725146</v>
+      </c>
+      <c r="J80">
+        <v>0.8</v>
+      </c>
+      <c r="K80">
+        <v>801.37</v>
+      </c>
+      <c r="L80" s="1">
+        <v>102140.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>102941.37</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>223</v>
+      </c>
+      <c r="B81" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D71" s="1">
-[...96 lines deleted...]
-      <c r="C73" s="1">
+      <c r="C81" s="1">
+        <v>100.715</v>
+      </c>
+      <c r="D81" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-2232.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.0959334583771</v>
+      </c>
+      <c r="J81">
+        <v>2.9</v>
+      </c>
+      <c r="K81" t="s">
+        <v>224</v>
+      </c>
+      <c r="L81" s="1">
+        <v>201430.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>207230.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>226</v>
+      </c>
+      <c r="B82" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>96.756</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.814</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>195628.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-2116.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-1.0816447543296</v>
+      </c>
+      <c r="J82">
+        <v>0.24</v>
+      </c>
+      <c r="K82">
+        <v>471.23</v>
+      </c>
+      <c r="L82" s="1">
+        <v>193512.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>193983.23</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>228</v>
+      </c>
+      <c r="B83" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D73" s="1">
-[...32 lines deleted...]
-      <c r="O73" s="1">
+      <c r="C83" s="1">
+        <v>94.79</v>
+      </c>
+      <c r="D83" s="1">
+        <v>91.695</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>91695.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>3095.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>3.3753203555265</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.68</v>
+      </c>
+      <c r="L83" s="1">
+        <v>94790.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>94790.68</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>230</v>
+      </c>
+      <c r="B84" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>101.601</v>
+      </c>
+      <c r="D84" s="1">
+        <v>103.378</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>103378.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-1777.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.7189343960998</v>
+      </c>
+      <c r="J84">
+        <v>0.57</v>
+      </c>
+      <c r="K84">
+        <v>569.86</v>
+      </c>
+      <c r="L84" s="1">
+        <v>101601.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>102170.86</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>232</v>
+      </c>
+      <c r="B85" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.0825</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>200165.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-717.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.35820448130293</v>
+      </c>
+      <c r="J85">
+        <v>2.09</v>
+      </c>
+      <c r="K85" t="s">
+        <v>233</v>
+      </c>
+      <c r="L85" s="1">
+        <v>199448.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>203621.97</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>235</v>
+      </c>
+      <c r="B86" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.113</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>199736.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-1510.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.75599791725077</v>
+      </c>
+      <c r="J86">
+        <v>0.78</v>
+      </c>
+      <c r="K86" t="s">
+        <v>236</v>
+      </c>
+      <c r="L86" s="1">
+        <v>198226.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>199793.81</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>238</v>
+      </c>
+      <c r="B87" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.581</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>703.01</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.581</v>
+      </c>
+      <c r="J87">
+        <v>0.96</v>
+      </c>
+      <c r="K87" t="s">
+        <v>239</v>
+      </c>
+      <c r="L87" s="1">
+        <v>121703.01</v>
+      </c>
+      <c r="M87" s="1">
+        <v>122860.93</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>241</v>
+      </c>
+      <c r="B88" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-1675.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.67</v>
+      </c>
+      <c r="J88">
+        <v>1.64</v>
+      </c>
+      <c r="K88" t="s">
+        <v>242</v>
+      </c>
+      <c r="L88" s="1">
+        <v>248325.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>252432.95</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>244</v>
+      </c>
+      <c r="B89" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>96.453</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.556</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>189112.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>3794.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>2.0062185371632</v>
+      </c>
+      <c r="J89">
+        <v>0.04</v>
+      </c>
+      <c r="K89">
+        <v>75.34</v>
+      </c>
+      <c r="L89" s="1">
+        <v>192906.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>192981.34</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>246</v>
+      </c>
+      <c r="B90" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.534</v>
+      </c>
+      <c r="D90" s="1">
+        <v>97.977</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>97977.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>557.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.56850077058902</v>
+      </c>
+      <c r="J90">
+        <v>0.55</v>
+      </c>
+      <c r="K90">
+        <v>546.58</v>
+      </c>
+      <c r="L90" s="1">
+        <v>98534.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>99080.58</v>
+      </c>
+      <c r="N90" s="1">
         <v>0.45</v>
       </c>
-      <c r="P73">
-[...434 lines deleted...]
-      <c r="K82">
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>248</v>
+      </c>
+      <c r="B91" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.386</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>467.06</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.386</v>
+      </c>
+      <c r="J91">
         <v>0.12</v>
       </c>
-      <c r="L82">
-[...258 lines deleted...]
-      <c r="O87" s="1">
+      <c r="K91">
+        <v>150.19</v>
+      </c>
+      <c r="L91" s="1">
+        <v>121467.06</v>
+      </c>
+      <c r="M91" s="1">
+        <v>121617.25</v>
+      </c>
+      <c r="N91" s="1">
         <v>0.55</v>
       </c>
-      <c r="P87">
-[...154 lines deleted...]
-      <c r="A91" t="s">
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>247</v>
       </c>
-      <c r="B91" t="s">
-[...45 lines deleted...]
-    <row r="92" spans="1:16">
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>250</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.398</v>
+      </c>
+      <c r="D92" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>209764.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-4968.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-2.3683758890944</v>
+      </c>
+      <c r="J92">
+        <v>3.19</v>
+      </c>
+      <c r="K92" t="s">
         <v>251</v>
       </c>
-      <c r="C92" s="1">
-[...27 lines deleted...]
-        <v>252</v>
+      <c r="L92" s="1">
+        <v>204796.0</v>
       </c>
       <c r="M92" s="1">
-        <v>98644.0</v>
+        <v>211178.17</v>
       </c>
       <c r="N92" s="1">
-        <v>99662.84</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.95</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>253</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.612</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>99612.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-843.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.84628358029153</v>
+      </c>
+      <c r="J93">
+        <v>1.2</v>
+      </c>
+      <c r="K93" t="s">
         <v>254</v>
       </c>
-      <c r="C93" s="1">
-[...27 lines deleted...]
-        <v>255</v>
+      <c r="L93" s="1">
+        <v>98769.0</v>
       </c>
       <c r="M93" s="1">
-        <v>202626.0</v>
+        <v>99967.63</v>
       </c>
       <c r="N93" s="1">
-        <v>208630.73</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>256</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>101.309</v>
+      </c>
+      <c r="D94" s="1">
+        <v>102.875</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>205750.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-3132.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.5222357229648</v>
+      </c>
+      <c r="J94">
+        <v>3.24</v>
+      </c>
+      <c r="K94" t="s">
         <v>257</v>
       </c>
-      <c r="C94" s="1">
+      <c r="L94" s="1">
+        <v>202618.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>209100.38</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>259</v>
+      </c>
+      <c r="B95" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D94" s="1">
-[...2 lines deleted...]
-      <c r="E94" s="1">
+      <c r="C95" s="1">
+        <v>97.706</v>
+      </c>
+      <c r="D95" s="1">
         <v>94.517</v>
       </c>
-      <c r="F94" t="s">
-[...5 lines deleted...]
-      <c r="H94" s="1">
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
         <v>94517.0</v>
       </c>
-      <c r="I94" s="1">
-[...17 lines deleted...]
-      <c r="O94" s="1">
+      <c r="H95" s="1">
+        <v>3189.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>3.3739962123216</v>
+      </c>
+      <c r="J95">
+        <v>0.81</v>
+      </c>
+      <c r="K95">
+        <v>808.68</v>
+      </c>
+      <c r="L95" s="1">
+        <v>97706.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>98514.68</v>
+      </c>
+      <c r="N95" s="1">
         <v>0.44</v>
       </c>
-      <c r="P94">
-[...4 lines deleted...]
-      <c r="A95" t="s">
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>258</v>
       </c>
-      <c r="B95" t="s">
-[...45 lines deleted...]
-    <row r="96" spans="1:16">
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>261</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>103.397</v>
+      </c>
+      <c r="D96" s="1">
+        <v>105.38</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>210760.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-3966.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.881761245018</v>
+      </c>
+      <c r="J96">
+        <v>1.21</v>
+      </c>
+      <c r="K96" t="s">
         <v>262</v>
       </c>
-      <c r="C96" s="1">
-[...27 lines deleted...]
-        <v>263</v>
+      <c r="L96" s="1">
+        <v>206794.0</v>
       </c>
       <c r="M96" s="1">
-        <v>101787.0</v>
+        <v>209204.96</v>
       </c>
       <c r="N96" s="1">
-        <v>103573.64</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:16">
+        <v>0.94</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>264</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.657</v>
+      </c>
+      <c r="D97" s="1">
+        <v>103.59</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>103590.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-1933.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-1.8660102326479</v>
+      </c>
+      <c r="J97">
+        <v>2.05</v>
+      </c>
+      <c r="K97" t="s">
         <v>265</v>
       </c>
-      <c r="C97" s="1">
+      <c r="L97" s="1">
+        <v>101657.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>103709.74</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>267</v>
+      </c>
+      <c r="B98" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D97" s="1">
-[...2 lines deleted...]
-      <c r="E97" s="1">
+      <c r="C98" s="1">
+        <v>99.65</v>
+      </c>
+      <c r="D98" s="1">
         <v>96.515</v>
       </c>
-      <c r="F97" t="s">
-[...5 lines deleted...]
-      <c r="H97" s="1">
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
         <v>96515.0</v>
       </c>
-      <c r="I97" s="1">
-[...17 lines deleted...]
-      <c r="O97" s="1">
+      <c r="H98" s="1">
+        <v>3135.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>3.2481997616951</v>
+      </c>
+      <c r="J98">
+        <v>0.53</v>
+      </c>
+      <c r="K98">
+        <v>530.82</v>
+      </c>
+      <c r="L98" s="1">
+        <v>99650.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>100180.82</v>
+      </c>
+      <c r="N98" s="1">
         <v>0.45</v>
       </c>
-      <c r="P97">
-[...4 lines deleted...]
-      <c r="A98" t="s">
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>266</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="1">
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>269</v>
+      </c>
+      <c r="B99" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D98" s="1">
-[...2 lines deleted...]
-      <c r="E98" s="1">
+      <c r="C99" s="1">
+        <v>98.367</v>
+      </c>
+      <c r="D99" s="1">
         <v>98.38833333</v>
       </c>
-      <c r="F98" t="s">
-[...5 lines deleted...]
-      <c r="H98" s="1">
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
         <v>295165.0</v>
       </c>
-      <c r="I98" s="1">
-[...17 lines deleted...]
-      <c r="O98" s="1">
+      <c r="H99" s="1">
+        <v>-64.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.02168278759338</v>
+      </c>
+      <c r="J99">
+        <v>0.22</v>
+      </c>
+      <c r="K99">
+        <v>657.53</v>
+      </c>
+      <c r="L99" s="1">
+        <v>295101.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>295758.53</v>
+      </c>
+      <c r="N99" s="1">
         <v>1.33</v>
       </c>
-      <c r="P98">
-[...4 lines deleted...]
-      <c r="A99" t="s">
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>268</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="1">
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>271</v>
+      </c>
+      <c r="B100" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D99" s="1">
-[...2 lines deleted...]
-      <c r="E99" s="1">
+      <c r="C100" s="1">
+        <v>99.262</v>
+      </c>
+      <c r="D100" s="1">
         <v>100.0</v>
       </c>
-      <c r="F99" t="s">
-[...5 lines deleted...]
-      <c r="H99" s="1">
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
         <v>100000.0</v>
       </c>
-      <c r="I99" s="1">
-[...17 lines deleted...]
-      <c r="O99" s="1">
+      <c r="H100" s="1">
+        <v>-738.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.738</v>
+      </c>
+      <c r="J100">
+        <v>0.8</v>
+      </c>
+      <c r="K100">
+        <v>796.16</v>
+      </c>
+      <c r="L100" s="1">
+        <v>99262.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>100058.16</v>
+      </c>
+      <c r="N100" s="1">
         <v>0.45</v>
       </c>
-      <c r="P99">
-[...4 lines deleted...]
-      <c r="A100" t="s">
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>270</v>
       </c>
-      <c r="B100" t="s">
-[...45 lines deleted...]
-    <row r="101" spans="1:16">
+    </row>
+    <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>273</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B101" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="D101" s="1">
+        <v>105.50275</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>422011.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-8611.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-2.0404681394561</v>
+      </c>
+      <c r="J101">
+        <v>1.98</v>
+      </c>
+      <c r="K101" t="s">
         <v>274</v>
       </c>
-      <c r="C101" s="1">
-[...27 lines deleted...]
-        <v>275</v>
+      <c r="L101" s="1">
+        <v>413400.0</v>
       </c>
       <c r="M101" s="1">
-        <v>283917.0</v>
+        <v>421306.85</v>
       </c>
       <c r="N101" s="1">
-        <v>285001.93</v>
-[...8 lines deleted...]
-    <row r="102" spans="1:16">
+        <v>1.9</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>276</v>
       </c>
-      <c r="B102" t="s">
-        <v>277</v>
+      <c r="B102" s="1">
+        <v>300000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>100000.0</v>
+        <v>94.914</v>
       </c>
       <c r="D102" s="1">
-        <v>90.714</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>91.548</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>274644.0</v>
       </c>
       <c r="H102" s="1">
-        <v>88429.0</v>
+        <v>10098.0</v>
       </c>
       <c r="I102" s="1">
-        <v>2285.0</v>
-[...2 lines deleted...]
-        <v>2.58399393864</v>
+        <v>3.6767597325993</v>
+      </c>
+      <c r="J102">
+        <v>0.01</v>
       </c>
       <c r="K102">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>89.04</v>
+        <v>24.66</v>
+      </c>
+      <c r="L102" s="1">
+        <v>284742.0</v>
       </c>
       <c r="M102" s="1">
-        <v>90714.0</v>
+        <v>284766.66</v>
       </c>
       <c r="N102" s="1">
-        <v>90803.04</v>
-[...8 lines deleted...]
-    <row r="103" spans="1:16">
+        <v>1.28</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>278</v>
       </c>
-      <c r="B103" t="s">
-        <v>279</v>
+      <c r="B103" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100000.0</v>
+        <v>91.036</v>
       </c>
       <c r="D103" s="1">
-        <v>101.684</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>88.429</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>88429.0</v>
       </c>
       <c r="H103" s="1">
-        <v>104501.0</v>
+        <v>2607.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-2817.0</v>
-[...2 lines deleted...]
-        <v>-2.6956679840384</v>
+        <v>2.9481278766016</v>
+      </c>
+      <c r="J103">
+        <v>0.1</v>
       </c>
       <c r="K103">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>279.79</v>
+        <v>96.23</v>
+      </c>
+      <c r="L103" s="1">
+        <v>91036.0</v>
       </c>
       <c r="M103" s="1">
-        <v>101684.0</v>
+        <v>91132.23</v>
       </c>
       <c r="N103" s="1">
-        <v>101963.79</v>
-[...8 lines deleted...]
-    <row r="104" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>280</v>
       </c>
-      <c r="B104" t="s">
-        <v>281</v>
+      <c r="B104" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>101.605</v>
       </c>
       <c r="D104" s="1">
-        <v>99.351</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>104.501</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>104501.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99903.0</v>
+        <v>-2896.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-552.0</v>
-[...2 lines deleted...]
-        <v>-0.55253595988108</v>
+        <v>-2.7712653467431</v>
+      </c>
+      <c r="J104">
+        <v>0.59</v>
       </c>
       <c r="K104">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>118.15</v>
+        <v>589.04</v>
+      </c>
+      <c r="L104" s="1">
+        <v>101605.0</v>
       </c>
       <c r="M104" s="1">
-        <v>99351.0</v>
+        <v>102194.04</v>
       </c>
       <c r="N104" s="1">
-        <v>99469.15</v>
-[...8 lines deleted...]
-    <row r="105" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>282</v>
       </c>
-      <c r="B105" t="s">
-        <v>283</v>
+      <c r="B105" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>103000.0</v>
+        <v>99.522</v>
       </c>
       <c r="D105" s="1">
-        <v>100.277</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.903</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>99903.0</v>
       </c>
       <c r="H105" s="1">
-        <v>102956.74</v>
+        <v>-381.0</v>
       </c>
       <c r="I105" s="1">
-        <v>328.57</v>
-[...2 lines deleted...]
-        <v>0.31913403629524</v>
+        <v>-0.38136992883097</v>
+      </c>
+      <c r="J105">
+        <v>0.28</v>
       </c>
       <c r="K105">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>296.3</v>
+        <v>283.56</v>
+      </c>
+      <c r="L105" s="1">
+        <v>99522.0</v>
       </c>
       <c r="M105" s="1">
-        <v>103285.31</v>
+        <v>99805.56</v>
       </c>
       <c r="N105" s="1">
-        <v>103581.61</v>
-[...8 lines deleted...]
-    <row r="106" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>284</v>
       </c>
-      <c r="B106" t="s">
+      <c r="B106" s="1">
+        <v>103000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>102956.74</v>
+      </c>
+      <c r="H106" s="1">
+        <v>616.97</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J106">
+        <v>0.5</v>
+      </c>
+      <c r="K106">
+        <v>518.53</v>
+      </c>
+      <c r="L106" s="1">
+        <v>103573.71</v>
+      </c>
+      <c r="M106" s="1">
+        <v>104092.24</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>286</v>
+      </c>
+      <c r="B107" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.202</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.918</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>99918.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-716.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.7165876018335</v>
+      </c>
+      <c r="J107">
+        <v>0.09</v>
+      </c>
+      <c r="K107">
+        <v>94.52</v>
+      </c>
+      <c r="L107" s="1">
+        <v>99202.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>99296.52</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>285</v>
       </c>
-      <c r="C106" s="1">
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>288</v>
+      </c>
+      <c r="B108" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.68</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>151996.5</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-976.5</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.64244900375995</v>
+      </c>
+      <c r="J108">
+        <v>2.7</v>
+      </c>
+      <c r="K108" t="s">
+        <v>289</v>
+      </c>
+      <c r="L108" s="1">
+        <v>151020.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>155073.08</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>291</v>
+      </c>
+      <c r="B109" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.154</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.889</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>113873.46</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-837.9</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.73581675659983</v>
+      </c>
+      <c r="J109">
+        <v>2.06</v>
+      </c>
+      <c r="K109" t="s">
+        <v>292</v>
+      </c>
+      <c r="L109" s="1">
+        <v>113035.56</v>
+      </c>
+      <c r="M109" s="1">
+        <v>115388.57</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>294</v>
+      </c>
+      <c r="B110" s="1">
+        <v>104000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.261</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>103961.52</v>
+      </c>
+      <c r="H110" s="1">
+        <v>309.92</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.2981103008113</v>
+      </c>
+      <c r="J110">
+        <v>0.19</v>
+      </c>
+      <c r="K110">
+        <v>194.47</v>
+      </c>
+      <c r="L110" s="1">
+        <v>104271.44</v>
+      </c>
+      <c r="M110" s="1">
+        <v>104465.91</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>296</v>
+      </c>
+      <c r="B111" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D106" s="1">
-[...82 lines deleted...]
-      <c r="O107" s="1">
+      <c r="C111" s="1">
+        <v>98.812</v>
+      </c>
+      <c r="D111" s="1">
+        <v>97.523</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>97523.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1289.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>1.3217394870954</v>
+      </c>
+      <c r="J111">
+        <v>0.58</v>
+      </c>
+      <c r="K111">
+        <v>575.34</v>
+      </c>
+      <c r="L111" s="1">
+        <v>98812.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>99387.34</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>298</v>
+      </c>
+      <c r="B112" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.691</v>
+      </c>
+      <c r="D112" s="1">
+        <v>101.936</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>203872.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-2490.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-1.2213545754199</v>
+      </c>
+      <c r="J112">
+        <v>3.84</v>
+      </c>
+      <c r="K112" t="s">
+        <v>299</v>
+      </c>
+      <c r="L112" s="1">
+        <v>201382.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>209068.3</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>301</v>
+      </c>
+      <c r="B113" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>97.83</v>
+      </c>
+      <c r="D113" s="1">
+        <v>95.676</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>95676.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>2154.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>2.2513483005142</v>
+      </c>
+      <c r="J113">
+        <v>0.05</v>
+      </c>
+      <c r="K113">
+        <v>53.13</v>
+      </c>
+      <c r="L113" s="1">
+        <v>97830.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>97883.13</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>303</v>
+      </c>
+      <c r="B114" s="1">
+        <v>236000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>235985.84</v>
+      </c>
+      <c r="H114" s="1">
+        <v>545.16</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.23101386083165</v>
+      </c>
+      <c r="J114">
+        <v>0.08</v>
+      </c>
+      <c r="K114">
+        <v>196.4</v>
+      </c>
+      <c r="L114" s="1">
+        <v>236531.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>236727.4</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>305</v>
+      </c>
+      <c r="B115" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.131</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.878</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>199756.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>506.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.25330903702517</v>
+      </c>
+      <c r="J115">
+        <v>0.41</v>
+      </c>
+      <c r="K115">
+        <v>821.92</v>
+      </c>
+      <c r="L115" s="1">
+        <v>200262.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>201083.92</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>307</v>
+      </c>
+      <c r="B116" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>99757.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>211.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.21151397896889</v>
+      </c>
+      <c r="J116">
+        <v>0.17</v>
+      </c>
+      <c r="K116">
+        <v>172.6</v>
+      </c>
+      <c r="L116" s="1">
+        <v>99968.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>100140.6</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>309</v>
+      </c>
+      <c r="B117" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>99.759</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>99200.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>559.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.56350806451613</v>
+      </c>
+      <c r="J117">
+        <v>0.71</v>
+      </c>
+      <c r="K117">
+        <v>708.9</v>
+      </c>
+      <c r="L117" s="1">
+        <v>99759.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>100467.9</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>311</v>
+      </c>
+      <c r="B118" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.518</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.496</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>202992.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-1956.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.96358477181367</v>
+      </c>
+      <c r="J118">
+        <v>3.27</v>
+      </c>
+      <c r="K118" t="s">
+        <v>312</v>
+      </c>
+      <c r="L118" s="1">
+        <v>201036.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>207570.25</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>314</v>
+      </c>
+      <c r="B119" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.597</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.276</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>202552.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-1358.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.67044512026541</v>
+      </c>
+      <c r="J119">
+        <v>1.16</v>
+      </c>
+      <c r="K119" t="s">
+        <v>315</v>
+      </c>
+      <c r="L119" s="1">
+        <v>201194.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>203505.64</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>317</v>
+      </c>
+      <c r="B120" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>100.406</v>
+      </c>
+      <c r="D120" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-3642.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.194646723086</v>
+      </c>
+      <c r="J120">
+        <v>2.21</v>
+      </c>
+      <c r="K120" t="s">
+        <v>318</v>
+      </c>
+      <c r="L120" s="1">
+        <v>301218.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>307862.18</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>320</v>
+      </c>
+      <c r="B121" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.83</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>203660.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-2782.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.3660021604635</v>
+      </c>
+      <c r="J121">
         <v>0.7</v>
       </c>
-      <c r="P107">
-[...296 lines deleted...]
-      <c r="O113" s="1">
+      <c r="K121" t="s">
+        <v>321</v>
+      </c>
+      <c r="L121" s="1">
+        <v>200878.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>202280.74</v>
+      </c>
+      <c r="N121" s="1">
         <v>0.91</v>
       </c>
-      <c r="P113">
-[...304 lines deleted...]
-      <c r="A120" t="s">
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>319</v>
       </c>
-      <c r="B120" t="s">
-[...95 lines deleted...]
-    <row r="122" spans="1:16">
+    </row>
+    <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>323</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B122" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>93.784</v>
+      </c>
+      <c r="D122" s="1">
+        <v>94.848</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>94848.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-1064.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.1217948717949</v>
+      </c>
+      <c r="J122">
+        <v>0.37</v>
+      </c>
+      <c r="K122">
+        <v>369.86</v>
+      </c>
+      <c r="L122" s="1">
+        <v>93784.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>94153.86</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>325</v>
+      </c>
+      <c r="B123" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="D123" s="1">
+        <v>96.638</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>193276.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>4362.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>2.2568761770732</v>
+      </c>
+      <c r="J123">
+        <v>0.28</v>
+      </c>
+      <c r="K123">
+        <v>568.49</v>
+      </c>
+      <c r="L123" s="1">
+        <v>197638.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>198206.49</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>324</v>
       </c>
-      <c r="C122" s="1">
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>327</v>
+      </c>
+      <c r="B124" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D122" s="1">
-[...2 lines deleted...]
-      <c r="E122" s="1">
+      <c r="C124" s="1">
+        <v>100.191</v>
+      </c>
+      <c r="D124" s="1">
         <v>100.978</v>
       </c>
-      <c r="F122" t="s">
-[...5 lines deleted...]
-      <c r="H122" s="1">
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
         <v>100978.0</v>
       </c>
-      <c r="I122" s="1">
-[...17 lines deleted...]
-      <c r="O122" s="1">
+      <c r="H124" s="1">
+        <v>-787.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.77937768622868</v>
+      </c>
+      <c r="J124">
+        <v>3.03</v>
+      </c>
+      <c r="K124" t="s">
+        <v>328</v>
+      </c>
+      <c r="L124" s="1">
+        <v>100191.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>103220.11</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>330</v>
+      </c>
+      <c r="B125" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D125" s="1">
+        <v>102.269</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>102269.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-1223.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-1.1958658048871</v>
+      </c>
+      <c r="J125">
+        <v>2.87</v>
+      </c>
+      <c r="K125" t="s">
+        <v>331</v>
+      </c>
+      <c r="L125" s="1">
+        <v>101046.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>103913.12</v>
+      </c>
+      <c r="N125" s="1">
         <v>0.47</v>
       </c>
-      <c r="P122">
-[...54 lines deleted...]
-      <c r="A124" t="s">
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>329</v>
       </c>
-      <c r="B124" t="s">
-[...95 lines deleted...]
-    <row r="126" spans="1:16">
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>333</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B126" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>95.732</v>
+      </c>
+      <c r="D126" s="1">
+        <v>92.67</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>92670.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>3062.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>3.3041976907305</v>
+      </c>
+      <c r="J126">
+        <v>0.09</v>
+      </c>
+      <c r="K126">
+        <v>89.04</v>
+      </c>
+      <c r="L126" s="1">
+        <v>95732.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>95821.04</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>335</v>
+      </c>
+      <c r="B127" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.551</v>
+      </c>
+      <c r="D127" s="1">
+        <v>94.041</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>188082.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>3020.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>1.60568262779</v>
+      </c>
+      <c r="J127">
+        <v>0.34</v>
+      </c>
+      <c r="K127">
+        <v>678.08</v>
+      </c>
+      <c r="L127" s="1">
+        <v>191102.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>191780.08</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>334</v>
       </c>
-      <c r="C126" s="1">
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>337</v>
+      </c>
+      <c r="B128" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D126" s="1">
-[...2 lines deleted...]
-      <c r="E126" s="1">
+      <c r="C128" s="1">
+        <v>98.367</v>
+      </c>
+      <c r="D128" s="1">
         <v>96.744</v>
       </c>
-      <c r="F126" t="s">
-[...5 lines deleted...]
-      <c r="H126" s="1">
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
         <v>96744.0</v>
       </c>
-      <c r="I126" s="1">
-[...17 lines deleted...]
-      <c r="O126" s="1">
+      <c r="H128" s="1">
+        <v>1623.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.6776234185066</v>
+      </c>
+      <c r="J128">
+        <v>1.25</v>
+      </c>
+      <c r="K128" t="s">
+        <v>338</v>
+      </c>
+      <c r="L128" s="1">
+        <v>98367.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>99621.45</v>
+      </c>
+      <c r="N128" s="1">
         <v>0.45</v>
       </c>
-      <c r="P126">
-[...4 lines deleted...]
-      <c r="A127" t="s">
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>336</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="1">
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>340</v>
+      </c>
+      <c r="B129" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D127" s="1">
-[...2 lines deleted...]
-      <c r="E127" s="1">
+      <c r="C129" s="1">
+        <v>98.587</v>
+      </c>
+      <c r="D129" s="1">
         <v>98.5</v>
       </c>
-      <c r="F127" t="s">
-[...5 lines deleted...]
-      <c r="H127" s="1">
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
         <v>98500.0</v>
       </c>
-      <c r="I127" s="1">
-[...17 lines deleted...]
-      <c r="O127" s="1">
+      <c r="H129" s="1">
+        <v>87.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.088324873096447</v>
+      </c>
+      <c r="J129">
+        <v>0.88</v>
+      </c>
+      <c r="K129">
+        <v>878.42</v>
+      </c>
+      <c r="L129" s="1">
+        <v>98587.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>99465.42</v>
+      </c>
+      <c r="N129" s="1">
         <v>0.45</v>
       </c>
-      <c r="P127">
-[...7 lines deleted...]
-      <c r="B128" t="s">
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>339</v>
       </c>
-      <c r="C128" s="1">
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>342</v>
+      </c>
+      <c r="B130" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D128" s="1">
-[...2 lines deleted...]
-      <c r="E128" s="1">
+      <c r="C130" s="1">
+        <v>107.295</v>
+      </c>
+      <c r="D130" s="1">
         <v>113.89</v>
       </c>
-      <c r="F128" t="s">
-[...5 lines deleted...]
-      <c r="H128" s="1">
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
         <v>113890.0</v>
       </c>
-      <c r="I128" s="1">
-[...17 lines deleted...]
-      <c r="O128" s="1">
+      <c r="H130" s="1">
+        <v>-6595.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-5.7906752129248</v>
+      </c>
+      <c r="J130">
+        <v>2.44</v>
+      </c>
+      <c r="K130" t="s">
+        <v>343</v>
+      </c>
+      <c r="L130" s="1">
+        <v>107295.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>109736.78</v>
+      </c>
+      <c r="N130" s="1">
         <v>0.49</v>
       </c>
-      <c r="P128">
-[...4 lines deleted...]
-      <c r="A129" t="s">
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>341</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="1">
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>345</v>
+      </c>
+      <c r="B131" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D129" s="1">
-[...2 lines deleted...]
-      <c r="E129" s="1">
+      <c r="C131" s="1">
+        <v>98.909</v>
+      </c>
+      <c r="D131" s="1">
         <v>99.871</v>
       </c>
-      <c r="F129" t="s">
-[...5 lines deleted...]
-      <c r="H129" s="1">
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
         <v>199742.0</v>
       </c>
-      <c r="I129" s="1">
-[...17 lines deleted...]
-      <c r="O129" s="1">
+      <c r="H131" s="1">
+        <v>-1924.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.96324258293198</v>
+      </c>
+      <c r="J131">
+        <v>1.39</v>
+      </c>
+      <c r="K131" t="s">
+        <v>346</v>
+      </c>
+      <c r="L131" s="1">
+        <v>197818.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>200591.97</v>
+      </c>
+      <c r="N131" s="1">
         <v>0.9</v>
       </c>
-      <c r="P129">
-[...4 lines deleted...]
-      <c r="A130" t="s">
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>344</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="1">
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>348</v>
+      </c>
+      <c r="B132" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D130" s="1">
-[...2 lines deleted...]
-      <c r="E130" s="1">
+      <c r="C132" s="1">
+        <v>95.752</v>
+      </c>
+      <c r="D132" s="1">
         <v>95.09</v>
       </c>
-      <c r="F130" t="s">
-[...5 lines deleted...]
-      <c r="H130" s="1">
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
         <v>95090.0</v>
       </c>
-      <c r="I130" s="1">
-[...17 lines deleted...]
-      <c r="O130" s="1">
+      <c r="H132" s="1">
+        <v>662.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.69618256388684</v>
+      </c>
+      <c r="J132">
+        <v>0.24</v>
+      </c>
+      <c r="K132">
+        <v>235.62</v>
+      </c>
+      <c r="L132" s="1">
+        <v>95752.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>95987.62</v>
+      </c>
+      <c r="N132" s="1">
         <v>0.43</v>
       </c>
-      <c r="P130">
-[...7 lines deleted...]
-      <c r="B131" t="s">
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>347</v>
       </c>
-      <c r="C131" s="1">
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>350</v>
+      </c>
+      <c r="B133" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D131" s="1">
-[...2 lines deleted...]
-      <c r="E131" s="1">
+      <c r="C133" s="1">
+        <v>100.56</v>
+      </c>
+      <c r="D133" s="1">
         <v>101.97933333</v>
       </c>
-      <c r="F131" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="1">
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
         <v>305938.0</v>
       </c>
-      <c r="I131" s="1">
-[...25 lines deleted...]
-      <c r="A132" t="s">
+      <c r="H133" s="1">
+        <v>-4258.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-1.3917852636809</v>
+      </c>
+      <c r="J133">
+        <v>2.74</v>
+      </c>
+      <c r="K133" t="s">
+        <v>351</v>
+      </c>
+      <c r="L133" s="1">
+        <v>301680.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>309907.4</v>
+      </c>
+      <c r="N133" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>349</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" s="1">
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>353</v>
+      </c>
+      <c r="B134" s="1">
         <v>138000.0</v>
       </c>
-      <c r="D132" s="1">
-[...2 lines deleted...]
-      <c r="E132" s="1">
+      <c r="C134" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D134" s="1">
         <v>99.778</v>
       </c>
-      <c r="F132" t="s">
-[...5 lines deleted...]
-      <c r="H132" s="1">
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
         <v>137693.64</v>
       </c>
-      <c r="I132" s="1">
-[...17 lines deleted...]
-      <c r="O132" s="1">
+      <c r="H134" s="1">
+        <v>-1171.62</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.85088897352122</v>
+      </c>
+      <c r="J134">
+        <v>1.26</v>
+      </c>
+      <c r="K134" t="s">
+        <v>354</v>
+      </c>
+      <c r="L134" s="1">
+        <v>136522.02</v>
+      </c>
+      <c r="M134" s="1">
+        <v>138261.2</v>
+      </c>
+      <c r="N134" s="1">
         <v>0.62</v>
       </c>
-      <c r="P132">
-[...4 lines deleted...]
-      <c r="A133" t="s">
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>352</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="1">
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>356</v>
+      </c>
+      <c r="B135" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D133" s="1">
-[...40 lines deleted...]
-      <c r="A134" t="s">
+      <c r="C135" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>200826.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J135">
+        <v>0.42</v>
+      </c>
+      <c r="K135">
+        <v>834.61</v>
+      </c>
+      <c r="L135" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>202356.61</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>355</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="1">
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>358</v>
+      </c>
+      <c r="B136" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.367</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>672.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.67405587040473</v>
+      </c>
+      <c r="J136">
+        <v>0.07</v>
+      </c>
+      <c r="K136">
+        <v>73.97</v>
+      </c>
+      <c r="L136" s="1">
+        <v>100367.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>100440.97</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>360</v>
+      </c>
+      <c r="B137" s="1">
         <v>207000.0</v>
       </c>
-      <c r="D134" s="1">
-[...2 lines deleted...]
-      <c r="E134" s="1">
+      <c r="C137" s="1">
+        <v>98.902</v>
+      </c>
+      <c r="D137" s="1">
         <v>99.462</v>
       </c>
-      <c r="F134" t="s">
-[...5 lines deleted...]
-      <c r="H134" s="1">
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
         <v>205886.34</v>
       </c>
-      <c r="I134" s="1">
-[...17 lines deleted...]
-      <c r="O134" s="1">
+      <c r="H137" s="1">
+        <v>-1159.2</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.56302909653938</v>
+      </c>
+      <c r="J137">
+        <v>0.25</v>
+      </c>
+      <c r="K137">
+        <v>510.41</v>
+      </c>
+      <c r="L137" s="1">
+        <v>204727.14</v>
+      </c>
+      <c r="M137" s="1">
+        <v>205237.55</v>
+      </c>
+      <c r="N137" s="1">
         <v>0.92</v>
       </c>
-      <c r="P134">
-[...10 lines deleted...]
-      <c r="C135" s="1">
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>362</v>
+      </c>
+      <c r="B138" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D135" s="1">
-[...2 lines deleted...]
-      <c r="E135" s="1">
+      <c r="C138" s="1">
+        <v>97.619</v>
+      </c>
+      <c r="D138" s="1">
         <v>97.192</v>
       </c>
-      <c r="F135" t="s">
-[...5 lines deleted...]
-      <c r="H135" s="1">
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
         <v>97192.0</v>
       </c>
-      <c r="I135" s="1">
-[...17 lines deleted...]
-      <c r="O135" s="1">
+      <c r="H138" s="1">
+        <v>427.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.43933657091119</v>
+      </c>
+      <c r="J138">
+        <v>0.66</v>
+      </c>
+      <c r="K138">
+        <v>661.64</v>
+      </c>
+      <c r="L138" s="1">
+        <v>97619.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>98280.64</v>
+      </c>
+      <c r="N138" s="1">
         <v>0.44</v>
       </c>
-      <c r="P135">
-[...10 lines deleted...]
-      <c r="C136" s="1">
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>364</v>
+      </c>
+      <c r="B139" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D136" s="1">
-[...2 lines deleted...]
-      <c r="E136" s="1">
+      <c r="C139" s="1">
+        <v>102.207</v>
+      </c>
+      <c r="D139" s="1">
         <v>104.182</v>
       </c>
-      <c r="F136" t="s">
-[...5 lines deleted...]
-      <c r="H136" s="1">
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I136" s="1">
-[...21 lines deleted...]
-        <v>1</v>
+      <c r="H139" s="1">
+        <v>-1975.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.8957209498762</v>
+      </c>
+      <c r="J139">
+        <v>0.23</v>
+      </c>
+      <c r="K139">
+        <v>228.08</v>
+      </c>
+      <c r="L139" s="1">
+        <v>102207.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>102435.08</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">