--- v5 (2026-09-22)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1041 +112,1062 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
-    <t>1 369.86</t>
+    <t>1 601.03</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>3 426.03</t>
+    <t>4 184.25</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
+    <t>1 041.10</t>
+  </si>
+  <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>2 953.42</t>
+    <t>3 360.27</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
+    <t>1 331.51</t>
+  </si>
+  <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 661.30</t>
+    <t>1 855.48</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>XS2273810510</t>
-[...4 lines deleted...]
-  <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
+    <t>1 442.47</t>
+  </si>
+  <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>10 924.32</t>
-[...5 lines deleted...]
-    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
+    <t>XS3429140398</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 3.375 30/06/2031</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>2 217.12</t>
+    <t>2 938.36</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>2 033.97</t>
+    <t>2 205.59</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>1 452.74</t>
+    <t>1 841.10</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
+  </si>
+  <si>
+    <t>1 373.15</t>
+  </si>
+  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
+    <t>1 337.67</t>
+  </si>
+  <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
+    <t>1 065.68</t>
+  </si>
+  <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 102.74</t>
+    <t>1 361.64</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
     <t>FR001400FB22</t>
   </si>
   <si>
     <t>BPCE SA 25/01/2035</t>
   </si>
   <si>
-    <t>4 212.33</t>
+    <t>4 970.55</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>1 741.10</t>
+    <t>2 027.74</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 652.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>1 160.27</t>
+    <t>1 363.70</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>2 991.08</t>
+    <t>3 555.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>3 726.03</t>
+    <t>4 095.89</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>3 936.46</t>
+    <t>4 430.81</t>
   </si>
   <si>
     <t>FR001400XHB4</t>
   </si>
   <si>
     <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>1 134.58</t>
+    <t>1 499.26</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 344.86</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>5 214.04</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>9 041.10</t>
+    <t>9 854.79</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>1 906.85</t>
+    <t>2 350.68</t>
   </si>
   <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
-    <t>1 717.81</t>
+    <t>1 939.73</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
+    <t>1 027.59</t>
+  </si>
+  <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>1 561.64</t>
+    <t>1 783.56</t>
   </si>
   <si>
     <t>FR0014019147</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>XS2147889427</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 114.38</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>5 695.89</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>XS2386877133</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 772.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>2 097.74</t>
+    <t>2 325.21</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>1 721.71</t>
+    <t>1 943.08</t>
   </si>
   <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 550.00</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 268.49</t>
+    <t>2 481.16</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
-    <t>1 224.32</t>
+    <t>1 326.03</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>1 184.40</t>
+    <t>1 524.60</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>1 032.88</t>
+    <t>1 273.29</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 794.82</t>
+    <t>3 078.51</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 285.62</t>
+    <t>3 646.23</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
-    <t>XS2258452478</t>
-[...2 lines deleted...]
-    <t>ING GROEP NV 18/02/2029</t>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>3 516.44</t>
+    <t>3 830.82</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
+    <t>1 161.99</t>
+  </si>
+  <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>5 800.00</t>
+    <t>6 336.30</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>4 173.97</t>
+    <t>4 580.82</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>1 567.81</t>
+    <t>1 956.16</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>1 157.92</t>
+    <t>1 505.30</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>4 107.95</t>
+    <t>4 636.11</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
     <t>XS3407449779</t>
   </si>
   <si>
     <t>MORGAN STANLEY 11/06/2030</t>
   </si>
   <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>6 382.17</t>
+    <t>7 094.23</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 429.79</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>6 482.38</t>
+    <t>7 096.50</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
+    <t>3 224.66</t>
+  </si>
+  <si>
+    <t>XS1550988643</t>
+  </si>
+  <si>
+    <t>NN GROUP NV 13/01/2048</t>
+  </si>
+  <si>
+    <t>2 394.86</t>
+  </si>
+  <si>
+    <t>XS2343459074</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 18/08/2031</t>
+  </si>
+  <si>
+    <t>XS2482618464</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 2.5 23/05/2029</t>
+  </si>
+  <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
+  </si>
+  <si>
+    <t>DK0030512421</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
+  </si>
+  <si>
+    <t>9 275.34</t>
+  </si>
+  <si>
+    <t>XS2354246816</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
+  </si>
+  <si>
+    <t>FR0013534484</t>
+  </si>
+  <si>
+    <t>ORANGE SA 0.125 16/09/2029</t>
+  </si>
+  <si>
+    <t>FR001400DAO4</t>
+  </si>
+  <si>
+    <t>ORANO SA 5.375 15/05/2027</t>
+  </si>
+  <si>
+    <t>XS3019313363</t>
+  </si>
+  <si>
+    <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>FR0014010CJ0</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
+  </si>
+  <si>
+    <t>FR001400P3D4</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 04/10/2027</t>
+  </si>
+  <si>
+    <t>4 469.18</t>
+  </si>
+  <si>
+    <t>XS3174782758</t>
+  </si>
+  <si>
+    <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
+  </si>
+  <si>
+    <t>2 574.37</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
+  </si>
+  <si>
+    <t>XS2494945939</t>
+  </si>
+  <si>
+    <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
+  </si>
+  <si>
+    <t>XS2332306344</t>
+  </si>
+  <si>
+    <t>REXEL SA 2.125 15/06/2028</t>
+  </si>
+  <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
+    <t>1 118.47</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
+    <t>XS2767499275</t>
+  </si>
+  <si>
+    <t>SNAM SPA 3.375 19/02/2028</t>
+  </si>
+  <si>
+    <t>2 810.96</t>
+  </si>
+  <si>
+    <t>FR001400U1Q3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 13/11/2030</t>
+  </si>
+  <si>
+    <t>7 448.63</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>1 994.52</t>
+  </si>
+  <si>
+    <t>XS1207005023</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 1.5 26/03/2030</t>
+  </si>
+  <si>
+    <t>FR0013505542</t>
+  </si>
+  <si>
+    <t>SUEZ SA 1.25 02/04/2027</t>
+  </si>
+  <si>
+    <t>XS2522879654</t>
+  </si>
+  <si>
+    <t>SWEDBANK AB 23/08/2032</t>
+  </si>
+  <si>
+    <t>3 297.26</t>
+  </si>
+  <si>
+    <t>XS2827694170</t>
+  </si>
+  <si>
+    <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
+  </si>
+  <si>
+    <t>3 126.03</t>
+  </si>
+  <si>
+    <t>XS2117452156</t>
+  </si>
+  <si>
+    <t>TELENOR ASA 0.25 14/02/2028</t>
+  </si>
+  <si>
+    <t>XS1966038249</t>
+  </si>
+  <si>
+    <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
+  </si>
+  <si>
+    <t>XS1652866002</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
+  </si>
+  <si>
+    <t>1 356.16</t>
+  </si>
+  <si>
+    <t>XS2437854487</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 054.11</t>
+  </si>
+  <si>
+    <t>CH1214797172</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 01/03/2029</t>
+  </si>
+  <si>
+    <t>3 015.07</t>
+  </si>
+  <si>
+    <t>CH1512676888</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>3 236.30</t>
+  </si>
+  <si>
+    <t>BE0002784651</t>
+  </si>
+  <si>
+    <t>UCB SA 1 30/03/2028</t>
+  </si>
+  <si>
+    <t>FR001400SIM9</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
+  </si>
+  <si>
+    <t>9 004.11</t>
+  </si>
+  <si>
+    <t>IT0005689986</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 15/07/2030</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>1 460.56</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
     <t>2 410.96</t>
   </si>
   <si>
-    <t>XS1550988643</t>
-[...280 lines deleted...]
-  <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>DE000A19UR79</t>
-[...2 lines deleted...]
-    <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1516,125 +1537,125 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>10.0</v>
       </c>
       <c r="C2">
-        <v>103.24</v>
+        <v>103.08</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1032.49</v>
+        <v>1030.85</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1032.49</v>
+        <v>1030.85</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>213879.0</v>
       </c>
       <c r="C3">
-        <v>103.81</v>
+        <v>103.68</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>22204553.17</v>
+        <v>22175791.37</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>22204553.17</v>
+        <v>22175791.37</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z139"/>
+  <dimension ref="A1:Z138"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N139" sqref="N139"/>
+      <selection activeCell="N138" sqref="N138"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>12</v>
       </c>
       <c r="B1" t="s">
         <v>13</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -1650,6943 +1671,6893 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>499.0</v>
+        <v>432.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.41</v>
+        <v>1079.05</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.2736673347</v>
+        <v>1078.0090046296</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>537060.56</v>
+        <v>465699.89</v>
       </c>
       <c r="H2" s="1">
-        <v>567.03</v>
+        <v>449.71</v>
       </c>
       <c r="I2" s="1">
-        <v>0.10558027199018</v>
+        <v>0.096566481903184</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>537627.59</v>
+        <v>466149.6</v>
       </c>
       <c r="M2" s="1">
-        <v>537627.59</v>
+        <v>466149.6</v>
       </c>
       <c r="N2" s="1">
-        <v>2.42</v>
+        <v>2.1</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="1">
-        <v>9.0</v>
+        <v>33.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.83</v>
+        <v>105.5</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.625</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1260.0</v>
+        <v>-4125.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1260.0</v>
+        <v>-4125.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1260.0</v>
+        <v>-4125.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1">
         <v>100000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>100.472</v>
+        <v>100.124</v>
       </c>
       <c r="D4" s="1">
         <v>100.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>100050.0</v>
       </c>
       <c r="H4" s="1">
-        <v>422.0</v>
+        <v>74.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.42178910544728</v>
+        <v>0.073963018490755</v>
       </c>
       <c r="J4">
-        <v>1.37</v>
+        <v>1.6</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="1">
-        <v>100472.0</v>
+        <v>100124.0</v>
       </c>
       <c r="M4" s="1">
-        <v>101841.86</v>
+        <v>101725.03</v>
       </c>
       <c r="N4" s="1">
         <v>0.46</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1">
         <v>200000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>102.266</v>
+        <v>102.026</v>
       </c>
       <c r="D5" s="1">
         <v>104.1035</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>208207.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-3675.0</v>
+        <v>-4155.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1.7650703386534</v>
+        <v>-1.9956101379877</v>
       </c>
       <c r="J5">
-        <v>1.71</v>
+        <v>2.09</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="1">
-        <v>204532.0</v>
+        <v>204052.0</v>
       </c>
       <c r="M5" s="1">
-        <v>207958.03</v>
+        <v>208236.25</v>
       </c>
       <c r="N5" s="1">
         <v>0.94</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
         <v>200000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>98.907</v>
+        <v>98.663</v>
       </c>
       <c r="D6" s="1">
         <v>99.684</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>199368.0</v>
       </c>
       <c r="H6" s="1">
-        <v>-1554.0</v>
+        <v>-2042.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.77946310340677</v>
+        <v>-1.0242365876169</v>
       </c>
       <c r="J6">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>671.23</v>
+        <v>0.52</v>
+      </c>
+      <c r="K6" t="s">
+        <v>38</v>
       </c>
       <c r="L6" s="1">
-        <v>197814.0</v>
+        <v>197326.0</v>
       </c>
       <c r="M6" s="1">
-        <v>198485.23</v>
+        <v>198367.1</v>
       </c>
       <c r="N6" s="1">
         <v>0.89</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" s="1">
         <v>200000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.591</v>
+        <v>99.408</v>
       </c>
       <c r="D7" s="1">
         <v>99.686</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>199372.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-190.0</v>
+        <v>-556.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.095299239612383</v>
+        <v>-0.27887566960255</v>
       </c>
       <c r="J7">
-        <v>1.48</v>
+        <v>1.68</v>
       </c>
       <c r="K7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L7" s="1">
-        <v>199182.0</v>
+        <v>198816.0</v>
       </c>
       <c r="M7" s="1">
-        <v>202135.42</v>
+        <v>202176.27</v>
       </c>
       <c r="N7" s="1">
         <v>0.91</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" s="1">
         <v>200000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.509</v>
+        <v>99.483</v>
       </c>
       <c r="D8" s="1">
         <v>98.945</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>197890.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1128.0</v>
+        <v>1076.0</v>
       </c>
       <c r="I8" s="1">
-        <v>0.57001364394361</v>
+        <v>0.5437364192228</v>
       </c>
       <c r="J8">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>998.63</v>
+        <v>0.67</v>
+      </c>
+      <c r="K8" t="s">
+        <v>44</v>
       </c>
       <c r="L8" s="1">
-        <v>199018.0</v>
+        <v>198966.0</v>
       </c>
       <c r="M8" s="1">
-        <v>200016.63</v>
+        <v>200297.51</v>
       </c>
       <c r="N8" s="1">
         <v>0.9</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>98.607</v>
+        <v>98.092</v>
       </c>
       <c r="D9" s="1">
         <v>99.94</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>99940.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-1333.0</v>
+        <v>-1848.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1.3338002801681</v>
+        <v>-1.8491094656794</v>
       </c>
       <c r="J9">
-        <v>1.66</v>
+        <v>1.86</v>
       </c>
       <c r="K9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L9" s="1">
-        <v>98607.0</v>
+        <v>98092.0</v>
       </c>
       <c r="M9" s="1">
-        <v>100268.3</v>
+        <v>99947.48</v>
       </c>
       <c r="N9" s="1">
         <v>0.45</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B10" s="1">
         <v>200000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>100.988</v>
+        <v>100.802</v>
       </c>
       <c r="D10" s="1">
         <v>59.34199</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>118683.98</v>
       </c>
       <c r="H10" s="1">
-        <v>-864.65</v>
+        <v>-1081.65</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.72853134854426</v>
+        <v>-0.91136984115295</v>
       </c>
       <c r="J10">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="K10">
-        <v>514.21</v>
+        <v>870.21</v>
       </c>
       <c r="L10" s="1">
-        <v>117819.33</v>
+        <v>117602.33</v>
       </c>
       <c r="M10" s="1">
-        <v>118333.54</v>
+        <v>118472.54</v>
       </c>
       <c r="N10" s="1">
         <v>0.53</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B11" s="1">
         <v>100000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.486</v>
+        <v>100.019</v>
       </c>
       <c r="D11" s="1">
         <v>99.983</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>99983.0</v>
       </c>
       <c r="H11" s="1">
-        <v>503.0</v>
+        <v>36.0</v>
       </c>
       <c r="I11" s="1">
-        <v>0.50308552453917</v>
+        <v>0.036006121040577</v>
       </c>
       <c r="J11">
-        <v>0.4</v>
+        <v>0.65</v>
       </c>
       <c r="K11">
-        <v>397.6</v>
+        <v>647.26</v>
       </c>
       <c r="L11" s="1">
-        <v>100486.0</v>
+        <v>100019.0</v>
       </c>
       <c r="M11" s="1">
-        <v>100883.6</v>
+        <v>100666.26</v>
       </c>
       <c r="N11" s="1">
         <v>0.45</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B12" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.749</v>
+        <v>98.799</v>
       </c>
       <c r="D12" s="1">
-        <v>95.549</v>
+        <v>100.196</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>191098.0</v>
+        <v>300588.0</v>
       </c>
       <c r="H12" s="1">
-        <v>8400.0</v>
+        <v>-4191.0</v>
       </c>
       <c r="I12" s="1">
-        <v>4.3956503992716</v>
+        <v>-1.394267236217</v>
       </c>
       <c r="J12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.48</v>
+      </c>
+      <c r="K12" t="s">
+        <v>54</v>
       </c>
       <c r="L12" s="1">
-        <v>199498.0</v>
+        <v>296397.0</v>
       </c>
       <c r="M12" s="1">
-        <v>199498.0</v>
+        <v>297839.47</v>
       </c>
       <c r="N12" s="1">
-        <v>0.9</v>
+        <v>1.34</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B13" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.243</v>
+        <v>98.167</v>
       </c>
       <c r="D13" s="1">
-        <v>100.196</v>
+        <v>99.523</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>300588.0</v>
+        <v>99523.0</v>
       </c>
       <c r="H13" s="1">
-        <v>-2859.0</v>
+        <v>-1356.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-0.95113577388319</v>
+        <v>-1.3624991208062</v>
       </c>
       <c r="J13">
-        <v>0.24</v>
+        <v>0.77</v>
       </c>
       <c r="K13">
-        <v>721.23</v>
+        <v>772.6</v>
       </c>
       <c r="L13" s="1">
-        <v>297729.0</v>
+        <v>98167.0</v>
       </c>
       <c r="M13" s="1">
-        <v>298450.23</v>
+        <v>98939.6</v>
       </c>
       <c r="N13" s="1">
-        <v>1.34</v>
+        <v>0.45</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>98.892</v>
+        <v>99.928</v>
       </c>
       <c r="D14" s="1">
-        <v>99.523</v>
+        <v>99.762</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>99523.0</v>
+        <v>99762.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-631.0</v>
+        <v>166.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.6340242958914</v>
+        <v>0.16639602253363</v>
       </c>
       <c r="J14">
-        <v>0.55</v>
+        <v>0.89</v>
       </c>
       <c r="K14">
-        <v>550.68</v>
+        <v>887.67</v>
       </c>
       <c r="L14" s="1">
-        <v>98892.0</v>
+        <v>99928.0</v>
       </c>
       <c r="M14" s="1">
-        <v>99442.68</v>
+        <v>100815.67</v>
       </c>
       <c r="N14" s="1">
         <v>0.45</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.509</v>
+        <v>101.176</v>
       </c>
       <c r="D15" s="1">
-        <v>99.762</v>
+        <v>102.98633333</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>99762.0</v>
+        <v>308959.0</v>
       </c>
       <c r="H15" s="1">
-        <v>747.0</v>
+        <v>-5431.0</v>
       </c>
       <c r="I15" s="1">
-        <v>0.74878210140134</v>
+        <v>-1.7578384186899</v>
       </c>
       <c r="J15">
-        <v>0.64</v>
+        <v>0.05</v>
       </c>
       <c r="K15">
-        <v>638.01</v>
+        <v>159.25</v>
       </c>
       <c r="L15" s="1">
-        <v>100509.0</v>
+        <v>303528.0</v>
       </c>
       <c r="M15" s="1">
-        <v>101147.01</v>
+        <v>303687.25</v>
       </c>
       <c r="N15" s="1">
-        <v>0.46</v>
+        <v>1.37</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B16" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>101.84</v>
+        <v>98.775</v>
       </c>
       <c r="D16" s="1">
-        <v>102.98633333</v>
+        <v>99.295</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>308959.0</v>
+        <v>198590.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-3439.0</v>
+        <v>-1040.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1.1130926757272</v>
+        <v>-0.52369202880306</v>
       </c>
       <c r="J16">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.19</v>
+      </c>
+      <c r="K16">
+        <v>388.36</v>
       </c>
       <c r="L16" s="1">
-        <v>305520.0</v>
+        <v>197550.0</v>
       </c>
       <c r="M16" s="1">
-        <v>316444.32</v>
+        <v>197938.36</v>
       </c>
       <c r="N16" s="1">
-        <v>1.43</v>
+        <v>0.89</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B17" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>96.762</v>
+        <v>99.917</v>
       </c>
       <c r="D17" s="1">
-        <v>93.94</v>
+        <v>100.163</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>187880.0</v>
+        <v>300489.0</v>
       </c>
       <c r="H17" s="1">
-        <v>5644.0</v>
+        <v>-738.0</v>
       </c>
       <c r="I17" s="1">
-        <v>3.0040451351927</v>
+        <v>-0.24559967253377</v>
       </c>
       <c r="J17">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>771.92</v>
+        <v>0.98</v>
+      </c>
+      <c r="K17" t="s">
+        <v>65</v>
       </c>
       <c r="L17" s="1">
-        <v>193524.0</v>
+        <v>299751.0</v>
       </c>
       <c r="M17" s="1">
-        <v>194295.92</v>
+        <v>302689.36</v>
       </c>
       <c r="N17" s="1">
-        <v>0.87</v>
+        <v>1.36</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B18" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.179</v>
+        <v>94.724</v>
       </c>
       <c r="D18" s="1">
-        <v>100.163</v>
+        <v>92.4925</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>300489.0</v>
+        <v>369970.0</v>
       </c>
       <c r="H18" s="1">
-        <v>48.0</v>
+        <v>8926.0</v>
       </c>
       <c r="I18" s="1">
-        <v>0.015973962441221</v>
+        <v>2.412628050923</v>
       </c>
       <c r="J18">
-        <v>0.74</v>
+        <v>0.55</v>
       </c>
       <c r="K18" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L18" s="1">
-        <v>300537.0</v>
+        <v>378896.0</v>
       </c>
       <c r="M18" s="1">
-        <v>302754.12</v>
+        <v>381101.59</v>
       </c>
       <c r="N18" s="1">
-        <v>1.36</v>
+        <v>1.72</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B19" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>94.905</v>
+        <v>95.827</v>
       </c>
       <c r="D19" s="1">
-        <v>92.4925</v>
+        <v>95.21533333</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>369970.0</v>
+        <v>285646.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9650.0</v>
+        <v>1835.0</v>
       </c>
       <c r="I19" s="1">
-        <v>2.6083195934806</v>
+        <v>0.64240353444473</v>
       </c>
       <c r="J19">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="K19" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L19" s="1">
-        <v>379620.0</v>
+        <v>287481.0</v>
       </c>
       <c r="M19" s="1">
-        <v>381653.97</v>
+        <v>289322.1</v>
       </c>
       <c r="N19" s="1">
-        <v>1.72</v>
+        <v>1.3</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B20" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.302</v>
+        <v>100.305</v>
       </c>
       <c r="D20" s="1">
-        <v>95.21533333</v>
+        <v>100.817</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>285646.0</v>
+        <v>100817.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3260.0</v>
+        <v>-512.0</v>
       </c>
       <c r="I20" s="1">
-        <v>1.1412727641906</v>
+        <v>-0.50785085848617</v>
       </c>
       <c r="J20">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>0.37</v>
+      </c>
+      <c r="K20">
+        <v>371.58</v>
       </c>
       <c r="L20" s="1">
-        <v>288906.0</v>
+        <v>100305.0</v>
       </c>
       <c r="M20" s="1">
-        <v>290358.74</v>
+        <v>100676.58</v>
       </c>
       <c r="N20" s="1">
-        <v>1.31</v>
+        <v>0.45</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B21" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.399</v>
+        <v>100.017</v>
       </c>
       <c r="D21" s="1">
-        <v>100.817</v>
+        <v>100.437</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>100817.0</v>
+        <v>200874.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-418.0</v>
+        <v>-840.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.41461261493597</v>
+        <v>-0.41817258580005</v>
       </c>
       <c r="J21">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>84.93</v>
+        <v>0.69</v>
+      </c>
+      <c r="K21" t="s">
+        <v>76</v>
       </c>
       <c r="L21" s="1">
-        <v>100399.0</v>
+        <v>200034.0</v>
       </c>
       <c r="M21" s="1">
-        <v>100483.93</v>
+        <v>201407.15</v>
       </c>
       <c r="N21" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B22" s="1">
         <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>102.653</v>
+        <v>102.302</v>
       </c>
       <c r="D22" s="1">
         <v>104.665</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>104665.0</v>
       </c>
       <c r="H22" s="1">
-        <v>-2012.0</v>
+        <v>-2363.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-1.922323603879</v>
+        <v>-2.2576792624086</v>
       </c>
       <c r="J22">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>1.34</v>
+      </c>
+      <c r="K22" t="s">
+        <v>79</v>
       </c>
       <c r="L22" s="1">
-        <v>102653.0</v>
+        <v>102302.0</v>
       </c>
       <c r="M22" s="1">
-        <v>103602.32</v>
+        <v>103639.67</v>
       </c>
       <c r="N22" s="1">
         <v>0.47</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B23" s="1">
         <v>239000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>99.184</v>
+        <v>98.924</v>
       </c>
       <c r="D23" s="1">
         <v>99.778</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>238469.42</v>
       </c>
       <c r="H23" s="1">
-        <v>-1419.66</v>
+        <v>-2041.06</v>
       </c>
       <c r="I23" s="1">
-        <v>-0.59532161398304</v>
+        <v>-0.85590009821804</v>
       </c>
       <c r="J23">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>601.59</v>
+        <v>0.45</v>
+      </c>
+      <c r="K23" t="s">
+        <v>82</v>
       </c>
       <c r="L23" s="1">
-        <v>237049.76</v>
+        <v>236428.36</v>
       </c>
       <c r="M23" s="1">
-        <v>237651.35</v>
+        <v>237494.04</v>
       </c>
       <c r="N23" s="1">
         <v>1.07</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B24" s="1">
         <v>300000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>93.229</v>
+        <v>92.964</v>
       </c>
       <c r="D24" s="1">
         <v>89.814</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>269442.0</v>
       </c>
       <c r="H24" s="1">
-        <v>10245.0</v>
+        <v>9450.0</v>
       </c>
       <c r="I24" s="1">
-        <v>3.8023025363529</v>
+        <v>3.5072483131806</v>
       </c>
       <c r="J24">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="K24">
-        <v>641.1</v>
+        <v>752.05</v>
       </c>
       <c r="L24" s="1">
-        <v>279687.0</v>
+        <v>278892.0</v>
       </c>
       <c r="M24" s="1">
-        <v>280328.1</v>
+        <v>279644.05</v>
       </c>
       <c r="N24" s="1">
         <v>1.26</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B25" s="1">
         <v>100000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>99.341</v>
+        <v>99.37</v>
       </c>
       <c r="D25" s="1">
         <v>97.966</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>97966.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1375.0</v>
+        <v>1404.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1.4035481697732</v>
+        <v>1.4331502766266</v>
       </c>
       <c r="J25">
-        <v>0.58</v>
+        <v>0.77</v>
       </c>
       <c r="K25">
-        <v>582.19</v>
+        <v>767.12</v>
       </c>
       <c r="L25" s="1">
-        <v>99341.0</v>
+        <v>99370.0</v>
       </c>
       <c r="M25" s="1">
-        <v>99923.19</v>
+        <v>100137.12</v>
       </c>
       <c r="N25" s="1">
         <v>0.45</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.925</v>
+        <v>100.51</v>
       </c>
       <c r="D26" s="1">
         <v>102.115</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>102115.0</v>
       </c>
       <c r="H26" s="1">
-        <v>-1190.0</v>
+        <v>-1605.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-1.1653527885227</v>
+        <v>-1.5717573324193</v>
       </c>
       <c r="J26">
-        <v>1.1</v>
+        <v>1.36</v>
       </c>
       <c r="K26" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L26" s="1">
-        <v>100925.0</v>
+        <v>100510.0</v>
       </c>
       <c r="M26" s="1">
-        <v>102027.74</v>
+        <v>101871.64</v>
       </c>
       <c r="N26" s="1">
         <v>0.46</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B27" s="1">
         <v>104000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.552</v>
+        <v>99.926</v>
       </c>
       <c r="D27" s="1">
         <v>99.846</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>103839.84</v>
       </c>
       <c r="H27" s="1">
-        <v>734.24</v>
+        <v>83.2</v>
       </c>
       <c r="I27" s="1">
-        <v>0.70708891693208</v>
+        <v>0.080123390020632</v>
       </c>
       <c r="J27">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="K27">
-        <v>438.79</v>
+        <v>708.05</v>
       </c>
       <c r="L27" s="1">
-        <v>104574.08</v>
+        <v>103923.04</v>
       </c>
       <c r="M27" s="1">
-        <v>105012.87</v>
+        <v>104631.09</v>
       </c>
       <c r="N27" s="1">
         <v>0.47</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B28" s="1">
         <v>200000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>104.079</v>
+        <v>103.552</v>
       </c>
       <c r="D28" s="1">
         <v>103.68</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>207360.0</v>
       </c>
       <c r="H28" s="1">
-        <v>798.0</v>
+        <v>-256.0</v>
       </c>
       <c r="I28" s="1">
-        <v>0.38483796296296</v>
+        <v>-0.12345679012346</v>
       </c>
       <c r="J28">
-        <v>2.11</v>
+        <v>2.49</v>
       </c>
       <c r="K28" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="L28" s="1">
-        <v>208158.0</v>
+        <v>207104.0</v>
       </c>
       <c r="M28" s="1">
-        <v>212370.33</v>
+        <v>212074.55</v>
       </c>
       <c r="N28" s="1">
         <v>0.96</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B29" s="1">
         <v>100000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.586</v>
+        <v>101.09</v>
       </c>
       <c r="D29" s="1">
         <v>103.013</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>103013.0</v>
       </c>
       <c r="H29" s="1">
-        <v>-1427.0</v>
+        <v>-1923.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-1.3852620543038</v>
+        <v>-1.866754681448</v>
       </c>
       <c r="J29">
-        <v>1.74</v>
+        <v>2.03</v>
       </c>
       <c r="K29" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L29" s="1">
-        <v>101586.0</v>
+        <v>101090.0</v>
       </c>
       <c r="M29" s="1">
-        <v>103327.1</v>
+        <v>103117.74</v>
       </c>
       <c r="N29" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B30" s="1">
         <v>100000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>99.372</v>
+        <v>99.106</v>
       </c>
       <c r="D30" s="1">
         <v>99.824</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>99824.0</v>
       </c>
       <c r="H30" s="1">
-        <v>-452.0</v>
+        <v>-718.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.45279692258375</v>
+        <v>-0.71926590799808</v>
       </c>
       <c r="J30">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.11</v>
+      </c>
+      <c r="K30">
+        <v>105.48</v>
       </c>
       <c r="L30" s="1">
-        <v>99372.0</v>
+        <v>99106.0</v>
       </c>
       <c r="M30" s="1">
-        <v>102024.05</v>
+        <v>99211.48</v>
       </c>
       <c r="N30" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B31" s="1">
         <v>100000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>98.911</v>
+        <v>98.618</v>
       </c>
       <c r="D31" s="1">
         <v>99.668</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>99668.0</v>
       </c>
       <c r="H31" s="1">
-        <v>-757.0</v>
+        <v>-1050.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-0.75952161175101</v>
+        <v>-1.0534976120721</v>
       </c>
       <c r="J31">
-        <v>1.16</v>
+        <v>1.36</v>
       </c>
       <c r="K31" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L31" s="1">
-        <v>98911.0</v>
+        <v>98618.0</v>
       </c>
       <c r="M31" s="1">
-        <v>100071.27</v>
+        <v>99981.7</v>
       </c>
       <c r="N31" s="1">
         <v>0.45</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B32" s="1">
         <v>300000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>98.787</v>
+        <v>98.875</v>
       </c>
       <c r="D32" s="1">
         <v>96.182</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>288546.0</v>
       </c>
       <c r="H32" s="1">
-        <v>7815.0</v>
+        <v>8079.0</v>
       </c>
       <c r="I32" s="1">
-        <v>2.7084069784367</v>
+        <v>2.7999001892246</v>
       </c>
       <c r="J32">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="K32">
-        <v>791.1</v>
+        <v>929.79</v>
       </c>
       <c r="L32" s="1">
-        <v>296361.0</v>
+        <v>296625.0</v>
       </c>
       <c r="M32" s="1">
-        <v>297152.1</v>
+        <v>297554.79</v>
       </c>
       <c r="N32" s="1">
         <v>1.34</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B33" s="1">
         <v>251000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.968</v>
+        <v>98.491</v>
       </c>
       <c r="D33" s="1">
         <v>99.874</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>250683.74</v>
       </c>
       <c r="H33" s="1">
-        <v>-2274.06</v>
+        <v>-3471.33</v>
       </c>
       <c r="I33" s="1">
-        <v>-0.90714300018023</v>
+        <v>-1.3847447784208</v>
       </c>
       <c r="J33">
-        <v>1.19</v>
+        <v>1.42</v>
       </c>
       <c r="K33" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="L33" s="1">
-        <v>248409.68</v>
+        <v>247212.41</v>
       </c>
       <c r="M33" s="1">
-        <v>251400.76</v>
+        <v>250768.24</v>
       </c>
       <c r="N33" s="1">
         <v>1.13</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B34" s="1">
         <v>200000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.791</v>
+        <v>98.475</v>
       </c>
       <c r="D34" s="1">
         <v>99.806</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>199612.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-2030.0</v>
+        <v>-2662.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-1.0169729274793</v>
+        <v>-1.3335871590886</v>
       </c>
       <c r="J34">
-        <v>1.86</v>
+        <v>2.05</v>
       </c>
       <c r="K34" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="L34" s="1">
-        <v>197582.0</v>
+        <v>196950.0</v>
       </c>
       <c r="M34" s="1">
-        <v>201308.03</v>
+        <v>201045.89</v>
       </c>
       <c r="N34" s="1">
         <v>0.91</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B35" s="1">
         <v>263000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>98.935</v>
+        <v>98.726</v>
       </c>
       <c r="D35" s="1">
         <v>100.0</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>263000.0</v>
       </c>
       <c r="H35" s="1">
-        <v>-2800.95</v>
+        <v>-3350.62</v>
       </c>
       <c r="I35" s="1">
-        <v>-1.065</v>
+        <v>-1.274</v>
       </c>
       <c r="J35">
-        <v>1.5</v>
+        <v>1.68</v>
       </c>
       <c r="K35" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L35" s="1">
-        <v>260199.05</v>
+        <v>259649.38</v>
       </c>
       <c r="M35" s="1">
-        <v>264135.51</v>
+        <v>264080.19</v>
       </c>
       <c r="N35" s="1">
         <v>1.19</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B36" s="1">
         <v>100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>101.057</v>
+        <v>100.513</v>
       </c>
       <c r="D36" s="1">
         <v>101.347</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>101347.0</v>
       </c>
       <c r="H36" s="1">
-        <v>-290.0</v>
+        <v>-834.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.28614561851856</v>
+        <v>-0.82291533049819</v>
       </c>
       <c r="J36">
-        <v>0.38</v>
+        <v>0.75</v>
       </c>
       <c r="K36">
-        <v>383.56</v>
+        <v>753.42</v>
       </c>
       <c r="L36" s="1">
-        <v>101057.0</v>
+        <v>100513.0</v>
       </c>
       <c r="M36" s="1">
-        <v>101440.56</v>
+        <v>101266.42</v>
       </c>
       <c r="N36" s="1">
         <v>0.46</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B37" s="1">
         <v>100000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>96.986</v>
+        <v>96.831</v>
       </c>
       <c r="D37" s="1">
         <v>95.035</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>95035.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1951.0</v>
+        <v>1796.0</v>
       </c>
       <c r="I37" s="1">
-        <v>2.05292786868</v>
+        <v>1.8898300626085</v>
       </c>
       <c r="J37">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="K37">
-        <v>65.75</v>
+        <v>176.71</v>
       </c>
       <c r="L37" s="1">
-        <v>96986.0</v>
+        <v>96831.0</v>
       </c>
       <c r="M37" s="1">
-        <v>97051.75</v>
+        <v>97007.71</v>
       </c>
       <c r="N37" s="1">
         <v>0.44</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B38" s="1">
         <v>100000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>99.595</v>
+        <v>99.325</v>
       </c>
       <c r="D38" s="1">
         <v>99.96</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>99960.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-365.0</v>
+        <v>-635.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.36514605842337</v>
+        <v>-0.63525410164066</v>
       </c>
       <c r="J38">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="K38">
-        <v>259.93</v>
+        <v>472.6</v>
       </c>
       <c r="L38" s="1">
-        <v>99595.0</v>
+        <v>99325.0</v>
       </c>
       <c r="M38" s="1">
-        <v>99854.93</v>
+        <v>99797.6</v>
       </c>
       <c r="N38" s="1">
         <v>0.45</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B39" s="1">
         <v>136000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>100.979</v>
+        <v>100.329</v>
       </c>
       <c r="D39" s="1">
         <v>99.67</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>135551.2</v>
       </c>
       <c r="H39" s="1">
-        <v>1780.24</v>
+        <v>896.24</v>
       </c>
       <c r="I39" s="1">
-        <v>1.3133340022073</v>
+        <v>0.66118190027089</v>
       </c>
       <c r="J39">
-        <v>0.83</v>
+        <v>1.1</v>
       </c>
       <c r="K39" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="L39" s="1">
-        <v>137331.44</v>
+        <v>136447.44</v>
       </c>
       <c r="M39" s="1">
-        <v>138466.02</v>
+        <v>137946.7</v>
       </c>
       <c r="N39" s="1">
         <v>0.62</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B40" s="1">
         <v>200000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>97.729</v>
+        <v>97.821</v>
       </c>
       <c r="D40" s="1">
         <v>94.498</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>188996.0</v>
       </c>
       <c r="H40" s="1">
-        <v>6462.0</v>
+        <v>6646.0</v>
       </c>
       <c r="I40" s="1">
-        <v>3.4191199813753</v>
+        <v>3.516476539186</v>
       </c>
       <c r="J40">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="K40">
-        <v>47.95</v>
+        <v>84.93</v>
       </c>
       <c r="L40" s="1">
-        <v>195458.0</v>
+        <v>195642.0</v>
       </c>
       <c r="M40" s="1">
-        <v>195505.95</v>
+        <v>195726.93</v>
       </c>
       <c r="N40" s="1">
         <v>0.88</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B41" s="1">
         <v>100000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>98.898</v>
+        <v>98.501</v>
       </c>
       <c r="D41" s="1">
         <v>99.71</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>99710.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-812.0</v>
+        <v>-1209.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.81436164878147</v>
+        <v>-1.2125162972621</v>
       </c>
       <c r="J41">
-        <v>1.15</v>
+        <v>1.34</v>
       </c>
       <c r="K41" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="L41" s="1">
-        <v>98898.0</v>
+        <v>98501.0</v>
       </c>
       <c r="M41" s="1">
-        <v>100048.68</v>
+        <v>99845.86</v>
       </c>
       <c r="N41" s="1">
         <v>0.45</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B42" s="1">
         <v>300000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>98.632</v>
+        <v>98.017</v>
       </c>
       <c r="D42" s="1">
         <v>99.772</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>299316.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-3420.0</v>
+        <v>-5265.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1.1426051397186</v>
+        <v>-1.7590105440404</v>
       </c>
       <c r="J42">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.15</v>
+      </c>
+      <c r="K42">
+        <v>462.33</v>
       </c>
       <c r="L42" s="1">
-        <v>295896.0</v>
+        <v>294051.0</v>
       </c>
       <c r="M42" s="1">
-        <v>301110.04</v>
+        <v>294513.33</v>
       </c>
       <c r="N42" s="1">
-        <v>1.36</v>
+        <v>1.33</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B43" s="1">
         <v>200000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>104.111</v>
+        <v>103.565</v>
       </c>
       <c r="D43" s="1">
         <v>106.562</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>213124.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-4902.0</v>
+        <v>-5994.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-2.3000694431411</v>
+        <v>-2.8124472138286</v>
       </c>
       <c r="J43">
-        <v>4.52</v>
+        <v>4.93</v>
       </c>
       <c r="K43" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L43" s="1">
-        <v>208222.0</v>
+        <v>207130.0</v>
       </c>
       <c r="M43" s="1">
-        <v>217263.1</v>
+        <v>216984.79</v>
       </c>
       <c r="N43" s="1">
         <v>0.98</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B44" s="1">
         <v>200000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>96.381</v>
+        <v>96.177</v>
       </c>
       <c r="D44" s="1">
         <v>94.283</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>188566.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4196.0</v>
+        <v>3788.0</v>
       </c>
       <c r="I44" s="1">
-        <v>2.2252155743877</v>
+        <v>2.0088457091947</v>
       </c>
       <c r="J44">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="K44">
-        <v>89.04</v>
+        <v>273.97</v>
       </c>
       <c r="L44" s="1">
-        <v>192762.0</v>
+        <v>192354.0</v>
       </c>
       <c r="M44" s="1">
-        <v>192851.04</v>
+        <v>192627.97</v>
       </c>
       <c r="N44" s="1">
         <v>0.87</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B45" s="1">
         <v>100000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>106.59</v>
+        <v>106.059</v>
       </c>
       <c r="D45" s="1">
         <v>109.94</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>109940.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-3350.0</v>
+        <v>-3881.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-3.0471166090595</v>
+        <v>-3.5301073312716</v>
       </c>
       <c r="J45">
-        <v>1.91</v>
+        <v>2.35</v>
       </c>
       <c r="K45" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="L45" s="1">
-        <v>106590.0</v>
+        <v>106059.0</v>
       </c>
       <c r="M45" s="1">
-        <v>108496.85</v>
+        <v>108409.68</v>
       </c>
       <c r="N45" s="1">
         <v>0.49</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B46" s="1">
         <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>99.373</v>
+        <v>98.734</v>
       </c>
       <c r="D46" s="1">
         <v>99.601</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
         <v>99601.0</v>
       </c>
       <c r="H46" s="1">
-        <v>-228.0</v>
+        <v>-867.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-0.22891336432365</v>
+        <v>-0.8704731880202</v>
       </c>
       <c r="J46">
-        <v>1.72</v>
+        <v>1.94</v>
       </c>
       <c r="K46" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L46" s="1">
-        <v>99373.0</v>
+        <v>98734.0</v>
       </c>
       <c r="M46" s="1">
-        <v>101090.81</v>
+        <v>100673.73</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B47" s="1">
         <v>100000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>100.167</v>
+        <v>99.513</v>
       </c>
       <c r="D47" s="1">
         <v>99.934</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>99934.0</v>
       </c>
       <c r="H47" s="1">
-        <v>233.0</v>
+        <v>-421.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.23315388156183</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J47">
-        <v>0.5</v>
+        <v>0.74</v>
       </c>
       <c r="K47">
-        <v>498.63</v>
+        <v>739.04</v>
       </c>
       <c r="L47" s="1">
-        <v>100167.0</v>
+        <v>99513.0</v>
       </c>
       <c r="M47" s="1">
-        <v>100665.63</v>
+        <v>100252.04</v>
       </c>
       <c r="N47" s="1">
         <v>0.45</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B48" s="1">
         <v>100000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.49</v>
+        <v>99.921</v>
       </c>
       <c r="D48" s="1">
         <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>100000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>490.0</v>
+        <v>-79.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.49</v>
+        <v>-0.079</v>
       </c>
       <c r="J48">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>777.63</v>
+        <v>1.03</v>
+      </c>
+      <c r="K48" t="s">
+        <v>145</v>
       </c>
       <c r="L48" s="1">
-        <v>100490.0</v>
+        <v>99921.0</v>
       </c>
       <c r="M48" s="1">
-        <v>101267.63</v>
+        <v>100948.59</v>
       </c>
       <c r="N48" s="1">
         <v>0.46</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B49" s="1">
         <v>300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>99.09</v>
+        <v>99.249</v>
       </c>
       <c r="D49" s="1">
         <v>97.95</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>293850.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3420.0</v>
+        <v>3897.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1.1638591117917</v>
+        <v>1.3261868300153</v>
       </c>
       <c r="J49">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="K49" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="L49" s="1">
-        <v>297270.0</v>
+        <v>297747.0</v>
       </c>
       <c r="M49" s="1">
-        <v>298831.64</v>
+        <v>299530.56</v>
       </c>
       <c r="N49" s="1">
         <v>1.35</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B50" s="1">
         <v>200000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.235</v>
+        <v>99.28</v>
       </c>
       <c r="D50" s="1">
         <v>99.733</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>199466.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1004.0</v>
+        <v>-906.0</v>
       </c>
       <c r="I50" s="1">
-        <v>0.50334392828853</v>
+        <v>-0.45421274803726</v>
       </c>
       <c r="J50">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="K50">
-        <v>147.95</v>
+        <v>647.26</v>
       </c>
       <c r="L50" s="1">
-        <v>200470.0</v>
+        <v>198560.0</v>
       </c>
       <c r="M50" s="1">
-        <v>200617.95</v>
+        <v>199207.26</v>
       </c>
       <c r="N50" s="1">
         <v>0.9</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B51" s="1">
         <v>300000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.44</v>
+        <v>99.192</v>
       </c>
       <c r="D51" s="1">
         <v>99.92033333</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>299761.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-1441.0</v>
+        <v>-2185.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-0.48071630398884</v>
+        <v>-0.72891403484776</v>
       </c>
       <c r="J51">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="K51">
-        <v>197.26</v>
+        <v>863.01</v>
       </c>
       <c r="L51" s="1">
-        <v>298320.0</v>
+        <v>297576.0</v>
       </c>
       <c r="M51" s="1">
-        <v>298517.26</v>
+        <v>298439.01</v>
       </c>
       <c r="N51" s="1">
-        <v>1.34</v>
+        <v>1.35</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B52" s="1">
         <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>99.364</v>
+        <v>98.447</v>
       </c>
       <c r="D52" s="1">
-        <v>98.32</v>
+        <v>99.517</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>98320.0</v>
+        <v>99517.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1044.0</v>
+        <v>-1070.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1.0618388934093</v>
+        <v>-1.0751931830742</v>
       </c>
       <c r="J52">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="K52">
-        <v>457.19</v>
+        <v>295.89</v>
       </c>
       <c r="L52" s="1">
-        <v>99364.0</v>
+        <v>98447.0</v>
       </c>
       <c r="M52" s="1">
-        <v>99821.19</v>
+        <v>98742.89</v>
       </c>
       <c r="N52" s="1">
         <v>0.45</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B53" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.116</v>
+        <v>99.221</v>
       </c>
       <c r="D53" s="1">
-        <v>99.517</v>
+        <v>99.574</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>99517.0</v>
+        <v>199148.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-401.0</v>
+        <v>-706.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-0.40294623029231</v>
+        <v>-0.35451021350955</v>
       </c>
       <c r="J53">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>46.23</v>
+        <v>1.06</v>
+      </c>
+      <c r="K53" t="s">
+        <v>157</v>
       </c>
       <c r="L53" s="1">
-        <v>99116.0</v>
+        <v>198442.0</v>
       </c>
       <c r="M53" s="1">
-        <v>99162.23</v>
+        <v>200556.38</v>
       </c>
       <c r="N53" s="1">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B54" s="1">
         <v>200000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.474</v>
+        <v>100.603</v>
       </c>
       <c r="D54" s="1">
-        <v>99.574</v>
+        <v>101.799</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>199148.0</v>
+        <v>203598.0</v>
       </c>
       <c r="H54" s="1">
-        <v>-200.0</v>
+        <v>-2392.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-0.10042782252395</v>
+        <v>-1.174864193165</v>
       </c>
       <c r="J54">
-        <v>0.86</v>
+        <v>2.85</v>
       </c>
       <c r="K54" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="L54" s="1">
-        <v>198948.0</v>
+        <v>201206.0</v>
       </c>
       <c r="M54" s="1">
-        <v>200674.03</v>
+        <v>206901.89</v>
       </c>
       <c r="N54" s="1">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B55" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>101.112</v>
+        <v>97.15</v>
       </c>
       <c r="D55" s="1">
-        <v>101.799</v>
+        <v>93.412</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>203598.0</v>
+        <v>93412.0</v>
       </c>
       <c r="H55" s="1">
-        <v>-1374.0</v>
+        <v>3738.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-0.67485928152536</v>
+        <v>4.0016271999315</v>
       </c>
       <c r="J55">
-        <v>2.59</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.59</v>
+      </c>
+      <c r="K55">
+        <v>594.52</v>
       </c>
       <c r="L55" s="1">
-        <v>202224.0</v>
+        <v>97150.0</v>
       </c>
       <c r="M55" s="1">
-        <v>207402.08</v>
+        <v>97744.52</v>
       </c>
       <c r="N55" s="1">
-        <v>0.93</v>
+        <v>0.44</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B56" s="1">
         <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>97.08</v>
+        <v>101.156</v>
       </c>
       <c r="D56" s="1">
-        <v>93.412</v>
+        <v>100.539</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>93412.0</v>
+        <v>100539.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3668.0</v>
+        <v>617.0</v>
       </c>
       <c r="I56" s="1">
-        <v>3.9266903609815</v>
+        <v>0.61369219904714</v>
       </c>
       <c r="J56">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>529.79</v>
+        <v>3.29</v>
+      </c>
+      <c r="K56" t="s">
+        <v>165</v>
       </c>
       <c r="L56" s="1">
-        <v>97080.0</v>
+        <v>101156.0</v>
       </c>
       <c r="M56" s="1">
-        <v>97609.79</v>
+        <v>104443.67</v>
       </c>
       <c r="N56" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B57" s="1">
         <v>100000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>91.446</v>
+        <v>99.599</v>
       </c>
       <c r="D57" s="1">
-        <v>91.432</v>
+        <v>99.956</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>91432.0</v>
+        <v>99956.0</v>
       </c>
       <c r="H57" s="1">
-        <v>14.0</v>
+        <v>-357.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.015311925802782</v>
+        <v>-0.35715714914562</v>
       </c>
       <c r="J57">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="K57">
-        <v>193.15</v>
+        <v>110.27</v>
       </c>
       <c r="L57" s="1">
-        <v>91446.0</v>
+        <v>99599.0</v>
       </c>
       <c r="M57" s="1">
-        <v>91639.15</v>
+        <v>99709.27</v>
       </c>
       <c r="N57" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B58" s="1">
         <v>100000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>101.573</v>
+        <v>100.03</v>
       </c>
       <c r="D58" s="1">
-        <v>100.539</v>
+        <v>100.426</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>100539.0</v>
+        <v>100426.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1034.0</v>
+        <v>-396.0</v>
       </c>
       <c r="I58" s="1">
-        <v>1.0284566188245</v>
+        <v>-0.39432019596519</v>
       </c>
       <c r="J58">
-        <v>2.99</v>
+        <v>2.33</v>
       </c>
       <c r="K58" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="L58" s="1">
-        <v>101573.0</v>
+        <v>100030.0</v>
       </c>
       <c r="M58" s="1">
-        <v>104564.78</v>
+        <v>102355.21</v>
       </c>
       <c r="N58" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B59" s="1">
-        <v>100000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.683</v>
+        <v>98.619</v>
       </c>
       <c r="D59" s="1">
-        <v>99.956</v>
+        <v>99.818</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>99956.0</v>
+        <v>113792.52</v>
       </c>
       <c r="H59" s="1">
-        <v>-273.0</v>
+        <v>-1366.86</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.27312017287607</v>
+        <v>-1.201186158809</v>
       </c>
       <c r="J59">
-        <v>2.77</v>
+        <v>1.7</v>
       </c>
       <c r="K59" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="L59" s="1">
-        <v>99683.0</v>
+        <v>112425.66</v>
       </c>
       <c r="M59" s="1">
-        <v>102455.6</v>
+        <v>114368.74</v>
       </c>
       <c r="N59" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B60" s="1">
         <v>100000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>100.202</v>
+        <v>98.126</v>
       </c>
       <c r="D60" s="1">
-        <v>100.426</v>
+        <v>97.224</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>100426.0</v>
+        <v>97224.0</v>
       </c>
       <c r="H60" s="1">
-        <v>-224.0</v>
+        <v>902.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-0.22304980781869</v>
+        <v>0.92775446391837</v>
       </c>
       <c r="J60">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.88</v>
+      </c>
+      <c r="K60">
+        <v>882.19</v>
       </c>
       <c r="L60" s="1">
-        <v>100202.0</v>
+        <v>98126.0</v>
       </c>
       <c r="M60" s="1">
-        <v>102299.74</v>
+        <v>99008.19</v>
       </c>
       <c r="N60" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B61" s="1">
-        <v>114000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.042</v>
+        <v>98.381</v>
       </c>
       <c r="D61" s="1">
-        <v>99.818</v>
+        <v>99.998</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>113792.52</v>
+        <v>134997.3</v>
       </c>
       <c r="H61" s="1">
-        <v>-884.64</v>
+        <v>-2182.95</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.7774148951091</v>
+        <v>-1.6170323406468</v>
       </c>
       <c r="J61">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>0.59</v>
+      </c>
+      <c r="K61">
+        <v>794.56</v>
       </c>
       <c r="L61" s="1">
-        <v>112907.88</v>
+        <v>132814.35</v>
       </c>
       <c r="M61" s="1">
-        <v>114629.59</v>
+        <v>133608.91</v>
       </c>
       <c r="N61" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B62" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>98.207</v>
+        <v>99.558</v>
       </c>
       <c r="D62" s="1">
-        <v>97.224</v>
+        <v>99.558</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>97224.0</v>
+        <v>55752.48</v>
       </c>
       <c r="H62" s="1">
-        <v>983.0</v>
+        <v>0.0</v>
       </c>
       <c r="I62" s="1">
-        <v>1.0110672261993</v>
+        <v>0.0</v>
       </c>
       <c r="J62">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>752.74</v>
+        <v>1.93</v>
+      </c>
+      <c r="K62" t="s">
+        <v>180</v>
       </c>
       <c r="L62" s="1">
-        <v>98207.0</v>
+        <v>55752.48</v>
       </c>
       <c r="M62" s="1">
-        <v>98959.74</v>
+        <v>56831.25</v>
       </c>
       <c r="N62" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B63" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>98.912</v>
+        <v>100.794</v>
       </c>
       <c r="D63" s="1">
-        <v>99.998</v>
+        <v>102.154</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>134997.3</v>
+        <v>102154.0</v>
       </c>
       <c r="H63" s="1">
-        <v>-1466.1</v>
+        <v>-1360.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.0860217204344</v>
+        <v>-1.3313232961999</v>
       </c>
       <c r="J63">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>464.51</v>
+        <v>2.55</v>
+      </c>
+      <c r="K63" t="s">
+        <v>183</v>
       </c>
       <c r="L63" s="1">
-        <v>133531.2</v>
+        <v>100794.0</v>
       </c>
       <c r="M63" s="1">
-        <v>133995.71</v>
+        <v>103344.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B64" s="1">
-        <v>56000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.943</v>
+        <v>98.624</v>
       </c>
       <c r="D64" s="1">
-        <v>99.558</v>
+        <v>99.791</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>55752.48</v>
+        <v>99791.0</v>
       </c>
       <c r="H64" s="1">
-        <v>215.6</v>
+        <v>-1167.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.38670925490669</v>
+        <v>-1.1694441382489</v>
       </c>
       <c r="J64">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>2.48</v>
+      </c>
+      <c r="K64" t="s">
+        <v>186</v>
       </c>
       <c r="L64" s="1">
-        <v>55968.08</v>
+        <v>98624.0</v>
       </c>
       <c r="M64" s="1">
-        <v>56917.4</v>
+        <v>101105.16</v>
       </c>
       <c r="N64" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B65" s="1">
         <v>100000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.966</v>
+        <v>99.936</v>
       </c>
       <c r="D65" s="1">
-        <v>102.154</v>
+        <v>97.614</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>102154.0</v>
+        <v>97614.0</v>
       </c>
       <c r="H65" s="1">
-        <v>-1188.0</v>
+        <v>2322.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-1.1629500557981</v>
+        <v>2.3787571454914</v>
       </c>
       <c r="J65">
-        <v>2.24</v>
+        <v>1.33</v>
       </c>
       <c r="K65" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="L65" s="1">
-        <v>100966.0</v>
+        <v>99936.0</v>
       </c>
       <c r="M65" s="1">
-        <v>103201.62</v>
+        <v>101262.03</v>
       </c>
       <c r="N65" s="1">
         <v>0.46</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B66" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.974</v>
+        <v>100.11</v>
       </c>
       <c r="D66" s="1">
-        <v>99.791</v>
+        <v>99.845</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>99791.0</v>
+        <v>131795.4</v>
       </c>
       <c r="H66" s="1">
-        <v>-817.0</v>
+        <v>349.8</v>
       </c>
       <c r="I66" s="1">
-        <v>-0.81871110621198</v>
+        <v>0.26541138765086</v>
       </c>
       <c r="J66">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.53</v>
+      </c>
+      <c r="K66">
+        <v>696.16</v>
       </c>
       <c r="L66" s="1">
-        <v>98974.0</v>
+        <v>132145.2</v>
       </c>
       <c r="M66" s="1">
-        <v>101242.49</v>
+        <v>132841.36</v>
       </c>
       <c r="N66" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B67" s="1">
         <v>100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.861</v>
+        <v>95.777</v>
       </c>
       <c r="D67" s="1">
-        <v>97.614</v>
+        <v>94.279</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>97614.0</v>
+        <v>94279.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2247.0</v>
+        <v>1498.0</v>
       </c>
       <c r="I67" s="1">
-        <v>2.301923904358</v>
+        <v>1.5889010278005</v>
       </c>
       <c r="J67">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>0.53</v>
+      </c>
+      <c r="K67">
+        <v>527.4</v>
       </c>
       <c r="L67" s="1">
-        <v>99861.0</v>
+        <v>95777.0</v>
       </c>
       <c r="M67" s="1">
-        <v>101085.32</v>
+        <v>96304.4</v>
       </c>
       <c r="N67" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B68" s="1">
-        <v>132000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>100.607</v>
+        <v>102.316</v>
       </c>
       <c r="D68" s="1">
-        <v>99.845</v>
+        <v>104.37</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>131795.4</v>
+        <v>104370.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1005.84</v>
+        <v>-2054.0</v>
       </c>
       <c r="I68" s="1">
-        <v>0.763182933547</v>
+        <v>-1.9679984669924</v>
       </c>
       <c r="J68">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>354.41</v>
+        <v>1.52</v>
+      </c>
+      <c r="K68" t="s">
+        <v>196</v>
       </c>
       <c r="L68" s="1">
-        <v>132801.24</v>
+        <v>102316.0</v>
       </c>
       <c r="M68" s="1">
-        <v>133155.65</v>
+        <v>103840.6</v>
       </c>
       <c r="N68" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B69" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>95.308</v>
+        <v>97.058</v>
       </c>
       <c r="D69" s="1">
-        <v>94.279</v>
+        <v>97.63</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>94279.0</v>
+        <v>195260.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1029.0</v>
+        <v>-1144.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1.0914413602181</v>
+        <v>-0.58588548601864</v>
       </c>
       <c r="J69">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>481.16</v>
+        <v>0.64</v>
+      </c>
+      <c r="K69" t="s">
+        <v>199</v>
       </c>
       <c r="L69" s="1">
-        <v>95308.0</v>
+        <v>194116.0</v>
       </c>
       <c r="M69" s="1">
-        <v>95789.16</v>
+        <v>195389.29</v>
       </c>
       <c r="N69" s="1">
-        <v>0.43</v>
+        <v>0.88</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B70" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>102.812</v>
+        <v>98.145</v>
       </c>
       <c r="D70" s="1">
-        <v>104.37</v>
+        <v>99.628</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>104370.0</v>
+        <v>117561.04</v>
       </c>
       <c r="H70" s="1">
-        <v>-1558.0</v>
+        <v>-1749.94</v>
       </c>
       <c r="I70" s="1">
-        <v>-1.4927661205327</v>
+        <v>-1.4885373589754</v>
       </c>
       <c r="J70">
-        <v>1.18</v>
+        <v>2.61</v>
       </c>
       <c r="K70" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="L70" s="1">
-        <v>102812.0</v>
+        <v>115811.1</v>
       </c>
       <c r="M70" s="1">
-        <v>103996.4</v>
+        <v>118889.61</v>
       </c>
       <c r="N70" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B71" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>97.174</v>
+        <v>99.273</v>
       </c>
       <c r="D71" s="1">
-        <v>97.63</v>
+        <v>97.633</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>195260.0</v>
+        <v>97633.0</v>
       </c>
       <c r="H71" s="1">
-        <v>-912.0</v>
+        <v>1640.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.46706954829458</v>
+        <v>1.6797599172411</v>
       </c>
       <c r="J71">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>0.65</v>
+      </c>
+      <c r="K71">
+        <v>652.05</v>
       </c>
       <c r="L71" s="1">
-        <v>194348.0</v>
+        <v>99273.0</v>
       </c>
       <c r="M71" s="1">
-        <v>195380.88</v>
+        <v>99925.05</v>
       </c>
       <c r="N71" s="1">
-        <v>0.88</v>
+        <v>0.45</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B72" s="1">
-        <v>118000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>98.686</v>
+        <v>95.292</v>
       </c>
       <c r="D72" s="1">
-        <v>99.628</v>
+        <v>93.83333333</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>117561.04</v>
+        <v>281500.0</v>
       </c>
       <c r="H72" s="1">
-        <v>-1111.56</v>
+        <v>4376.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-0.94551732444694</v>
+        <v>1.5545293072824</v>
       </c>
       <c r="J72">
-        <v>2.37</v>
+        <v>1.22</v>
       </c>
       <c r="K72" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="L72" s="1">
-        <v>116449.48</v>
+        <v>285876.0</v>
       </c>
       <c r="M72" s="1">
-        <v>119244.3</v>
+        <v>289522.23</v>
       </c>
       <c r="N72" s="1">
-        <v>0.54</v>
+        <v>1.31</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B73" s="1">
         <v>100000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.268</v>
+        <v>98.263</v>
       </c>
       <c r="D73" s="1">
-        <v>97.633</v>
+        <v>94.862</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>97633.0</v>
+        <v>94862.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1635.0</v>
+        <v>3401.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1.6746386979812</v>
+        <v>3.585207986338</v>
       </c>
       <c r="J73">
-        <v>0.49</v>
+        <v>0.1</v>
       </c>
       <c r="K73">
-        <v>494.86</v>
+        <v>100.68</v>
       </c>
       <c r="L73" s="1">
-        <v>99268.0</v>
+        <v>98263.0</v>
       </c>
       <c r="M73" s="1">
-        <v>99762.86</v>
+        <v>98363.68</v>
       </c>
       <c r="N73" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B74" s="1">
         <v>300000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>95.808</v>
+        <v>93.973</v>
       </c>
       <c r="D74" s="1">
-        <v>93.83333333</v>
+        <v>94.632</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>281500.0</v>
+        <v>283896.0</v>
       </c>
       <c r="H74" s="1">
-        <v>5924.0</v>
+        <v>-1977.0</v>
       </c>
       <c r="I74" s="1">
-        <v>2.1044404973357</v>
+        <v>-0.69638177360724</v>
       </c>
       <c r="J74">
-        <v>1.1</v>
+        <v>0.74</v>
       </c>
       <c r="K74" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="L74" s="1">
-        <v>287424.0</v>
+        <v>281919.0</v>
       </c>
       <c r="M74" s="1">
-        <v>290709.62</v>
+        <v>284148.45</v>
       </c>
       <c r="N74" s="1">
-        <v>1.31</v>
+        <v>1.28</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B75" s="1">
         <v>100000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.207</v>
+        <v>100.909</v>
       </c>
       <c r="D75" s="1">
-        <v>94.862</v>
+        <v>102.61</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>94862.0</v>
+        <v>102610.0</v>
       </c>
       <c r="H75" s="1">
-        <v>3345.0</v>
+        <v>-1701.0</v>
       </c>
       <c r="I75" s="1">
-        <v>3.5261748645401</v>
+        <v>-1.6577331644089</v>
       </c>
       <c r="J75">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>35.96</v>
+        <v>3.83</v>
+      </c>
+      <c r="K75" t="s">
+        <v>215</v>
       </c>
       <c r="L75" s="1">
-        <v>98207.0</v>
+        <v>100909.0</v>
       </c>
       <c r="M75" s="1">
-        <v>98242.96</v>
+        <v>104739.82</v>
       </c>
       <c r="N75" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B76" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>95.387</v>
+        <v>101.219</v>
       </c>
       <c r="D76" s="1">
-        <v>91.856</v>
+        <v>104.115</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>275568.0</v>
+        <v>156172.5</v>
       </c>
       <c r="H76" s="1">
-        <v>10593.0</v>
+        <v>-4344.0</v>
       </c>
       <c r="I76" s="1">
-        <v>3.844060268246</v>
+        <v>-2.7815396436633</v>
       </c>
       <c r="J76">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>258.9</v>
+        <v>1.85</v>
+      </c>
+      <c r="K76" t="s">
+        <v>218</v>
       </c>
       <c r="L76" s="1">
-        <v>286161.0</v>
+        <v>151828.5</v>
       </c>
       <c r="M76" s="1">
-        <v>286419.9</v>
+        <v>154602.47</v>
       </c>
       <c r="N76" s="1">
-        <v>1.29</v>
+        <v>0.7</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B77" s="1">
         <v>100000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>101.562</v>
+        <v>99.417</v>
       </c>
       <c r="D77" s="1">
-        <v>102.61</v>
+        <v>99.376</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>102610.0</v>
+        <v>99376.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-1048.0</v>
+        <v>41.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-1.0213429490303</v>
+        <v>0.041257446465948</v>
       </c>
       <c r="J77">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.61</v>
+      </c>
+      <c r="K77">
+        <v>606.51</v>
       </c>
       <c r="L77" s="1">
-        <v>101562.0</v>
+        <v>99417.0</v>
       </c>
       <c r="M77" s="1">
-        <v>105078.44</v>
+        <v>100023.51</v>
       </c>
       <c r="N77" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B78" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.428</v>
+        <v>101.846</v>
       </c>
       <c r="D78" s="1">
-        <v>104.115</v>
+        <v>103.917</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>156172.5</v>
+        <v>103917.0</v>
       </c>
       <c r="H78" s="1">
-        <v>-4030.5</v>
+        <v>-2071.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-2.5808000768381</v>
+        <v>-1.9929366706121</v>
       </c>
       <c r="J78">
-        <v>1.48</v>
+        <v>1.16</v>
       </c>
       <c r="K78" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="L78" s="1">
-        <v>152142.0</v>
+        <v>101846.0</v>
       </c>
       <c r="M78" s="1">
-        <v>154361.18</v>
+        <v>103007.99</v>
       </c>
       <c r="N78" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B79" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.695</v>
+        <v>100.519</v>
       </c>
       <c r="D79" s="1">
-        <v>99.376</v>
+        <v>101.831</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>99376.0</v>
+        <v>203662.0</v>
       </c>
       <c r="H79" s="1">
-        <v>319.0</v>
+        <v>-2624.0</v>
       </c>
       <c r="I79" s="1">
-        <v>0.32100305908871</v>
+        <v>-1.2884092270527</v>
       </c>
       <c r="J79">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>393.84</v>
+        <v>3.17</v>
+      </c>
+      <c r="K79" t="s">
+        <v>226</v>
       </c>
       <c r="L79" s="1">
-        <v>99695.0</v>
+        <v>201038.0</v>
       </c>
       <c r="M79" s="1">
-        <v>100088.84</v>
+        <v>207374.3</v>
       </c>
       <c r="N79" s="1">
-        <v>0.45</v>
+        <v>0.94</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B80" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>102.14</v>
+        <v>96.492</v>
       </c>
       <c r="D80" s="1">
-        <v>103.917</v>
+        <v>97.814</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>103917.0</v>
+        <v>195628.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-1777.0</v>
+        <v>-2644.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.7100185725146</v>
+        <v>-1.3515447686425</v>
       </c>
       <c r="J80">
-        <v>0.8</v>
+        <v>0.38</v>
       </c>
       <c r="K80">
-        <v>801.37</v>
+        <v>767.12</v>
       </c>
       <c r="L80" s="1">
-        <v>102140.0</v>
+        <v>192984.0</v>
       </c>
       <c r="M80" s="1">
-        <v>102941.37</v>
+        <v>193751.12</v>
       </c>
       <c r="N80" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B81" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>100.715</v>
+        <v>94.784</v>
       </c>
       <c r="D81" s="1">
-        <v>101.831</v>
+        <v>91.695</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>203662.0</v>
+        <v>91695.0</v>
       </c>
       <c r="H81" s="1">
-        <v>-2232.0</v>
+        <v>3089.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-1.0959334583771</v>
+        <v>3.3687769234964</v>
       </c>
       <c r="J81">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.02</v>
+      </c>
+      <c r="K81">
+        <v>19.18</v>
       </c>
       <c r="L81" s="1">
-        <v>201430.0</v>
+        <v>94784.0</v>
       </c>
       <c r="M81" s="1">
-        <v>207230.0</v>
+        <v>94803.18</v>
       </c>
       <c r="N81" s="1">
-        <v>0.93</v>
+        <v>0.43</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B82" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>96.756</v>
+        <v>101.201</v>
       </c>
       <c r="D82" s="1">
-        <v>97.814</v>
+        <v>103.378</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>195628.0</v>
+        <v>103378.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-2116.0</v>
+        <v>-2177.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1.0816447543296</v>
+        <v>-2.1058639168875</v>
       </c>
       <c r="J82">
-        <v>0.24</v>
+        <v>0.87</v>
       </c>
       <c r="K82">
-        <v>471.23</v>
+        <v>865.75</v>
       </c>
       <c r="L82" s="1">
-        <v>193512.0</v>
+        <v>101201.0</v>
       </c>
       <c r="M82" s="1">
-        <v>193983.23</v>
+        <v>102066.75</v>
       </c>
       <c r="N82" s="1">
-        <v>0.87</v>
+        <v>0.46</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B83" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>94.79</v>
+        <v>99.644</v>
       </c>
       <c r="D83" s="1">
-        <v>91.695</v>
+        <v>100.0825</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>91695.0</v>
+        <v>200165.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3095.0</v>
+        <v>-877.0</v>
       </c>
       <c r="I83" s="1">
-        <v>3.3753203555265</v>
+        <v>-0.43813853570804</v>
       </c>
       <c r="J83">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.68</v>
+        <v>2.29</v>
+      </c>
+      <c r="K83" t="s">
+        <v>235</v>
       </c>
       <c r="L83" s="1">
-        <v>94790.0</v>
+        <v>199288.0</v>
       </c>
       <c r="M83" s="1">
-        <v>94790.68</v>
+        <v>203868.82</v>
       </c>
       <c r="N83" s="1">
-        <v>0.43</v>
+        <v>0.92</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B84" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>101.601</v>
+        <v>98.692</v>
       </c>
       <c r="D84" s="1">
-        <v>103.378</v>
+        <v>99.868</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>103378.0</v>
+        <v>199736.0</v>
       </c>
       <c r="H84" s="1">
-        <v>-1777.0</v>
+        <v>-2352.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1.7189343960998</v>
+        <v>-1.1775543717707</v>
       </c>
       <c r="J84">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>569.86</v>
+        <v>0.98</v>
+      </c>
+      <c r="K84" t="s">
+        <v>238</v>
       </c>
       <c r="L84" s="1">
-        <v>101601.0</v>
+        <v>197384.0</v>
       </c>
       <c r="M84" s="1">
-        <v>102170.86</v>
+        <v>199340.16</v>
       </c>
       <c r="N84" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="B85" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.724</v>
+        <v>100.179</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0825</v>
+        <v>100.0</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>200165.0</v>
+        <v>121000.0</v>
       </c>
       <c r="H85" s="1">
-        <v>-717.0</v>
+        <v>216.59</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.35820448130293</v>
+        <v>0.179</v>
       </c>
       <c r="J85">
-        <v>2.09</v>
+        <v>1.24</v>
       </c>
       <c r="K85" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="L85" s="1">
-        <v>199448.0</v>
+        <v>121216.59</v>
       </c>
       <c r="M85" s="1">
-        <v>203621.97</v>
+        <v>122721.89</v>
       </c>
       <c r="N85" s="1">
-        <v>0.92</v>
+        <v>0.55</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="B86" s="1">
-        <v>200000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.113</v>
+        <v>98.839</v>
       </c>
       <c r="D86" s="1">
-        <v>99.868</v>
+        <v>100.0</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>199736.0</v>
+        <v>250000.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-1510.0</v>
+        <v>-2902.5</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.75599791725077</v>
+        <v>-1.161</v>
       </c>
       <c r="J86">
-        <v>0.78</v>
+        <v>1.85</v>
       </c>
       <c r="K86" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="L86" s="1">
-        <v>198226.0</v>
+        <v>247097.5</v>
       </c>
       <c r="M86" s="1">
-        <v>199793.81</v>
+        <v>251733.61</v>
       </c>
       <c r="N86" s="1">
-        <v>0.9</v>
+        <v>1.14</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="B87" s="1">
-        <v>121000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.581</v>
+        <v>96.387</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0</v>
+        <v>94.556</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>121000.0</v>
+        <v>189112.0</v>
       </c>
       <c r="H87" s="1">
-        <v>703.01</v>
+        <v>3662.0</v>
       </c>
       <c r="I87" s="1">
-        <v>0.581</v>
+        <v>1.9364186302297</v>
       </c>
       <c r="J87">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.13</v>
+      </c>
+      <c r="K87">
+        <v>260.27</v>
       </c>
       <c r="L87" s="1">
-        <v>121703.01</v>
+        <v>192774.0</v>
       </c>
       <c r="M87" s="1">
-        <v>122860.93</v>
+        <v>193034.27</v>
       </c>
       <c r="N87" s="1">
-        <v>0.55</v>
+        <v>0.87</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B88" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.33</v>
+        <v>98.458</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0</v>
+        <v>97.977</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>250000.0</v>
+        <v>97977.0</v>
       </c>
       <c r="H88" s="1">
-        <v>-1675.0</v>
+        <v>481.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-0.67</v>
+        <v>0.49093154515856</v>
       </c>
       <c r="J88">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.72</v>
+      </c>
+      <c r="K88">
+        <v>722.26</v>
       </c>
       <c r="L88" s="1">
-        <v>248325.0</v>
+        <v>98458.0</v>
       </c>
       <c r="M88" s="1">
-        <v>252432.95</v>
+        <v>99180.26</v>
       </c>
       <c r="N88" s="1">
-        <v>1.14</v>
+        <v>0.45</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B89" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>96.453</v>
+        <v>99.824</v>
       </c>
       <c r="D89" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>189112.0</v>
+        <v>121000.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3794.0</v>
+        <v>-212.96</v>
       </c>
       <c r="I89" s="1">
-        <v>2.0062185371632</v>
+        <v>-0.176</v>
       </c>
       <c r="J89">
-        <v>0.04</v>
+        <v>0.38</v>
       </c>
       <c r="K89">
-        <v>75.34</v>
+        <v>462.12</v>
       </c>
       <c r="L89" s="1">
-        <v>192906.0</v>
+        <v>120787.04</v>
       </c>
       <c r="M89" s="1">
-        <v>192981.34</v>
+        <v>121249.16</v>
       </c>
       <c r="N89" s="1">
-        <v>0.87</v>
+        <v>0.55</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B90" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.534</v>
+        <v>102.071</v>
       </c>
       <c r="D90" s="1">
-        <v>97.977</v>
+        <v>104.882</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>97977.0</v>
+        <v>209764.0</v>
       </c>
       <c r="H90" s="1">
-        <v>557.0</v>
+        <v>-5622.0</v>
       </c>
       <c r="I90" s="1">
-        <v>0.56850077058902</v>
+        <v>-2.6801548406781</v>
       </c>
       <c r="J90">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>546.58</v>
+        <v>3.55</v>
+      </c>
+      <c r="K90" t="s">
+        <v>253</v>
       </c>
       <c r="L90" s="1">
-        <v>98534.0</v>
+        <v>204142.0</v>
       </c>
       <c r="M90" s="1">
-        <v>99080.58</v>
+        <v>211236.23</v>
       </c>
       <c r="N90" s="1">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B91" s="1">
-        <v>121000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>100.386</v>
+        <v>98.28</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0</v>
+        <v>99.612</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>121000.0</v>
+        <v>99612.0</v>
       </c>
       <c r="H91" s="1">
-        <v>467.06</v>
+        <v>-1332.0</v>
       </c>
       <c r="I91" s="1">
-        <v>0.386</v>
+        <v>-1.3371882905674</v>
       </c>
       <c r="J91">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>150.19</v>
+        <v>1.43</v>
+      </c>
+      <c r="K91" t="s">
+        <v>256</v>
       </c>
       <c r="L91" s="1">
-        <v>121467.06</v>
+        <v>98280.0</v>
       </c>
       <c r="M91" s="1">
-        <v>121617.25</v>
+        <v>99709.79</v>
       </c>
       <c r="N91" s="1">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="B92" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>102.398</v>
+        <v>98.644</v>
       </c>
       <c r="D92" s="1">
-        <v>104.882</v>
+        <v>99.016</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>209764.0</v>
+        <v>99016.0</v>
       </c>
       <c r="H92" s="1">
-        <v>-4968.0</v>
+        <v>-372.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-2.3683758890944</v>
+        <v>-0.3756968570736</v>
       </c>
       <c r="J92">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.41</v>
+      </c>
+      <c r="K92">
+        <v>414.25</v>
       </c>
       <c r="L92" s="1">
-        <v>204796.0</v>
+        <v>98644.0</v>
       </c>
       <c r="M92" s="1">
-        <v>211178.17</v>
+        <v>99058.25</v>
       </c>
       <c r="N92" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B93" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.769</v>
+        <v>101.083</v>
       </c>
       <c r="D93" s="1">
-        <v>99.612</v>
+        <v>102.875</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>99612.0</v>
+        <v>205750.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-843.0</v>
+        <v>-3584.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.84628358029153</v>
+        <v>-1.7419198055893</v>
       </c>
       <c r="J93">
-        <v>1.2</v>
+        <v>3.55</v>
       </c>
       <c r="K93" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="L93" s="1">
-        <v>98769.0</v>
+        <v>202166.0</v>
       </c>
       <c r="M93" s="1">
-        <v>99967.63</v>
+        <v>209262.5</v>
       </c>
       <c r="N93" s="1">
-        <v>0.45</v>
+        <v>0.94</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B94" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>101.309</v>
+        <v>97.78</v>
       </c>
       <c r="D94" s="1">
-        <v>102.875</v>
+        <v>94.517</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>205750.0</v>
+        <v>94517.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-3132.0</v>
+        <v>3263.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1.5222357229648</v>
+        <v>3.4522890062105</v>
       </c>
       <c r="J94">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>0.89</v>
+      </c>
+      <c r="K94">
+        <v>885.84</v>
       </c>
       <c r="L94" s="1">
-        <v>202618.0</v>
+        <v>97780.0</v>
       </c>
       <c r="M94" s="1">
-        <v>209100.38</v>
+        <v>98665.84</v>
       </c>
       <c r="N94" s="1">
-        <v>0.94</v>
+        <v>0.44</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B95" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>97.706</v>
+        <v>103.126</v>
       </c>
       <c r="D95" s="1">
-        <v>94.517</v>
+        <v>105.38</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>94517.0</v>
+        <v>210760.0</v>
       </c>
       <c r="H95" s="1">
-        <v>3189.0</v>
+        <v>-4508.0</v>
       </c>
       <c r="I95" s="1">
-        <v>3.3739962123216</v>
+        <v>-2.1389257923705</v>
       </c>
       <c r="J95">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>808.68</v>
+        <v>1.61</v>
+      </c>
+      <c r="K95" t="s">
+        <v>266</v>
       </c>
       <c r="L95" s="1">
-        <v>97706.0</v>
+        <v>206252.0</v>
       </c>
       <c r="M95" s="1">
-        <v>98514.68</v>
+        <v>209476.66</v>
       </c>
       <c r="N95" s="1">
-        <v>0.44</v>
+        <v>0.94</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="B96" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>103.397</v>
+        <v>101.603</v>
       </c>
       <c r="D96" s="1">
-        <v>105.38</v>
+        <v>103.59</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>210760.0</v>
+        <v>103590.0</v>
       </c>
       <c r="H96" s="1">
-        <v>-3966.0</v>
+        <v>-1987.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.881761245018</v>
+        <v>-1.9181388164881</v>
       </c>
       <c r="J96">
-        <v>1.21</v>
+        <v>2.39</v>
       </c>
       <c r="K96" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="L96" s="1">
-        <v>206794.0</v>
+        <v>101603.0</v>
       </c>
       <c r="M96" s="1">
-        <v>209204.96</v>
+        <v>103997.86</v>
       </c>
       <c r="N96" s="1">
-        <v>0.94</v>
+        <v>0.47</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="B97" s="1">
         <v>100000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.657</v>
+        <v>99.811</v>
       </c>
       <c r="D97" s="1">
-        <v>103.59</v>
+        <v>96.515</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>103590.0</v>
+        <v>96515.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-1933.0</v>
+        <v>3296.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-1.8660102326479</v>
+        <v>3.4150132103818</v>
       </c>
       <c r="J97">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.58</v>
+      </c>
+      <c r="K97">
+        <v>577.05</v>
       </c>
       <c r="L97" s="1">
-        <v>101657.0</v>
+        <v>99811.0</v>
       </c>
       <c r="M97" s="1">
-        <v>103709.74</v>
+        <v>100388.05</v>
       </c>
       <c r="N97" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B98" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.65</v>
+        <v>97.991</v>
       </c>
       <c r="D98" s="1">
-        <v>96.515</v>
+        <v>98.38833333</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>96515.0</v>
+        <v>295165.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3135.0</v>
+        <v>-1192.0</v>
       </c>
       <c r="I98" s="1">
-        <v>3.2481997616951</v>
+        <v>-0.4038419189267</v>
       </c>
       <c r="J98">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>530.82</v>
+        <v>0.4</v>
+      </c>
+      <c r="K98" t="s">
+        <v>274</v>
       </c>
       <c r="L98" s="1">
-        <v>99650.0</v>
+        <v>293973.0</v>
       </c>
       <c r="M98" s="1">
-        <v>100180.82</v>
+        <v>295185.33</v>
       </c>
       <c r="N98" s="1">
-        <v>0.45</v>
+        <v>1.33</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="B99" s="1">
-        <v>300000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.367</v>
+        <v>99.419</v>
       </c>
       <c r="D99" s="1">
-        <v>98.38833333</v>
+        <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>295165.0</v>
+        <v>204000.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-64.0</v>
+        <v>-1185.24</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.02168278759338</v>
+        <v>-0.581</v>
       </c>
       <c r="J99">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="K99">
-        <v>657.53</v>
+        <v>371.69</v>
       </c>
       <c r="L99" s="1">
-        <v>295101.0</v>
+        <v>202814.76</v>
       </c>
       <c r="M99" s="1">
-        <v>295758.53</v>
+        <v>203186.45</v>
       </c>
       <c r="N99" s="1">
-        <v>1.33</v>
+        <v>0.92</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="B100" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.262</v>
+        <v>102.863</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0</v>
+        <v>105.50275</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>100000.0</v>
+        <v>422011.0</v>
       </c>
       <c r="H100" s="1">
-        <v>-738.0</v>
+        <v>-10559.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-0.738</v>
+        <v>-2.5020674816533</v>
       </c>
       <c r="J100">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>796.16</v>
+        <v>2.32</v>
+      </c>
+      <c r="K100" t="s">
+        <v>279</v>
       </c>
       <c r="L100" s="1">
-        <v>99262.0</v>
+        <v>411452.0</v>
       </c>
       <c r="M100" s="1">
-        <v>100058.16</v>
+        <v>420727.34</v>
       </c>
       <c r="N100" s="1">
-        <v>0.45</v>
+        <v>1.9</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B101" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>103.35</v>
+        <v>94.842</v>
       </c>
       <c r="D101" s="1">
-        <v>105.50275</v>
+        <v>91.548</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>422011.0</v>
+        <v>274644.0</v>
       </c>
       <c r="H101" s="1">
-        <v>-8611.0</v>
+        <v>9882.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-2.0404681394561</v>
+        <v>3.5981124655918</v>
       </c>
       <c r="J101">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.04</v>
+      </c>
+      <c r="K101">
+        <v>107.88</v>
       </c>
       <c r="L101" s="1">
-        <v>413400.0</v>
+        <v>284526.0</v>
       </c>
       <c r="M101" s="1">
-        <v>421306.85</v>
+        <v>284633.88</v>
       </c>
       <c r="N101" s="1">
-        <v>1.9</v>
+        <v>1.28</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="B102" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>94.914</v>
+        <v>90.707</v>
       </c>
       <c r="D102" s="1">
-        <v>91.548</v>
+        <v>88.429</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>274644.0</v>
+        <v>88429.0</v>
       </c>
       <c r="H102" s="1">
-        <v>10098.0</v>
+        <v>2278.0</v>
       </c>
       <c r="I102" s="1">
-        <v>3.6767597325993</v>
+        <v>2.576077983467</v>
       </c>
       <c r="J102">
-        <v>0.01</v>
+        <v>0.11</v>
       </c>
       <c r="K102">
-        <v>24.66</v>
+        <v>105.48</v>
       </c>
       <c r="L102" s="1">
-        <v>284742.0</v>
+        <v>90707.0</v>
       </c>
       <c r="M102" s="1">
-        <v>284766.66</v>
+        <v>90812.48</v>
       </c>
       <c r="N102" s="1">
-        <v>1.28</v>
+        <v>0.41</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="B103" s="1">
         <v>100000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>91.036</v>
+        <v>101.338</v>
       </c>
       <c r="D103" s="1">
-        <v>88.429</v>
+        <v>104.501</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>88429.0</v>
+        <v>104501.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2607.0</v>
+        <v>-3163.0</v>
       </c>
       <c r="I103" s="1">
-        <v>2.9481278766016</v>
+        <v>-3.026765294112</v>
       </c>
       <c r="J103">
-        <v>0.1</v>
+        <v>0.99</v>
       </c>
       <c r="K103">
-        <v>96.23</v>
+        <v>986.64</v>
       </c>
       <c r="L103" s="1">
-        <v>91036.0</v>
+        <v>101338.0</v>
       </c>
       <c r="M103" s="1">
-        <v>91132.23</v>
+        <v>102324.64</v>
       </c>
       <c r="N103" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="B104" s="1">
         <v>100000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>101.605</v>
+        <v>99.044</v>
       </c>
       <c r="D104" s="1">
-        <v>104.501</v>
+        <v>99.903</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>104501.0</v>
+        <v>99903.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-2896.0</v>
+        <v>-859.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-2.7712653467431</v>
+        <v>-0.85983403901785</v>
       </c>
       <c r="J104">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="K104">
-        <v>589.04</v>
+        <v>496.23</v>
       </c>
       <c r="L104" s="1">
-        <v>101605.0</v>
+        <v>99044.0</v>
       </c>
       <c r="M104" s="1">
-        <v>102194.04</v>
+        <v>99540.23</v>
       </c>
       <c r="N104" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="B105" s="1">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.522</v>
+        <v>100.019</v>
       </c>
       <c r="D105" s="1">
-        <v>99.903</v>
+        <v>99.958</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>99903.0</v>
+        <v>102956.74</v>
       </c>
       <c r="H105" s="1">
-        <v>-381.0</v>
+        <v>62.83</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.38136992883097</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J105">
-        <v>0.28</v>
+        <v>0.78</v>
       </c>
       <c r="K105">
-        <v>283.56</v>
+        <v>804.25</v>
       </c>
       <c r="L105" s="1">
-        <v>99522.0</v>
+        <v>103019.57</v>
       </c>
       <c r="M105" s="1">
-        <v>99805.56</v>
+        <v>103823.82</v>
       </c>
       <c r="N105" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="B106" s="1">
-        <v>103000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.557</v>
+        <v>98.759</v>
       </c>
       <c r="D106" s="1">
-        <v>99.958</v>
+        <v>99.918</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>102956.74</v>
+        <v>99918.0</v>
       </c>
       <c r="H106" s="1">
-        <v>616.97</v>
+        <v>-1159.0</v>
       </c>
       <c r="I106" s="1">
-        <v>0.599251685708</v>
+        <v>-1.1599511599512</v>
       </c>
       <c r="J106">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="K106">
-        <v>518.53</v>
+        <v>307.19</v>
       </c>
       <c r="L106" s="1">
-        <v>103573.71</v>
+        <v>98759.0</v>
       </c>
       <c r="M106" s="1">
-        <v>104092.24</v>
+        <v>99066.19</v>
       </c>
       <c r="N106" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B107" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.202</v>
+        <v>100.451</v>
       </c>
       <c r="D107" s="1">
-        <v>99.918</v>
+        <v>101.331</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>99918.0</v>
+        <v>151996.5</v>
       </c>
       <c r="H107" s="1">
-        <v>-716.0</v>
+        <v>-1320.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.7165876018335</v>
+        <v>-0.86844104962943</v>
       </c>
       <c r="J107">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>94.52</v>
+        <v>2.98</v>
+      </c>
+      <c r="K107" t="s">
+        <v>294</v>
       </c>
       <c r="L107" s="1">
-        <v>99202.0</v>
+        <v>150676.5</v>
       </c>
       <c r="M107" s="1">
-        <v>99296.52</v>
+        <v>155145.68</v>
       </c>
       <c r="N107" s="1">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="B108" s="1">
-        <v>150000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.68</v>
+        <v>98.829</v>
       </c>
       <c r="D108" s="1">
-        <v>101.331</v>
+        <v>99.889</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>151996.5</v>
+        <v>113873.46</v>
       </c>
       <c r="H108" s="1">
-        <v>-976.5</v>
+        <v>-1208.4</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.64244900375995</v>
+        <v>-1.0611779074773</v>
       </c>
       <c r="J108">
-        <v>2.7</v>
+        <v>2.26</v>
       </c>
       <c r="K108" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="L108" s="1">
-        <v>151020.0</v>
+        <v>112665.06</v>
       </c>
       <c r="M108" s="1">
-        <v>155073.08</v>
+        <v>115239.43</v>
       </c>
       <c r="N108" s="1">
-        <v>0.7</v>
+        <v>0.52</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="B109" s="1">
-        <v>114000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>99.154</v>
+        <v>99.783</v>
       </c>
       <c r="D109" s="1">
-        <v>99.889</v>
+        <v>99.963</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>113873.46</v>
+        <v>103961.52</v>
       </c>
       <c r="H109" s="1">
-        <v>-837.9</v>
+        <v>-187.2</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.73581675659983</v>
+        <v>-0.18006662465112</v>
       </c>
       <c r="J109">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.43</v>
+      </c>
+      <c r="K109">
+        <v>444.49</v>
       </c>
       <c r="L109" s="1">
-        <v>113035.56</v>
+        <v>103774.32</v>
       </c>
       <c r="M109" s="1">
-        <v>115388.57</v>
+        <v>104218.81</v>
       </c>
       <c r="N109" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="B110" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.261</v>
+        <v>98.505</v>
       </c>
       <c r="D110" s="1">
-        <v>99.963</v>
+        <v>97.523</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>103961.52</v>
+        <v>97523.0</v>
       </c>
       <c r="H110" s="1">
-        <v>309.92</v>
+        <v>982.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.2981103008113</v>
+        <v>1.0069419521549</v>
       </c>
       <c r="J110">
-        <v>0.19</v>
+        <v>0.76</v>
       </c>
       <c r="K110">
-        <v>194.47</v>
+        <v>760.27</v>
       </c>
       <c r="L110" s="1">
-        <v>104271.44</v>
+        <v>98505.0</v>
       </c>
       <c r="M110" s="1">
-        <v>104465.91</v>
+        <v>99265.27</v>
       </c>
       <c r="N110" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B111" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.812</v>
+        <v>100.628</v>
       </c>
       <c r="D111" s="1">
-        <v>97.523</v>
+        <v>101.936</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>97523.0</v>
+        <v>203872.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1289.0</v>
+        <v>-2616.0</v>
       </c>
       <c r="I111" s="1">
-        <v>1.3217394870954</v>
+        <v>-1.2831580599592</v>
       </c>
       <c r="J111">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="K111">
-        <v>575.34</v>
+        <v>509.59</v>
       </c>
       <c r="L111" s="1">
-        <v>98812.0</v>
+        <v>201256.0</v>
       </c>
       <c r="M111" s="1">
-        <v>99387.34</v>
+        <v>201765.59</v>
       </c>
       <c r="N111" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B112" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.691</v>
+        <v>97.886</v>
       </c>
       <c r="D112" s="1">
-        <v>101.936</v>
+        <v>95.676</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>203872.0</v>
+        <v>95676.0</v>
       </c>
       <c r="H112" s="1">
-        <v>-2490.0</v>
+        <v>2210.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-1.2213545754199</v>
+        <v>2.3098791755508</v>
       </c>
       <c r="J112">
-        <v>3.84</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.21</v>
+      </c>
+      <c r="K112">
+        <v>212.5</v>
       </c>
       <c r="L112" s="1">
-        <v>201382.0</v>
+        <v>97886.0</v>
       </c>
       <c r="M112" s="1">
-        <v>209068.3</v>
+        <v>98098.5</v>
       </c>
       <c r="N112" s="1">
-        <v>0.94</v>
+        <v>0.44</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B113" s="1">
-        <v>100000.0</v>
+        <v>336000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>97.83</v>
+        <v>99.757</v>
       </c>
       <c r="D113" s="1">
-        <v>95.676</v>
+        <v>100.02852381</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>95676.0</v>
+        <v>336095.84</v>
       </c>
       <c r="H113" s="1">
-        <v>2154.0</v>
+        <v>-912.32</v>
       </c>
       <c r="I113" s="1">
-        <v>2.2513483005142</v>
+        <v>-0.27144638267466</v>
       </c>
       <c r="J113">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>53.13</v>
+        <v>0.33</v>
+      </c>
+      <c r="K113" t="s">
+        <v>308</v>
       </c>
       <c r="L113" s="1">
-        <v>97830.0</v>
+        <v>335183.52</v>
       </c>
       <c r="M113" s="1">
-        <v>97883.13</v>
+        <v>336301.99</v>
       </c>
       <c r="N113" s="1">
-        <v>0.44</v>
+        <v>1.52</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="B114" s="1">
-        <v>236000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.225</v>
+        <v>99.611</v>
       </c>
       <c r="D114" s="1">
-        <v>99.994</v>
+        <v>99.878</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>235985.84</v>
+        <v>199756.0</v>
       </c>
       <c r="H114" s="1">
-        <v>545.16</v>
+        <v>-534.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.23101386083165</v>
+        <v>-0.26732613788822</v>
       </c>
       <c r="J114">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>196.4</v>
+        <v>0.63</v>
+      </c>
+      <c r="K114" t="s">
+        <v>311</v>
       </c>
       <c r="L114" s="1">
-        <v>236531.0</v>
+        <v>199222.0</v>
       </c>
       <c r="M114" s="1">
-        <v>236727.4</v>
+        <v>200487.75</v>
       </c>
       <c r="N114" s="1">
-        <v>1.07</v>
+        <v>0.9</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="B115" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.131</v>
+        <v>99.441</v>
       </c>
       <c r="D115" s="1">
-        <v>99.878</v>
+        <v>99.757</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>199756.0</v>
+        <v>99757.0</v>
       </c>
       <c r="H115" s="1">
-        <v>506.0</v>
+        <v>-316.0</v>
       </c>
       <c r="I115" s="1">
-        <v>0.25330903702517</v>
+        <v>-0.3167697504937</v>
       </c>
       <c r="J115">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="K115">
-        <v>821.92</v>
+        <v>394.52</v>
       </c>
       <c r="L115" s="1">
-        <v>200262.0</v>
+        <v>99441.0</v>
       </c>
       <c r="M115" s="1">
-        <v>201083.92</v>
+        <v>99835.52</v>
       </c>
       <c r="N115" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="B116" s="1">
         <v>100000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>99.968</v>
+        <v>99.77</v>
       </c>
       <c r="D116" s="1">
-        <v>99.757</v>
+        <v>99.2</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>99757.0</v>
+        <v>99200.0</v>
       </c>
       <c r="H116" s="1">
-        <v>211.0</v>
+        <v>570.0</v>
       </c>
       <c r="I116" s="1">
-        <v>0.21151397896889</v>
+        <v>0.57459677419355</v>
       </c>
       <c r="J116">
-        <v>0.17</v>
+        <v>0.92</v>
       </c>
       <c r="K116">
-        <v>172.6</v>
+        <v>921.58</v>
       </c>
       <c r="L116" s="1">
-        <v>99968.0</v>
+        <v>99770.0</v>
       </c>
       <c r="M116" s="1">
-        <v>100140.6</v>
+        <v>100691.58</v>
       </c>
       <c r="N116" s="1">
         <v>0.45</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="B117" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>99.759</v>
+        <v>100.37</v>
       </c>
       <c r="D117" s="1">
-        <v>99.2</v>
+        <v>101.276</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>99200.0</v>
+        <v>202552.0</v>
       </c>
       <c r="H117" s="1">
-        <v>559.0</v>
+        <v>-1812.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.56350806451613</v>
+        <v>-0.89458509419803</v>
       </c>
       <c r="J117">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>708.9</v>
+        <v>1.41</v>
+      </c>
+      <c r="K117" t="s">
+        <v>318</v>
       </c>
       <c r="L117" s="1">
-        <v>99759.0</v>
+        <v>200740.0</v>
       </c>
       <c r="M117" s="1">
-        <v>100467.9</v>
+        <v>203550.96</v>
       </c>
       <c r="N117" s="1">
-        <v>0.45</v>
+        <v>0.92</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="B118" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.518</v>
+        <v>99.789</v>
       </c>
       <c r="D118" s="1">
-        <v>101.496</v>
+        <v>101.62</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>202992.0</v>
+        <v>304860.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-1956.0</v>
+        <v>-5493.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.96358477181367</v>
+        <v>-1.8018106671915</v>
       </c>
       <c r="J118">
-        <v>3.27</v>
+        <v>2.48</v>
       </c>
       <c r="K118" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="L118" s="1">
-        <v>201036.0</v>
+        <v>299367.0</v>
       </c>
       <c r="M118" s="1">
-        <v>207570.25</v>
+        <v>306815.63</v>
       </c>
       <c r="N118" s="1">
-        <v>0.93</v>
+        <v>1.38</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B119" s="1">
         <v>200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.597</v>
+        <v>100.336</v>
       </c>
       <c r="D119" s="1">
-        <v>101.276</v>
+        <v>101.83</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>202552.0</v>
+        <v>203660.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-1358.0</v>
+        <v>-2988.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.67044512026541</v>
+        <v>-1.4671511342433</v>
       </c>
       <c r="J119">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="K119" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="L119" s="1">
-        <v>201194.0</v>
+        <v>200672.0</v>
       </c>
       <c r="M119" s="1">
-        <v>203505.64</v>
+        <v>202666.52</v>
       </c>
       <c r="N119" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="B120" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.406</v>
+        <v>93.542</v>
       </c>
       <c r="D120" s="1">
-        <v>101.62</v>
+        <v>94.848</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>304860.0</v>
+        <v>94848.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-3642.0</v>
+        <v>-1306.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.194646723086</v>
+        <v>-1.3769399460189</v>
       </c>
       <c r="J120">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.48</v>
+      </c>
+      <c r="K120">
+        <v>480.82</v>
       </c>
       <c r="L120" s="1">
-        <v>301218.0</v>
+        <v>93542.0</v>
       </c>
       <c r="M120" s="1">
-        <v>307862.18</v>
+        <v>94022.82</v>
       </c>
       <c r="N120" s="1">
-        <v>1.39</v>
+        <v>0.42</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="B121" s="1">
         <v>200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.439</v>
+        <v>98.878</v>
       </c>
       <c r="D121" s="1">
-        <v>101.83</v>
+        <v>96.638</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>203660.0</v>
+        <v>193276.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-2782.0</v>
+        <v>4480.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.3660021604635</v>
+        <v>2.3179287650821</v>
       </c>
       <c r="J121">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.38</v>
+      </c>
+      <c r="K121">
+        <v>753.42</v>
       </c>
       <c r="L121" s="1">
-        <v>200878.0</v>
+        <v>197756.0</v>
       </c>
       <c r="M121" s="1">
-        <v>202280.74</v>
+        <v>198509.42</v>
       </c>
       <c r="N121" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="B122" s="1">
         <v>100000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>93.784</v>
+        <v>100.037</v>
       </c>
       <c r="D122" s="1">
-        <v>94.848</v>
+        <v>100.978</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>94848.0</v>
+        <v>100978.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-1064.0</v>
+        <v>-941.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1.1217948717949</v>
+        <v>-0.93188615341956</v>
       </c>
       <c r="J122">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>369.86</v>
+        <v>3.3</v>
+      </c>
+      <c r="K122" t="s">
+        <v>331</v>
       </c>
       <c r="L122" s="1">
-        <v>93784.0</v>
+        <v>100037.0</v>
       </c>
       <c r="M122" s="1">
-        <v>94153.86</v>
+        <v>103334.26</v>
       </c>
       <c r="N122" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="B123" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>98.819</v>
+        <v>100.704</v>
       </c>
       <c r="D123" s="1">
-        <v>96.638</v>
+        <v>102.269</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>193276.0</v>
+        <v>102269.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4362.0</v>
+        <v>-1565.0</v>
       </c>
       <c r="I123" s="1">
-        <v>2.2568761770732</v>
+        <v>-1.5302779923535</v>
       </c>
       <c r="J123">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>568.49</v>
+        <v>3.13</v>
+      </c>
+      <c r="K123" t="s">
+        <v>334</v>
       </c>
       <c r="L123" s="1">
-        <v>197638.0</v>
+        <v>100704.0</v>
       </c>
       <c r="M123" s="1">
-        <v>198206.49</v>
+        <v>103830.03</v>
       </c>
       <c r="N123" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="B124" s="1">
         <v>100000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.191</v>
+        <v>95.703</v>
       </c>
       <c r="D124" s="1">
-        <v>100.978</v>
+        <v>92.67</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>100978.0</v>
+        <v>92670.0</v>
       </c>
       <c r="H124" s="1">
-        <v>-787.0</v>
+        <v>3033.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.77937768622868</v>
+        <v>3.2729038523794</v>
       </c>
       <c r="J124">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.11</v>
+      </c>
+      <c r="K124">
+        <v>107.53</v>
       </c>
       <c r="L124" s="1">
-        <v>100191.0</v>
+        <v>95703.0</v>
       </c>
       <c r="M124" s="1">
-        <v>103220.11</v>
+        <v>95810.53</v>
       </c>
       <c r="N124" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="B125" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>101.046</v>
+        <v>95.255</v>
       </c>
       <c r="D125" s="1">
-        <v>102.269</v>
+        <v>94.041</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>102269.0</v>
+        <v>188082.0</v>
       </c>
       <c r="H125" s="1">
-        <v>-1223.0</v>
+        <v>2428.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-1.1958658048871</v>
+        <v>1.290926298104</v>
       </c>
       <c r="J125">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>0.44</v>
+      </c>
+      <c r="K125">
+        <v>881.51</v>
       </c>
       <c r="L125" s="1">
-        <v>101046.0</v>
+        <v>190510.0</v>
       </c>
       <c r="M125" s="1">
-        <v>103913.12</v>
+        <v>191391.51</v>
       </c>
       <c r="N125" s="1">
-        <v>0.47</v>
+        <v>0.86</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B126" s="1">
         <v>100000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>95.732</v>
+        <v>98.42</v>
       </c>
       <c r="D126" s="1">
-        <v>92.67</v>
+        <v>96.744</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>92670.0</v>
+        <v>96744.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3062.0</v>
+        <v>1676.0</v>
       </c>
       <c r="I126" s="1">
-        <v>3.3041976907305</v>
+        <v>1.7324071777061</v>
       </c>
       <c r="J126">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>89.04</v>
+        <v>1.36</v>
+      </c>
+      <c r="K126" t="s">
+        <v>341</v>
       </c>
       <c r="L126" s="1">
-        <v>95732.0</v>
+        <v>98420.0</v>
       </c>
       <c r="M126" s="1">
-        <v>95821.04</v>
+        <v>99776.16</v>
       </c>
       <c r="N126" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="B127" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>95.551</v>
+        <v>98.427</v>
       </c>
       <c r="D127" s="1">
-        <v>94.041</v>
+        <v>98.5</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>188082.0</v>
+        <v>98500.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3020.0</v>
+        <v>-73.0</v>
       </c>
       <c r="I127" s="1">
-        <v>1.60568262779</v>
+        <v>-0.074111675126904</v>
       </c>
       <c r="J127">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>1.05</v>
+      </c>
+      <c r="K127" t="s">
+        <v>344</v>
       </c>
       <c r="L127" s="1">
-        <v>191102.0</v>
+        <v>98427.0</v>
       </c>
       <c r="M127" s="1">
-        <v>191780.08</v>
+        <v>99481.11</v>
       </c>
       <c r="N127" s="1">
-        <v>0.86</v>
+        <v>0.45</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="B128" s="1">
         <v>100000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>98.367</v>
+        <v>106.801</v>
       </c>
       <c r="D128" s="1">
-        <v>96.744</v>
+        <v>113.89</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>96744.0</v>
+        <v>113890.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1623.0</v>
+        <v>-7089.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1.6776234185066</v>
+        <v>-6.2244270787602</v>
       </c>
       <c r="J128">
-        <v>1.25</v>
+        <v>3.02</v>
       </c>
       <c r="K128" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="L128" s="1">
-        <v>98367.0</v>
+        <v>106801.0</v>
       </c>
       <c r="M128" s="1">
-        <v>99621.45</v>
+        <v>109816.07</v>
       </c>
       <c r="N128" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="B129" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.587</v>
+        <v>98.543</v>
       </c>
       <c r="D129" s="1">
-        <v>98.5</v>
+        <v>99.871</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>98500.0</v>
+        <v>199742.0</v>
       </c>
       <c r="H129" s="1">
-        <v>87.0</v>
+        <v>-2656.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.088324873096447</v>
+        <v>-1.3297153327793</v>
       </c>
       <c r="J129">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>878.42</v>
+        <v>1.62</v>
+      </c>
+      <c r="K129" t="s">
+        <v>350</v>
       </c>
       <c r="L129" s="1">
-        <v>98587.0</v>
+        <v>197086.0</v>
       </c>
       <c r="M129" s="1">
-        <v>99465.42</v>
+        <v>200322.3</v>
       </c>
       <c r="N129" s="1">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="B130" s="1">
         <v>100000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>107.295</v>
+        <v>95.724</v>
       </c>
       <c r="D130" s="1">
-        <v>113.89</v>
+        <v>95.09</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>113890.0</v>
+        <v>95090.0</v>
       </c>
       <c r="H130" s="1">
-        <v>-6595.0</v>
+        <v>634.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-5.7906752129248</v>
+        <v>0.66673677568619</v>
       </c>
       <c r="J130">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.31</v>
+      </c>
+      <c r="K130">
+        <v>309.59</v>
       </c>
       <c r="L130" s="1">
-        <v>107295.0</v>
+        <v>95724.0</v>
       </c>
       <c r="M130" s="1">
-        <v>109736.78</v>
+        <v>96033.59</v>
       </c>
       <c r="N130" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="B131" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>98.909</v>
+        <v>100.077</v>
       </c>
       <c r="D131" s="1">
-        <v>99.871</v>
+        <v>101.97933333</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>199742.0</v>
+        <v>305938.0</v>
       </c>
       <c r="H131" s="1">
-        <v>-1924.0</v>
+        <v>-5707.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.96324258293198</v>
+        <v>-1.8654106387569</v>
       </c>
       <c r="J131">
+        <v>3.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>355</v>
+      </c>
+      <c r="L131" s="1">
+        <v>300231.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>309235.11</v>
+      </c>
+      <c r="N131" s="1">
         <v>1.39</v>
       </c>
-      <c r="K131" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B132" s="1">
-        <v>100000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>95.752</v>
+        <v>98.367</v>
       </c>
       <c r="D132" s="1">
-        <v>95.09</v>
+        <v>99.778</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>95090.0</v>
+        <v>137693.64</v>
       </c>
       <c r="H132" s="1">
-        <v>662.0</v>
+        <v>-1947.18</v>
       </c>
       <c r="I132" s="1">
-        <v>0.69618256388684</v>
+        <v>-1.4141393894446</v>
       </c>
       <c r="J132">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="K132">
-        <v>235.62</v>
+        <v>65.22</v>
       </c>
       <c r="L132" s="1">
-        <v>95752.0</v>
+        <v>135746.46</v>
       </c>
       <c r="M132" s="1">
-        <v>95987.62</v>
+        <v>135811.68</v>
       </c>
       <c r="N132" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="B133" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.56</v>
+        <v>100.088</v>
       </c>
       <c r="D133" s="1">
-        <v>101.97933333</v>
+        <v>100.413</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>305938.0</v>
+        <v>200826.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-4258.0</v>
+        <v>-650.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-1.3917852636809</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J133">
-        <v>2.74</v>
+        <v>0.73</v>
       </c>
       <c r="K133" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="L133" s="1">
-        <v>301680.0</v>
+        <v>200176.0</v>
       </c>
       <c r="M133" s="1">
-        <v>309907.4</v>
+        <v>201636.56</v>
       </c>
       <c r="N133" s="1">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="B134" s="1">
-        <v>138000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>98.929</v>
+        <v>92.881</v>
       </c>
       <c r="D134" s="1">
-        <v>99.778</v>
+        <v>93.748</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>137693.64</v>
+        <v>187496.0</v>
       </c>
       <c r="H134" s="1">
-        <v>-1171.62</v>
+        <v>-1734.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.85088897352122</v>
+        <v>-0.92481972948756</v>
       </c>
       <c r="J134">
-        <v>1.26</v>
+        <v>1.21</v>
       </c>
       <c r="K134" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="L134" s="1">
-        <v>136522.02</v>
+        <v>185762.0</v>
       </c>
       <c r="M134" s="1">
-        <v>138261.2</v>
+        <v>188172.96</v>
       </c>
       <c r="N134" s="1">
-        <v>0.62</v>
+        <v>0.85</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="B135" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.761</v>
+        <v>99.69</v>
       </c>
       <c r="D135" s="1">
-        <v>100.413</v>
+        <v>99.695</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>200826.0</v>
+        <v>99695.0</v>
       </c>
       <c r="H135" s="1">
-        <v>696.0</v>
+        <v>-5.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.34656867138717</v>
+        <v>-0.0050152966547971</v>
       </c>
       <c r="J135">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="K135">
-        <v>834.61</v>
+        <v>323.63</v>
       </c>
       <c r="L135" s="1">
-        <v>201522.0</v>
+        <v>99690.0</v>
       </c>
       <c r="M135" s="1">
-        <v>202356.61</v>
+        <v>100013.63</v>
       </c>
       <c r="N135" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="B136" s="1">
-        <v>100000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.367</v>
+        <v>98.673</v>
       </c>
       <c r="D136" s="1">
-        <v>99.695</v>
+        <v>99.462</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>99695.0</v>
+        <v>205886.34</v>
       </c>
       <c r="H136" s="1">
-        <v>672.0</v>
+        <v>-1633.23</v>
       </c>
       <c r="I136" s="1">
-        <v>0.67405587040473</v>
+        <v>-0.79326778065995</v>
       </c>
       <c r="J136">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="K136">
-        <v>73.97</v>
+        <v>854.94</v>
       </c>
       <c r="L136" s="1">
-        <v>100367.0</v>
+        <v>204253.11</v>
       </c>
       <c r="M136" s="1">
-        <v>100440.97</v>
+        <v>205108.05</v>
       </c>
       <c r="N136" s="1">
-        <v>0.45</v>
+        <v>0.92</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="B137" s="1">
-        <v>207000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.902</v>
+        <v>98.585</v>
       </c>
       <c r="D137" s="1">
-        <v>99.462</v>
+        <v>99.473</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>205886.34</v>
+        <v>99473.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-1159.2</v>
+        <v>-888.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.56302909653938</v>
+        <v>-0.89270455299428</v>
       </c>
       <c r="J137">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="K137">
-        <v>510.41</v>
+        <v>143.84</v>
       </c>
       <c r="L137" s="1">
-        <v>204727.14</v>
+        <v>98585.0</v>
       </c>
       <c r="M137" s="1">
-        <v>205237.55</v>
+        <v>98728.84</v>
       </c>
       <c r="N137" s="1">
-        <v>0.92</v>
+        <v>0.45</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="B138" s="1">
         <v>100000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>97.619</v>
+        <v>101.915</v>
       </c>
       <c r="D138" s="1">
-        <v>97.192</v>
+        <v>104.182</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>97192.0</v>
+        <v>104182.0</v>
       </c>
       <c r="H138" s="1">
-        <v>427.0</v>
+        <v>-2267.0</v>
       </c>
       <c r="I138" s="1">
-        <v>0.43933657091119</v>
+        <v>-2.1759996928452</v>
       </c>
       <c r="J138">
-        <v>0.66</v>
+        <v>0.57</v>
       </c>
       <c r="K138">
-        <v>661.64</v>
+        <v>570.21</v>
       </c>
       <c r="L138" s="1">
-        <v>97619.0</v>
+        <v>101915.0</v>
       </c>
       <c r="M138" s="1">
-        <v>98280.64</v>
+        <v>102485.21</v>
       </c>
       <c r="N138" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>361</v>
-[...49 lines deleted...]
-        <v>363</v>
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">