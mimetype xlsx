--- v0 (2026-05-02)
+++ v1 (2026-06-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="972">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -100,2415 +100,2880 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...10 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...8 lines deleted...]
-    <t>PUBLICIS GROUPE SA</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>6 787.23</t>
-[...23 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>22 829.77</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>9 410.50</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 069.32</t>
-[...8 lines deleted...]
-    <t>4 532.60</t>
+    <t>11 130.41</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>21 135.62</t>
+    <t>25 241.10</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>9 708.90</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 964.93</t>
+    <t>7 310.34</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 487.67</t>
-[...8 lines deleted...]
-    <t>9 696.58</t>
+    <t>7 150.68</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>13 684.93</t>
+    <t>17 013.70</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>43 336.94</t>
+    <t>55 399.80</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>11 013.70</t>
+    <t>13 232.88</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 544.52</t>
+    <t>15 595.89</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 512.33</t>
+    <t>16 175.34</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 396.03</t>
+    <t>3 548.71</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 938.15</t>
+    <t>1 413.29</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 729.45</t>
+    <t>17 873.29</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>33 283.56</t>
+    <t>40 015.07</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>17 958.16</t>
+    <t>21 256.60</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>19 672.58</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>25 477.60</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>9 739.73</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>3 106.11</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>11 315.07</t>
+    <t>13 904.11</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>2 136.99</t>
+    <t>6 575.34</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>7 279.11</t>
+    <t>10 885.27</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>2 849.22</t>
+    <t>3 713.59</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 507.22</t>
+    <t>7 714.52</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 073.97</t>
+    <t>5 216.44</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
+    <t>4 099.32</t>
+  </si>
+  <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 060.38</t>
+    <t>4 878.52</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 177.62</t>
+    <t>12 384.81</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>7 166.10</t>
+    <t>9 662.67</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>41 951.71</t>
+    <t>4 567.81</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>18 641.10</t>
+    <t>22 635.62</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>4 247.97</t>
+    <t>5 258.50</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 809.73</t>
-[...8 lines deleted...]
-    <t>20 094.79</t>
+    <t>7 829.80</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>10 801.37</t>
+    <t>17 828.77</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>4 349.13</t>
+  </si>
+  <si>
+    <t>ES0000012H41</t>
+  </si>
+  <si>
+    <t>BONOS Y OBLIG DEL ESTADO 0.1 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 830.14</t>
+  </si>
+  <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>26 077.68</t>
+    <t>31 332.14</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>18 816.78</t>
+    <t>1 243.15</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
+    <t>2 400.00</t>
+  </si>
+  <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>6 805.48</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 485.14</t>
+    <t>7 550.94</t>
   </si>
   <si>
     <t>DE0001030732</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
   </si>
   <si>
-    <t>FR001400TWD7</t>
-[...5 lines deleted...]
-    <t>6 934.93</t>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>11 650.69</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
-    <t>XS3261883105</t>
-[...2 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>7 219.18</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>10 701.37</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 790.41</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>25 171.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>16 267.81</t>
+    <t>20 595.21</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>8 898.63</t>
-[...8 lines deleted...]
-    <t>4 616.38</t>
+    <t>11 265.75</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>20 331.16</t>
-[...8 lines deleted...]
-    <t>9 216.44</t>
+    <t>38 661.99</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>18 550.68</t>
+    <t>22 656.16</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>4 075.34</t>
+    <t>5 000.00</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>17 460.96</t>
+    <t>21 019.04</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>4 746.58</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 879.45</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>7 434.25</t>
-[...8 lines deleted...]
-    <t>17 124.07</t>
+    <t>10 430.14</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>9 811.07</t>
+    <t>11 864.55</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>20 821.92</t>
+    <t>28 219.18</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>9 875.34</t>
+    <t>1 248.29</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 107.53</t>
+    <t>1 884.25</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 478.08</t>
+    <t>7 771.23</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>3 976.03</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>3 041.10</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>8 065.07</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>16 745.41</t>
+    <t>20 912.48</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 323.97</t>
+    <t>3 718.36</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 548.73</t>
+    <t>6 741.87</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 856.06</t>
+    <t>8 120.28</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>13 690.34</t>
+    <t>18 459.88</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>16 148.63</t>
+    <t>19 366.44</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 369.86</t>
+    <t>2 349.32</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 542.64</t>
-[...8 lines deleted...]
-    <t>7 482.88</t>
+    <t>2 864.90</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>15 160.27</t>
+    <t>18 600.00</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>21 832.04</t>
+    <t>26 264.11</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>10 633.56</t>
+    <t>13 130.14</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>4 592.47</t>
+    <t>6 256.85</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 694.52</t>
+    <t>10 573.97</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>3 911.30</t>
+    <t>4 810.07</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>6 071.23</t>
+    <t>7 254.79</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>27 616.44</t>
+    <t>2 054.79</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>23 716.08</t>
+    <t>47 432.16</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>6 893.15</t>
+    <t>9 408.22</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 550.28</t>
+    <t>5 250.58</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 153.44</t>
-[...8 lines deleted...]
-    <t>8 636.71</t>
+    <t>4 029.01</t>
+  </si>
+  <si>
+    <t>FI4000523238</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.5 15/09/2032</t>
+  </si>
+  <si>
+    <t>35 763.29</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>3 007.10</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>7 014.79</t>
+    <t>9 204.38</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
-    <t>FR0013451507</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0014001N38</t>
-[...5 lines deleted...]
-    <t>2 678.45</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR001400BKZ3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2 25/11/2032</t>
+  </si>
+  <si>
+    <t>28 767.12</t>
   </si>
   <si>
     <t>FR0011883966</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
   </si>
   <si>
-    <t>104 794.52</t>
-[...8 lines deleted...]
-    <t>38 680.64</t>
+    <t>126 986.30</t>
   </si>
   <si>
     <t>FR0000187635</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
   </si>
   <si>
-    <t>128 547.95</t>
-[...8 lines deleted...]
-    <t>1 653.60</t>
+    <t>196 602.74</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 695.89</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>16 115.07</t>
+    <t>21 145.21</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>5 087.42</t>
+    <t>9 127.44</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>2 095.89</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>13 183.15</t>
+    <t>15 646.44</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>18 132.88</t>
+    <t>22 145.89</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 739.73</t>
+    <t>5 958.90</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>10 800.00</t>
+    <t>1 470.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>30 924.66</t>
+    <t>37 397.26</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>5 968.60</t>
+    <t>8 526.58</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>5 654.79</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>8 676.99</t>
+    <t>10 629.31</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>26 753.42</t>
+    <t>35 352.74</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>4 589.04</t>
+    <t>6 438.36</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>17 058.88</t>
+    <t>23 592.06</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>5 692.96</t>
+    <t>7 626.42</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>12 484.93</t>
+    <t>14 659.73</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>15 413.56</t>
+    <t>18 554.44</t>
   </si>
   <si>
     <t>IE00BJ38CR43</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
   </si>
   <si>
-    <t>30 841.64</t>
+    <t>37 126.36</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>15 058.36</t>
+    <t>19 186.03</t>
   </si>
   <si>
     <t>IT0005466013</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
   </si>
   <si>
-    <t>7 292.95</t>
+    <t>13 351.70</t>
   </si>
   <si>
     <t>IT0005403396</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
   </si>
   <si>
+    <t>18 562.08</t>
+  </si>
+  <si>
     <t>IT0005383309</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
   </si>
   <si>
-    <t>21 355.96</t>
+    <t>30 508.52</t>
   </si>
   <si>
     <t>IT0005413171</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
   </si>
   <si>
-    <t>24 514.29</t>
+    <t>44 880.00</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>14 976.20</t>
   </si>
   <si>
     <t>IT0005024234</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
   </si>
   <si>
-    <t>163 965.91</t>
+    <t>29 983.87</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 034.25</t>
-[...5 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>4 031.51</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>3 945.35</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>41 943.15</t>
+    <t>49 673.29</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>8 535.62</t>
+    <t>11 975.34</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>1 016.44</t>
+  </si>
+  <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>4 204.11</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>17 462.79</t>
+    <t>20 942.47</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>8 500.16</t>
+    <t>10 225.75</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>13 353.73</t>
+    <t>18 987.34</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>33 657.53</t>
-[...8 lines deleted...]
-    <t>12 475.46</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>6 062.67</t>
+    <t>5 643.70</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>5 643.15</t>
+    <t>7 067.12</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>11 835.62</t>
+    <t>5 589.04</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>3 985.50</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>65 880.55</t>
+    <t>1 852.89</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>8 441.23</t>
+    <t>11 401.14</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 068.71</t>
+    <t>7 802.63</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>14 145.25</t>
+    <t>19 413.13</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>28 070.40</t>
-[...14 lines deleted...]
-    <t>1 215.62</t>
+    <t>2 692.80</t>
   </si>
   <si>
     <t>NL0014555419</t>
   </si>
   <si>
     <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
   </si>
   <si>
-    <t>XS3066581664</t>
-[...5 lines deleted...]
-    <t>21 386.67</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>4 113.70</t>
+    <t>6 998.63</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>8 836.87</t>
+    <t>11 187.57</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>7 533.41</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>51 600.00</t>
+    <t>61 142.47</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>12 150.25</t>
+    <t>14 404.93</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>28 233.21</t>
-[...8 lines deleted...]
-    <t>18 956.16</t>
+    <t>35 743.52</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>17 734.05</t>
+    <t>1 368.21</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 136.30</t>
+    <t>1 913.01</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>9 751.36</t>
+    <t>13 170.67</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
+    <t>2 367.12</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>7 323.29</t>
+  </si>
+  <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>3 513.42</t>
+    <t>4 341.92</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>19 025.85</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 404.72</t>
+    <t>7 754.79</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>1 620.55</t>
+    <t>8 352.05</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>19 880.14</t>
-[...8 lines deleted...]
-    <t>22 229.26</t>
+    <t>24 873.29</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 882.76</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>14 917.81</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 206.19</t>
+    <t>7 043.67</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>2 745.00</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>16 648.46</t>
-[...8 lines deleted...]
-    <t>31 402.74</t>
+    <t>19 894.01</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 816.96</t>
+    <t>3 179.67</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 246.58</t>
+    <t>8 465.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 454.79</t>
-[...8 lines deleted...]
-    <t>27 620.27</t>
+    <t>11 041.10</t>
   </si>
   <si>
     <t>ES0000012F43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
   </si>
   <si>
-    <t>7 227.62</t>
+    <t>11 293.15</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>18 944.88</t>
-[...26 lines deleted...]
-    <t>188 111.96</t>
+    <t>22 598.53</t>
+  </si>
+  <si>
+    <t>ES0000012Q16</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
+  </si>
+  <si>
+    <t>72 657.53</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>28 742.58</t>
+    <t>1 067.84</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>15 835.62</t>
+    <t>18 794.52</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>2 790.67</t>
+    <t>5 633.99</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>1 402.40</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>12 082.19</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>20 971.23</t>
+    <t>25 465.07</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 920.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 953.42</t>
+    <t>6 838.36</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 145.21</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>12 898.97</t>
+    <t>2 330.14</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>16 417.81</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 143.84</t>
+    <t>15 472.60</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 237.67</t>
+    <t>32 156.85</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>2 497.22</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 615.07</t>
+    <t>11 387.67</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>3 970.12</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>3 833.03</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>7 017.33</t>
+    <t>8 310.63</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 191.23</t>
+    <t>10 034.26</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 426.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 850.00</t>
-[...8 lines deleted...]
-    <t>10 261.64</t>
+    <t>14 863.01</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>21 465.00</t>
+    <t>26 757.74</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 222.19</t>
+    <t>3 862.13</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>11 917.81</t>
+    <t>14 136.99</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>14 050.68</t>
-[...17 lines deleted...]
-    <t>14 969.18</t>
+    <t>16 935.62</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 243.84</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>19 443.84</t>
+    <t>22 920.55</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 380.66</t>
+    <t>5 475.82</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 888.87</t>
+    <t>5 748.80</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 567.20</t>
+    <t>10 366.03</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-33 000.00</t>
+    <t>-6 000.00</t>
+  </si>
+  <si>
+    <t>CDS-00108270</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A60AD2858</t>
+  </si>
+  <si>
+    <t>6 000.00</t>
+  </si>
+  <si>
+    <t>CDS-00108276</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A70AD2858</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2828,198 +3293,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>644362.584</v>
+        <v>643244.584</v>
       </c>
       <c r="D2">
-        <v>929.27</v>
+        <v>891.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>598786892.56</v>
+        <v>573506965.0</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>598786892.56</v>
+        <v>573506965.0</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>915.07</v>
+        <v>876.81</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8804899.46</v>
+        <v>8436674.29</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8804899.46</v>
+        <v>8436674.29</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>22543.0</v>
+        <v>28820.0</v>
       </c>
       <c r="D4">
-        <v>111.38</v>
+        <v>106.97</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2510979.71</v>
+        <v>3083093.1</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2510979.71</v>
+        <v>3083093.1</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P302"/>
+  <dimension ref="A1:P378"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O302" sqref="O302"/>
+      <selection activeCell="O378" sqref="O378"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3038,15089 +3503,18889 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>12020.0</v>
+        <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.15</v>
+        <v>30.2</v>
       </c>
       <c r="E2" s="1">
-        <v>210.7090848586</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2532723.2</v>
+        <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-727920.2</v>
+        <v>-34331.78</v>
       </c>
       <c r="J2" s="1">
-        <v>-28.740614055259</v>
+        <v>-14.253265190233</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1804803.0</v>
+        <v>206537.8</v>
       </c>
       <c r="N2" s="1">
-        <v>1804803.0</v>
+        <v>206537.8</v>
       </c>
       <c r="O2" s="1">
-        <v>0.3</v>
+        <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>1020.0</v>
+        <v>19632.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>26.9</v>
       </c>
       <c r="E3" s="1">
-        <v>1570.0</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1601400.0</v>
+        <v>556763.52</v>
       </c>
       <c r="I3" s="1">
-        <v>-310488.0</v>
+        <v>-28662.72</v>
       </c>
       <c r="J3" s="1">
-        <v>-19.388535031847</v>
+        <v>-5.148095909732</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1290912.0</v>
+        <v>528100.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1290912.0</v>
+        <v>528100.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>18404.0</v>
+        <v>5323.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>216.0</v>
       </c>
       <c r="E4" s="1">
-        <v>159.92108183</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2943187.59</v>
+        <v>1313716.4</v>
       </c>
       <c r="I4" s="1">
-        <v>623507.61</v>
+        <v>-163948.4</v>
       </c>
       <c r="J4" s="1">
-        <v>21.184773003205</v>
+        <v>-12.479740680713</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3566695.2</v>
+        <v>1149768.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3566695.2</v>
+        <v>1149768.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>35746.0</v>
+        <v>8673.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.24</v>
+        <v>134.1</v>
       </c>
       <c r="E5" s="1">
-        <v>58.398102445</v>
+        <v>210.7090845152</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2087498.57</v>
+        <v>1827479.89</v>
       </c>
       <c r="I5" s="1">
-        <v>30094.47</v>
+        <v>-664430.59</v>
       </c>
       <c r="J5" s="1">
-        <v>1.44165224506</v>
+        <v>-36.357751110465</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2117593.04</v>
+        <v>1163049.3</v>
       </c>
       <c r="N5" s="1">
-        <v>2117593.04</v>
+        <v>1163049.3</v>
       </c>
       <c r="O5" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>19269.0</v>
+        <v>825.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>877.8</v>
       </c>
       <c r="E6" s="1">
-        <v>234.8222139187</v>
+        <v>1570.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>4524789.24</v>
+        <v>1295250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2782015.56</v>
+        <v>-571065.0</v>
       </c>
       <c r="J6" s="1">
-        <v>61.4838705725</v>
+        <v>-44.089171974522</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7306804.8</v>
+        <v>724185.0</v>
       </c>
       <c r="N6" s="1">
-        <v>7306804.8</v>
+        <v>724185.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.2</v>
+        <v>0.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>136724.0</v>
+        <v>106696.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>25.52</v>
       </c>
       <c r="E7" s="1">
-        <v>25.8695213715</v>
+        <v>27.1591870361</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3536984.44</v>
+        <v>2897776.62</v>
       </c>
       <c r="I7" s="1">
-        <v>140891.16</v>
+        <v>-174894.7</v>
       </c>
       <c r="J7" s="1">
-        <v>3.9833695168871</v>
+        <v>-6.035479021844</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3677875.6</v>
+        <v>2722881.92</v>
       </c>
       <c r="N7" s="1">
-        <v>3677875.6</v>
+        <v>2722881.92</v>
       </c>
       <c r="O7" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>35963.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>57.56</v>
+        <v>104.6</v>
       </c>
       <c r="E8" s="1">
-        <v>68.4789831215</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2462709.67</v>
+        <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-392679.39</v>
+        <v>-25861.2</v>
       </c>
       <c r="J8" s="1">
-        <v>-15.945013526503</v>
+        <v>-11.655405405405</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2070030.28</v>
+        <v>196020.4</v>
       </c>
       <c r="N8" s="1">
-        <v>2070030.28</v>
+        <v>196020.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.34</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>36120.0</v>
+        <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.12</v>
+        <v>61.35</v>
       </c>
       <c r="E9" s="1">
-        <v>54.1531140642</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1956010.48</v>
+        <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>251643.92</v>
+        <v>-8542.05</v>
       </c>
       <c r="J9" s="1">
-        <v>12.865162153937</v>
+        <v>-2.4642289348172</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2207654.4</v>
+        <v>338099.85</v>
       </c>
       <c r="N9" s="1">
-        <v>2207654.4</v>
+        <v>338099.85</v>
       </c>
       <c r="O9" s="1">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>15341.0</v>
+        <v>97593.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1224.8</v>
+        <v>8.605</v>
       </c>
       <c r="E10" s="1">
-        <v>404.2233843948</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>6201190.94</v>
+        <v>863698.05</v>
       </c>
       <c r="I10" s="1">
-        <v>12588465.86</v>
+        <v>-23910.28</v>
       </c>
       <c r="J10" s="1">
-        <v>203.00077810537</v>
+        <v>-2.7683610030149</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>18789656.8</v>
+        <v>839787.77</v>
       </c>
       <c r="N10" s="1">
-        <v>18789656.8</v>
+        <v>839787.77</v>
       </c>
       <c r="O10" s="1">
-        <v>3.08</v>
+        <v>0.14</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>125524.0</v>
+        <v>19753.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.93</v>
+        <v>163.4</v>
       </c>
       <c r="E11" s="1">
-        <v>25.5560147064</v>
+        <v>161.5819040146</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3207893.19</v>
+        <v>3191727.35</v>
       </c>
       <c r="I11" s="1">
-        <v>1678756.13</v>
+        <v>35912.85</v>
       </c>
       <c r="J11" s="1">
-        <v>52.332045693828</v>
+        <v>1.1251853953001</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4886649.32</v>
+        <v>3227640.2</v>
       </c>
       <c r="N11" s="1">
-        <v>4886649.32</v>
+        <v>3227640.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.8</v>
+        <v>0.55</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>292537.0</v>
+        <v>12736.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>350.9</v>
       </c>
       <c r="E12" s="1">
-        <v>10.5618574744</v>
+        <v>234.822214196</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3089734.1</v>
+        <v>2990695.72</v>
       </c>
       <c r="I12" s="1">
-        <v>3319751.57</v>
+        <v>1478366.68</v>
       </c>
       <c r="J12" s="1">
-        <v>107.44457168661</v>
+        <v>49.432199675599</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6409485.67</v>
+        <v>4469062.4</v>
       </c>
       <c r="N12" s="1">
-        <v>6409485.67</v>
+        <v>4469062.4</v>
       </c>
       <c r="O12" s="1">
-        <v>1.05</v>
+        <v>0.76</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>602406.0</v>
+        <v>31198.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.048</v>
+        <v>23.72</v>
       </c>
       <c r="E13" s="1">
-        <v>7.595102821</v>
+        <v>25.8695214437</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4575335.51</v>
+        <v>807077.33</v>
       </c>
       <c r="I13" s="1">
-        <v>2080045.98</v>
+        <v>-67060.77</v>
       </c>
       <c r="J13" s="1">
-        <v>45.462151911128</v>
+        <v>-8.3090885479338</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6655381.49</v>
+        <v>740016.56</v>
       </c>
       <c r="N13" s="1">
-        <v>6655381.49</v>
+        <v>740016.56</v>
       </c>
       <c r="O13" s="1">
-        <v>1.09</v>
+        <v>0.13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>19435.0</v>
+        <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>96.9</v>
+        <v>52.15</v>
       </c>
       <c r="E14" s="1">
-        <v>107.9779187034</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2098550.85</v>
+        <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-215299.35</v>
+        <v>-44676.6</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.259429739337</v>
+        <v>-17.938630999213</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1883251.5</v>
+        <v>204375.85</v>
       </c>
       <c r="N14" s="1">
-        <v>1883251.5</v>
+        <v>204375.85</v>
       </c>
       <c r="O14" s="1">
-        <v>0.31</v>
+        <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>46636.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.0</v>
+        <v>50.02</v>
       </c>
       <c r="E15" s="1">
-        <v>79.8211356034</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3722538.48</v>
+        <v>2462709.67</v>
       </c>
       <c r="I15" s="1">
-        <v>381429.52</v>
+        <v>-663840.41</v>
       </c>
       <c r="J15" s="1">
-        <v>10.246489648107</v>
+        <v>-26.95569104579</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4103968.0</v>
+        <v>1798869.26</v>
       </c>
       <c r="N15" s="1">
-        <v>4103968.0</v>
+        <v>1798869.26</v>
       </c>
       <c r="O15" s="1">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>51409.0</v>
+        <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.38</v>
+        <v>8.996</v>
       </c>
       <c r="E16" s="1">
-        <v>74.6080911903</v>
+        <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3835527.36</v>
+        <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>913636.06</v>
+        <v>-74942.01</v>
       </c>
       <c r="J16" s="1">
-        <v>23.820350482391</v>
+        <v>-31.719165683881</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4749163.42</v>
+        <v>161325.27</v>
       </c>
       <c r="N16" s="1">
-        <v>4749163.42</v>
+        <v>161325.27</v>
       </c>
       <c r="O16" s="1">
-        <v>0.78</v>
+        <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>542213.0</v>
+        <v>42915.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.274</v>
+        <v>59.42</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0751749036</v>
+        <v>56.4754137248</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>6005103.81</v>
+        <v>2423642.38</v>
       </c>
       <c r="I17" s="1">
-        <v>107805.55</v>
+        <v>126366.92</v>
       </c>
       <c r="J17" s="1">
-        <v>1.7952320794268</v>
+        <v>5.2139259918371</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>6112909.36</v>
+        <v>2550009.3</v>
       </c>
       <c r="N17" s="1">
-        <v>6112909.36</v>
+        <v>2550009.3</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>1422302.0</v>
+        <v>20148.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.724</v>
+        <v>27.44</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6132367528</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>15095227.86</v>
+        <v>602828.16</v>
       </c>
       <c r="I18" s="1">
-        <v>157538.79</v>
+        <v>-49967.04</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0436330704053</v>
+        <v>-8.2887700534759</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15252766.65</v>
+        <v>552861.12</v>
       </c>
       <c r="N18" s="1">
-        <v>15252766.65</v>
+        <v>552861.12</v>
       </c>
       <c r="O18" s="1">
-        <v>2.5</v>
+        <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>97635.0</v>
+        <v>14812.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.48</v>
+        <v>1165.8</v>
       </c>
       <c r="E19" s="1">
-        <v>28.8500285758</v>
+        <v>404.223384418</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2816772.54</v>
+        <v>5987356.77</v>
       </c>
       <c r="I19" s="1">
-        <v>-133762.74</v>
+        <v>11280472.83</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.7487945192763</v>
+        <v>188.40488822249</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2683009.8</v>
+        <v>17267829.6</v>
       </c>
       <c r="N19" s="1">
-        <v>2683009.8</v>
+        <v>17267829.6</v>
       </c>
       <c r="O19" s="1">
-        <v>0.44</v>
+        <v>2.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>14659.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>134.3</v>
+        <v>58.26</v>
       </c>
       <c r="E20" s="1">
-        <v>134.3637396821</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1969638.06</v>
+        <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-934.36</v>
+        <v>-15658.32</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.047438157241945</v>
+        <v>-5.17578125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1968703.7</v>
+        <v>286872.24</v>
       </c>
       <c r="N20" s="1">
-        <v>1968703.7</v>
+        <v>286872.24</v>
       </c>
       <c r="O20" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>39102.0</v>
+        <v>117938.0</v>
       </c>
       <c r="D21" s="1">
-        <v>84.42</v>
+        <v>37.9</v>
       </c>
       <c r="E21" s="1">
-        <v>55.1709669582</v>
+        <v>25.5560146857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2157295.15</v>
+        <v>3014025.26</v>
       </c>
       <c r="I21" s="1">
-        <v>1143695.69</v>
+        <v>1455824.94</v>
       </c>
       <c r="J21" s="1">
-        <v>53.015262654255</v>
+        <v>48.301683443755</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3300990.84</v>
+        <v>4469850.2</v>
       </c>
       <c r="N21" s="1">
-        <v>3300990.84</v>
+        <v>4469850.2</v>
       </c>
       <c r="O21" s="1">
-        <v>0.54</v>
+        <v>0.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>22671.0</v>
+        <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>68.96</v>
+        <v>8.225</v>
       </c>
       <c r="E22" s="1">
-        <v>59.4429090027</v>
+        <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1347630.19</v>
+        <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>215761.97</v>
+        <v>-4547.33</v>
       </c>
       <c r="J22" s="1">
-        <v>16.010473169943</v>
+        <v>-2.0250148447264</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1563392.16</v>
+        <v>220010.53</v>
       </c>
       <c r="N22" s="1">
-        <v>1563392.16</v>
+        <v>220010.53</v>
       </c>
       <c r="O22" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>29939.0</v>
+        <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.17</v>
+        <v>51.45</v>
       </c>
       <c r="E23" s="1">
-        <v>33.5268288854</v>
+        <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1003759.73</v>
+        <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-310073.1</v>
+        <v>-14531.58</v>
       </c>
       <c r="J23" s="1">
-        <v>-30.891167550625</v>
+        <v>-6.1987157896246</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>693686.63</v>
+        <v>219897.3</v>
       </c>
       <c r="N23" s="1">
-        <v>693686.63</v>
+        <v>219897.3</v>
       </c>
       <c r="O23" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>6365.0</v>
+        <v>25462.0</v>
       </c>
       <c r="D24" s="1">
-        <v>213.5</v>
+        <v>16.87</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007855</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1381606.0</v>
+        <v>464426.88</v>
       </c>
       <c r="I24" s="1">
-        <v>-22678.5</v>
+        <v>-34882.94</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.6414592872353</v>
+        <v>-7.5109649122807</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1358927.5</v>
+        <v>429543.94</v>
       </c>
       <c r="N24" s="1">
-        <v>1358927.5</v>
+        <v>429543.94</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>83346.0</v>
+        <v>213997.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.74</v>
+        <v>18.295</v>
       </c>
       <c r="E25" s="1">
-        <v>31.6806207856</v>
+        <v>10.5618574559</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2640453.02</v>
+        <v>2260205.81</v>
       </c>
       <c r="I25" s="1">
-        <v>-245088.98</v>
+        <v>1654869.31</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.2820806938652</v>
+        <v>73.217638087569</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2395364.04</v>
+        <v>3915075.12</v>
       </c>
       <c r="N25" s="1">
-        <v>2395364.04</v>
+        <v>3915075.12</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>46391.0</v>
+        <v>171387.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.84</v>
+        <v>3.051</v>
       </c>
       <c r="E26" s="1">
-        <v>97.1771259512</v>
+        <v>3.2080000233</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>4508144.05</v>
+        <v>549809.5</v>
       </c>
       <c r="I26" s="1">
-        <v>-1407369.61</v>
+        <v>-26907.76</v>
       </c>
       <c r="J26" s="1">
-        <v>-31.218381542178</v>
+        <v>-4.8940151088695</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3100774.44</v>
+        <v>522901.74</v>
       </c>
       <c r="N26" s="1">
-        <v>3100774.44</v>
+        <v>522901.74</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>52772.0</v>
+        <v>476635.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.83</v>
+        <v>9.471</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276000531</v>
+        <v>7.5951028145</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>940798.11</v>
+        <v>3620091.83</v>
       </c>
       <c r="I27" s="1">
-        <v>126.65</v>
+        <v>894118.26</v>
       </c>
       <c r="J27" s="1">
-        <v>0.013461974323056</v>
+        <v>24.69877290378</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>940924.76</v>
+        <v>4514210.09</v>
       </c>
       <c r="N27" s="1">
-        <v>940924.76</v>
+        <v>4514210.09</v>
       </c>
       <c r="O27" s="1">
-        <v>0.15</v>
+        <v>0.77</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>727875.0</v>
+        <v>29794.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.318</v>
+        <v>15.65</v>
       </c>
       <c r="E28" s="1">
-        <v>7.0422502215</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5125877.88</v>
+        <v>492643.79</v>
       </c>
       <c r="I28" s="1">
-        <v>1656461.37</v>
+        <v>-26367.69</v>
       </c>
       <c r="J28" s="1">
-        <v>32.315661995443</v>
+        <v>-5.3522830359843</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>6782339.25</v>
+        <v>466276.1</v>
       </c>
       <c r="N28" s="1">
-        <v>6782339.25</v>
+        <v>466276.1</v>
       </c>
       <c r="O28" s="1">
-        <v>1.11</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>119838.0</v>
+        <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.06</v>
+        <v>13.465</v>
       </c>
       <c r="E29" s="1">
-        <v>15.0169061566</v>
+        <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1799596.0</v>
+        <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>1203544.28</v>
+        <v>-14907.14</v>
       </c>
       <c r="J29" s="1">
-        <v>66.878581637212</v>
+        <v>-5.0088119587278</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3003140.28</v>
+        <v>282711.14</v>
       </c>
       <c r="N29" s="1">
-        <v>3003140.28</v>
+        <v>282711.14</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>22378.0</v>
+        <v>4354.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.3</v>
+        <v>128.0</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5897001519</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2340508.31</v>
+        <v>574728.0</v>
       </c>
       <c r="I30" s="1">
-        <v>127785.09</v>
+        <v>-17416.0</v>
       </c>
       <c r="J30" s="1">
-        <v>5.4597152872318</v>
+        <v>-3.030303030303</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2468293.4</v>
+        <v>557312.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2468293.4</v>
+        <v>557312.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>12500.0</v>
+        <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>256.7</v>
+        <v>185.4</v>
       </c>
       <c r="E31" s="1">
-        <v>192.380716</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2404758.95</v>
+        <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>803991.05</v>
+        <v>-9936.0</v>
       </c>
       <c r="J31" s="1">
-        <v>33.433332268084</v>
+        <v>-2.1119324181626</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3208750.0</v>
+        <v>460533.6</v>
       </c>
       <c r="N31" s="1">
-        <v>3208750.0</v>
+        <v>460533.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>75000.0</v>
+        <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.25</v>
+        <v>27.4</v>
       </c>
       <c r="E32" s="1">
-        <v>23.5134493333</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1763508.7</v>
+        <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-769758.7</v>
+        <v>-48790.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-43.649271477935</v>
+        <v>-19.883040935673</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>993750.0</v>
+        <v>196595.0</v>
       </c>
       <c r="N32" s="1">
-        <v>993750.0</v>
+        <v>196595.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>12551.0</v>
+        <v>35789.0</v>
       </c>
       <c r="D33" s="1">
-        <v>179.8</v>
+        <v>78.18</v>
       </c>
       <c r="E33" s="1">
-        <v>146.4613210103</v>
+        <v>79.8211355444</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1838236.04</v>
+        <v>2856718.62</v>
       </c>
       <c r="I33" s="1">
-        <v>418433.76</v>
+        <v>-58734.6</v>
       </c>
       <c r="J33" s="1">
-        <v>22.762787307771</v>
+        <v>-2.0560162834658</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2256669.8</v>
+        <v>2797984.02</v>
       </c>
       <c r="N33" s="1">
-        <v>2256669.8</v>
+        <v>2797984.02</v>
       </c>
       <c r="O33" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>33868.0</v>
+        <v>39588.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.98</v>
+        <v>81.87</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>75.5057656361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1164720.52</v>
+        <v>2989122.25</v>
       </c>
       <c r="I34" s="1">
-        <v>19982.12</v>
+        <v>251947.31</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7156150043617</v>
+        <v>8.4288058141483</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1184702.64</v>
+        <v>3241069.56</v>
       </c>
       <c r="N34" s="1">
-        <v>1184702.64</v>
+        <v>3241069.56</v>
       </c>
       <c r="O34" s="1">
-        <v>0.19</v>
+        <v>0.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>26002.0</v>
+        <v>6120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.02</v>
+        <v>11.002</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1594131221</v>
+        <v>11.2053316993</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1798283.06</v>
+        <v>68576.63</v>
       </c>
       <c r="I35" s="1">
-        <v>126384.98</v>
+        <v>-1244.39</v>
       </c>
       <c r="J35" s="1">
-        <v>7.0280915619591</v>
+        <v>-1.8145977718648</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1924668.04</v>
+        <v>67332.24</v>
       </c>
       <c r="N35" s="1">
-        <v>1924668.04</v>
+        <v>67332.24</v>
       </c>
       <c r="O35" s="1">
-        <v>0.32</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1217.0</v>
+        <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2032.0</v>
+        <v>10.548</v>
       </c>
       <c r="E36" s="1">
-        <v>2380.7543138866</v>
+        <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2897378.0</v>
+        <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-424434.0</v>
+        <v>-626695.3</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.648899798369</v>
+        <v>-2.1826689937568</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2472944.0</v>
+        <v>28085642.75</v>
       </c>
       <c r="N36" s="1">
-        <v>2472944.0</v>
+        <v>28085642.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.41</v>
+        <v>4.8</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>169758.0</v>
+        <v>9014.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.89</v>
+        <v>49.33</v>
       </c>
       <c r="E37" s="1">
-        <v>14.04009543</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2383418.52</v>
+        <v>474857.52</v>
       </c>
       <c r="I37" s="1">
-        <v>823310.1</v>
+        <v>-30196.9</v>
       </c>
       <c r="J37" s="1">
-        <v>34.543245052908</v>
+        <v>-6.3591495823842</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3206728.62</v>
+        <v>444660.62</v>
       </c>
       <c r="N37" s="1">
-        <v>3206728.62</v>
+        <v>444660.62</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>2325.0</v>
+        <v>47875.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.89</v>
+        <v>11.045</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>169725.0</v>
+        <v>574978.75</v>
       </c>
       <c r="I38" s="1">
-        <v>-125805.75</v>
+        <v>-46199.37</v>
       </c>
       <c r="J38" s="1">
-        <v>-74.123287671233</v>
+        <v>-8.0349699880213</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>43919.25</v>
+        <v>528779.38</v>
       </c>
       <c r="N38" s="1">
-        <v>43919.25</v>
+        <v>528779.38</v>
       </c>
       <c r="O38" s="1">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>17197.0</v>
+        <v>54574.0</v>
       </c>
       <c r="D39" s="1">
-        <v>79.12</v>
+        <v>26.5</v>
       </c>
       <c r="E39" s="1">
-        <v>143.1178752108</v>
+        <v>28.850028585</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2461198.1</v>
+        <v>1574461.46</v>
       </c>
       <c r="I39" s="1">
-        <v>-1100571.46</v>
+        <v>-128250.46</v>
       </c>
       <c r="J39" s="1">
-        <v>-44.716898651921</v>
+        <v>-8.1456715999895</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1360626.64</v>
+        <v>1446211.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1360626.64</v>
+        <v>1446211.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>60874.0</v>
+        <v>187059.0</v>
       </c>
       <c r="D40" s="1">
-        <v>55.5</v>
+        <v>10.16</v>
       </c>
       <c r="E40" s="1">
-        <v>48.4046962578</v>
+        <v>10.5670291192</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2946587.48</v>
+        <v>1976657.9</v>
       </c>
       <c r="I40" s="1">
-        <v>431919.52</v>
+        <v>-76138.46</v>
       </c>
       <c r="J40" s="1">
-        <v>14.658296179281</v>
+        <v>-3.8518784661726</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3378507.0</v>
+        <v>1900519.44</v>
       </c>
       <c r="N40" s="1">
-        <v>3378507.0</v>
+        <v>1900519.44</v>
       </c>
       <c r="O40" s="1">
-        <v>0.55</v>
+        <v>0.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>105030.0</v>
+        <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>41.88</v>
+        <v>15.55</v>
       </c>
       <c r="E41" s="1">
-        <v>30.6321274874</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3217292.35</v>
+        <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>1181364.05</v>
+        <v>-10743.48</v>
       </c>
       <c r="J41" s="1">
-        <v>36.719201163053</v>
+        <v>-3.0850732315363</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4398656.4</v>
+        <v>337497.2</v>
       </c>
       <c r="N41" s="1">
-        <v>4398656.4</v>
+        <v>337497.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>220385.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>25.35</v>
+        <v>80.55</v>
       </c>
       <c r="E42" s="1">
-        <v>13.9698981328</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3078756.0</v>
+        <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>2508003.75</v>
+        <v>-31116.15</v>
       </c>
       <c r="J42" s="1">
-        <v>81.461595202738</v>
+        <v>-13.106796116505</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5586759.75</v>
+        <v>206288.55</v>
       </c>
       <c r="N42" s="1">
-        <v>5586759.75</v>
+        <v>206288.55</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>1035195.0</v>
+        <v>16924.0</v>
       </c>
       <c r="D43" s="1">
-        <v>5.979</v>
+        <v>31.49</v>
       </c>
       <c r="E43" s="1">
-        <v>3.0295437864</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3136168.58</v>
+        <v>586416.6</v>
       </c>
       <c r="I43" s="1">
-        <v>3053262.33</v>
+        <v>-53479.84</v>
       </c>
       <c r="J43" s="1">
-        <v>97.356447911356</v>
+        <v>-9.1197691197691</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6189430.91</v>
+        <v>532936.76</v>
       </c>
       <c r="N43" s="1">
-        <v>6189430.91</v>
+        <v>532936.76</v>
       </c>
       <c r="O43" s="1">
-        <v>1.01</v>
+        <v>0.09</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>21496.0</v>
+        <v>19458.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.25</v>
+        <v>70.16</v>
       </c>
       <c r="E44" s="1">
-        <v>93.0650716412</v>
+        <v>55.1709672114</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2000526.78</v>
+        <v>1073516.68</v>
       </c>
       <c r="I44" s="1">
-        <v>-404448.78</v>
+        <v>291656.6</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.21711401434</v>
+        <v>27.168334263796</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1596078.0</v>
+        <v>1365173.28</v>
       </c>
       <c r="N44" s="1">
-        <v>1596078.0</v>
+        <v>1365173.28</v>
       </c>
       <c r="O44" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>13899.0</v>
+        <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.1</v>
+        <v>50.9</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8976926398</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1374579.03</v>
+        <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>16710.87</v>
+        <v>-42783.75</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2157082012229</v>
+        <v>-18.10136765889</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1391289.9</v>
+        <v>193572.7</v>
       </c>
       <c r="N45" s="1">
-        <v>1391289.9</v>
+        <v>193572.7</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>730887.0</v>
+        <v>73879.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.188</v>
+        <v>15.945</v>
       </c>
       <c r="E46" s="1">
-        <v>3.6809499827</v>
+        <v>18.7850000677</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2690358.49</v>
+        <v>1387817.02</v>
       </c>
       <c r="I46" s="1">
-        <v>370596.27</v>
+        <v>-209816.36</v>
       </c>
       <c r="J46" s="1">
-        <v>13.774977252195</v>
+        <v>-15.118445513804</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3060954.76</v>
+        <v>1178000.66</v>
       </c>
       <c r="N46" s="1">
-        <v>3060954.76</v>
+        <v>1178000.66</v>
       </c>
       <c r="O46" s="1">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>27112.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.44</v>
+        <v>67.8</v>
       </c>
       <c r="E47" s="1">
-        <v>109.5903887577</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2971214.62</v>
+        <v>1347630.19</v>
       </c>
       <c r="I47" s="1">
-        <v>1351522.66</v>
+        <v>189463.61</v>
       </c>
       <c r="J47" s="1">
-        <v>45.487210883474</v>
+        <v>14.059020895042</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4322737.28</v>
+        <v>1537093.8</v>
       </c>
       <c r="N47" s="1">
-        <v>4322737.28</v>
+        <v>1537093.8</v>
       </c>
       <c r="O47" s="1">
-        <v>0.71</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>12349.0</v>
+        <v>44063.0</v>
       </c>
       <c r="D48" s="1">
-        <v>135.55</v>
+        <v>16.945</v>
       </c>
       <c r="E48" s="1">
-        <v>96.2270864038</v>
+        <v>28.7261405261</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1188308.29</v>
+        <v>1265759.93</v>
       </c>
       <c r="I48" s="1">
-        <v>485598.66</v>
+        <v>-519112.39</v>
       </c>
       <c r="J48" s="1">
-        <v>40.864703552645</v>
+        <v>-41.011915268956</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1673906.95</v>
+        <v>746647.54</v>
       </c>
       <c r="N48" s="1">
-        <v>1673906.95</v>
+        <v>746647.54</v>
       </c>
       <c r="O48" s="1">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>8431.0</v>
+        <v>57754.0</v>
       </c>
       <c r="D49" s="1">
-        <v>388.7</v>
+        <v>25.255</v>
       </c>
       <c r="E49" s="1">
-        <v>328.2965413355</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2767868.14</v>
+        <v>1749657.43</v>
       </c>
       <c r="I49" s="1">
-        <v>509261.56</v>
+        <v>-291080.16</v>
       </c>
       <c r="J49" s="1">
-        <v>18.399054226622</v>
+        <v>-16.636408648292</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3277129.7</v>
+        <v>1458577.27</v>
       </c>
       <c r="N49" s="1">
-        <v>3277129.7</v>
+        <v>1458577.27</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>9870.0</v>
+        <v>8982.0</v>
       </c>
       <c r="D50" s="1">
-        <v>538.3</v>
+        <v>237.9</v>
       </c>
       <c r="E50" s="1">
-        <v>463.2513110436</v>
+        <v>221.5315965264</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4572290.44</v>
+        <v>1989796.8</v>
       </c>
       <c r="I50" s="1">
-        <v>740730.56</v>
+        <v>147021.0</v>
       </c>
       <c r="J50" s="1">
-        <v>16.200426672808</v>
+        <v>7.3887444185256</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5313021.0</v>
+        <v>2136817.8</v>
       </c>
       <c r="N50" s="1">
-        <v>5313021.0</v>
+        <v>2136817.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.87</v>
+        <v>0.37</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>20012.0</v>
+        <v>30641.0</v>
       </c>
       <c r="D51" s="1">
-        <v>126.3</v>
+        <v>44.72</v>
       </c>
       <c r="E51" s="1">
-        <v>144.8451998801</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2898642.14</v>
+        <v>1535114.1</v>
       </c>
       <c r="I51" s="1">
-        <v>-371126.54</v>
+        <v>-164848.58</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.80346183058</v>
+        <v>-10.738522954092</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2527515.6</v>
+        <v>1370265.52</v>
       </c>
       <c r="N51" s="1">
-        <v>2527515.6</v>
+        <v>1370265.52</v>
       </c>
       <c r="O51" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>180458.0</v>
+        <v>35395.0</v>
       </c>
       <c r="D52" s="1">
-        <v>16.5</v>
+        <v>31.95</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7766617163</v>
+        <v>31.6806207091</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2125192.82</v>
+        <v>1121335.57</v>
       </c>
       <c r="I52" s="1">
-        <v>852364.18</v>
+        <v>9534.68</v>
       </c>
       <c r="J52" s="1">
-        <v>40.107616211502</v>
+        <v>0.85029675817739</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2977557.0</v>
+        <v>1130870.25</v>
       </c>
       <c r="N52" s="1">
-        <v>2977557.0</v>
+        <v>1130870.25</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>22291.0</v>
+        <v>179467.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.82</v>
+        <v>18.7</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038001884</v>
+        <v>19.1353045964</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1163674.91</v>
+        <v>3434155.71</v>
       </c>
       <c r="I53" s="1">
-        <v>-75428.29</v>
+        <v>-78122.81</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.4819039537425</v>
+        <v>-2.2748767556611</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1088246.62</v>
+        <v>3356032.9</v>
       </c>
       <c r="N53" s="1">
-        <v>1088246.62</v>
+        <v>3356032.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.18</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>3005.0</v>
+        <v>361020.0</v>
       </c>
       <c r="D54" s="1">
-        <v>517.6</v>
+        <v>4.413</v>
       </c>
       <c r="E54" s="1">
-        <v>281.5584592346</v>
+        <v>4.516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>846083.17</v>
+        <v>1630366.32</v>
       </c>
       <c r="I54" s="1">
-        <v>709304.83</v>
+        <v>-37185.06</v>
       </c>
       <c r="J54" s="1">
-        <v>83.833936798436</v>
+        <v>-2.2807794508415</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1555388.0</v>
+        <v>1593181.26</v>
       </c>
       <c r="N54" s="1">
-        <v>1555388.0</v>
+        <v>1593181.26</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>408663.0</v>
+        <v>4910.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.584</v>
+        <v>131.45</v>
       </c>
       <c r="E55" s="1">
-        <v>5.0624402503</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2068832.02</v>
+        <v>717842.0</v>
       </c>
       <c r="I55" s="1">
-        <v>213142.17</v>
+        <v>-72422.5</v>
       </c>
       <c r="J55" s="1">
-        <v>10.302536307419</v>
+        <v>-10.088919288646</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2281974.19</v>
+        <v>645419.5</v>
       </c>
       <c r="N55" s="1">
-        <v>2281974.19</v>
+        <v>645419.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>29229.0</v>
+        <v>37520.0</v>
       </c>
       <c r="D56" s="1">
-        <v>135.5</v>
+        <v>43.5</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2922900.0</v>
+        <v>1629868.8</v>
       </c>
       <c r="I56" s="1">
-        <v>1037629.5</v>
+        <v>2251.2</v>
       </c>
       <c r="J56" s="1">
-        <v>35.5</v>
+        <v>0.13812154696133</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3960529.5</v>
+        <v>1632120.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3960529.5</v>
+        <v>1632120.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>1481.0</v>
+        <v>483806.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1925.49</v>
+        <v>9.209</v>
       </c>
       <c r="E57" s="1">
-        <v>1322.4878528022</v>
+        <v>7.0422502201</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1958604.51</v>
+        <v>3407082.91</v>
       </c>
       <c r="I57" s="1">
-        <v>893046.18</v>
+        <v>1048286.54</v>
       </c>
       <c r="J57" s="1">
-        <v>45.596044297886</v>
+        <v>30.767861178934</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2851650.69</v>
+        <v>4455369.45</v>
       </c>
       <c r="N57" s="1">
-        <v>2851650.69</v>
+        <v>4455369.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>5656.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1068.65</v>
+        <v>26.99</v>
       </c>
       <c r="E58" s="1">
-        <v>1067.1719306931</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6035924.44</v>
+        <v>1799596.0</v>
       </c>
       <c r="I58" s="1">
-        <v>8359.96</v>
+        <v>1434831.62</v>
       </c>
       <c r="J58" s="1">
-        <v>0.13850339054277</v>
+        <v>79.730762904563</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>6044284.4</v>
+        <v>3234427.62</v>
       </c>
       <c r="N58" s="1">
-        <v>6044284.4</v>
+        <v>3234427.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.99</v>
+        <v>0.55</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>91512.0</v>
+        <v>10117.0</v>
       </c>
       <c r="D59" s="1">
-        <v>133.97</v>
+        <v>93.55</v>
       </c>
       <c r="E59" s="1">
-        <v>115.8781323761</v>
+        <v>104.5897005041</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>10604239.65</v>
+        <v>1058134.0</v>
       </c>
       <c r="I59" s="1">
-        <v>1655622.99</v>
+        <v>-111688.65</v>
       </c>
       <c r="J59" s="1">
-        <v>15.612840190763</v>
+        <v>-10.555246310959</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>12259862.64</v>
+        <v>946445.35</v>
       </c>
       <c r="N59" s="1">
-        <v>12259862.64</v>
+        <v>946445.35</v>
       </c>
       <c r="O59" s="1">
-        <v>2.01</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>22251.0</v>
+        <v>9489.0</v>
       </c>
       <c r="D60" s="1">
-        <v>48.445</v>
+        <v>194.3</v>
       </c>
       <c r="E60" s="1">
-        <v>40.9417455395</v>
+        <v>192.3807155654</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>910994.78</v>
+        <v>1825500.61</v>
       </c>
       <c r="I60" s="1">
-        <v>166954.92</v>
+        <v>18212.09</v>
       </c>
       <c r="J60" s="1">
-        <v>18.32666044475</v>
+        <v>0.99764907775079</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1077949.7</v>
+        <v>1843712.7</v>
       </c>
       <c r="N60" s="1">
-        <v>1077949.7</v>
+        <v>1843712.7</v>
       </c>
       <c r="O60" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>21793.0</v>
+        <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.7</v>
+        <v>61.8</v>
       </c>
       <c r="E61" s="1">
-        <v>25.2007479466</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>549199.9</v>
+        <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>1645355.2</v>
+        <v>-24244.32</v>
       </c>
       <c r="J61" s="1">
-        <v>299.59131456506</v>
+        <v>-9.330985915493</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2194555.1</v>
+        <v>235581.6</v>
       </c>
       <c r="N61" s="1">
-        <v>2194555.1</v>
+        <v>235581.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.36</v>
+        <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>20491.0</v>
+        <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>86.38</v>
+        <v>24.58</v>
       </c>
       <c r="E62" s="1">
-        <v>50.5610321605</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1036046.11</v>
+        <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>733966.47</v>
+        <v>-9977.04</v>
       </c>
       <c r="J62" s="1">
-        <v>70.843031300991</v>
+        <v>-4.2088854247857</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1770012.58</v>
+        <v>227070.04</v>
       </c>
       <c r="N62" s="1">
-        <v>1770012.58</v>
+        <v>227070.04</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>7488.0</v>
+        <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>302.2</v>
+        <v>279.7</v>
       </c>
       <c r="E63" s="1">
-        <v>244.764599359</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1832797.32</v>
+        <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>430076.28</v>
+        <v>-60965.4</v>
       </c>
       <c r="J63" s="1">
-        <v>23.465566830925</v>
+        <v>-12.974486621033</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2262873.6</v>
+        <v>408921.4</v>
       </c>
       <c r="N63" s="1">
-        <v>2262873.6</v>
+        <v>408921.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>739743.0</v>
+        <v>16498.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3.168</v>
+        <v>54.98</v>
       </c>
       <c r="E64" s="1">
-        <v>2.5732000032</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1903506.69</v>
+        <v>1042013.68</v>
       </c>
       <c r="I64" s="1">
-        <v>439999.13</v>
+        <v>-134953.64</v>
       </c>
       <c r="J64" s="1">
-        <v>23.115186950039</v>
+        <v>-12.951234958835</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2343505.82</v>
+        <v>907060.04</v>
       </c>
       <c r="N64" s="1">
-        <v>2343505.82</v>
+        <v>907060.04</v>
       </c>
       <c r="O64" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>48238.0</v>
+        <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>80.45</v>
+        <v>75.6</v>
       </c>
       <c r="E65" s="1">
-        <v>92.4944344707</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4461746.53</v>
+        <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-580999.43</v>
+        <v>-20823.3</v>
       </c>
       <c r="J65" s="1">
-        <v>-13.02179373242</v>
+        <v>-9.1891891891892</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3880747.1</v>
+        <v>205783.2</v>
       </c>
       <c r="N65" s="1">
-        <v>3880747.1</v>
+        <v>205783.2</v>
       </c>
       <c r="O65" s="1">
-        <v>0.64</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>47061.0</v>
+        <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>175.1</v>
+        <v>38.94</v>
       </c>
       <c r="E66" s="1">
-        <v>144.0546392979</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>6779355.38</v>
+        <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>1461025.72</v>
+        <v>-3739.32</v>
       </c>
       <c r="J66" s="1">
-        <v>21.551100924879</v>
+        <v>-1.2927756653992</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>8240381.1</v>
+        <v>285508.08</v>
       </c>
       <c r="N66" s="1">
-        <v>8240381.1</v>
+        <v>285508.08</v>
       </c>
       <c r="O66" s="1">
-        <v>1.35</v>
+        <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>32156.0</v>
+        <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>246.6</v>
+        <v>35.08</v>
       </c>
       <c r="E67" s="1">
-        <v>114.2849875606</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3674948.06</v>
+        <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>4254721.54</v>
+        <v>-10599.12</v>
       </c>
       <c r="J67" s="1">
-        <v>115.77637208837</v>
+        <v>-4.5701849836779</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>7929669.6</v>
+        <v>221319.72</v>
       </c>
       <c r="N67" s="1">
-        <v>7929669.6</v>
+        <v>221319.72</v>
       </c>
       <c r="O67" s="1">
-        <v>1.3</v>
+        <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>25371.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D68" s="1">
-        <v>47.72</v>
+        <v>204.8</v>
       </c>
       <c r="E68" s="1">
-        <v>86.4209404438</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2192585.68</v>
+        <v>1838236.04</v>
       </c>
       <c r="I68" s="1">
-        <v>-981881.56</v>
+        <v>732208.76</v>
       </c>
       <c r="J68" s="1">
-        <v>-44.78190152186</v>
+        <v>39.832140381711</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1210704.12</v>
+        <v>2570444.8</v>
       </c>
       <c r="N68" s="1">
-        <v>1210704.12</v>
+        <v>2570444.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>19199.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>147.95</v>
+        <v>60.75</v>
       </c>
       <c r="E69" s="1">
-        <v>107.0750585968</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2055734.05</v>
+        <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>784758.0</v>
+        <v>-25358.6</v>
       </c>
       <c r="J69" s="1">
-        <v>38.174101362966</v>
+        <v>-7.814871016692</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2840492.05</v>
+        <v>299133.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2840492.05</v>
+        <v>299133.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>55000.0</v>
+        <v>69731.0</v>
       </c>
       <c r="D70" s="1">
-        <v>42.34</v>
+        <v>33.75</v>
       </c>
       <c r="E70" s="1">
-        <v>51.0</v>
+        <v>35.3003198004</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2805000.0</v>
+        <v>2461526.6</v>
       </c>
       <c r="I70" s="1">
-        <v>-476300.0</v>
+        <v>-108105.35</v>
       </c>
       <c r="J70" s="1">
-        <v>-16.980392156863</v>
+        <v>-4.3918010067411</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2328700.0</v>
+        <v>2353421.25</v>
       </c>
       <c r="N70" s="1">
-        <v>2328700.0</v>
+        <v>2353421.25</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>26340.0</v>
+        <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>260.35</v>
+        <v>8.666</v>
       </c>
       <c r="E71" s="1">
-        <v>134.729785877</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3548782.56</v>
+        <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>3308836.44</v>
+        <v>-41579.84</v>
       </c>
       <c r="J71" s="1">
-        <v>93.238635618182</v>
+        <v>-18.476009511405</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>6857619.0</v>
+        <v>183467.89</v>
       </c>
       <c r="N71" s="1">
-        <v>6857619.0</v>
+        <v>183467.89</v>
       </c>
       <c r="O71" s="1">
-        <v>1.12</v>
+        <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>60412.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D72" s="1">
-        <v>75.68</v>
+        <v>256.4</v>
       </c>
       <c r="E72" s="1">
-        <v>35.9666410647</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2172816.72</v>
+        <v>852029.0</v>
       </c>
       <c r="I72" s="1">
-        <v>2399163.44</v>
+        <v>-4627.0</v>
       </c>
       <c r="J72" s="1">
-        <v>110.41720260695</v>
+        <v>-0.54305663304888</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>4571980.16</v>
+        <v>847402.0</v>
       </c>
       <c r="N72" s="1">
-        <v>4571980.16</v>
+        <v>847402.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.75</v>
+        <v>0.14</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>101265.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>24.105</v>
+        <v>66.06</v>
       </c>
       <c r="E73" s="1">
-        <v>24.8474383054</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2516175.84</v>
+        <v>1588090.4</v>
       </c>
       <c r="I73" s="1">
-        <v>-75183.01</v>
+        <v>-252687.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.987987119374</v>
+        <v>-15.911405295316</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2440992.83</v>
+        <v>1335402.9</v>
       </c>
       <c r="N73" s="1">
-        <v>2440992.83</v>
+        <v>1335402.9</v>
       </c>
       <c r="O73" s="1">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>68294.0</v>
+        <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>32.74</v>
+        <v>67.84</v>
       </c>
       <c r="E74" s="1">
-        <v>29.5914837321</v>
+        <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2020920.79</v>
+        <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>215024.77</v>
+        <v>-8519.45</v>
       </c>
       <c r="J74" s="1">
-        <v>10.639940519391</v>
+        <v>-1.9077851909273</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2235945.56</v>
+        <v>438042.88</v>
       </c>
       <c r="N74" s="1">
-        <v>2235945.56</v>
+        <v>438042.88</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>54837.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D75" s="1">
-        <v>75.09</v>
+        <v>1641.0</v>
       </c>
       <c r="E75" s="1">
-        <v>66.1359547386</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>3626697.35</v>
+        <v>2897378.0</v>
       </c>
       <c r="I75" s="1">
-        <v>491012.98</v>
+        <v>-900281.0</v>
       </c>
       <c r="J75" s="1">
-        <v>13.538846300478</v>
+        <v>-31.072266028112</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4117710.33</v>
+        <v>1997097.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4117710.33</v>
+        <v>1997097.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>79767.0</v>
+        <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>31.53</v>
+        <v>41.46</v>
       </c>
       <c r="E76" s="1">
-        <v>27.6621041283</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2206523.06</v>
+        <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>308530.45</v>
+        <v>-34347.04</v>
       </c>
       <c r="J76" s="1">
-        <v>13.982652417872</v>
+        <v>-14.936397209684</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2515053.51</v>
+        <v>195608.28</v>
       </c>
       <c r="N76" s="1">
-        <v>2515053.51</v>
+        <v>195608.28</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>22070.0</v>
+        <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>121.75</v>
+        <v>28.1</v>
       </c>
       <c r="E77" s="1">
-        <v>105.4071567739</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2326335.95</v>
+        <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>360686.55</v>
+        <v>-25686.24</v>
       </c>
       <c r="J77" s="1">
-        <v>15.504491086079</v>
+        <v>-11.188369152971</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2687022.5</v>
+        <v>203893.6</v>
       </c>
       <c r="N77" s="1">
-        <v>2687022.5</v>
+        <v>203893.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.44</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>25584.0</v>
+        <v>96427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.37</v>
+        <v>19.21</v>
       </c>
       <c r="E78" s="1">
-        <v>28.595744606</v>
+        <v>14.836698124</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>731593.53</v>
+        <v>1430658.29</v>
       </c>
       <c r="I78" s="1">
-        <v>-108111.45</v>
+        <v>421704.38</v>
       </c>
       <c r="J78" s="1">
-        <v>-14.777529538841</v>
+        <v>29.476247609064</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>623482.08</v>
+        <v>1852362.67</v>
       </c>
       <c r="N78" s="1">
-        <v>623482.08</v>
+        <v>1852362.67</v>
       </c>
       <c r="O78" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>21628.0</v>
+        <v>42588.0</v>
       </c>
       <c r="D79" s="1">
-        <v>28.54</v>
+        <v>50.48</v>
       </c>
       <c r="E79" s="1">
-        <v>32.4609002219</v>
+        <v>48.4046961585</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>702064.35</v>
+        <v>2061459.2</v>
       </c>
       <c r="I79" s="1">
-        <v>-84801.23</v>
+        <v>88383.04</v>
       </c>
       <c r="J79" s="1">
-        <v>-12.078840066441</v>
+        <v>4.2874018559281</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>617263.12</v>
+        <v>2149842.24</v>
       </c>
       <c r="N79" s="1">
-        <v>617263.12</v>
+        <v>2149842.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>16968.0</v>
+        <v>43646.0</v>
       </c>
       <c r="D80" s="1">
-        <v>80.2</v>
+        <v>38.885</v>
       </c>
       <c r="E80" s="1">
-        <v>136.5687435172</v>
+        <v>30.6321275718</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2317298.44</v>
+        <v>1336969.84</v>
       </c>
       <c r="I80" s="1">
-        <v>-956464.84</v>
+        <v>360204.87</v>
       </c>
       <c r="J80" s="1">
-        <v>-41.274996068266</v>
+        <v>26.941884493071</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1360833.6</v>
+        <v>1697174.71</v>
       </c>
       <c r="N80" s="1">
-        <v>1360833.6</v>
+        <v>1697174.71</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>-6072800.43</v>
+        <v>101373.0</v>
       </c>
       <c r="D81" s="1">
-        <v>0.08699234</v>
+        <v>21.93</v>
       </c>
       <c r="E81" s="1">
-        <v>0.084671376</v>
+        <v>13.9698980991</v>
       </c>
       <c r="F81" t="s">
-        <v>188</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>1416170.48</v>
       </c>
       <c r="I81" s="1">
-        <v>166463.99</v>
+        <v>806939.41</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>56.980386287956</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>189</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>159676.76</v>
+        <v>2223109.89</v>
       </c>
       <c r="N81" s="1">
-        <v>166463.99</v>
+        <v>2223109.89</v>
       </c>
       <c r="O81" s="1">
-        <v>0.02</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B82" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>1095.0</v>
+        <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>263.2</v>
+        <v>33.0</v>
       </c>
       <c r="E82" s="1">
-        <v>252.631506849</v>
+        <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>1157250.0</v>
+        <v>-35257.98</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-15.6010155489</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1157250.0</v>
+        <v>190740.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1157250.0</v>
+        <v>190740.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B83" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>666.0</v>
+        <v>789991.0</v>
       </c>
       <c r="D83" s="1">
-        <v>116.46</v>
+        <v>5.074</v>
       </c>
       <c r="E83" s="1">
-        <v>116.637232143</v>
+        <v>3.0295437923</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>2393312.33</v>
       </c>
       <c r="I83" s="1">
-        <v>-126940.0</v>
+        <v>1615102.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>67.483962697004</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>-126940.0</v>
+        <v>4008414.33</v>
       </c>
       <c r="N83" s="1">
-        <v>-126940.0</v>
+        <v>4008414.33</v>
       </c>
       <c r="O83" s="1">
-        <v>-0.02</v>
+        <v>0.69</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B84" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>97.0</v>
+        <v>41543.0</v>
       </c>
       <c r="D84" s="1">
-        <v>127.94</v>
+        <v>19.16</v>
       </c>
       <c r="E84" s="1">
-        <v>128.63</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>795548.45</v>
       </c>
       <c r="I84" s="1">
-        <v>-62700.0</v>
+        <v>415.43</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>0.052219321148825</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-62700.0</v>
+        <v>795963.88</v>
       </c>
       <c r="N84" s="1">
-        <v>-62700.0</v>
+        <v>795963.88</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.01</v>
+        <v>0.14</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B85" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>-50.0</v>
+        <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>121.76</v>
+        <v>16.32</v>
       </c>
       <c r="E85" s="1">
-        <v>121.25</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>0.0</v>
+        <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>-25500.0</v>
+        <v>20696.13</v>
       </c>
       <c r="J85" s="1">
-        <v>0</v>
+        <v>8.8725817211474</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>-25500.0</v>
+        <v>253955.52</v>
       </c>
       <c r="N85" s="1">
-        <v>-25500.0</v>
+        <v>253955.52</v>
       </c>
       <c r="O85" s="1">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>1606000.0</v>
+        <v>9377.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.438</v>
+        <v>104.0</v>
       </c>
       <c r="E86" s="1">
-        <v>100.00551183</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1606088.52</v>
+        <v>1076479.6</v>
       </c>
       <c r="I86" s="1">
-        <v>-9114.24</v>
+        <v>-101271.6</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.5674805520682</v>
+        <v>-9.4076655052265</v>
       </c>
       <c r="K86">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>797.5</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1596974.28</v>
+        <v>975208.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1597771.78</v>
+        <v>975208.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B87" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>488000.0</v>
+        <v>2354.0</v>
       </c>
       <c r="D87" s="1">
-        <v>109.243</v>
+        <v>252.2</v>
       </c>
       <c r="E87" s="1">
-        <v>101.26691803</v>
+        <v>285.9</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>494182.56</v>
+        <v>673008.6</v>
       </c>
       <c r="I87" s="1">
-        <v>38923.28</v>
+        <v>-79329.8</v>
       </c>
       <c r="J87" s="1">
-        <v>7.8762957559652</v>
+        <v>-11.78733823015</v>
       </c>
       <c r="K87">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>533105.84</v>
+        <v>593678.8</v>
       </c>
       <c r="N87" s="1">
-        <v>540175.16</v>
+        <v>593678.8</v>
       </c>
       <c r="O87" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C88" s="1">
-        <v>517000.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.236</v>
+        <v>31.3</v>
       </c>
       <c r="E88" s="1">
-        <v>98.38580851</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>508654.63</v>
+        <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-774.51</v>
+        <v>-31963.68</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.15226638161143</v>
+        <v>-12.128017967434</v>
       </c>
       <c r="K88">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>507880.12</v>
+        <v>231588.7</v>
       </c>
       <c r="N88" s="1">
-        <v>512412.72</v>
+        <v>231588.7</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B89" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>13431.0</v>
       </c>
       <c r="D89" s="1">
-        <v>103.023</v>
+        <v>55.34</v>
       </c>
       <c r="E89" s="1">
-        <v>99.89</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599340.0</v>
+        <v>859852.62</v>
       </c>
       <c r="I89" s="1">
-        <v>18798.0</v>
+        <v>-116581.08</v>
       </c>
       <c r="J89" s="1">
-        <v>3.1364500951046</v>
+        <v>-13.558263042799</v>
       </c>
       <c r="K89">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>618138.0</v>
+        <v>743271.54</v>
       </c>
       <c r="N89" s="1">
-        <v>639273.62</v>
+        <v>743271.54</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B90" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>1500000.0</v>
+        <v>2296.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.735</v>
+        <v>89.0</v>
       </c>
       <c r="E90" s="1">
-        <v>91.85654667</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1377848.2</v>
+        <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-1823.2</v>
+        <v>-25944.8</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.13232226888274</v>
+        <v>-11.266201395813</v>
       </c>
       <c r="K90">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1376025.0</v>
+        <v>204344.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1381572.95</v>
+        <v>204344.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>603000.0</v>
+        <v>618502.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.731</v>
+        <v>4.722</v>
       </c>
       <c r="E91" s="1">
-        <v>99.33</v>
+        <v>3.6809499888</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>598959.9</v>
+        <v>2276674.93</v>
       </c>
       <c r="I91" s="1">
-        <v>2418.03</v>
+        <v>643891.51</v>
       </c>
       <c r="J91" s="1">
-        <v>0.40370482230947</v>
+        <v>28.282101301129</v>
       </c>
       <c r="K91">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>601377.93</v>
+        <v>2920566.44</v>
       </c>
       <c r="N91" s="1">
-        <v>605342.86</v>
+        <v>2920566.44</v>
       </c>
       <c r="O91" s="1">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>26009.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.34</v>
+        <v>23.72</v>
       </c>
       <c r="E92" s="1">
-        <v>99.253</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>595518.0</v>
+        <v>704323.72</v>
       </c>
       <c r="I92" s="1">
-        <v>-5478.0</v>
+        <v>-87390.24</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.91987143965422</v>
+        <v>-12.407680945347</v>
       </c>
       <c r="K92">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>590040.0</v>
+        <v>616933.48</v>
       </c>
       <c r="N92" s="1">
-        <v>594527.67</v>
+        <v>616933.48</v>
       </c>
       <c r="O92" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>600000.0</v>
+        <v>13749.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.649</v>
+        <v>171.32</v>
       </c>
       <c r="E93" s="1">
-        <v>99.922</v>
+        <v>109.5903891192</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>599532.0</v>
+        <v>1506758.26</v>
       </c>
       <c r="I93" s="1">
-        <v>34362.0</v>
+        <v>848720.42</v>
       </c>
       <c r="J93" s="1">
-        <v>5.7314705470267</v>
+        <v>56.327577059375</v>
       </c>
       <c r="K93">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>633894.0</v>
+        <v>2355478.68</v>
       </c>
       <c r="N93" s="1">
-        <v>643590.58</v>
+        <v>2355478.68</v>
       </c>
       <c r="O93" s="1">
-        <v>0.11</v>
+        <v>0.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B94" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.624</v>
+        <v>132.6</v>
       </c>
       <c r="E94" s="1">
-        <v>100.705752</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>503528.76</v>
+        <v>1188308.29</v>
       </c>
       <c r="I94" s="1">
-        <v>14591.24</v>
+        <v>449169.11</v>
       </c>
       <c r="J94" s="1">
-        <v>2.8977967415406</v>
+        <v>37.799038665295</v>
       </c>
       <c r="K94">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>518120.0</v>
+        <v>1637477.4</v>
       </c>
       <c r="N94" s="1">
-        <v>531804.93</v>
+        <v>1637477.4</v>
       </c>
       <c r="O94" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>1400000.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D95" s="1">
-        <v>112.548</v>
+        <v>58.58</v>
       </c>
       <c r="E95" s="1">
-        <v>104.89389286</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1468514.5</v>
+        <v>777876.0</v>
       </c>
       <c r="I95" s="1">
-        <v>107157.5</v>
+        <v>24377.1</v>
       </c>
       <c r="J95" s="1">
-        <v>7.2969997912857</v>
+        <v>3.1338028169014</v>
       </c>
       <c r="K95">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1575672.0</v>
+        <v>802253.1</v>
       </c>
       <c r="N95" s="1">
-        <v>1619008.94</v>
+        <v>802253.1</v>
       </c>
       <c r="O95" s="1">
-        <v>0.27</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>8031.0</v>
       </c>
       <c r="D96" s="1">
-        <v>106.042</v>
+        <v>350.85</v>
       </c>
       <c r="E96" s="1">
-        <v>106.65</v>
+        <v>328.296540904</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>319950.0</v>
+        <v>2636549.52</v>
       </c>
       <c r="I96" s="1">
-        <v>-1824.0</v>
+        <v>181126.83</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.57008907641819</v>
+        <v>6.8698436583888</v>
       </c>
       <c r="K96">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>318126.0</v>
+        <v>2817676.35</v>
       </c>
       <c r="N96" s="1">
-        <v>329139.7</v>
+        <v>2817676.35</v>
       </c>
       <c r="O96" s="1">
-        <v>0.05</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="B97" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>45673.0</v>
       </c>
       <c r="D97" s="1">
-        <v>109.191</v>
+        <v>25.58</v>
       </c>
       <c r="E97" s="1">
-        <v>111.15333333</v>
+        <v>20.5399995621</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>333460.0</v>
+        <v>938123.4</v>
       </c>
       <c r="I97" s="1">
-        <v>-5887.0</v>
+        <v>230191.94</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.765429136928</v>
+        <v>24.537490483661</v>
       </c>
       <c r="K97">
-        <v>4.18</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>327573.0</v>
+        <v>1168315.34</v>
       </c>
       <c r="N97" s="1">
-        <v>340117.52</v>
+        <v>1168315.34</v>
       </c>
       <c r="O97" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>8408.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.594</v>
+        <v>458.3</v>
       </c>
       <c r="E98" s="1">
-        <v>99.433</v>
+        <v>463.2513106565</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>596598.0</v>
+        <v>3895017.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-5034.0</v>
+        <v>-41630.62</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.84378425673569</v>
+        <v>-1.0688174091727</v>
       </c>
       <c r="K98">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>591564.0</v>
+        <v>3853386.4</v>
       </c>
       <c r="N98" s="1">
-        <v>605076.33</v>
+        <v>3853386.4</v>
       </c>
       <c r="O98" s="1">
-        <v>0.1</v>
+        <v>0.66</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>857000.0</v>
+        <v>23964.0</v>
       </c>
       <c r="D99" s="1">
-        <v>96.898</v>
+        <v>51.98</v>
       </c>
       <c r="E99" s="1">
-        <v>98.803</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>846741.71</v>
+        <v>1413876.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-16325.85</v>
+        <v>-168227.28</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.9280791069097</v>
+        <v>-11.898305084746</v>
       </c>
       <c r="K99">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>830415.86</v>
+        <v>1245648.72</v>
       </c>
       <c r="N99" s="1">
-        <v>837811.89</v>
+        <v>1245648.72</v>
       </c>
       <c r="O99" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="B100" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>362000.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.91</v>
+        <v>106.9</v>
       </c>
       <c r="E100" s="1">
-        <v>99.726</v>
+        <v>144.8451999647</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>361008.12</v>
+        <v>1640661.58</v>
       </c>
       <c r="I100" s="1">
-        <v>666.08</v>
+        <v>-429805.28</v>
       </c>
       <c r="J100" s="1">
-        <v>0.18450554519383</v>
+        <v>-26.197071062029</v>
       </c>
       <c r="K100">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>361674.2</v>
+        <v>1210856.3</v>
       </c>
       <c r="N100" s="1">
-        <v>364612.35</v>
+        <v>1210856.3</v>
       </c>
       <c r="O100" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="B101" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="C101" s="1">
-        <v>500000.0</v>
+        <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.677</v>
+        <v>14.665</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>500000.0</v>
+        <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>3385.0</v>
+        <v>60669.55</v>
       </c>
       <c r="J101" s="1">
-        <v>0.677</v>
+        <v>24.525952709149</v>
       </c>
       <c r="K101">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>503385.0</v>
+        <v>308038.33</v>
       </c>
       <c r="N101" s="1">
-        <v>518114.45</v>
+        <v>308038.33</v>
       </c>
       <c r="O101" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="B102" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>1300000.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.582</v>
+        <v>51.46</v>
       </c>
       <c r="E102" s="1">
-        <v>97.68761538</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1269939.0</v>
+        <v>1163674.91</v>
       </c>
       <c r="I102" s="1">
-        <v>24627.0</v>
+        <v>-16580.05</v>
       </c>
       <c r="J102" s="1">
-        <v>1.9392270022418</v>
+        <v>-1.4248008492337</v>
       </c>
       <c r="K102">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1294566.0</v>
+        <v>1147094.86</v>
       </c>
       <c r="N102" s="1">
-        <v>1327849.56</v>
+        <v>1147094.86</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B103" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>700000.0</v>
+        <v>2148.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.926</v>
+        <v>521.0</v>
       </c>
       <c r="E103" s="1">
-        <v>100.35519714</v>
+        <v>281.5584590317</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>702486.38</v>
+        <v>604787.57</v>
       </c>
       <c r="I103" s="1">
-        <v>3995.62</v>
+        <v>514320.43</v>
       </c>
       <c r="J103" s="1">
-        <v>0.56878255774866</v>
+        <v>85.041501431651</v>
       </c>
       <c r="K103">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>706482.0</v>
+        <v>1119108.0</v>
       </c>
       <c r="N103" s="1">
-        <v>724440.16</v>
+        <v>1119108.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="B104" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>1197000.0</v>
+        <v>228396.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.416</v>
+        <v>3.045</v>
       </c>
       <c r="E104" s="1">
-        <v>100.93515957</v>
+        <v>3.4780000088</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1208193.86</v>
+        <v>794361.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-6214.34</v>
+        <v>-98895.47</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.51434957631716</v>
+        <v>-12.449683946709</v>
       </c>
       <c r="K104">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1201979.52</v>
+        <v>695465.82</v>
       </c>
       <c r="N104" s="1">
-        <v>1221652.1</v>
+        <v>695465.82</v>
       </c>
       <c r="O104" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="B105" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>2530000.0</v>
+        <v>14987.0</v>
       </c>
       <c r="D105" s="1">
-        <v>90.659</v>
+        <v>66.02</v>
       </c>
       <c r="E105" s="1">
-        <v>81.011</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2049578.3</v>
+        <v>1038599.1</v>
       </c>
       <c r="I105" s="1">
-        <v>244094.4</v>
+        <v>-49157.36</v>
       </c>
       <c r="J105" s="1">
-        <v>11.909493772451</v>
+        <v>-4.7330447330447</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>2293672.7</v>
+        <v>989441.74</v>
       </c>
       <c r="N105" s="1">
-        <v>2293672.7</v>
+        <v>989441.74</v>
       </c>
       <c r="O105" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>256</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
-        <v>257</v>
+        <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>3490000.0</v>
+        <v>253715.0</v>
       </c>
       <c r="D106" s="1">
-        <v>87.881</v>
+        <v>7.232</v>
       </c>
       <c r="E106" s="1">
-        <v>86.855</v>
+        <v>5.0624402578</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3031239.5</v>
+        <v>1284417.03</v>
       </c>
       <c r="I106" s="1">
-        <v>35807.4</v>
+        <v>550449.85</v>
       </c>
       <c r="J106" s="1">
-        <v>1.1812791433999</v>
+        <v>42.856006822021</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3067046.9</v>
+        <v>1834866.88</v>
       </c>
       <c r="N106" s="1">
-        <v>3067046.9</v>
+        <v>1834866.88</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="B107" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>720000.0</v>
+        <v>109077.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.596</v>
+        <v>14.29</v>
       </c>
       <c r="E107" s="1">
-        <v>99.799</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>718552.8</v>
+        <v>1794316.65</v>
       </c>
       <c r="I107" s="1">
-        <v>-1461.6</v>
+        <v>-235606.32</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.2034088517921</v>
+        <v>-13.130699088146</v>
       </c>
       <c r="K107">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>717091.2</v>
+        <v>1558710.33</v>
       </c>
       <c r="N107" s="1">
-        <v>723502.16</v>
+        <v>1558710.33</v>
       </c>
       <c r="O107" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
       <c r="B108" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="C108" s="1">
-        <v>494000.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.35</v>
+        <v>132.55</v>
       </c>
       <c r="E108" s="1">
-        <v>99.7472004</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>492751.17</v>
+        <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>7917.83</v>
+        <v>951403.95</v>
       </c>
       <c r="J108" s="1">
-        <v>1.6068617351025</v>
+        <v>32.55</v>
       </c>
       <c r="K108">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L108">
-        <v>639.49</v>
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>500669.0</v>
+        <v>3874303.95</v>
       </c>
       <c r="N108" s="1">
-        <v>501308.49</v>
+        <v>3874303.95</v>
       </c>
       <c r="O108" s="1">
-        <v>0.08</v>
+        <v>0.66</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="B109" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="C109" s="1">
-        <v>500000.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.729</v>
+        <v>1859.96</v>
       </c>
       <c r="E109" s="1">
-        <v>99.991</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>499955.0</v>
+        <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>3690.0</v>
+        <v>795996.25</v>
       </c>
       <c r="J109" s="1">
-        <v>0.73806642597834</v>
+        <v>40.640989333778</v>
       </c>
       <c r="K109">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>503645.0</v>
+        <v>2754600.76</v>
       </c>
       <c r="N109" s="1">
-        <v>514960.07</v>
+        <v>2754600.76</v>
       </c>
       <c r="O109" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="B110" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>800000.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D110" s="1">
-        <v>102.224</v>
+        <v>131.59</v>
       </c>
       <c r="E110" s="1">
-        <v>102.64</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>821120.0</v>
+        <v>10604239.65</v>
       </c>
       <c r="I110" s="1">
-        <v>-3328.0</v>
+        <v>1437824.43</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.40530007794232</v>
+        <v>13.558958279484</v>
       </c>
       <c r="K110">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>817792.0</v>
+        <v>12042064.08</v>
       </c>
       <c r="N110" s="1">
-        <v>819928.99</v>
+        <v>12042064.08</v>
       </c>
       <c r="O110" s="1">
-        <v>0.13</v>
+        <v>2.06</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="B111" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>500000.0</v>
+        <v>92453.0</v>
       </c>
       <c r="D111" s="1">
-        <v>108.224</v>
+        <v>17.255</v>
       </c>
       <c r="E111" s="1">
-        <v>100.465874</v>
+        <v>18.19</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>502329.37</v>
+        <v>1681720.07</v>
       </c>
       <c r="I111" s="1">
-        <v>38790.63</v>
+        <v>-86443.55</v>
       </c>
       <c r="J111" s="1">
-        <v>7.7221505085398</v>
+        <v>-5.1401866185732</v>
       </c>
       <c r="K111">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>541120.0</v>
+        <v>1595276.52</v>
       </c>
       <c r="N111" s="1">
-        <v>548399.11</v>
+        <v>1595276.52</v>
       </c>
       <c r="O111" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="B112" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>123000.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D112" s="1">
-        <v>104.257</v>
+        <v>66.9</v>
       </c>
       <c r="E112" s="1">
-        <v>103.02331707</v>
+        <v>67.7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>126718.68</v>
+        <v>601108.3</v>
       </c>
       <c r="I112" s="1">
-        <v>1517.43</v>
+        <v>-7103.2</v>
       </c>
       <c r="J112" s="1">
-        <v>1.1974793298036</v>
+        <v>-1.1816838995569</v>
       </c>
       <c r="K112">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>128236.11</v>
+        <v>594005.1</v>
       </c>
       <c r="N112" s="1">
-        <v>131085.33</v>
+        <v>594005.1</v>
       </c>
       <c r="O112" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="B113" t="s">
-        <v>276</v>
+        <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>1083000.0</v>
+        <v>30650.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.014</v>
+        <v>19.78</v>
       </c>
       <c r="E113" s="1">
-        <v>99.459</v>
+        <v>22.7499993475</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1077140.97</v>
+        <v>697287.48</v>
       </c>
       <c r="I113" s="1">
-        <v>6010.65</v>
+        <v>-91030.48</v>
       </c>
       <c r="J113" s="1">
-        <v>0.55801888215244</v>
+        <v>-13.054942561137</v>
       </c>
       <c r="K113">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>1083151.62</v>
+        <v>606257.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1085658.84</v>
+        <v>606257.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>278</v>
+        <v>252</v>
       </c>
       <c r="B114" t="s">
-        <v>279</v>
+        <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>800000.0</v>
+        <v>18619.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.45</v>
+        <v>39.5</v>
       </c>
       <c r="E114" s="1">
-        <v>99.292</v>
+        <v>40.9417455288</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>794336.0</v>
+        <v>762294.36</v>
       </c>
       <c r="I114" s="1">
-        <v>1264.0</v>
+        <v>-26843.86</v>
       </c>
       <c r="J114" s="1">
-        <v>0.15912661644443</v>
+        <v>-3.5214559373101</v>
       </c>
       <c r="K114">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>795600.0</v>
+        <v>735450.5</v>
       </c>
       <c r="N114" s="1">
-        <v>796673.97</v>
+        <v>735450.5</v>
       </c>
       <c r="O114" s="1">
         <v>0.13</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>281</v>
+        <v>254</v>
       </c>
       <c r="B115" t="s">
-        <v>282</v>
+        <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>700000.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.888</v>
+        <v>17.51</v>
       </c>
       <c r="E115" s="1">
-        <v>103.004</v>
+        <v>16.36</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>721028.0</v>
+        <v>235649.44</v>
       </c>
       <c r="I115" s="1">
-        <v>-7812.0</v>
+        <v>16564.6</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.0834530697837</v>
+        <v>7.0293398533007</v>
       </c>
       <c r="K115">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L115">
-        <v>215.75</v>
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>713216.0</v>
+        <v>252214.04</v>
       </c>
       <c r="N115" s="1">
-        <v>713431.75</v>
+        <v>252214.04</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>283</v>
+        <v>256</v>
       </c>
       <c r="B116" t="s">
-        <v>284</v>
+        <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D116" s="1">
-        <v>89.223</v>
+        <v>21.56</v>
       </c>
       <c r="E116" s="1">
-        <v>86.92</v>
+        <v>23.76</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>434600.0</v>
+        <v>236863.44</v>
       </c>
       <c r="I116" s="1">
-        <v>11515.0</v>
+        <v>-21931.8</v>
       </c>
       <c r="J116" s="1">
-        <v>2.6495628163829</v>
+        <v>-9.2592592592593</v>
       </c>
       <c r="K116">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>446115.0</v>
+        <v>214931.64</v>
       </c>
       <c r="N116" s="1">
-        <v>450175.38</v>
+        <v>214931.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="B117" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>300000.0</v>
+        <v>26094.0</v>
       </c>
       <c r="D117" s="1">
-        <v>105.382</v>
+        <v>35.065</v>
       </c>
       <c r="E117" s="1">
-        <v>105.478</v>
+        <v>41.96</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>316434.0</v>
+        <v>1094904.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-288.0</v>
+        <v>-179918.13</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.09101423993629</v>
+        <v>-16.432316491897</v>
       </c>
       <c r="K117">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>316146.0</v>
+        <v>914986.11</v>
       </c>
       <c r="N117" s="1">
-        <v>326323.62</v>
+        <v>914986.11</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="B118" t="s">
-        <v>290</v>
+        <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>500000.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.544</v>
+        <v>23.57</v>
       </c>
       <c r="E118" s="1">
-        <v>99.74</v>
+        <v>27.83</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>498700.0</v>
+        <v>241731.38</v>
       </c>
       <c r="I118" s="1">
-        <v>-980.0</v>
+        <v>-37002.36</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.19651092841388</v>
+        <v>-15.307222421847</v>
       </c>
       <c r="K118">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>497720.0</v>
+        <v>204729.02</v>
       </c>
       <c r="N118" s="1">
-        <v>504886.1</v>
+        <v>204729.02</v>
       </c>
       <c r="O118" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="B119" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>1300000.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.452</v>
+        <v>78.15</v>
       </c>
       <c r="E119" s="1">
-        <v>99.95246154</v>
+        <v>90.7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1299382.0</v>
+        <v>238359.6</v>
       </c>
       <c r="I119" s="1">
-        <v>6494.0</v>
+        <v>-32981.4</v>
       </c>
       <c r="J119" s="1">
-        <v>0.49977604738252</v>
+        <v>-13.836824696803</v>
       </c>
       <c r="K119">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1305876.0</v>
+        <v>205378.2</v>
       </c>
       <c r="N119" s="1">
-        <v>1347827.71</v>
+        <v>205378.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>295</v>
+        <v>264</v>
       </c>
       <c r="B120" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>800000.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.142</v>
+        <v>33.16</v>
       </c>
       <c r="E120" s="1">
-        <v>100.91</v>
+        <v>36.87</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>807280.0</v>
+        <v>279437.73</v>
       </c>
       <c r="I120" s="1">
-        <v>1856.0</v>
+        <v>-28118.09</v>
       </c>
       <c r="J120" s="1">
-        <v>0.22990783866812</v>
+        <v>-10.062381339843</v>
       </c>
       <c r="K120">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>809136.0</v>
+        <v>251319.64</v>
       </c>
       <c r="N120" s="1">
-        <v>827777.1</v>
+        <v>251319.64</v>
       </c>
       <c r="O120" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>298</v>
+        <v>266</v>
       </c>
       <c r="B121" t="s">
-        <v>299</v>
+        <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>6830433.57</v>
+        <v>11673.0</v>
       </c>
       <c r="D121" s="1">
-        <v>89.981</v>
+        <v>281.7</v>
       </c>
       <c r="E121" s="1">
-        <v>87.34060304</v>
+        <v>278.9083628887</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>5965741.87</v>
+        <v>3255697.32</v>
       </c>
       <c r="I121" s="1">
-        <v>180350.56</v>
+        <v>32586.78</v>
       </c>
       <c r="J121" s="1">
-        <v>3.0231036462863</v>
+        <v>1.0009155273685</v>
       </c>
       <c r="K121">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>6146092.43</v>
+        <v>3288284.1</v>
       </c>
       <c r="N121" s="1">
-        <v>6150340.4</v>
+        <v>3288284.1</v>
       </c>
       <c r="O121" s="1">
-        <v>1.01</v>
+        <v>0.56</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>301</v>
+        <v>268</v>
       </c>
       <c r="B122" t="s">
-        <v>302</v>
+        <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>607000.0</v>
+        <v>389523.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.724</v>
+        <v>3.813</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>607000.0</v>
+        <v>1002320.58</v>
       </c>
       <c r="I122" s="1">
-        <v>-1675.32</v>
+        <v>482930.62</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.276</v>
+        <v>48.181253546645</v>
       </c>
       <c r="K122">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>605324.68</v>
+        <v>1485251.2</v>
       </c>
       <c r="N122" s="1">
-        <v>610134.41</v>
+        <v>1485251.2</v>
       </c>
       <c r="O122" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>304</v>
+        <v>270</v>
       </c>
       <c r="B123" t="s">
-        <v>305</v>
+        <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>868000.0</v>
+        <v>83575.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.185</v>
+        <v>9.062</v>
       </c>
       <c r="E123" s="1">
-        <v>99.87451613</v>
+        <v>9.388</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>866910.8</v>
+        <v>784602.1</v>
       </c>
       <c r="I123" s="1">
-        <v>11375.0</v>
+        <v>-27245.45</v>
       </c>
       <c r="J123" s="1">
-        <v>1.3121303829644</v>
+        <v>-3.4725181082233</v>
       </c>
       <c r="K123">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>878285.8</v>
+        <v>757356.65</v>
       </c>
       <c r="N123" s="1">
-        <v>898380.59</v>
+        <v>757356.65</v>
       </c>
       <c r="O123" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>307</v>
+        <v>272</v>
       </c>
       <c r="B124" t="s">
-        <v>308</v>
+        <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>1000000.0</v>
+        <v>38166.0</v>
       </c>
       <c r="D124" s="1">
-        <v>107.018</v>
+        <v>81.15</v>
       </c>
       <c r="E124" s="1">
-        <v>100.6308</v>
+        <v>92.4944345753</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1006308.0</v>
+        <v>3530142.59</v>
       </c>
       <c r="I124" s="1">
-        <v>63872.0</v>
+        <v>-432971.69</v>
       </c>
       <c r="J124" s="1">
-        <v>6.347162101464</v>
+        <v>-12.264991539619</v>
       </c>
       <c r="K124">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1070180.0</v>
+        <v>3097170.9</v>
       </c>
       <c r="N124" s="1">
-        <v>1080981.37</v>
+        <v>3097170.9</v>
       </c>
       <c r="O124" s="1">
-        <v>0.18</v>
+        <v>0.53</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>310</v>
+        <v>274</v>
       </c>
       <c r="B125" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>34175.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.47</v>
+        <v>144.64</v>
       </c>
       <c r="E125" s="1">
-        <v>100.028</v>
+        <v>144.0546393563</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>600168.0</v>
+        <v>4923067.3</v>
       </c>
       <c r="I125" s="1">
-        <v>2652.0</v>
+        <v>20004.7</v>
       </c>
       <c r="J125" s="1">
-        <v>0.4418762746431</v>
+        <v>0.40634626302996</v>
       </c>
       <c r="K125">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L125">
-        <v>994.09</v>
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>602820.0</v>
+        <v>4943072.0</v>
       </c>
       <c r="N125" s="1">
-        <v>603814.09</v>
+        <v>4943072.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.1</v>
+        <v>0.84</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>312</v>
+        <v>276</v>
       </c>
       <c r="B126" t="s">
-        <v>313</v>
+        <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>861000.0</v>
+        <v>77189.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.29</v>
+        <v>35.42</v>
       </c>
       <c r="E126" s="1">
-        <v>100.08714286</v>
+        <v>32.5458399513</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>861750.3</v>
+        <v>2512180.84</v>
       </c>
       <c r="I126" s="1">
-        <v>36186.6</v>
+        <v>221853.54</v>
       </c>
       <c r="J126" s="1">
-        <v>4.1991978418806</v>
+        <v>8.8311134480271</v>
       </c>
       <c r="K126">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>897936.9</v>
+        <v>2734034.38</v>
       </c>
       <c r="N126" s="1">
-        <v>924014.58</v>
+        <v>2734034.38</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.47</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>315</v>
+        <v>278</v>
       </c>
       <c r="B127" t="s">
-        <v>316</v>
+        <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>20224.0</v>
       </c>
       <c r="D127" s="1">
-        <v>95.782</v>
+        <v>238.2</v>
       </c>
       <c r="E127" s="1">
-        <v>99.602</v>
+        <v>114.2849876384</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>199204.0</v>
+        <v>2311299.59</v>
       </c>
       <c r="I127" s="1">
-        <v>-7640.0</v>
+        <v>2506057.21</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.8352643521214</v>
+        <v>108.42632520867</v>
       </c>
       <c r="K127">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L127">
-        <v>19.18</v>
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>191564.0</v>
+        <v>4817356.8</v>
       </c>
       <c r="N127" s="1">
-        <v>191583.18</v>
+        <v>4817356.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.03</v>
+        <v>0.82</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>280</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>27650.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.931</v>
+        <v>150.2</v>
       </c>
       <c r="E128" s="1">
-        <v>99.406</v>
+        <v>125.2225316456</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>497030.0</v>
+        <v>3462403.0</v>
       </c>
       <c r="I128" s="1">
-        <v>17625.0</v>
+        <v>690627.0</v>
       </c>
       <c r="J128" s="1">
-        <v>3.5460636178903</v>
+        <v>19.946464926238</v>
       </c>
       <c r="K128">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>514655.0</v>
+        <v>4153030.0</v>
       </c>
       <c r="N128" s="1">
-        <v>533471.78</v>
+        <v>4153030.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.09</v>
+        <v>0.71</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>282</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>24861.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.506</v>
+        <v>209.75</v>
       </c>
       <c r="E129" s="1">
-        <v>100.19733333</v>
+        <v>134.7297860102</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300592.0</v>
+        <v>3349517.21</v>
       </c>
       <c r="I129" s="1">
-        <v>926.0</v>
+        <v>1865077.54</v>
       </c>
       <c r="J129" s="1">
-        <v>0.30805876403896</v>
+        <v>55.68198110557</v>
       </c>
       <c r="K129">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L129">
-        <v>624.66</v>
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>301518.0</v>
+        <v>5214594.75</v>
       </c>
       <c r="N129" s="1">
-        <v>302142.66</v>
+        <v>5214594.75</v>
       </c>
       <c r="O129" s="1">
-        <v>0.05</v>
+        <v>0.89</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>322</v>
+        <v>284</v>
       </c>
       <c r="B130" t="s">
-        <v>323</v>
+        <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>900000.0</v>
+        <v>27323.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.975</v>
+        <v>18.26</v>
       </c>
       <c r="E130" s="1">
-        <v>102.46222222</v>
+        <v>19.72</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>922160.0</v>
+        <v>538809.56</v>
       </c>
       <c r="I130" s="1">
-        <v>-4385.0</v>
+        <v>-39891.58</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.47551401058385</v>
+        <v>-7.4036511156187</v>
       </c>
       <c r="K130">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>917775.0</v>
+        <v>498917.98</v>
       </c>
       <c r="N130" s="1">
-        <v>919254.45</v>
+        <v>498917.98</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>325</v>
+        <v>286</v>
       </c>
       <c r="B131" t="s">
-        <v>326</v>
+        <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>614000.0</v>
+        <v>25691.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.452</v>
+        <v>63.38</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>35.9666412362</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>611101.92</v>
+        <v>924018.98</v>
       </c>
       <c r="I131" s="1">
-        <v>-466.64</v>
+        <v>704276.6</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.076360421188007</v>
+        <v>76.218845634534</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>610635.28</v>
+        <v>1628295.58</v>
       </c>
       <c r="N131" s="1">
-        <v>615120.42</v>
+        <v>1628295.58</v>
       </c>
       <c r="O131" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>328</v>
+        <v>288</v>
       </c>
       <c r="B132" t="s">
-        <v>329</v>
+        <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>19811586.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D132" s="1">
-        <v>87.469</v>
+        <v>112.5</v>
       </c>
       <c r="E132" s="1">
-        <v>87.49698394</v>
+        <v>131.2</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>17334540.22</v>
+        <v>256496.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-5544.06</v>
+        <v>-36558.5</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.031982734642154</v>
+        <v>-14.253048780488</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>17328996.16</v>
+        <v>219937.5</v>
       </c>
       <c r="N132" s="1">
-        <v>17328996.16</v>
+        <v>219937.5</v>
       </c>
       <c r="O132" s="1">
-        <v>2.84</v>
+        <v>0.04</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>330</v>
+        <v>290</v>
       </c>
       <c r="B133" t="s">
-        <v>331</v>
+        <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.039</v>
+        <v>43.42</v>
       </c>
       <c r="E133" s="1">
-        <v>99.8833</v>
+        <v>52.5</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>998833.0</v>
+        <v>302295.0</v>
       </c>
       <c r="I133" s="1">
-        <v>1557.0</v>
+        <v>-52282.64</v>
       </c>
       <c r="J133" s="1">
-        <v>0.15588191419386</v>
+        <v>-17.295238095238</v>
       </c>
       <c r="K133">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1000390.0</v>
+        <v>250012.36</v>
       </c>
       <c r="N133" s="1">
-        <v>1007324.93</v>
+        <v>250012.36</v>
       </c>
       <c r="O133" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>333</v>
+        <v>292</v>
       </c>
       <c r="B134" t="s">
-        <v>334</v>
+        <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>1400000.0</v>
+        <v>21848.0</v>
       </c>
       <c r="D134" s="1">
-        <v>92.143</v>
+        <v>29.285</v>
       </c>
       <c r="E134" s="1">
-        <v>83.781</v>
+        <v>24.8474382094</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1172934.0</v>
+        <v>542866.83</v>
       </c>
       <c r="I134" s="1">
-        <v>117068.0</v>
+        <v>96951.85</v>
       </c>
       <c r="J134" s="1">
-        <v>9.9807832324751</v>
+        <v>17.859232622483</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1290002.0</v>
+        <v>639818.68</v>
       </c>
       <c r="N134" s="1">
-        <v>1290002.0</v>
+        <v>639818.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>335</v>
+        <v>294</v>
       </c>
       <c r="B135" t="s">
-        <v>336</v>
+        <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>500000.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.057</v>
+        <v>10.06</v>
       </c>
       <c r="E135" s="1">
-        <v>99.625</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>498125.0</v>
+        <v>234276.32</v>
       </c>
       <c r="I135" s="1">
-        <v>2160.0</v>
+        <v>-29424.54</v>
       </c>
       <c r="J135" s="1">
-        <v>0.433626097867</v>
+        <v>-12.559758493731</v>
       </c>
       <c r="K135">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L135">
-        <v>796.23</v>
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>500285.0</v>
+        <v>204851.78</v>
       </c>
       <c r="N135" s="1">
-        <v>501081.23</v>
+        <v>204851.78</v>
       </c>
       <c r="O135" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>337</v>
+        <v>296</v>
       </c>
       <c r="B136" t="s">
-        <v>338</v>
+        <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>600000.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.919</v>
+        <v>35.48</v>
       </c>
       <c r="E136" s="1">
-        <v>99.077</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>594462.0</v>
+        <v>2020920.79</v>
       </c>
       <c r="I136" s="1">
-        <v>-6948.0</v>
+        <v>402150.33</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.1687879124317</v>
+        <v>19.899361320342</v>
       </c>
       <c r="K136">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>587514.0</v>
+        <v>2423071.12</v>
       </c>
       <c r="N136" s="1">
-        <v>595108.52</v>
+        <v>2423071.12</v>
       </c>
       <c r="O136" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>340</v>
+        <v>298</v>
       </c>
       <c r="B137" t="s">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>600000.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D137" s="1">
-        <v>94.845</v>
+        <v>47.92</v>
       </c>
       <c r="E137" s="1">
-        <v>92.475705</v>
+        <v>51.48</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>554854.23</v>
+        <v>234336.96</v>
       </c>
       <c r="I137" s="1">
-        <v>14215.77</v>
+        <v>-16205.12</v>
       </c>
       <c r="J137" s="1">
-        <v>2.5620729249915</v>
+        <v>-6.9153069153069</v>
       </c>
       <c r="K137">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>569070.0</v>
+        <v>218131.84</v>
       </c>
       <c r="N137" s="1">
-        <v>571083.7</v>
+        <v>218131.84</v>
       </c>
       <c r="O137" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>343</v>
+        <v>300</v>
       </c>
       <c r="B138" t="s">
-        <v>344</v>
+        <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>616000.0</v>
+        <v>46166.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.783</v>
+        <v>9.476</v>
       </c>
       <c r="E138" s="1">
-        <v>99.953</v>
+        <v>10.2</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>615710.48</v>
+        <v>470893.2</v>
       </c>
       <c r="I138" s="1">
-        <v>29752.8</v>
+        <v>-33424.18</v>
       </c>
       <c r="J138" s="1">
-        <v>4.8322711674487</v>
+        <v>-7.0980383662368</v>
       </c>
       <c r="K138">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>645463.28</v>
+        <v>437469.02</v>
       </c>
       <c r="N138" s="1">
-        <v>670634.9</v>
+        <v>437469.02</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
       <c r="B139" t="s">
-        <v>347</v>
+        <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>3224.0</v>
       </c>
       <c r="D139" s="1">
-        <v>105.708</v>
+        <v>241.6</v>
       </c>
       <c r="E139" s="1">
-        <v>99.961</v>
+        <v>254.9</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>599766.0</v>
+        <v>821797.6</v>
       </c>
       <c r="I139" s="1">
-        <v>34482.0</v>
+        <v>-42879.2</v>
       </c>
       <c r="J139" s="1">
-        <v>5.7492422044597</v>
+        <v>-5.2177324440957</v>
       </c>
       <c r="K139">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>634248.0</v>
+        <v>778918.4</v>
       </c>
       <c r="N139" s="1">
-        <v>650515.81</v>
+        <v>778918.4</v>
       </c>
       <c r="O139" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>349</v>
+        <v>304</v>
       </c>
       <c r="B140" t="s">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>400000.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.965</v>
+        <v>251.3</v>
       </c>
       <c r="E140" s="1">
-        <v>99.611</v>
+        <v>252.3</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>398444.0</v>
+        <v>1048811.1</v>
       </c>
       <c r="I140" s="1">
-        <v>13416.0</v>
+        <v>-4157.0</v>
       </c>
       <c r="J140" s="1">
-        <v>3.3670980112638</v>
+        <v>-0.39635354736425</v>
       </c>
       <c r="K140">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>411860.0</v>
+        <v>1044654.1</v>
       </c>
       <c r="N140" s="1">
-        <v>420758.63</v>
+        <v>1044654.1</v>
       </c>
       <c r="O140" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="B141" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>396000.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.857</v>
+        <v>16.37</v>
       </c>
       <c r="E141" s="1">
-        <v>99.494</v>
+        <v>18.02</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>393996.24</v>
+        <v>233124.74</v>
       </c>
       <c r="I141" s="1">
-        <v>1437.48</v>
+        <v>-21346.05</v>
       </c>
       <c r="J141" s="1">
-        <v>0.36484612137415</v>
+        <v>-9.1564927857936</v>
       </c>
       <c r="K141">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>395433.72</v>
+        <v>211778.69</v>
       </c>
       <c r="N141" s="1">
-        <v>400050.1</v>
+        <v>211778.69</v>
       </c>
       <c r="O141" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>355</v>
+        <v>308</v>
       </c>
       <c r="B142" t="s">
-        <v>356</v>
+        <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>700000.0</v>
+        <v>15964.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.783</v>
+        <v>93.76</v>
       </c>
       <c r="E142" s="1">
-        <v>102.66742857</v>
+        <v>104.6798753445</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>718672.0</v>
+        <v>1671109.53</v>
       </c>
       <c r="I142" s="1">
-        <v>-6191.0</v>
+        <v>-174324.89</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.86145000779215</v>
+        <v>-10.431685468277</v>
       </c>
       <c r="K142">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>712481.0</v>
+        <v>1496784.64</v>
       </c>
       <c r="N142" s="1">
-        <v>732812.16</v>
+        <v>1496784.64</v>
       </c>
       <c r="O142" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="B143" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>58875.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.178</v>
+        <v>61.16</v>
       </c>
       <c r="E143" s="1">
-        <v>98.434</v>
+        <v>66.566266327</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>393736.0</v>
+        <v>3919088.93</v>
       </c>
       <c r="I143" s="1">
-        <v>-1024.0</v>
+        <v>-318293.93</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.26007273909422</v>
+        <v>-8.1216307076757</v>
       </c>
       <c r="K143">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>392712.0</v>
+        <v>3600795.0</v>
       </c>
       <c r="N143" s="1">
-        <v>401928.44</v>
+        <v>3600795.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.07</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="B144" t="s">
-        <v>362</v>
+        <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>600000.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D144" s="1">
-        <v>105.372</v>
+        <v>19.53</v>
       </c>
       <c r="E144" s="1">
-        <v>99.661</v>
+        <v>21.16</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>597966.0</v>
+        <v>276878.6</v>
       </c>
       <c r="I144" s="1">
-        <v>34266.0</v>
+        <v>-21328.55</v>
       </c>
       <c r="J144" s="1">
-        <v>5.7304261446303</v>
+        <v>-7.703213610586</v>
       </c>
       <c r="K144">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>632232.0</v>
+        <v>255550.05</v>
       </c>
       <c r="N144" s="1">
-        <v>650782.68</v>
+        <v>255550.05</v>
       </c>
       <c r="O144" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="B145" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D145" s="1">
-        <v>96.688</v>
+        <v>15.575</v>
       </c>
       <c r="E145" s="1">
-        <v>99.104</v>
+        <v>19.11</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>495520.0</v>
+        <v>699024.69</v>
       </c>
       <c r="I145" s="1">
-        <v>-12080.0</v>
+        <v>-129306.76</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.4378430739425</v>
+        <v>-18.498167782886</v>
       </c>
       <c r="K145">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>483440.0</v>
+        <v>569717.93</v>
       </c>
       <c r="N145" s="1">
-        <v>487515.34</v>
+        <v>569717.93</v>
       </c>
       <c r="O145" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="B146" t="s">
-        <v>368</v>
+        <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>17919.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.747</v>
+        <v>26.34</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>26.98</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>500000.0</v>
+        <v>483454.62</v>
       </c>
       <c r="I146" s="1">
-        <v>23735.0</v>
+        <v>-11468.16</v>
       </c>
       <c r="J146" s="1">
-        <v>4.747</v>
+        <v>-2.3721275018532</v>
       </c>
       <c r="K146">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>523735.0</v>
+        <v>471986.46</v>
       </c>
       <c r="N146" s="1">
-        <v>541195.96</v>
+        <v>471986.46</v>
       </c>
       <c r="O146" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>370</v>
+        <v>318</v>
       </c>
       <c r="B147" t="s">
-        <v>371</v>
+        <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>500000.0</v>
+        <v>59382.0</v>
       </c>
       <c r="D147" s="1">
-        <v>108.561</v>
+        <v>21.39</v>
       </c>
       <c r="E147" s="1">
-        <v>109.3</v>
+        <v>19.76</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>546500.0</v>
+        <v>1173388.32</v>
       </c>
       <c r="I147" s="1">
-        <v>-3695.0</v>
+        <v>96792.66</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.67612076852699</v>
+        <v>8.248987854251</v>
       </c>
       <c r="K147">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L147">
-        <v>863.01</v>
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>542805.0</v>
+        <v>1270180.98</v>
       </c>
       <c r="N147" s="1">
-        <v>543668.01</v>
+        <v>1270180.98</v>
       </c>
       <c r="O147" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>372</v>
+        <v>320</v>
       </c>
       <c r="B148" t="s">
-        <v>373</v>
+        <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>600000.0</v>
+        <v>26193.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.165</v>
+        <v>64.8</v>
       </c>
       <c r="E148" s="1">
-        <v>99.852</v>
+        <v>60.3</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>599112.0</v>
+        <v>1579437.9</v>
       </c>
       <c r="I148" s="1">
-        <v>1878.0</v>
+        <v>117868.5</v>
       </c>
       <c r="J148" s="1">
-        <v>0.31346392661138</v>
+        <v>7.4626865671642</v>
       </c>
       <c r="K148">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>328.77</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>600990.0</v>
+        <v>1697306.4</v>
       </c>
       <c r="N148" s="1">
-        <v>601318.77</v>
+        <v>1697306.4</v>
       </c>
       <c r="O148" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>374</v>
+        <v>322</v>
       </c>
       <c r="B149" t="s">
-        <v>375</v>
+        <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>600000.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.669</v>
+        <v>78.3</v>
       </c>
       <c r="E149" s="1">
-        <v>99.653</v>
+        <v>82.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>597918.0</v>
+        <v>239358.0</v>
       </c>
       <c r="I149" s="1">
-        <v>12096.0</v>
+        <v>-10800.3</v>
       </c>
       <c r="J149" s="1">
-        <v>2.0230198789801</v>
+        <v>-4.5121951219512</v>
       </c>
       <c r="K149">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>610014.0</v>
+        <v>228557.7</v>
       </c>
       <c r="N149" s="1">
-        <v>617448.25</v>
+        <v>228557.7</v>
       </c>
       <c r="O149" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>324</v>
       </c>
       <c r="B150" t="s">
-        <v>378</v>
+        <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>600000.0</v>
+        <v>10045.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.487</v>
+        <v>127.1</v>
       </c>
       <c r="E150" s="1">
-        <v>101.72</v>
+        <v>105.4071567944</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>610320.0</v>
+        <v>1058814.89</v>
       </c>
       <c r="I150" s="1">
-        <v>-7398.0</v>
+        <v>217904.61</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.2121510027527</v>
+        <v>20.58004775509</v>
       </c>
       <c r="K150">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>602922.0</v>
+        <v>1276719.5</v>
       </c>
       <c r="N150" s="1">
-        <v>620046.07</v>
+        <v>1276719.5</v>
       </c>
       <c r="O150" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
+        <v>326</v>
       </c>
       <c r="B151" t="s">
-        <v>381</v>
+        <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>7013.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.792</v>
+        <v>86.88</v>
       </c>
       <c r="E151" s="1">
-        <v>99.52</v>
+        <v>101.2</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>398080.0</v>
+        <v>709715.6</v>
       </c>
       <c r="I151" s="1">
-        <v>9088.0</v>
+        <v>-100426.16</v>
       </c>
       <c r="J151" s="1">
-        <v>2.2829581993569</v>
+        <v>-14.150197628458</v>
       </c>
       <c r="K151">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>407168.0</v>
+        <v>609289.44</v>
       </c>
       <c r="N151" s="1">
-        <v>416979.07</v>
+        <v>609289.44</v>
       </c>
       <c r="O151" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>383</v>
+        <v>328</v>
       </c>
       <c r="B152" t="s">
-        <v>384</v>
+        <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>1000000.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D152" s="1">
-        <v>106.204</v>
+        <v>21.0</v>
       </c>
       <c r="E152" s="1">
-        <v>100.710578</v>
+        <v>28.6376288414</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1007105.78</v>
+        <v>1318619.62</v>
       </c>
       <c r="I152" s="1">
-        <v>54934.22</v>
+        <v>-351674.62</v>
       </c>
       <c r="J152" s="1">
-        <v>5.45466236923</v>
+        <v>-26.669906519365</v>
       </c>
       <c r="K152">
-        <v>2.08</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1062040.0</v>
+        <v>966945.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1082861.92</v>
+        <v>966945.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>386</v>
+        <v>330</v>
       </c>
       <c r="B153" t="s">
-        <v>387</v>
+        <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>53390.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.586</v>
+        <v>32.4</v>
       </c>
       <c r="E153" s="1">
-        <v>99.589</v>
+        <v>36.9</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>298767.0</v>
+        <v>1970091.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2991.0</v>
+        <v>-240255.0</v>
       </c>
       <c r="J153" s="1">
-        <v>1.0011145809276</v>
+        <v>-12.19512195122</v>
       </c>
       <c r="K153">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>301758.0</v>
+        <v>1729836.0</v>
       </c>
       <c r="N153" s="1">
-        <v>311633.34</v>
+        <v>1729836.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>389</v>
+        <v>332</v>
       </c>
       <c r="B154" t="s">
-        <v>390</v>
+        <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>300000.0</v>
+        <v>35350.0</v>
       </c>
       <c r="D154" s="1">
-        <v>94.983</v>
+        <v>22.92</v>
       </c>
       <c r="E154" s="1">
-        <v>90.9</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>272700.0</v>
+        <v>1124780.17</v>
       </c>
       <c r="I154" s="1">
-        <v>12249.0</v>
+        <v>-314558.17</v>
       </c>
       <c r="J154" s="1">
-        <v>4.4917491749175</v>
+        <v>-27.966190940226</v>
       </c>
       <c r="K154">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>284949.0</v>
+        <v>810222.0</v>
       </c>
       <c r="N154" s="1">
-        <v>286056.53</v>
+        <v>810222.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>392</v>
+        <v>334</v>
       </c>
       <c r="B155" t="s">
-        <v>393</v>
+        <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>400000.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D155" s="1">
-        <v>103.896</v>
+        <v>63.96</v>
       </c>
       <c r="E155" s="1">
-        <v>98.50505</v>
+        <v>112.5835792779</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>394020.2</v>
+        <v>2940345.34</v>
       </c>
       <c r="I155" s="1">
-        <v>21563.8</v>
+        <v>-1269902.02</v>
       </c>
       <c r="J155" s="1">
-        <v>5.4727651018907</v>
+        <v>-43.188873181815</v>
       </c>
       <c r="K155">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>415584.0</v>
+        <v>1670443.32</v>
       </c>
       <c r="N155" s="1">
-        <v>421062.08</v>
+        <v>1670443.32</v>
       </c>
       <c r="O155" s="1">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>336</v>
       </c>
       <c r="B156" t="s">
-        <v>396</v>
+        <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>900000.0</v>
+        <v>-6072800.43</v>
       </c>
       <c r="D156" s="1">
-        <v>85.795</v>
+        <v>0.08944779</v>
       </c>
       <c r="E156" s="1">
-        <v>85.96</v>
+        <v>0.084671376</v>
       </c>
       <c r="F156" t="s">
-        <v>8</v>
+        <v>338</v>
       </c>
       <c r="G156">
-        <v>1.0</v>
+        <v>11.17</v>
       </c>
       <c r="H156" s="1">
-        <v>773640.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-1485.0</v>
+        <v>342574.28</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.19194974406701</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>397</v>
+        <v>339</v>
       </c>
       <c r="M156" s="1">
-        <v>772155.0</v>
+        <v>319744.51</v>
       </c>
       <c r="N156" s="1">
-        <v>775298.84</v>
+        <v>342574.28</v>
       </c>
       <c r="O156" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>398</v>
+        <v>340</v>
       </c>
       <c r="B157" t="s">
-        <v>399</v>
+        <v>341</v>
       </c>
       <c r="C157" s="1">
-        <v>500000.0</v>
+        <v>1061.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.429</v>
+        <v>238.5</v>
       </c>
       <c r="E157" s="1">
-        <v>100.65</v>
+        <v>247.647502356</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1105.0</v>
+        <v>-970550.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.21957277694983</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L157">
-        <v>821.92</v>
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>502145.0</v>
+        <v>-970550.0</v>
       </c>
       <c r="N157" s="1">
-        <v>502966.92</v>
+        <v>-970550.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.08</v>
+        <v>-0.17</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>400</v>
+        <v>342</v>
       </c>
       <c r="B158" t="s">
-        <v>401</v>
+        <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>777000.0</v>
+        <v>576.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.58</v>
+        <v>115.13</v>
       </c>
       <c r="E158" s="1">
-        <v>99.67453282</v>
+        <v>116.838009709</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>774471.12</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>7035.48</v>
+        <v>-1097330.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.90842380281398</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>781506.6</v>
+        <v>-1097330.0</v>
       </c>
       <c r="N158" s="1">
-        <v>798252.01</v>
+        <v>-1097330.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.13</v>
+        <v>-0.19</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>344</v>
       </c>
       <c r="B159" t="s">
-        <v>404</v>
+        <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>290000.0</v>
+        <v>-346.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.971</v>
+        <v>5492.0</v>
       </c>
       <c r="E159" s="1">
-        <v>99.571</v>
+        <v>5517.005780347</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>288755.9</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>4060.0</v>
+        <v>86520.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.4060318767513</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>292815.9</v>
+        <v>86520.0</v>
       </c>
       <c r="N159" s="1">
-        <v>295139.87</v>
+        <v>86520.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>406</v>
+        <v>346</v>
       </c>
       <c r="B160" t="s">
-        <v>407</v>
+        <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.063</v>
+        <v>124.98</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>129.04</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>252.0</v>
+        <v>178640.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.063</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>400252.0</v>
+        <v>178640.0</v>
       </c>
       <c r="N160" s="1">
-        <v>404800.73</v>
+        <v>178640.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>409</v>
+        <v>348</v>
       </c>
       <c r="B161" t="s">
-        <v>410</v>
+        <v>349</v>
       </c>
       <c r="C161" s="1">
-        <v>1228000.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.719</v>
+        <v>96.286</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>100.00551183</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1228000.0</v>
+        <v>1606088.52</v>
       </c>
       <c r="I161" s="1">
-        <v>-3450.68</v>
+        <v>-59735.36</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.281</v>
+        <v>-3.7193068287419</v>
       </c>
       <c r="K161">
-        <v>0.15</v>
+        <v>0.59</v>
       </c>
       <c r="L161" t="s">
-        <v>411</v>
+        <v>350</v>
       </c>
       <c r="M161" s="1">
-        <v>1224549.32</v>
+        <v>1546353.16</v>
       </c>
       <c r="N161" s="1">
-        <v>1226405.38</v>
+        <v>1555763.66</v>
       </c>
       <c r="O161" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>412</v>
+        <v>351</v>
       </c>
       <c r="B162" t="s">
-        <v>413</v>
+        <v>352</v>
       </c>
       <c r="C162" s="1">
-        <v>865000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.424</v>
+        <v>105.827</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>101.26691803</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>865000.0</v>
+        <v>494182.56</v>
       </c>
       <c r="I162" s="1">
-        <v>-4982.4</v>
+        <v>22253.2</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.576</v>
+        <v>4.5030322397456</v>
       </c>
       <c r="K162">
-        <v>1.58</v>
+        <v>2.28</v>
       </c>
       <c r="L162" t="s">
-        <v>414</v>
+        <v>353</v>
       </c>
       <c r="M162" s="1">
-        <v>860017.6</v>
+        <v>516435.76</v>
       </c>
       <c r="N162" s="1">
-        <v>873707.94</v>
+        <v>527566.17</v>
       </c>
       <c r="O162" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>415</v>
+        <v>354</v>
       </c>
       <c r="B163" t="s">
-        <v>416</v>
+        <v>355</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.714</v>
+        <v>100.117</v>
       </c>
       <c r="E163" s="1">
-        <v>100.42</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>602520.0</v>
+        <v>599340.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1764.0</v>
+        <v>1362.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.29277036446923</v>
+        <v>0.22724997497247</v>
       </c>
       <c r="K163">
-        <v>2.69</v>
+        <v>4.21</v>
       </c>
       <c r="L163" t="s">
-        <v>417</v>
+        <v>356</v>
       </c>
       <c r="M163" s="1">
-        <v>604284.0</v>
+        <v>600702.0</v>
       </c>
       <c r="N163" s="1">
-        <v>620432.63</v>
+        <v>625943.1</v>
       </c>
       <c r="O163" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>418</v>
+        <v>357</v>
       </c>
       <c r="B164" t="s">
-        <v>419</v>
+        <v>358</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.3</v>
+        <v>89.513</v>
       </c>
       <c r="E164" s="1">
-        <v>99.259</v>
+        <v>91.85654667</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>694813.0</v>
+        <v>1377848.2</v>
       </c>
       <c r="I164" s="1">
-        <v>7287.0</v>
+        <v>-35153.2</v>
       </c>
       <c r="J164" s="1">
-        <v>1.0487713960447</v>
+        <v>-2.5513115305445</v>
       </c>
       <c r="K164">
-        <v>0.77</v>
+        <v>0.65</v>
       </c>
       <c r="L164" t="s">
-        <v>420</v>
+        <v>359</v>
       </c>
       <c r="M164" s="1">
-        <v>702100.0</v>
+        <v>1342695.0</v>
       </c>
       <c r="N164" s="1">
-        <v>707469.86</v>
+        <v>1352403.9</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>421</v>
+        <v>360</v>
       </c>
       <c r="B165" t="s">
-        <v>422</v>
+        <v>361</v>
       </c>
       <c r="C165" s="1">
-        <v>286000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.422</v>
+        <v>96.675</v>
       </c>
       <c r="E165" s="1">
-        <v>99.362</v>
+        <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>284175.32</v>
+        <v>598959.9</v>
       </c>
       <c r="I165" s="1">
-        <v>171.6</v>
+        <v>-16009.65</v>
       </c>
       <c r="J165" s="1">
-        <v>0.060385257945694</v>
+        <v>-2.672908486862</v>
       </c>
       <c r="K165">
-        <v>0.54</v>
+        <v>1.21</v>
       </c>
       <c r="L165" t="s">
-        <v>423</v>
+        <v>362</v>
       </c>
       <c r="M165" s="1">
-        <v>284346.92</v>
+        <v>582950.25</v>
       </c>
       <c r="N165" s="1">
-        <v>285889.56</v>
+        <v>590260.59</v>
       </c>
       <c r="O165" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>424</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>425</v>
+        <v>364</v>
       </c>
       <c r="C166" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>107.73</v>
+        <v>95.673</v>
       </c>
       <c r="E166" s="1">
-        <v>107.973</v>
+        <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>539865.0</v>
+        <v>595518.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-1215.0</v>
+        <v>-21480.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.22505626406602</v>
+        <v>-3.6069438707142</v>
       </c>
       <c r="K166">
-        <v>1.5</v>
+        <v>1.19</v>
       </c>
       <c r="L166" t="s">
-        <v>426</v>
+        <v>365</v>
       </c>
       <c r="M166" s="1">
-        <v>538650.0</v>
+        <v>574038.0</v>
       </c>
       <c r="N166" s="1">
-        <v>546132.88</v>
+        <v>581188.68</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>427</v>
+        <v>366</v>
       </c>
       <c r="B167" t="s">
-        <v>428</v>
+        <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.333</v>
+        <v>99.547</v>
       </c>
       <c r="E167" s="1">
-        <v>100.4</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>602400.0</v>
+        <v>618721.45</v>
       </c>
       <c r="I167" s="1">
-        <v>11598.0</v>
+        <v>-2525.52</v>
       </c>
       <c r="J167" s="1">
-        <v>1.9252988047809</v>
+        <v>-0.4081836826572</v>
       </c>
       <c r="K167">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.05</v>
+      </c>
+      <c r="L167">
+        <v>339.18</v>
       </c>
       <c r="M167" s="1">
-        <v>613998.0</v>
+        <v>616195.93</v>
       </c>
       <c r="N167" s="1">
-        <v>629158.27</v>
+        <v>616535.11</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>430</v>
+        <v>368</v>
       </c>
       <c r="B168" t="s">
-        <v>431</v>
+        <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>1042000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.474</v>
+        <v>100.511</v>
       </c>
       <c r="E168" s="1">
-        <v>99.228</v>
+        <v>100.705752</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1033955.76</v>
+        <v>503528.76</v>
       </c>
       <c r="I168" s="1">
-        <v>2563.32</v>
+        <v>-973.76</v>
       </c>
       <c r="J168" s="1">
-        <v>0.2479138952715</v>
+        <v>-0.19338716620675</v>
       </c>
       <c r="K168">
-        <v>2.1</v>
+        <v>3.4</v>
       </c>
       <c r="L168" t="s">
-        <v>432</v>
+        <v>370</v>
       </c>
       <c r="M168" s="1">
-        <v>1036519.08</v>
+        <v>502555.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1058351.12</v>
+        <v>519568.7</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>433</v>
+        <v>371</v>
       </c>
       <c r="B169" t="s">
-        <v>434</v>
+        <v>372</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.551</v>
+        <v>108.673</v>
       </c>
       <c r="E169" s="1">
-        <v>99.517</v>
+        <v>104.89389286</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>497585.0</v>
+        <v>1468514.5</v>
       </c>
       <c r="I169" s="1">
-        <v>5170.0</v>
+        <v>52907.5</v>
       </c>
       <c r="J169" s="1">
-        <v>1.0390184591577</v>
+        <v>3.6027904389095</v>
       </c>
       <c r="K169">
-        <v>2.13</v>
+        <v>3.96</v>
       </c>
       <c r="L169" t="s">
-        <v>435</v>
+        <v>373</v>
       </c>
       <c r="M169" s="1">
-        <v>502755.0</v>
+        <v>1521422.0</v>
       </c>
       <c r="N169" s="1">
-        <v>513388.56</v>
+        <v>1576821.8</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>436</v>
+        <v>374</v>
       </c>
       <c r="B170" t="s">
-        <v>437</v>
+        <v>375</v>
       </c>
       <c r="C170" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>92.113</v>
+        <v>103.786</v>
       </c>
       <c r="E170" s="1">
-        <v>81.26785667</v>
+        <v>106.65</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>487607.14</v>
+        <v>319950.0</v>
       </c>
       <c r="I170" s="1">
-        <v>65070.86</v>
+        <v>-8592.0</v>
       </c>
       <c r="J170" s="1">
-        <v>13.344935843228</v>
+        <v>-2.685419596812</v>
       </c>
       <c r="K170">
-        <v>0.77</v>
+        <v>4.41</v>
       </c>
       <c r="L170" t="s">
-        <v>438</v>
+        <v>376</v>
       </c>
       <c r="M170" s="1">
-        <v>552678.0</v>
+        <v>311358.0</v>
       </c>
       <c r="N170" s="1">
-        <v>557270.47</v>
+        <v>324590.88</v>
       </c>
       <c r="O170" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>439</v>
+        <v>377</v>
       </c>
       <c r="B171" t="s">
-        <v>440</v>
+        <v>378</v>
       </c>
       <c r="C171" s="1">
-        <v>1200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.606</v>
+        <v>107.237</v>
       </c>
       <c r="E171" s="1">
-        <v>99.68141667</v>
+        <v>111.15333333</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1196177.0</v>
+        <v>333460.0</v>
       </c>
       <c r="I171" s="1">
-        <v>47095.0</v>
+        <v>-11749.0</v>
       </c>
       <c r="J171" s="1">
-        <v>3.9371263617341</v>
+        <v>-3.5233611227733</v>
       </c>
       <c r="K171">
-        <v>0.31</v>
+        <v>5.2</v>
       </c>
       <c r="L171" t="s">
-        <v>441</v>
+        <v>379</v>
       </c>
       <c r="M171" s="1">
-        <v>1243272.0</v>
+        <v>321711.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1246966.52</v>
+        <v>337306.89</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>442</v>
+        <v>380</v>
       </c>
       <c r="B172" t="s">
-        <v>443</v>
+        <v>381</v>
       </c>
       <c r="C172" s="1">
-        <v>324000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>93.973</v>
+        <v>96.42</v>
       </c>
       <c r="E172" s="1">
-        <v>88.76264198</v>
+        <v>99.433</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>287590.96</v>
+        <v>596598.0</v>
       </c>
       <c r="I172" s="1">
-        <v>16881.56</v>
+        <v>-18078.0</v>
       </c>
       <c r="J172" s="1">
-        <v>5.8699897938377</v>
+        <v>-3.03018112699</v>
       </c>
       <c r="K172">
-        <v>1.21</v>
+        <v>2.7</v>
       </c>
       <c r="L172" t="s">
-        <v>444</v>
+        <v>382</v>
       </c>
       <c r="M172" s="1">
-        <v>304472.52</v>
+        <v>578520.0</v>
       </c>
       <c r="N172" s="1">
-        <v>308383.82</v>
+        <v>594695.34</v>
       </c>
       <c r="O172" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>445</v>
+        <v>383</v>
       </c>
       <c r="B173" t="s">
-        <v>446</v>
+        <v>384</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>103.879</v>
+        <v>94.837</v>
       </c>
       <c r="E173" s="1">
-        <v>102.316</v>
+        <v>98.803</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>204632.0</v>
+        <v>253923.71</v>
       </c>
       <c r="I173" s="1">
-        <v>3126.0</v>
+        <v>-10192.62</v>
       </c>
       <c r="J173" s="1">
-        <v>1.5276203135384</v>
+        <v>-4.0140481564325</v>
       </c>
       <c r="K173">
-        <v>3.04</v>
+        <v>1.38</v>
       </c>
       <c r="L173" t="s">
-        <v>447</v>
+        <v>385</v>
       </c>
       <c r="M173" s="1">
-        <v>207758.0</v>
+        <v>243731.09</v>
       </c>
       <c r="N173" s="1">
-        <v>213829.23</v>
+        <v>247279.8</v>
       </c>
       <c r="O173" s="1">
         <v>0.04</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>448</v>
+        <v>386</v>
       </c>
       <c r="B174" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>1000000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.87</v>
+        <v>96.922</v>
       </c>
       <c r="E174" s="1">
-        <v>100.33</v>
+        <v>99.726</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1003300.0</v>
+        <v>361008.12</v>
       </c>
       <c r="I174" s="1">
-        <v>-4600.0</v>
+        <v>-10150.48</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.45848699292335</v>
+        <v>-2.8117040691495</v>
       </c>
       <c r="K174">
-        <v>2.76</v>
+        <v>0.39</v>
       </c>
       <c r="L174" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="M174" s="1">
-        <v>998700.0</v>
+        <v>350857.64</v>
       </c>
       <c r="N174" s="1">
-        <v>1026316.44</v>
+        <v>352270.93</v>
       </c>
       <c r="O174" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>451</v>
+        <v>389</v>
       </c>
       <c r="B175" t="s">
-        <v>452</v>
+        <v>390</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>90.938</v>
+        <v>97.72</v>
       </c>
       <c r="E175" s="1">
-        <v>89.875</v>
+        <v>100.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>179750.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2126.0</v>
+        <v>-11400.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.1827538247566</v>
+        <v>-2.28</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>2.74</v>
+        <v>3.57</v>
+      </c>
+      <c r="L175" t="s">
+        <v>391</v>
       </c>
       <c r="M175" s="1">
-        <v>181876.0</v>
+        <v>488600.0</v>
       </c>
       <c r="N175" s="1">
-        <v>181878.74</v>
+        <v>506473.29</v>
       </c>
       <c r="O175" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>453</v>
+        <v>392</v>
       </c>
       <c r="B176" t="s">
-        <v>454</v>
+        <v>393</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>91.185</v>
+        <v>96.989</v>
       </c>
       <c r="E176" s="1">
-        <v>89.875</v>
+        <v>97.68761538</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>89875.0</v>
+        <v>1269939.0</v>
       </c>
       <c r="I176" s="1">
-        <v>1310.0</v>
+        <v>-9082.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.4575799721836</v>
+        <v>-0.71515246007879</v>
       </c>
       <c r="K176">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>97.26</v>
+        <v>3.08</v>
+      </c>
+      <c r="L176" t="s">
+        <v>394</v>
       </c>
       <c r="M176" s="1">
-        <v>91185.0</v>
+        <v>1260857.0</v>
       </c>
       <c r="N176" s="1">
-        <v>91282.26</v>
+        <v>1300872.07</v>
       </c>
       <c r="O176" s="1">
-        <v>0.01</v>
+        <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>455</v>
+        <v>395</v>
       </c>
       <c r="B177" t="s">
-        <v>456</v>
+        <v>396</v>
       </c>
       <c r="C177" s="1">
-        <v>4749722.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.849</v>
+        <v>99.418</v>
       </c>
       <c r="E177" s="1">
-        <v>99.67400008</v>
+        <v>100.35519714</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>4734237.91</v>
+        <v>702486.38</v>
       </c>
       <c r="I177" s="1">
-        <v>103306.45</v>
+        <v>-6560.38</v>
       </c>
       <c r="J177" s="1">
-        <v>2.1821136149873</v>
+        <v>-0.93388002768111</v>
       </c>
       <c r="K177">
-        <v>0.5</v>
+        <v>3.04</v>
       </c>
       <c r="L177" t="s">
-        <v>457</v>
+        <v>397</v>
       </c>
       <c r="M177" s="1">
-        <v>4837544.36</v>
+        <v>695926.0</v>
       </c>
       <c r="N177" s="1">
-        <v>4861260.44</v>
+        <v>717182.6</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.12</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>458</v>
+        <v>398</v>
       </c>
       <c r="B178" t="s">
-        <v>459</v>
+        <v>399</v>
       </c>
       <c r="C178" s="1">
-        <v>400000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.642</v>
+        <v>97.92</v>
       </c>
       <c r="E178" s="1">
-        <v>99.766</v>
+        <v>100.93515957</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>399064.0</v>
+        <v>1208193.86</v>
       </c>
       <c r="I178" s="1">
-        <v>-496.0</v>
+        <v>-36091.46</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.12429084056693</v>
+        <v>-2.9872242522404</v>
       </c>
       <c r="K178">
-        <v>1.72</v>
+        <v>2.13</v>
       </c>
       <c r="L178" t="s">
-        <v>460</v>
+        <v>400</v>
       </c>
       <c r="M178" s="1">
-        <v>398568.0</v>
+        <v>1172102.4</v>
       </c>
       <c r="N178" s="1">
-        <v>405461.15</v>
+        <v>1197580.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>461</v>
+        <v>401</v>
       </c>
       <c r="B179" t="s">
-        <v>462</v>
+        <v>402</v>
       </c>
       <c r="C179" s="1">
-        <v>520000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.024</v>
+        <v>86.423</v>
       </c>
       <c r="E179" s="1">
-        <v>99.945</v>
+        <v>86.855</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>519714.0</v>
+        <v>3031239.5</v>
       </c>
       <c r="I179" s="1">
-        <v>410.8</v>
+        <v>-15076.8</v>
       </c>
       <c r="J179" s="1">
-        <v>0.079043473910651</v>
+        <v>-0.49738069195786</v>
       </c>
       <c r="K179">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>520124.8</v>
+        <v>3016162.7</v>
       </c>
       <c r="N179" s="1">
-        <v>522675.08</v>
+        <v>3016162.7</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.52</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>464</v>
+        <v>403</v>
       </c>
       <c r="B180" t="s">
-        <v>465</v>
+        <v>404</v>
       </c>
       <c r="C180" s="1">
-        <v>461000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.84</v>
+        <v>97.048</v>
       </c>
       <c r="E180" s="1">
-        <v>99.682</v>
+        <v>99.799</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>459534.02</v>
+        <v>718552.8</v>
       </c>
       <c r="I180" s="1">
-        <v>728.38</v>
+        <v>-19807.2</v>
       </c>
       <c r="J180" s="1">
-        <v>0.15850404285628</v>
+        <v>-2.7565406466999</v>
       </c>
       <c r="K180">
-        <v>0.47</v>
+        <v>1.35</v>
       </c>
       <c r="L180" t="s">
-        <v>466</v>
+        <v>405</v>
       </c>
       <c r="M180" s="1">
-        <v>460262.4</v>
+        <v>698745.6</v>
       </c>
       <c r="N180" s="1">
-        <v>462415.84</v>
+        <v>708485.33</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>467</v>
+        <v>406</v>
       </c>
       <c r="B181" t="s">
-        <v>468</v>
+        <v>407</v>
       </c>
       <c r="C181" s="1">
-        <v>4440000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.475</v>
+        <v>99.228</v>
       </c>
       <c r="E181" s="1">
-        <v>105.111</v>
+        <v>99.7472004</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>4666928.4</v>
+        <v>492751.17</v>
       </c>
       <c r="I181" s="1">
-        <v>-339038.4</v>
+        <v>-2564.85</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.2647011254769</v>
+        <v>-0.52051626787614</v>
       </c>
       <c r="K181">
-        <v>0.19</v>
+        <v>0.63</v>
       </c>
       <c r="L181" t="s">
-        <v>469</v>
+        <v>408</v>
       </c>
       <c r="M181" s="1">
-        <v>4327890.0</v>
+        <v>490186.32</v>
       </c>
       <c r="N181" s="1">
-        <v>4336526.71</v>
+        <v>493292.43</v>
       </c>
       <c r="O181" s="1">
-        <v>0.71</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>470</v>
+        <v>409</v>
       </c>
       <c r="B182" t="s">
-        <v>471</v>
+        <v>410</v>
       </c>
       <c r="C182" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.512</v>
+        <v>98.787</v>
       </c>
       <c r="E182" s="1">
-        <v>100.120285</v>
+        <v>99.991</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>400481.14</v>
+        <v>499955.0</v>
       </c>
       <c r="I182" s="1">
-        <v>9566.86</v>
+        <v>-6020.0</v>
       </c>
       <c r="J182" s="1">
-        <v>2.3888415819032</v>
+        <v>-1.2041083697533</v>
       </c>
       <c r="K182">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="L182" t="s">
-        <v>472</v>
+        <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>410048.0</v>
+        <v>493935.0</v>
       </c>
       <c r="N182" s="1">
-        <v>417062.79</v>
+        <v>507839.11</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>473</v>
+        <v>412</v>
       </c>
       <c r="B183" t="s">
-        <v>474</v>
+        <v>413</v>
       </c>
       <c r="C183" s="1">
-        <v>17788730.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>83.246</v>
+        <v>99.793</v>
       </c>
       <c r="E183" s="1">
-        <v>82.12341516</v>
+        <v>102.64</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>14608712.59</v>
+        <v>821120.0</v>
       </c>
       <c r="I183" s="1">
-        <v>199693.59</v>
+        <v>-22776.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.3669485847555</v>
+        <v>-2.7737724084178</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.82</v>
+      </c>
+      <c r="L183" t="s">
+        <v>414</v>
       </c>
       <c r="M183" s="1">
-        <v>14808406.18</v>
+        <v>798344.0</v>
       </c>
       <c r="N183" s="1">
-        <v>14808406.18</v>
+        <v>804919.34</v>
       </c>
       <c r="O183" s="1">
-        <v>2.43</v>
+        <v>0.14</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>475</v>
+        <v>415</v>
       </c>
       <c r="B184" t="s">
-        <v>476</v>
+        <v>416</v>
       </c>
       <c r="C184" s="1">
-        <v>5848000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>90.95</v>
+        <v>105.006</v>
       </c>
       <c r="E184" s="1">
-        <v>84.5242907</v>
+        <v>100.465874</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>4942980.52</v>
+        <v>502329.37</v>
       </c>
       <c r="I184" s="1">
-        <v>375775.48</v>
+        <v>22700.63</v>
       </c>
       <c r="J184" s="1">
-        <v>7.6022043477525</v>
+        <v>4.5190728147152</v>
       </c>
       <c r="K184">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.18</v>
+      </c>
+      <c r="L184" t="s">
+        <v>417</v>
       </c>
       <c r="M184" s="1">
-        <v>5318756.0</v>
+        <v>525030.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5318756.0</v>
+        <v>535915.27</v>
       </c>
       <c r="O184" s="1">
-        <v>0.87</v>
+        <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>477</v>
+        <v>418</v>
       </c>
       <c r="B185" t="s">
-        <v>478</v>
+        <v>419</v>
       </c>
       <c r="C185" s="1">
-        <v>17445612.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.0</v>
+        <v>99.322</v>
       </c>
       <c r="E185" s="1">
-        <v>85.24267627</v>
+        <v>99.298</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14871106.56</v>
+        <v>740763.08</v>
       </c>
       <c r="I185" s="1">
-        <v>481032.0</v>
+        <v>179.04</v>
       </c>
       <c r="J185" s="1">
-        <v>3.2346752278265</v>
+        <v>0.024169671091059</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>15352138.56</v>
+        <v>740942.12</v>
       </c>
       <c r="N185" s="1">
-        <v>15352138.56</v>
+        <v>740942.12</v>
       </c>
       <c r="O185" s="1">
-        <v>2.52</v>
+        <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>479</v>
+        <v>420</v>
       </c>
       <c r="B186" t="s">
-        <v>480</v>
+        <v>421</v>
       </c>
       <c r="C186" s="1">
-        <v>4110000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>96.145</v>
+        <v>101.788</v>
       </c>
       <c r="E186" s="1">
-        <v>115.1136129</v>
+        <v>103.02331707</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>4731169.49</v>
+        <v>126718.68</v>
       </c>
       <c r="I186" s="1">
-        <v>113916.64</v>
+        <v>-1519.44</v>
       </c>
       <c r="J186" s="1">
-        <v>2.4077902987999</v>
+        <v>-1.1990655205689</v>
       </c>
       <c r="K186">
-        <v>0.07</v>
+        <v>3.02</v>
       </c>
       <c r="L186" t="s">
-        <v>481</v>
+        <v>422</v>
       </c>
       <c r="M186" s="1">
-        <v>4845086.13</v>
+        <v>125199.24</v>
       </c>
       <c r="N186" s="1">
-        <v>4847764.58</v>
+        <v>128912.83</v>
       </c>
       <c r="O186" s="1">
-        <v>0.79</v>
+        <v>0.02</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>482</v>
+        <v>423</v>
       </c>
       <c r="B187" t="s">
-        <v>483</v>
+        <v>424</v>
       </c>
       <c r="C187" s="1">
-        <v>6000000.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.579</v>
+        <v>97.85</v>
       </c>
       <c r="E187" s="1">
-        <v>95.511</v>
+        <v>99.459</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>5730660.0</v>
+        <v>1077140.97</v>
       </c>
       <c r="I187" s="1">
-        <v>244080.0</v>
+        <v>-17425.47</v>
       </c>
       <c r="J187" s="1">
-        <v>4.2591952759368</v>
+        <v>-1.6177520385284</v>
       </c>
       <c r="K187">
-        <v>1.75</v>
+        <v>0.71</v>
       </c>
       <c r="L187" t="s">
-        <v>484</v>
+        <v>425</v>
       </c>
       <c r="M187" s="1">
-        <v>5974740.0</v>
+        <v>1059715.5</v>
       </c>
       <c r="N187" s="1">
-        <v>6079534.52</v>
+        <v>1067430.02</v>
       </c>
       <c r="O187" s="1">
-        <v>1.0</v>
+        <v>0.18</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>485</v>
+        <v>426</v>
       </c>
       <c r="B188" t="s">
-        <v>486</v>
+        <v>427</v>
       </c>
       <c r="C188" s="1">
-        <v>1350400.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.402</v>
+        <v>96.983</v>
       </c>
       <c r="E188" s="1">
-        <v>98.725</v>
+        <v>99.292</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1333182.4</v>
+        <v>794336.0</v>
       </c>
       <c r="I188" s="1">
-        <v>9142.2</v>
+        <v>-18472.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.68574262606527</v>
+        <v>-2.325464287153</v>
       </c>
       <c r="K188">
-        <v>2.86</v>
+        <v>0.65</v>
       </c>
       <c r="L188" t="s">
-        <v>487</v>
+        <v>428</v>
       </c>
       <c r="M188" s="1">
-        <v>1342324.6</v>
+        <v>775864.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1381005.24</v>
+        <v>781080.44</v>
       </c>
       <c r="O188" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>488</v>
+        <v>429</v>
       </c>
       <c r="B189" t="s">
-        <v>489</v>
+        <v>430</v>
       </c>
       <c r="C189" s="1">
-        <v>8000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>116.651</v>
+        <v>99.498</v>
       </c>
       <c r="E189" s="1">
-        <v>116.988</v>
+        <v>103.004</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>9359040.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-26960.0</v>
+        <v>-24542.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.28806373303245</v>
+        <v>-3.4037513106287</v>
       </c>
       <c r="K189">
-        <v>1.61</v>
+        <v>0.59</v>
       </c>
       <c r="L189" t="s">
-        <v>490</v>
+        <v>431</v>
       </c>
       <c r="M189" s="1">
-        <v>9332080.0</v>
+        <v>696486.0</v>
       </c>
       <c r="N189" s="1">
-        <v>9460627.95</v>
+        <v>700585.32</v>
       </c>
       <c r="O189" s="1">
-        <v>1.55</v>
+        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>491</v>
+        <v>432</v>
       </c>
       <c r="B190" t="s">
-        <v>492</v>
+        <v>433</v>
       </c>
       <c r="C190" s="1">
-        <v>333000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.958</v>
+        <v>87.302</v>
       </c>
       <c r="E190" s="1">
-        <v>99.558</v>
+        <v>86.92</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>331528.14</v>
+        <v>434600.0</v>
       </c>
       <c r="I190" s="1">
-        <v>4662.0</v>
+        <v>1910.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.406215472388</v>
+        <v>0.43948458352508</v>
       </c>
       <c r="K190">
-        <v>0.5</v>
+        <v>0.98</v>
       </c>
       <c r="L190" t="s">
-        <v>493</v>
+        <v>434</v>
       </c>
       <c r="M190" s="1">
-        <v>336190.14</v>
+        <v>436510.0</v>
       </c>
       <c r="N190" s="1">
-        <v>337843.74</v>
+        <v>441388.52</v>
       </c>
       <c r="O190" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>494</v>
+        <v>435</v>
       </c>
       <c r="B191" t="s">
-        <v>495</v>
+        <v>436</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>83.607</v>
+        <v>102.589</v>
       </c>
       <c r="E191" s="1">
-        <v>81.75</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>163500.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3714.0</v>
+        <v>-8667.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.2715596330275</v>
+        <v>-2.7389597830827</v>
       </c>
       <c r="K191">
-        <v>1.35</v>
+        <v>4.13</v>
       </c>
       <c r="L191" t="s">
-        <v>496</v>
+        <v>437</v>
       </c>
       <c r="M191" s="1">
-        <v>167214.0</v>
+        <v>307767.0</v>
       </c>
       <c r="N191" s="1">
-        <v>169909.89</v>
+        <v>320151.81</v>
       </c>
       <c r="O191" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>497</v>
+        <v>438</v>
       </c>
       <c r="B192" t="s">
-        <v>498</v>
+        <v>439</v>
       </c>
       <c r="C192" s="1">
-        <v>2000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>94.9</v>
+        <v>97.113</v>
       </c>
       <c r="E192" s="1">
-        <v>95.643</v>
+        <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1912860.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-14860.0</v>
+        <v>-13135.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.77684723398471</v>
+        <v>-2.6338480048125</v>
       </c>
       <c r="K192">
-        <v>0.81</v>
+        <v>1.93</v>
       </c>
       <c r="L192" t="s">
-        <v>499</v>
+        <v>440</v>
       </c>
       <c r="M192" s="1">
-        <v>1898000.0</v>
+        <v>485565.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1914115.07</v>
+        <v>495227.67</v>
       </c>
       <c r="O192" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>500</v>
+        <v>441</v>
       </c>
       <c r="B193" t="s">
-        <v>501</v>
+        <v>442</v>
       </c>
       <c r="C193" s="1">
-        <v>662000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.39</v>
+        <v>98.005</v>
       </c>
       <c r="E193" s="1">
-        <v>101.86053474</v>
+        <v>99.95246154</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>674316.74</v>
+        <v>1299382.0</v>
       </c>
       <c r="I193" s="1">
-        <v>16745.06</v>
+        <v>-25317.0</v>
       </c>
       <c r="J193" s="1">
-        <v>2.4832632806951</v>
+        <v>-1.9483877720332</v>
       </c>
       <c r="K193">
-        <v>0.77</v>
+        <v>0.35</v>
       </c>
       <c r="L193" t="s">
-        <v>502</v>
+        <v>443</v>
       </c>
       <c r="M193" s="1">
-        <v>691061.8</v>
+        <v>1274065.0</v>
       </c>
       <c r="N193" s="1">
-        <v>696149.22</v>
+        <v>1278632.81</v>
       </c>
       <c r="O193" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>503</v>
+        <v>444</v>
       </c>
       <c r="B194" t="s">
-        <v>504</v>
+        <v>445</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.997</v>
+        <v>98.734</v>
       </c>
       <c r="E194" s="1">
-        <v>99.24</v>
+        <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>297720.0</v>
+        <v>807280.0</v>
       </c>
       <c r="I194" s="1">
-        <v>2271.0</v>
+        <v>-17408.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.76279725916969</v>
+        <v>-2.1563769695769</v>
       </c>
       <c r="K194">
+        <v>2.83</v>
+      </c>
+      <c r="L194" t="s">
+        <v>446</v>
+      </c>
+      <c r="M194" s="1">
+        <v>789872.0</v>
+      </c>
+      <c r="N194" s="1">
+        <v>812507.62</v>
+      </c>
+      <c r="O194" s="1">
         <v>0.14</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="B195" t="s">
-        <v>506</v>
+        <v>448</v>
       </c>
       <c r="C195" s="1">
-        <v>900000.0</v>
+        <v>6830433.57</v>
       </c>
       <c r="D195" s="1">
-        <v>89.998</v>
+        <v>88.483</v>
       </c>
       <c r="E195" s="1">
-        <v>85.37902778</v>
+        <v>87.34060304</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>768411.25</v>
+        <v>5965741.87</v>
       </c>
       <c r="I195" s="1">
-        <v>41570.75</v>
+        <v>78030.66</v>
       </c>
       <c r="J195" s="1">
-        <v>5.4099611373467</v>
+        <v>1.3079791533119</v>
       </c>
       <c r="K195">
-        <v>1.46</v>
+        <v>0.08</v>
       </c>
       <c r="L195" t="s">
-        <v>507</v>
+        <v>449</v>
       </c>
       <c r="M195" s="1">
-        <v>809982.0</v>
+        <v>6043772.53</v>
       </c>
       <c r="N195" s="1">
-        <v>823165.15</v>
+        <v>6049031.03</v>
       </c>
       <c r="O195" s="1">
-        <v>0.13</v>
+        <v>1.03</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>508</v>
+        <v>450</v>
       </c>
       <c r="B196" t="s">
-        <v>509</v>
+        <v>451</v>
       </c>
       <c r="C196" s="1">
-        <v>700000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.855</v>
+        <v>97.173</v>
       </c>
       <c r="E196" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>699006.0</v>
+        <v>607000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>20979.0</v>
+        <v>-17159.89</v>
       </c>
       <c r="J196" s="1">
-        <v>3.0012617917443</v>
+        <v>-2.827</v>
       </c>
       <c r="K196">
-        <v>2.59</v>
+        <v>1.29</v>
       </c>
       <c r="L196" t="s">
-        <v>510</v>
+        <v>452</v>
       </c>
       <c r="M196" s="1">
-        <v>719985.0</v>
+        <v>589840.11</v>
       </c>
       <c r="N196" s="1">
-        <v>738117.88</v>
+        <v>597669.91</v>
       </c>
       <c r="O196" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>511</v>
+        <v>453</v>
       </c>
       <c r="B197" t="s">
-        <v>512</v>
+        <v>454</v>
       </c>
       <c r="C197" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.463</v>
+        <v>103.992</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>100.6308</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>400000.0</v>
+        <v>1006308.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-2148.0</v>
+        <v>33612.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.537</v>
+        <v>3.3401304570768</v>
       </c>
       <c r="K197">
-        <v>0.93</v>
+        <v>1.78</v>
       </c>
       <c r="L197" t="s">
-        <v>513</v>
+        <v>455</v>
       </c>
       <c r="M197" s="1">
-        <v>397852.0</v>
+        <v>1039920.0</v>
       </c>
       <c r="N197" s="1">
-        <v>401591.73</v>
+        <v>1057748.77</v>
       </c>
       <c r="O197" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>514</v>
+        <v>456</v>
       </c>
       <c r="B198" t="s">
-        <v>515</v>
+        <v>457</v>
       </c>
       <c r="C198" s="1">
         <v>600000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>94.378</v>
+        <v>97.514</v>
       </c>
       <c r="E198" s="1">
-        <v>94.5</v>
+        <v>100.028</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>567000.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-732.0</v>
+        <v>-15084.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.12910052910053</v>
+        <v>-2.5132962770424</v>
       </c>
       <c r="K198">
-        <v>1.8</v>
+        <v>0.72</v>
       </c>
       <c r="L198" t="s">
-        <v>516</v>
+        <v>458</v>
       </c>
       <c r="M198" s="1">
-        <v>566268.0</v>
+        <v>585084.0</v>
       </c>
       <c r="N198" s="1">
-        <v>577068.0</v>
+        <v>589433.13</v>
       </c>
       <c r="O198" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>517</v>
+        <v>459</v>
       </c>
       <c r="B199" t="s">
-        <v>518</v>
+        <v>460</v>
       </c>
       <c r="C199" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.396</v>
+        <v>86.217</v>
       </c>
       <c r="E199" s="1">
-        <v>98.7725</v>
+        <v>87.081</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>987725.0</v>
+        <v>1741620.0</v>
       </c>
       <c r="I199" s="1">
-        <v>6235.0</v>
+        <v>-17280.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.63124857627376</v>
+        <v>-0.99217969476694</v>
       </c>
       <c r="K199">
-        <v>3.09</v>
+        <v>0.09</v>
       </c>
       <c r="L199" t="s">
-        <v>519</v>
+        <v>461</v>
       </c>
       <c r="M199" s="1">
-        <v>993960.0</v>
+        <v>1724340.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1024884.66</v>
+        <v>1726170.14</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>520</v>
+        <v>462</v>
       </c>
       <c r="B200" t="s">
-        <v>521</v>
+        <v>463</v>
       </c>
       <c r="C200" s="1">
-        <v>532000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.681</v>
+        <v>101.5</v>
       </c>
       <c r="E200" s="1">
-        <v>99.628</v>
+        <v>100.08714286</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>530020.96</v>
+        <v>861750.3</v>
       </c>
       <c r="I200" s="1">
-        <v>281.96</v>
+        <v>12164.7</v>
       </c>
       <c r="J200" s="1">
-        <v>0.053197896173766</v>
+        <v>1.4116270107478</v>
       </c>
       <c r="K200">
-        <v>1.12</v>
+        <v>3.64</v>
       </c>
       <c r="L200" t="s">
-        <v>522</v>
+        <v>464</v>
       </c>
       <c r="M200" s="1">
-        <v>530302.92</v>
+        <v>873915.0</v>
       </c>
       <c r="N200" s="1">
-        <v>536271.52</v>
+        <v>905247.14</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>523</v>
+        <v>465</v>
       </c>
       <c r="B201" t="s">
-        <v>524</v>
+        <v>466</v>
       </c>
       <c r="C201" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.396</v>
+        <v>93.879</v>
       </c>
       <c r="E201" s="1">
-        <v>99.736</v>
+        <v>99.602</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>398944.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I201" s="1">
-        <v>2640.0</v>
+        <v>-11446.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.66174701211198</v>
+        <v>-5.7458685568563</v>
       </c>
       <c r="K201">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>0.27</v>
+      </c>
+      <c r="L201">
+        <v>536.99</v>
       </c>
       <c r="M201" s="1">
-        <v>401584.0</v>
+        <v>187758.0</v>
       </c>
       <c r="N201" s="1">
-        <v>404871.67</v>
+        <v>188294.99</v>
       </c>
       <c r="O201" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>526</v>
+        <v>467</v>
       </c>
       <c r="B202" t="s">
-        <v>527</v>
+        <v>468</v>
       </c>
       <c r="C202" s="1">
-        <v>391000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.083</v>
+        <v>100.327</v>
       </c>
       <c r="E202" s="1">
-        <v>99.594</v>
+        <v>99.406</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>389412.54</v>
+        <v>497030.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1911.99</v>
+        <v>4605.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.49099343333936</v>
+        <v>0.92650343037644</v>
       </c>
       <c r="K202">
-        <v>2.22</v>
+        <v>0.25</v>
       </c>
       <c r="L202" t="s">
-        <v>528</v>
+        <v>469</v>
       </c>
       <c r="M202" s="1">
-        <v>391324.53</v>
+        <v>501635.0</v>
       </c>
       <c r="N202" s="1">
-        <v>400001.52</v>
+        <v>502878.15</v>
       </c>
       <c r="O202" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>529</v>
+        <v>470</v>
       </c>
       <c r="B203" t="s">
-        <v>530</v>
+        <v>471</v>
       </c>
       <c r="C203" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.969</v>
+        <v>97.781</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>100.19733333</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>1500000.0</v>
+        <v>300592.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-465.0</v>
+        <v>-7249.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.031</v>
+        <v>-2.4115744930005</v>
       </c>
       <c r="K203">
-        <v>1.78</v>
+        <v>0.8</v>
       </c>
       <c r="L203" t="s">
-        <v>531</v>
+        <v>472</v>
       </c>
       <c r="M203" s="1">
-        <v>1499535.0</v>
+        <v>293343.0</v>
       </c>
       <c r="N203" s="1">
-        <v>1526288.42</v>
+        <v>295743.0</v>
       </c>
       <c r="O203" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>532</v>
+        <v>473</v>
       </c>
       <c r="B204" t="s">
-        <v>533</v>
+        <v>474</v>
       </c>
       <c r="C204" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.655</v>
+        <v>99.034</v>
       </c>
       <c r="E204" s="1">
-        <v>98.82</v>
+        <v>102.46222222</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>395280.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-660.0</v>
+        <v>-30854.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.16697024893746</v>
+        <v>-3.3458402012666</v>
       </c>
       <c r="K204">
-        <v>1.15</v>
+        <v>0.76</v>
       </c>
       <c r="L204" t="s">
-        <v>534</v>
+        <v>475</v>
       </c>
       <c r="M204" s="1">
-        <v>394620.0</v>
+        <v>891306.0</v>
       </c>
       <c r="N204" s="1">
-        <v>399209.04</v>
+        <v>898111.48</v>
       </c>
       <c r="O204" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>535</v>
+        <v>476</v>
       </c>
       <c r="B205" t="s">
-        <v>536</v>
+        <v>477</v>
       </c>
       <c r="C205" s="1">
-        <v>1147000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.548</v>
+        <v>97.08</v>
       </c>
       <c r="E205" s="1">
-        <v>100.16669834</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>1148912.03</v>
+        <v>611101.92</v>
       </c>
       <c r="I205" s="1">
-        <v>27313.53</v>
+        <v>-15030.72</v>
       </c>
       <c r="J205" s="1">
-        <v>2.377338672309</v>
+        <v>-2.4596093561611</v>
       </c>
       <c r="K205">
-        <v>1.49</v>
+        <v>1.23</v>
       </c>
       <c r="L205" t="s">
-        <v>537</v>
+        <v>478</v>
       </c>
       <c r="M205" s="1">
-        <v>1176225.56</v>
+        <v>596071.2</v>
       </c>
       <c r="N205" s="1">
-        <v>1193284.44</v>
+        <v>603622.14</v>
       </c>
       <c r="O205" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>538</v>
+        <v>479</v>
       </c>
       <c r="B206" t="s">
-        <v>539</v>
+        <v>480</v>
       </c>
       <c r="C206" s="1">
-        <v>255000.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D206" s="1">
-        <v>109.578</v>
+        <v>86.23</v>
       </c>
       <c r="E206" s="1">
-        <v>99.283</v>
+        <v>87.49698395</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>253171.65</v>
+        <v>12052531.92</v>
       </c>
       <c r="I206" s="1">
-        <v>26252.25</v>
+        <v>-174524.47</v>
       </c>
       <c r="J206" s="1">
-        <v>10.369348226786</v>
+        <v>-1.4480315933484</v>
       </c>
       <c r="K206">
-        <v>2.23</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>0.0</v>
+      </c>
+      <c r="L206">
+        <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>279423.9</v>
+        <v>11878007.45</v>
       </c>
       <c r="N206" s="1">
-        <v>285116.86</v>
+        <v>11878007.45</v>
       </c>
       <c r="O206" s="1">
-        <v>0.05</v>
+        <v>2.03</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="B207" t="s">
-        <v>542</v>
+        <v>482</v>
       </c>
       <c r="C207" s="1">
-        <v>420000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.802</v>
+        <v>96.832</v>
       </c>
       <c r="E207" s="1">
-        <v>99.115</v>
+        <v>99.46</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>416283.0</v>
+        <v>696220.0</v>
       </c>
       <c r="I207" s="1">
-        <v>7085.4</v>
+        <v>-18396.0</v>
       </c>
       <c r="J207" s="1">
-        <v>1.7020632598497</v>
+        <v>-2.6422682485421</v>
       </c>
       <c r="K207">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="L207" t="s">
-        <v>543</v>
+        <v>483</v>
       </c>
       <c r="M207" s="1">
-        <v>423368.4</v>
+        <v>677824.0</v>
       </c>
       <c r="N207" s="1">
-        <v>435853.33</v>
+        <v>689474.69</v>
       </c>
       <c r="O207" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>544</v>
+        <v>484</v>
       </c>
       <c r="B208" t="s">
-        <v>545</v>
+        <v>485</v>
       </c>
       <c r="C208" s="1">
-        <v>1930000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.318</v>
+        <v>90.939</v>
       </c>
       <c r="E208" s="1">
-        <v>89.447</v>
+        <v>83.781</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1726327.1</v>
+        <v>1172934.0</v>
       </c>
       <c r="I208" s="1">
-        <v>132610.3</v>
+        <v>100212.0</v>
       </c>
       <c r="J208" s="1">
-        <v>7.6816438784979</v>
+        <v>8.5437032262685</v>
       </c>
       <c r="K208">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>0.0</v>
+      </c>
+      <c r="L208">
+        <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>1858937.4</v>
+        <v>1273146.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1874350.96</v>
+        <v>1273146.0</v>
       </c>
       <c r="O208" s="1">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>547</v>
+        <v>486</v>
       </c>
       <c r="B209" t="s">
-        <v>548</v>
+        <v>487</v>
       </c>
       <c r="C209" s="1">
-        <v>1770000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.899</v>
+        <v>96.907</v>
       </c>
       <c r="E209" s="1">
-        <v>95.049</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1682367.3</v>
+        <v>502250.0</v>
       </c>
       <c r="I209" s="1">
-        <v>85845.0</v>
+        <v>-17715.0</v>
       </c>
       <c r="J209" s="1">
-        <v>5.1026312743953</v>
+        <v>-3.5271279243405</v>
       </c>
       <c r="K209">
-        <v>1.74</v>
+        <v>1.44</v>
       </c>
       <c r="L209" t="s">
-        <v>549</v>
+        <v>488</v>
       </c>
       <c r="M209" s="1">
-        <v>1768212.3</v>
+        <v>484535.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1799053.94</v>
+        <v>491754.18</v>
       </c>
       <c r="O209" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>550</v>
+        <v>489</v>
       </c>
       <c r="B210" t="s">
-        <v>551</v>
+        <v>490</v>
       </c>
       <c r="C210" s="1">
-        <v>720000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>102.741</v>
+        <v>94.954</v>
       </c>
       <c r="E210" s="1">
-        <v>101.22622222</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>728828.8</v>
+        <v>594462.0</v>
       </c>
       <c r="I210" s="1">
-        <v>10906.4</v>
+        <v>-24738.0</v>
       </c>
       <c r="J210" s="1">
-        <v>1.4964282421331</v>
+        <v>-4.16140981257</v>
       </c>
       <c r="K210">
-        <v>2.09</v>
+        <v>1.78</v>
       </c>
       <c r="L210" t="s">
-        <v>552</v>
+        <v>491</v>
       </c>
       <c r="M210" s="1">
-        <v>739735.2</v>
+        <v>569724.0</v>
       </c>
       <c r="N210" s="1">
-        <v>754793.56</v>
+        <v>580425.37</v>
       </c>
       <c r="O210" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>553</v>
+        <v>492</v>
       </c>
       <c r="B211" t="s">
-        <v>554</v>
+        <v>493</v>
       </c>
       <c r="C211" s="1">
-        <v>4299000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>88.588</v>
+        <v>93.921</v>
       </c>
       <c r="E211" s="1">
-        <v>87.304</v>
+        <v>92.475705</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>3753198.96</v>
+        <v>554854.23</v>
       </c>
       <c r="I211" s="1">
-        <v>55199.16</v>
+        <v>8671.77</v>
       </c>
       <c r="J211" s="1">
-        <v>1.4707229909283</v>
+        <v>1.5628915724406</v>
       </c>
       <c r="K211">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="L211" t="s">
-        <v>555</v>
+        <v>494</v>
       </c>
       <c r="M211" s="1">
-        <v>3808398.12</v>
+        <v>563526.0</v>
       </c>
       <c r="N211" s="1">
-        <v>3815691.07</v>
+        <v>566316.41</v>
       </c>
       <c r="O211" s="1">
-        <v>0.63</v>
+        <v>0.1</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>556</v>
+        <v>495</v>
       </c>
       <c r="B212" t="s">
-        <v>557</v>
+        <v>496</v>
       </c>
       <c r="C212" s="1">
-        <v>12409000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>92.883</v>
+        <v>102.347</v>
       </c>
       <c r="E212" s="1">
-        <v>88.10022153</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>10932356.49</v>
+        <v>615710.48</v>
       </c>
       <c r="I212" s="1">
-        <v>593494.98</v>
+        <v>14747.04</v>
       </c>
       <c r="J212" s="1">
-        <v>5.4287927817107</v>
+        <v>2.3951257090833</v>
       </c>
       <c r="K212">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="L212">
-        <v>976.95</v>
+        <v>240.49</v>
       </c>
       <c r="M212" s="1">
-        <v>11525851.47</v>
+        <v>630457.52</v>
       </c>
       <c r="N212" s="1">
-        <v>11526828.42</v>
+        <v>630698.01</v>
       </c>
       <c r="O212" s="1">
-        <v>1.89</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>497</v>
       </c>
       <c r="B213" t="s">
-        <v>559</v>
+        <v>498</v>
       </c>
       <c r="C213" s="1">
-        <v>4570000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>95.193</v>
+        <v>102.715</v>
       </c>
       <c r="E213" s="1">
-        <v>82.641</v>
+        <v>99.961</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>3776693.7</v>
+        <v>599766.0</v>
       </c>
       <c r="I213" s="1">
-        <v>573626.4</v>
+        <v>16524.0</v>
       </c>
       <c r="J213" s="1">
-        <v>15.18858677896</v>
+        <v>2.7550744790468</v>
       </c>
       <c r="K213">
-        <v>0.47</v>
+        <v>3.43</v>
       </c>
       <c r="L213" t="s">
-        <v>560</v>
+        <v>499</v>
       </c>
       <c r="M213" s="1">
-        <v>4350320.1</v>
+        <v>616290.0</v>
       </c>
       <c r="N213" s="1">
-        <v>4371676.06</v>
+        <v>636885.21</v>
       </c>
       <c r="O213" s="1">
-        <v>0.72</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>561</v>
+        <v>500</v>
       </c>
       <c r="B214" t="s">
-        <v>562</v>
+        <v>501</v>
       </c>
       <c r="C214" s="1">
-        <v>8320000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>95.282</v>
+        <v>100.286</v>
       </c>
       <c r="E214" s="1">
-        <v>92.53365517</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>7698800.11</v>
+        <v>398444.0</v>
       </c>
       <c r="I214" s="1">
-        <v>228662.29</v>
+        <v>2700.0</v>
       </c>
       <c r="J214" s="1">
-        <v>2.9701029606288</v>
+        <v>0.67763600405578</v>
       </c>
       <c r="K214">
-        <v>0.29</v>
+        <v>2.82</v>
       </c>
       <c r="L214" t="s">
-        <v>563</v>
+        <v>502</v>
       </c>
       <c r="M214" s="1">
-        <v>7927462.4</v>
+        <v>401144.0</v>
       </c>
       <c r="N214" s="1">
-        <v>7951976.69</v>
+        <v>412409.75</v>
       </c>
       <c r="O214" s="1">
-        <v>1.3</v>
+        <v>0.07</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>564</v>
+        <v>503</v>
       </c>
       <c r="B215" t="s">
-        <v>565</v>
+        <v>504</v>
       </c>
       <c r="C215" s="1">
-        <v>10871000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.593</v>
+        <v>98.422</v>
       </c>
       <c r="E215" s="1">
-        <v>100.49644715</v>
+        <v>101.42472727</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>10924968.77</v>
+        <v>1115672.0</v>
       </c>
       <c r="I215" s="1">
-        <v>336626.26</v>
+        <v>-33030.0</v>
       </c>
       <c r="J215" s="1">
-        <v>3.081256039142</v>
+        <v>-2.9605475444396</v>
       </c>
       <c r="K215">
-        <v>1.51</v>
+        <v>3.51</v>
       </c>
       <c r="L215" t="s">
-        <v>566</v>
+        <v>505</v>
       </c>
       <c r="M215" s="1">
-        <v>11261595.03</v>
+        <v>1082642.0</v>
       </c>
       <c r="N215" s="1">
-        <v>11425560.94</v>
+        <v>1121303.99</v>
       </c>
       <c r="O215" s="1">
-        <v>1.87</v>
+        <v>0.19</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>567</v>
+        <v>506</v>
       </c>
       <c r="B216" t="s">
-        <v>568</v>
+        <v>507</v>
       </c>
       <c r="C216" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.989</v>
+        <v>102.207</v>
       </c>
       <c r="E216" s="1">
-        <v>99.406</v>
+        <v>99.661</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>429433.92</v>
+        <v>597966.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-6121.44</v>
+        <v>15276.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.4254672756172</v>
+        <v>2.5546602984116</v>
       </c>
       <c r="K216">
-        <v>0.47</v>
+        <v>3.78</v>
       </c>
       <c r="L216" t="s">
-        <v>569</v>
+        <v>508</v>
       </c>
       <c r="M216" s="1">
-        <v>423312.48</v>
+        <v>613242.0</v>
       </c>
       <c r="N216" s="1">
-        <v>425346.73</v>
+        <v>635898.16</v>
       </c>
       <c r="O216" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>570</v>
+        <v>509</v>
       </c>
       <c r="B217" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="C217" s="1">
         <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.227</v>
+        <v>95.299</v>
       </c>
       <c r="E217" s="1">
-        <v>99.91572</v>
+        <v>99.104</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>499578.6</v>
+        <v>495520.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-3443.6</v>
+        <v>-19025.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.68930094283462</v>
+        <v>-3.839401033258</v>
       </c>
       <c r="K217">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>589.81</v>
+        <v>1.0</v>
+      </c>
+      <c r="L217" t="s">
+        <v>511</v>
       </c>
       <c r="M217" s="1">
-        <v>496135.0</v>
+        <v>476495.0</v>
       </c>
       <c r="N217" s="1">
-        <v>496724.81</v>
+        <v>481495.0</v>
       </c>
       <c r="O217" s="1">
         <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>572</v>
+        <v>512</v>
       </c>
       <c r="B218" t="s">
-        <v>573</v>
+        <v>513</v>
       </c>
       <c r="C218" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>104.895</v>
+        <v>101.884</v>
       </c>
       <c r="E218" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>1112210.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>41635.0</v>
+        <v>9420.0</v>
       </c>
       <c r="J218" s="1">
-        <v>3.7434477301948</v>
+        <v>1.884</v>
       </c>
       <c r="K218">
-        <v>3.81</v>
+        <v>4.2</v>
       </c>
       <c r="L218" t="s">
-        <v>574</v>
+        <v>514</v>
       </c>
       <c r="M218" s="1">
-        <v>1153845.0</v>
+        <v>509420.0</v>
       </c>
       <c r="N218" s="1">
-        <v>1195788.15</v>
+        <v>530439.04</v>
       </c>
       <c r="O218" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>575</v>
+        <v>515</v>
       </c>
       <c r="B219" t="s">
-        <v>576</v>
+        <v>516</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>102.087</v>
+        <v>105.827</v>
       </c>
       <c r="E219" s="1">
-        <v>98.69</v>
+        <v>109.3</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>592140.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I219" s="1">
-        <v>20382.0</v>
+        <v>-17365.0</v>
       </c>
       <c r="J219" s="1">
-        <v>3.4420913973047</v>
+        <v>-3.1774931381519</v>
       </c>
       <c r="K219">
-        <v>1.42</v>
+        <v>0.95</v>
       </c>
       <c r="L219" t="s">
-        <v>577</v>
+        <v>517</v>
       </c>
       <c r="M219" s="1">
-        <v>612522.0</v>
+        <v>529135.0</v>
       </c>
       <c r="N219" s="1">
-        <v>621057.62</v>
+        <v>533881.58</v>
       </c>
       <c r="O219" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>578</v>
+        <v>518</v>
       </c>
       <c r="B220" t="s">
-        <v>579</v>
+        <v>519</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>84.953</v>
+        <v>98.083</v>
       </c>
       <c r="E220" s="1">
-        <v>85.3395</v>
+        <v>99.852</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>341358.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1546.0</v>
+        <v>-10614.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.45289695861822</v>
+        <v>-1.7716220005608</v>
       </c>
       <c r="K220">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>498.63</v>
+        <v>0.65</v>
+      </c>
+      <c r="L220" t="s">
+        <v>520</v>
       </c>
       <c r="M220" s="1">
-        <v>339812.0</v>
+        <v>588498.0</v>
       </c>
       <c r="N220" s="1">
-        <v>340310.63</v>
+        <v>592377.45</v>
       </c>
       <c r="O220" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>580</v>
+        <v>521</v>
       </c>
       <c r="B221" t="s">
-        <v>581</v>
+        <v>522</v>
       </c>
       <c r="C221" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>97.385</v>
+        <v>98.729</v>
       </c>
       <c r="E221" s="1">
-        <v>97.92522727</v>
+        <v>99.653</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>1077177.5</v>
+        <v>597918.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-5942.5</v>
+        <v>-5544.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.55167323862595</v>
+        <v>-0.92721744453253</v>
       </c>
       <c r="K221">
-        <v>0.38</v>
+        <v>1.74</v>
       </c>
       <c r="L221" t="s">
-        <v>582</v>
+        <v>523</v>
       </c>
       <c r="M221" s="1">
-        <v>1071235.0</v>
+        <v>592374.0</v>
       </c>
       <c r="N221" s="1">
-        <v>1075439.11</v>
+        <v>602804.14</v>
       </c>
       <c r="O221" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>583</v>
+        <v>524</v>
       </c>
       <c r="B222" t="s">
-        <v>584</v>
+        <v>525</v>
       </c>
       <c r="C222" s="1">
-        <v>588000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.787</v>
+        <v>99.644</v>
       </c>
       <c r="E222" s="1">
-        <v>99.71992347</v>
+        <v>99.52</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>586353.15</v>
+        <v>398080.0</v>
       </c>
       <c r="I222" s="1">
-        <v>12154.41</v>
+        <v>496.0</v>
       </c>
       <c r="J222" s="1">
-        <v>2.0728821871256</v>
+        <v>0.12459807073955</v>
       </c>
       <c r="K222">
         <v>2.97</v>
       </c>
       <c r="L222" t="s">
-        <v>585</v>
+        <v>526</v>
       </c>
       <c r="M222" s="1">
-        <v>598507.56</v>
+        <v>398576.0</v>
       </c>
       <c r="N222" s="1">
-        <v>615970.35</v>
+        <v>410440.55</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>586</v>
+        <v>527</v>
       </c>
       <c r="B223" t="s">
-        <v>587</v>
+        <v>528</v>
       </c>
       <c r="C223" s="1">
-        <v>301000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>102.774</v>
+        <v>99.762</v>
       </c>
       <c r="E223" s="1">
-        <v>99.813</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>300437.13</v>
+        <v>400000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>8912.61</v>
+        <v>-952.0</v>
       </c>
       <c r="J223" s="1">
-        <v>2.9665474437198</v>
+        <v>-0.238</v>
       </c>
       <c r="K223">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>0.0</v>
+      </c>
+      <c r="L223">
+        <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>309349.74</v>
+        <v>399048.0</v>
       </c>
       <c r="N223" s="1">
-        <v>317849.9</v>
+        <v>399048.0</v>
       </c>
       <c r="O223" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>589</v>
+        <v>529</v>
       </c>
       <c r="B224" t="s">
-        <v>590</v>
+        <v>530</v>
       </c>
       <c r="C224" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>105.047</v>
+        <v>103.723</v>
       </c>
       <c r="E224" s="1">
-        <v>102.20876333</v>
+        <v>100.710578</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>919878.87</v>
+        <v>1007105.78</v>
       </c>
       <c r="I224" s="1">
-        <v>25544.13</v>
+        <v>30124.22</v>
       </c>
       <c r="J224" s="1">
-        <v>2.7769014848662</v>
+        <v>2.9911674223536</v>
       </c>
       <c r="K224">
-        <v>1.48</v>
+        <v>2.82</v>
       </c>
       <c r="L224" t="s">
-        <v>591</v>
+        <v>531</v>
       </c>
       <c r="M224" s="1">
-        <v>945423.0</v>
+        <v>1037230.0</v>
       </c>
       <c r="N224" s="1">
-        <v>958776.73</v>
+        <v>1065449.18</v>
       </c>
       <c r="O224" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>592</v>
+        <v>532</v>
       </c>
       <c r="B225" t="s">
-        <v>593</v>
+        <v>533</v>
       </c>
       <c r="C225" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.874</v>
+        <v>98.241</v>
       </c>
       <c r="E225" s="1">
-        <v>99.4208</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1491312.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I225" s="1">
-        <v>6798.0</v>
+        <v>-4044.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.45584022659242</v>
+        <v>-1.353563144524</v>
       </c>
       <c r="K225">
-        <v>2.24</v>
+        <v>0.42</v>
       </c>
       <c r="L225" t="s">
-        <v>594</v>
+        <v>534</v>
       </c>
       <c r="M225" s="1">
-        <v>1498110.0</v>
+        <v>294723.0</v>
       </c>
       <c r="N225" s="1">
-        <v>1531767.53</v>
+        <v>295971.29</v>
       </c>
       <c r="O225" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>595</v>
+        <v>535</v>
       </c>
       <c r="B226" t="s">
-        <v>596</v>
+        <v>536</v>
       </c>
       <c r="C226" s="1">
-        <v>485000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>101.957</v>
+        <v>92.923</v>
       </c>
       <c r="E226" s="1">
-        <v>99.424</v>
+        <v>90.9</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>482206.4</v>
+        <v>272700.0</v>
       </c>
       <c r="I226" s="1">
-        <v>12285.05</v>
+        <v>6069.0</v>
       </c>
       <c r="J226" s="1">
-        <v>2.547674605729</v>
+        <v>2.2255225522552</v>
       </c>
       <c r="K226">
-        <v>2.57</v>
+        <v>0.63</v>
       </c>
       <c r="L226" t="s">
-        <v>597</v>
+        <v>537</v>
       </c>
       <c r="M226" s="1">
-        <v>494491.45</v>
+        <v>278769.0</v>
       </c>
       <c r="N226" s="1">
-        <v>506966.91</v>
+        <v>280653.25</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>598</v>
+        <v>538</v>
       </c>
       <c r="B227" t="s">
-        <v>599</v>
+        <v>539</v>
       </c>
       <c r="C227" s="1">
-        <v>843000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.821</v>
+        <v>101.493</v>
       </c>
       <c r="E227" s="1">
-        <v>99.947</v>
+        <v>98.50505</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>842553.21</v>
+        <v>394020.2</v>
       </c>
       <c r="I227" s="1">
-        <v>-1062.18</v>
+        <v>11951.8</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.12606681541217</v>
+        <v>3.0332962624759</v>
       </c>
       <c r="K227">
-        <v>0.72</v>
+        <v>1.94</v>
       </c>
       <c r="L227" t="s">
-        <v>600</v>
+        <v>540</v>
       </c>
       <c r="M227" s="1">
-        <v>841491.03</v>
+        <v>405972.0</v>
       </c>
       <c r="N227" s="1">
-        <v>847553.7</v>
+        <v>413743.23</v>
       </c>
       <c r="O227" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>601</v>
+        <v>541</v>
       </c>
       <c r="B228" t="s">
-        <v>602</v>
+        <v>542</v>
       </c>
       <c r="C228" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>89.482</v>
+        <v>83.535</v>
       </c>
       <c r="E228" s="1">
-        <v>99.03167091</v>
+        <v>85.96</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>1089348.38</v>
+        <v>773640.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-105046.38</v>
+        <v>-21825.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-9.6430473417512</v>
+        <v>-2.8210795718939</v>
       </c>
       <c r="K228">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="L228" t="s">
-        <v>603</v>
+        <v>543</v>
       </c>
       <c r="M228" s="1">
-        <v>984302.0</v>
+        <v>751815.0</v>
       </c>
       <c r="N228" s="1">
-        <v>989945.15</v>
+        <v>755791.03</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>604</v>
+        <v>544</v>
       </c>
       <c r="B229" t="s">
-        <v>605</v>
+        <v>545</v>
       </c>
       <c r="C229" s="1">
-        <v>1600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.132</v>
+        <v>98.423</v>
       </c>
       <c r="E229" s="1">
-        <v>99.779</v>
+        <v>100.65</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>1596464.0</v>
+        <v>503250.0</v>
       </c>
       <c r="I229" s="1">
-        <v>5648.0</v>
+        <v>-11135.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.35378185790597</v>
+        <v>-2.2126179831098</v>
       </c>
       <c r="K229">
-        <v>0.74</v>
+        <v>0.61</v>
       </c>
       <c r="L229" t="s">
-        <v>606</v>
+        <v>546</v>
       </c>
       <c r="M229" s="1">
-        <v>1602112.0</v>
+        <v>492115.0</v>
       </c>
       <c r="N229" s="1">
-        <v>1613947.62</v>
+        <v>495156.1</v>
       </c>
       <c r="O229" s="1">
-        <v>0.26</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>607</v>
+        <v>547</v>
       </c>
       <c r="B230" t="s">
-        <v>608</v>
+        <v>548</v>
       </c>
       <c r="C230" s="1">
-        <v>1900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.943</v>
+        <v>97.967</v>
       </c>
       <c r="E230" s="1">
-        <v>103.02411579</v>
+        <v>100.62</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1957458.2</v>
+        <v>301860.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-20541.2</v>
+        <v>-7959.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.0493812843615</v>
+        <v>-2.6366527529318</v>
       </c>
       <c r="K230">
-        <v>3.47</v>
+        <v>2.69</v>
       </c>
       <c r="L230" t="s">
-        <v>609</v>
+        <v>549</v>
       </c>
       <c r="M230" s="1">
-        <v>1936917.0</v>
+        <v>293901.0</v>
       </c>
       <c r="N230" s="1">
-        <v>2002797.55</v>
+        <v>301966.07</v>
       </c>
       <c r="O230" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>610</v>
+        <v>550</v>
       </c>
       <c r="B231" t="s">
-        <v>611</v>
+        <v>551</v>
       </c>
       <c r="C231" s="1">
-        <v>551000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.92</v>
+        <v>97.325</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.67453282</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>551000.0</v>
+        <v>774471.12</v>
       </c>
       <c r="I231" s="1">
-        <v>10579.2</v>
+        <v>-18255.87</v>
       </c>
       <c r="J231" s="1">
-        <v>1.92</v>
+        <v>-2.3572047463823</v>
       </c>
       <c r="K231">
-        <v>1.53</v>
+        <v>2.69</v>
       </c>
       <c r="L231" t="s">
-        <v>612</v>
+        <v>552</v>
       </c>
       <c r="M231" s="1">
-        <v>561579.2</v>
+        <v>756215.25</v>
       </c>
       <c r="N231" s="1">
-        <v>570020.43</v>
+        <v>777127.73</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>613</v>
+        <v>553</v>
       </c>
       <c r="B232" t="s">
-        <v>614</v>
+        <v>554</v>
       </c>
       <c r="C232" s="1">
-        <v>293000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>101.921</v>
+        <v>98.646</v>
       </c>
       <c r="E232" s="1">
-        <v>99.833</v>
+        <v>99.571</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>292510.69</v>
+        <v>288755.9</v>
       </c>
       <c r="I232" s="1">
-        <v>6117.84</v>
+        <v>-2682.5</v>
       </c>
       <c r="J232" s="1">
-        <v>2.0914927929643</v>
+        <v>-0.92898534713923</v>
       </c>
       <c r="K232">
-        <v>2.07</v>
+        <v>1.28</v>
       </c>
       <c r="L232" t="s">
-        <v>615</v>
+        <v>555</v>
       </c>
       <c r="M232" s="1">
-        <v>298628.53</v>
+        <v>286073.4</v>
       </c>
       <c r="N232" s="1">
-        <v>304697.24</v>
+        <v>289791.76</v>
       </c>
       <c r="O232" s="1">
         <v>0.05</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>616</v>
+        <v>556</v>
       </c>
       <c r="B233" t="s">
-        <v>617</v>
+        <v>557</v>
       </c>
       <c r="C233" s="1">
-        <v>996000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.704</v>
+        <v>98.108</v>
       </c>
       <c r="E233" s="1">
-        <v>100.08052209</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>996802.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>16169.84</v>
+        <v>-7568.0</v>
       </c>
       <c r="J233" s="1">
-        <v>1.622171705113</v>
+        <v>-1.892</v>
       </c>
       <c r="K233">
-        <v>1.42</v>
+        <v>1.69</v>
       </c>
       <c r="L233" t="s">
-        <v>618</v>
+        <v>558</v>
       </c>
       <c r="M233" s="1">
-        <v>1012971.84</v>
+        <v>392432.0</v>
       </c>
       <c r="N233" s="1">
-        <v>1027117.09</v>
+        <v>399173.87</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>619</v>
+        <v>559</v>
       </c>
       <c r="B234" t="s">
-        <v>620</v>
+        <v>560</v>
       </c>
       <c r="C234" s="1">
-        <v>800000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.896</v>
+        <v>97.546</v>
       </c>
       <c r="E234" s="1">
-        <v>99.1185</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>792948.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>14220.0</v>
+        <v>-30135.12</v>
       </c>
       <c r="J234" s="1">
-        <v>1.7933080101091</v>
+        <v>-2.454</v>
       </c>
       <c r="K234">
-        <v>3.51</v>
+        <v>0.66</v>
       </c>
       <c r="L234" t="s">
-        <v>621</v>
+        <v>561</v>
       </c>
       <c r="M234" s="1">
-        <v>807168.0</v>
+        <v>1197864.88</v>
       </c>
       <c r="N234" s="1">
-        <v>835238.4</v>
+        <v>1205985.16</v>
       </c>
       <c r="O234" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>622</v>
+        <v>562</v>
       </c>
       <c r="B235" t="s">
-        <v>623</v>
+        <v>563</v>
       </c>
       <c r="C235" s="1">
-        <v>4840000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>93.647</v>
+        <v>97.083</v>
       </c>
       <c r="E235" s="1">
-        <v>95.858</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>4639527.2</v>
+        <v>865000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-107012.4</v>
+        <v>-25232.05</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.3065367522794</v>
+        <v>-2.917</v>
       </c>
       <c r="K235">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.13</v>
+      </c>
+      <c r="L235" t="s">
+        <v>564</v>
       </c>
       <c r="M235" s="1">
-        <v>4532514.8</v>
+        <v>839767.95</v>
       </c>
       <c r="N235" s="1">
-        <v>4532514.8</v>
+        <v>858227.83</v>
       </c>
       <c r="O235" s="1">
-        <v>0.74</v>
+        <v>0.15</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>624</v>
+        <v>565</v>
       </c>
       <c r="B236" t="s">
-        <v>625</v>
+        <v>566</v>
       </c>
       <c r="C236" s="1">
-        <v>290000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>96.673</v>
+        <v>97.713</v>
       </c>
       <c r="E236" s="1">
-        <v>101.255</v>
+        <v>100.42</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>293639.5</v>
+        <v>602520.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-13287.8</v>
+        <v>-16242.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-4.5252086316725</v>
+        <v>-2.6956781517626</v>
       </c>
       <c r="K236">
-        <v>0.42</v>
+        <v>3.23</v>
       </c>
       <c r="L236" t="s">
-        <v>626</v>
+        <v>567</v>
       </c>
       <c r="M236" s="1">
-        <v>280351.7</v>
+        <v>586278.0</v>
       </c>
       <c r="N236" s="1">
-        <v>281567.32</v>
+        <v>605644.44</v>
       </c>
       <c r="O236" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>627</v>
+        <v>568</v>
       </c>
       <c r="B237" t="s">
-        <v>628</v>
+        <v>569</v>
       </c>
       <c r="C237" s="1">
-        <v>3300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>89.838</v>
+        <v>96.828</v>
       </c>
       <c r="E237" s="1">
-        <v>85.14</v>
+        <v>99.259</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>2809620.0</v>
+        <v>694813.0</v>
       </c>
       <c r="I237" s="1">
-        <v>155034.0</v>
+        <v>-17017.0</v>
       </c>
       <c r="J237" s="1">
-        <v>5.5179704016913</v>
+        <v>-2.4491481880736</v>
       </c>
       <c r="K237">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L237" t="s">
+        <v>570</v>
       </c>
       <c r="M237" s="1">
-        <v>2964654.0</v>
+        <v>677796.0</v>
       </c>
       <c r="N237" s="1">
-        <v>2964654.0</v>
+        <v>680145.32</v>
       </c>
       <c r="O237" s="1">
-        <v>0.49</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>629</v>
+        <v>571</v>
       </c>
       <c r="B238" t="s">
-        <v>630</v>
+        <v>572</v>
       </c>
       <c r="C238" s="1">
-        <v>892000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.413</v>
+        <v>97.113</v>
       </c>
       <c r="E238" s="1">
-        <v>100.04988789</v>
+        <v>99.362</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>892445.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I238" s="1">
-        <v>12158.96</v>
+        <v>-6432.14</v>
       </c>
       <c r="J238" s="1">
-        <v>1.3624324188045</v>
+        <v>-2.2634407519977</v>
       </c>
       <c r="K238">
-        <v>2.4</v>
+        <v>1.0</v>
       </c>
       <c r="L238" t="s">
-        <v>631</v>
+        <v>573</v>
       </c>
       <c r="M238" s="1">
-        <v>904603.96</v>
+        <v>277743.18</v>
       </c>
       <c r="N238" s="1">
-        <v>925990.63</v>
+        <v>280608.08</v>
       </c>
       <c r="O238" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>632</v>
+        <v>574</v>
       </c>
       <c r="B239" t="s">
-        <v>633</v>
+        <v>575</v>
       </c>
       <c r="C239" s="1">
         <v>600000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.068</v>
+        <v>99.778</v>
       </c>
       <c r="E239" s="1">
-        <v>99.105</v>
+        <v>100.4</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>594630.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-222.0</v>
+        <v>-3732.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.037334140557994</v>
+        <v>-0.6195219123506</v>
       </c>
       <c r="K239">
-        <v>0.69</v>
+        <v>3.1</v>
       </c>
       <c r="L239" t="s">
-        <v>634</v>
+        <v>576</v>
       </c>
       <c r="M239" s="1">
-        <v>594408.0</v>
+        <v>598668.0</v>
       </c>
       <c r="N239" s="1">
-        <v>598521.7</v>
+        <v>617268.0</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>635</v>
+        <v>577</v>
       </c>
       <c r="B240" t="s">
-        <v>636</v>
+        <v>578</v>
       </c>
       <c r="C240" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>101.233</v>
+        <v>99.073</v>
       </c>
       <c r="E240" s="1">
-        <v>100.0</v>
+        <v>99.821</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>432000.0</v>
+        <v>598926.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5326.56</v>
+        <v>-4488.0</v>
       </c>
       <c r="J240" s="1">
-        <v>1.233</v>
+        <v>-0.74934132096453</v>
       </c>
       <c r="K240">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>0.07</v>
+      </c>
+      <c r="L240">
+        <v>445.89</v>
       </c>
       <c r="M240" s="1">
-        <v>437326.56</v>
+        <v>594438.0</v>
       </c>
       <c r="N240" s="1">
-        <v>446163.43</v>
+        <v>594883.89</v>
       </c>
       <c r="O240" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>638</v>
+        <v>579</v>
       </c>
       <c r="B241" t="s">
-        <v>639</v>
+        <v>580</v>
       </c>
       <c r="C241" s="1">
-        <v>1434000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.015</v>
+        <v>97.489</v>
       </c>
       <c r="E241" s="1">
-        <v>99.728</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1430099.52</v>
+        <v>1033955.76</v>
       </c>
       <c r="I241" s="1">
-        <v>4115.58</v>
+        <v>-18120.38</v>
       </c>
       <c r="J241" s="1">
-        <v>0.28778276913204</v>
+        <v>-1.7525295279558</v>
       </c>
       <c r="K241">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>638.42</v>
+        <v>2.52</v>
+      </c>
+      <c r="L241" t="s">
+        <v>581</v>
       </c>
       <c r="M241" s="1">
-        <v>1434215.1</v>
+        <v>1015835.38</v>
       </c>
       <c r="N241" s="1">
-        <v>1434853.52</v>
+        <v>1042099.49</v>
       </c>
       <c r="O241" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>640</v>
+        <v>582</v>
       </c>
       <c r="B242" t="s">
-        <v>641</v>
+        <v>583</v>
       </c>
       <c r="C242" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>106.309</v>
+        <v>97.995</v>
       </c>
       <c r="E242" s="1">
-        <v>104.83429833</v>
+        <v>99.517</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1258011.58</v>
+        <v>497585.0</v>
       </c>
       <c r="I242" s="1">
-        <v>17696.42</v>
+        <v>-7610.0</v>
       </c>
       <c r="J242" s="1">
-        <v>1.4066977030529</v>
+        <v>-1.529386938915</v>
       </c>
       <c r="K242">
-        <v>4.3</v>
+        <v>2.63</v>
       </c>
       <c r="L242" t="s">
-        <v>642</v>
+        <v>584</v>
       </c>
       <c r="M242" s="1">
-        <v>1275708.0</v>
+        <v>489975.0</v>
       </c>
       <c r="N242" s="1">
-        <v>1327308.0</v>
+        <v>503105.14</v>
       </c>
       <c r="O242" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>643</v>
+        <v>585</v>
       </c>
       <c r="B243" t="s">
-        <v>644</v>
+        <v>586</v>
       </c>
       <c r="C243" s="1">
-        <v>381000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.627</v>
+        <v>89.409</v>
       </c>
       <c r="E243" s="1">
-        <v>102.47</v>
+        <v>81.26785667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>390410.7</v>
+        <v>487607.14</v>
       </c>
       <c r="I243" s="1">
-        <v>-3211.83</v>
+        <v>48846.86</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.8226798087245</v>
+        <v>10.017667091585</v>
       </c>
       <c r="K243">
-        <v>3.19</v>
+        <v>1.04</v>
       </c>
       <c r="L243" t="s">
-        <v>645</v>
+        <v>587</v>
       </c>
       <c r="M243" s="1">
-        <v>387198.87</v>
+        <v>536454.0</v>
       </c>
       <c r="N243" s="1">
-        <v>399349.12</v>
+        <v>542710.85</v>
       </c>
       <c r="O243" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>646</v>
+        <v>588</v>
       </c>
       <c r="B244" t="s">
-        <v>647</v>
+        <v>589</v>
       </c>
       <c r="C244" s="1">
-        <v>3076615.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>93.697</v>
+        <v>101.461</v>
       </c>
       <c r="E244" s="1">
-        <v>93.06000003</v>
+        <v>99.68141667</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>2863097.92</v>
+        <v>1196177.0</v>
       </c>
       <c r="I244" s="1">
-        <v>19598.04</v>
+        <v>21355.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.6845047060074</v>
+        <v>1.785270908904</v>
       </c>
       <c r="K244">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="L244" t="s">
-        <v>648</v>
+        <v>590</v>
       </c>
       <c r="M244" s="1">
-        <v>2882695.96</v>
+        <v>1217532.0</v>
       </c>
       <c r="N244" s="1">
-        <v>2910929.17</v>
+        <v>1228105.97</v>
       </c>
       <c r="O244" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>649</v>
+        <v>591</v>
       </c>
       <c r="B245" t="s">
-        <v>650</v>
+        <v>592</v>
       </c>
       <c r="C245" s="1">
-        <v>2960000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.984</v>
+        <v>91.93</v>
       </c>
       <c r="E245" s="1">
-        <v>94.873</v>
+        <v>88.76264198</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>2808240.8</v>
+        <v>287590.96</v>
       </c>
       <c r="I245" s="1">
-        <v>151285.6</v>
+        <v>10262.24</v>
       </c>
       <c r="J245" s="1">
-        <v>5.3872018382469</v>
+        <v>3.5683458200494</v>
       </c>
       <c r="K245">
-        <v>0.64</v>
+        <v>1.48</v>
       </c>
       <c r="L245" t="s">
-        <v>651</v>
+        <v>593</v>
       </c>
       <c r="M245" s="1">
-        <v>2959526.4</v>
+        <v>297853.2</v>
       </c>
       <c r="N245" s="1">
-        <v>2978482.56</v>
+        <v>302663.27</v>
       </c>
       <c r="O245" s="1">
-        <v>0.49</v>
+        <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>652</v>
+        <v>594</v>
       </c>
       <c r="B246" t="s">
-        <v>653</v>
+        <v>595</v>
       </c>
       <c r="C246" s="1">
-        <v>591000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.141</v>
+        <v>101.352</v>
       </c>
       <c r="E246" s="1">
-        <v>99.422</v>
+        <v>102.316</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>587584.02</v>
+        <v>204632.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-1660.71</v>
+        <v>-1928.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.28263362233711</v>
+        <v>-0.94217913131866</v>
       </c>
       <c r="K246">
-        <v>3.0</v>
+        <v>3.63</v>
       </c>
       <c r="L246" t="s">
-        <v>654</v>
+        <v>596</v>
       </c>
       <c r="M246" s="1">
-        <v>585923.31</v>
+        <v>202704.0</v>
       </c>
       <c r="N246" s="1">
-        <v>603657.36</v>
+        <v>209958.79</v>
       </c>
       <c r="O246" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>655</v>
+        <v>597</v>
       </c>
       <c r="B247" t="s">
-        <v>656</v>
+        <v>598</v>
       </c>
       <c r="C247" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>75.606</v>
+        <v>97.419</v>
       </c>
       <c r="E247" s="1">
-        <v>74.46428571</v>
+        <v>100.33</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>521250.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I247" s="1">
-        <v>7992.0</v>
+        <v>-29110.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.5332374100719</v>
+        <v>-2.9014252965215</v>
       </c>
       <c r="K247">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="L247" t="s">
-        <v>657</v>
+        <v>599</v>
       </c>
       <c r="M247" s="1">
-        <v>529242.0</v>
+        <v>974190.0</v>
       </c>
       <c r="N247" s="1">
-        <v>530378.3</v>
+        <v>976244.79</v>
       </c>
       <c r="O247" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>658</v>
+        <v>600</v>
       </c>
       <c r="B248" t="s">
-        <v>659</v>
+        <v>601</v>
       </c>
       <c r="C248" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>102.274</v>
+        <v>89.521</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>89.875</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>600000.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I248" s="1">
-        <v>13644.0</v>
+        <v>-708.0</v>
       </c>
       <c r="J248" s="1">
-        <v>2.274</v>
+        <v>-0.39388038942976</v>
       </c>
       <c r="K248">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>0.08</v>
+      </c>
+      <c r="L248">
+        <v>150.68</v>
       </c>
       <c r="M248" s="1">
-        <v>613644.0</v>
+        <v>179042.0</v>
       </c>
       <c r="N248" s="1">
-        <v>623395.36</v>
+        <v>179192.68</v>
       </c>
       <c r="O248" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>661</v>
+        <v>602</v>
       </c>
       <c r="B249" t="s">
-        <v>662</v>
+        <v>603</v>
       </c>
       <c r="C249" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.607</v>
+        <v>90.08</v>
       </c>
       <c r="E249" s="1">
-        <v>99.405</v>
+        <v>89.875</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>397620.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-7192.0</v>
+        <v>205.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.8087621347015</v>
+        <v>0.22809457579972</v>
       </c>
       <c r="K249">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="L249">
-        <v>591.78</v>
+        <v>134.25</v>
       </c>
       <c r="M249" s="1">
-        <v>390428.0</v>
+        <v>90080.0</v>
       </c>
       <c r="N249" s="1">
-        <v>391019.78</v>
+        <v>90214.25</v>
       </c>
       <c r="O249" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>663</v>
+        <v>604</v>
       </c>
       <c r="B250" t="s">
-        <v>664</v>
+        <v>605</v>
       </c>
       <c r="C250" s="1">
-        <v>1600000.0</v>
+        <v>4749722.0</v>
       </c>
       <c r="D250" s="1">
-        <v>92.632</v>
+        <v>99.434</v>
       </c>
       <c r="E250" s="1">
-        <v>99.696</v>
+        <v>99.67400008</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1595136.0</v>
+        <v>4734237.91</v>
       </c>
       <c r="I250" s="1">
-        <v>-113024.0</v>
+        <v>-11399.34</v>
       </c>
       <c r="J250" s="1">
-        <v>-7.0855400417268</v>
+        <v>-0.24078511086064</v>
       </c>
       <c r="K250">
-        <v>0.22</v>
+        <v>1.0</v>
       </c>
       <c r="L250" t="s">
-        <v>665</v>
+        <v>606</v>
       </c>
       <c r="M250" s="1">
-        <v>1482112.0</v>
+        <v>4722838.57</v>
       </c>
       <c r="N250" s="1">
-        <v>1485625.42</v>
+        <v>4770270.73</v>
       </c>
       <c r="O250" s="1">
-        <v>0.24</v>
+        <v>0.82</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>666</v>
+        <v>607</v>
       </c>
       <c r="B251" t="s">
-        <v>667</v>
+        <v>608</v>
       </c>
       <c r="C251" s="1">
-        <v>641000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.831</v>
+        <v>97.095</v>
       </c>
       <c r="E251" s="1">
-        <v>100.14873635</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>641953.4</v>
+        <v>399064.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-2036.69</v>
+        <v>-10684.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.31726446187527</v>
+        <v>-2.6772647996311</v>
       </c>
       <c r="K251">
-        <v>2.97</v>
+        <v>2.35</v>
       </c>
       <c r="L251" t="s">
-        <v>668</v>
+        <v>609</v>
       </c>
       <c r="M251" s="1">
-        <v>639916.71</v>
+        <v>388380.0</v>
       </c>
       <c r="N251" s="1">
-        <v>658942.56</v>
+        <v>397788.22</v>
       </c>
       <c r="O251" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>669</v>
+        <v>610</v>
       </c>
       <c r="B252" t="s">
-        <v>670</v>
+        <v>611</v>
       </c>
       <c r="C252" s="1">
-        <v>600000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.223</v>
+        <v>97.353</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>600000.0</v>
+        <v>519714.0</v>
       </c>
       <c r="I252" s="1">
-        <v>7338.0</v>
+        <v>-13478.4</v>
       </c>
       <c r="J252" s="1">
-        <v>1.223</v>
+        <v>-2.5934263845115</v>
       </c>
       <c r="K252">
-        <v>0.73</v>
+        <v>1.01</v>
       </c>
       <c r="L252" t="s">
-        <v>671</v>
+        <v>612</v>
       </c>
       <c r="M252" s="1">
-        <v>607338.0</v>
+        <v>506235.6</v>
       </c>
       <c r="N252" s="1">
-        <v>611742.72</v>
+        <v>511486.18</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>672</v>
+        <v>613</v>
       </c>
       <c r="B253" t="s">
-        <v>673</v>
+        <v>614</v>
       </c>
       <c r="C253" s="1">
-        <v>1400000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>101.003</v>
+        <v>97.971</v>
       </c>
       <c r="E253" s="1">
-        <v>99.55221429</v>
+        <v>99.682</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1393731.0</v>
+        <v>459534.02</v>
       </c>
       <c r="I253" s="1">
-        <v>20311.0</v>
+        <v>-7887.71</v>
       </c>
       <c r="J253" s="1">
-        <v>1.4573113463071</v>
+        <v>-1.7164583375133</v>
       </c>
       <c r="K253">
-        <v>0.12</v>
+        <v>0.87</v>
       </c>
       <c r="L253" t="s">
-        <v>674</v>
+        <v>615</v>
       </c>
       <c r="M253" s="1">
-        <v>1414042.0</v>
+        <v>451646.31</v>
       </c>
       <c r="N253" s="1">
-        <v>1415662.55</v>
+        <v>455675.32</v>
       </c>
       <c r="O253" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>675</v>
+        <v>616</v>
       </c>
       <c r="B254" t="s">
-        <v>676</v>
+        <v>617</v>
       </c>
       <c r="C254" s="1">
-        <v>900000.0</v>
+        <v>4440000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.044</v>
+        <v>90.222</v>
       </c>
       <c r="E254" s="1">
-        <v>99.683</v>
+        <v>91.445</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>897147.0</v>
+        <v>4060158.0</v>
       </c>
       <c r="I254" s="1">
-        <v>12249.0</v>
+        <v>-54301.2</v>
       </c>
       <c r="J254" s="1">
-        <v>1.3653280900454</v>
+        <v>-1.3374159330745</v>
       </c>
       <c r="K254">
-        <v>2.21</v>
+        <v>0.81</v>
       </c>
       <c r="L254" t="s">
-        <v>677</v>
+        <v>618</v>
       </c>
       <c r="M254" s="1">
-        <v>909396.0</v>
+        <v>4005856.8</v>
       </c>
       <c r="N254" s="1">
-        <v>929276.14</v>
+        <v>4041620.09</v>
       </c>
       <c r="O254" s="1">
-        <v>0.15</v>
+        <v>0.69</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>678</v>
+        <v>619</v>
       </c>
       <c r="B255" t="s">
-        <v>679</v>
+        <v>620</v>
       </c>
       <c r="C255" s="1">
-        <v>600000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.221</v>
+        <v>97.583</v>
       </c>
       <c r="E255" s="1">
-        <v>99.923215</v>
+        <v>99.998</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>599539.29</v>
+        <v>809983.8</v>
       </c>
       <c r="I255" s="1">
-        <v>13786.71</v>
+        <v>-19561.5</v>
       </c>
       <c r="J255" s="1">
-        <v>2.2995507100127</v>
+        <v>-2.415048300966</v>
       </c>
       <c r="K255">
-        <v>3.7</v>
+        <v>0.37</v>
       </c>
       <c r="L255" t="s">
-        <v>680</v>
+        <v>621</v>
       </c>
       <c r="M255" s="1">
-        <v>613326.0</v>
+        <v>790422.3</v>
       </c>
       <c r="N255" s="1">
-        <v>635555.26</v>
+        <v>793429.4</v>
       </c>
       <c r="O255" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>681</v>
+        <v>622</v>
       </c>
       <c r="B256" t="s">
-        <v>682</v>
+        <v>623</v>
       </c>
       <c r="C256" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>99.575</v>
+        <v>100.582</v>
       </c>
       <c r="E256" s="1">
-        <v>99.3</v>
+        <v>100.120285</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>595800.0</v>
+        <v>400481.14</v>
       </c>
       <c r="I256" s="1">
-        <v>1650.0</v>
+        <v>1846.86</v>
       </c>
       <c r="J256" s="1">
-        <v>0.27693856998993</v>
+        <v>0.46116029334115</v>
       </c>
       <c r="K256">
-        <v>2.49</v>
+        <v>2.3</v>
       </c>
       <c r="L256" t="s">
-        <v>683</v>
+        <v>624</v>
       </c>
       <c r="M256" s="1">
-        <v>597450.0</v>
+        <v>402328.0</v>
       </c>
       <c r="N256" s="1">
-        <v>612367.81</v>
+        <v>411532.38</v>
       </c>
       <c r="O256" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>684</v>
+        <v>625</v>
       </c>
       <c r="B257" t="s">
-        <v>685</v>
+        <v>626</v>
       </c>
       <c r="C257" s="1">
-        <v>600000.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.675</v>
+        <v>81.464</v>
       </c>
       <c r="E257" s="1">
-        <v>99.492</v>
+        <v>82.12341516</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>596952.0</v>
+        <v>14608712.59</v>
       </c>
       <c r="I257" s="1">
-        <v>7098.0</v>
+        <v>-117301.58</v>
       </c>
       <c r="J257" s="1">
-        <v>1.1890403248502</v>
+        <v>-0.80295631307235</v>
       </c>
       <c r="K257">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>604050.0</v>
+        <v>14491411.01</v>
       </c>
       <c r="N257" s="1">
-        <v>611644.52</v>
+        <v>14491411.01</v>
       </c>
       <c r="O257" s="1">
-        <v>0.1</v>
+        <v>2.48</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>686</v>
+        <v>627</v>
       </c>
       <c r="B258" t="s">
-        <v>687</v>
+        <v>628</v>
       </c>
       <c r="C258" s="1">
-        <v>368000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.153</v>
+        <v>86.376</v>
       </c>
       <c r="E258" s="1">
-        <v>99.23</v>
+        <v>85.24267627</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>365166.4</v>
+        <v>14871106.56</v>
       </c>
       <c r="I258" s="1">
-        <v>3396.64</v>
+        <v>197715.26</v>
       </c>
       <c r="J258" s="1">
-        <v>0.93016224931976</v>
+        <v>1.3295262138179</v>
       </c>
       <c r="K258">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>368563.04</v>
+        <v>15068821.82</v>
       </c>
       <c r="N258" s="1">
-        <v>373769.23</v>
+        <v>15068821.82</v>
       </c>
       <c r="O258" s="1">
-        <v>0.06</v>
+        <v>2.58</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>689</v>
+        <v>629</v>
       </c>
       <c r="B259" t="s">
-        <v>690</v>
+        <v>630</v>
       </c>
       <c r="C259" s="1">
-        <v>366000.0</v>
+        <v>15570000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.955</v>
+        <v>83.151</v>
       </c>
       <c r="E259" s="1">
-        <v>99.499</v>
+        <v>84.17364868</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>364166.34</v>
+        <v>13105837.1</v>
       </c>
       <c r="I259" s="1">
-        <v>5328.96</v>
+        <v>-159226.4</v>
       </c>
       <c r="J259" s="1">
-        <v>1.4633312897617</v>
+        <v>-1.2149273547739</v>
       </c>
       <c r="K259">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="L259">
-        <v>714.45</v>
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>369495.3</v>
+        <v>12946610.7</v>
       </c>
       <c r="N259" s="1">
-        <v>370209.75</v>
+        <v>12946610.7</v>
       </c>
       <c r="O259" s="1">
-        <v>0.06</v>
+        <v>2.21</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>691</v>
+        <v>631</v>
       </c>
       <c r="B260" t="s">
-        <v>692</v>
+        <v>632</v>
       </c>
       <c r="C260" s="1">
-        <v>585000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>103.059</v>
+        <v>91.502</v>
       </c>
       <c r="E260" s="1">
-        <v>100.58151111</v>
+        <v>91.794</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>588401.84</v>
+        <v>3855348.0</v>
       </c>
       <c r="I260" s="1">
-        <v>14493.31</v>
+        <v>-12264.0</v>
       </c>
       <c r="J260" s="1">
-        <v>2.4631653089324</v>
+        <v>-0.31810357975467</v>
       </c>
       <c r="K260">
-        <v>2.85</v>
+        <v>0.68</v>
       </c>
       <c r="L260" t="s">
-        <v>693</v>
+        <v>633</v>
       </c>
       <c r="M260" s="1">
-        <v>602895.15</v>
+        <v>3843084.0</v>
       </c>
       <c r="N260" s="1">
-        <v>619543.61</v>
+        <v>3871851.12</v>
       </c>
       <c r="O260" s="1">
-        <v>0.1</v>
+        <v>0.66</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>694</v>
+        <v>634</v>
       </c>
       <c r="B261" t="s">
-        <v>695</v>
+        <v>635</v>
       </c>
       <c r="C261" s="1">
-        <v>5210000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>68.167</v>
+        <v>97.577</v>
       </c>
       <c r="E261" s="1">
-        <v>70.36</v>
+        <v>95.511</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3665756.0</v>
+        <v>5730660.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-114255.3</v>
+        <v>123960.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-3.1168277430358</v>
+        <v>2.1631016322727</v>
       </c>
       <c r="K261">
-        <v>0.6</v>
+        <v>2.12</v>
       </c>
       <c r="L261" t="s">
-        <v>696</v>
+        <v>636</v>
       </c>
       <c r="M261" s="1">
-        <v>3551500.7</v>
+        <v>5854620.0</v>
       </c>
       <c r="N261" s="1">
-        <v>3582903.44</v>
+        <v>5981606.3</v>
       </c>
       <c r="O261" s="1">
-        <v>0.59</v>
+        <v>1.02</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>697</v>
+        <v>637</v>
       </c>
       <c r="B262" t="s">
-        <v>698</v>
+        <v>638</v>
       </c>
       <c r="C262" s="1">
-        <v>264000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.71</v>
+        <v>113.564</v>
       </c>
       <c r="E262" s="1">
-        <v>100.0</v>
+        <v>116.988</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>264000.0</v>
+        <v>9359040.0</v>
       </c>
       <c r="I262" s="1">
-        <v>1874.4</v>
+        <v>-273920.0</v>
       </c>
       <c r="J262" s="1">
-        <v>0.71</v>
+        <v>-2.9267959106917</v>
       </c>
       <c r="K262">
-        <v>0.69</v>
+        <v>2.46</v>
       </c>
       <c r="L262" t="s">
-        <v>699</v>
+        <v>639</v>
       </c>
       <c r="M262" s="1">
-        <v>265874.4</v>
+        <v>9085120.0</v>
       </c>
       <c r="N262" s="1">
-        <v>267691.36</v>
+        <v>9281722.74</v>
       </c>
       <c r="O262" s="1">
-        <v>0.04</v>
+        <v>1.59</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>700</v>
+        <v>640</v>
       </c>
       <c r="B263" t="s">
-        <v>701</v>
+        <v>641</v>
       </c>
       <c r="C263" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.574</v>
+        <v>81.578</v>
       </c>
       <c r="E263" s="1">
-        <v>100.23</v>
+        <v>81.75</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>400920.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1376.0</v>
+        <v>-344.0</v>
       </c>
       <c r="J263" s="1">
-        <v>0.34321061558416</v>
+        <v>-0.21039755351682</v>
       </c>
       <c r="K263">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>0.07</v>
+      </c>
+      <c r="L263">
+        <v>139.73</v>
       </c>
       <c r="M263" s="1">
-        <v>402296.0</v>
+        <v>163156.0</v>
       </c>
       <c r="N263" s="1">
-        <v>408542.58</v>
+        <v>163295.73</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>703</v>
+        <v>642</v>
       </c>
       <c r="B264" t="s">
-        <v>704</v>
+        <v>643</v>
       </c>
       <c r="C264" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.521</v>
+        <v>93.362</v>
       </c>
       <c r="E264" s="1">
-        <v>99.871</v>
+        <v>95.643</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>798968.0</v>
+        <v>1912860.0</v>
       </c>
       <c r="I264" s="1">
-        <v>5200.0</v>
+        <v>-45620.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.65083958306215</v>
+        <v>-2.3849105527848</v>
       </c>
       <c r="K264">
-        <v>0.81</v>
+        <v>1.06</v>
       </c>
       <c r="L264" t="s">
-        <v>705</v>
+        <v>644</v>
       </c>
       <c r="M264" s="1">
-        <v>804168.0</v>
+        <v>1867240.0</v>
       </c>
       <c r="N264" s="1">
-        <v>810622.79</v>
+        <v>1888385.21</v>
       </c>
       <c r="O264" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>706</v>
+        <v>645</v>
       </c>
       <c r="B265" t="s">
-        <v>707</v>
+        <v>646</v>
       </c>
       <c r="C265" s="1">
-        <v>7201000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>92.069</v>
+        <v>101.635</v>
       </c>
       <c r="E265" s="1">
-        <v>84.90508735</v>
+        <v>101.86053474</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>6114015.34</v>
+        <v>674316.74</v>
       </c>
       <c r="I265" s="1">
-        <v>515873.35</v>
+        <v>-1493.04</v>
       </c>
       <c r="J265" s="1">
-        <v>8.4375540673733</v>
+        <v>-0.22141523581337</v>
       </c>
       <c r="K265">
-        <v>0.38</v>
+        <v>1.38</v>
       </c>
       <c r="L265" t="s">
-        <v>708</v>
+        <v>647</v>
       </c>
       <c r="M265" s="1">
-        <v>6629888.69</v>
+        <v>672823.7</v>
       </c>
       <c r="N265" s="1">
-        <v>6657508.96</v>
+        <v>681951.14</v>
       </c>
       <c r="O265" s="1">
-        <v>1.09</v>
+        <v>0.12</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>709</v>
+        <v>648</v>
       </c>
       <c r="B266" t="s">
-        <v>710</v>
+        <v>649</v>
       </c>
       <c r="C266" s="1">
-        <v>4580000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>93.548</v>
+        <v>97.563</v>
       </c>
       <c r="E266" s="1">
-        <v>83.767</v>
+        <v>99.24</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>3836528.6</v>
+        <v>297720.0</v>
       </c>
       <c r="I266" s="1">
-        <v>447969.8</v>
+        <v>-5031.0</v>
       </c>
       <c r="J266" s="1">
-        <v>11.676435827951</v>
+        <v>-1.6898428053204</v>
       </c>
       <c r="K266">
-        <v>0.16</v>
+        <v>0.7</v>
       </c>
       <c r="L266" t="s">
-        <v>711</v>
+        <v>650</v>
       </c>
       <c r="M266" s="1">
-        <v>4284498.4</v>
+        <v>292689.0</v>
       </c>
       <c r="N266" s="1">
-        <v>4291726.02</v>
+        <v>294784.89</v>
       </c>
       <c r="O266" s="1">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>712</v>
+        <v>651</v>
       </c>
       <c r="B267" t="s">
-        <v>713</v>
+        <v>652</v>
       </c>
       <c r="C267" s="1">
-        <v>3528000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>88.179</v>
+        <v>87.412</v>
       </c>
       <c r="E267" s="1">
-        <v>87.226</v>
+        <v>85.37902778</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3077333.28</v>
+        <v>768411.25</v>
       </c>
       <c r="I267" s="1">
-        <v>33621.84</v>
+        <v>18296.75</v>
       </c>
       <c r="J267" s="1">
-        <v>1.0925641437186</v>
+        <v>2.3811142796257</v>
       </c>
       <c r="K267">
-        <v>0.54</v>
+        <v>1.74</v>
       </c>
       <c r="L267" t="s">
-        <v>714</v>
+        <v>653</v>
       </c>
       <c r="M267" s="1">
-        <v>3110955.12</v>
+        <v>786708.0</v>
       </c>
       <c r="N267" s="1">
-        <v>3129900.0</v>
+        <v>802354.44</v>
       </c>
       <c r="O267" s="1">
-        <v>0.51</v>
+        <v>0.14</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>715</v>
+        <v>654</v>
       </c>
       <c r="B268" t="s">
-        <v>716</v>
+        <v>655</v>
       </c>
       <c r="C268" s="1">
-        <v>4660000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>94.672</v>
+        <v>94.413</v>
       </c>
       <c r="E268" s="1">
-        <v>85.447</v>
+        <v>94.602935</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3981830.2</v>
+        <v>567617.61</v>
       </c>
       <c r="I268" s="1">
-        <v>429885.0</v>
+        <v>-1139.61</v>
       </c>
       <c r="J268" s="1">
-        <v>10.796166044449</v>
+        <v>-0.20077072661646</v>
       </c>
       <c r="K268">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="L268" t="s">
-        <v>717</v>
+        <v>656</v>
       </c>
       <c r="M268" s="1">
-        <v>4411715.2</v>
+        <v>566478.0</v>
       </c>
       <c r="N268" s="1">
-        <v>4431019.09</v>
+        <v>568481.42</v>
       </c>
       <c r="O268" s="1">
-        <v>0.73</v>
+        <v>0.1</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>718</v>
+        <v>657</v>
       </c>
       <c r="B269" t="s">
-        <v>719</v>
+        <v>658</v>
       </c>
       <c r="C269" s="1">
-        <v>4020000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.268</v>
+        <v>100.188</v>
       </c>
       <c r="E269" s="1">
-        <v>102.725</v>
+        <v>99.858</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>4129545.0</v>
+        <v>699006.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-219371.4</v>
+        <v>2310.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-5.3122414212704</v>
+        <v>0.33046926635823</v>
       </c>
       <c r="K269">
-        <v>1.11</v>
+        <v>3.16</v>
       </c>
       <c r="L269" t="s">
-        <v>720</v>
+        <v>659</v>
       </c>
       <c r="M269" s="1">
-        <v>3910173.6</v>
+        <v>701316.0</v>
       </c>
       <c r="N269" s="1">
-        <v>3954889.22</v>
+        <v>723461.89</v>
       </c>
       <c r="O269" s="1">
-        <v>0.65</v>
+        <v>0.12</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>721</v>
+        <v>660</v>
       </c>
       <c r="B270" t="s">
-        <v>722</v>
+        <v>661</v>
       </c>
       <c r="C270" s="1">
-        <v>18630000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.599</v>
+        <v>97.568</v>
       </c>
       <c r="E270" s="1">
-        <v>93.36282695</v>
+        <v>99.67</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>17393494.66</v>
+        <v>398680.0</v>
       </c>
       <c r="I270" s="1">
-        <v>789199.04</v>
+        <v>-8408.0</v>
       </c>
       <c r="J270" s="1">
-        <v>4.5373230361517</v>
+        <v>-2.1089595665697</v>
       </c>
       <c r="K270">
-        <v>1.01</v>
+        <v>0.41</v>
       </c>
       <c r="L270" t="s">
-        <v>723</v>
+        <v>662</v>
       </c>
       <c r="M270" s="1">
-        <v>18182693.7</v>
+        <v>390272.0</v>
       </c>
       <c r="N270" s="1">
-        <v>18370805.66</v>
+        <v>391915.84</v>
       </c>
       <c r="O270" s="1">
-        <v>3.01</v>
+        <v>0.07</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>724</v>
+        <v>663</v>
       </c>
       <c r="B271" t="s">
-        <v>725</v>
+        <v>664</v>
       </c>
       <c r="C271" s="1">
-        <v>928000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>101.34</v>
+        <v>96.894</v>
       </c>
       <c r="E271" s="1">
-        <v>100.28486961</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>930643.59</v>
+        <v>400000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>9791.61</v>
+        <v>-12424.0</v>
       </c>
       <c r="J271" s="1">
-        <v>1.0521331802221</v>
+        <v>-3.106</v>
       </c>
       <c r="K271">
-        <v>3.1</v>
+        <v>1.49</v>
       </c>
       <c r="L271" t="s">
-        <v>726</v>
+        <v>665</v>
       </c>
       <c r="M271" s="1">
-        <v>940435.2</v>
+        <v>387576.0</v>
       </c>
       <c r="N271" s="1">
-        <v>969177.78</v>
+        <v>393534.9</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>727</v>
+        <v>666</v>
       </c>
       <c r="B272" t="s">
-        <v>728</v>
+        <v>667</v>
       </c>
       <c r="C272" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>101.373</v>
+        <v>92.288</v>
       </c>
       <c r="E272" s="1">
-        <v>97.41</v>
+        <v>94.5</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>487050.0</v>
+        <v>567000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>19815.0</v>
+        <v>-13272.0</v>
       </c>
       <c r="J272" s="1">
-        <v>4.0683708038189</v>
+        <v>-2.3407407407407</v>
       </c>
       <c r="K272">
-        <v>3.17</v>
+        <v>0.25</v>
       </c>
       <c r="L272" t="s">
-        <v>729</v>
+        <v>668</v>
       </c>
       <c r="M272" s="1">
-        <v>506865.0</v>
+        <v>553728.0</v>
       </c>
       <c r="N272" s="1">
-        <v>522700.62</v>
+        <v>555198.0</v>
       </c>
       <c r="O272" s="1">
         <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>730</v>
+        <v>669</v>
       </c>
       <c r="B273" t="s">
-        <v>731</v>
+        <v>670</v>
       </c>
       <c r="C273" s="1">
-        <v>615000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.771</v>
+        <v>94.376</v>
       </c>
       <c r="E273" s="1">
-        <v>99.166</v>
+        <v>98.7725</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>609870.9</v>
+        <v>987725.0</v>
       </c>
       <c r="I273" s="1">
-        <v>3720.75</v>
+        <v>-43965.0</v>
       </c>
       <c r="J273" s="1">
-        <v>0.61008813504629</v>
+        <v>-4.4511377154572</v>
       </c>
       <c r="K273">
-        <v>0.45</v>
+        <v>3.74</v>
       </c>
       <c r="L273" t="s">
-        <v>732</v>
+        <v>671</v>
       </c>
       <c r="M273" s="1">
-        <v>613591.65</v>
+        <v>943760.0</v>
       </c>
       <c r="N273" s="1">
-        <v>616382.32</v>
+        <v>981157.26</v>
       </c>
       <c r="O273" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>733</v>
+        <v>672</v>
       </c>
       <c r="B274" t="s">
-        <v>734</v>
+        <v>673</v>
       </c>
       <c r="C274" s="1">
-        <v>600000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>108.08</v>
+        <v>97.77</v>
       </c>
       <c r="E274" s="1">
-        <v>108.24</v>
+        <v>99.628</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>649440.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I274" s="1">
-        <v>-960.0</v>
+        <v>-9884.56</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.14781966001478</v>
+        <v>-1.864937567752</v>
       </c>
       <c r="K274">
-        <v>1.27</v>
+        <v>1.6</v>
       </c>
       <c r="L274" t="s">
-        <v>735</v>
+        <v>674</v>
       </c>
       <c r="M274" s="1">
-        <v>648480.0</v>
+        <v>520136.4</v>
       </c>
       <c r="N274" s="1">
-        <v>656123.84</v>
+        <v>528662.98</v>
       </c>
       <c r="O274" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>736</v>
+        <v>675</v>
       </c>
       <c r="B275" t="s">
-        <v>737</v>
+        <v>676</v>
       </c>
       <c r="C275" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.659</v>
+        <v>96.736</v>
       </c>
       <c r="E275" s="1">
-        <v>100.51</v>
+        <v>99.736</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>904590.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1341.0</v>
+        <v>-12000.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.14824395582529</v>
+        <v>-3.0079409641453</v>
       </c>
       <c r="K275">
-        <v>2.33</v>
+        <v>1.41</v>
       </c>
       <c r="L275" t="s">
-        <v>738</v>
+        <v>677</v>
       </c>
       <c r="M275" s="1">
-        <v>905931.0</v>
+        <v>386944.0</v>
       </c>
       <c r="N275" s="1">
-        <v>926902.23</v>
+        <v>392598.79</v>
       </c>
       <c r="O275" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>739</v>
+        <v>678</v>
       </c>
       <c r="B276" t="s">
-        <v>740</v>
+        <v>679</v>
       </c>
       <c r="C276" s="1">
-        <v>600000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>90.154</v>
+        <v>96.818</v>
       </c>
       <c r="E276" s="1">
-        <v>85.42465</v>
+        <v>99.594</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>512547.9</v>
+        <v>389412.54</v>
       </c>
       <c r="I276" s="1">
-        <v>28376.1</v>
+        <v>-10854.16</v>
       </c>
       <c r="J276" s="1">
-        <v>5.5362825601276</v>
+        <v>-2.7873165050103</v>
       </c>
       <c r="K276">
-        <v>0.65</v>
+        <v>2.72</v>
       </c>
       <c r="L276" t="s">
-        <v>741</v>
+        <v>680</v>
       </c>
       <c r="M276" s="1">
-        <v>540924.0</v>
+        <v>378558.38</v>
       </c>
       <c r="N276" s="1">
-        <v>544844.55</v>
+        <v>389187.69</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>742</v>
+        <v>681</v>
       </c>
       <c r="B277" t="s">
-        <v>743</v>
+        <v>682</v>
       </c>
       <c r="C277" s="1">
-        <v>520000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.569</v>
+        <v>97.16</v>
       </c>
       <c r="E277" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>518850.8</v>
+        <v>1500000.0</v>
       </c>
       <c r="I277" s="1">
-        <v>14508.0</v>
+        <v>-42600.0</v>
       </c>
       <c r="J277" s="1">
-        <v>2.7961795568206</v>
+        <v>-2.84</v>
       </c>
       <c r="K277">
-        <v>0.76</v>
+        <v>2.36</v>
       </c>
       <c r="L277" t="s">
-        <v>744</v>
+        <v>683</v>
       </c>
       <c r="M277" s="1">
-        <v>533358.8</v>
+        <v>1457400.0</v>
       </c>
       <c r="N277" s="1">
-        <v>537312.22</v>
+        <v>1492752.74</v>
       </c>
       <c r="O277" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>745</v>
+        <v>684</v>
       </c>
       <c r="B278" t="s">
-        <v>746</v>
+        <v>685</v>
       </c>
       <c r="C278" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>99.015</v>
+        <v>95.956</v>
       </c>
       <c r="E278" s="1">
-        <v>100.761</v>
+        <v>98.82</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>906849.0</v>
+        <v>395280.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-15714.0</v>
+        <v>-11456.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.7328132908566</v>
+        <v>-2.8981987451933</v>
       </c>
       <c r="K278">
-        <v>1.43</v>
+        <v>1.61</v>
       </c>
       <c r="L278" t="s">
-        <v>747</v>
+        <v>686</v>
       </c>
       <c r="M278" s="1">
-        <v>891135.0</v>
+        <v>383824.0</v>
       </c>
       <c r="N278" s="1">
-        <v>904033.97</v>
+        <v>390262.36</v>
       </c>
       <c r="O278" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>748</v>
+        <v>687</v>
       </c>
       <c r="B279" t="s">
-        <v>749</v>
+        <v>688</v>
       </c>
       <c r="C279" s="1">
-        <v>500000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>106.036</v>
+        <v>100.051</v>
       </c>
       <c r="E279" s="1">
-        <v>104.55</v>
+        <v>100.16669834</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>522750.0</v>
+        <v>1148912.03</v>
       </c>
       <c r="I279" s="1">
-        <v>7430.0</v>
+        <v>-1327.06</v>
       </c>
       <c r="J279" s="1">
-        <v>1.4213295074127</v>
+        <v>-0.11550579725412</v>
       </c>
       <c r="K279">
-        <v>3.28</v>
+        <v>2.06</v>
       </c>
       <c r="L279" t="s">
-        <v>750</v>
+        <v>689</v>
       </c>
       <c r="M279" s="1">
-        <v>530180.0</v>
+        <v>1147584.97</v>
       </c>
       <c r="N279" s="1">
-        <v>546597.81</v>
+        <v>1171177.03</v>
       </c>
       <c r="O279" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>751</v>
+        <v>690</v>
       </c>
       <c r="B280" t="s">
-        <v>752</v>
+        <v>691</v>
       </c>
       <c r="C280" s="1">
-        <v>750000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.261</v>
+        <v>107.254</v>
       </c>
       <c r="E280" s="1">
-        <v>99.589</v>
+        <v>99.283</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>746917.5</v>
+        <v>253171.65</v>
       </c>
       <c r="I280" s="1">
-        <v>-2460.0</v>
+        <v>20326.05</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.32935364347468</v>
+        <v>8.0285648096854</v>
       </c>
       <c r="K280">
-        <v>1.62</v>
+        <v>2.99</v>
       </c>
       <c r="L280" t="s">
-        <v>753</v>
+        <v>692</v>
       </c>
       <c r="M280" s="1">
-        <v>744457.5</v>
+        <v>273497.7</v>
       </c>
       <c r="N280" s="1">
-        <v>756601.34</v>
+        <v>281124.12</v>
       </c>
       <c r="O280" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>754</v>
+        <v>693</v>
       </c>
       <c r="B281" t="s">
-        <v>755</v>
+        <v>694</v>
       </c>
       <c r="C281" s="1">
-        <v>700000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>104.384</v>
+        <v>97.904</v>
       </c>
       <c r="E281" s="1">
-        <v>103.012</v>
+        <v>99.115</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>721084.0</v>
+        <v>416283.0</v>
       </c>
       <c r="I281" s="1">
-        <v>9604.0</v>
+        <v>-5086.2</v>
       </c>
       <c r="J281" s="1">
-        <v>1.3318836640391</v>
+        <v>-1.2218130454523</v>
       </c>
       <c r="K281">
-        <v>3.89</v>
+        <v>3.49</v>
       </c>
       <c r="L281" t="s">
-        <v>756</v>
+        <v>695</v>
       </c>
       <c r="M281" s="1">
-        <v>730688.0</v>
+        <v>411196.8</v>
       </c>
       <c r="N281" s="1">
-        <v>757925.67</v>
+        <v>425856.53</v>
       </c>
       <c r="O281" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>757</v>
+        <v>696</v>
       </c>
       <c r="B282" t="s">
-        <v>758</v>
+        <v>697</v>
       </c>
       <c r="C282" s="1">
-        <v>600000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>106.077</v>
+        <v>94.891</v>
       </c>
       <c r="E282" s="1">
-        <v>106.6</v>
+        <v>89.447</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>639600.0</v>
+        <v>1726327.1</v>
       </c>
       <c r="I282" s="1">
-        <v>-3138.0</v>
+        <v>105069.2</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.4906191369606</v>
+        <v>6.0862857334511</v>
       </c>
       <c r="K282">
-        <v>1.27</v>
+        <v>0.96</v>
       </c>
       <c r="L282" t="s">
-        <v>759</v>
+        <v>698</v>
       </c>
       <c r="M282" s="1">
-        <v>636462.0</v>
+        <v>1831396.3</v>
       </c>
       <c r="N282" s="1">
-        <v>644077.07</v>
+        <v>1849950.74</v>
       </c>
       <c r="O282" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>760</v>
+        <v>699</v>
       </c>
       <c r="B283" t="s">
-        <v>761</v>
+        <v>700</v>
       </c>
       <c r="C283" s="1">
-        <v>526000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.714</v>
+        <v>98.113</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>95.049</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>526000.0</v>
+        <v>1682367.3</v>
       </c>
       <c r="I283" s="1">
-        <v>9015.64</v>
+        <v>54232.8</v>
       </c>
       <c r="J283" s="1">
-        <v>1.714</v>
+        <v>3.2236004587108</v>
       </c>
       <c r="K283">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>696.91</v>
+        <v>2.1</v>
+      </c>
+      <c r="L283" t="s">
+        <v>701</v>
       </c>
       <c r="M283" s="1">
-        <v>535015.64</v>
+        <v>1736600.1</v>
       </c>
       <c r="N283" s="1">
-        <v>535712.55</v>
+        <v>1773726.46</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>762</v>
+        <v>702</v>
       </c>
       <c r="B284" t="s">
-        <v>763</v>
+        <v>703</v>
       </c>
       <c r="C284" s="1">
-        <v>211000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>103.006</v>
+        <v>100.565</v>
       </c>
       <c r="E284" s="1">
-        <v>100.0</v>
+        <v>101.22622222</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>211000.0</v>
+        <v>728828.8</v>
       </c>
       <c r="I284" s="1">
-        <v>6342.66</v>
+        <v>-4760.8</v>
       </c>
       <c r="J284" s="1">
-        <v>3.006</v>
+        <v>-0.65321238677725</v>
       </c>
       <c r="K284">
-        <v>3.33</v>
+        <v>2.66</v>
       </c>
       <c r="L284" t="s">
-        <v>764</v>
+        <v>704</v>
       </c>
       <c r="M284" s="1">
-        <v>217342.66</v>
+        <v>724068.0</v>
       </c>
       <c r="N284" s="1">
-        <v>224359.99</v>
+        <v>743254.03</v>
       </c>
       <c r="O284" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>765</v>
+        <v>705</v>
       </c>
       <c r="B285" t="s">
-        <v>766</v>
+        <v>706</v>
       </c>
       <c r="C285" s="1">
-        <v>302000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>104.028</v>
+        <v>85.83</v>
       </c>
       <c r="E285" s="1">
-        <v>99.477</v>
+        <v>87.304</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>300420.54</v>
+        <v>3753198.96</v>
       </c>
       <c r="I285" s="1">
-        <v>13744.02</v>
+        <v>-63367.26</v>
       </c>
       <c r="J285" s="1">
-        <v>4.5749268675171</v>
+        <v>-1.6883533400531</v>
       </c>
       <c r="K285">
-        <v>2.71</v>
+        <v>0.31</v>
       </c>
       <c r="L285" t="s">
-        <v>767</v>
+        <v>707</v>
       </c>
       <c r="M285" s="1">
-        <v>314164.56</v>
+        <v>3689831.7</v>
       </c>
       <c r="N285" s="1">
-        <v>322355.79</v>
+        <v>3703183.4</v>
       </c>
       <c r="O285" s="1">
-        <v>0.05</v>
+        <v>0.63</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>768</v>
+        <v>708</v>
       </c>
       <c r="B286" t="s">
-        <v>769</v>
+        <v>709</v>
       </c>
       <c r="C286" s="1">
-        <v>600000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>103.418</v>
+        <v>90.651</v>
       </c>
       <c r="E286" s="1">
-        <v>103.48</v>
+        <v>88.10022153</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>620880.0</v>
+        <v>10932356.49</v>
       </c>
       <c r="I286" s="1">
-        <v>-372.0</v>
+        <v>316526.1</v>
       </c>
       <c r="J286" s="1">
-        <v>-0.059914959412447</v>
+        <v>2.8953144757906</v>
       </c>
       <c r="K286">
-        <v>3.74</v>
+        <v>0.15</v>
       </c>
       <c r="L286" t="s">
-        <v>770</v>
+        <v>710</v>
       </c>
       <c r="M286" s="1">
-        <v>620508.0</v>
+        <v>11248882.59</v>
       </c>
       <c r="N286" s="1">
-        <v>642934.03</v>
+        <v>11267444.67</v>
       </c>
       <c r="O286" s="1">
-        <v>0.11</v>
+        <v>1.93</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>771</v>
+        <v>711</v>
       </c>
       <c r="B287" t="s">
-        <v>772</v>
+        <v>712</v>
       </c>
       <c r="C287" s="1">
-        <v>700000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.181</v>
+        <v>93.024</v>
       </c>
       <c r="E287" s="1">
-        <v>99.44457143</v>
+        <v>82.641</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>696112.0</v>
+        <v>3776693.7</v>
       </c>
       <c r="I287" s="1">
-        <v>5155.0</v>
+        <v>474503.1</v>
       </c>
       <c r="J287" s="1">
-        <v>0.74054175190199</v>
+        <v>12.56398155879</v>
       </c>
       <c r="K287">
-        <v>1.55</v>
+        <v>0.67</v>
       </c>
       <c r="L287" t="s">
-        <v>773</v>
+        <v>713</v>
       </c>
       <c r="M287" s="1">
-        <v>701267.0</v>
+        <v>4251196.8</v>
       </c>
       <c r="N287" s="1">
-        <v>712117.0</v>
+        <v>4281705.32</v>
       </c>
       <c r="O287" s="1">
-        <v>0.12</v>
+        <v>0.73</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>774</v>
+        <v>714</v>
       </c>
       <c r="B288" t="s">
-        <v>775</v>
+        <v>715</v>
       </c>
       <c r="C288" s="1">
-        <v>300000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>106.183</v>
+        <v>92.767</v>
       </c>
       <c r="E288" s="1">
-        <v>105.92</v>
+        <v>92.53365517</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>317760.0</v>
+        <v>7698800.11</v>
       </c>
       <c r="I288" s="1">
-        <v>789.0</v>
+        <v>19414.29</v>
       </c>
       <c r="J288" s="1">
-        <v>0.24830060422961</v>
+        <v>0.25217293243895</v>
       </c>
       <c r="K288">
-        <v>3.42</v>
+        <v>0.54</v>
       </c>
       <c r="L288" t="s">
-        <v>776</v>
+        <v>716</v>
       </c>
       <c r="M288" s="1">
-        <v>318549.0</v>
+        <v>7718214.4</v>
       </c>
       <c r="N288" s="1">
-        <v>328810.64</v>
+        <v>7763094.4</v>
       </c>
       <c r="O288" s="1">
-        <v>0.05</v>
+        <v>1.33</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>777</v>
+        <v>717</v>
       </c>
       <c r="B289" t="s">
-        <v>778</v>
+        <v>718</v>
       </c>
       <c r="C289" s="1">
-        <v>954000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>101.888</v>
+        <v>96.858</v>
       </c>
       <c r="E289" s="1">
-        <v>102.38446331</v>
+        <v>100.01067078</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>976747.78</v>
+        <v>14581555.8</v>
       </c>
       <c r="I289" s="1">
-        <v>-4736.26</v>
+        <v>-459659.4</v>
       </c>
       <c r="J289" s="1">
-        <v>-0.48490102531894</v>
+        <v>-3.1523344031643</v>
       </c>
       <c r="K289">
-        <v>2.25</v>
+        <v>0.1</v>
       </c>
       <c r="L289" t="s">
-        <v>779</v>
+        <v>719</v>
       </c>
       <c r="M289" s="1">
-        <v>972011.52</v>
+        <v>14121896.4</v>
       </c>
       <c r="N289" s="1">
-        <v>993476.52</v>
+        <v>14136872.6</v>
       </c>
       <c r="O289" s="1">
-        <v>0.16</v>
+        <v>2.42</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>780</v>
+        <v>720</v>
       </c>
       <c r="B290" t="s">
-        <v>781</v>
+        <v>721</v>
       </c>
       <c r="C290" s="1">
-        <v>600000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.489</v>
+        <v>101.099</v>
       </c>
       <c r="E290" s="1">
-        <v>100.0</v>
+        <v>100.49644715</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>600000.0</v>
+        <v>10924968.77</v>
       </c>
       <c r="I290" s="1">
-        <v>-3066.0</v>
+        <v>65503.52</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.511</v>
+        <v>0.59957626771321</v>
       </c>
       <c r="K290">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="L290" t="s">
-        <v>782</v>
+        <v>722</v>
       </c>
       <c r="M290" s="1">
-        <v>596934.0</v>
+        <v>10990472.29</v>
       </c>
       <c r="N290" s="1">
-        <v>598156.19</v>
+        <v>11020456.16</v>
       </c>
       <c r="O290" s="1">
-        <v>0.1</v>
+        <v>1.88</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>783</v>
+        <v>723</v>
       </c>
       <c r="B291" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="C291" s="1">
-        <v>600000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>97.286</v>
+        <v>94.909</v>
       </c>
       <c r="E291" s="1">
-        <v>97.25</v>
+        <v>99.406</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>583500.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I291" s="1">
-        <v>216.0</v>
+        <v>-19427.04</v>
       </c>
       <c r="J291" s="1">
-        <v>0.037017994858612</v>
+        <v>-4.523871798483</v>
       </c>
       <c r="K291">
-        <v>1.99</v>
+        <v>0.93</v>
       </c>
       <c r="L291" t="s">
-        <v>785</v>
+        <v>725</v>
       </c>
       <c r="M291" s="1">
-        <v>583716.0</v>
+        <v>410006.88</v>
       </c>
       <c r="N291" s="1">
-        <v>595633.81</v>
+        <v>414038.39</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>786</v>
+        <v>726</v>
       </c>
       <c r="B292" t="s">
-        <v>787</v>
+        <v>727</v>
       </c>
       <c r="C292" s="1">
-        <v>600000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.567</v>
+        <v>97.396</v>
       </c>
       <c r="E292" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>594882.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I292" s="1">
-        <v>14520.0</v>
+        <v>-29893.92</v>
       </c>
       <c r="J292" s="1">
-        <v>2.4408201962742</v>
+        <v>-2.604</v>
       </c>
       <c r="K292">
-        <v>2.34</v>
+        <v>0.34</v>
       </c>
       <c r="L292" t="s">
-        <v>788</v>
+        <v>728</v>
       </c>
       <c r="M292" s="1">
-        <v>609402.0</v>
+        <v>1118106.08</v>
       </c>
       <c r="N292" s="1">
-        <v>623452.68</v>
+        <v>1122051.43</v>
       </c>
       <c r="O292" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>789</v>
+        <v>729</v>
       </c>
       <c r="B293" t="s">
-        <v>790</v>
+        <v>730</v>
       </c>
       <c r="C293" s="1">
-        <v>1243000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.134</v>
+        <v>102.148</v>
       </c>
       <c r="E293" s="1">
-        <v>100.0</v>
+        <v>101.11</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1243000.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I293" s="1">
-        <v>1665.62</v>
+        <v>11418.0</v>
       </c>
       <c r="J293" s="1">
-        <v>0.134</v>
+        <v>1.0266046879636</v>
       </c>
       <c r="K293">
-        <v>0.94</v>
+        <v>4.52</v>
       </c>
       <c r="L293" t="s">
-        <v>791</v>
+        <v>731</v>
       </c>
       <c r="M293" s="1">
-        <v>1244665.62</v>
+        <v>1123628.0</v>
       </c>
       <c r="N293" s="1">
-        <v>1256380.47</v>
+        <v>1173301.29</v>
       </c>
       <c r="O293" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>792</v>
+        <v>732</v>
       </c>
       <c r="B294" t="s">
-        <v>793</v>
+        <v>733</v>
       </c>
       <c r="C294" s="1">
         <v>600000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.553</v>
+        <v>99.037</v>
       </c>
       <c r="E294" s="1">
-        <v>99.17</v>
+        <v>98.69</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>595020.0</v>
+        <v>592140.0</v>
       </c>
       <c r="I294" s="1">
-        <v>8298.0</v>
+        <v>2082.0</v>
       </c>
       <c r="J294" s="1">
-        <v>1.3945749722698</v>
+        <v>0.35160603911237</v>
       </c>
       <c r="K294">
-        <v>2.49</v>
+        <v>2.0</v>
       </c>
       <c r="L294" t="s">
-        <v>794</v>
+        <v>734</v>
       </c>
       <c r="M294" s="1">
-        <v>603318.0</v>
+        <v>594222.0</v>
       </c>
       <c r="N294" s="1">
-        <v>618287.18</v>
+        <v>606197.34</v>
       </c>
       <c r="O294" s="1">
         <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>795</v>
+        <v>735</v>
       </c>
       <c r="B295" t="s">
-        <v>796</v>
+        <v>736</v>
       </c>
       <c r="C295" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>83.744</v>
+        <v>82.709</v>
       </c>
       <c r="E295" s="1">
-        <v>94.91728571</v>
+        <v>85.3395</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>664421.0</v>
+        <v>341358.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-78213.0</v>
+        <v>-10522.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-11.771602643505</v>
+        <v>-3.0823944363396</v>
       </c>
       <c r="K295">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="L295" t="s">
-        <v>797</v>
+        <v>737</v>
       </c>
       <c r="M295" s="1">
-        <v>586208.0</v>
+        <v>330836.0</v>
       </c>
       <c r="N295" s="1">
-        <v>588451.84</v>
+        <v>331852.44</v>
       </c>
       <c r="O295" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>798</v>
+        <v>738</v>
       </c>
       <c r="B296" t="s">
-        <v>799</v>
+        <v>739</v>
       </c>
       <c r="C296" s="1">
-        <v>4700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>90.868</v>
+        <v>96.644</v>
       </c>
       <c r="E296" s="1">
-        <v>81.919</v>
+        <v>97.92522727</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3850193.0</v>
+        <v>1077177.5</v>
       </c>
       <c r="I296" s="1">
-        <v>420603.0</v>
+        <v>-14093.5</v>
       </c>
       <c r="J296" s="1">
-        <v>10.924205617744</v>
+        <v>-1.3083730397265</v>
       </c>
       <c r="K296">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="L296" t="s">
-        <v>800</v>
+        <v>740</v>
       </c>
       <c r="M296" s="1">
-        <v>4270796.0</v>
+        <v>1063084.0</v>
       </c>
       <c r="N296" s="1">
-        <v>4290239.84</v>
+        <v>1068508.66</v>
       </c>
       <c r="O296" s="1">
-        <v>0.7</v>
+        <v>0.18</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>801</v>
+        <v>741</v>
       </c>
       <c r="B297" t="s">
-        <v>802</v>
+        <v>742</v>
       </c>
       <c r="C297" s="1">
-        <v>987000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>91.001</v>
+        <v>99.51</v>
       </c>
       <c r="E297" s="1">
-        <v>99.73456738</v>
+        <v>99.71992347</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>984380.18</v>
+        <v>586353.15</v>
       </c>
       <c r="I297" s="1">
-        <v>-86200.31</v>
+        <v>-1234.35</v>
       </c>
       <c r="J297" s="1">
-        <v>-8.7568108086045</v>
+        <v>-0.21051306708253</v>
       </c>
       <c r="K297">
-        <v>0.44</v>
+        <v>3.56</v>
       </c>
       <c r="L297" t="s">
-        <v>803</v>
+        <v>743</v>
       </c>
       <c r="M297" s="1">
-        <v>898179.87</v>
+        <v>585118.8</v>
       </c>
       <c r="N297" s="1">
-        <v>902560.53</v>
+        <v>606061.27</v>
       </c>
       <c r="O297" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>804</v>
+        <v>744</v>
       </c>
       <c r="B298" t="s">
-        <v>805</v>
+        <v>745</v>
       </c>
       <c r="C298" s="1">
-        <v>155000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>103.05</v>
+        <v>100.424</v>
       </c>
       <c r="E298" s="1">
-        <v>99.417</v>
+        <v>99.813</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>154096.35</v>
+        <v>300437.13</v>
       </c>
       <c r="I298" s="1">
-        <v>5631.15</v>
+        <v>1839.11</v>
       </c>
       <c r="J298" s="1">
-        <v>3.6543045957935</v>
+        <v>0.61214471060884</v>
       </c>
       <c r="K298">
-        <v>3.15</v>
+        <v>3.4</v>
       </c>
       <c r="L298" t="s">
-        <v>806</v>
+        <v>746</v>
       </c>
       <c r="M298" s="1">
-        <v>159727.5</v>
+        <v>302276.24</v>
       </c>
       <c r="N298" s="1">
-        <v>164616.37</v>
+        <v>312501.99</v>
       </c>
       <c r="O298" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>807</v>
+        <v>747</v>
       </c>
       <c r="B299" t="s">
-        <v>808</v>
+        <v>748</v>
       </c>
       <c r="C299" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.219</v>
+        <v>102.332</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>102.20876333</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>600000.0</v>
+        <v>919878.87</v>
       </c>
       <c r="I299" s="1">
-        <v>1314.0</v>
+        <v>1109.13</v>
       </c>
       <c r="J299" s="1">
-        <v>0.219</v>
+        <v>0.12057348376749</v>
       </c>
       <c r="K299">
-        <v>1.26</v>
+        <v>2.11</v>
       </c>
       <c r="L299" t="s">
-        <v>809</v>
+        <v>749</v>
       </c>
       <c r="M299" s="1">
-        <v>601314.0</v>
+        <v>920988.0</v>
       </c>
       <c r="N299" s="1">
-        <v>608881.2</v>
+        <v>939975.34</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>810</v>
+        <v>750</v>
       </c>
       <c r="B300" t="s">
-        <v>811</v>
+        <v>751</v>
       </c>
       <c r="C300" s="1">
-        <v>1875.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>0.1125</v>
+        <v>97.237</v>
       </c>
       <c r="E300" s="1">
-        <v>0.1073293333</v>
+        <v>99.4208</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>0.0</v>
+        <v>1491312.0</v>
       </c>
       <c r="I300" s="1">
-        <v>24237.5</v>
+        <v>-32757.0</v>
       </c>
       <c r="J300" s="1">
-        <v>0</v>
+        <v>-2.196522256912</v>
       </c>
       <c r="K300">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.19</v>
+      </c>
+      <c r="L300" t="s">
+        <v>752</v>
       </c>
       <c r="M300" s="1">
-        <v>24237.5</v>
+        <v>1458555.0</v>
       </c>
       <c r="N300" s="1">
-        <v>24237.5</v>
+        <v>1461390.62</v>
       </c>
       <c r="O300" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>812</v>
+        <v>753</v>
       </c>
       <c r="B301" t="s">
-        <v>813</v>
+        <v>754</v>
       </c>
       <c r="C301" s="1">
-        <v>-1875.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>0.075</v>
+        <v>97.199</v>
       </c>
       <c r="E301" s="1">
-        <v>0.0698506667</v>
+        <v>99.947</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>0.0</v>
+        <v>442765.21</v>
       </c>
       <c r="I301" s="1">
-        <v>-24137.5</v>
+        <v>-12173.64</v>
       </c>
       <c r="J301" s="1">
-        <v>0</v>
+        <v>-2.7494572123225</v>
       </c>
       <c r="K301">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.27</v>
+      </c>
+      <c r="L301" t="s">
+        <v>755</v>
       </c>
       <c r="M301" s="1">
-        <v>-24137.5</v>
+        <v>430591.57</v>
       </c>
       <c r="N301" s="1">
-        <v>-24137.5</v>
+        <v>436235.27</v>
       </c>
       <c r="O301" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>756</v>
+      </c>
+      <c r="B302" t="s">
+        <v>757</v>
+      </c>
+      <c r="C302" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>99.875</v>
+      </c>
+      <c r="E302" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-763.75</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-0.125</v>
+      </c>
+      <c r="K302">
+        <v>0.05</v>
+      </c>
+      <c r="L302">
+        <v>316.58</v>
+      </c>
+      <c r="M302" s="1">
+        <v>610236.25</v>
+      </c>
+      <c r="N302" s="1">
+        <v>610552.83</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>758</v>
+      </c>
+      <c r="B303" t="s">
+        <v>759</v>
+      </c>
+      <c r="C303" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>87.187</v>
+      </c>
+      <c r="E303" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-130291.38</v>
+      </c>
+      <c r="J303" s="1">
+        <v>-11.960487791793</v>
+      </c>
+      <c r="K303">
+        <v>0.64</v>
+      </c>
+      <c r="L303" t="s">
+        <v>760</v>
+      </c>
+      <c r="M303" s="1">
+        <v>959057.0</v>
+      </c>
+      <c r="N303" s="1">
+        <v>966124.12</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>761</v>
+      </c>
+      <c r="B304" t="s">
+        <v>762</v>
+      </c>
+      <c r="C304" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>97.543</v>
+      </c>
+      <c r="E304" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-35776.0</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-2.2409525050361</v>
+      </c>
+      <c r="K304">
+        <v>0.35</v>
+      </c>
+      <c r="L304" t="s">
+        <v>763</v>
+      </c>
+      <c r="M304" s="1">
+        <v>1560688.0</v>
+      </c>
+      <c r="N304" s="1">
+        <v>1566277.04</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>764</v>
+      </c>
+      <c r="B305" t="s">
+        <v>765</v>
+      </c>
+      <c r="C305" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>97.078</v>
+      </c>
+      <c r="E305" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-31528.38</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-2.922</v>
+      </c>
+      <c r="K305">
+        <v>0.37</v>
+      </c>
+      <c r="L305" t="s">
+        <v>766</v>
+      </c>
+      <c r="M305" s="1">
+        <v>1047471.62</v>
+      </c>
+      <c r="N305" s="1">
+        <v>1051457.12</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>767</v>
+      </c>
+      <c r="B306" t="s">
+        <v>768</v>
+      </c>
+      <c r="C306" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.019</v>
+      </c>
+      <c r="E306" s="1">
+        <v>103.02411579</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>1957458.2</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-76097.2</v>
+      </c>
+      <c r="J306" s="1">
+        <v>-3.8875517239653</v>
+      </c>
+      <c r="K306">
+        <v>0.1</v>
+      </c>
+      <c r="L306" t="s">
+        <v>769</v>
+      </c>
+      <c r="M306" s="1">
+        <v>1881361.0</v>
+      </c>
+      <c r="N306" s="1">
+        <v>1883213.89</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>770</v>
+      </c>
+      <c r="B307" t="s">
+        <v>771</v>
+      </c>
+      <c r="C307" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>99.418</v>
+      </c>
+      <c r="E307" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-3206.82</v>
+      </c>
+      <c r="J307" s="1">
+        <v>-0.582</v>
+      </c>
+      <c r="K307">
+        <v>2.07</v>
+      </c>
+      <c r="L307" t="s">
+        <v>772</v>
+      </c>
+      <c r="M307" s="1">
+        <v>547793.18</v>
+      </c>
+      <c r="N307" s="1">
+        <v>559194.32</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>773</v>
+      </c>
+      <c r="B308" t="s">
+        <v>774</v>
+      </c>
+      <c r="C308" s="1">
+        <v>293000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>98.84</v>
+      </c>
+      <c r="E308" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>292510.69</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-2909.49</v>
+      </c>
+      <c r="J308" s="1">
+        <v>-0.9946610840103</v>
+      </c>
+      <c r="K308">
+        <v>2.66</v>
+      </c>
+      <c r="L308" t="s">
+        <v>775</v>
+      </c>
+      <c r="M308" s="1">
+        <v>289601.2</v>
+      </c>
+      <c r="N308" s="1">
+        <v>297403.83</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>776</v>
+      </c>
+      <c r="B309" t="s">
+        <v>777</v>
+      </c>
+      <c r="C309" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.049</v>
+      </c>
+      <c r="E309" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-10273.96</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-1.0306921535069</v>
+      </c>
+      <c r="K309">
+        <v>1.95</v>
+      </c>
+      <c r="L309" t="s">
+        <v>778</v>
+      </c>
+      <c r="M309" s="1">
+        <v>986528.04</v>
+      </c>
+      <c r="N309" s="1">
+        <v>1005941.17</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>779</v>
+      </c>
+      <c r="B310" t="s">
+        <v>780</v>
+      </c>
+      <c r="C310" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>98.166</v>
+      </c>
+      <c r="E310" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-7620.0</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-0.96097095900362</v>
+      </c>
+      <c r="K310">
+        <v>0.34</v>
+      </c>
+      <c r="L310" t="s">
+        <v>781</v>
+      </c>
+      <c r="M310" s="1">
+        <v>785328.0</v>
+      </c>
+      <c r="N310" s="1">
+        <v>788020.8</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>782</v>
+      </c>
+      <c r="B311" t="s">
+        <v>783</v>
+      </c>
+      <c r="C311" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>88.649</v>
+      </c>
+      <c r="E311" s="1">
+        <v>85.14</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>2809620.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>115797.0</v>
+      </c>
+      <c r="J311" s="1">
+        <v>4.1214470284238</v>
+      </c>
+      <c r="K311">
+        <v>0.0</v>
+      </c>
+      <c r="L311">
+        <v>0.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>2925417.0</v>
+      </c>
+      <c r="N311" s="1">
+        <v>2925417.0</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>784</v>
+      </c>
+      <c r="B312" t="s">
+        <v>785</v>
+      </c>
+      <c r="C312" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>97.049</v>
+      </c>
+      <c r="E312" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-8235.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>-2.7506663727278</v>
+      </c>
+      <c r="K312">
+        <v>0.24</v>
+      </c>
+      <c r="L312">
+        <v>719.18</v>
+      </c>
+      <c r="M312" s="1">
+        <v>291147.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>291866.18</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>786</v>
+      </c>
+      <c r="B313" t="s">
+        <v>787</v>
+      </c>
+      <c r="C313" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>96.022</v>
+      </c>
+      <c r="E313" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-18498.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-3.1108420362242</v>
+      </c>
+      <c r="K313">
+        <v>1.17</v>
+      </c>
+      <c r="L313" t="s">
+        <v>788</v>
+      </c>
+      <c r="M313" s="1">
+        <v>576132.0</v>
+      </c>
+      <c r="N313" s="1">
+        <v>583130.63</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>789</v>
+      </c>
+      <c r="B314" t="s">
+        <v>790</v>
+      </c>
+      <c r="C314" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>98.816</v>
+      </c>
+      <c r="E314" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-5114.88</v>
+      </c>
+      <c r="J314" s="1">
+        <v>-1.184</v>
+      </c>
+      <c r="K314">
+        <v>2.59</v>
+      </c>
+      <c r="L314" t="s">
+        <v>791</v>
+      </c>
+      <c r="M314" s="1">
+        <v>426885.12</v>
+      </c>
+      <c r="N314" s="1">
+        <v>438072.69</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>792</v>
+      </c>
+      <c r="B315" t="s">
+        <v>793</v>
+      </c>
+      <c r="C315" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>97.983</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-25023.3</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-1.7497593454195</v>
+      </c>
+      <c r="K315">
+        <v>0.53</v>
+      </c>
+      <c r="L315" t="s">
+        <v>794</v>
+      </c>
+      <c r="M315" s="1">
+        <v>1405076.22</v>
+      </c>
+      <c r="N315" s="1">
+        <v>1412609.63</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>795</v>
+      </c>
+      <c r="B316" t="s">
+        <v>796</v>
+      </c>
+      <c r="C316" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>103.675</v>
+      </c>
+      <c r="E316" s="1">
+        <v>104.83429833</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1258011.58</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-13911.58</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-1.1058387872709</v>
+      </c>
+      <c r="K316">
+        <v>5.1</v>
+      </c>
+      <c r="L316" t="s">
+        <v>797</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1244100.0</v>
+      </c>
+      <c r="N316" s="1">
+        <v>1305242.47</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>798</v>
+      </c>
+      <c r="B317" t="s">
+        <v>799</v>
+      </c>
+      <c r="C317" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>98.718</v>
+      </c>
+      <c r="E317" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-14295.12</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-3.6615594808237</v>
+      </c>
+      <c r="K317">
+        <v>3.78</v>
+      </c>
+      <c r="L317" t="s">
+        <v>800</v>
+      </c>
+      <c r="M317" s="1">
+        <v>376115.58</v>
+      </c>
+      <c r="N317" s="1">
+        <v>390520.51</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>801</v>
+      </c>
+      <c r="B318" t="s">
+        <v>802</v>
+      </c>
+      <c r="C318" s="1">
+        <v>3076615.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>91.689</v>
+      </c>
+      <c r="E318" s="1">
+        <v>93.06000003</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>2863097.92</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-42180.39</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-1.4732430108433</v>
+      </c>
+      <c r="K318">
+        <v>1.16</v>
+      </c>
+      <c r="L318" t="s">
+        <v>803</v>
+      </c>
+      <c r="M318" s="1">
+        <v>2820917.53</v>
+      </c>
+      <c r="N318" s="1">
+        <v>2856661.05</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>804</v>
+      </c>
+      <c r="B319" t="s">
+        <v>805</v>
+      </c>
+      <c r="C319" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>96.665</v>
+      </c>
+      <c r="E319" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-16293.87</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-2.7730281024321</v>
+      </c>
+      <c r="K319">
+        <v>0.23</v>
+      </c>
+      <c r="L319" t="s">
+        <v>806</v>
+      </c>
+      <c r="M319" s="1">
+        <v>571290.15</v>
+      </c>
+      <c r="N319" s="1">
+        <v>572658.36</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>807</v>
+      </c>
+      <c r="B320" t="s">
+        <v>808</v>
+      </c>
+      <c r="C320" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>73.695</v>
+      </c>
+      <c r="E320" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-5385.0</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-1.0330935251799</v>
+      </c>
+      <c r="K320">
+        <v>0.27</v>
+      </c>
+      <c r="L320" t="s">
+        <v>809</v>
+      </c>
+      <c r="M320" s="1">
+        <v>515865.0</v>
+      </c>
+      <c r="N320" s="1">
+        <v>517778.01</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>810</v>
+      </c>
+      <c r="B321" t="s">
+        <v>811</v>
+      </c>
+      <c r="C321" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.286</v>
+      </c>
+      <c r="E321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>1716.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.286</v>
+      </c>
+      <c r="K321">
+        <v>2.2</v>
+      </c>
+      <c r="L321" t="s">
+        <v>812</v>
+      </c>
+      <c r="M321" s="1">
+        <v>601716.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>614886.67</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>813</v>
+      </c>
+      <c r="B322" t="s">
         <v>814</v>
       </c>
-      <c r="B302" t="s">
+      <c r="C322" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>94.688</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-18868.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-4.7452341431518</v>
+      </c>
+      <c r="K322">
+        <v>0.59</v>
+      </c>
+      <c r="L322" t="s">
         <v>815</v>
       </c>
-      <c r="C302" s="1">
+      <c r="M322" s="1">
+        <v>378752.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>381119.12</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>816</v>
+      </c>
+      <c r="B323" t="s">
+        <v>817</v>
+      </c>
+      <c r="C323" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>97.525</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-9405.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-3.1144446652096</v>
+      </c>
+      <c r="K323">
+        <v>2.44</v>
+      </c>
+      <c r="L323" t="s">
+        <v>818</v>
+      </c>
+      <c r="M323" s="1">
+        <v>292575.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>299898.29</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>819</v>
+      </c>
+      <c r="B324" t="s">
+        <v>820</v>
+      </c>
+      <c r="C324" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>91.299</v>
+      </c>
+      <c r="E324" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-134352.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-8.4226047183438</v>
+      </c>
+      <c r="K324">
+        <v>0.27</v>
+      </c>
+      <c r="L324" t="s">
+        <v>821</v>
+      </c>
+      <c r="M324" s="1">
+        <v>1460784.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>1465125.92</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>822</v>
+      </c>
+      <c r="B325" t="s">
+        <v>823</v>
+      </c>
+      <c r="C325" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>97.214</v>
+      </c>
+      <c r="E325" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-18811.66</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-2.9303778124705</v>
+      </c>
+      <c r="K325">
+        <v>0.09</v>
+      </c>
+      <c r="L325">
+        <v>592.71</v>
+      </c>
+      <c r="M325" s="1">
+        <v>623141.74</v>
+      </c>
+      <c r="N325" s="1">
+        <v>623734.45</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>824</v>
+      </c>
+      <c r="B326" t="s">
+        <v>825</v>
+      </c>
+      <c r="C326" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>97.382</v>
+      </c>
+      <c r="E326" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-15708.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-2.618</v>
+      </c>
+      <c r="K326">
+        <v>1.29</v>
+      </c>
+      <c r="L326" t="s">
+        <v>826</v>
+      </c>
+      <c r="M326" s="1">
+        <v>584292.0</v>
+      </c>
+      <c r="N326" s="1">
+        <v>592046.79</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>827</v>
+      </c>
+      <c r="B327" t="s">
+        <v>828</v>
+      </c>
+      <c r="C327" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>98.736</v>
+      </c>
+      <c r="E327" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>1393731.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-11427.0</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-0.81988561637791</v>
+      </c>
+      <c r="K327">
+        <v>0.6</v>
+      </c>
+      <c r="L327" t="s">
+        <v>829</v>
+      </c>
+      <c r="M327" s="1">
+        <v>1382304.0</v>
+      </c>
+      <c r="N327" s="1">
+        <v>1390656.05</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>830</v>
+      </c>
+      <c r="B328" t="s">
+        <v>831</v>
+      </c>
+      <c r="C328" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>97.618</v>
+      </c>
+      <c r="E328" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-6832.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>-1.7195900368484</v>
+      </c>
+      <c r="K328">
+        <v>0.1</v>
+      </c>
+      <c r="L328">
+        <v>397.26</v>
+      </c>
+      <c r="M328" s="1">
+        <v>390472.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>390869.26</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>832</v>
+      </c>
+      <c r="B329" t="s">
+        <v>833</v>
+      </c>
+      <c r="C329" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>98.191</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-13428.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-1.4967446806376</v>
+      </c>
+      <c r="K329">
+        <v>2.76</v>
+      </c>
+      <c r="L329" t="s">
+        <v>834</v>
+      </c>
+      <c r="M329" s="1">
+        <v>883719.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>908592.29</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>835</v>
+      </c>
+      <c r="B330" t="s">
+        <v>836</v>
+      </c>
+      <c r="C330" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>97.071</v>
+      </c>
+      <c r="E330" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-15963.05</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-2.929</v>
+      </c>
+      <c r="K330">
+        <v>0.35</v>
+      </c>
+      <c r="L330" t="s">
+        <v>837</v>
+      </c>
+      <c r="M330" s="1">
+        <v>529036.95</v>
+      </c>
+      <c r="N330" s="1">
+        <v>530919.71</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>838</v>
+      </c>
+      <c r="B331" t="s">
+        <v>839</v>
+      </c>
+      <c r="C331" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>97.467</v>
+      </c>
+      <c r="E331" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>595800.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-10998.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-1.8459214501511</v>
+      </c>
+      <c r="K331">
+        <v>0.14</v>
+      </c>
+      <c r="L331">
+        <v>858.9</v>
+      </c>
+      <c r="M331" s="1">
+        <v>584802.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>585660.9</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>840</v>
+      </c>
+      <c r="B332" t="s">
+        <v>841</v>
+      </c>
+      <c r="C332" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>97.693</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-5656.16</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-1.5489267358662</v>
+      </c>
+      <c r="K332">
+        <v>1.91</v>
+      </c>
+      <c r="L332" t="s">
+        <v>842</v>
+      </c>
+      <c r="M332" s="1">
+        <v>359510.24</v>
+      </c>
+      <c r="N332" s="1">
+        <v>366553.91</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>843</v>
+      </c>
+      <c r="B333" t="s">
+        <v>844</v>
+      </c>
+      <c r="C333" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>98.146</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-4951.98</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-1.3598126614338</v>
+      </c>
+      <c r="K333">
+        <v>0.75</v>
+      </c>
+      <c r="L333" t="s">
+        <v>845</v>
+      </c>
+      <c r="M333" s="1">
+        <v>359214.36</v>
+      </c>
+      <c r="N333" s="1">
+        <v>361959.36</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>846</v>
+      </c>
+      <c r="B334" t="s">
+        <v>847</v>
+      </c>
+      <c r="C334" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>100.765</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.58151111</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>588401.84</v>
+      </c>
+      <c r="I334" s="1">
+        <v>1073.41</v>
+      </c>
+      <c r="J334" s="1">
+        <v>0.1824280495112</v>
+      </c>
+      <c r="K334">
+        <v>3.4</v>
+      </c>
+      <c r="L334" t="s">
+        <v>848</v>
+      </c>
+      <c r="M334" s="1">
+        <v>589475.25</v>
+      </c>
+      <c r="N334" s="1">
+        <v>609369.26</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>849</v>
+      </c>
+      <c r="B335" t="s">
+        <v>850</v>
+      </c>
+      <c r="C335" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>98.23</v>
+      </c>
+      <c r="E335" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-4672.8</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-1.77</v>
+      </c>
+      <c r="K335">
+        <v>1.2</v>
+      </c>
+      <c r="L335" t="s">
+        <v>851</v>
+      </c>
+      <c r="M335" s="1">
+        <v>259327.2</v>
+      </c>
+      <c r="N335" s="1">
+        <v>262506.87</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>852</v>
+      </c>
+      <c r="B336" t="s">
+        <v>853</v>
+      </c>
+      <c r="C336" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>97.923</v>
+      </c>
+      <c r="E336" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-9228.0</v>
+      </c>
+      <c r="J336" s="1">
+        <v>-2.3017060760251</v>
+      </c>
+      <c r="K336">
+        <v>2.12</v>
+      </c>
+      <c r="L336" t="s">
+        <v>854</v>
+      </c>
+      <c r="M336" s="1">
+        <v>391692.0</v>
+      </c>
+      <c r="N336" s="1">
+        <v>400157.75</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>855</v>
+      </c>
+      <c r="B337" t="s">
+        <v>856</v>
+      </c>
+      <c r="C337" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>97.92</v>
+      </c>
+      <c r="E337" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-15608.0</v>
+      </c>
+      <c r="J337" s="1">
+        <v>-1.9535200408527</v>
+      </c>
+      <c r="K337">
+        <v>1.38</v>
+      </c>
+      <c r="L337" t="s">
+        <v>857</v>
+      </c>
+      <c r="M337" s="1">
+        <v>783360.0</v>
+      </c>
+      <c r="N337" s="1">
+        <v>794401.1</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>858</v>
+      </c>
+      <c r="B338" t="s">
+        <v>859</v>
+      </c>
+      <c r="C338" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>92.161</v>
+      </c>
+      <c r="E338" s="1">
+        <v>83.767</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>3836528.6</v>
+      </c>
+      <c r="I338" s="1">
+        <v>384445.2</v>
+      </c>
+      <c r="J338" s="1">
+        <v>10.020652524264</v>
+      </c>
+      <c r="K338">
+        <v>0.25</v>
+      </c>
+      <c r="L338" t="s">
+        <v>860</v>
+      </c>
+      <c r="M338" s="1">
+        <v>4220973.8</v>
+      </c>
+      <c r="N338" s="1">
+        <v>4232266.95</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>861</v>
+      </c>
+      <c r="B339" t="s">
+        <v>862</v>
+      </c>
+      <c r="C339" s="1">
+        <v>3528000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>86.456</v>
+      </c>
+      <c r="E339" s="1">
+        <v>87.226</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>3077333.28</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-27165.6</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-0.8827643133928</v>
+      </c>
+      <c r="K339">
+        <v>0.64</v>
+      </c>
+      <c r="L339" t="s">
+        <v>863</v>
+      </c>
+      <c r="M339" s="1">
+        <v>3050167.68</v>
+      </c>
+      <c r="N339" s="1">
+        <v>3072766.21</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>864</v>
+      </c>
+      <c r="B340" t="s">
+        <v>865</v>
+      </c>
+      <c r="C340" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>97.642</v>
+      </c>
+      <c r="E340" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>30031200.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-738600.0</v>
+      </c>
+      <c r="J340" s="1">
+        <v>-2.4594421801327</v>
+      </c>
+      <c r="K340">
+        <v>0.24</v>
+      </c>
+      <c r="L340" t="s">
+        <v>866</v>
+      </c>
+      <c r="M340" s="1">
+        <v>29292600.0</v>
+      </c>
+      <c r="N340" s="1">
+        <v>29365257.53</v>
+      </c>
+      <c r="O340" s="1">
+        <v>5.02</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>867</v>
+      </c>
+      <c r="B341" t="s">
+        <v>868</v>
+      </c>
+      <c r="C341" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>99.155</v>
+      </c>
+      <c r="E341" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-10485.19</v>
+      </c>
+      <c r="J341" s="1">
+        <v>-1.1266600998133</v>
+      </c>
+      <c r="K341">
+        <v>0.12</v>
+      </c>
+      <c r="L341" t="s">
+        <v>869</v>
+      </c>
+      <c r="M341" s="1">
+        <v>920158.4</v>
+      </c>
+      <c r="N341" s="1">
+        <v>921226.24</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>870</v>
+      </c>
+      <c r="B342" t="s">
+        <v>871</v>
+      </c>
+      <c r="C342" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E342" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>12675.0</v>
+      </c>
+      <c r="J342" s="1">
+        <v>2.6024022174315</v>
+      </c>
+      <c r="K342">
+        <v>3.76</v>
+      </c>
+      <c r="L342" t="s">
+        <v>872</v>
+      </c>
+      <c r="M342" s="1">
+        <v>499725.0</v>
+      </c>
+      <c r="N342" s="1">
+        <v>518519.52</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>873</v>
+      </c>
+      <c r="B343" t="s">
+        <v>874</v>
+      </c>
+      <c r="C343" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>97.526</v>
+      </c>
+      <c r="E343" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-10086.0</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-1.6537926305387</v>
+      </c>
+      <c r="K343">
+        <v>0.92</v>
+      </c>
+      <c r="L343" t="s">
+        <v>875</v>
+      </c>
+      <c r="M343" s="1">
+        <v>599784.9</v>
+      </c>
+      <c r="N343" s="1">
+        <v>605418.89</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>876</v>
+      </c>
+      <c r="B344" t="s">
+        <v>877</v>
+      </c>
+      <c r="C344" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>97.363</v>
+      </c>
+      <c r="E344" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-12454.65</v>
+      </c>
+      <c r="J344" s="1">
+        <v>-2.1398705423552</v>
+      </c>
+      <c r="K344">
+        <v>0.24</v>
+      </c>
+      <c r="L344" t="s">
+        <v>878</v>
+      </c>
+      <c r="M344" s="1">
+        <v>569573.55</v>
+      </c>
+      <c r="N344" s="1">
+        <v>570975.95</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>879</v>
+      </c>
+      <c r="B345" t="s">
+        <v>880</v>
+      </c>
+      <c r="C345" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>105.453</v>
+      </c>
+      <c r="E345" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>649440.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-16722.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>-2.5748337028825</v>
+      </c>
+      <c r="K345">
+        <v>2.01</v>
+      </c>
+      <c r="L345" t="s">
+        <v>881</v>
+      </c>
+      <c r="M345" s="1">
+        <v>632718.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>644800.19</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>882</v>
+      </c>
+      <c r="B346" t="s">
+        <v>883</v>
+      </c>
+      <c r="C346" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>97.284</v>
+      </c>
+      <c r="E346" s="1">
+        <v>100.51</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>904590.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-29034.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-3.2096308824993</v>
+      </c>
+      <c r="K346">
+        <v>2.83</v>
+      </c>
+      <c r="L346" t="s">
+        <v>884</v>
+      </c>
+      <c r="M346" s="1">
+        <v>875556.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>901021.07</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>885</v>
+      </c>
+      <c r="B347" t="s">
+        <v>886</v>
+      </c>
+      <c r="C347" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>88.215</v>
+      </c>
+      <c r="E347" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="I347" s="1">
+        <v>16742.1</v>
+      </c>
+      <c r="J347" s="1">
+        <v>3.2664459263222</v>
+      </c>
+      <c r="K347">
+        <v>0.01</v>
+      </c>
+      <c r="L347">
+        <v>86.3</v>
+      </c>
+      <c r="M347" s="1">
+        <v>529290.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>529376.3</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>887</v>
+      </c>
+      <c r="B348" t="s">
+        <v>888</v>
+      </c>
+      <c r="C348" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.542</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="I348" s="1">
+        <v>3967.6</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0.76468996482226</v>
+      </c>
+      <c r="K348">
+        <v>1.32</v>
+      </c>
+      <c r="L348" t="s">
+        <v>889</v>
+      </c>
+      <c r="M348" s="1">
+        <v>522818.4</v>
+      </c>
+      <c r="N348" s="1">
+        <v>529656.76</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>890</v>
+      </c>
+      <c r="B349" t="s">
+        <v>891</v>
+      </c>
+      <c r="C349" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E349" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>617634.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-15654.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>-2.5345107296554</v>
+      </c>
+      <c r="K349">
+        <v>0.36</v>
+      </c>
+      <c r="L349" t="s">
+        <v>892</v>
+      </c>
+      <c r="M349" s="1">
+        <v>601980.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>604125.21</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>893</v>
+      </c>
+      <c r="B350" t="s">
+        <v>894</v>
+      </c>
+      <c r="C350" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>96.547</v>
+      </c>
+      <c r="E350" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-37926.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>-4.1821736584591</v>
+      </c>
+      <c r="K350">
+        <v>0.26</v>
+      </c>
+      <c r="L350" t="s">
+        <v>895</v>
+      </c>
+      <c r="M350" s="1">
+        <v>868923.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>871253.14</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>896</v>
+      </c>
+      <c r="B351" t="s">
+        <v>897</v>
+      </c>
+      <c r="C351" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>104.096</v>
+      </c>
+      <c r="E351" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-2270.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-0.43424198947872</v>
+      </c>
+      <c r="K351">
+        <v>3.91</v>
+      </c>
+      <c r="L351" t="s">
+        <v>898</v>
+      </c>
+      <c r="M351" s="1">
+        <v>520480.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>540041.64</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>899</v>
+      </c>
+      <c r="B352" t="s">
+        <v>900</v>
+      </c>
+      <c r="C352" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>97.088</v>
+      </c>
+      <c r="E352" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-18757.5</v>
+      </c>
+      <c r="J352" s="1">
+        <v>-2.5113215314944</v>
+      </c>
+      <c r="K352">
+        <v>2.06</v>
+      </c>
+      <c r="L352" t="s">
+        <v>901</v>
+      </c>
+      <c r="M352" s="1">
+        <v>728160.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>743632.6</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>902</v>
+      </c>
+      <c r="B353" t="s">
+        <v>903</v>
+      </c>
+      <c r="C353" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>101.261</v>
+      </c>
+      <c r="E353" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-12257.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-1.6998019648196</v>
+      </c>
+      <c r="K353">
+        <v>4.59</v>
+      </c>
+      <c r="L353" t="s">
+        <v>904</v>
+      </c>
+      <c r="M353" s="1">
+        <v>708827.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>740983.85</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>905</v>
+      </c>
+      <c r="B354" t="s">
+        <v>903</v>
+      </c>
+      <c r="C354" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>96.864</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-12176.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-3.0468030588141</v>
+      </c>
+      <c r="K354">
+        <v>0.62</v>
+      </c>
+      <c r="L354" t="s">
+        <v>906</v>
+      </c>
+      <c r="M354" s="1">
+        <v>387456.0</v>
+      </c>
+      <c r="N354" s="1">
+        <v>389953.22</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>907</v>
+      </c>
+      <c r="B355" t="s">
+        <v>908</v>
+      </c>
+      <c r="C355" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>103.171</v>
+      </c>
+      <c r="E355" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-20574.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-3.2166979362101</v>
+      </c>
+      <c r="K355">
+        <v>1.9</v>
+      </c>
+      <c r="L355" t="s">
+        <v>909</v>
+      </c>
+      <c r="M355" s="1">
+        <v>619026.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>630413.67</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>910</v>
+      </c>
+      <c r="B356" t="s">
+        <v>911</v>
+      </c>
+      <c r="C356" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>96.87</v>
+      </c>
+      <c r="E356" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-31078.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-3.0349742747893</v>
+      </c>
+      <c r="K356">
+        <v>0.39</v>
+      </c>
+      <c r="L356" t="s">
+        <v>912</v>
+      </c>
+      <c r="M356" s="1">
+        <v>992917.5</v>
+      </c>
+      <c r="N356" s="1">
+        <v>996887.62</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>913</v>
+      </c>
+      <c r="B357" t="s">
+        <v>914</v>
+      </c>
+      <c r="C357" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>98.953</v>
+      </c>
+      <c r="E357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-5507.22</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-1.047</v>
+      </c>
+      <c r="K357">
+        <v>0.73</v>
+      </c>
+      <c r="L357" t="s">
+        <v>915</v>
+      </c>
+      <c r="M357" s="1">
+        <v>520492.78</v>
+      </c>
+      <c r="N357" s="1">
+        <v>524325.81</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>916</v>
+      </c>
+      <c r="B358" t="s">
+        <v>917</v>
+      </c>
+      <c r="C358" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.449</v>
+      </c>
+      <c r="E358" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>947.39</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0.449</v>
+      </c>
+      <c r="K358">
+        <v>3.94</v>
+      </c>
+      <c r="L358" t="s">
+        <v>918</v>
+      </c>
+      <c r="M358" s="1">
+        <v>211947.39</v>
+      </c>
+      <c r="N358" s="1">
+        <v>220258.02</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>919</v>
+      </c>
+      <c r="B359" t="s">
+        <v>920</v>
+      </c>
+      <c r="C359" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>101.03</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="I359" s="1">
+        <v>4690.06</v>
+      </c>
+      <c r="J359" s="1">
+        <v>1.5611648923872</v>
+      </c>
+      <c r="K359">
+        <v>3.32</v>
+      </c>
+      <c r="L359" t="s">
+        <v>921</v>
+      </c>
+      <c r="M359" s="1">
+        <v>305110.6</v>
+      </c>
+      <c r="N359" s="1">
+        <v>315144.86</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>922</v>
+      </c>
+      <c r="B360" t="s">
+        <v>923</v>
+      </c>
+      <c r="C360" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>101.652</v>
+      </c>
+      <c r="E360" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>620880.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-10968.0</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-1.7665249323541</v>
+      </c>
+      <c r="K360">
+        <v>0.12</v>
+      </c>
+      <c r="L360">
+        <v>698.63</v>
+      </c>
+      <c r="M360" s="1">
+        <v>609912.0</v>
+      </c>
+      <c r="N360" s="1">
+        <v>610610.63</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>924</v>
+      </c>
+      <c r="B361" t="s">
+        <v>925</v>
+      </c>
+      <c r="C361" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>96.721</v>
+      </c>
+      <c r="E361" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-19065.0</v>
+      </c>
+      <c r="J361" s="1">
+        <v>-2.7387834141632</v>
+      </c>
+      <c r="K361">
+        <v>2.12</v>
+      </c>
+      <c r="L361" t="s">
+        <v>926</v>
+      </c>
+      <c r="M361" s="1">
+        <v>677047.0</v>
+      </c>
+      <c r="N361" s="1">
+        <v>691910.01</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>927</v>
+      </c>
+      <c r="B362" t="s">
+        <v>928</v>
+      </c>
+      <c r="C362" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>99.146</v>
+      </c>
+      <c r="E362" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-30894.94</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-3.163041742465</v>
+      </c>
+      <c r="K362">
+        <v>2.8</v>
+      </c>
+      <c r="L362" t="s">
+        <v>929</v>
+      </c>
+      <c r="M362" s="1">
+        <v>945852.84</v>
+      </c>
+      <c r="N362" s="1">
+        <v>972610.58</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>930</v>
+      </c>
+      <c r="B363" t="s">
+        <v>931</v>
+      </c>
+      <c r="C363" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>97.078</v>
+      </c>
+      <c r="E363" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-17532.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-2.922</v>
+      </c>
+      <c r="K363">
+        <v>0.64</v>
+      </c>
+      <c r="L363" t="s">
+        <v>932</v>
+      </c>
+      <c r="M363" s="1">
+        <v>582468.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>586330.13</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>933</v>
+      </c>
+      <c r="B364" t="s">
+        <v>934</v>
+      </c>
+      <c r="C364" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>94.705</v>
+      </c>
+      <c r="E364" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-15270.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-2.6169665809769</v>
+      </c>
+      <c r="K364">
+        <v>2.36</v>
+      </c>
+      <c r="L364" t="s">
+        <v>935</v>
+      </c>
+      <c r="M364" s="1">
+        <v>568230.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>582366.99</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>936</v>
+      </c>
+      <c r="B365" t="s">
+        <v>937</v>
+      </c>
+      <c r="C365" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E365" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>594882.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>486.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0.081696874338104</v>
+      </c>
+      <c r="K365">
+        <v>2.82</v>
+      </c>
+      <c r="L365" t="s">
+        <v>938</v>
+      </c>
+      <c r="M365" s="1">
+        <v>595368.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>612303.62</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>939</v>
+      </c>
+      <c r="B366" t="s">
+        <v>940</v>
+      </c>
+      <c r="C366" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>98.55</v>
+      </c>
+      <c r="E366" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>396786.1</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-4557.1</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-1.1485029339485</v>
+      </c>
+      <c r="K366">
+        <v>0.12</v>
+      </c>
+      <c r="L366">
+        <v>490.68</v>
+      </c>
+      <c r="M366" s="1">
+        <v>392229.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>392719.68</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>941</v>
+      </c>
+      <c r="B367" t="s">
+        <v>942</v>
+      </c>
+      <c r="C367" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>81.808</v>
+      </c>
+      <c r="E367" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-91765.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>-13.811273274024</v>
+      </c>
+      <c r="K367">
+        <v>0.43</v>
+      </c>
+      <c r="L367" t="s">
+        <v>943</v>
+      </c>
+      <c r="M367" s="1">
+        <v>572656.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>575676.55</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>944</v>
+      </c>
+      <c r="B368" t="s">
+        <v>945</v>
+      </c>
+      <c r="C368" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>89.488</v>
+      </c>
+      <c r="E368" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>3850193.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>355743.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>9.2396147413909</v>
+      </c>
+      <c r="K368">
+        <v>0.49</v>
+      </c>
+      <c r="L368" t="s">
+        <v>946</v>
+      </c>
+      <c r="M368" s="1">
+        <v>4205936.0</v>
+      </c>
+      <c r="N368" s="1">
+        <v>4228856.55</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>947</v>
+      </c>
+      <c r="B369" t="s">
+        <v>948</v>
+      </c>
+      <c r="C369" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>88.751</v>
+      </c>
+      <c r="E369" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-108407.81</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-11.012798937094</v>
+      </c>
+      <c r="K369">
+        <v>0.55</v>
+      </c>
+      <c r="L369" t="s">
+        <v>949</v>
+      </c>
+      <c r="M369" s="1">
+        <v>875972.37</v>
+      </c>
+      <c r="N369" s="1">
+        <v>881448.19</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>950</v>
+      </c>
+      <c r="B370" t="s">
+        <v>951</v>
+      </c>
+      <c r="C370" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>99.921</v>
+      </c>
+      <c r="E370" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I370" s="1">
+        <v>781.2</v>
+      </c>
+      <c r="J370" s="1">
+        <v>0.50695555086152</v>
+      </c>
+      <c r="K370">
+        <v>3.71</v>
+      </c>
+      <c r="L370" t="s">
+        <v>952</v>
+      </c>
+      <c r="M370" s="1">
+        <v>154877.55</v>
+      </c>
+      <c r="N370" s="1">
+        <v>160626.35</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>953</v>
+      </c>
+      <c r="B371" t="s">
+        <v>954</v>
+      </c>
+      <c r="C371" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>97.629</v>
+      </c>
+      <c r="E371" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-14226.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-2.371</v>
+      </c>
+      <c r="K371">
+        <v>1.73</v>
+      </c>
+      <c r="L371" t="s">
+        <v>955</v>
+      </c>
+      <c r="M371" s="1">
+        <v>585774.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>596140.03</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>956</v>
+      </c>
+      <c r="B372" t="s">
+        <v>957</v>
+      </c>
+      <c r="C372" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="E372" s="1">
+        <v>0.1073293333</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>12518.75</v>
+      </c>
+      <c r="J372" s="1">
+        <v>0</v>
+      </c>
+      <c r="K372">
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>12518.75</v>
+      </c>
+      <c r="N372" s="1">
+        <v>12518.75</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>958</v>
+      </c>
+      <c r="B373" t="s">
+        <v>959</v>
+      </c>
+      <c r="C373" s="1">
+        <v>550.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>44.7</v>
+      </c>
+      <c r="E373" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>292600.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-46750.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-15.977443609023</v>
+      </c>
+      <c r="K373">
+        <v>0.0</v>
+      </c>
+      <c r="L373">
+        <v>0.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>245850.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>245850.0</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>960</v>
+      </c>
+      <c r="B374" t="s">
+        <v>961</v>
+      </c>
+      <c r="C374" s="1">
+        <v>775.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>44.5</v>
+      </c>
+      <c r="E374" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>583575.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-238700.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>-40.903054448871</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>344875.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>344875.0</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>962</v>
+      </c>
+      <c r="B375" t="s">
+        <v>963</v>
+      </c>
+      <c r="C375" s="1">
+        <v>-1875.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0.0825</v>
+      </c>
+      <c r="E375" s="1">
+        <v>0.0698506667</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-59293.75</v>
+      </c>
+      <c r="J375" s="1">
+        <v>0</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>-59293.75</v>
+      </c>
+      <c r="N375" s="1">
+        <v>-59293.75</v>
+      </c>
+      <c r="O375" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>964</v>
+      </c>
+      <c r="B376" t="s">
+        <v>965</v>
+      </c>
+      <c r="C376" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D302" s="1">
-[...2 lines deleted...]
-      <c r="E302" s="1">
+      <c r="D376" s="1">
+        <v>7.51431111</v>
+      </c>
+      <c r="E376" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F302" t="s">
-[...5 lines deleted...]
-      <c r="H302" s="1">
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I302" s="1">
-[...20 lines deleted...]
-      <c r="P302">
+      <c r="I376" s="1">
+        <v>225866.62</v>
+      </c>
+      <c r="J376" s="1">
+        <v>-36.101724536475</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376" t="s">
+        <v>966</v>
+      </c>
+      <c r="M376" s="1">
+        <v>-399772.8</v>
+      </c>
+      <c r="N376" s="1">
+        <v>-405772.8</v>
+      </c>
+      <c r="O376" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>967</v>
+      </c>
+      <c r="B377" t="s">
+        <v>968</v>
+      </c>
+      <c r="C377" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>7.51431111</v>
+      </c>
+      <c r="E377" s="1">
+        <v>0.0763348926</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>412208.42</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-12435.62</v>
+      </c>
+      <c r="J377" s="1">
+        <v>-3.0168282346101</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377" t="s">
+        <v>969</v>
+      </c>
+      <c r="M377" s="1">
+        <v>399772.8</v>
+      </c>
+      <c r="N377" s="1">
+        <v>405772.8</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>970</v>
+      </c>
+      <c r="B378" t="s">
+        <v>971</v>
+      </c>
+      <c r="C378" s="1">
+        <v>-5400000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>6.58971111</v>
+      </c>
+      <c r="E378" s="1">
+        <v>0.0676068926</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-365077.22</v>
+      </c>
+      <c r="I378" s="1">
+        <v>15232.82</v>
+      </c>
+      <c r="J378" s="1">
+        <v>-4.1724926030718</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378" t="s">
+        <v>966</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-349844.4</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-355844.4</v>
+      </c>
+      <c r="O378" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="P378">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>