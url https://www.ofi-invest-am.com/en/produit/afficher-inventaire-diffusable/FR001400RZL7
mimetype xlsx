--- v1 (2026-06-26)
+++ v2 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="972">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="948">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -625,51 +625,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -748,50 +748,56 @@
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
     <t>NL0013654783</t>
@@ -1024,1956 +1030,1878 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>OACT01964193</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>9 410.50</t>
+    <t>15 152.50</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>11 130.41</t>
+    <t>13 837.81</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>25 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>9 708.90</t>
+    <t>9 154.11</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 310.34</t>
+    <t>9 540.62</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 150.68</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>1 240.34</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>2 781.26</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>17 013.70</t>
+    <t>19 232.88</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>55 399.80</t>
+    <t>49 847.06</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>13 232.88</t>
-[...8 lines deleted...]
-    <t>15 595.89</t>
+    <t>14 712.33</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>16 175.34</t>
-[...8 lines deleted...]
-    <t>3 548.71</t>
+    <t>17 950.68</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 413.29</t>
+    <t>2 752.19</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>17 873.29</t>
+    <t>19 969.18</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>40 015.07</t>
-[...8 lines deleted...]
-    <t>21 256.60</t>
+    <t>44 502.74</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>25 477.60</t>
+    <t>21 992.33</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
-    <t>IT0005675126</t>
-[...5 lines deleted...]
-    <t>9 739.73</t>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>2 345.21</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 106.11</t>
+    <t>4 750.52</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>13 904.11</t>
-[...17 lines deleted...]
-    <t>10 885.27</t>
+    <t>15 630.14</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>1 210.96</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>2 613.55</t>
+  </si>
+  <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 713.59</t>
+    <t>4 289.84</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 714.52</t>
+    <t>8 087.42</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>5 216.44</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>4 099.32</t>
+    <t>6 688.36</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 878.52</t>
+    <t>5 423.95</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>12 384.81</t>
-[...8 lines deleted...]
-    <t>9 662.67</t>
+    <t>13 856.28</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 567.81</t>
-[...8 lines deleted...]
-    <t>22 635.62</t>
+    <t>8 895.21</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>5 258.50</t>
+    <t>6 201.41</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>7 829.80</t>
+    <t>9 843.18</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>17 828.77</t>
+    <t>13 508.22</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 349.13</t>
-[...8 lines deleted...]
-    <t>1 830.14</t>
+    <t>6 585.82</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>31 332.14</t>
+    <t>34 835.12</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>1 243.15</t>
-[...8 lines deleted...]
-    <t>2 400.00</t>
+    <t>3 277.40</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>4 750.68</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>6 805.48</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>7 550.94</t>
-[...5 lines deleted...]
-    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+    <t>9 594.80</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>11 650.69</t>
+    <t>13 980.82</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>7 219.18</t>
+    <t>9 130.14</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>10 701.37</t>
+    <t>12 772.60</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 790.41</t>
+    <t>3 308.22</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>3 126.41</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>20 595.21</t>
+    <t>19 566.78</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 049.32</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 265.75</t>
+    <t>12 843.84</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>38 661.99</t>
+    <t>35 294.18</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>22 656.16</t>
-[...8 lines deleted...]
-    <t>5 000.00</t>
+    <t>21 160.96</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>21 019.04</t>
+    <t>23 391.10</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 746.58</t>
+    <t>7 335.62</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 879.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>10 430.14</t>
+    <t>12 427.40</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>11 864.55</t>
+    <t>13 233.53</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 410.30</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>28 219.18</t>
+    <t>33 150.68</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 248.29</t>
+    <t>2 246.92</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 884.25</t>
+    <t>2 402.05</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>7 771.23</t>
+    <t>6 975.00</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 976.03</t>
+    <t>4 530.82</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 041.10</t>
+    <t>4 520.55</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>8 065.07</t>
+    <t>8 989.73</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>20 912.48</t>
+    <t>23 690.52</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 718.36</t>
+    <t>4 647.95</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>6 741.87</t>
+    <t>8 203.97</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>8 120.28</t>
+    <t>12 296.42</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>18 459.88</t>
+    <t>21 639.57</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>19 366.44</t>
+    <t>21 511.64</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 349.32</t>
+    <t>5 369.86</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 864.90</t>
-[...8 lines deleted...]
-    <t>18 600.00</t>
+    <t>3 746.40</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>2 739.04</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>26 264.11</t>
+    <t>29 218.82</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>13 130.14</t>
+    <t>14 794.52</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>6 256.85</t>
+    <t>7 366.44</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>10 573.97</t>
+    <t>15 160.27</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>4 810.07</t>
+    <t>5 409.25</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>7 254.79</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>2 054.79</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>5 013.70</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>9 775.34</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>47 432.16</t>
+    <t>66 105.61</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>9 408.22</t>
+    <t>11 084.93</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 250.58</t>
+    <t>7 050.77</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 029.01</t>
-[...8 lines deleted...]
-    <t>35 763.29</t>
+    <t>5 279.40</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>4 443.75</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>3 007.10</t>
+    <t>5 647.48</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>9 204.38</t>
+    <t>10 664.11</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
-    <t>FR001400BKZ3</t>
-[...31 lines deleted...]
-  <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>21 145.21</t>
-[...8 lines deleted...]
-    <t>9 127.44</t>
+    <t>168 501.58</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>2 095.89</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>15 646.44</t>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>2 621.92</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>22 145.89</t>
-[...8 lines deleted...]
-    <t>1 643.84</t>
+    <t>24 821.23</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>5 958.90</t>
-[...8 lines deleted...]
-    <t>1 470.00</t>
+    <t>22 315.07</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>37 397.26</t>
+    <t>25 027.40</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 526.58</t>
+    <t>10 231.89</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>5 654.79</t>
-[...8 lines deleted...]
-    <t>10 629.31</t>
+    <t>7 232.88</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>5 235.62</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>35 352.74</t>
+    <t>41 085.62</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>6 438.36</t>
+    <t>7 671.23</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>23 592.06</t>
+    <t>20 637.79</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>7 626.42</t>
+    <t>8 915.39</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>14 659.73</t>
-[...17 lines deleted...]
-    <t>37 126.36</t>
+    <t>1 409.59</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>5 141.39</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>19 186.03</t>
-[...35 lines deleted...]
-    <t>44 880.00</t>
+    <t>15 843.97</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>14 976.20</t>
-[...8 lines deleted...]
-    <t>29 983.87</t>
+    <t>227 142.50</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 031.51</t>
+    <t>5 363.01</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>3 945.35</t>
+    <t>7 496.16</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>49 673.29</t>
+    <t>2 576.71</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>11 975.34</t>
+    <t>14 268.49</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 016.44</t>
+    <t>1 361.64</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 238.36</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>4 444.52</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>20 942.47</t>
+    <t>23 262.25</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>10 225.75</t>
+    <t>11 376.15</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>18 987.34</t>
+    <t>22 743.07</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 835.62</t>
+    <t>7 273.97</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>5 643.70</t>
+    <t>7 282.19</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>3 165.82</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>7 067.12</t>
+    <t>8 016.44</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>3 985.50</t>
+    <t>7 401.64</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 852.89</t>
+    <t>5 851.23</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>11 401.14</t>
+    <t>13 374.42</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 802.63</t>
+    <t>18 131.18</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>19 413.13</t>
+    <t>16 019.92</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 692.80</t>
-[...5 lines deleted...]
-    <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
+    <t>5 630.40</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>15 987.67</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 754.79</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>6 998.63</t>
+    <t>8 921.92</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>11 187.57</t>
+    <t>12 754.70</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>7 533.41</t>
+    <t>12 130.07</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>61 142.47</t>
+    <t>3 004.11</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>14 404.93</t>
-[...1 lines deleted...]
-  <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>35 743.52</t>
+    <t>42 591.48</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 368.21</t>
+    <t>3 262.64</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 913.01</t>
+    <t>2 430.82</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>13 170.67</t>
+    <t>15 450.21</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>3 550.68</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>7 323.29</t>
+    <t>8 321.92</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>4 341.92</t>
+    <t>4 894.25</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>2 726.45</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 754.79</t>
+    <t>9 988.18</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>8 352.05</t>
+    <t>12 839.73</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>2 741.10</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>24 873.29</t>
+    <t>28 202.05</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 882.76</t>
-[...5 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>3 936.68</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>7 043.67</t>
+    <t>8 268.66</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>2 745.00</t>
+    <t>4 098.70</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>19 894.01</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 179.67</t>
+    <t>4 088.15</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>8 465.75</t>
+    <t>9 945.21</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 041.10</t>
-[...8 lines deleted...]
-    <t>11 293.15</t>
+    <t>14 098.63</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>22 598.53</t>
-[...8 lines deleted...]
-    <t>72 657.53</t>
+    <t>3 597.05</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 067.84</t>
+    <t>4 271.34</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>18 794.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>5 633.99</t>
+    <t>7 529.54</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>1 402.40</t>
-[...17 lines deleted...]
-    <t>25 465.07</t>
+    <t>5 008.56</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 838.36</t>
+    <t>8 761.64</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 145.21</t>
+    <t>4 290.41</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 330.14</t>
+    <t>5 326.03</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>19 561.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>15 472.60</t>
+    <t>17 691.78</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>32 156.85</t>
+    <t>2 186.30</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>2 497.22</t>
+    <t>4 004.17</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>11 387.67</t>
+    <t>13 902.74</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 970.12</t>
+    <t>7 634.85</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 833.03</t>
+    <t>5 923.77</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 310.63</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 034.26</t>
+    <t>11 262.95</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>2 678.08</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 863.01</t>
+    <t>17 538.36</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>1 106.63</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>26 757.74</t>
+    <t>30 286.23</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 862.13</t>
+    <t>5 622.08</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>14 136.99</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 962.74</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 020.55</t>
+    <t>3 538.36</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>22 920.55</t>
+    <t>1 738.36</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 475.82</t>
+    <t>6 205.93</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 748.80</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 366.03</t>
+    <t>12 231.91</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
+    <t>SX5E2605PO34</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5450.000000</t>
+  </si>
+  <si>
+    <t>SX5E2605PO09</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
+    <t>SX5E2605PO05</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5600.000000</t>
+  </si>
+  <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-6 000.00</t>
+    <t>-34 500.00</t>
   </si>
   <si>
     <t>CDS-00108270</t>
   </si>
   <si>
     <t>263KBAMLE01A60AD2858</t>
   </si>
   <si>
-    <t>6 000.00</t>
+    <t>34 500.00</t>
   </si>
   <si>
     <t>CDS-00108276</t>
   </si>
   <si>
     <t>263KBAMLE01A70AD2858</t>
+  </si>
+  <si>
+    <t>CDS-00108689</t>
+  </si>
+  <si>
+    <t>2648BAMLE02U40665034</t>
+  </si>
+  <si>
+    <t>15 972.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3293,198 +3221,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>643244.584</v>
+        <v>639050.584</v>
       </c>
       <c r="D2">
-        <v>891.58</v>
+        <v>923.21</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>573506965.0</v>
+        <v>589983929.56</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>573506965.0</v>
+        <v>589983929.56</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>876.81</v>
+        <v>907.92</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8436674.29</v>
+        <v>8736020.55</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8436674.29</v>
+        <v>8736020.55</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>28820.0</v>
+        <v>30878.0</v>
       </c>
       <c r="D4">
-        <v>106.97</v>
+        <v>110.84</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3083093.1</v>
+        <v>3422805.9</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3083093.1</v>
+        <v>3422805.9</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P378"/>
+  <dimension ref="A1:P376"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O378" sqref="O378"/>
+      <selection activeCell="O376" sqref="O376"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3506,18886 +3434,18786 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.2</v>
+        <v>32.28</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-34331.78</v>
+        <v>-20106.66</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.253265190233</v>
+        <v>-8.3475298126065</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>206537.8</v>
+        <v>220762.92</v>
       </c>
       <c r="N2" s="1">
-        <v>206537.8</v>
+        <v>220762.92</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>19632.0</v>
+        <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.9</v>
+        <v>29.59</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>556763.52</v>
+        <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>-28662.72</v>
+        <v>26337.2</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.148095909732</v>
+        <v>4.5354098787217</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>528100.8</v>
+        <v>607038.85</v>
       </c>
       <c r="N3" s="1">
-        <v>528100.8</v>
+        <v>607038.85</v>
       </c>
       <c r="O3" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5323.0</v>
+        <v>5317.0</v>
       </c>
       <c r="D4" s="1">
-        <v>216.0</v>
+        <v>247.4</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.768715441</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1313716.4</v>
+        <v>1306752.26</v>
       </c>
       <c r="I4" s="1">
-        <v>-163948.4</v>
+        <v>8673.54</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.479740680713</v>
+        <v>0.66374784766012</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1149768.0</v>
+        <v>1315425.8</v>
       </c>
       <c r="N4" s="1">
-        <v>1149768.0</v>
+        <v>1315425.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>8673.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D5" s="1">
-        <v>134.1</v>
+        <v>147.4</v>
       </c>
       <c r="E5" s="1">
-        <v>210.7090845152</v>
+        <v>207.5221655316</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1827479.89</v>
+        <v>1797764.52</v>
       </c>
       <c r="I5" s="1">
-        <v>-664430.59</v>
+        <v>-520838.32</v>
       </c>
       <c r="J5" s="1">
-        <v>-36.357751110465</v>
+        <v>-28.971442822779</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1163049.3</v>
+        <v>1276926.2</v>
       </c>
       <c r="N5" s="1">
-        <v>1163049.3</v>
+        <v>1276926.2</v>
       </c>
       <c r="O5" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>825.0</v>
+        <v>824.0</v>
       </c>
       <c r="D6" s="1">
-        <v>877.8</v>
+        <v>958.5</v>
       </c>
       <c r="E6" s="1">
-        <v>1570.0</v>
+        <v>1539.1208859223</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1295250.0</v>
+        <v>1268235.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-571065.0</v>
+        <v>-478431.61</v>
       </c>
       <c r="J6" s="1">
-        <v>-44.089171974522</v>
+        <v>-37.724189908214</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>724185.0</v>
+        <v>789804.0</v>
       </c>
       <c r="N6" s="1">
-        <v>724185.0</v>
+        <v>789804.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>106696.0</v>
+        <v>106577.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.52</v>
+        <v>23.24</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1591870361</v>
+        <v>27.0886326318</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2897776.62</v>
+        <v>2887025.2</v>
       </c>
       <c r="I7" s="1">
-        <v>-174894.7</v>
+        <v>-410175.72</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.035479021844</v>
+        <v>-14.207555929889</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2722881.92</v>
+        <v>2476849.48</v>
       </c>
       <c r="N7" s="1">
-        <v>2722881.92</v>
+        <v>2476849.48</v>
       </c>
       <c r="O7" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>104.6</v>
+        <v>103.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-25861.2</v>
+        <v>-28859.6</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.655405405405</v>
+        <v>-13.006756756757</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>196020.4</v>
+        <v>193022.0</v>
       </c>
       <c r="N8" s="1">
-        <v>196020.4</v>
+        <v>193022.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.35</v>
+        <v>66.7</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>-8542.05</v>
+        <v>20941.8</v>
       </c>
       <c r="J9" s="1">
-        <v>-2.4642289348172</v>
+        <v>6.0413354531002</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>338099.85</v>
+        <v>367583.7</v>
       </c>
       <c r="N9" s="1">
-        <v>338099.85</v>
+        <v>367583.7</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>97593.0</v>
+        <v>97485.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.605</v>
+        <v>9.798</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8571026312</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>863698.05</v>
+        <v>863434.65</v>
       </c>
       <c r="I10" s="1">
-        <v>-23910.28</v>
+        <v>91723.38</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.7683610030149</v>
+        <v>10.623083055562</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>839787.77</v>
+        <v>955158.03</v>
       </c>
       <c r="N10" s="1">
-        <v>839787.77</v>
+        <v>955158.03</v>
       </c>
       <c r="O10" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>19753.0</v>
+        <v>19732.0</v>
       </c>
       <c r="D11" s="1">
-        <v>163.4</v>
+        <v>174.88</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5819040146</v>
+        <v>161.5490908169</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3191727.35</v>
+        <v>3187686.66</v>
       </c>
       <c r="I11" s="1">
-        <v>35912.85</v>
+        <v>263045.5</v>
       </c>
       <c r="J11" s="1">
-        <v>1.1251853953001</v>
+        <v>8.2519246104321</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3227640.2</v>
+        <v>3450732.16</v>
       </c>
       <c r="N11" s="1">
-        <v>3227640.2</v>
+        <v>3450732.16</v>
       </c>
       <c r="O11" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>12736.0</v>
+        <v>12722.0</v>
       </c>
       <c r="D12" s="1">
-        <v>350.9</v>
+        <v>389.0</v>
       </c>
       <c r="E12" s="1">
-        <v>234.822214196</v>
+        <v>240.1814274485</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2990695.72</v>
+        <v>3055588.12</v>
       </c>
       <c r="I12" s="1">
-        <v>1478366.68</v>
+        <v>1893269.88</v>
       </c>
       <c r="J12" s="1">
-        <v>49.432199675599</v>
+        <v>61.960899363622</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4469062.4</v>
+        <v>4948858.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4469062.4</v>
+        <v>4948858.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.76</v>
+        <v>0.82</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>31198.0</v>
+        <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.72</v>
+        <v>17.08</v>
       </c>
       <c r="E13" s="1">
-        <v>25.8695214437</v>
+        <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>807077.33</v>
+        <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-67060.77</v>
+        <v>-284289.03</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.3090885479338</v>
+        <v>-33.799103667397</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>740016.56</v>
+        <v>556825.08</v>
       </c>
       <c r="N13" s="1">
-        <v>740016.56</v>
+        <v>556825.08</v>
       </c>
       <c r="O13" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.15</v>
+        <v>56.5</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-44676.6</v>
+        <v>-27628.95</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.938630999213</v>
+        <v>-11.093627065303</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>204375.85</v>
+        <v>221423.5</v>
       </c>
       <c r="N14" s="1">
-        <v>204375.85</v>
+        <v>221423.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>35963.0</v>
+        <v>35923.0</v>
       </c>
       <c r="D15" s="1">
-        <v>50.02</v>
+        <v>49.0</v>
       </c>
       <c r="E15" s="1">
-        <v>68.4789831215</v>
+        <v>67.6265643181</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2462709.67</v>
+        <v>2429349.07</v>
       </c>
       <c r="I15" s="1">
-        <v>-663840.41</v>
+        <v>-669122.07</v>
       </c>
       <c r="J15" s="1">
-        <v>-26.95569104579</v>
+        <v>-27.543265735788</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1798869.26</v>
+        <v>1760227.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1798869.26</v>
+        <v>1760227.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.996</v>
+        <v>9.4</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-74942.01</v>
+        <v>-67697.08</v>
       </c>
       <c r="J16" s="1">
-        <v>-31.719165683881</v>
+        <v>-28.652752933034</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>161325.27</v>
+        <v>168570.2</v>
       </c>
       <c r="N16" s="1">
-        <v>161325.27</v>
+        <v>168570.2</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>42915.0</v>
+        <v>42867.0</v>
       </c>
       <c r="D17" s="1">
-        <v>59.42</v>
+        <v>64.4</v>
       </c>
       <c r="E17" s="1">
-        <v>56.4754137248</v>
+        <v>56.6150514382</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2423642.38</v>
+        <v>2426917.41</v>
       </c>
       <c r="I17" s="1">
-        <v>126366.92</v>
+        <v>333717.39</v>
       </c>
       <c r="J17" s="1">
-        <v>5.2139259918371</v>
+        <v>13.750669414004</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2550009.3</v>
+        <v>2760634.8</v>
       </c>
       <c r="N17" s="1">
-        <v>2550009.3</v>
+        <v>2760634.8</v>
       </c>
       <c r="O17" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>20148.0</v>
+        <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>27.44</v>
+        <v>36.4</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>602828.16</v>
+        <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-49967.04</v>
+        <v>138694.92</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.2887700534759</v>
+        <v>22.096765775327</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>552861.12</v>
+        <v>766365.6</v>
       </c>
       <c r="N18" s="1">
-        <v>552861.12</v>
+        <v>766365.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>14812.0</v>
+        <v>14795.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1165.8</v>
+        <v>1222.4</v>
       </c>
       <c r="E19" s="1">
-        <v>404.223384418</v>
+        <v>434.9879810747</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>5987356.77</v>
+        <v>6435647.18</v>
       </c>
       <c r="I19" s="1">
-        <v>11280472.83</v>
+        <v>11649760.82</v>
       </c>
       <c r="J19" s="1">
-        <v>188.40488822249</v>
+        <v>181.01925873444</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>17267829.6</v>
+        <v>18085408.0</v>
       </c>
       <c r="N19" s="1">
-        <v>17267829.6</v>
+        <v>18085408.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.95</v>
+        <v>3.0</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.26</v>
+        <v>64.56</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-15658.32</v>
+        <v>15362.88</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.17578125</v>
+        <v>5.078125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>286872.24</v>
+        <v>317893.44</v>
       </c>
       <c r="N20" s="1">
-        <v>286872.24</v>
+        <v>317893.44</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>117938.0</v>
+        <v>117807.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.9</v>
+        <v>40.94</v>
       </c>
       <c r="E21" s="1">
-        <v>25.5560146857</v>
+        <v>26.1450423999</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3014025.26</v>
+        <v>3080069.01</v>
       </c>
       <c r="I21" s="1">
-        <v>1455824.94</v>
+        <v>1742949.57</v>
       </c>
       <c r="J21" s="1">
-        <v>48.301683443755</v>
+        <v>56.588003851251</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4469850.2</v>
+        <v>4823018.58</v>
       </c>
       <c r="N21" s="1">
-        <v>4469850.2</v>
+        <v>4823018.58</v>
       </c>
       <c r="O21" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>8.225</v>
+        <v>11.28</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-4547.33</v>
+        <v>77170.86</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.0250148447264</v>
+        <v>34.365690873613</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>220010.53</v>
+        <v>301728.72</v>
       </c>
       <c r="N22" s="1">
-        <v>220010.53</v>
+        <v>301728.72</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.45</v>
+        <v>55.75</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-14531.58</v>
+        <v>3846.62</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.1987157896246</v>
+        <v>1.6408473222241</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>219897.3</v>
+        <v>238275.5</v>
       </c>
       <c r="N23" s="1">
-        <v>219897.3</v>
+        <v>238275.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>25462.0</v>
+        <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.87</v>
+        <v>18.63</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>464426.88</v>
+        <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>-34882.94</v>
+        <v>11475.93</v>
       </c>
       <c r="J24" s="1">
-        <v>-7.5109649122807</v>
+        <v>2.3700194592258</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>429543.94</v>
+        <v>495688.41</v>
       </c>
       <c r="N24" s="1">
-        <v>429543.94</v>
+        <v>495688.41</v>
       </c>
       <c r="O24" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>213997.0</v>
+        <v>213760.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.295</v>
+        <v>18.81</v>
       </c>
       <c r="E25" s="1">
-        <v>10.5618574559</v>
+        <v>10.8927986527</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2260205.81</v>
+        <v>2328444.64</v>
       </c>
       <c r="I25" s="1">
-        <v>1654869.31</v>
+        <v>1692380.96</v>
       </c>
       <c r="J25" s="1">
-        <v>73.217638087569</v>
+        <v>72.682894449232</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3915075.12</v>
+        <v>4020825.6</v>
       </c>
       <c r="N25" s="1">
-        <v>3915075.12</v>
+        <v>4020825.6</v>
       </c>
       <c r="O25" s="1">
         <v>0.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>171387.0</v>
+        <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.051</v>
+        <v>3.298</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2080000233</v>
+        <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>549809.5</v>
+        <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>-26907.76</v>
+        <v>17390.62</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.8940151088695</v>
+        <v>3.0335934158822</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>522901.74</v>
+        <v>590658.61</v>
       </c>
       <c r="N26" s="1">
-        <v>522901.74</v>
+        <v>590658.61</v>
       </c>
       <c r="O26" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>476635.0</v>
+        <v>476107.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.471</v>
+        <v>10.38</v>
       </c>
       <c r="E27" s="1">
-        <v>7.5951028145</v>
+        <v>7.6766700343</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3620091.83</v>
+        <v>3654916.34</v>
       </c>
       <c r="I27" s="1">
-        <v>894118.26</v>
+        <v>1287074.32</v>
       </c>
       <c r="J27" s="1">
-        <v>24.69877290378</v>
+        <v>35.214877722755</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4514210.09</v>
+        <v>4941990.66</v>
       </c>
       <c r="N27" s="1">
-        <v>4514210.09</v>
+        <v>4941990.66</v>
       </c>
       <c r="O27" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>29794.0</v>
+        <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.65</v>
+        <v>16.74</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>492643.79</v>
+        <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-26367.69</v>
+        <v>7856.47</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.3522830359843</v>
+        <v>1.530500975899</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>466276.1</v>
+        <v>521183.16</v>
       </c>
       <c r="N28" s="1">
-        <v>466276.1</v>
+        <v>521183.16</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.465</v>
+        <v>14.165</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-14907.14</v>
+        <v>-209.94</v>
       </c>
       <c r="J29" s="1">
-        <v>-5.0088119587278</v>
+        <v>-0.070540021936825</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>282711.14</v>
+        <v>297408.34</v>
       </c>
       <c r="N29" s="1">
-        <v>282711.14</v>
+        <v>297408.34</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>4354.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>128.0</v>
+        <v>145.7</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.8423076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>574728.0</v>
+        <v>581682.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-17416.0</v>
+        <v>81252.5</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.030303030303</v>
+        <v>13.968530942567</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>557312.0</v>
+        <v>662935.0</v>
       </c>
       <c r="N30" s="1">
-        <v>557312.0</v>
+        <v>662935.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>185.4</v>
+        <v>247.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-9936.0</v>
+        <v>143575.2</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.1119324181626</v>
+        <v>30.51742344245</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>460533.6</v>
+        <v>614044.8</v>
       </c>
       <c r="N31" s="1">
-        <v>460533.6</v>
+        <v>614044.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>27.4</v>
+        <v>29.04</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-48790.0</v>
+        <v>-37023.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-19.883040935673</v>
+        <v>-15.087719298246</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>196595.0</v>
+        <v>208362.0</v>
       </c>
       <c r="N32" s="1">
-        <v>196595.0</v>
+        <v>208362.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>35789.0</v>
+        <v>35750.0</v>
       </c>
       <c r="D33" s="1">
-        <v>78.18</v>
+        <v>77.92</v>
       </c>
       <c r="E33" s="1">
-        <v>79.8211355444</v>
+        <v>79.7427370629</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2856718.62</v>
+        <v>2850802.85</v>
       </c>
       <c r="I33" s="1">
-        <v>-58734.6</v>
+        <v>-65162.85</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.0560162834658</v>
+        <v>-2.285771883524</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2797984.02</v>
+        <v>2785640.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2797984.02</v>
+        <v>2785640.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>39588.0</v>
+        <v>39544.0</v>
       </c>
       <c r="D34" s="1">
-        <v>81.87</v>
+        <v>89.23</v>
       </c>
       <c r="E34" s="1">
-        <v>75.5057656361</v>
+        <v>75.7418705745</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2989122.25</v>
+        <v>2995136.53</v>
       </c>
       <c r="I34" s="1">
-        <v>251947.31</v>
+        <v>533374.59</v>
       </c>
       <c r="J34" s="1">
-        <v>8.4288058141483</v>
+        <v>17.808022594549</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3241069.56</v>
+        <v>3528511.12</v>
       </c>
       <c r="N34" s="1">
-        <v>3241069.56</v>
+        <v>3528511.12</v>
       </c>
       <c r="O34" s="1">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>6120.0</v>
+        <v>861841.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.002</v>
+        <v>11.178</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2053316993</v>
+        <v>11.2854271728</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>68576.63</v>
+        <v>9726243.84</v>
       </c>
       <c r="I35" s="1">
-        <v>-1244.39</v>
+        <v>-92585.14</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.8145977718648</v>
+        <v>-0.95191053733648</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>67332.24</v>
+        <v>9633658.7</v>
       </c>
       <c r="N35" s="1">
-        <v>67332.24</v>
+        <v>9633658.7</v>
       </c>
       <c r="O35" s="1">
-        <v>0.01</v>
+        <v>1.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
         <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.548</v>
+        <v>10.644</v>
       </c>
       <c r="E36" s="1">
         <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-626695.3</v>
+        <v>-371080.81</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.1826689937568</v>
+        <v>-1.2924088917935</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28085642.75</v>
+        <v>28341257.24</v>
       </c>
       <c r="N36" s="1">
-        <v>28085642.75</v>
+        <v>28341257.24</v>
       </c>
       <c r="O36" s="1">
-        <v>4.8</v>
+        <v>4.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>9014.0</v>
+        <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.33</v>
+        <v>50.28</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>474857.52</v>
+        <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-30196.9</v>
+        <v>-21281.25</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.3591495823842</v>
+        <v>-4.3003842414159</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>444660.62</v>
+        <v>473587.32</v>
       </c>
       <c r="N37" s="1">
-        <v>444660.62</v>
+        <v>473587.32</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>47875.0</v>
+        <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.045</v>
+        <v>12.534</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>574978.75</v>
+        <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-46199.37</v>
+        <v>28099.95</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.0349699880213</v>
+        <v>4.691429131062</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>528779.38</v>
+        <v>627063.49</v>
       </c>
       <c r="N38" s="1">
-        <v>528779.38</v>
+        <v>627063.49</v>
       </c>
       <c r="O38" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>54574.0</v>
+        <v>54514.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.5</v>
+        <v>26.06</v>
       </c>
       <c r="E39" s="1">
-        <v>28.850028585</v>
+        <v>28.7144252852</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1574461.46</v>
+        <v>1565338.18</v>
       </c>
       <c r="I39" s="1">
-        <v>-128250.46</v>
+        <v>-144703.34</v>
       </c>
       <c r="J39" s="1">
-        <v>-8.1456715999895</v>
+        <v>-9.244222229346</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1446211.0</v>
+        <v>1420634.84</v>
       </c>
       <c r="N39" s="1">
-        <v>1446211.0</v>
+        <v>1420634.84</v>
       </c>
       <c r="O39" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>187059.0</v>
+        <v>186852.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.16</v>
+        <v>10.84</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5670291192</v>
+        <v>10.5497240597</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1976657.9</v>
+        <v>1971237.04</v>
       </c>
       <c r="I40" s="1">
-        <v>-76138.46</v>
+        <v>54238.64</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.8518784661726</v>
+        <v>2.7515026807735</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1900519.44</v>
+        <v>2025475.68</v>
       </c>
       <c r="N40" s="1">
-        <v>1900519.44</v>
+        <v>2025475.68</v>
       </c>
       <c r="O40" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.55</v>
+        <v>16.95</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-10743.48</v>
+        <v>19642.12</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.0850732315363</v>
+        <v>5.6403864132128</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>337497.2</v>
+        <v>367882.8</v>
       </c>
       <c r="N41" s="1">
-        <v>337497.2</v>
+        <v>367882.8</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>80.55</v>
+        <v>83.85</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-31116.15</v>
+        <v>-22664.85</v>
       </c>
       <c r="J42" s="1">
-        <v>-13.106796116505</v>
+        <v>-9.546925566343</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>206288.55</v>
+        <v>214739.85</v>
       </c>
       <c r="N42" s="1">
-        <v>206288.55</v>
+        <v>214739.85</v>
       </c>
       <c r="O42" s="1">
         <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>16924.0</v>
+        <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.49</v>
+        <v>35.21</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>586416.6</v>
+        <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-53479.84</v>
+        <v>12841.06</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.1197691197691</v>
+        <v>2.1056172065492</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>532936.76</v>
+        <v>622688.85</v>
       </c>
       <c r="N43" s="1">
-        <v>532936.76</v>
+        <v>622688.85</v>
       </c>
       <c r="O43" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>19458.0</v>
+        <v>19436.0</v>
       </c>
       <c r="D44" s="1">
-        <v>70.16</v>
+        <v>77.64</v>
       </c>
       <c r="E44" s="1">
-        <v>55.1709672114</v>
+        <v>55.8116942787</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1073516.68</v>
+        <v>1084756.09</v>
       </c>
       <c r="I44" s="1">
-        <v>291656.6</v>
+        <v>424254.95</v>
       </c>
       <c r="J44" s="1">
-        <v>27.168334263796</v>
+        <v>39.110630851586</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1365173.28</v>
+        <v>1509011.04</v>
       </c>
       <c r="N44" s="1">
-        <v>1365173.28</v>
+        <v>1509011.04</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>50.9</v>
+        <v>56.2</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-42783.75</v>
+        <v>-22627.85</v>
       </c>
       <c r="J45" s="1">
-        <v>-18.10136765889</v>
+        <v>-9.5736122284795</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>193572.7</v>
+        <v>213728.6</v>
       </c>
       <c r="N45" s="1">
-        <v>193572.7</v>
+        <v>213728.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>73879.0</v>
+        <v>73797.0</v>
       </c>
       <c r="D46" s="1">
-        <v>15.945</v>
+        <v>16.595</v>
       </c>
       <c r="E46" s="1">
-        <v>18.7850000677</v>
+        <v>18.662112552</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1387817.02</v>
+        <v>1377207.92</v>
       </c>
       <c r="I46" s="1">
-        <v>-209816.36</v>
+        <v>-152546.7</v>
       </c>
       <c r="J46" s="1">
-        <v>-15.118445513804</v>
+        <v>-11.076519223038</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1178000.66</v>
+        <v>1224661.22</v>
       </c>
       <c r="N46" s="1">
-        <v>1178000.66</v>
+        <v>1224661.22</v>
       </c>
       <c r="O46" s="1">
         <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>22671.0</v>
+        <v>22646.0</v>
       </c>
       <c r="D47" s="1">
-        <v>67.8</v>
+        <v>66.74</v>
       </c>
       <c r="E47" s="1">
-        <v>59.4429090027</v>
+        <v>59.8561052725</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1347630.19</v>
+        <v>1355501.36</v>
       </c>
       <c r="I47" s="1">
-        <v>189463.61</v>
+        <v>155892.68</v>
       </c>
       <c r="J47" s="1">
-        <v>14.059020895042</v>
+        <v>11.500739475466</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1537093.8</v>
+        <v>1511394.04</v>
       </c>
       <c r="N47" s="1">
-        <v>1537093.8</v>
+        <v>1511394.04</v>
       </c>
       <c r="O47" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>44063.0</v>
+        <v>44014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.945</v>
+        <v>19.095</v>
       </c>
       <c r="E48" s="1">
-        <v>28.7261405261</v>
+        <v>28.2330126778</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1265759.93</v>
+        <v>1242647.82</v>
       </c>
       <c r="I48" s="1">
-        <v>-519112.39</v>
+        <v>-402200.49</v>
       </c>
       <c r="J48" s="1">
-        <v>-41.011915268956</v>
+        <v>-32.366410138634</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>746647.54</v>
+        <v>840447.33</v>
       </c>
       <c r="N48" s="1">
-        <v>746647.54</v>
+        <v>840447.33</v>
       </c>
       <c r="O48" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>57754.0</v>
+        <v>57690.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.255</v>
+        <v>26.5</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>30.0720142139</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1749657.43</v>
+        <v>1734854.5</v>
       </c>
       <c r="I49" s="1">
-        <v>-291080.16</v>
+        <v>-206069.5</v>
       </c>
       <c r="J49" s="1">
-        <v>-16.636408648292</v>
+        <v>-11.878200736719</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1458577.27</v>
+        <v>1528785.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1458577.27</v>
+        <v>1528785.0</v>
       </c>
       <c r="O49" s="1">
         <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8982.0</v>
+        <v>8972.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.9</v>
+        <v>261.6</v>
       </c>
       <c r="E50" s="1">
-        <v>221.5315965264</v>
+        <v>222.8043045029</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1989796.8</v>
+        <v>1999000.22</v>
       </c>
       <c r="I50" s="1">
-        <v>147021.0</v>
+        <v>348074.98</v>
       </c>
       <c r="J50" s="1">
-        <v>7.3887444185256</v>
+        <v>17.412453311286</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2136817.8</v>
+        <v>2347075.2</v>
       </c>
       <c r="N50" s="1">
-        <v>2136817.8</v>
+        <v>2347075.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>30641.0</v>
+        <v>30607.0</v>
       </c>
       <c r="D51" s="1">
-        <v>44.72</v>
+        <v>50.38</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8697523442</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1535114.1</v>
+        <v>1526363.51</v>
       </c>
       <c r="I51" s="1">
-        <v>-164848.58</v>
+        <v>15617.15</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.738522954092</v>
+        <v>1.0231605969144</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1370265.52</v>
+        <v>1541980.66</v>
       </c>
       <c r="N51" s="1">
-        <v>1370265.52</v>
+        <v>1541980.66</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>35395.0</v>
+        <v>35356.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.95</v>
+        <v>27.57</v>
       </c>
       <c r="E52" s="1">
-        <v>31.6806207091</v>
+        <v>30.6922154656</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1121335.57</v>
+        <v>1085153.97</v>
       </c>
       <c r="I52" s="1">
-        <v>9534.68</v>
+        <v>-110389.05</v>
       </c>
       <c r="J52" s="1">
-        <v>0.85029675817739</v>
+        <v>-10.172662410294</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1130870.25</v>
+        <v>974764.92</v>
       </c>
       <c r="N52" s="1">
-        <v>1130870.25</v>
+        <v>974764.92</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>179467.0</v>
+        <v>179268.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.7</v>
+        <v>18.89</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1353045964</v>
+        <v>19.1277582725</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3434155.71</v>
+        <v>3428994.97</v>
       </c>
       <c r="I53" s="1">
-        <v>-78122.81</v>
+        <v>-42622.45</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.2748767556611</v>
+        <v>-1.2430012400981</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3356032.9</v>
+        <v>3386372.52</v>
       </c>
       <c r="N53" s="1">
-        <v>3356032.9</v>
+        <v>3386372.52</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>361020.0</v>
+        <v>360621.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.413</v>
+        <v>4.643</v>
       </c>
       <c r="E54" s="1">
-        <v>4.516</v>
+        <v>4.5163874261</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1630366.32</v>
+        <v>1628704.15</v>
       </c>
       <c r="I54" s="1">
-        <v>-37185.06</v>
+        <v>45659.15</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.2807794508415</v>
+        <v>2.80340355245</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1593181.26</v>
+        <v>1674363.3</v>
       </c>
       <c r="N54" s="1">
-        <v>1593181.26</v>
+        <v>1674363.3</v>
       </c>
       <c r="O54" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>4910.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>131.45</v>
+        <v>137.0</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>717842.0</v>
+        <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-72422.5</v>
+        <v>-43879.15</v>
       </c>
       <c r="J55" s="1">
-        <v>-10.088919288646</v>
+        <v>-5.8754169226667</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>645419.5</v>
+        <v>702947.0</v>
       </c>
       <c r="N55" s="1">
-        <v>645419.5</v>
+        <v>702947.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>37520.0</v>
+        <v>37479.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.5</v>
+        <v>41.34</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3745604205</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1629868.8</v>
+        <v>1625635.15</v>
       </c>
       <c r="I56" s="1">
-        <v>2251.2</v>
+        <v>-76253.29</v>
       </c>
       <c r="J56" s="1">
-        <v>0.13812154696133</v>
+        <v>-4.6906767487157</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1632120.0</v>
+        <v>1549381.86</v>
       </c>
       <c r="N56" s="1">
-        <v>1632120.0</v>
+        <v>1549381.86</v>
       </c>
       <c r="O56" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>483806.0</v>
+        <v>483271.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.209</v>
+        <v>9.924</v>
       </c>
       <c r="E57" s="1">
-        <v>7.0422502201</v>
+        <v>7.1426670543</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3407082.91</v>
+        <v>3451843.85</v>
       </c>
       <c r="I57" s="1">
-        <v>1048286.54</v>
+        <v>1344137.55</v>
       </c>
       <c r="J57" s="1">
-        <v>30.767861178934</v>
+        <v>38.939697402593</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4455369.45</v>
+        <v>4795981.4</v>
       </c>
       <c r="N57" s="1">
-        <v>4455369.45</v>
+        <v>4795981.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>119838.0</v>
+        <v>119706.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.99</v>
+        <v>28.07</v>
       </c>
       <c r="E58" s="1">
-        <v>15.0169061566</v>
+        <v>15.2443328655</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1799596.0</v>
+        <v>1824838.11</v>
       </c>
       <c r="I58" s="1">
-        <v>1434831.62</v>
+        <v>1535309.31</v>
       </c>
       <c r="J58" s="1">
-        <v>79.730762904563</v>
+        <v>84.134000796377</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3234427.62</v>
+        <v>3360147.42</v>
       </c>
       <c r="N58" s="1">
-        <v>3234427.62</v>
+        <v>3360147.42</v>
       </c>
       <c r="O58" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>10117.0</v>
+        <v>10106.0</v>
       </c>
       <c r="D59" s="1">
-        <v>93.55</v>
+        <v>94.2</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897005041</v>
+        <v>104.0693815555</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1058134.0</v>
+        <v>1051725.17</v>
       </c>
       <c r="I59" s="1">
-        <v>-111688.65</v>
+        <v>-99739.97</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.555246310959</v>
+        <v>-9.4834632511457</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>946445.35</v>
+        <v>951985.2</v>
       </c>
       <c r="N59" s="1">
-        <v>946445.35</v>
+        <v>951985.2</v>
       </c>
       <c r="O59" s="1">
         <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9489.0</v>
+        <v>9479.0</v>
       </c>
       <c r="D60" s="1">
-        <v>194.3</v>
+        <v>181.25</v>
       </c>
       <c r="E60" s="1">
-        <v>192.3807155654</v>
+        <v>192.6399166579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1825500.61</v>
+        <v>1826033.77</v>
       </c>
       <c r="I60" s="1">
-        <v>18212.09</v>
+        <v>-107965.02</v>
       </c>
       <c r="J60" s="1">
-        <v>0.99764907775079</v>
+        <v>-5.9125423512841</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1843712.7</v>
+        <v>1718068.75</v>
       </c>
       <c r="N60" s="1">
-        <v>1843712.7</v>
+        <v>1718068.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.8</v>
+        <v>59.02</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-24244.32</v>
+        <v>-34841.68</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.330985915493</v>
+        <v>-13.409624413146</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>235581.6</v>
+        <v>224984.24</v>
       </c>
       <c r="N61" s="1">
-        <v>235581.6</v>
+        <v>224984.24</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.58</v>
+        <v>23.1</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>-9977.04</v>
+        <v>-23649.28</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.2088854247857</v>
+        <v>-9.9766173031956</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>227070.04</v>
+        <v>213397.8</v>
       </c>
       <c r="N62" s="1">
-        <v>227070.04</v>
+        <v>213397.8</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>279.7</v>
+        <v>293.35</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-60965.4</v>
+        <v>-41009.1</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.974486621033</v>
+        <v>-8.7274424393279</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>408921.4</v>
+        <v>428877.7</v>
       </c>
       <c r="N63" s="1">
-        <v>408921.4</v>
+        <v>428877.7</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>16498.0</v>
+        <v>16480.0</v>
       </c>
       <c r="D64" s="1">
-        <v>54.98</v>
+        <v>58.44</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.826875</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1042013.68</v>
+        <v>1035386.9</v>
       </c>
       <c r="I64" s="1">
-        <v>-134953.64</v>
+        <v>-72295.7</v>
       </c>
       <c r="J64" s="1">
-        <v>-12.951234958835</v>
+        <v>-6.9824816211215</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>907060.04</v>
+        <v>963091.2</v>
       </c>
       <c r="N64" s="1">
-        <v>907060.04</v>
+        <v>963091.2</v>
       </c>
       <c r="O64" s="1">
         <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>75.6</v>
+        <v>69.75</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-20823.3</v>
+        <v>-36747.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-9.1891891891892</v>
+        <v>-16.216216216216</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>205783.2</v>
+        <v>189859.5</v>
       </c>
       <c r="N65" s="1">
-        <v>205783.2</v>
+        <v>189859.5</v>
       </c>
       <c r="O65" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.94</v>
+        <v>38.61</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-3739.32</v>
+        <v>-6158.88</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.2927756653992</v>
+        <v>-2.1292775665399</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>285508.08</v>
+        <v>283088.52</v>
       </c>
       <c r="N66" s="1">
-        <v>285508.08</v>
+        <v>283088.52</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>35.08</v>
+        <v>40.18</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-10599.12</v>
+        <v>21576.78</v>
       </c>
       <c r="J67" s="1">
-        <v>-4.5701849836779</v>
+        <v>9.30359085963</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>221319.72</v>
+        <v>253495.62</v>
       </c>
       <c r="N67" s="1">
-        <v>221319.72</v>
+        <v>253495.62</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12551.0</v>
+        <v>12538.0</v>
       </c>
       <c r="D68" s="1">
-        <v>204.8</v>
+        <v>207.0</v>
       </c>
       <c r="E68" s="1">
-        <v>146.4613210103</v>
+        <v>148.9054617961</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1838236.04</v>
+        <v>1866976.68</v>
       </c>
       <c r="I68" s="1">
-        <v>732208.76</v>
+        <v>728389.32</v>
       </c>
       <c r="J68" s="1">
-        <v>39.832140381711</v>
+        <v>39.014376976578</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2570444.8</v>
+        <v>2595366.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2570444.8</v>
+        <v>2595366.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>60.75</v>
+        <v>58.35</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-25358.6</v>
+        <v>-37176.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.814871016692</v>
+        <v>-11.456752655539</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>299133.0</v>
+        <v>287315.4</v>
       </c>
       <c r="N69" s="1">
-        <v>299133.0</v>
+        <v>287315.4</v>
       </c>
       <c r="O69" s="1">
         <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>69731.0</v>
+        <v>69654.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.75</v>
+        <v>38.1</v>
       </c>
       <c r="E70" s="1">
-        <v>35.3003198004</v>
+        <v>35.2662961208</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2461526.6</v>
+        <v>2456438.59</v>
       </c>
       <c r="I70" s="1">
-        <v>-108105.35</v>
+        <v>197378.81</v>
       </c>
       <c r="J70" s="1">
-        <v>-4.3918010067411</v>
+        <v>8.0351615873288</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2353421.25</v>
+        <v>2653817.4</v>
       </c>
       <c r="N70" s="1">
-        <v>2353421.25</v>
+        <v>2653817.4</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.666</v>
+        <v>8.96</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-41579.84</v>
+        <v>-35355.57</v>
       </c>
       <c r="J71" s="1">
-        <v>-18.476009511405</v>
+        <v>-15.710253998119</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>183467.89</v>
+        <v>189692.16</v>
       </c>
       <c r="N71" s="1">
-        <v>183467.89</v>
+        <v>189692.16</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>3305.0</v>
+        <v>3302.0</v>
       </c>
       <c r="D72" s="1">
-        <v>256.4</v>
+        <v>257.6</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2313840097</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>852029.0</v>
+        <v>852680.03</v>
       </c>
       <c r="I72" s="1">
-        <v>-4627.0</v>
+        <v>-2084.83</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.54305663304888</v>
+        <v>-0.24450320479536</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>847402.0</v>
+        <v>850595.2</v>
       </c>
       <c r="N72" s="1">
-        <v>847402.0</v>
+        <v>850595.2</v>
       </c>
       <c r="O72" s="1">
         <v>0.14</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>20215.0</v>
+        <v>20192.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.06</v>
+        <v>66.14</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>78.0324321513</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1588090.4</v>
+        <v>1575630.87</v>
       </c>
       <c r="I73" s="1">
-        <v>-252687.5</v>
+        <v>-240131.99</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.911405295316</v>
+        <v>-15.240370988669</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1335402.9</v>
+        <v>1335498.88</v>
       </c>
       <c r="N73" s="1">
-        <v>1335402.9</v>
+        <v>1335498.88</v>
       </c>
       <c r="O73" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>67.84</v>
+        <v>62.1</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-8519.45</v>
+        <v>-45582.63</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.9077851909273</v>
+        <v>-10.207450771766</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>438042.88</v>
+        <v>400979.7</v>
       </c>
       <c r="N74" s="1">
-        <v>438042.88</v>
+        <v>400979.7</v>
       </c>
       <c r="O74" s="1">
         <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1217.0</v>
+        <v>1216.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1641.0</v>
+        <v>1623.5</v>
       </c>
       <c r="E75" s="1">
-        <v>2380.7543138866</v>
+        <v>2347.3844325658</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2897378.0</v>
+        <v>2854419.47</v>
       </c>
       <c r="I75" s="1">
-        <v>-900281.0</v>
+        <v>-880243.47</v>
       </c>
       <c r="J75" s="1">
-        <v>-31.072266028112</v>
+        <v>-30.837915704099</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1997097.0</v>
+        <v>1974176.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1997097.0</v>
+        <v>1974176.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.46</v>
+        <v>50.65</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-34347.04</v>
+        <v>9011.38</v>
       </c>
       <c r="J76" s="1">
-        <v>-14.936397209684</v>
+        <v>3.9187525646286</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>195608.28</v>
+        <v>238966.7</v>
       </c>
       <c r="N76" s="1">
-        <v>195608.28</v>
+        <v>238966.7</v>
       </c>
       <c r="O76" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.1</v>
+        <v>27.26</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-25686.24</v>
+        <v>-31781.28</v>
       </c>
       <c r="J77" s="1">
-        <v>-11.188369152971</v>
+        <v>-13.843236409608</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>203893.6</v>
+        <v>197798.56</v>
       </c>
       <c r="N77" s="1">
-        <v>203893.6</v>
+        <v>197798.56</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>96427.0</v>
+        <v>96321.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.21</v>
+        <v>19.95</v>
       </c>
       <c r="E78" s="1">
-        <v>14.836698124</v>
+        <v>15.0480037583</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1430658.29</v>
+        <v>1449438.77</v>
       </c>
       <c r="I78" s="1">
-        <v>421704.38</v>
+        <v>472165.18</v>
       </c>
       <c r="J78" s="1">
-        <v>29.476247609064</v>
+        <v>32.575724464718</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1852362.67</v>
+        <v>1921603.95</v>
       </c>
       <c r="N78" s="1">
-        <v>1852362.67</v>
+        <v>1921603.95</v>
       </c>
       <c r="O78" s="1">
         <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>42588.0</v>
+        <v>42541.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.48</v>
+        <v>50.58</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4046961585</v>
+        <v>48.4406579535</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2061459.2</v>
+        <v>2060714.03</v>
       </c>
       <c r="I79" s="1">
-        <v>88383.04</v>
+        <v>91009.75</v>
       </c>
       <c r="J79" s="1">
-        <v>4.2874018559281</v>
+        <v>4.4164182256769</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2149842.24</v>
+        <v>2151723.78</v>
       </c>
       <c r="N79" s="1">
-        <v>2149842.24</v>
+        <v>2151723.78</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>43646.0</v>
+        <v>43597.0</v>
       </c>
       <c r="D80" s="1">
-        <v>38.885</v>
+        <v>57.13</v>
       </c>
       <c r="E80" s="1">
-        <v>30.6321275718</v>
+        <v>30.9492389385</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1336969.84</v>
+        <v>1349293.97</v>
       </c>
       <c r="I80" s="1">
-        <v>360204.87</v>
+        <v>1141402.64</v>
       </c>
       <c r="J80" s="1">
-        <v>26.941884493071</v>
+        <v>84.592584372107</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1697174.71</v>
+        <v>2490696.61</v>
       </c>
       <c r="N80" s="1">
-        <v>1697174.71</v>
+        <v>2490696.61</v>
       </c>
       <c r="O80" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>101373.0</v>
+        <v>101261.0</v>
       </c>
       <c r="D81" s="1">
-        <v>21.93</v>
+        <v>24.755</v>
       </c>
       <c r="E81" s="1">
-        <v>13.9698980991</v>
+        <v>14.3200823614</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1416170.48</v>
+        <v>1450065.86</v>
       </c>
       <c r="I81" s="1">
-        <v>806939.41</v>
+        <v>1056650.2</v>
       </c>
       <c r="J81" s="1">
-        <v>56.980386287956</v>
+        <v>72.869117820621</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2223109.89</v>
+        <v>2506716.06</v>
       </c>
       <c r="N81" s="1">
-        <v>2223109.89</v>
+        <v>2506716.06</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>33.0</v>
+        <v>35.78</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-35257.98</v>
+        <v>-19189.58</v>
       </c>
       <c r="J82" s="1">
-        <v>-15.6010155489</v>
+        <v>-8.4910404951407</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>190740.0</v>
+        <v>206808.4</v>
       </c>
       <c r="N82" s="1">
-        <v>190740.0</v>
+        <v>206808.4</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>789991.0</v>
+        <v>789117.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.074</v>
+        <v>5.775</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0295437923</v>
+        <v>3.1212953973</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2393312.33</v>
+        <v>2463067.26</v>
       </c>
       <c r="I83" s="1">
-        <v>1615102.0</v>
+        <v>2094083.42</v>
       </c>
       <c r="J83" s="1">
-        <v>67.483962697004</v>
+        <v>85.019335606775</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4008414.33</v>
+        <v>4557150.68</v>
       </c>
       <c r="N83" s="1">
-        <v>4008414.33</v>
+        <v>4557150.68</v>
       </c>
       <c r="O83" s="1">
-        <v>0.69</v>
+        <v>0.76</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>41543.0</v>
+        <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.16</v>
+        <v>13.965</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>795548.45</v>
+        <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>415.43</v>
+        <v>-225072.53</v>
       </c>
       <c r="J84" s="1">
-        <v>0.052219321148825</v>
+        <v>-27.07407851101</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>795963.88</v>
+        <v>606248.58</v>
       </c>
       <c r="N84" s="1">
-        <v>795963.88</v>
+        <v>606248.58</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.32</v>
+        <v>15.96</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>20696.13</v>
+        <v>15094.17</v>
       </c>
       <c r="J85" s="1">
-        <v>8.8725817211474</v>
+        <v>6.4709806537692</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>253955.52</v>
+        <v>248353.56</v>
       </c>
       <c r="N85" s="1">
-        <v>253955.52</v>
+        <v>248353.56</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>9377.0</v>
+        <v>9367.0</v>
       </c>
       <c r="D86" s="1">
-        <v>104.0</v>
+        <v>113.25</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3564236148</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1076479.6</v>
+        <v>1071176.62</v>
       </c>
       <c r="I86" s="1">
-        <v>-101271.6</v>
+        <v>-10363.87</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.4076655052265</v>
+        <v>-0.96752205065865</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>975208.0</v>
+        <v>1060812.75</v>
       </c>
       <c r="N86" s="1">
-        <v>975208.0</v>
+        <v>1060812.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>2354.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>252.2</v>
+        <v>232.65</v>
       </c>
       <c r="E87" s="1">
-        <v>285.9</v>
+        <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>673008.6</v>
+        <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-79329.8</v>
+        <v>-127889.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-11.78733823015</v>
+        <v>-18.26445334402</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>593678.8</v>
+        <v>572319.0</v>
       </c>
       <c r="N87" s="1">
-        <v>593678.8</v>
+        <v>572319.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>31.3</v>
+        <v>34.46</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-31963.68</v>
+        <v>-8582.84</v>
       </c>
       <c r="J88" s="1">
-        <v>-12.128017967434</v>
+        <v>-3.2565974171814</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>231588.7</v>
+        <v>254969.54</v>
       </c>
       <c r="N88" s="1">
-        <v>231588.7</v>
+        <v>254969.54</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>13431.0</v>
+        <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.34</v>
+        <v>54.2</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>859852.62</v>
+        <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-116581.08</v>
+        <v>-132242.74</v>
       </c>
       <c r="J89" s="1">
-        <v>-13.558263042799</v>
+        <v>-14.809816841616</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>743271.54</v>
+        <v>760697.0</v>
       </c>
       <c r="N89" s="1">
-        <v>743271.54</v>
+        <v>760697.0</v>
       </c>
       <c r="O89" s="1">
         <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>2296.0</v>
+        <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>89.0</v>
+        <v>27.94</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-25944.8</v>
+        <v>-37838.08</v>
       </c>
       <c r="J90" s="1">
-        <v>-11.266201395813</v>
+        <v>-16.430707876371</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>204344.0</v>
+        <v>192450.72</v>
       </c>
       <c r="N90" s="1">
-        <v>204344.0</v>
+        <v>192450.72</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>618502.0</v>
+        <v>617818.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.722</v>
+        <v>4.564</v>
       </c>
       <c r="E91" s="1">
-        <v>3.6809499888</v>
+        <v>3.7292503456</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2276674.93</v>
+        <v>2303997.99</v>
       </c>
       <c r="I91" s="1">
-        <v>643891.51</v>
+        <v>515723.36</v>
       </c>
       <c r="J91" s="1">
-        <v>28.282101301129</v>
+        <v>22.383845916463</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2920566.44</v>
+        <v>2819721.35</v>
       </c>
       <c r="N91" s="1">
-        <v>2920566.44</v>
+        <v>2819721.35</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>26009.0</v>
+        <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.72</v>
+        <v>22.39</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>704323.72</v>
+        <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-87390.24</v>
+        <v>-123093.71</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.407680945347</v>
+        <v>-16.824549877239</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>616933.48</v>
+        <v>608537.81</v>
       </c>
       <c r="N92" s="1">
-        <v>616933.48</v>
+        <v>608537.81</v>
       </c>
       <c r="O92" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13749.0</v>
+        <v>13733.0</v>
       </c>
       <c r="D93" s="1">
-        <v>171.32</v>
+        <v>183.08</v>
       </c>
       <c r="E93" s="1">
-        <v>109.5903891192</v>
+        <v>112.5296038739</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1506758.26</v>
+        <v>1545369.05</v>
       </c>
       <c r="I93" s="1">
-        <v>848720.42</v>
+        <v>968868.59</v>
       </c>
       <c r="J93" s="1">
-        <v>56.327577059375</v>
+        <v>62.694965322361</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2355478.68</v>
+        <v>2514237.64</v>
       </c>
       <c r="N93" s="1">
-        <v>2355478.68</v>
+        <v>2514237.64</v>
       </c>
       <c r="O93" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12349.0</v>
+        <v>12335.0</v>
       </c>
       <c r="D94" s="1">
-        <v>132.6</v>
+        <v>151.8</v>
       </c>
       <c r="E94" s="1">
-        <v>96.2270864038</v>
+        <v>97.752773409</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1188308.29</v>
+        <v>1205780.46</v>
       </c>
       <c r="I94" s="1">
-        <v>449169.11</v>
+        <v>666672.54</v>
       </c>
       <c r="J94" s="1">
-        <v>37.799038665295</v>
+        <v>55.289711694283</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1637477.4</v>
+        <v>1872453.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1637477.4</v>
+        <v>1872453.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>13695.0</v>
+        <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>58.58</v>
+        <v>53.02</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>777876.0</v>
+        <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>24377.1</v>
+        <v>-54859.42</v>
       </c>
       <c r="J95" s="1">
-        <v>3.1338028169014</v>
+        <v>-6.742562552862</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>802253.1</v>
+        <v>758769.22</v>
       </c>
       <c r="N95" s="1">
-        <v>802253.1</v>
+        <v>758769.22</v>
       </c>
       <c r="O95" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8031.0</v>
+        <v>8022.0</v>
       </c>
       <c r="D96" s="1">
-        <v>350.85</v>
+        <v>366.05</v>
       </c>
       <c r="E96" s="1">
-        <v>328.296540904</v>
+        <v>329.202201446</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2636549.52</v>
+        <v>2640860.06</v>
       </c>
       <c r="I96" s="1">
-        <v>181126.83</v>
+        <v>295593.04</v>
       </c>
       <c r="J96" s="1">
-        <v>6.8698436583888</v>
+        <v>11.193059582264</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2817676.35</v>
+        <v>2936453.1</v>
       </c>
       <c r="N96" s="1">
-        <v>2817676.35</v>
+        <v>2936453.1</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>45673.0</v>
+        <v>45622.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.58</v>
+        <v>25.08</v>
       </c>
       <c r="E97" s="1">
-        <v>20.5399995621</v>
+        <v>20.7216132568</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>938123.4</v>
+        <v>945361.44</v>
       </c>
       <c r="I97" s="1">
-        <v>230191.94</v>
+        <v>198838.32</v>
       </c>
       <c r="J97" s="1">
-        <v>24.537490483661</v>
+        <v>21.033047423639</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1168315.34</v>
+        <v>1144199.76</v>
       </c>
       <c r="N97" s="1">
-        <v>1168315.34</v>
+        <v>1144199.76</v>
       </c>
       <c r="O97" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8408.0</v>
+        <v>8398.0</v>
       </c>
       <c r="D98" s="1">
-        <v>458.3</v>
+        <v>451.4</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2513106565</v>
+        <v>463.2448011431</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3895017.02</v>
+        <v>3890329.84</v>
       </c>
       <c r="I98" s="1">
-        <v>-41630.62</v>
+        <v>-99472.64</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.0688174091727</v>
+        <v>-2.5569204692423</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>3853386.4</v>
+        <v>3790857.2</v>
       </c>
       <c r="N98" s="1">
-        <v>3853386.4</v>
+        <v>3790857.2</v>
       </c>
       <c r="O98" s="1">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>23964.0</v>
+        <v>23938.0</v>
       </c>
       <c r="D99" s="1">
-        <v>51.98</v>
+        <v>49.585</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.7154549252</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1413876.0</v>
+        <v>1405530.56</v>
       </c>
       <c r="I99" s="1">
-        <v>-168227.28</v>
+        <v>-218564.83</v>
       </c>
       <c r="J99" s="1">
-        <v>-11.898305084746</v>
+        <v>-15.550343494488</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1245648.72</v>
+        <v>1186965.73</v>
       </c>
       <c r="N99" s="1">
-        <v>1245648.72</v>
+        <v>1186965.73</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11327.0</v>
+        <v>11315.0</v>
       </c>
       <c r="D100" s="1">
-        <v>106.9</v>
+        <v>110.05</v>
       </c>
       <c r="E100" s="1">
-        <v>144.8451999647</v>
+        <v>143.2404816615</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1640661.58</v>
+        <v>1620766.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-429805.28</v>
+        <v>-375550.3</v>
       </c>
       <c r="J100" s="1">
-        <v>-26.197071062029</v>
+        <v>-23.171160328784</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1210856.3</v>
+        <v>1245215.75</v>
       </c>
       <c r="N100" s="1">
-        <v>1210856.3</v>
+        <v>1245215.75</v>
       </c>
       <c r="O100" s="1">
         <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.665</v>
+        <v>14.68</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>60669.55</v>
+        <v>60984.62</v>
       </c>
       <c r="J101" s="1">
-        <v>24.525952709149</v>
+        <v>24.653321247734</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>308038.33</v>
+        <v>308353.4</v>
       </c>
       <c r="N101" s="1">
-        <v>308038.33</v>
+        <v>308353.4</v>
       </c>
       <c r="O101" s="1">
         <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>22291.0</v>
+        <v>22267.0</v>
       </c>
       <c r="D102" s="1">
-        <v>51.46</v>
+        <v>51.24</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038001884</v>
+        <v>52.1691898325</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1163674.91</v>
+        <v>1161651.35</v>
       </c>
       <c r="I102" s="1">
-        <v>-16580.05</v>
+        <v>-20690.27</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.4248008492337</v>
+        <v>-1.7811084194926</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1147094.86</v>
+        <v>1140961.08</v>
       </c>
       <c r="N102" s="1">
-        <v>1147094.86</v>
+        <v>1140961.08</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>2148.0</v>
+        <v>2146.0</v>
       </c>
       <c r="D103" s="1">
-        <v>521.0</v>
+        <v>510.8</v>
       </c>
       <c r="E103" s="1">
-        <v>281.5584590317</v>
+        <v>292.6990493942</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>604787.57</v>
+        <v>628132.16</v>
       </c>
       <c r="I103" s="1">
-        <v>514320.43</v>
+        <v>468044.64</v>
       </c>
       <c r="J103" s="1">
-        <v>85.041501431651</v>
+        <v>74.513720169972</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1119108.0</v>
+        <v>1096176.8</v>
       </c>
       <c r="N103" s="1">
-        <v>1119108.0</v>
+        <v>1096176.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>228396.0</v>
+        <v>228143.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.045</v>
+        <v>4.048</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4780000088</v>
+        <v>3.4651720193</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>794361.29</v>
+        <v>790554.74</v>
       </c>
       <c r="I104" s="1">
-        <v>-98895.47</v>
+        <v>132968.12</v>
       </c>
       <c r="J104" s="1">
-        <v>-12.449683946709</v>
+        <v>16.81959683146</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>695465.82</v>
+        <v>923522.86</v>
       </c>
       <c r="N104" s="1">
-        <v>695465.82</v>
+        <v>923522.86</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>14987.0</v>
+        <v>14970.0</v>
       </c>
       <c r="D105" s="1">
-        <v>66.02</v>
+        <v>74.3</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.2035971944</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1038599.1</v>
+        <v>1035977.85</v>
       </c>
       <c r="I105" s="1">
-        <v>-49157.36</v>
+        <v>76293.15</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.7330447330447</v>
+        <v>7.3643611202691</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>989441.74</v>
+        <v>1112271.0</v>
       </c>
       <c r="N105" s="1">
-        <v>989441.74</v>
+        <v>1112271.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>253715.0</v>
+        <v>253434.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.232</v>
+        <v>10.605</v>
       </c>
       <c r="E106" s="1">
-        <v>5.0624402578</v>
+        <v>5.1370650347</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1284417.03</v>
+        <v>1301906.94</v>
       </c>
       <c r="I106" s="1">
-        <v>550449.85</v>
+        <v>1385760.63</v>
       </c>
       <c r="J106" s="1">
-        <v>42.856006822021</v>
+        <v>106.44083593256</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1834866.88</v>
+        <v>2687667.57</v>
       </c>
       <c r="N106" s="1">
-        <v>1834866.88</v>
+        <v>2687667.57</v>
       </c>
       <c r="O106" s="1">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>109077.0</v>
+        <v>108957.0</v>
       </c>
       <c r="D107" s="1">
-        <v>14.29</v>
+        <v>15.99</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3735864607</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1794316.65</v>
+        <v>1784016.86</v>
       </c>
       <c r="I107" s="1">
-        <v>-235606.32</v>
+        <v>-41794.43</v>
       </c>
       <c r="J107" s="1">
-        <v>-13.130699088146</v>
+        <v>-2.3427149673911</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1558710.33</v>
+        <v>1742222.43</v>
       </c>
       <c r="N107" s="1">
-        <v>1558710.33</v>
+        <v>1742222.43</v>
       </c>
       <c r="O107" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>132.55</v>
+        <v>138.43</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>951403.95</v>
+        <v>1123270.47</v>
       </c>
       <c r="J108" s="1">
-        <v>32.55</v>
+        <v>38.43</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3874303.95</v>
+        <v>4046170.47</v>
       </c>
       <c r="N108" s="1">
-        <v>3874303.95</v>
+        <v>4046170.47</v>
       </c>
       <c r="O108" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1859.96</v>
+        <v>1959.57</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>795996.25</v>
+        <v>943518.66</v>
       </c>
       <c r="J109" s="1">
-        <v>40.640989333778</v>
+        <v>48.173005585492</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2754600.76</v>
+        <v>2902123.17</v>
       </c>
       <c r="N109" s="1">
-        <v>2754600.76</v>
+        <v>2902123.17</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>91512.0</v>
+        <v>10503.0</v>
       </c>
       <c r="D110" s="1">
-        <v>131.59</v>
+        <v>1073.9</v>
       </c>
       <c r="E110" s="1">
-        <v>115.8781323761</v>
+        <v>1072.6674159764</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>10604239.65</v>
+        <v>11266225.87</v>
       </c>
       <c r="I110" s="1">
-        <v>1437824.43</v>
+        <v>12945.83</v>
       </c>
       <c r="J110" s="1">
-        <v>13.558958279484</v>
+        <v>0.11490831223678</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>12042064.08</v>
+        <v>11279171.7</v>
       </c>
       <c r="N110" s="1">
-        <v>12042064.08</v>
+        <v>11279171.7</v>
       </c>
       <c r="O110" s="1">
-        <v>2.06</v>
+        <v>1.87</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>92453.0</v>
+        <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>17.255</v>
+        <v>133.43</v>
       </c>
       <c r="E111" s="1">
-        <v>18.19</v>
+        <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1681720.07</v>
+        <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>-86443.55</v>
+        <v>318250.46</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.1401866185732</v>
+        <v>15.146833164668</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>1595276.52</v>
+        <v>2419352.76</v>
       </c>
       <c r="N111" s="1">
-        <v>1595276.52</v>
+        <v>2419352.76</v>
       </c>
       <c r="O111" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>8879.0</v>
+        <v>92351.0</v>
       </c>
       <c r="D112" s="1">
-        <v>66.9</v>
+        <v>17.77</v>
       </c>
       <c r="E112" s="1">
-        <v>67.7</v>
+        <v>18.1678301264</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>601108.3</v>
+        <v>1677817.28</v>
       </c>
       <c r="I112" s="1">
-        <v>-7103.2</v>
+        <v>-36740.01</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.1816838995569</v>
+        <v>-2.1897503642351</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>594005.1</v>
+        <v>1641077.27</v>
       </c>
       <c r="N112" s="1">
-        <v>594005.1</v>
+        <v>1641077.27</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>30650.0</v>
+        <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>19.78</v>
+        <v>68.7</v>
       </c>
       <c r="E113" s="1">
-        <v>22.7499993475</v>
+        <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>697287.48</v>
+        <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>-91030.48</v>
+        <v>8480.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-13.054942561137</v>
+        <v>1.3483461929731</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>606257.0</v>
+        <v>637398.6</v>
       </c>
       <c r="N113" s="1">
-        <v>606257.0</v>
+        <v>637398.6</v>
       </c>
       <c r="O113" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>18619.0</v>
+        <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>39.5</v>
+        <v>22.59</v>
       </c>
       <c r="E114" s="1">
-        <v>40.9417455288</v>
+        <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>762294.36</v>
+        <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>-26843.86</v>
+        <v>-1525.43</v>
       </c>
       <c r="J114" s="1">
-        <v>-3.5214559373101</v>
+        <v>-0.21038656992697</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>735450.5</v>
+        <v>723535.11</v>
       </c>
       <c r="N114" s="1">
-        <v>735450.5</v>
+        <v>723535.11</v>
       </c>
       <c r="O114" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>14404.0</v>
+        <v>18599.0</v>
       </c>
       <c r="D115" s="1">
-        <v>17.51</v>
+        <v>41.07</v>
       </c>
       <c r="E115" s="1">
-        <v>16.36</v>
+        <v>40.8572546911</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>235649.44</v>
+        <v>759904.08</v>
       </c>
       <c r="I115" s="1">
-        <v>16564.6</v>
+        <v>3956.85</v>
       </c>
       <c r="J115" s="1">
-        <v>7.0293398533007</v>
+        <v>0.52070387620501</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>252214.04</v>
+        <v>763860.93</v>
       </c>
       <c r="N115" s="1">
-        <v>252214.04</v>
+        <v>763860.93</v>
       </c>
       <c r="O115" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>9969.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>21.56</v>
+        <v>17.66</v>
       </c>
       <c r="E116" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>236863.44</v>
+        <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>-21931.8</v>
+        <v>18725.2</v>
       </c>
       <c r="J116" s="1">
-        <v>-9.2592592592593</v>
+        <v>7.9462102689487</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>214931.64</v>
+        <v>254374.64</v>
       </c>
       <c r="N116" s="1">
-        <v>214931.64</v>
+        <v>254374.64</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>26094.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>35.065</v>
+        <v>25.98</v>
       </c>
       <c r="E117" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1094904.24</v>
+        <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>-179918.13</v>
+        <v>22131.18</v>
       </c>
       <c r="J117" s="1">
-        <v>-16.432316491897</v>
+        <v>9.3434343434343</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>914986.11</v>
+        <v>258994.62</v>
       </c>
       <c r="N117" s="1">
-        <v>914986.11</v>
+        <v>258994.62</v>
       </c>
       <c r="O117" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>8686.0</v>
+        <v>26065.0</v>
       </c>
       <c r="D118" s="1">
-        <v>23.57</v>
+        <v>29.035</v>
       </c>
       <c r="E118" s="1">
-        <v>27.83</v>
+        <v>41.6493642816</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>241731.38</v>
+        <v>1085590.68</v>
       </c>
       <c r="I118" s="1">
-        <v>-37002.36</v>
+        <v>-328793.4</v>
       </c>
       <c r="J118" s="1">
-        <v>-15.307222421847</v>
+        <v>-30.287050732602</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>204729.02</v>
+        <v>756797.28</v>
       </c>
       <c r="N118" s="1">
-        <v>204729.02</v>
+        <v>756797.28</v>
       </c>
       <c r="O118" s="1">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>2628.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>78.15</v>
+        <v>25.14</v>
       </c>
       <c r="E119" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>238359.6</v>
+        <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-32981.4</v>
+        <v>-23365.34</v>
       </c>
       <c r="J119" s="1">
-        <v>-13.836824696803</v>
+        <v>-9.6658282429033</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>205378.2</v>
+        <v>218366.04</v>
       </c>
       <c r="N119" s="1">
-        <v>205378.2</v>
+        <v>218366.04</v>
       </c>
       <c r="O119" s="1">
         <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>7579.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>33.16</v>
+        <v>94.3</v>
       </c>
       <c r="E120" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>279437.73</v>
+        <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-28118.09</v>
+        <v>9460.8</v>
       </c>
       <c r="J120" s="1">
-        <v>-10.062381339843</v>
+        <v>3.9691289966924</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>251319.64</v>
+        <v>247820.4</v>
       </c>
       <c r="N120" s="1">
-        <v>251319.64</v>
+        <v>247820.4</v>
       </c>
       <c r="O120" s="1">
         <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>11673.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>281.7</v>
+        <v>35.76</v>
       </c>
       <c r="E121" s="1">
-        <v>278.9083628887</v>
+        <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3255697.32</v>
+        <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>32586.78</v>
+        <v>-8412.69</v>
       </c>
       <c r="J121" s="1">
-        <v>1.0009155273685</v>
+        <v>-3.0105777054516</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>3288284.1</v>
+        <v>271025.04</v>
       </c>
       <c r="N121" s="1">
-        <v>3288284.1</v>
+        <v>271025.04</v>
       </c>
       <c r="O121" s="1">
-        <v>0.56</v>
+        <v>0.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>389523.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3.813</v>
+        <v>273.0</v>
       </c>
       <c r="E122" s="1">
-        <v>2.5731999908</v>
+        <v>278.9295231561</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1002320.58</v>
+        <v>3252318.24</v>
       </c>
       <c r="I122" s="1">
-        <v>482930.62</v>
+        <v>-69138.24</v>
       </c>
       <c r="J122" s="1">
-        <v>48.181253546645</v>
+        <v>-2.1258141085234</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1485251.2</v>
+        <v>3183180.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1485251.2</v>
+        <v>3183180.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>83575.0</v>
+        <v>389092.0</v>
       </c>
       <c r="D123" s="1">
-        <v>9.062</v>
+        <v>4.606</v>
       </c>
       <c r="E123" s="1">
-        <v>9.388</v>
+        <v>2.6309171867</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>784602.1</v>
+        <v>1023668.83</v>
       </c>
       <c r="I123" s="1">
-        <v>-27245.45</v>
+        <v>768488.92</v>
       </c>
       <c r="J123" s="1">
-        <v>-3.4725181082233</v>
+        <v>75.072025002461</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>757356.65</v>
+        <v>1792157.75</v>
       </c>
       <c r="N123" s="1">
-        <v>757356.65</v>
+        <v>1792157.75</v>
       </c>
       <c r="O123" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>38166.0</v>
+        <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>81.15</v>
+        <v>8.85</v>
       </c>
       <c r="E124" s="1">
-        <v>92.4944345753</v>
+        <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>3530142.59</v>
+        <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-432971.69</v>
+        <v>-46286.52</v>
       </c>
       <c r="J124" s="1">
-        <v>-12.264991539619</v>
+        <v>-5.6502622424167</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>3097170.9</v>
+        <v>772905.9</v>
       </c>
       <c r="N124" s="1">
-        <v>3097170.9</v>
+        <v>772905.9</v>
       </c>
       <c r="O124" s="1">
-        <v>0.53</v>
+        <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>34175.0</v>
+        <v>38124.0</v>
       </c>
       <c r="D125" s="1">
-        <v>144.64</v>
+        <v>79.82</v>
       </c>
       <c r="E125" s="1">
-        <v>144.0546393563</v>
+        <v>92.0736360298</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>4923067.3</v>
+        <v>3510215.3</v>
       </c>
       <c r="I125" s="1">
-        <v>20004.7</v>
+        <v>-467157.62</v>
       </c>
       <c r="J125" s="1">
-        <v>0.40634626302996</v>
+        <v>-13.308517571558</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>4943072.0</v>
+        <v>3043057.68</v>
       </c>
       <c r="N125" s="1">
-        <v>4943072.0</v>
+        <v>3043057.68</v>
       </c>
       <c r="O125" s="1">
-        <v>0.84</v>
+        <v>0.51</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>77189.0</v>
+        <v>34137.0</v>
       </c>
       <c r="D126" s="1">
-        <v>35.42</v>
+        <v>145.5</v>
       </c>
       <c r="E126" s="1">
-        <v>32.5458399513</v>
+        <v>144.1771002138</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2512180.84</v>
+        <v>4921773.67</v>
       </c>
       <c r="I126" s="1">
-        <v>221853.54</v>
+        <v>45159.83</v>
       </c>
       <c r="J126" s="1">
-        <v>8.8311134480271</v>
+        <v>0.9175519442364</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2734034.38</v>
+        <v>4966933.5</v>
       </c>
       <c r="N126" s="1">
-        <v>2734034.38</v>
+        <v>4966933.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.47</v>
+        <v>0.82</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>20224.0</v>
+        <v>77103.0</v>
       </c>
       <c r="D127" s="1">
-        <v>238.2</v>
+        <v>36.44</v>
       </c>
       <c r="E127" s="1">
-        <v>114.2849876384</v>
+        <v>32.6351208124</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2311299.59</v>
+        <v>2516265.72</v>
       </c>
       <c r="I127" s="1">
-        <v>2506057.21</v>
+        <v>293367.6</v>
       </c>
       <c r="J127" s="1">
-        <v>108.42632520867</v>
+        <v>11.658848176019</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>4817356.8</v>
+        <v>2809633.32</v>
       </c>
       <c r="N127" s="1">
-        <v>4817356.8</v>
+        <v>2809633.32</v>
       </c>
       <c r="O127" s="1">
-        <v>0.82</v>
+        <v>0.47</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>27650.0</v>
+        <v>20202.0</v>
       </c>
       <c r="D128" s="1">
-        <v>150.2</v>
+        <v>268.6</v>
       </c>
       <c r="E128" s="1">
-        <v>125.2225316456</v>
+        <v>119.2287590338</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3462403.0</v>
+        <v>2408659.39</v>
       </c>
       <c r="I128" s="1">
-        <v>690627.0</v>
+        <v>3017597.81</v>
       </c>
       <c r="J128" s="1">
-        <v>19.946464926238</v>
+        <v>125.28121753238</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>4153030.0</v>
+        <v>5426257.2</v>
       </c>
       <c r="N128" s="1">
-        <v>4153030.0</v>
+        <v>5426257.2</v>
       </c>
       <c r="O128" s="1">
-        <v>0.71</v>
+        <v>0.9</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>24861.0</v>
+        <v>27620.0</v>
       </c>
       <c r="D129" s="1">
-        <v>209.75</v>
+        <v>180.58</v>
       </c>
       <c r="E129" s="1">
-        <v>134.7297860102</v>
+        <v>125.9556310644</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3349517.21</v>
+        <v>3478894.53</v>
       </c>
       <c r="I129" s="1">
-        <v>1865077.54</v>
+        <v>1508725.07</v>
       </c>
       <c r="J129" s="1">
-        <v>55.68198110557</v>
+        <v>43.367945104102</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>5214594.75</v>
+        <v>4987619.6</v>
       </c>
       <c r="N129" s="1">
-        <v>5214594.75</v>
+        <v>4987619.6</v>
       </c>
       <c r="O129" s="1">
-        <v>0.89</v>
+        <v>0.83</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>27323.0</v>
+        <v>24833.0</v>
       </c>
       <c r="D130" s="1">
-        <v>18.26</v>
+        <v>252.55</v>
       </c>
       <c r="E130" s="1">
-        <v>19.72</v>
+        <v>137.7839721339</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>538809.56</v>
+        <v>3421589.38</v>
       </c>
       <c r="I130" s="1">
-        <v>-39891.58</v>
+        <v>2849984.77</v>
       </c>
       <c r="J130" s="1">
-        <v>-7.4036511156187</v>
+        <v>83.294178625256</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>498917.98</v>
+        <v>6271574.15</v>
       </c>
       <c r="N130" s="1">
-        <v>498917.98</v>
+        <v>6271574.15</v>
       </c>
       <c r="O130" s="1">
-        <v>0.09</v>
+        <v>1.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>25691.0</v>
+        <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>63.38</v>
+        <v>19.32</v>
       </c>
       <c r="E131" s="1">
-        <v>35.9666412362</v>
+        <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>924018.98</v>
+        <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>704276.6</v>
+        <v>-9380.66</v>
       </c>
       <c r="J131" s="1">
-        <v>76.218845634534</v>
+        <v>-1.672116110133</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>1628295.58</v>
+        <v>551624.64</v>
       </c>
       <c r="N131" s="1">
-        <v>1628295.58</v>
+        <v>551624.64</v>
       </c>
       <c r="O131" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>1955.0</v>
+        <v>25663.0</v>
       </c>
       <c r="D132" s="1">
-        <v>112.5</v>
+        <v>68.44</v>
       </c>
       <c r="E132" s="1">
-        <v>131.2</v>
+        <v>37.0772727273</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>256496.0</v>
+        <v>951514.05</v>
       </c>
       <c r="I132" s="1">
-        <v>-36558.5</v>
+        <v>804861.67</v>
       </c>
       <c r="J132" s="1">
-        <v>-14.253048780488</v>
+        <v>84.587470883903</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>219937.5</v>
+        <v>1756375.72</v>
       </c>
       <c r="N132" s="1">
-        <v>219937.5</v>
+        <v>1756375.72</v>
       </c>
       <c r="O132" s="1">
-        <v>0.04</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>5758.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>43.42</v>
+        <v>132.5</v>
       </c>
       <c r="E133" s="1">
-        <v>52.5</v>
+        <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>302295.0</v>
+        <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-52282.64</v>
+        <v>2541.5</v>
       </c>
       <c r="J133" s="1">
-        <v>-17.295238095238</v>
+        <v>0.99085365853659</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>250012.36</v>
+        <v>259037.5</v>
       </c>
       <c r="N133" s="1">
-        <v>250012.36</v>
+        <v>259037.5</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>21848.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>29.285</v>
+        <v>49.3</v>
       </c>
       <c r="E134" s="1">
-        <v>24.8474382094</v>
+        <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>542866.83</v>
+        <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>96951.85</v>
+        <v>-18425.6</v>
       </c>
       <c r="J134" s="1">
-        <v>17.859232622483</v>
+        <v>-6.0952380952381</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>639818.68</v>
+        <v>283869.4</v>
       </c>
       <c r="N134" s="1">
-        <v>639818.68</v>
+        <v>283869.4</v>
       </c>
       <c r="O134" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>20363.0</v>
+        <v>21824.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.06</v>
+        <v>45.995</v>
       </c>
       <c r="E135" s="1">
-        <v>11.5050002455</v>
+        <v>25.0090065982</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>234276.32</v>
+        <v>545796.56</v>
       </c>
       <c r="I135" s="1">
-        <v>-29424.54</v>
+        <v>457998.32</v>
       </c>
       <c r="J135" s="1">
-        <v>-12.559758493731</v>
+        <v>83.913742512412</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>204851.78</v>
+        <v>1003794.88</v>
       </c>
       <c r="N135" s="1">
-        <v>204851.78</v>
+        <v>1003794.88</v>
       </c>
       <c r="O135" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>68294.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>35.48</v>
+        <v>9.46</v>
       </c>
       <c r="E136" s="1">
-        <v>29.5914837321</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2020920.79</v>
+        <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>402150.33</v>
+        <v>-41642.34</v>
       </c>
       <c r="J136" s="1">
-        <v>19.899361320342</v>
+        <v>-17.77488224162</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>2423071.12</v>
+        <v>192633.98</v>
       </c>
       <c r="N136" s="1">
-        <v>2423071.12</v>
+        <v>192633.98</v>
       </c>
       <c r="O136" s="1">
-        <v>0.41</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>4552.0</v>
+        <v>68218.0</v>
       </c>
       <c r="D137" s="1">
-        <v>47.92</v>
+        <v>40.3</v>
       </c>
       <c r="E137" s="1">
-        <v>51.48</v>
+        <v>29.8923093612</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>234336.96</v>
+        <v>2039193.56</v>
       </c>
       <c r="I137" s="1">
-        <v>-16205.12</v>
+        <v>709991.84</v>
       </c>
       <c r="J137" s="1">
-        <v>-6.9153069153069</v>
+        <v>34.817285319399</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>218131.84</v>
+        <v>2749185.4</v>
       </c>
       <c r="N137" s="1">
-        <v>218131.84</v>
+        <v>2749185.4</v>
       </c>
       <c r="O137" s="1">
-        <v>0.04</v>
+        <v>0.46</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>46166.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>9.476</v>
+        <v>57.54</v>
       </c>
       <c r="E138" s="1">
-        <v>10.2</v>
+        <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>470893.2</v>
+        <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>-33424.18</v>
+        <v>27585.12</v>
       </c>
       <c r="J138" s="1">
-        <v>-7.0980383662368</v>
+        <v>11.771561771562</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>437469.02</v>
+        <v>261922.08</v>
       </c>
       <c r="N138" s="1">
-        <v>437469.02</v>
+        <v>261922.08</v>
       </c>
       <c r="O138" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>3224.0</v>
+        <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>241.6</v>
+        <v>10.25</v>
       </c>
       <c r="E139" s="1">
-        <v>254.9</v>
+        <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>821797.6</v>
+        <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-42879.2</v>
+        <v>3110.02</v>
       </c>
       <c r="J139" s="1">
-        <v>-5.2177324440957</v>
+        <v>0.63291452230941</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>778918.4</v>
+        <v>494490.75</v>
       </c>
       <c r="N139" s="1">
-        <v>778918.4</v>
+        <v>494490.75</v>
       </c>
       <c r="O139" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>4157.0</v>
+        <v>3220.0</v>
       </c>
       <c r="D140" s="1">
-        <v>251.3</v>
+        <v>233.9</v>
       </c>
       <c r="E140" s="1">
-        <v>252.3</v>
+        <v>254.7794906832</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1048811.1</v>
+        <v>820389.96</v>
       </c>
       <c r="I140" s="1">
-        <v>-4157.0</v>
+        <v>-67231.96</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.39635354736425</v>
+        <v>-8.1951222318713</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1044654.1</v>
+        <v>753158.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1044654.1</v>
+        <v>753158.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>12937.0</v>
+        <v>4152.0</v>
       </c>
       <c r="D141" s="1">
-        <v>16.37</v>
+        <v>231.2</v>
       </c>
       <c r="E141" s="1">
-        <v>18.02</v>
+        <v>252.5668978805</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>233124.74</v>
+        <v>1048657.76</v>
       </c>
       <c r="I141" s="1">
-        <v>-21346.05</v>
+        <v>-88715.36</v>
       </c>
       <c r="J141" s="1">
-        <v>-9.1564927857936</v>
+        <v>-8.4598963917456</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>211778.69</v>
+        <v>959942.4</v>
       </c>
       <c r="N141" s="1">
-        <v>211778.69</v>
+        <v>959942.4</v>
       </c>
       <c r="O141" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>15964.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>93.76</v>
+        <v>17.18</v>
       </c>
       <c r="E142" s="1">
-        <v>104.6798753445</v>
+        <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1671109.53</v>
+        <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-174324.89</v>
+        <v>-10867.08</v>
       </c>
       <c r="J142" s="1">
-        <v>-10.431685468277</v>
+        <v>-4.661487236404</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>1496784.64</v>
+        <v>222257.66</v>
       </c>
       <c r="N142" s="1">
-        <v>1496784.64</v>
+        <v>222257.66</v>
       </c>
       <c r="O142" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>58875.0</v>
+        <v>15946.0</v>
       </c>
       <c r="D143" s="1">
-        <v>61.16</v>
+        <v>103.1</v>
       </c>
       <c r="E143" s="1">
-        <v>66.566266327</v>
+        <v>104.2589458171</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3919088.93</v>
+        <v>1662513.15</v>
       </c>
       <c r="I143" s="1">
-        <v>-318293.93</v>
+        <v>-18480.55</v>
       </c>
       <c r="J143" s="1">
-        <v>-8.1216307076757</v>
+        <v>-1.1116032375443</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>3600795.0</v>
+        <v>1644032.6</v>
       </c>
       <c r="N143" s="1">
-        <v>3600795.0</v>
+        <v>1644032.6</v>
       </c>
       <c r="O143" s="1">
-        <v>0.62</v>
+        <v>0.27</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>13085.0</v>
+        <v>58810.0</v>
       </c>
       <c r="D144" s="1">
-        <v>19.53</v>
+        <v>65.62</v>
       </c>
       <c r="E144" s="1">
-        <v>21.16</v>
+        <v>66.3206640027</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>276878.6</v>
+        <v>3900318.25</v>
       </c>
       <c r="I144" s="1">
-        <v>-21328.55</v>
+        <v>-41206.05</v>
       </c>
       <c r="J144" s="1">
-        <v>-7.703213610586</v>
+        <v>-1.0564791732059</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>255550.05</v>
+        <v>3859112.2</v>
       </c>
       <c r="N144" s="1">
-        <v>255550.05</v>
+        <v>3859112.2</v>
       </c>
       <c r="O144" s="1">
-        <v>0.04</v>
+        <v>0.64</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>36579.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>15.575</v>
+        <v>22.2</v>
       </c>
       <c r="E145" s="1">
-        <v>19.11</v>
+        <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>699024.69</v>
+        <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-129306.76</v>
+        <v>13608.4</v>
       </c>
       <c r="J145" s="1">
-        <v>-18.498167782886</v>
+        <v>4.9149338374291</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>569717.93</v>
+        <v>290487.0</v>
       </c>
       <c r="N145" s="1">
-        <v>569717.93</v>
+        <v>290487.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>17919.0</v>
+        <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>26.34</v>
+        <v>17.815</v>
       </c>
       <c r="E146" s="1">
-        <v>26.98</v>
+        <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>483454.62</v>
+        <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-11468.16</v>
+        <v>-45428.71</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.3721275018532</v>
+        <v>-6.2540447493119</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>471986.46</v>
+        <v>680960.56</v>
       </c>
       <c r="N146" s="1">
-        <v>471986.46</v>
+        <v>680960.56</v>
       </c>
       <c r="O146" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>59382.0</v>
+        <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>21.39</v>
+        <v>25.47</v>
       </c>
       <c r="E147" s="1">
-        <v>19.76</v>
+        <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1173388.32</v>
+        <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>96792.66</v>
+        <v>-28129.67</v>
       </c>
       <c r="J147" s="1">
-        <v>8.248987854251</v>
+        <v>-5.5696204586815</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>1270180.98</v>
+        <v>476925.75</v>
       </c>
       <c r="N147" s="1">
-        <v>1270180.98</v>
+        <v>476925.75</v>
       </c>
       <c r="O147" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>26193.0</v>
+        <v>59316.0</v>
       </c>
       <c r="D148" s="1">
-        <v>64.8</v>
+        <v>25.65</v>
       </c>
       <c r="E148" s="1">
-        <v>60.3</v>
+        <v>19.8456573269</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1579437.9</v>
+        <v>1177165.01</v>
       </c>
       <c r="I148" s="1">
-        <v>117868.5</v>
+        <v>344290.39</v>
       </c>
       <c r="J148" s="1">
-        <v>7.4626865671642</v>
+        <v>29.247419611971</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1697306.4</v>
+        <v>1521455.4</v>
       </c>
       <c r="N148" s="1">
-        <v>1697306.4</v>
+        <v>1521455.4</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>2919.0</v>
+        <v>26164.0</v>
       </c>
       <c r="D149" s="1">
-        <v>78.3</v>
+        <v>64.15</v>
       </c>
       <c r="E149" s="1">
-        <v>82.0</v>
+        <v>60.5302545482</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>239358.0</v>
+        <v>1583713.58</v>
       </c>
       <c r="I149" s="1">
-        <v>-10800.3</v>
+        <v>94707.02</v>
       </c>
       <c r="J149" s="1">
-        <v>-4.5121951219512</v>
+        <v>5.9800598540047</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>228557.7</v>
+        <v>1678420.6</v>
       </c>
       <c r="N149" s="1">
-        <v>228557.7</v>
+        <v>1678420.6</v>
       </c>
       <c r="O149" s="1">
-        <v>0.04</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>10045.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>127.1</v>
+        <v>76.9</v>
       </c>
       <c r="E150" s="1">
-        <v>105.4071567944</v>
+        <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1058814.89</v>
+        <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>217904.61</v>
+        <v>-14886.9</v>
       </c>
       <c r="J150" s="1">
-        <v>20.58004775509</v>
+        <v>-6.219512195122</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1276719.5</v>
+        <v>224471.1</v>
       </c>
       <c r="N150" s="1">
-        <v>1276719.5</v>
+        <v>224471.1</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>7013.0</v>
+        <v>10034.0</v>
       </c>
       <c r="D151" s="1">
-        <v>86.88</v>
+        <v>128.5</v>
       </c>
       <c r="E151" s="1">
-        <v>101.2</v>
+        <v>106.3950737493</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>709715.6</v>
+        <v>1067568.17</v>
       </c>
       <c r="I151" s="1">
-        <v>-100426.16</v>
+        <v>221800.83</v>
       </c>
       <c r="J151" s="1">
-        <v>-14.150197628458</v>
+        <v>20.776268554354</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>609289.44</v>
+        <v>1289369.0</v>
       </c>
       <c r="N151" s="1">
-        <v>609289.44</v>
+        <v>1289369.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>46045.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>21.0</v>
+        <v>86.22</v>
       </c>
       <c r="E152" s="1">
-        <v>28.6376288414</v>
+        <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1318619.62</v>
+        <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-351674.62</v>
+        <v>-105111.44</v>
       </c>
       <c r="J152" s="1">
-        <v>-26.669906519365</v>
+        <v>-14.263391609208</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>966945.0</v>
+        <v>631820.16</v>
       </c>
       <c r="N152" s="1">
-        <v>966945.0</v>
+        <v>631820.16</v>
       </c>
       <c r="O152" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>53390.0</v>
+        <v>45994.0</v>
       </c>
       <c r="D153" s="1">
-        <v>32.4</v>
+        <v>22.91</v>
       </c>
       <c r="E153" s="1">
-        <v>36.9</v>
+        <v>28.3329947384</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1970091.0</v>
+        <v>1303147.76</v>
       </c>
       <c r="I153" s="1">
-        <v>-240255.0</v>
+        <v>-249425.22</v>
       </c>
       <c r="J153" s="1">
-        <v>-12.19512195122</v>
+        <v>-19.140210163121</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1729836.0</v>
+        <v>1053722.54</v>
       </c>
       <c r="N153" s="1">
-        <v>1729836.0</v>
+        <v>1053722.54</v>
       </c>
       <c r="O153" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>35350.0</v>
+        <v>53331.0</v>
       </c>
       <c r="D154" s="1">
-        <v>22.92</v>
+        <v>35.75</v>
       </c>
       <c r="E154" s="1">
-        <v>31.8183923621</v>
+        <v>36.6765562243</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1124780.17</v>
+        <v>1955997.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-314558.17</v>
+        <v>-49414.17</v>
       </c>
       <c r="J154" s="1">
-        <v>-27.966190940226</v>
+        <v>-2.5262901420391</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>810222.0</v>
+        <v>1906583.25</v>
       </c>
       <c r="N154" s="1">
-        <v>810222.0</v>
+        <v>1906583.25</v>
       </c>
       <c r="O154" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>26117.0</v>
+        <v>35311.0</v>
       </c>
       <c r="D155" s="1">
-        <v>63.96</v>
+        <v>24.64</v>
       </c>
       <c r="E155" s="1">
-        <v>112.5835792779</v>
+        <v>31.4293548753</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2940345.34</v>
+        <v>1109801.95</v>
       </c>
       <c r="I155" s="1">
-        <v>-1269902.02</v>
+        <v>-239738.91</v>
       </c>
       <c r="J155" s="1">
-        <v>-43.188873181815</v>
+        <v>-21.601954294638</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>1670443.32</v>
+        <v>870063.04</v>
       </c>
       <c r="N155" s="1">
-        <v>1670443.32</v>
+        <v>870063.04</v>
       </c>
       <c r="O155" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>-6072800.43</v>
+        <v>26088.0</v>
       </c>
       <c r="D156" s="1">
-        <v>0.08944779</v>
+        <v>66.42</v>
       </c>
       <c r="E156" s="1">
-        <v>0.084671376</v>
+        <v>110.518607789</v>
       </c>
       <c r="F156" t="s">
-        <v>338</v>
+        <v>8</v>
       </c>
       <c r="G156">
-        <v>11.17</v>
+        <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>2883209.44</v>
       </c>
       <c r="I156" s="1">
-        <v>342574.28</v>
+        <v>-1150444.48</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-39.901523074924</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>339</v>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>319744.51</v>
+        <v>1732764.96</v>
       </c>
       <c r="N156" s="1">
-        <v>342574.28</v>
+        <v>1732764.96</v>
       </c>
       <c r="O156" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B157" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C157" s="1">
         <v>1061.0</v>
       </c>
       <c r="D157" s="1">
-        <v>238.5</v>
+        <v>254.95</v>
       </c>
       <c r="E157" s="1">
         <v>247.647502356</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-970550.0</v>
+        <v>774795.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-970550.0</v>
+        <v>774795.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-970550.0</v>
+        <v>774795.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B158" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C158" s="1">
-        <v>576.0</v>
+        <v>372.0</v>
       </c>
       <c r="D158" s="1">
-        <v>115.13</v>
+        <v>115.45</v>
       </c>
       <c r="E158" s="1">
-        <v>116.838009709</v>
+        <v>116.551565217</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1097330.0</v>
+        <v>-566350.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-1097330.0</v>
+        <v>-566350.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-1097330.0</v>
+        <v>-566350.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.19</v>
+        <v>-0.09</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>-346.0</v>
+        <v>156.0</v>
       </c>
       <c r="D159" s="1">
-        <v>5492.0</v>
+        <v>125.36</v>
       </c>
       <c r="E159" s="1">
-        <v>5517.005780347</v>
+        <v>129.04</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>86520.0</v>
+        <v>-71403.06</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>86520.0</v>
+        <v>-71403.06</v>
       </c>
       <c r="N159" s="1">
-        <v>86520.0</v>
+        <v>-71403.06</v>
       </c>
       <c r="O159" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B160" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>-44.0</v>
+        <v>60.0</v>
       </c>
       <c r="D160" s="1">
-        <v>124.98</v>
+        <v>105.75</v>
       </c>
       <c r="E160" s="1">
-        <v>129.04</v>
+        <v>105.725</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>178640.0</v>
+        <v>1500.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>178640.0</v>
+        <v>1500.0</v>
       </c>
       <c r="N160" s="1">
-        <v>178640.0</v>
+        <v>1500.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B161" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C161" s="1">
-        <v>1606000.0</v>
+        <v>-233.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.286</v>
+        <v>5840.0</v>
       </c>
       <c r="E161" s="1">
-        <v>100.00551183</v>
+        <v>5554.625639296</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1606088.52</v>
+        <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-59735.36</v>
+        <v>-664922.26</v>
       </c>
       <c r="J161" s="1">
-        <v>-3.7193068287419</v>
+        <v>0</v>
       </c>
       <c r="K161">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>1546353.16</v>
+        <v>-664922.26</v>
       </c>
       <c r="N161" s="1">
-        <v>1555763.66</v>
+        <v>-664922.26</v>
       </c>
       <c r="O161" s="1">
-        <v>0.27</v>
+        <v>-0.11</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B162" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C162" s="1">
-        <v>488000.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>105.827</v>
+        <v>97.466</v>
       </c>
       <c r="E162" s="1">
-        <v>101.26691803</v>
+        <v>100.00551183</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>494182.56</v>
+        <v>1606088.52</v>
       </c>
       <c r="I162" s="1">
-        <v>22253.2</v>
+        <v>-40784.56</v>
       </c>
       <c r="J162" s="1">
-        <v>4.5030322397456</v>
+        <v>-2.5393718647587</v>
       </c>
       <c r="K162">
-        <v>2.28</v>
+        <v>0.94</v>
       </c>
       <c r="L162" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M162" s="1">
-        <v>516435.76</v>
+        <v>1565303.96</v>
       </c>
       <c r="N162" s="1">
-        <v>527566.17</v>
+        <v>1580456.46</v>
       </c>
       <c r="O162" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B163" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.117</v>
+        <v>106.978</v>
       </c>
       <c r="E163" s="1">
-        <v>99.89</v>
+        <v>101.26691803</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>599340.0</v>
+        <v>494182.56</v>
       </c>
       <c r="I163" s="1">
-        <v>1362.0</v>
+        <v>27870.08</v>
       </c>
       <c r="J163" s="1">
-        <v>0.22724997497247</v>
+        <v>5.6396324467622</v>
       </c>
       <c r="K163">
-        <v>4.21</v>
+        <v>2.84</v>
       </c>
       <c r="L163" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="M163" s="1">
-        <v>600702.0</v>
+        <v>522052.64</v>
       </c>
       <c r="N163" s="1">
-        <v>625943.1</v>
+        <v>535890.45</v>
       </c>
       <c r="O163" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B164" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C164" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>89.513</v>
+        <v>101.088</v>
       </c>
       <c r="E164" s="1">
-        <v>91.85654667</v>
+        <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1377848.2</v>
+        <v>599340.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-35153.2</v>
+        <v>7188.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.5513115305445</v>
+        <v>1.1993192511763</v>
       </c>
       <c r="K164">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.04</v>
+      </c>
+      <c r="L164">
+        <v>228.08</v>
       </c>
       <c r="M164" s="1">
-        <v>1342695.0</v>
+        <v>606528.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1352403.9</v>
+        <v>606756.08</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B165" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C165" s="1">
-        <v>603000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>96.675</v>
+        <v>90.727</v>
       </c>
       <c r="E165" s="1">
-        <v>99.33</v>
+        <v>91.85654636</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>598959.9</v>
+        <v>1010422.01</v>
       </c>
       <c r="I165" s="1">
-        <v>-16009.65</v>
+        <v>-12425.01</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.672908486862</v>
+        <v>-1.2296852084606</v>
       </c>
       <c r="K165">
-        <v>1.21</v>
+        <v>0.83</v>
       </c>
       <c r="L165" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="M165" s="1">
-        <v>582950.25</v>
+        <v>997997.0</v>
       </c>
       <c r="N165" s="1">
-        <v>590260.59</v>
+        <v>1007151.11</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B166" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C166" s="1">
-        <v>600000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>95.673</v>
+        <v>97.954</v>
       </c>
       <c r="E166" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>595518.0</v>
+        <v>598959.9</v>
       </c>
       <c r="I166" s="1">
-        <v>-21480.0</v>
+        <v>-8297.28</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.6069438707142</v>
+        <v>-1.3852813852814</v>
       </c>
       <c r="K166">
-        <v>1.19</v>
+        <v>1.58</v>
       </c>
       <c r="L166" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="M166" s="1">
-        <v>574038.0</v>
+        <v>590662.62</v>
       </c>
       <c r="N166" s="1">
-        <v>581188.68</v>
+        <v>600203.24</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B167" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C167" s="1">
-        <v>619000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.547</v>
+        <v>96.702</v>
       </c>
       <c r="E167" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>618721.45</v>
+        <v>595518.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-2525.52</v>
+        <v>-15306.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.4081836826572</v>
+        <v>-2.5701993894391</v>
       </c>
       <c r="K167">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L167">
-        <v>339.18</v>
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>616195.93</v>
+        <v>580212.0</v>
       </c>
       <c r="N167" s="1">
-        <v>616535.11</v>
+        <v>580212.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B168" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C168" s="1">
-        <v>500000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.511</v>
+        <v>93.477</v>
       </c>
       <c r="E168" s="1">
-        <v>100.705752</v>
+        <v>93.76066856</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>503528.76</v>
+        <v>330975.16</v>
       </c>
       <c r="I168" s="1">
-        <v>-973.76</v>
+        <v>-1001.35</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.19338716620675</v>
+        <v>-0.30254536322303</v>
       </c>
       <c r="K168">
-        <v>3.4</v>
+        <v>0.35</v>
       </c>
       <c r="L168" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="M168" s="1">
-        <v>502555.0</v>
+        <v>329973.81</v>
       </c>
       <c r="N168" s="1">
-        <v>519568.7</v>
+        <v>331214.15</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B169" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C169" s="1">
-        <v>1400000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>108.673</v>
+        <v>100.165</v>
       </c>
       <c r="E169" s="1">
-        <v>104.89389286</v>
+        <v>99.955</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1468514.5</v>
+        <v>618721.45</v>
       </c>
       <c r="I169" s="1">
-        <v>52907.5</v>
+        <v>1299.9</v>
       </c>
       <c r="J169" s="1">
-        <v>3.6027904389095</v>
+        <v>0.21009454254414</v>
       </c>
       <c r="K169">
-        <v>3.96</v>
+        <v>0.45</v>
       </c>
       <c r="L169" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M169" s="1">
-        <v>1521422.0</v>
+        <v>620021.35</v>
       </c>
       <c r="N169" s="1">
-        <v>1576821.8</v>
+        <v>622802.61</v>
       </c>
       <c r="O169" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B170" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C170" s="1">
-        <v>300000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.786</v>
+        <v>99.524</v>
       </c>
       <c r="E170" s="1">
-        <v>106.65</v>
+        <v>99.646</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>319950.0</v>
+        <v>335807.02</v>
       </c>
       <c r="I170" s="1">
-        <v>-8592.0</v>
+        <v>-411.14</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.685419596812</v>
+        <v>-0.12243341428657</v>
       </c>
       <c r="K170">
-        <v>4.41</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.04</v>
+      </c>
+      <c r="L170">
+        <v>150.03</v>
       </c>
       <c r="M170" s="1">
-        <v>311358.0</v>
+        <v>335395.88</v>
       </c>
       <c r="N170" s="1">
-        <v>324590.88</v>
+        <v>335545.91</v>
       </c>
       <c r="O170" s="1">
         <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B171" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>107.237</v>
+        <v>100.692</v>
       </c>
       <c r="E171" s="1">
-        <v>111.15333333</v>
+        <v>100.705752</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>333460.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I171" s="1">
-        <v>-11749.0</v>
+        <v>-68.76</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.5233611227733</v>
+        <v>-0.013655625152375</v>
       </c>
       <c r="K171">
-        <v>5.2</v>
+        <v>3.85</v>
       </c>
       <c r="L171" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="M171" s="1">
-        <v>321711.0</v>
+        <v>503460.0</v>
       </c>
       <c r="N171" s="1">
-        <v>337306.89</v>
+        <v>522692.88</v>
       </c>
       <c r="O171" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B172" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C172" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>96.42</v>
+        <v>109.798</v>
       </c>
       <c r="E172" s="1">
-        <v>99.433</v>
+        <v>104.89389273</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>596598.0</v>
+        <v>1153832.82</v>
       </c>
       <c r="I172" s="1">
-        <v>-18078.0</v>
+        <v>53945.18</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.03018112699</v>
+        <v>4.6753029611344</v>
       </c>
       <c r="K172">
-        <v>2.7</v>
+        <v>4.53</v>
       </c>
       <c r="L172" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="M172" s="1">
-        <v>578520.0</v>
+        <v>1207778.0</v>
       </c>
       <c r="N172" s="1">
-        <v>594695.34</v>
+        <v>1257625.06</v>
       </c>
       <c r="O172" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B173" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>257000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>94.837</v>
+        <v>99.698</v>
       </c>
       <c r="E173" s="1">
-        <v>98.803</v>
+        <v>99.58</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>253923.71</v>
+        <v>799627.4</v>
       </c>
       <c r="I173" s="1">
-        <v>-10192.62</v>
+        <v>947.54</v>
       </c>
       <c r="J173" s="1">
-        <v>-4.0140481564325</v>
+        <v>0.11849769029926</v>
       </c>
       <c r="K173">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>243731.09</v>
+        <v>800574.94</v>
       </c>
       <c r="N173" s="1">
-        <v>247279.8</v>
+        <v>800574.94</v>
       </c>
       <c r="O173" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B174" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>362000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>96.922</v>
+        <v>103.626</v>
       </c>
       <c r="E174" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>361008.12</v>
+        <v>319950.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-10150.48</v>
+        <v>-9072.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.8117040691495</v>
+        <v>-2.8354430379747</v>
       </c>
       <c r="K174">
-        <v>0.39</v>
+        <v>4.9</v>
       </c>
       <c r="L174" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="M174" s="1">
-        <v>350857.64</v>
+        <v>310878.0</v>
       </c>
       <c r="N174" s="1">
-        <v>352270.93</v>
+        <v>325590.33</v>
       </c>
       <c r="O174" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B175" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.72</v>
+        <v>97.447</v>
       </c>
       <c r="E175" s="1">
-        <v>100.0</v>
+        <v>99.433</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>500000.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-11400.0</v>
+        <v>-11916.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.28</v>
+        <v>-1.9973248317963</v>
       </c>
       <c r="K175">
-        <v>3.57</v>
+        <v>2.99</v>
       </c>
       <c r="L175" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="M175" s="1">
-        <v>488600.0</v>
+        <v>584682.0</v>
       </c>
       <c r="N175" s="1">
-        <v>506473.29</v>
+        <v>602632.68</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B176" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C176" s="1">
-        <v>1300000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>96.989</v>
+        <v>98.028</v>
       </c>
       <c r="E176" s="1">
-        <v>97.68761538</v>
+        <v>99.726</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1269939.0</v>
+        <v>361008.12</v>
       </c>
       <c r="I176" s="1">
-        <v>-9082.0</v>
+        <v>-6146.76</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.71515246007879</v>
+        <v>-1.70266530293</v>
       </c>
       <c r="K176">
-        <v>3.08</v>
+        <v>0.76</v>
       </c>
       <c r="L176" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="M176" s="1">
-        <v>1260857.0</v>
+        <v>354861.36</v>
       </c>
       <c r="N176" s="1">
-        <v>1300872.07</v>
+        <v>357613.55</v>
       </c>
       <c r="O176" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B177" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C177" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.418</v>
+        <v>97.813</v>
       </c>
       <c r="E177" s="1">
-        <v>100.35519714</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>702486.38</v>
+        <v>500000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-6560.38</v>
+        <v>-10935.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.93388002768111</v>
+        <v>-2.187</v>
       </c>
       <c r="K177">
-        <v>3.04</v>
+        <v>3.99</v>
       </c>
       <c r="L177" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="M177" s="1">
-        <v>695926.0</v>
+        <v>489065.0</v>
       </c>
       <c r="N177" s="1">
-        <v>717182.6</v>
+        <v>509034.18</v>
       </c>
       <c r="O177" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B178" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="C178" s="1">
-        <v>1197000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.92</v>
+        <v>97.831</v>
       </c>
       <c r="E178" s="1">
-        <v>100.93515957</v>
+        <v>97.68761538</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1208193.86</v>
+        <v>1269939.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-36091.46</v>
+        <v>1864.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.9872242522404</v>
+        <v>0.14677870354403</v>
       </c>
       <c r="K178">
-        <v>2.13</v>
+        <v>3.42</v>
       </c>
       <c r="L178" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="M178" s="1">
-        <v>1172102.4</v>
+        <v>1271803.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1197580.0</v>
+        <v>1316305.74</v>
       </c>
       <c r="O178" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B179" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C179" s="1">
-        <v>3490000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>86.423</v>
+        <v>98.82</v>
       </c>
       <c r="E179" s="1">
-        <v>86.855</v>
+        <v>100.93515942</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>3031239.5</v>
+        <v>905388.38</v>
       </c>
       <c r="I179" s="1">
-        <v>-15076.8</v>
+        <v>-18972.98</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.49738069195786</v>
+        <v>-2.095562569513</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.45</v>
+      </c>
+      <c r="L179" t="s">
+        <v>397</v>
       </c>
       <c r="M179" s="1">
-        <v>3016162.7</v>
+        <v>886415.4</v>
       </c>
       <c r="N179" s="1">
-        <v>3016162.7</v>
+        <v>908407.73</v>
       </c>
       <c r="O179" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B180" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="C180" s="1">
-        <v>720000.0</v>
+        <v>3648000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.048</v>
+        <v>87.301</v>
       </c>
       <c r="E180" s="1">
-        <v>99.799</v>
+        <v>86.87570285</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>718552.8</v>
+        <v>3169225.64</v>
       </c>
       <c r="I180" s="1">
-        <v>-19807.2</v>
+        <v>15514.84</v>
       </c>
       <c r="J180" s="1">
-        <v>-2.7565406466999</v>
+        <v>0.48954671463531</v>
       </c>
       <c r="K180">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>698745.6</v>
+        <v>3184740.48</v>
       </c>
       <c r="N180" s="1">
-        <v>708485.33</v>
+        <v>3184740.48</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.53</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="B181" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="C181" s="1">
-        <v>494000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.228</v>
+        <v>59.828</v>
       </c>
       <c r="E181" s="1">
-        <v>99.7472004</v>
+        <v>60.007</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>492751.17</v>
+        <v>141016.45</v>
       </c>
       <c r="I181" s="1">
-        <v>-2564.85</v>
+        <v>-420.65</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.52051626787614</v>
+        <v>-0.29829853183795</v>
       </c>
       <c r="K181">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>490186.32</v>
+        <v>140595.8</v>
       </c>
       <c r="N181" s="1">
-        <v>493292.43</v>
+        <v>140595.8</v>
       </c>
       <c r="O181" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="B182" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.787</v>
+        <v>91.631</v>
       </c>
       <c r="E182" s="1">
-        <v>99.991</v>
+        <v>91.59725</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>499955.0</v>
+        <v>366389.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-6020.0</v>
+        <v>135.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.2041083697533</v>
+        <v>0.036846084352969</v>
       </c>
       <c r="K182">
-        <v>2.78</v>
+        <v>0.59</v>
       </c>
       <c r="L182" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="M182" s="1">
-        <v>493935.0</v>
+        <v>366524.0</v>
       </c>
       <c r="N182" s="1">
-        <v>507839.11</v>
+        <v>368869.21</v>
       </c>
       <c r="O182" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B183" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="C183" s="1">
-        <v>800000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.793</v>
+        <v>99.822</v>
       </c>
       <c r="E183" s="1">
-        <v>102.64</v>
+        <v>99.7472004</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>821120.0</v>
+        <v>492751.17</v>
       </c>
       <c r="I183" s="1">
-        <v>-22776.0</v>
+        <v>369.51</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.7737724084178</v>
+        <v>0.074989167453423</v>
       </c>
       <c r="K183">
-        <v>0.82</v>
+        <v>0.96</v>
       </c>
       <c r="L183" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="M183" s="1">
-        <v>798344.0</v>
+        <v>493120.68</v>
       </c>
       <c r="N183" s="1">
-        <v>804919.34</v>
+        <v>497871.2</v>
       </c>
       <c r="O183" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="B184" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="C184" s="1">
         <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>105.006</v>
+        <v>98.857</v>
       </c>
       <c r="E184" s="1">
-        <v>100.465874</v>
+        <v>99.991</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>502329.37</v>
+        <v>499955.0</v>
       </c>
       <c r="I184" s="1">
-        <v>22700.63</v>
+        <v>-5670.0</v>
       </c>
       <c r="J184" s="1">
-        <v>4.5190728147152</v>
+        <v>-1.1341020691862</v>
       </c>
       <c r="K184">
-        <v>2.18</v>
+        <v>3.13</v>
       </c>
       <c r="L184" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="M184" s="1">
-        <v>525030.0</v>
+        <v>494285.0</v>
       </c>
       <c r="N184" s="1">
-        <v>535915.27</v>
+        <v>509915.14</v>
       </c>
       <c r="O184" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="B185" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="C185" s="1">
-        <v>746000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.322</v>
+        <v>100.121</v>
       </c>
       <c r="E185" s="1">
-        <v>99.298</v>
+        <v>99.834</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>740763.08</v>
+        <v>798672.0</v>
       </c>
       <c r="I185" s="1">
-        <v>179.04</v>
+        <v>2296.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.024169671091059</v>
+        <v>0.28747721217221</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L185" t="s">
+        <v>413</v>
       </c>
       <c r="M185" s="1">
-        <v>740942.12</v>
+        <v>800968.0</v>
       </c>
       <c r="N185" s="1">
-        <v>740942.12</v>
+        <v>802178.96</v>
       </c>
       <c r="O185" s="1">
         <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B186" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="C186" s="1">
-        <v>123000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.788</v>
+        <v>99.903</v>
       </c>
       <c r="E186" s="1">
-        <v>103.02331707</v>
+        <v>99.298</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>126718.68</v>
+        <v>740763.08</v>
       </c>
       <c r="I186" s="1">
-        <v>-1519.44</v>
+        <v>4513.3</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.1990655205689</v>
+        <v>0.60927712542045</v>
       </c>
       <c r="K186">
-        <v>3.02</v>
+        <v>0.35</v>
       </c>
       <c r="L186" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="M186" s="1">
-        <v>125199.24</v>
+        <v>745276.38</v>
       </c>
       <c r="N186" s="1">
-        <v>128912.83</v>
+        <v>747889.93</v>
       </c>
       <c r="O186" s="1">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="B187" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="C187" s="1">
-        <v>1083000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.85</v>
+        <v>102.401</v>
       </c>
       <c r="E187" s="1">
-        <v>99.459</v>
+        <v>103.02331707</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1077140.97</v>
+        <v>126718.68</v>
       </c>
       <c r="I187" s="1">
-        <v>-17425.47</v>
+        <v>-765.45</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.6177520385284</v>
+        <v>-0.60405458768983</v>
       </c>
       <c r="K187">
-        <v>0.71</v>
+        <v>3.49</v>
       </c>
       <c r="L187" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="M187" s="1">
-        <v>1059715.5</v>
+        <v>125953.23</v>
       </c>
       <c r="N187" s="1">
-        <v>1067430.02</v>
+        <v>130243.07</v>
       </c>
       <c r="O187" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B188" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="C188" s="1">
-        <v>800000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>96.983</v>
+        <v>98.659</v>
       </c>
       <c r="E188" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>794336.0</v>
+        <v>778763.97</v>
       </c>
       <c r="I188" s="1">
-        <v>-18472.0</v>
+        <v>-6264.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.325464287153</v>
+        <v>-0.80435154184136</v>
       </c>
       <c r="K188">
-        <v>0.65</v>
+        <v>1.03</v>
       </c>
       <c r="L188" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="M188" s="1">
-        <v>775864.0</v>
+        <v>772499.97</v>
       </c>
       <c r="N188" s="1">
-        <v>781080.44</v>
+        <v>780587.39</v>
       </c>
       <c r="O188" s="1">
         <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.498</v>
+        <v>98.023</v>
       </c>
       <c r="E189" s="1">
-        <v>103.004</v>
+        <v>99.292</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>721028.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-24542.0</v>
+        <v>-10152.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-3.4037513106287</v>
+        <v>-1.2780485839745</v>
       </c>
       <c r="K189">
-        <v>0.59</v>
+        <v>1.0</v>
       </c>
       <c r="L189" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>696486.0</v>
+        <v>784184.0</v>
       </c>
       <c r="N189" s="1">
-        <v>700585.32</v>
+        <v>792162.08</v>
       </c>
       <c r="O189" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>87.302</v>
+        <v>100.144</v>
       </c>
       <c r="E190" s="1">
-        <v>86.92</v>
+        <v>103.004</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>434600.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1910.0</v>
+        <v>-20020.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.43948458352508</v>
+        <v>-2.7765912003417</v>
       </c>
       <c r="K190">
-        <v>0.98</v>
+        <v>0.96</v>
       </c>
       <c r="L190" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>436510.0</v>
+        <v>701008.0</v>
       </c>
       <c r="N190" s="1">
-        <v>441388.52</v>
+        <v>707696.36</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>102.589</v>
+        <v>88.11</v>
       </c>
       <c r="E191" s="1">
-        <v>105.478</v>
+        <v>86.92</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>316434.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-8667.0</v>
+        <v>5950.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.7389597830827</v>
+        <v>1.3690750115048</v>
       </c>
       <c r="K191">
-        <v>4.13</v>
+        <v>1.08</v>
       </c>
       <c r="L191" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>307767.0</v>
+        <v>440550.0</v>
       </c>
       <c r="N191" s="1">
-        <v>320151.81</v>
+        <v>445973.95</v>
       </c>
       <c r="O191" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.113</v>
+        <v>103.415</v>
       </c>
       <c r="E192" s="1">
-        <v>99.74</v>
+        <v>105.478</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>498700.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-13135.0</v>
+        <v>-6189.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.6338480048125</v>
+        <v>-1.9558580936309</v>
       </c>
       <c r="K192">
-        <v>1.93</v>
+        <v>4.62</v>
       </c>
       <c r="L192" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="M192" s="1">
-        <v>485565.0</v>
+        <v>310245.0</v>
       </c>
       <c r="N192" s="1">
-        <v>495227.67</v>
+        <v>324101.28</v>
       </c>
       <c r="O192" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="B193" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C193" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.005</v>
+        <v>98.687</v>
       </c>
       <c r="E193" s="1">
         <v>99.95246154</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>1299382.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-25317.0</v>
+        <v>-16451.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.9483877720332</v>
+        <v>-1.2660634055266</v>
       </c>
       <c r="K193">
-        <v>0.35</v>
+        <v>0.68</v>
       </c>
       <c r="L193" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="M193" s="1">
-        <v>1274065.0</v>
+        <v>1282931.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1278632.81</v>
+        <v>1291826.21</v>
       </c>
       <c r="O193" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B194" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C194" s="1">
-        <v>800000.0</v>
+        <v>7140433.57</v>
       </c>
       <c r="D194" s="1">
-        <v>98.734</v>
+        <v>89.152</v>
       </c>
       <c r="E194" s="1">
-        <v>100.91</v>
+        <v>87.42011264</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>807280.0</v>
+        <v>6242175.07</v>
       </c>
       <c r="I194" s="1">
-        <v>-17408.0</v>
+        <v>123664.27</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.1563769695769</v>
+        <v>1.9811086458362</v>
       </c>
       <c r="K194">
-        <v>2.83</v>
+        <v>0.09</v>
       </c>
       <c r="L194" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="M194" s="1">
-        <v>789872.0</v>
+        <v>6365839.34</v>
       </c>
       <c r="N194" s="1">
-        <v>812507.62</v>
+        <v>6372040.75</v>
       </c>
       <c r="O194" s="1">
-        <v>0.14</v>
+        <v>1.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B195" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C195" s="1">
-        <v>6830433.57</v>
+        <v>607000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>88.483</v>
+        <v>97.946</v>
       </c>
       <c r="E195" s="1">
-        <v>87.34060304</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>5965741.87</v>
+        <v>607000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>78030.66</v>
+        <v>-12467.78</v>
       </c>
       <c r="J195" s="1">
-        <v>1.3079791533119</v>
+        <v>-2.054</v>
       </c>
       <c r="K195">
-        <v>0.08</v>
+        <v>1.62</v>
       </c>
       <c r="L195" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="M195" s="1">
-        <v>6043772.53</v>
+        <v>594532.22</v>
       </c>
       <c r="N195" s="1">
-        <v>6049031.03</v>
+        <v>604375.4</v>
       </c>
       <c r="O195" s="1">
-        <v>1.03</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="B196" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="C196" s="1">
-        <v>607000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.173</v>
+        <v>104.865</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>100.6308</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>607000.0</v>
+        <v>603784.8</v>
       </c>
       <c r="I196" s="1">
-        <v>-17159.89</v>
+        <v>25405.2</v>
       </c>
       <c r="J196" s="1">
-        <v>-2.827</v>
+        <v>4.2076580927509</v>
       </c>
       <c r="K196">
-        <v>1.29</v>
+        <v>2.25</v>
       </c>
       <c r="L196" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="M196" s="1">
-        <v>589840.11</v>
+        <v>629190.0</v>
       </c>
       <c r="N196" s="1">
-        <v>597669.91</v>
+        <v>642698.22</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B197" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C197" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.992</v>
+        <v>98.629</v>
       </c>
       <c r="E197" s="1">
-        <v>100.6308</v>
+        <v>100.028</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>1006308.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I197" s="1">
-        <v>33612.0</v>
+        <v>-8394.0</v>
       </c>
       <c r="J197" s="1">
-        <v>3.3401304570768</v>
+        <v>-1.3986083896509</v>
       </c>
       <c r="K197">
-        <v>1.78</v>
+        <v>1.1</v>
       </c>
       <c r="L197" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="M197" s="1">
-        <v>1039920.0</v>
+        <v>591774.0</v>
       </c>
       <c r="N197" s="1">
-        <v>1057748.77</v>
+        <v>598359.82</v>
       </c>
       <c r="O197" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="B198" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="C198" s="1">
-        <v>600000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>97.514</v>
+        <v>101.691</v>
       </c>
       <c r="E198" s="1">
-        <v>100.028</v>
+        <v>100.08714286</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>600168.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I198" s="1">
-        <v>-15084.0</v>
+        <v>13809.21</v>
       </c>
       <c r="J198" s="1">
-        <v>-2.5132962770424</v>
+        <v>1.6024607128074</v>
       </c>
       <c r="K198">
-        <v>0.72</v>
+        <v>4.05</v>
       </c>
       <c r="L198" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="M198" s="1">
-        <v>585084.0</v>
+        <v>875559.51</v>
       </c>
       <c r="N198" s="1">
-        <v>589433.13</v>
+        <v>910394.63</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="B199" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="C199" s="1">
-        <v>2000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>86.217</v>
+        <v>94.684</v>
       </c>
       <c r="E199" s="1">
-        <v>87.081</v>
+        <v>99.602</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1741620.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-17280.0</v>
+        <v>-9836.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.99217969476694</v>
+        <v>-4.9376518543804</v>
       </c>
       <c r="K199">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>0.44</v>
+      </c>
+      <c r="L199">
+        <v>882.19</v>
       </c>
       <c r="M199" s="1">
-        <v>1724340.0</v>
+        <v>189368.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1726170.14</v>
+        <v>190250.19</v>
       </c>
       <c r="O199" s="1">
-        <v>0.3</v>
+        <v>0.03</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="B200" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="C200" s="1">
-        <v>861000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.5</v>
+        <v>101.081</v>
       </c>
       <c r="E200" s="1">
-        <v>100.08714286</v>
+        <v>99.406</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>861750.3</v>
+        <v>497030.0</v>
       </c>
       <c r="I200" s="1">
-        <v>12164.7</v>
+        <v>8375.0</v>
       </c>
       <c r="J200" s="1">
-        <v>1.4116270107478</v>
+        <v>1.6850089531819</v>
       </c>
       <c r="K200">
-        <v>3.64</v>
+        <v>0.66</v>
       </c>
       <c r="L200" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="M200" s="1">
-        <v>873915.0</v>
+        <v>505405.0</v>
       </c>
       <c r="N200" s="1">
-        <v>905247.14</v>
+        <v>508682.4</v>
       </c>
       <c r="O200" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="B201" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>93.879</v>
+        <v>89.258</v>
       </c>
       <c r="E201" s="1">
-        <v>99.602</v>
+        <v>87.708</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>199204.0</v>
+        <v>350832.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-11446.0</v>
+        <v>6200.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-5.7458685568563</v>
+        <v>1.7672276189173</v>
       </c>
       <c r="K201">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>536.99</v>
+        <v>1.19</v>
+      </c>
+      <c r="L201" t="s">
+        <v>460</v>
       </c>
       <c r="M201" s="1">
-        <v>187758.0</v>
+        <v>357032.0</v>
       </c>
       <c r="N201" s="1">
-        <v>188294.99</v>
+        <v>361782.68</v>
       </c>
       <c r="O201" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="B202" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C202" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.327</v>
+        <v>100.009</v>
       </c>
       <c r="E202" s="1">
-        <v>99.406</v>
+        <v>102.46222222</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>497030.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I202" s="1">
-        <v>4605.0</v>
+        <v>-22079.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.92650343037644</v>
+        <v>-2.3942699748417</v>
       </c>
       <c r="K202">
-        <v>0.25</v>
+        <v>1.15</v>
       </c>
       <c r="L202" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="M202" s="1">
-        <v>501635.0</v>
+        <v>900081.0</v>
       </c>
       <c r="N202" s="1">
-        <v>502878.15</v>
+        <v>910437.16</v>
       </c>
       <c r="O202" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="B203" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="C203" s="1">
-        <v>300000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.781</v>
+        <v>97.904</v>
       </c>
       <c r="E203" s="1">
-        <v>100.19733333</v>
+        <v>99.528</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>300592.0</v>
+        <v>611101.92</v>
       </c>
       <c r="I203" s="1">
-        <v>-7249.0</v>
+        <v>-9971.36</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.4115744930005</v>
+        <v>-1.6317016317016</v>
       </c>
       <c r="K203">
-        <v>0.8</v>
+        <v>1.56</v>
       </c>
       <c r="L203" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="M203" s="1">
-        <v>293343.0</v>
+        <v>601130.56</v>
       </c>
       <c r="N203" s="1">
-        <v>295743.0</v>
+        <v>610725.36</v>
       </c>
       <c r="O203" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B204" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C204" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.034</v>
+        <v>97.381</v>
       </c>
       <c r="E204" s="1">
-        <v>102.46222222</v>
+        <v>99.46</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>922160.0</v>
+        <v>696220.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-30854.0</v>
+        <v>-14553.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-3.3458402012666</v>
+        <v>-2.090287552785</v>
       </c>
       <c r="K204">
-        <v>0.76</v>
+        <v>2.0</v>
       </c>
       <c r="L204" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="M204" s="1">
-        <v>891306.0</v>
+        <v>681667.0</v>
       </c>
       <c r="N204" s="1">
-        <v>898111.48</v>
+        <v>695647.82</v>
       </c>
       <c r="O204" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="B205" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="C205" s="1">
-        <v>614000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.08</v>
+        <v>91.504</v>
       </c>
       <c r="E205" s="1">
-        <v>99.528</v>
+        <v>83.781</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>611101.92</v>
+        <v>1172934.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-15030.72</v>
+        <v>108122.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.4596093561611</v>
+        <v>9.218080471706</v>
       </c>
       <c r="K205">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>0.0</v>
+      </c>
+      <c r="L205">
+        <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>596071.2</v>
+        <v>1281056.0</v>
       </c>
       <c r="N205" s="1">
-        <v>603622.14</v>
+        <v>1281056.0</v>
       </c>
       <c r="O205" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="B206" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="C206" s="1">
-        <v>13774797.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>86.23</v>
+        <v>97.799</v>
       </c>
       <c r="E206" s="1">
-        <v>87.49698395</v>
+        <v>100.45</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>12052531.92</v>
+        <v>502250.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-174524.47</v>
+        <v>-13255.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.4480315933484</v>
+        <v>-2.6391239422598</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.83</v>
+      </c>
+      <c r="L206" t="s">
+        <v>474</v>
       </c>
       <c r="M206" s="1">
-        <v>11878007.45</v>
+        <v>488995.0</v>
       </c>
       <c r="N206" s="1">
-        <v>11878007.45</v>
+        <v>498125.14</v>
       </c>
       <c r="O206" s="1">
-        <v>2.03</v>
+        <v>0.08</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B207" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C207" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>96.832</v>
+        <v>95.556</v>
       </c>
       <c r="E207" s="1">
-        <v>99.46</v>
+        <v>99.077</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>696220.0</v>
+        <v>594462.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-18396.0</v>
+        <v>-21126.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.6422682485421</v>
+        <v>-3.5538015886634</v>
       </c>
       <c r="K207">
-        <v>1.66</v>
+        <v>2.13</v>
       </c>
       <c r="L207" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="M207" s="1">
-        <v>677824.0</v>
+        <v>573336.0</v>
       </c>
       <c r="N207" s="1">
-        <v>689474.69</v>
+        <v>586108.6</v>
       </c>
       <c r="O207" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="B208" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="C208" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>90.939</v>
+        <v>93.611</v>
       </c>
       <c r="E208" s="1">
-        <v>83.781</v>
+        <v>92.475705</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1172934.0</v>
+        <v>554854.23</v>
       </c>
       <c r="I208" s="1">
-        <v>100212.0</v>
+        <v>6811.77</v>
       </c>
       <c r="J208" s="1">
-        <v>8.5437032262685</v>
+        <v>1.2276683913899</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L208" t="s">
+        <v>480</v>
       </c>
       <c r="M208" s="1">
-        <v>1273146.0</v>
+        <v>561666.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1273146.0</v>
+        <v>564974.22</v>
       </c>
       <c r="O208" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B209" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="C209" s="1">
-        <v>500000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.907</v>
+        <v>103.22</v>
       </c>
       <c r="E209" s="1">
-        <v>100.45</v>
+        <v>99.953</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>502250.0</v>
+        <v>615710.48</v>
       </c>
       <c r="I209" s="1">
-        <v>-17715.0</v>
+        <v>20124.72</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.5271279243405</v>
+        <v>3.2685362120196</v>
       </c>
       <c r="K209">
-        <v>1.44</v>
+        <v>0.51</v>
       </c>
       <c r="L209" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="M209" s="1">
-        <v>484535.0</v>
+        <v>635835.2</v>
       </c>
       <c r="N209" s="1">
-        <v>491754.18</v>
+        <v>638961.61</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B210" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="C210" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>94.954</v>
+        <v>103.355</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>99.961</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>594462.0</v>
+        <v>499805.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-24738.0</v>
+        <v>16970.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-4.16140981257</v>
+        <v>3.3953241764288</v>
       </c>
       <c r="K210">
-        <v>1.78</v>
+        <v>3.91</v>
       </c>
       <c r="L210" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="M210" s="1">
-        <v>569724.0</v>
+        <v>516775.0</v>
       </c>
       <c r="N210" s="1">
-        <v>580425.37</v>
+        <v>536341.78</v>
       </c>
       <c r="O210" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="B211" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>93.921</v>
+        <v>101.355</v>
       </c>
       <c r="E211" s="1">
-        <v>92.475705</v>
+        <v>99.943</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>554854.23</v>
+        <v>549686.5</v>
       </c>
       <c r="I211" s="1">
-        <v>8671.77</v>
+        <v>7766.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.5628915724406</v>
+        <v>1.4128052990204</v>
       </c>
       <c r="K211">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="L211" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="M211" s="1">
-        <v>563526.0</v>
+        <v>557452.5</v>
       </c>
       <c r="N211" s="1">
-        <v>566316.41</v>
+        <v>559501.82</v>
       </c>
       <c r="O211" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="B212" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="C212" s="1">
-        <v>616000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.347</v>
+        <v>101.132</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>99.611</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>615710.48</v>
+        <v>398444.0</v>
       </c>
       <c r="I212" s="1">
-        <v>14747.04</v>
+        <v>6084.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.3951257090833</v>
+        <v>1.5269397958057</v>
       </c>
       <c r="K212">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>240.49</v>
+        <v>3.21</v>
+      </c>
+      <c r="L212" t="s">
+        <v>492</v>
       </c>
       <c r="M212" s="1">
-        <v>630457.52</v>
+        <v>404528.0</v>
       </c>
       <c r="N212" s="1">
-        <v>630698.01</v>
+        <v>417371.84</v>
       </c>
       <c r="O212" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B213" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C213" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.715</v>
+        <v>99.902</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>101.42472778</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>599766.0</v>
+        <v>912822.55</v>
       </c>
       <c r="I213" s="1">
-        <v>16524.0</v>
+        <v>-13704.55</v>
       </c>
       <c r="J213" s="1">
-        <v>2.7550744790468</v>
+        <v>-1.5013378010874</v>
       </c>
       <c r="K213">
-        <v>3.43</v>
+        <v>3.92</v>
       </c>
       <c r="L213" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="M213" s="1">
-        <v>616290.0</v>
+        <v>899118.0</v>
       </c>
       <c r="N213" s="1">
-        <v>636885.21</v>
+        <v>934412.18</v>
       </c>
       <c r="O213" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B214" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="C214" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.286</v>
+        <v>103.723</v>
       </c>
       <c r="E214" s="1">
-        <v>99.611</v>
+        <v>99.661</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>398444.0</v>
+        <v>498305.0</v>
       </c>
       <c r="I214" s="1">
-        <v>2700.0</v>
+        <v>20310.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.67763600405578</v>
+        <v>4.0758170196968</v>
       </c>
       <c r="K214">
-        <v>2.82</v>
+        <v>4.23</v>
       </c>
       <c r="L214" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="M214" s="1">
-        <v>401144.0</v>
+        <v>518615.0</v>
       </c>
       <c r="N214" s="1">
-        <v>412409.75</v>
+        <v>539775.96</v>
       </c>
       <c r="O214" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="B215" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C215" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.422</v>
+        <v>102.595</v>
       </c>
       <c r="E215" s="1">
-        <v>101.42472727</v>
+        <v>100.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>1115672.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-33030.0</v>
+        <v>12975.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.9605475444396</v>
+        <v>2.595</v>
       </c>
       <c r="K215">
-        <v>3.51</v>
+        <v>4.68</v>
       </c>
       <c r="L215" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="M215" s="1">
-        <v>1082642.0</v>
+        <v>512975.0</v>
       </c>
       <c r="N215" s="1">
-        <v>1121303.99</v>
+        <v>536366.1</v>
       </c>
       <c r="O215" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B216" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C216" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.207</v>
+        <v>106.438</v>
       </c>
       <c r="E216" s="1">
-        <v>99.661</v>
+        <v>109.3</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>597966.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I216" s="1">
-        <v>15276.0</v>
+        <v>-14310.0</v>
       </c>
       <c r="J216" s="1">
-        <v>2.5546602984116</v>
+        <v>-2.6184812442818</v>
       </c>
       <c r="K216">
-        <v>3.78</v>
+        <v>1.47</v>
       </c>
       <c r="L216" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="M216" s="1">
-        <v>613242.0</v>
+        <v>532190.0</v>
       </c>
       <c r="N216" s="1">
-        <v>635898.16</v>
+        <v>539525.62</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B217" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C217" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>95.299</v>
+        <v>99.016</v>
       </c>
       <c r="E217" s="1">
-        <v>99.104</v>
+        <v>99.852</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>495520.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-19025.0</v>
+        <v>-5016.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-3.839401033258</v>
+        <v>-0.83723911388856</v>
       </c>
       <c r="K217">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>0.05</v>
+      </c>
+      <c r="L217">
+        <v>328.77</v>
       </c>
       <c r="M217" s="1">
-        <v>476495.0</v>
+        <v>594096.0</v>
       </c>
       <c r="N217" s="1">
-        <v>481495.0</v>
+        <v>594424.77</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="B218" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="C218" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>101.884</v>
+        <v>99.747</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>99.653</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>500000.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I218" s="1">
-        <v>9420.0</v>
+        <v>564.0</v>
       </c>
       <c r="J218" s="1">
-        <v>1.884</v>
+        <v>0.094327315785777</v>
       </c>
       <c r="K218">
-        <v>4.2</v>
+        <v>2.07</v>
       </c>
       <c r="L218" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="M218" s="1">
-        <v>509420.0</v>
+        <v>598482.0</v>
       </c>
       <c r="N218" s="1">
-        <v>530439.04</v>
+        <v>610909.4</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="B219" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C219" s="1">
-        <v>500000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>105.827</v>
+        <v>99.864</v>
       </c>
       <c r="E219" s="1">
-        <v>109.3</v>
+        <v>99.934</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>546500.0</v>
+        <v>414726.1</v>
       </c>
       <c r="I219" s="1">
-        <v>-17365.0</v>
+        <v>-290.5</v>
       </c>
       <c r="J219" s="1">
-        <v>-3.1774931381519</v>
+        <v>-0.070046230512138</v>
       </c>
       <c r="K219">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>0.05</v>
+      </c>
+      <c r="L219">
+        <v>221.71</v>
       </c>
       <c r="M219" s="1">
-        <v>529135.0</v>
+        <v>414435.6</v>
       </c>
       <c r="N219" s="1">
-        <v>533881.58</v>
+        <v>414657.31</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="B220" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.083</v>
+        <v>100.382</v>
       </c>
       <c r="E220" s="1">
-        <v>99.852</v>
+        <v>99.52</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>599112.0</v>
+        <v>398080.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-10614.0</v>
+        <v>3448.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.7716220005608</v>
+        <v>0.8661575562701</v>
       </c>
       <c r="K220">
-        <v>0.65</v>
+        <v>3.31</v>
       </c>
       <c r="L220" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="M220" s="1">
-        <v>588498.0</v>
+        <v>401528.0</v>
       </c>
       <c r="N220" s="1">
-        <v>592377.45</v>
+        <v>414761.53</v>
       </c>
       <c r="O220" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="B221" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="C221" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.729</v>
+        <v>100.715</v>
       </c>
       <c r="E221" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>597918.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-5544.0</v>
+        <v>2860.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.92721744453253</v>
+        <v>0.715</v>
       </c>
       <c r="K221">
-        <v>1.74</v>
+        <v>0.35</v>
       </c>
       <c r="L221" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="M221" s="1">
-        <v>592374.0</v>
+        <v>402860.0</v>
       </c>
       <c r="N221" s="1">
-        <v>602804.14</v>
+        <v>404270.3</v>
       </c>
       <c r="O221" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="B222" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="C222" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.644</v>
+        <v>104.236</v>
       </c>
       <c r="E222" s="1">
-        <v>99.52</v>
+        <v>100.710578</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>398080.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I222" s="1">
-        <v>496.0</v>
+        <v>35254.22</v>
       </c>
       <c r="J222" s="1">
-        <v>0.12459807073955</v>
+        <v>3.5005478769072</v>
       </c>
       <c r="K222">
-        <v>2.97</v>
+        <v>3.32</v>
       </c>
       <c r="L222" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="M222" s="1">
-        <v>398576.0</v>
+        <v>1042360.0</v>
       </c>
       <c r="N222" s="1">
-        <v>410440.55</v>
+        <v>1075510.68</v>
       </c>
       <c r="O222" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="B223" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="C223" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.762</v>
+        <v>98.888</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>400000.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-952.0</v>
+        <v>-2103.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.238</v>
+        <v>-0.70389300023095</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.75</v>
+      </c>
+      <c r="L223" t="s">
+        <v>523</v>
       </c>
       <c r="M223" s="1">
-        <v>399048.0</v>
+        <v>296664.0</v>
       </c>
       <c r="N223" s="1">
-        <v>399048.0</v>
+        <v>298910.92</v>
       </c>
       <c r="O223" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B224" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C224" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>103.723</v>
+        <v>93.745</v>
       </c>
       <c r="E224" s="1">
-        <v>100.710578</v>
+        <v>90.9</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>1007105.78</v>
+        <v>272700.0</v>
       </c>
       <c r="I224" s="1">
-        <v>30124.22</v>
+        <v>8535.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.9911674223536</v>
+        <v>3.1298129812981</v>
       </c>
       <c r="K224">
-        <v>2.82</v>
+        <v>0.8</v>
       </c>
       <c r="L224" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="M224" s="1">
-        <v>1037230.0</v>
+        <v>281235.0</v>
       </c>
       <c r="N224" s="1">
-        <v>1065449.18</v>
+        <v>283637.05</v>
       </c>
       <c r="O224" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B225" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="C225" s="1">
         <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.241</v>
+        <v>102.53</v>
       </c>
       <c r="E225" s="1">
-        <v>99.589</v>
+        <v>98.50505</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>298767.0</v>
+        <v>295515.15</v>
       </c>
       <c r="I225" s="1">
-        <v>-4044.0</v>
+        <v>12074.85</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.353563144524</v>
+        <v>4.0860341677914</v>
       </c>
       <c r="K225">
-        <v>0.42</v>
+        <v>2.33</v>
       </c>
       <c r="L225" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="M225" s="1">
-        <v>294723.0</v>
+        <v>307590.0</v>
       </c>
       <c r="N225" s="1">
-        <v>295971.29</v>
+        <v>314565.0</v>
       </c>
       <c r="O225" s="1">
         <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B226" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C226" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>92.923</v>
+        <v>84.952</v>
       </c>
       <c r="E226" s="1">
-        <v>90.9</v>
+        <v>85.96</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>272700.0</v>
+        <v>773640.0</v>
       </c>
       <c r="I226" s="1">
-        <v>6069.0</v>
+        <v>-9072.0</v>
       </c>
       <c r="J226" s="1">
-        <v>2.2255225522552</v>
+        <v>-1.1726384364821</v>
       </c>
       <c r="K226">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="L226" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="M226" s="1">
-        <v>278769.0</v>
+        <v>764568.0</v>
       </c>
       <c r="N226" s="1">
-        <v>280653.25</v>
+        <v>769098.82</v>
       </c>
       <c r="O226" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="B227" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="C227" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.493</v>
+        <v>99.033</v>
       </c>
       <c r="E227" s="1">
-        <v>98.50505</v>
+        <v>100.65</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>394020.2</v>
+        <v>503250.0</v>
       </c>
       <c r="I227" s="1">
-        <v>11951.8</v>
+        <v>-8085.0</v>
       </c>
       <c r="J227" s="1">
-        <v>3.0332962624759</v>
+        <v>-1.6065573770492</v>
       </c>
       <c r="K227">
-        <v>1.94</v>
+        <v>0.9</v>
       </c>
       <c r="L227" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="M227" s="1">
-        <v>405972.0</v>
+        <v>495165.0</v>
       </c>
       <c r="N227" s="1">
-        <v>413743.23</v>
+        <v>499685.55</v>
       </c>
       <c r="O227" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="B228" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C228" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>83.535</v>
+        <v>98.751</v>
       </c>
       <c r="E228" s="1">
-        <v>85.96</v>
+        <v>100.62</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>773640.0</v>
+        <v>301860.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-21825.0</v>
+        <v>-5607.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-2.8210795718939</v>
+        <v>-1.8574836016696</v>
       </c>
       <c r="K228">
-        <v>0.44</v>
+        <v>3.0</v>
       </c>
       <c r="L228" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="M228" s="1">
-        <v>751815.0</v>
+        <v>296253.0</v>
       </c>
       <c r="N228" s="1">
-        <v>755791.03</v>
+        <v>305242.73</v>
       </c>
       <c r="O228" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="B229" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="C229" s="1">
-        <v>500000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.423</v>
+        <v>100.227</v>
       </c>
       <c r="E229" s="1">
-        <v>100.65</v>
+        <v>99.662</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>503250.0</v>
+        <v>354796.72</v>
       </c>
       <c r="I229" s="1">
-        <v>-11135.0</v>
+        <v>2011.4</v>
       </c>
       <c r="J229" s="1">
-        <v>-2.2126179831098</v>
+        <v>0.56691617667717</v>
       </c>
       <c r="K229">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>0.13</v>
+      </c>
+      <c r="L229">
+        <v>459.63</v>
       </c>
       <c r="M229" s="1">
-        <v>492115.0</v>
+        <v>356808.12</v>
       </c>
       <c r="N229" s="1">
-        <v>495156.1</v>
+        <v>357267.75</v>
       </c>
       <c r="O229" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B230" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C230" s="1">
-        <v>300000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.967</v>
+        <v>98.582</v>
       </c>
       <c r="E230" s="1">
-        <v>100.62</v>
+        <v>99.67453282</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>301860.0</v>
+        <v>774471.12</v>
       </c>
       <c r="I230" s="1">
-        <v>-7959.0</v>
+        <v>-8488.98</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.6366527529318</v>
+        <v>-1.0961002651719</v>
       </c>
       <c r="K230">
-        <v>2.69</v>
+        <v>3.05</v>
       </c>
       <c r="L230" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="M230" s="1">
-        <v>293901.0</v>
+        <v>765982.14</v>
       </c>
       <c r="N230" s="1">
-        <v>301966.07</v>
+        <v>789672.66</v>
       </c>
       <c r="O230" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B231" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="C231" s="1">
-        <v>777000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.325</v>
+        <v>99.329</v>
       </c>
       <c r="E231" s="1">
-        <v>99.67453282</v>
+        <v>99.571</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>774471.12</v>
+        <v>288755.9</v>
       </c>
       <c r="I231" s="1">
-        <v>-18255.87</v>
+        <v>-701.8</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.3572047463823</v>
+        <v>-0.24304265298129</v>
       </c>
       <c r="K231">
-        <v>2.69</v>
+        <v>1.6</v>
       </c>
       <c r="L231" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="M231" s="1">
-        <v>756215.25</v>
+        <v>288054.1</v>
       </c>
       <c r="N231" s="1">
-        <v>777127.73</v>
+        <v>292702.05</v>
       </c>
       <c r="O231" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="B232" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C232" s="1">
-        <v>290000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.646</v>
+        <v>98.607</v>
       </c>
       <c r="E232" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>288755.9</v>
+        <v>400000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-2682.5</v>
+        <v>-5572.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.92898534713923</v>
+        <v>-1.393</v>
       </c>
       <c r="K232">
-        <v>1.28</v>
+        <v>2.05</v>
       </c>
       <c r="L232" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="M232" s="1">
-        <v>286073.4</v>
+        <v>394428.0</v>
       </c>
       <c r="N232" s="1">
-        <v>289791.76</v>
+        <v>402631.97</v>
       </c>
       <c r="O232" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="B233" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.108</v>
+        <v>98.343</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>400000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-7568.0</v>
+        <v>-20347.96</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.892</v>
+        <v>-1.657</v>
       </c>
       <c r="K233">
-        <v>1.69</v>
+        <v>1.0</v>
       </c>
       <c r="L233" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="M233" s="1">
-        <v>392432.0</v>
+        <v>1207652.04</v>
       </c>
       <c r="N233" s="1">
-        <v>399173.87</v>
+        <v>1219948.46</v>
       </c>
       <c r="O233" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B234" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C234" s="1">
-        <v>1228000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.546</v>
+        <v>97.76</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>1228000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-30135.12</v>
+        <v>-19376.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.454</v>
+        <v>-2.24</v>
       </c>
       <c r="K234">
-        <v>0.66</v>
+        <v>2.5</v>
       </c>
       <c r="L234" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="M234" s="1">
-        <v>1197864.88</v>
+        <v>845624.0</v>
       </c>
       <c r="N234" s="1">
-        <v>1205985.16</v>
+        <v>867263.57</v>
       </c>
       <c r="O234" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="B235" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="C235" s="1">
-        <v>865000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.083</v>
+        <v>98.689</v>
       </c>
       <c r="E235" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>865000.0</v>
+        <v>602520.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-25232.05</v>
+        <v>-10386.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.917</v>
+        <v>-1.7237602071301</v>
       </c>
       <c r="K235">
-        <v>2.13</v>
+        <v>3.59</v>
       </c>
       <c r="L235" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="M235" s="1">
-        <v>839767.95</v>
+        <v>592134.0</v>
       </c>
       <c r="N235" s="1">
-        <v>858227.83</v>
+        <v>613645.64</v>
       </c>
       <c r="O235" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="B236" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="C236" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.713</v>
+        <v>97.375</v>
       </c>
       <c r="E236" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>602520.0</v>
+        <v>694813.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-16242.0</v>
+        <v>-13188.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.6956781517626</v>
+        <v>-1.8980646591241</v>
       </c>
       <c r="K236">
-        <v>3.23</v>
+        <v>0.77</v>
       </c>
       <c r="L236" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="M236" s="1">
-        <v>586278.0</v>
+        <v>681625.0</v>
       </c>
       <c r="N236" s="1">
-        <v>605644.44</v>
+        <v>686994.86</v>
       </c>
       <c r="O236" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="B237" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="C237" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>96.828</v>
+        <v>97.907</v>
       </c>
       <c r="E237" s="1">
-        <v>99.259</v>
+        <v>99.362</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>694813.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I237" s="1">
-        <v>-17017.0</v>
+        <v>-4161.3</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.4491481880736</v>
+        <v>-1.4643425051831</v>
       </c>
       <c r="K237">
-        <v>0.34</v>
+        <v>1.31</v>
       </c>
       <c r="L237" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="M237" s="1">
-        <v>677796.0</v>
+        <v>280014.02</v>
       </c>
       <c r="N237" s="1">
-        <v>680145.32</v>
+        <v>283760.42</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B238" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="C238" s="1">
-        <v>286000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.113</v>
+        <v>99.898</v>
       </c>
       <c r="E238" s="1">
-        <v>99.362</v>
+        <v>99.821</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>284175.32</v>
+        <v>598926.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-6432.14</v>
+        <v>462.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-2.2634407519977</v>
+        <v>0.077138077158113</v>
       </c>
       <c r="K238">
-        <v>1.0</v>
+        <v>0.46</v>
       </c>
       <c r="L238" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="M238" s="1">
-        <v>277743.18</v>
+        <v>599388.0</v>
       </c>
       <c r="N238" s="1">
-        <v>280608.08</v>
+        <v>602127.04</v>
       </c>
       <c r="O238" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="B239" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="C239" s="1">
-        <v>600000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.778</v>
+        <v>97.96</v>
       </c>
       <c r="E239" s="1">
-        <v>100.4</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>602400.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="I239" s="1">
-        <v>-3732.0</v>
+        <v>-13212.56</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.6195219123506</v>
+        <v>-1.2778651187165</v>
       </c>
       <c r="K239">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="L239" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="M239" s="1">
-        <v>598668.0</v>
+        <v>1020743.2</v>
       </c>
       <c r="N239" s="1">
-        <v>617268.0</v>
+        <v>1049962.02</v>
       </c>
       <c r="O239" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="B240" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C240" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.073</v>
+        <v>98.685</v>
       </c>
       <c r="E240" s="1">
-        <v>99.821</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>598926.0</v>
+        <v>497585.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-4488.0</v>
+        <v>-4160.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.74934132096453</v>
+        <v>-0.83603806384839</v>
       </c>
       <c r="K240">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>445.89</v>
+        <v>2.96</v>
+      </c>
+      <c r="L240" t="s">
+        <v>573</v>
       </c>
       <c r="M240" s="1">
-        <v>594438.0</v>
+        <v>493425.0</v>
       </c>
       <c r="N240" s="1">
-        <v>594883.89</v>
+        <v>508219.52</v>
       </c>
       <c r="O240" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="B241" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C241" s="1">
-        <v>1042000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.489</v>
+        <v>90.379</v>
       </c>
       <c r="E241" s="1">
-        <v>99.228</v>
+        <v>81.26785667</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1033955.76</v>
+        <v>487607.14</v>
       </c>
       <c r="I241" s="1">
-        <v>-18120.38</v>
+        <v>54666.86</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.7525295279558</v>
+        <v>11.211250926309</v>
       </c>
       <c r="K241">
-        <v>2.52</v>
+        <v>1.23</v>
       </c>
       <c r="L241" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="M241" s="1">
-        <v>1015835.38</v>
+        <v>542274.0</v>
       </c>
       <c r="N241" s="1">
-        <v>1042099.49</v>
+        <v>549640.44</v>
       </c>
       <c r="O241" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="B242" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="C242" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>97.995</v>
+        <v>101.884</v>
       </c>
       <c r="E242" s="1">
-        <v>99.517</v>
+        <v>99.68141667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>497585.0</v>
+        <v>1196177.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-7610.0</v>
+        <v>26431.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.529386938915</v>
+        <v>2.2096228233781</v>
       </c>
       <c r="K242">
-        <v>2.63</v>
+        <v>1.26</v>
       </c>
       <c r="L242" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="M242" s="1">
-        <v>489975.0</v>
+        <v>1222608.0</v>
       </c>
       <c r="N242" s="1">
-        <v>503105.14</v>
+        <v>1237768.27</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="B243" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="C243" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>89.409</v>
+        <v>100.116</v>
       </c>
       <c r="E243" s="1">
-        <v>81.26785667</v>
+        <v>100.3125</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>487607.14</v>
+        <v>401250.0</v>
       </c>
       <c r="I243" s="1">
-        <v>48846.86</v>
+        <v>-786.0</v>
       </c>
       <c r="J243" s="1">
-        <v>10.017667091585</v>
+        <v>-0.19588785046729</v>
       </c>
       <c r="K243">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.23</v>
+      </c>
+      <c r="L243">
+        <v>910.16</v>
       </c>
       <c r="M243" s="1">
-        <v>536454.0</v>
+        <v>400464.0</v>
       </c>
       <c r="N243" s="1">
-        <v>542710.85</v>
+        <v>401374.16</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="B244" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="C244" s="1">
-        <v>1200000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.461</v>
+        <v>92.741</v>
       </c>
       <c r="E244" s="1">
-        <v>99.68141667</v>
+        <v>88.76264198</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>1196177.0</v>
+        <v>287590.96</v>
       </c>
       <c r="I244" s="1">
-        <v>21355.0</v>
+        <v>12889.88</v>
       </c>
       <c r="J244" s="1">
-        <v>1.785270908904</v>
+        <v>4.4820184890373</v>
       </c>
       <c r="K244">
-        <v>0.88</v>
+        <v>1.67</v>
       </c>
       <c r="L244" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="M244" s="1">
-        <v>1217532.0</v>
+        <v>300480.84</v>
       </c>
       <c r="N244" s="1">
-        <v>1228105.97</v>
+        <v>305890.09</v>
       </c>
       <c r="O244" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="B245" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="C245" s="1">
-        <v>324000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>91.93</v>
+        <v>102.027</v>
       </c>
       <c r="E245" s="1">
-        <v>88.76264198</v>
+        <v>102.316</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>287590.96</v>
+        <v>204632.0</v>
       </c>
       <c r="I245" s="1">
-        <v>10262.24</v>
+        <v>-578.0</v>
       </c>
       <c r="J245" s="1">
-        <v>3.5683458200494</v>
+        <v>-0.28245826654678</v>
       </c>
       <c r="K245">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.02</v>
+      </c>
+      <c r="L245">
+        <v>43.84</v>
       </c>
       <c r="M245" s="1">
-        <v>297853.2</v>
+        <v>204054.0</v>
       </c>
       <c r="N245" s="1">
-        <v>302663.27</v>
+        <v>204097.84</v>
       </c>
       <c r="O245" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="B246" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.352</v>
+        <v>98.13</v>
       </c>
       <c r="E246" s="1">
-        <v>102.316</v>
+        <v>100.33</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>204632.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-1928.0</v>
+        <v>-22000.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.94217913131866</v>
+        <v>-2.1927638791986</v>
       </c>
       <c r="K246">
-        <v>3.63</v>
+        <v>0.5</v>
       </c>
       <c r="L246" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="M246" s="1">
-        <v>202704.0</v>
+        <v>981300.0</v>
       </c>
       <c r="N246" s="1">
-        <v>209958.79</v>
+        <v>986313.7</v>
       </c>
       <c r="O246" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B247" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C247" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>97.419</v>
+        <v>100.658</v>
       </c>
       <c r="E247" s="1">
-        <v>100.33</v>
+        <v>99.651</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1003300.0</v>
+        <v>398604.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-29110.0</v>
+        <v>4028.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.9014252965215</v>
+        <v>1.0105267383167</v>
       </c>
       <c r="K247">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>0.23</v>
+      </c>
+      <c r="L247">
+        <v>912.33</v>
       </c>
       <c r="M247" s="1">
-        <v>974190.0</v>
+        <v>402632.0</v>
       </c>
       <c r="N247" s="1">
-        <v>976244.79</v>
+        <v>403544.33</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="B248" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>89.521</v>
+        <v>100.922</v>
       </c>
       <c r="E248" s="1">
-        <v>89.875</v>
+        <v>100.539</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>179750.0</v>
+        <v>402156.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-708.0</v>
+        <v>1532.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.39388038942976</v>
+        <v>0.38094669730154</v>
       </c>
       <c r="K248">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>150.68</v>
+        <v>2.44</v>
+      </c>
+      <c r="L248" t="s">
+        <v>594</v>
       </c>
       <c r="M248" s="1">
-        <v>179042.0</v>
+        <v>403688.0</v>
       </c>
       <c r="N248" s="1">
-        <v>179192.68</v>
+        <v>413463.34</v>
       </c>
       <c r="O248" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="B249" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>4964722.0</v>
       </c>
       <c r="D249" s="1">
-        <v>90.08</v>
+        <v>99.854</v>
       </c>
       <c r="E249" s="1">
-        <v>89.875</v>
+        <v>99.68222813</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>89875.0</v>
+        <v>4948945.51</v>
       </c>
       <c r="I249" s="1">
-        <v>205.0</v>
+        <v>8528.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.22809457579972</v>
+        <v>0.17231953721794</v>
       </c>
       <c r="K249">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>134.25</v>
+        <v>1.33</v>
+      </c>
+      <c r="L249" t="s">
+        <v>597</v>
       </c>
       <c r="M249" s="1">
-        <v>90080.0</v>
+        <v>4957473.51</v>
       </c>
       <c r="N249" s="1">
-        <v>90214.25</v>
+        <v>5023579.12</v>
       </c>
       <c r="O249" s="1">
-        <v>0.02</v>
+        <v>0.83</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="B250" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="C250" s="1">
-        <v>4749722.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>99.434</v>
+        <v>97.803</v>
       </c>
       <c r="E250" s="1">
-        <v>99.67400008</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>4734237.91</v>
+        <v>399064.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-11399.34</v>
+        <v>-7852.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.24078511086064</v>
+        <v>-1.9676041938135</v>
       </c>
       <c r="K250">
-        <v>1.0</v>
+        <v>2.77</v>
       </c>
       <c r="L250" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="M250" s="1">
-        <v>4722838.57</v>
+        <v>391212.0</v>
       </c>
       <c r="N250" s="1">
-        <v>4770270.73</v>
+        <v>402296.93</v>
       </c>
       <c r="O250" s="1">
-        <v>0.82</v>
+        <v>0.07</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B251" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C251" s="1">
-        <v>400000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.095</v>
+        <v>98.182</v>
       </c>
       <c r="E251" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>399064.0</v>
+        <v>519714.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-10684.0</v>
+        <v>-9167.6</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.6772647996311</v>
+        <v>-1.763970183601</v>
       </c>
       <c r="K251">
-        <v>2.35</v>
+        <v>1.36</v>
       </c>
       <c r="L251" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="M251" s="1">
-        <v>388380.0</v>
+        <v>510546.4</v>
       </c>
       <c r="N251" s="1">
-        <v>397788.22</v>
+        <v>517597.17</v>
       </c>
       <c r="O251" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="B252" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="C252" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.353</v>
+        <v>98.335</v>
       </c>
       <c r="E252" s="1">
-        <v>99.945</v>
+        <v>98.71</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>519714.0</v>
+        <v>394840.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-13478.4</v>
+        <v>-1500.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.5934263845115</v>
+        <v>-0.3799007192787</v>
       </c>
       <c r="K252">
-        <v>1.01</v>
+        <v>0.82</v>
       </c>
       <c r="L252" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="M252" s="1">
-        <v>506235.6</v>
+        <v>393340.0</v>
       </c>
       <c r="N252" s="1">
-        <v>511486.18</v>
+        <v>396627.67</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="B253" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C253" s="1">
         <v>461000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.971</v>
+        <v>98.611</v>
       </c>
       <c r="E253" s="1">
         <v>99.682</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>459534.02</v>
       </c>
       <c r="I253" s="1">
-        <v>-7887.71</v>
+        <v>-4937.31</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.7164583375133</v>
+        <v>-1.0744166449309</v>
       </c>
       <c r="K253">
-        <v>0.87</v>
+        <v>1.15</v>
       </c>
       <c r="L253" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="M253" s="1">
-        <v>451646.31</v>
+        <v>454596.71</v>
       </c>
       <c r="N253" s="1">
-        <v>455675.32</v>
+        <v>459876.11</v>
       </c>
       <c r="O253" s="1">
         <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B254" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="C254" s="1">
-        <v>4440000.0</v>
+        <v>5593000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>90.222</v>
+        <v>86.019</v>
       </c>
       <c r="E254" s="1">
-        <v>91.445</v>
+        <v>86.17291668</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>4060158.0</v>
+        <v>4819651.23</v>
       </c>
       <c r="I254" s="1">
-        <v>-54301.2</v>
+        <v>-8608.56</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.3374159330745</v>
+        <v>-0.17861375417408</v>
       </c>
       <c r="K254">
-        <v>0.81</v>
+        <v>0.08</v>
       </c>
       <c r="L254" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="M254" s="1">
-        <v>4005856.8</v>
+        <v>4811042.67</v>
       </c>
       <c r="N254" s="1">
-        <v>4041620.09</v>
+        <v>4815486.42</v>
       </c>
       <c r="O254" s="1">
-        <v>0.69</v>
+        <v>0.8</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="B255" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C255" s="1">
         <v>810000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>97.583</v>
+        <v>98.248</v>
       </c>
       <c r="E255" s="1">
         <v>99.998</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>809983.8</v>
       </c>
       <c r="I255" s="1">
-        <v>-19561.5</v>
+        <v>-14175.0</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.415048300966</v>
+        <v>-1.7500350007</v>
       </c>
       <c r="K255">
-        <v>0.37</v>
+        <v>0.7</v>
       </c>
       <c r="L255" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="M255" s="1">
-        <v>790422.3</v>
+        <v>795808.8</v>
       </c>
       <c r="N255" s="1">
-        <v>793429.4</v>
+        <v>801456.28</v>
       </c>
       <c r="O255" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="B256" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="C256" s="1">
         <v>400000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.582</v>
+        <v>100.935</v>
       </c>
       <c r="E256" s="1">
         <v>100.120285</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>400481.14</v>
       </c>
       <c r="I256" s="1">
-        <v>1846.86</v>
+        <v>3258.86</v>
       </c>
       <c r="J256" s="1">
-        <v>0.46116029334115</v>
+        <v>0.81373619741494</v>
       </c>
       <c r="K256">
-        <v>2.3</v>
+        <v>2.67</v>
       </c>
       <c r="L256" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="M256" s="1">
-        <v>402328.0</v>
+        <v>403740.0</v>
       </c>
       <c r="N256" s="1">
-        <v>411532.38</v>
+        <v>414404.11</v>
       </c>
       <c r="O256" s="1">
         <v>0.07</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="B257" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="C257" s="1">
-        <v>17788730.0</v>
+        <v>34452730.0</v>
       </c>
       <c r="D257" s="1">
-        <v>81.464</v>
+        <v>82.312</v>
       </c>
       <c r="E257" s="1">
-        <v>82.12341516</v>
+        <v>82.30504036</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>14608712.59</v>
+        <v>28356333.33</v>
       </c>
       <c r="I257" s="1">
-        <v>-117301.58</v>
+        <v>2397.79</v>
       </c>
       <c r="J257" s="1">
-        <v>-0.80295631307235</v>
+        <v>0.0084559240156174</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>14491411.01</v>
+        <v>28358731.12</v>
       </c>
       <c r="N257" s="1">
-        <v>14491411.01</v>
+        <v>28358731.12</v>
       </c>
       <c r="O257" s="1">
-        <v>2.48</v>
+        <v>4.71</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
-        <v>17445612.0</v>
+        <v>18237612.0</v>
       </c>
       <c r="D258" s="1">
-        <v>86.376</v>
+        <v>87.17</v>
       </c>
       <c r="E258" s="1">
-        <v>85.24267627</v>
+        <v>85.32706848</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>14871106.56</v>
+        <v>15561619.68</v>
       </c>
       <c r="I258" s="1">
-        <v>197715.26</v>
+        <v>336106.7</v>
       </c>
       <c r="J258" s="1">
-        <v>1.3295262138179</v>
+        <v>2.1598439424141</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>15068821.82</v>
+        <v>15897726.38</v>
       </c>
       <c r="N258" s="1">
-        <v>15068821.82</v>
+        <v>15897726.38</v>
       </c>
       <c r="O258" s="1">
-        <v>2.58</v>
+        <v>2.64</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>15570000.0</v>
+        <v>21445246.0</v>
       </c>
       <c r="D259" s="1">
-        <v>83.151</v>
+        <v>83.988</v>
       </c>
       <c r="E259" s="1">
-        <v>84.17364868</v>
+        <v>84.17137495</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>13105837.1</v>
+        <v>18050758.42</v>
       </c>
       <c r="I259" s="1">
-        <v>-159226.4</v>
+        <v>-39325.21</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.2149273547739</v>
+        <v>-0.21785904550375</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>12946610.7</v>
+        <v>18011433.21</v>
       </c>
       <c r="N259" s="1">
-        <v>12946610.7</v>
+        <v>18011433.21</v>
       </c>
       <c r="O259" s="1">
-        <v>2.21</v>
+        <v>2.99</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="B260" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C260" s="1">
-        <v>4200000.0</v>
+        <v>13756000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>91.502</v>
+        <v>93.738</v>
       </c>
       <c r="E260" s="1">
-        <v>91.794</v>
+        <v>94.06614248</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>3855348.0</v>
+        <v>12939738.56</v>
       </c>
       <c r="I260" s="1">
-        <v>-12264.0</v>
+        <v>-45139.28</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.31810357975467</v>
+        <v>-0.34884228758328</v>
       </c>
       <c r="K260">
-        <v>0.68</v>
+        <v>1.22</v>
       </c>
       <c r="L260" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="M260" s="1">
-        <v>3843084.0</v>
+        <v>12894599.28</v>
       </c>
       <c r="N260" s="1">
-        <v>3871851.12</v>
+        <v>13063100.86</v>
       </c>
       <c r="O260" s="1">
-        <v>0.66</v>
+        <v>2.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B261" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="C261" s="1">
-        <v>6000000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>97.577</v>
+        <v>100.003</v>
       </c>
       <c r="E261" s="1">
-        <v>95.511</v>
+        <v>100.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>5730660.0</v>
+        <v>406000.0</v>
       </c>
       <c r="I261" s="1">
-        <v>123960.0</v>
+        <v>12.18</v>
       </c>
       <c r="J261" s="1">
-        <v>2.1631016322727</v>
+        <v>0.003</v>
       </c>
       <c r="K261">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>0.15</v>
+      </c>
+      <c r="L261">
+        <v>605.6</v>
       </c>
       <c r="M261" s="1">
-        <v>5854620.0</v>
+        <v>406012.18</v>
       </c>
       <c r="N261" s="1">
-        <v>5981606.3</v>
+        <v>406617.78</v>
       </c>
       <c r="O261" s="1">
-        <v>1.02</v>
+        <v>0.07</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="B262" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="C262" s="1">
-        <v>8000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>113.564</v>
+        <v>98.405</v>
       </c>
       <c r="E262" s="1">
-        <v>116.988</v>
+        <v>99.24</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>9359040.0</v>
+        <v>297720.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-273920.0</v>
+        <v>-2505.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-2.9267959106917</v>
+        <v>-0.84139459895204</v>
       </c>
       <c r="K262">
-        <v>2.46</v>
+        <v>1.07</v>
       </c>
       <c r="L262" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="M262" s="1">
-        <v>9085120.0</v>
+        <v>295215.0</v>
       </c>
       <c r="N262" s="1">
-        <v>9281722.74</v>
+        <v>298420.48</v>
       </c>
       <c r="O262" s="1">
-        <v>1.59</v>
+        <v>0.05</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="B263" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>81.578</v>
+        <v>88.534</v>
       </c>
       <c r="E263" s="1">
-        <v>81.75</v>
+        <v>85.37902778</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>163500.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I263" s="1">
-        <v>-344.0</v>
+        <v>28394.75</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.21039755351682</v>
+        <v>3.6952543315835</v>
       </c>
       <c r="K263">
         <v>0.07</v>
       </c>
       <c r="L263">
-        <v>139.73</v>
+        <v>638.63</v>
       </c>
       <c r="M263" s="1">
-        <v>163156.0</v>
+        <v>796806.0</v>
       </c>
       <c r="N263" s="1">
-        <v>163295.73</v>
+        <v>797444.63</v>
       </c>
       <c r="O263" s="1">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="B264" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="C264" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>93.362</v>
+        <v>101.284</v>
       </c>
       <c r="E264" s="1">
-        <v>95.643</v>
+        <v>99.942</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1912860.0</v>
+        <v>799536.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-45620.0</v>
+        <v>10736.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-2.3849105527848</v>
+        <v>1.3427788117108</v>
       </c>
       <c r="K264">
-        <v>1.06</v>
+        <v>0.33</v>
       </c>
       <c r="L264" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="M264" s="1">
-        <v>1867240.0</v>
+        <v>810272.0</v>
       </c>
       <c r="N264" s="1">
-        <v>1888385.21</v>
+        <v>812893.92</v>
       </c>
       <c r="O264" s="1">
-        <v>0.32</v>
+        <v>0.14</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="B265" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C265" s="1">
-        <v>662000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.635</v>
+        <v>94.009</v>
       </c>
       <c r="E265" s="1">
-        <v>101.86053474</v>
+        <v>94.602935</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>674316.74</v>
+        <v>567617.61</v>
       </c>
       <c r="I265" s="1">
-        <v>-1493.04</v>
+        <v>-3563.61</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.22141523581337</v>
+        <v>-0.6278187880746</v>
       </c>
       <c r="K265">
-        <v>1.38</v>
+        <v>0.4</v>
       </c>
       <c r="L265" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="M265" s="1">
-        <v>672823.7</v>
+        <v>564054.0</v>
       </c>
       <c r="N265" s="1">
-        <v>681951.14</v>
+        <v>566427.29</v>
       </c>
       <c r="O265" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="B266" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="C266" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>97.563</v>
+        <v>101.057</v>
       </c>
       <c r="E266" s="1">
-        <v>99.24</v>
+        <v>99.858</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>297720.0</v>
+        <v>699006.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-5031.0</v>
+        <v>8393.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.6898428053204</v>
+        <v>1.2007050011016</v>
       </c>
       <c r="K266">
-        <v>0.7</v>
+        <v>3.55</v>
       </c>
       <c r="L266" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="M266" s="1">
-        <v>292689.0</v>
+        <v>707399.0</v>
       </c>
       <c r="N266" s="1">
-        <v>294784.89</v>
+        <v>732220.23</v>
       </c>
       <c r="O266" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
       <c r="B267" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="C267" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>87.412</v>
+        <v>97.66</v>
       </c>
       <c r="E267" s="1">
-        <v>85.37902778</v>
+        <v>98.53333333</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>768411.25</v>
+        <v>1182400.0</v>
       </c>
       <c r="I267" s="1">
-        <v>18296.75</v>
+        <v>-10480.0</v>
       </c>
       <c r="J267" s="1">
-        <v>2.3811142796257</v>
+        <v>-0.88633288227334</v>
       </c>
       <c r="K267">
-        <v>1.74</v>
+        <v>1.86</v>
       </c>
       <c r="L267" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="M267" s="1">
-        <v>786708.0</v>
+        <v>1171920.0</v>
       </c>
       <c r="N267" s="1">
-        <v>802354.44</v>
+        <v>1194235.07</v>
       </c>
       <c r="O267" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="B268" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="C268" s="1">
         <v>600000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>94.413</v>
+        <v>97.152</v>
       </c>
       <c r="E268" s="1">
-        <v>94.602935</v>
+        <v>98.7725</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>567617.61</v>
+        <v>592635.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1139.61</v>
+        <v>-9723.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.20077072661646</v>
+        <v>-1.6406388417829</v>
       </c>
       <c r="K268">
-        <v>0.33</v>
+        <v>4.17</v>
       </c>
       <c r="L268" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="M268" s="1">
-        <v>566478.0</v>
+        <v>582912.0</v>
       </c>
       <c r="N268" s="1">
-        <v>568481.42</v>
+        <v>607939.4</v>
       </c>
       <c r="O268" s="1">
         <v>0.1</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="B269" t="s">
-        <v>658</v>
+        <v>651</v>
       </c>
       <c r="C269" s="1">
-        <v>700000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.188</v>
+        <v>97.885</v>
       </c>
       <c r="E269" s="1">
-        <v>99.858</v>
+        <v>99.628</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>699006.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I269" s="1">
-        <v>2310.0</v>
+        <v>-9272.76</v>
       </c>
       <c r="J269" s="1">
-        <v>0.33046926635823</v>
+        <v>-1.7495081703939</v>
       </c>
       <c r="K269">
-        <v>3.16</v>
+        <v>1.92</v>
       </c>
       <c r="L269" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="M269" s="1">
-        <v>701316.0</v>
+        <v>520748.2</v>
       </c>
       <c r="N269" s="1">
-        <v>723461.89</v>
+        <v>530980.09</v>
       </c>
       <c r="O269" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="B270" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
       <c r="C270" s="1">
         <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.568</v>
+        <v>98.407</v>
       </c>
       <c r="E270" s="1">
-        <v>99.67</v>
+        <v>99.736</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>398680.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-8408.0</v>
+        <v>-5316.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-2.1089595665697</v>
+        <v>-1.3325178471164</v>
       </c>
       <c r="K270">
-        <v>0.41</v>
+        <v>1.81</v>
       </c>
       <c r="L270" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="M270" s="1">
-        <v>390272.0</v>
+        <v>393628.0</v>
       </c>
       <c r="N270" s="1">
-        <v>391915.84</v>
+        <v>400860.88</v>
       </c>
       <c r="O270" s="1">
         <v>0.07</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="B271" t="s">
-        <v>664</v>
+        <v>657</v>
       </c>
       <c r="C271" s="1">
-        <v>400000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>96.894</v>
+        <v>99.257</v>
       </c>
       <c r="E271" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>400000.0</v>
+        <v>537721.54</v>
       </c>
       <c r="I271" s="1">
-        <v>-12424.0</v>
+        <v>-741.17</v>
       </c>
       <c r="J271" s="1">
-        <v>-3.106</v>
+        <v>-0.13783528180775</v>
       </c>
       <c r="K271">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>0.06</v>
+      </c>
+      <c r="L271">
+        <v>333.49</v>
       </c>
       <c r="M271" s="1">
-        <v>387576.0</v>
+        <v>536980.37</v>
       </c>
       <c r="N271" s="1">
-        <v>393534.9</v>
+        <v>537313.86</v>
       </c>
       <c r="O271" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="B272" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="C272" s="1">
         <v>600000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>92.288</v>
+        <v>95.064</v>
       </c>
       <c r="E272" s="1">
-        <v>94.5</v>
+        <v>93.6</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>567000.0</v>
+        <v>561600.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-13272.0</v>
+        <v>8784.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-2.3407407407407</v>
+        <v>1.5641025641026</v>
       </c>
       <c r="K272">
-        <v>0.25</v>
+        <v>0.87</v>
       </c>
       <c r="L272" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="M272" s="1">
-        <v>553728.0</v>
+        <v>570384.0</v>
       </c>
       <c r="N272" s="1">
-        <v>555198.0</v>
+        <v>575619.62</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="B273" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="C273" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>94.376</v>
+        <v>98.215</v>
       </c>
       <c r="E273" s="1">
-        <v>98.7725</v>
+        <v>100.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>987725.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-43965.0</v>
+        <v>-26775.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-4.4511377154572</v>
+        <v>-1.785</v>
       </c>
       <c r="K273">
-        <v>3.74</v>
+        <v>2.74</v>
       </c>
       <c r="L273" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="M273" s="1">
-        <v>943760.0</v>
+        <v>1473225.0</v>
       </c>
       <c r="N273" s="1">
-        <v>981157.26</v>
+        <v>1514310.62</v>
       </c>
       <c r="O273" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="B274" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="C274" s="1">
-        <v>532000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.77</v>
+        <v>96.801</v>
       </c>
       <c r="E274" s="1">
-        <v>99.628</v>
+        <v>98.82</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>530020.96</v>
+        <v>395280.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-9884.56</v>
+        <v>-8076.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.864937567752</v>
+        <v>-2.0431086824529</v>
       </c>
       <c r="K274">
-        <v>1.6</v>
+        <v>1.92</v>
       </c>
       <c r="L274" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="M274" s="1">
-        <v>520136.4</v>
+        <v>387204.0</v>
       </c>
       <c r="N274" s="1">
-        <v>528662.98</v>
+        <v>394875.23</v>
       </c>
       <c r="O274" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="B275" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="C275" s="1">
-        <v>400000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>96.736</v>
+        <v>100.6</v>
       </c>
       <c r="E275" s="1">
-        <v>99.736</v>
+        <v>100.16669776</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>398944.0</v>
+        <v>848411.93</v>
       </c>
       <c r="I275" s="1">
-        <v>-12000.0</v>
+        <v>3670.07</v>
       </c>
       <c r="J275" s="1">
-        <v>-3.0079409641453</v>
+        <v>0.43258114015441</v>
       </c>
       <c r="K275">
-        <v>1.41</v>
+        <v>2.44</v>
       </c>
       <c r="L275" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="M275" s="1">
-        <v>386944.0</v>
+        <v>852082.0</v>
       </c>
       <c r="N275" s="1">
-        <v>392598.79</v>
+        <v>872719.79</v>
       </c>
       <c r="O275" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="B276" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="C276" s="1">
-        <v>391000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>96.818</v>
+        <v>107.674</v>
       </c>
       <c r="E276" s="1">
-        <v>99.594</v>
+        <v>99.283</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>389412.54</v>
+        <v>253171.65</v>
       </c>
       <c r="I276" s="1">
-        <v>-10854.16</v>
+        <v>21397.05</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.7873165050103</v>
+        <v>8.4515979573542</v>
       </c>
       <c r="K276">
-        <v>2.72</v>
+        <v>3.5</v>
       </c>
       <c r="L276" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="M276" s="1">
-        <v>378558.38</v>
+        <v>274568.7</v>
       </c>
       <c r="N276" s="1">
-        <v>389187.69</v>
+        <v>283484.09</v>
       </c>
       <c r="O276" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="B277" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="C277" s="1">
-        <v>1500000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>97.16</v>
+        <v>99.66</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>1500000.0</v>
+        <v>416283.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-42600.0</v>
+        <v>2289.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-2.84</v>
+        <v>0.54986631690461</v>
       </c>
       <c r="K277">
-        <v>2.36</v>
+        <v>0.34</v>
       </c>
       <c r="L277" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="M277" s="1">
-        <v>1457400.0</v>
+        <v>418572.0</v>
       </c>
       <c r="N277" s="1">
-        <v>1492752.74</v>
+        <v>419981.59</v>
       </c>
       <c r="O277" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="B278" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="C278" s="1">
-        <v>400000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>95.956</v>
+        <v>93.586</v>
       </c>
       <c r="E278" s="1">
-        <v>98.82</v>
+        <v>93.80895028</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>395280.0</v>
+        <v>2716707.2</v>
       </c>
       <c r="I278" s="1">
-        <v>-11456.0</v>
+        <v>-6456.64</v>
       </c>
       <c r="J278" s="1">
-        <v>-2.8981987451933</v>
+        <v>-0.2376641840534</v>
       </c>
       <c r="K278">
-        <v>1.61</v>
+        <v>0.18</v>
       </c>
       <c r="L278" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="M278" s="1">
-        <v>383824.0</v>
+        <v>2710250.56</v>
       </c>
       <c r="N278" s="1">
-        <v>390262.36</v>
+        <v>2715391.95</v>
       </c>
       <c r="O278" s="1">
-        <v>0.07</v>
+        <v>0.45</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="B279" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="C279" s="1">
-        <v>1147000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.051</v>
+        <v>101.071</v>
       </c>
       <c r="E279" s="1">
-        <v>100.16669834</v>
+        <v>101.22622308</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>1148912.03</v>
+        <v>526376.36</v>
       </c>
       <c r="I279" s="1">
-        <v>-1327.06</v>
+        <v>-807.16</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.11550579725412</v>
+        <v>-0.15334275270265</v>
       </c>
       <c r="K279">
-        <v>2.06</v>
+        <v>3.05</v>
       </c>
       <c r="L279" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="M279" s="1">
-        <v>1147584.97</v>
+        <v>525569.2</v>
       </c>
       <c r="N279" s="1">
-        <v>1171177.03</v>
+        <v>541413.17</v>
       </c>
       <c r="O279" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="B280" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="C280" s="1">
-        <v>255000.0</v>
+        <v>53026000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>107.254</v>
+        <v>97.963</v>
       </c>
       <c r="E280" s="1">
-        <v>99.283</v>
+        <v>98.42593645</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>253171.65</v>
+        <v>52191337.06</v>
       </c>
       <c r="I280" s="1">
-        <v>20326.05</v>
+        <v>-245476.68</v>
       </c>
       <c r="J280" s="1">
-        <v>8.0285648096854</v>
+        <v>-0.47033989513968</v>
       </c>
       <c r="K280">
-        <v>2.99</v>
+        <v>0.43</v>
       </c>
       <c r="L280" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="M280" s="1">
-        <v>273497.7</v>
+        <v>51945860.38</v>
       </c>
       <c r="N280" s="1">
-        <v>281124.12</v>
+        <v>52173002.88</v>
       </c>
       <c r="O280" s="1">
-        <v>0.05</v>
+        <v>8.66</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="B281" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="C281" s="1">
-        <v>420000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>97.904</v>
+        <v>95.974</v>
       </c>
       <c r="E281" s="1">
-        <v>99.115</v>
+        <v>99.406</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>416283.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I281" s="1">
-        <v>-5086.2</v>
+        <v>-14826.24</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.2218130454523</v>
+        <v>-3.4525078969076</v>
       </c>
       <c r="K281">
-        <v>3.49</v>
+        <v>1.24</v>
       </c>
       <c r="L281" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="M281" s="1">
-        <v>411196.8</v>
+        <v>414607.68</v>
       </c>
       <c r="N281" s="1">
-        <v>425856.53</v>
+        <v>419970.69</v>
       </c>
       <c r="O281" s="1">
         <v>0.07</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="B282" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="C282" s="1">
-        <v>1930000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>94.891</v>
+        <v>98.245</v>
       </c>
       <c r="E282" s="1">
-        <v>89.447</v>
+        <v>100.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>1726327.1</v>
+        <v>1148000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>105069.2</v>
+        <v>-20147.4</v>
       </c>
       <c r="J282" s="1">
-        <v>6.0862857334511</v>
+        <v>-1.755</v>
       </c>
       <c r="K282">
-        <v>0.96</v>
+        <v>0.65</v>
       </c>
       <c r="L282" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="M282" s="1">
-        <v>1831396.3</v>
+        <v>1127852.6</v>
       </c>
       <c r="N282" s="1">
-        <v>1849950.74</v>
+        <v>1135348.76</v>
       </c>
       <c r="O282" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="B283" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="C283" s="1">
-        <v>1770000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>98.113</v>
+        <v>103.126</v>
       </c>
       <c r="E283" s="1">
-        <v>95.049</v>
+        <v>101.11</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1682367.3</v>
+        <v>1112210.0</v>
       </c>
       <c r="I283" s="1">
-        <v>54232.8</v>
+        <v>22176.0</v>
       </c>
       <c r="J283" s="1">
-        <v>3.2236004587108</v>
+        <v>1.9938680644842</v>
       </c>
       <c r="K283">
-        <v>2.1</v>
+        <v>0.23</v>
       </c>
       <c r="L283" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="M283" s="1">
-        <v>1736600.1</v>
+        <v>1134386.0</v>
       </c>
       <c r="N283" s="1">
-        <v>1773726.46</v>
+        <v>1136962.71</v>
       </c>
       <c r="O283" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="B284" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="C284" s="1">
-        <v>720000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.565</v>
+        <v>99.911</v>
       </c>
       <c r="E284" s="1">
-        <v>101.22622222</v>
+        <v>98.69</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>728828.8</v>
+        <v>592140.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-4760.8</v>
+        <v>7326.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.65321238677725</v>
+        <v>1.2372074171649</v>
       </c>
       <c r="K284">
-        <v>2.66</v>
+        <v>2.38</v>
       </c>
       <c r="L284" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="M284" s="1">
-        <v>724068.0</v>
+        <v>599466.0</v>
       </c>
       <c r="N284" s="1">
-        <v>743254.03</v>
+        <v>613734.49</v>
       </c>
       <c r="O284" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="B285" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="C285" s="1">
-        <v>4299000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>85.83</v>
+        <v>83.97</v>
       </c>
       <c r="E285" s="1">
-        <v>87.304</v>
+        <v>85.3395</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>3753198.96</v>
+        <v>341358.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-63367.26</v>
+        <v>-5478.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.6883533400531</v>
+        <v>-1.6047668430211</v>
       </c>
       <c r="K285">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="L285" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="M285" s="1">
-        <v>3689831.7</v>
+        <v>335880.0</v>
       </c>
       <c r="N285" s="1">
-        <v>3703183.4</v>
+        <v>337241.64</v>
       </c>
       <c r="O285" s="1">
-        <v>0.63</v>
+        <v>0.06</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="B286" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="C286" s="1">
-        <v>12409000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>90.651</v>
+        <v>97.211</v>
       </c>
       <c r="E286" s="1">
-        <v>88.10022153</v>
+        <v>97.92522727</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>10932356.49</v>
+        <v>1077177.5</v>
       </c>
       <c r="I286" s="1">
-        <v>316526.1</v>
+        <v>-7856.5</v>
       </c>
       <c r="J286" s="1">
-        <v>2.8953144757906</v>
+        <v>-0.72935983159693</v>
       </c>
       <c r="K286">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="L286" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="M286" s="1">
-        <v>11248882.59</v>
+        <v>1069321.0</v>
       </c>
       <c r="N286" s="1">
-        <v>11267444.67</v>
+        <v>1075559.36</v>
       </c>
       <c r="O286" s="1">
-        <v>1.93</v>
+        <v>0.18</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="B287" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="C287" s="1">
-        <v>4570000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>93.024</v>
+        <v>85.812</v>
       </c>
       <c r="E287" s="1">
-        <v>82.641</v>
+        <v>85.957</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>3776693.7</v>
+        <v>601699.0</v>
       </c>
       <c r="I287" s="1">
-        <v>474503.1</v>
+        <v>-1015.0</v>
       </c>
       <c r="J287" s="1">
-        <v>12.56398155879</v>
+        <v>-0.16868899566062</v>
       </c>
       <c r="K287">
-        <v>0.67</v>
+        <v>0.63</v>
       </c>
       <c r="L287" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="M287" s="1">
-        <v>4251196.8</v>
+        <v>600684.0</v>
       </c>
       <c r="N287" s="1">
-        <v>4281705.32</v>
+        <v>605128.52</v>
       </c>
       <c r="O287" s="1">
-        <v>0.73</v>
+        <v>0.1</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="B288" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="C288" s="1">
-        <v>8320000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>92.767</v>
+        <v>100.233</v>
       </c>
       <c r="E288" s="1">
-        <v>92.53365517</v>
+        <v>99.71992347</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>7698800.11</v>
+        <v>586353.15</v>
       </c>
       <c r="I288" s="1">
-        <v>19414.29</v>
+        <v>3016.89</v>
       </c>
       <c r="J288" s="1">
-        <v>0.25217293243895</v>
+        <v>0.51451757358172</v>
       </c>
       <c r="K288">
-        <v>0.54</v>
+        <v>3.96</v>
       </c>
       <c r="L288" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="M288" s="1">
-        <v>7718214.4</v>
+        <v>589370.04</v>
       </c>
       <c r="N288" s="1">
-        <v>7763094.4</v>
+        <v>612632.29</v>
       </c>
       <c r="O288" s="1">
-        <v>1.33</v>
+        <v>0.1</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="B289" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="C289" s="1">
-        <v>14580000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>96.858</v>
+        <v>101.173</v>
       </c>
       <c r="E289" s="1">
-        <v>100.01067078</v>
+        <v>99.813</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>14581555.8</v>
+        <v>300437.13</v>
       </c>
       <c r="I289" s="1">
-        <v>-459659.4</v>
+        <v>4093.6</v>
       </c>
       <c r="J289" s="1">
-        <v>-3.1523344031643</v>
+        <v>1.362547964694</v>
       </c>
       <c r="K289">
-        <v>0.1</v>
+        <v>3.78</v>
       </c>
       <c r="L289" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="M289" s="1">
-        <v>14121896.4</v>
+        <v>304530.73</v>
       </c>
       <c r="N289" s="1">
-        <v>14136872.6</v>
+        <v>315906.88</v>
       </c>
       <c r="O289" s="1">
-        <v>2.42</v>
+        <v>0.05</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="B290" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="C290" s="1">
-        <v>10871000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.099</v>
+        <v>103.148</v>
       </c>
       <c r="E290" s="1">
-        <v>100.49644715</v>
+        <v>102.20876333</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>10924968.77</v>
+        <v>919878.87</v>
       </c>
       <c r="I290" s="1">
-        <v>65503.52</v>
+        <v>8453.13</v>
       </c>
       <c r="J290" s="1">
-        <v>0.59957626771321</v>
+        <v>0.91893946862808</v>
       </c>
       <c r="K290">
-        <v>0.28</v>
+        <v>2.53</v>
       </c>
       <c r="L290" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="M290" s="1">
-        <v>10990472.29</v>
+        <v>928332.0</v>
       </c>
       <c r="N290" s="1">
-        <v>11020456.16</v>
+        <v>951075.07</v>
       </c>
       <c r="O290" s="1">
-        <v>1.88</v>
+        <v>0.16</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="B291" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="C291" s="1">
-        <v>432000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>94.909</v>
+        <v>98.01</v>
       </c>
       <c r="E291" s="1">
-        <v>99.406</v>
+        <v>99.4208</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>429433.92</v>
+        <v>1491312.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-19427.04</v>
+        <v>-21162.0</v>
       </c>
       <c r="J291" s="1">
-        <v>-4.523871798483</v>
+        <v>-1.4190189578036</v>
       </c>
       <c r="K291">
-        <v>0.93</v>
+        <v>0.48</v>
       </c>
       <c r="L291" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="M291" s="1">
-        <v>410006.88</v>
+        <v>1470150.0</v>
       </c>
       <c r="N291" s="1">
-        <v>414038.39</v>
+        <v>1477423.97</v>
       </c>
       <c r="O291" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="B292" t="s">
-        <v>727</v>
+        <v>719</v>
       </c>
       <c r="C292" s="1">
-        <v>1148000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>97.396</v>
+        <v>97.688</v>
       </c>
       <c r="E292" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1148000.0</v>
+        <v>442765.21</v>
       </c>
       <c r="I292" s="1">
-        <v>-29893.92</v>
+        <v>-10007.37</v>
       </c>
       <c r="J292" s="1">
-        <v>-2.604</v>
+        <v>-2.2601979048896</v>
       </c>
       <c r="K292">
-        <v>0.34</v>
+        <v>1.64</v>
       </c>
       <c r="L292" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="M292" s="1">
-        <v>1118106.08</v>
+        <v>432757.84</v>
       </c>
       <c r="N292" s="1">
-        <v>1122051.43</v>
+        <v>440040.03</v>
       </c>
       <c r="O292" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="B293" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="C293" s="1">
-        <v>1100000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>102.148</v>
+        <v>100.441</v>
       </c>
       <c r="E293" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1112210.0</v>
+        <v>611000.0</v>
       </c>
       <c r="I293" s="1">
-        <v>11418.0</v>
+        <v>2694.51</v>
       </c>
       <c r="J293" s="1">
-        <v>1.0266046879636</v>
+        <v>0.441</v>
       </c>
       <c r="K293">
-        <v>4.52</v>
+        <v>0.52</v>
       </c>
       <c r="L293" t="s">
-        <v>731</v>
+        <v>723</v>
       </c>
       <c r="M293" s="1">
-        <v>1123628.0</v>
+        <v>613694.51</v>
       </c>
       <c r="N293" s="1">
-        <v>1173301.29</v>
+        <v>616860.33</v>
       </c>
       <c r="O293" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="B294" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="C294" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.037</v>
+        <v>88.192</v>
       </c>
       <c r="E294" s="1">
-        <v>98.69</v>
+        <v>99.03167091</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>592140.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I294" s="1">
-        <v>2082.0</v>
+        <v>-119236.38</v>
       </c>
       <c r="J294" s="1">
-        <v>0.35160603911237</v>
+        <v>-10.945660928049</v>
       </c>
       <c r="K294">
-        <v>2.0</v>
+        <v>0.73</v>
       </c>
       <c r="L294" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="M294" s="1">
-        <v>594222.0</v>
+        <v>970112.0</v>
       </c>
       <c r="N294" s="1">
-        <v>606197.34</v>
+        <v>978128.44</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
       <c r="B295" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
       <c r="C295" s="1">
-        <v>400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>82.709</v>
+        <v>97.702</v>
       </c>
       <c r="E295" s="1">
-        <v>85.3395</v>
+        <v>99.779</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>341358.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-10522.0</v>
+        <v>-33232.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-3.0823944363396</v>
+        <v>-2.0816003367442</v>
       </c>
       <c r="K295">
-        <v>0.25</v>
+        <v>0.72</v>
       </c>
       <c r="L295" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="M295" s="1">
-        <v>330836.0</v>
+        <v>1563232.0</v>
       </c>
       <c r="N295" s="1">
-        <v>331852.44</v>
+        <v>1574738.85</v>
       </c>
       <c r="O295" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="B296" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="C296" s="1">
-        <v>1100000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>96.644</v>
+        <v>98.072</v>
       </c>
       <c r="E296" s="1">
-        <v>97.92522727</v>
+        <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>1077177.5</v>
+        <v>1079000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-14093.5</v>
+        <v>-20803.12</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.3083730397265</v>
+        <v>-1.928</v>
       </c>
       <c r="K296">
-        <v>0.49</v>
+        <v>0.69</v>
       </c>
       <c r="L296" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="M296" s="1">
-        <v>1063084.0</v>
+        <v>1058196.88</v>
       </c>
       <c r="N296" s="1">
-        <v>1068508.66</v>
+        <v>1065598.52</v>
       </c>
       <c r="O296" s="1">
         <v>0.18</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="B297" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="C297" s="1">
-        <v>588000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.51</v>
+        <v>100.279</v>
       </c>
       <c r="E297" s="1">
-        <v>99.71992347</v>
+        <v>103.02411583</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>586353.15</v>
+        <v>1236289.39</v>
       </c>
       <c r="I297" s="1">
-        <v>-1234.35</v>
+        <v>-32941.39</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.21051306708253</v>
+        <v>-2.6645371436861</v>
       </c>
       <c r="K297">
-        <v>3.56</v>
+        <v>0.49</v>
       </c>
       <c r="L297" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="M297" s="1">
-        <v>585118.8</v>
+        <v>1203348.0</v>
       </c>
       <c r="N297" s="1">
-        <v>606061.27</v>
+        <v>1209199.23</v>
       </c>
       <c r="O297" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="B298" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="C298" s="1">
-        <v>301000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.424</v>
+        <v>100.253</v>
       </c>
       <c r="E298" s="1">
-        <v>99.813</v>
+        <v>100.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>300437.13</v>
+        <v>551000.0</v>
       </c>
       <c r="I298" s="1">
-        <v>1839.11</v>
+        <v>1394.03</v>
       </c>
       <c r="J298" s="1">
-        <v>0.61214471060884</v>
+        <v>0.253</v>
       </c>
       <c r="K298">
-        <v>3.4</v>
+        <v>2.43</v>
       </c>
       <c r="L298" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="M298" s="1">
-        <v>302276.24</v>
+        <v>552394.03</v>
       </c>
       <c r="N298" s="1">
-        <v>312501.99</v>
+        <v>565768.45</v>
       </c>
       <c r="O298" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="B299" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="C299" s="1">
-        <v>900000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.332</v>
+        <v>100.102</v>
       </c>
       <c r="E299" s="1">
-        <v>102.20876333</v>
+        <v>100.15374199</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>919878.87</v>
+        <v>593911.69</v>
       </c>
       <c r="I299" s="1">
-        <v>1109.13</v>
+        <v>-306.83</v>
       </c>
       <c r="J299" s="1">
-        <v>0.12057348376749</v>
+        <v>-0.051662562829838</v>
       </c>
       <c r="K299">
-        <v>2.11</v>
+        <v>3.06</v>
       </c>
       <c r="L299" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="M299" s="1">
-        <v>920988.0</v>
+        <v>593604.86</v>
       </c>
       <c r="N299" s="1">
-        <v>939975.34</v>
+        <v>611736.04</v>
       </c>
       <c r="O299" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="B300" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="C300" s="1">
-        <v>1500000.0</v>
+        <v>696000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>97.237</v>
+        <v>99.756</v>
       </c>
       <c r="E300" s="1">
-        <v>99.4208</v>
+        <v>100.08052155</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>1491312.0</v>
+        <v>696560.43</v>
       </c>
       <c r="I300" s="1">
-        <v>-32757.0</v>
+        <v>-2258.67</v>
       </c>
       <c r="J300" s="1">
-        <v>-2.196522256912</v>
+        <v>-0.32426045217642</v>
       </c>
       <c r="K300">
-        <v>0.19</v>
+        <v>2.3</v>
       </c>
       <c r="L300" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="M300" s="1">
-        <v>1458555.0</v>
+        <v>694301.76</v>
       </c>
       <c r="N300" s="1">
-        <v>1461390.62</v>
+        <v>710321.68</v>
       </c>
       <c r="O300" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="B301" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="C301" s="1">
-        <v>443000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>97.199</v>
+        <v>99.131</v>
       </c>
       <c r="E301" s="1">
-        <v>99.947</v>
+        <v>99.1185</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>442765.21</v>
+        <v>792948.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-12173.64</v>
+        <v>100.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-2.7494572123225</v>
+        <v>0.012611167440992</v>
       </c>
       <c r="K301">
-        <v>1.27</v>
+        <v>0.7</v>
       </c>
       <c r="L301" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="M301" s="1">
-        <v>430591.57</v>
+        <v>793048.0</v>
       </c>
       <c r="N301" s="1">
-        <v>436235.27</v>
+        <v>798678.4</v>
       </c>
       <c r="O301" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="B302" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="C302" s="1">
-        <v>611000.0</v>
+        <v>2122000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.875</v>
+        <v>97.437</v>
       </c>
       <c r="E302" s="1">
-        <v>100.0</v>
+        <v>97.38059284</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>611000.0</v>
+        <v>2066416.18</v>
       </c>
       <c r="I302" s="1">
-        <v>-763.75</v>
+        <v>1196.96</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.125</v>
+        <v>0.057924439983818</v>
       </c>
       <c r="K302">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>316.58</v>
+        <v>0.75</v>
+      </c>
+      <c r="L302" t="s">
+        <v>750</v>
       </c>
       <c r="M302" s="1">
-        <v>610236.25</v>
+        <v>2067613.14</v>
       </c>
       <c r="N302" s="1">
-        <v>610552.83</v>
+        <v>2083600.81</v>
       </c>
       <c r="O302" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="B303" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="C303" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>87.187</v>
+        <v>97.858</v>
       </c>
       <c r="E303" s="1">
-        <v>99.03167091</v>
+        <v>99.794</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>1089348.38</v>
+        <v>299382.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-130291.38</v>
+        <v>-5808.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-11.960487791793</v>
+        <v>-1.9399963925687</v>
       </c>
       <c r="K303">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="L303" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="M303" s="1">
-        <v>959057.0</v>
+        <v>293574.0</v>
       </c>
       <c r="N303" s="1">
-        <v>966124.12</v>
+        <v>295328.79</v>
       </c>
       <c r="O303" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="B304" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="C304" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>97.543</v>
+        <v>97.201</v>
       </c>
       <c r="E304" s="1">
-        <v>99.779</v>
+        <v>99.105</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>1596464.0</v>
+        <v>594630.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-35776.0</v>
+        <v>-11424.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-2.2409525050361</v>
+        <v>-1.9211946924979</v>
       </c>
       <c r="K304">
-        <v>0.35</v>
+        <v>1.49</v>
       </c>
       <c r="L304" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="M304" s="1">
-        <v>1560688.0</v>
+        <v>583206.0</v>
       </c>
       <c r="N304" s="1">
-        <v>1566277.04</v>
+        <v>592127.92</v>
       </c>
       <c r="O304" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="B305" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="C305" s="1">
-        <v>1079000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>97.078</v>
+        <v>99.388</v>
       </c>
       <c r="E305" s="1">
         <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>1079000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-31528.38</v>
+        <v>-2643.84</v>
       </c>
       <c r="J305" s="1">
-        <v>-2.922</v>
+        <v>-0.612</v>
       </c>
       <c r="K305">
-        <v>0.37</v>
+        <v>2.95</v>
       </c>
       <c r="L305" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="M305" s="1">
-        <v>1047471.62</v>
+        <v>429356.16</v>
       </c>
       <c r="N305" s="1">
-        <v>1051457.12</v>
+        <v>442110.86</v>
       </c>
       <c r="O305" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="B306" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="C306" s="1">
-        <v>1900000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.019</v>
+        <v>98.429</v>
       </c>
       <c r="E306" s="1">
-        <v>103.02411579</v>
+        <v>99.728</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>1957458.2</v>
+        <v>1430099.52</v>
       </c>
       <c r="I306" s="1">
-        <v>-76097.2</v>
+        <v>-18627.66</v>
       </c>
       <c r="J306" s="1">
-        <v>-3.8875517239653</v>
+        <v>-1.3025429167335</v>
       </c>
       <c r="K306">
-        <v>0.1</v>
+        <v>0.85</v>
       </c>
       <c r="L306" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="M306" s="1">
-        <v>1881361.0</v>
+        <v>1411471.86</v>
       </c>
       <c r="N306" s="1">
-        <v>1883213.89</v>
+        <v>1423601.93</v>
       </c>
       <c r="O306" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="B307" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="C307" s="1">
-        <v>551000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.418</v>
+        <v>104.18</v>
       </c>
       <c r="E307" s="1">
-        <v>100.0</v>
+        <v>104.83429833</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>551000.0</v>
+        <v>1258011.58</v>
       </c>
       <c r="I307" s="1">
-        <v>-3206.82</v>
+        <v>-7851.58</v>
       </c>
       <c r="J307" s="1">
-        <v>-0.582</v>
+        <v>-0.62412621034856</v>
       </c>
       <c r="K307">
-        <v>2.07</v>
+        <v>0.25</v>
       </c>
       <c r="L307" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="M307" s="1">
-        <v>547793.18</v>
+        <v>1250160.0</v>
       </c>
       <c r="N307" s="1">
-        <v>559194.32</v>
+        <v>1253164.11</v>
       </c>
       <c r="O307" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="B308" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="C308" s="1">
-        <v>293000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.84</v>
+        <v>97.256</v>
       </c>
       <c r="E308" s="1">
-        <v>99.833</v>
+        <v>97.26</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>292510.69</v>
+        <v>194520.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-2909.49</v>
+        <v>-8.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-0.9946610840103</v>
+        <v>-0.0041126876413736</v>
       </c>
       <c r="K308">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>0.34</v>
+      </c>
+      <c r="L308">
+        <v>678.08</v>
       </c>
       <c r="M308" s="1">
-        <v>289601.2</v>
+        <v>194512.0</v>
       </c>
       <c r="N308" s="1">
-        <v>297403.83</v>
+        <v>195190.08</v>
       </c>
       <c r="O308" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>776</v>
+        <v>768</v>
       </c>
       <c r="B309" t="s">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="C309" s="1">
-        <v>996000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.049</v>
+        <v>99.737</v>
       </c>
       <c r="E309" s="1">
-        <v>100.08052209</v>
+        <v>102.47</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>996802.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I309" s="1">
-        <v>-10273.96</v>
+        <v>-10412.73</v>
       </c>
       <c r="J309" s="1">
-        <v>-1.0306921535069</v>
+        <v>-2.6671220845125</v>
       </c>
       <c r="K309">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>0.18</v>
+      </c>
+      <c r="L309">
+        <v>668.05</v>
       </c>
       <c r="M309" s="1">
-        <v>986528.04</v>
+        <v>379997.97</v>
       </c>
       <c r="N309" s="1">
-        <v>1005941.17</v>
+        <v>380666.02</v>
       </c>
       <c r="O309" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="B310" t="s">
-        <v>780</v>
+        <v>771</v>
       </c>
       <c r="C310" s="1">
-        <v>800000.0</v>
+        <v>3215615.0</v>
       </c>
       <c r="D310" s="1">
-        <v>98.166</v>
+        <v>92.379</v>
       </c>
       <c r="E310" s="1">
-        <v>99.1185</v>
+        <v>93.0314705</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>792948.0</v>
+        <v>2991533.92</v>
       </c>
       <c r="I310" s="1">
-        <v>-7620.0</v>
+        <v>-20980.94</v>
       </c>
       <c r="J310" s="1">
-        <v>-0.96097095900362</v>
+        <v>-0.7013438777923</v>
       </c>
       <c r="K310">
-        <v>0.34</v>
+        <v>1.32</v>
       </c>
       <c r="L310" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="M310" s="1">
-        <v>785328.0</v>
+        <v>2970552.98</v>
       </c>
       <c r="N310" s="1">
-        <v>788020.8</v>
+        <v>3013144.46</v>
       </c>
       <c r="O310" s="1">
-        <v>0.13</v>
+        <v>0.5</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="B311" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="C311" s="1">
-        <v>3300000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>88.649</v>
+        <v>100.12</v>
       </c>
       <c r="E311" s="1">
-        <v>85.14</v>
+        <v>99.958</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>2809620.0</v>
+        <v>479798.4</v>
       </c>
       <c r="I311" s="1">
-        <v>115797.0</v>
+        <v>777.6</v>
       </c>
       <c r="J311" s="1">
-        <v>4.1214470284238</v>
+        <v>0.16206806858881</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
         <v>0.0</v>
       </c>
       <c r="M311" s="1">
-        <v>2925417.0</v>
+        <v>480576.0</v>
       </c>
       <c r="N311" s="1">
-        <v>2925417.0</v>
+        <v>480576.0</v>
       </c>
       <c r="O311" s="1">
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="B312" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="C312" s="1">
-        <v>300000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.049</v>
+        <v>97.884</v>
       </c>
       <c r="E312" s="1">
-        <v>99.794</v>
+        <v>99.422</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>299382.0</v>
+        <v>587584.02</v>
       </c>
       <c r="I312" s="1">
-        <v>-8235.0</v>
+        <v>-9089.58</v>
       </c>
       <c r="J312" s="1">
-        <v>-2.7506663727278</v>
+        <v>-1.5469413208344</v>
       </c>
       <c r="K312">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>0.55</v>
+      </c>
+      <c r="L312" t="s">
+        <v>777</v>
       </c>
       <c r="M312" s="1">
-        <v>291147.0</v>
+        <v>578494.44</v>
       </c>
       <c r="N312" s="1">
-        <v>291866.18</v>
+        <v>581757.08</v>
       </c>
       <c r="O312" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>786</v>
+        <v>778</v>
       </c>
       <c r="B313" t="s">
-        <v>787</v>
+        <v>779</v>
       </c>
       <c r="C313" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>96.022</v>
+        <v>74.441</v>
       </c>
       <c r="E313" s="1">
-        <v>99.105</v>
+        <v>74.46428571</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>594630.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-18498.0</v>
+        <v>-163.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-3.1108420362242</v>
+        <v>-0.031270983213429</v>
       </c>
       <c r="K313">
-        <v>1.17</v>
+        <v>0.35</v>
       </c>
       <c r="L313" t="s">
-        <v>788</v>
+        <v>780</v>
       </c>
       <c r="M313" s="1">
-        <v>576132.0</v>
+        <v>521087.0</v>
       </c>
       <c r="N313" s="1">
-        <v>583130.63</v>
+        <v>523517.82</v>
       </c>
       <c r="O313" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="B314" t="s">
-        <v>790</v>
+        <v>782</v>
       </c>
       <c r="C314" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>98.816</v>
+        <v>100.939</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-5114.88</v>
+        <v>5634.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.184</v>
+        <v>0.939</v>
       </c>
       <c r="K314">
-        <v>2.59</v>
+        <v>2.58</v>
       </c>
       <c r="L314" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="M314" s="1">
-        <v>426885.12</v>
+        <v>605634.0</v>
       </c>
       <c r="N314" s="1">
-        <v>438072.69</v>
+        <v>621084.21</v>
       </c>
       <c r="O314" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="B315" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
       <c r="C315" s="1">
-        <v>1434000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.983</v>
+        <v>95.325</v>
       </c>
       <c r="E315" s="1">
-        <v>99.728</v>
+        <v>99.405</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>1430099.52</v>
+        <v>397620.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-25023.3</v>
+        <v>-16320.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.7497593454195</v>
+        <v>-4.1044213067753</v>
       </c>
       <c r="K315">
-        <v>0.53</v>
+        <v>0.89</v>
       </c>
       <c r="L315" t="s">
-        <v>794</v>
+        <v>786</v>
       </c>
       <c r="M315" s="1">
-        <v>1405076.22</v>
+        <v>381300.0</v>
       </c>
       <c r="N315" s="1">
-        <v>1412609.63</v>
+        <v>384850.68</v>
       </c>
       <c r="O315" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>795</v>
+        <v>787</v>
       </c>
       <c r="B316" t="s">
-        <v>796</v>
+        <v>788</v>
       </c>
       <c r="C316" s="1">
-        <v>1200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>103.675</v>
+        <v>98.417</v>
       </c>
       <c r="E316" s="1">
-        <v>104.83429833</v>
+        <v>100.66</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>1258011.58</v>
+        <v>301980.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-13911.58</v>
+        <v>-6729.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.1058387872709</v>
+        <v>-2.2282932644546</v>
       </c>
       <c r="K316">
-        <v>5.1</v>
+        <v>2.77</v>
       </c>
       <c r="L316" t="s">
-        <v>797</v>
+        <v>789</v>
       </c>
       <c r="M316" s="1">
-        <v>1244100.0</v>
+        <v>295251.0</v>
       </c>
       <c r="N316" s="1">
-        <v>1305242.47</v>
+        <v>303572.92</v>
       </c>
       <c r="O316" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>798</v>
+        <v>790</v>
       </c>
       <c r="B317" t="s">
-        <v>799</v>
+        <v>791</v>
       </c>
       <c r="C317" s="1">
-        <v>381000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.718</v>
+        <v>100.106</v>
       </c>
       <c r="E317" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>390410.7</v>
+        <v>400000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-14295.12</v>
+        <v>424.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-3.6615594808237</v>
+        <v>0.106</v>
       </c>
       <c r="K317">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>0.1</v>
+      </c>
+      <c r="L317">
+        <v>383.56</v>
       </c>
       <c r="M317" s="1">
-        <v>376115.58</v>
+        <v>400424.0</v>
       </c>
       <c r="N317" s="1">
-        <v>390520.51</v>
+        <v>400807.56</v>
       </c>
       <c r="O317" s="1">
         <v>0.07</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="B318" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="C318" s="1">
-        <v>3076615.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>91.689</v>
+        <v>91.886</v>
       </c>
       <c r="E318" s="1">
-        <v>93.06000003</v>
+        <v>99.696</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>2863097.92</v>
+        <v>1595136.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-42180.39</v>
+        <v>-124960.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.4732430108433</v>
+        <v>-7.8338147969828</v>
       </c>
       <c r="K318">
-        <v>1.16</v>
+        <v>0.31</v>
       </c>
       <c r="L318" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="M318" s="1">
-        <v>2820917.53</v>
+        <v>1470176.0</v>
       </c>
       <c r="N318" s="1">
-        <v>2856661.05</v>
+        <v>1475070.25</v>
       </c>
       <c r="O318" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="B319" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="C319" s="1">
-        <v>591000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>96.665</v>
+        <v>97.952</v>
       </c>
       <c r="E319" s="1">
-        <v>99.422</v>
+        <v>100.14873635</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>587584.02</v>
+        <v>641953.4</v>
       </c>
       <c r="I319" s="1">
-        <v>-16293.87</v>
+        <v>-14081.08</v>
       </c>
       <c r="J319" s="1">
-        <v>-2.7730281024321</v>
+        <v>-2.1934738565136</v>
       </c>
       <c r="K319">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="L319" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="M319" s="1">
-        <v>571290.15</v>
+        <v>627872.32</v>
       </c>
       <c r="N319" s="1">
-        <v>572658.36</v>
+        <v>630598.77</v>
       </c>
       <c r="O319" s="1">
         <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B320" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="C320" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>73.695</v>
+        <v>98.892</v>
       </c>
       <c r="E320" s="1">
-        <v>74.46428571</v>
+        <v>100.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>521250.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-5385.0</v>
+        <v>-6648.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.0330935251799</v>
+        <v>-1.108</v>
       </c>
       <c r="K320">
-        <v>0.27</v>
+        <v>1.66</v>
       </c>
       <c r="L320" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="M320" s="1">
-        <v>515865.0</v>
+        <v>593352.0</v>
       </c>
       <c r="N320" s="1">
-        <v>517778.01</v>
+        <v>603340.18</v>
       </c>
       <c r="O320" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="B321" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="C321" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.286</v>
+        <v>99.416</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>99.55221429</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>600000.0</v>
+        <v>1393731.0</v>
       </c>
       <c r="I321" s="1">
-        <v>1716.0</v>
+        <v>-1907.0</v>
       </c>
       <c r="J321" s="1">
-        <v>0.286</v>
+        <v>-0.13682697737225</v>
       </c>
       <c r="K321">
-        <v>2.2</v>
+        <v>0.92</v>
       </c>
       <c r="L321" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="M321" s="1">
-        <v>601716.0</v>
+        <v>1391824.0</v>
       </c>
       <c r="N321" s="1">
-        <v>614886.67</v>
+        <v>1404663.73</v>
       </c>
       <c r="O321" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
       <c r="B322" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="C322" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>94.688</v>
+        <v>98.595</v>
       </c>
       <c r="E322" s="1">
-        <v>99.405</v>
+        <v>99.066</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>397620.0</v>
+        <v>594396.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-18868.0</v>
+        <v>-2826.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-4.7452341431518</v>
+        <v>-0.47544061534734</v>
       </c>
       <c r="K322">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="L322" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="M322" s="1">
-        <v>378752.0</v>
+        <v>591570.0</v>
       </c>
       <c r="N322" s="1">
-        <v>381119.12</v>
+        <v>594311.1</v>
       </c>
       <c r="O322" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
       <c r="B323" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="C323" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>97.525</v>
+        <v>99.302</v>
       </c>
       <c r="E323" s="1">
-        <v>100.66</v>
+        <v>99.683</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>301980.0</v>
+        <v>897147.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-9405.0</v>
+        <v>-3429.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-3.1144446652096</v>
+        <v>-0.38221161080626</v>
       </c>
       <c r="K323">
-        <v>2.44</v>
+        <v>3.13</v>
       </c>
       <c r="L323" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="M323" s="1">
-        <v>292575.0</v>
+        <v>893718.0</v>
       </c>
       <c r="N323" s="1">
-        <v>299898.29</v>
+        <v>921920.05</v>
       </c>
       <c r="O323" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
       <c r="B324" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="C324" s="1">
-        <v>1600000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>91.299</v>
+        <v>98.033</v>
       </c>
       <c r="E324" s="1">
-        <v>99.696</v>
+        <v>100.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>1595136.0</v>
+        <v>545000.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-134352.0</v>
+        <v>-10720.15</v>
       </c>
       <c r="J324" s="1">
-        <v>-8.4226047183438</v>
+        <v>-1.967</v>
       </c>
       <c r="K324">
-        <v>0.27</v>
+        <v>0.72</v>
       </c>
       <c r="L324" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="M324" s="1">
-        <v>1460784.0</v>
+        <v>534279.85</v>
       </c>
       <c r="N324" s="1">
-        <v>1465125.92</v>
+        <v>538216.53</v>
       </c>
       <c r="O324" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="B325" t="s">
-        <v>823</v>
+        <v>814</v>
       </c>
       <c r="C325" s="1">
-        <v>641000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>97.214</v>
+        <v>98.555</v>
       </c>
       <c r="E325" s="1">
-        <v>100.14873635</v>
+        <v>99.23</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>641953.4</v>
+        <v>365166.4</v>
       </c>
       <c r="I325" s="1">
-        <v>-18811.66</v>
+        <v>-2484.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-2.9303778124705</v>
+        <v>-0.68023783130102</v>
       </c>
       <c r="K325">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>592.71</v>
+        <v>2.25</v>
+      </c>
+      <c r="L325" t="s">
+        <v>815</v>
       </c>
       <c r="M325" s="1">
-        <v>623141.74</v>
+        <v>362682.4</v>
       </c>
       <c r="N325" s="1">
-        <v>623734.45</v>
+        <v>370951.06</v>
       </c>
       <c r="O325" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
       <c r="B326" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="C326" s="1">
-        <v>600000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.382</v>
+        <v>99.415</v>
       </c>
       <c r="E326" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>600000.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I326" s="1">
-        <v>-15708.0</v>
+        <v>-307.44</v>
       </c>
       <c r="J326" s="1">
-        <v>-2.618</v>
+        <v>-0.084422959024714</v>
       </c>
       <c r="K326">
-        <v>1.29</v>
+        <v>1.12</v>
       </c>
       <c r="L326" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="M326" s="1">
-        <v>584292.0</v>
+        <v>363858.9</v>
       </c>
       <c r="N326" s="1">
-        <v>592046.79</v>
+        <v>367957.6</v>
       </c>
       <c r="O326" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="B327" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="C327" s="1">
-        <v>1400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.736</v>
+        <v>100.163</v>
       </c>
       <c r="E327" s="1">
-        <v>99.55221429</v>
+        <v>99.897</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>1393731.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-11427.0</v>
+        <v>798.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-0.81988561637791</v>
+        <v>0.26627426249037</v>
       </c>
       <c r="K327">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>0.15</v>
+      </c>
+      <c r="L327">
+        <v>445.89</v>
       </c>
       <c r="M327" s="1">
-        <v>1382304.0</v>
+        <v>300489.0</v>
       </c>
       <c r="N327" s="1">
-        <v>1390656.05</v>
+        <v>300934.89</v>
       </c>
       <c r="O327" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="B328" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="C328" s="1">
-        <v>400000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.618</v>
+        <v>101.437</v>
       </c>
       <c r="E328" s="1">
-        <v>99.326</v>
+        <v>100.58151111</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>397304.0</v>
+        <v>588401.84</v>
       </c>
       <c r="I328" s="1">
-        <v>-6832.0</v>
+        <v>5004.61</v>
       </c>
       <c r="J328" s="1">
-        <v>-1.7195900368484</v>
+        <v>0.85054288749335</v>
       </c>
       <c r="K328">
+        <v>0.02</v>
+      </c>
+      <c r="L328">
+        <v>120.21</v>
+      </c>
+      <c r="M328" s="1">
+        <v>593406.45</v>
+      </c>
+      <c r="N328" s="1">
+        <v>593526.66</v>
+      </c>
+      <c r="O328" s="1">
         <v>0.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.07</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>832</v>
+        <v>823</v>
       </c>
       <c r="B329" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="C329" s="1">
-        <v>900000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.191</v>
+        <v>98.742</v>
       </c>
       <c r="E329" s="1">
-        <v>99.683</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>897147.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-13428.0</v>
+        <v>-3321.12</v>
       </c>
       <c r="J329" s="1">
-        <v>-1.4967446806376</v>
+        <v>-1.258</v>
       </c>
       <c r="K329">
-        <v>2.76</v>
+        <v>1.55</v>
       </c>
       <c r="L329" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="M329" s="1">
-        <v>883719.0</v>
+        <v>260678.88</v>
       </c>
       <c r="N329" s="1">
-        <v>908592.29</v>
+        <v>264767.03</v>
       </c>
       <c r="O329" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="B330" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="C330" s="1">
-        <v>545000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.071</v>
+        <v>98.708</v>
       </c>
       <c r="E330" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>545000.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-15963.05</v>
+        <v>-6088.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.929</v>
+        <v>-1.5185074329043</v>
       </c>
       <c r="K330">
-        <v>0.35</v>
+        <v>2.49</v>
       </c>
       <c r="L330" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="M330" s="1">
-        <v>529036.95</v>
+        <v>394832.0</v>
       </c>
       <c r="N330" s="1">
-        <v>530919.71</v>
+        <v>404777.21</v>
       </c>
       <c r="O330" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="B331" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
       <c r="C331" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>97.467</v>
+        <v>98.687</v>
       </c>
       <c r="E331" s="1">
-        <v>99.3</v>
+        <v>99.871</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>595800.0</v>
+        <v>798968.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-10998.0</v>
+        <v>-9472.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-1.8459214501511</v>
+        <v>-1.1855293328394</v>
       </c>
       <c r="K331">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>858.9</v>
+        <v>1.76</v>
+      </c>
+      <c r="L331" t="s">
+        <v>831</v>
       </c>
       <c r="M331" s="1">
-        <v>584802.0</v>
+        <v>789496.0</v>
       </c>
       <c r="N331" s="1">
-        <v>585660.9</v>
+        <v>803594.63</v>
       </c>
       <c r="O331" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="B332" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="C332" s="1">
-        <v>368000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>97.693</v>
+        <v>100.224</v>
       </c>
       <c r="E332" s="1">
-        <v>99.23</v>
+        <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>365166.4</v>
+        <v>412000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-5656.16</v>
+        <v>922.88</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.5489267358662</v>
+        <v>0.224</v>
       </c>
       <c r="K332">
-        <v>1.91</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>0.19</v>
+      </c>
+      <c r="L332">
+        <v>799.71</v>
       </c>
       <c r="M332" s="1">
-        <v>359510.24</v>
+        <v>412922.88</v>
       </c>
       <c r="N332" s="1">
-        <v>366553.91</v>
+        <v>413722.59</v>
       </c>
       <c r="O332" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="B333" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
       <c r="C333" s="1">
-        <v>366000.0</v>
+        <v>37512000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.146</v>
+        <v>87.24</v>
       </c>
       <c r="E333" s="1">
-        <v>99.499</v>
+        <v>87.2536993</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>364166.34</v>
+        <v>32730607.68</v>
       </c>
       <c r="I333" s="1">
-        <v>-4951.98</v>
+        <v>-5138.88</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.3598126614338</v>
+        <v>-0.015700533428043</v>
       </c>
       <c r="K333">
-        <v>0.75</v>
+        <v>0.01</v>
       </c>
       <c r="L333" t="s">
-        <v>845</v>
+        <v>836</v>
       </c>
       <c r="M333" s="1">
-        <v>359214.36</v>
+        <v>32725468.8</v>
       </c>
       <c r="N333" s="1">
-        <v>361959.36</v>
+        <v>32729065.85</v>
       </c>
       <c r="O333" s="1">
-        <v>0.06</v>
+        <v>5.44</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="B334" t="s">
-        <v>847</v>
+        <v>838</v>
       </c>
       <c r="C334" s="1">
-        <v>585000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.765</v>
+        <v>99.72</v>
       </c>
       <c r="E334" s="1">
-        <v>100.58151111</v>
+        <v>100.28486961</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>588401.84</v>
+        <v>930643.59</v>
       </c>
       <c r="I334" s="1">
-        <v>1073.41</v>
+        <v>-5241.99</v>
       </c>
       <c r="J334" s="1">
-        <v>0.1824280495112</v>
+        <v>-0.56326504113137</v>
       </c>
       <c r="K334">
-        <v>3.4</v>
+        <v>0.46</v>
       </c>
       <c r="L334" t="s">
-        <v>848</v>
+        <v>839</v>
       </c>
       <c r="M334" s="1">
-        <v>589475.25</v>
+        <v>925401.6</v>
       </c>
       <c r="N334" s="1">
-        <v>609369.26</v>
+        <v>929672.94</v>
       </c>
       <c r="O334" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="B335" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="C335" s="1">
-        <v>264000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>98.23</v>
+        <v>100.229</v>
       </c>
       <c r="E335" s="1">
-        <v>100.0</v>
+        <v>97.41</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>264000.0</v>
+        <v>487050.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-4672.8</v>
+        <v>14095.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.77</v>
+        <v>2.8939533928755</v>
       </c>
       <c r="K335">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.15</v>
+      </c>
+      <c r="L335">
+        <v>767.12</v>
       </c>
       <c r="M335" s="1">
-        <v>259327.2</v>
+        <v>501145.0</v>
       </c>
       <c r="N335" s="1">
-        <v>262506.87</v>
+        <v>501912.12</v>
       </c>
       <c r="O335" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="B336" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
       <c r="C336" s="1">
-        <v>400000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>97.923</v>
+        <v>98.169</v>
       </c>
       <c r="E336" s="1">
-        <v>100.23</v>
+        <v>99.166</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>400920.0</v>
+        <v>609870.9</v>
       </c>
       <c r="I336" s="1">
-        <v>-9228.0</v>
+        <v>-6131.55</v>
       </c>
       <c r="J336" s="1">
-        <v>-2.3017060760251</v>
+        <v>-1.0053849101507</v>
       </c>
       <c r="K336">
-        <v>2.12</v>
+        <v>1.22</v>
       </c>
       <c r="L336" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="M336" s="1">
-        <v>391692.0</v>
+        <v>603739.35</v>
       </c>
       <c r="N336" s="1">
-        <v>400157.75</v>
+        <v>611268.89</v>
       </c>
       <c r="O336" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="B337" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="C337" s="1">
-        <v>800000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>97.92</v>
+        <v>98.135</v>
       </c>
       <c r="E337" s="1">
-        <v>99.871</v>
+        <v>99.492</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>798968.0</v>
+        <v>582028.2</v>
       </c>
       <c r="I337" s="1">
-        <v>-15608.0</v>
+        <v>-7938.45</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.9535200408527</v>
+        <v>-1.3639287580911</v>
       </c>
       <c r="K337">
-        <v>1.38</v>
+        <v>0.86</v>
       </c>
       <c r="L337" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="M337" s="1">
-        <v>783360.0</v>
+        <v>574089.75</v>
       </c>
       <c r="N337" s="1">
-        <v>794401.1</v>
+        <v>579098.31</v>
       </c>
       <c r="O337" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="B338" t="s">
-        <v>859</v>
+        <v>849</v>
       </c>
       <c r="C338" s="1">
-        <v>4580000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>92.161</v>
+        <v>100.237</v>
       </c>
       <c r="E338" s="1">
-        <v>83.767</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>3836528.6</v>
+        <v>575000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>384445.2</v>
+        <v>1362.75</v>
       </c>
       <c r="J338" s="1">
-        <v>10.020652524264</v>
+        <v>0.237</v>
       </c>
       <c r="K338">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>0.16</v>
+      </c>
+      <c r="L338">
+        <v>900.89</v>
       </c>
       <c r="M338" s="1">
-        <v>4220973.8</v>
+        <v>576362.75</v>
       </c>
       <c r="N338" s="1">
-        <v>4232266.95</v>
+        <v>577263.64</v>
       </c>
       <c r="O338" s="1">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>861</v>
+        <v>850</v>
       </c>
       <c r="B339" t="s">
-        <v>862</v>
+        <v>851</v>
       </c>
       <c r="C339" s="1">
-        <v>3528000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>86.456</v>
+        <v>99.931</v>
       </c>
       <c r="E339" s="1">
-        <v>87.226</v>
+        <v>100.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>3077333.28</v>
+        <v>556000.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-27165.6</v>
+        <v>-383.64</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.8827643133928</v>
+        <v>-0.069</v>
       </c>
       <c r="K339">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>0.08</v>
+      </c>
+      <c r="L339">
+        <v>422.79</v>
       </c>
       <c r="M339" s="1">
-        <v>3050167.68</v>
+        <v>555616.36</v>
       </c>
       <c r="N339" s="1">
-        <v>3072766.21</v>
+        <v>556039.15</v>
       </c>
       <c r="O339" s="1">
-        <v>0.53</v>
+        <v>0.09</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>864</v>
+        <v>852</v>
       </c>
       <c r="B340" t="s">
-        <v>865</v>
+        <v>853</v>
       </c>
       <c r="C340" s="1">
-        <v>30000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>97.642</v>
+        <v>88.53</v>
       </c>
       <c r="E340" s="1">
-        <v>100.104</v>
+        <v>85.42465</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>30031200.0</v>
+        <v>512547.9</v>
       </c>
       <c r="I340" s="1">
-        <v>-738600.0</v>
+        <v>18632.1</v>
       </c>
       <c r="J340" s="1">
-        <v>-2.4594421801327</v>
+        <v>3.6351919498646</v>
       </c>
       <c r="K340">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>0.09</v>
+      </c>
+      <c r="L340">
+        <v>530.14</v>
       </c>
       <c r="M340" s="1">
-        <v>29292600.0</v>
+        <v>531180.0</v>
       </c>
       <c r="N340" s="1">
-        <v>29365257.53</v>
+        <v>531710.14</v>
       </c>
       <c r="O340" s="1">
-        <v>5.02</v>
+        <v>0.09</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
       <c r="B341" t="s">
-        <v>868</v>
+        <v>855</v>
       </c>
       <c r="C341" s="1">
-        <v>928000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>99.155</v>
+        <v>101.16</v>
       </c>
       <c r="E341" s="1">
-        <v>100.28486961</v>
+        <v>99.779</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>930643.59</v>
+        <v>518850.8</v>
       </c>
       <c r="I341" s="1">
-        <v>-10485.19</v>
+        <v>7181.2</v>
       </c>
       <c r="J341" s="1">
-        <v>-1.1266600998133</v>
+        <v>1.3840587698814</v>
       </c>
       <c r="K341">
-        <v>0.12</v>
+        <v>1.68</v>
       </c>
       <c r="L341" t="s">
-        <v>869</v>
+        <v>856</v>
       </c>
       <c r="M341" s="1">
-        <v>920158.4</v>
+        <v>526032.0</v>
       </c>
       <c r="N341" s="1">
-        <v>921226.24</v>
+        <v>534793.64</v>
       </c>
       <c r="O341" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>870</v>
+        <v>857</v>
       </c>
       <c r="B342" t="s">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="C342" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.945</v>
+        <v>100.572</v>
       </c>
       <c r="E342" s="1">
-        <v>97.41</v>
+        <v>102.939</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>487050.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I342" s="1">
-        <v>12675.0</v>
+        <v>-14202.0</v>
       </c>
       <c r="J342" s="1">
-        <v>2.6024022174315</v>
+        <v>-2.2994200448809</v>
       </c>
       <c r="K342">
-        <v>3.76</v>
+        <v>0.72</v>
       </c>
       <c r="L342" t="s">
-        <v>872</v>
+        <v>859</v>
       </c>
       <c r="M342" s="1">
-        <v>499725.0</v>
+        <v>603432.0</v>
       </c>
       <c r="N342" s="1">
-        <v>518519.52</v>
+        <v>607722.41</v>
       </c>
       <c r="O342" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>873</v>
+        <v>860</v>
       </c>
       <c r="B343" t="s">
-        <v>874</v>
+        <v>861</v>
       </c>
       <c r="C343" s="1">
-        <v>615000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>97.526</v>
+        <v>97.382</v>
       </c>
       <c r="E343" s="1">
-        <v>99.166</v>
+        <v>100.761</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>609870.9</v>
+        <v>906849.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-10086.0</v>
+        <v>-30411.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.6537926305387</v>
+        <v>-3.3534800170701</v>
       </c>
       <c r="K343">
-        <v>0.92</v>
+        <v>0.59</v>
       </c>
       <c r="L343" t="s">
-        <v>875</v>
+        <v>862</v>
       </c>
       <c r="M343" s="1">
-        <v>599784.9</v>
+        <v>876438.0</v>
       </c>
       <c r="N343" s="1">
-        <v>605418.89</v>
+        <v>881764.03</v>
       </c>
       <c r="O343" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="B344" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="C344" s="1">
-        <v>585000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>97.363</v>
+        <v>104.569</v>
       </c>
       <c r="E344" s="1">
-        <v>99.492</v>
+        <v>104.55</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>582028.2</v>
+        <v>522750.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-12454.65</v>
+        <v>95.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-2.1398705423552</v>
+        <v>0.0181731229077</v>
       </c>
       <c r="K344">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>0.08</v>
+      </c>
+      <c r="L344">
+        <v>407.53</v>
       </c>
       <c r="M344" s="1">
-        <v>569573.55</v>
+        <v>522845.0</v>
       </c>
       <c r="N344" s="1">
-        <v>570975.95</v>
+        <v>523252.53</v>
       </c>
       <c r="O344" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>879</v>
+        <v>865</v>
       </c>
       <c r="B345" t="s">
-        <v>880</v>
+        <v>866</v>
       </c>
       <c r="C345" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>105.453</v>
+        <v>98.01</v>
       </c>
       <c r="E345" s="1">
-        <v>108.24</v>
+        <v>99.589</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>649440.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I345" s="1">
-        <v>-16722.0</v>
+        <v>-11842.5</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.5748337028825</v>
+        <v>-1.5855164727028</v>
       </c>
       <c r="K345">
-        <v>2.01</v>
+        <v>2.36</v>
       </c>
       <c r="L345" t="s">
-        <v>881</v>
+        <v>867</v>
       </c>
       <c r="M345" s="1">
-        <v>632718.0</v>
+        <v>735075.0</v>
       </c>
       <c r="N345" s="1">
-        <v>644800.19</v>
+        <v>752766.78</v>
       </c>
       <c r="O345" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>882</v>
+        <v>868</v>
       </c>
       <c r="B346" t="s">
-        <v>883</v>
+        <v>869</v>
       </c>
       <c r="C346" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.284</v>
+        <v>101.819</v>
       </c>
       <c r="E346" s="1">
-        <v>100.51</v>
+        <v>103.012</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>904590.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-29034.0</v>
+        <v>-8351.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-3.2096308824993</v>
+        <v>-1.1581175008737</v>
       </c>
       <c r="K346">
-        <v>2.83</v>
+        <v>0.31</v>
       </c>
       <c r="L346" t="s">
-        <v>884</v>
+        <v>870</v>
       </c>
       <c r="M346" s="1">
-        <v>875556.0</v>
+        <v>712733.0</v>
       </c>
       <c r="N346" s="1">
-        <v>901021.07</v>
+        <v>714919.3</v>
       </c>
       <c r="O346" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>885</v>
+        <v>871</v>
       </c>
       <c r="B347" t="s">
-        <v>886</v>
+        <v>869</v>
       </c>
       <c r="C347" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>88.215</v>
+        <v>97.102</v>
       </c>
       <c r="E347" s="1">
-        <v>85.42465</v>
+        <v>99.908</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>512547.9</v>
+        <v>399632.0</v>
       </c>
       <c r="I347" s="1">
-        <v>16742.1</v>
+        <v>-11224.0</v>
       </c>
       <c r="J347" s="1">
-        <v>3.2664459263222</v>
+        <v>-2.8085838971854</v>
       </c>
       <c r="K347">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>86.3</v>
+        <v>1.0</v>
+      </c>
+      <c r="L347" t="s">
+        <v>872</v>
       </c>
       <c r="M347" s="1">
-        <v>529290.0</v>
+        <v>388408.0</v>
       </c>
       <c r="N347" s="1">
-        <v>529376.3</v>
+        <v>392412.17</v>
       </c>
       <c r="O347" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>887</v>
+        <v>873</v>
       </c>
       <c r="B348" t="s">
-        <v>888</v>
+        <v>874</v>
       </c>
       <c r="C348" s="1">
-        <v>520000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.542</v>
+        <v>103.789</v>
       </c>
       <c r="E348" s="1">
-        <v>99.779</v>
+        <v>106.6</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>518850.8</v>
+        <v>639600.0</v>
       </c>
       <c r="I348" s="1">
-        <v>3967.6</v>
+        <v>-16866.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.76468996482226</v>
+        <v>-2.6369606003752</v>
       </c>
       <c r="K348">
-        <v>1.32</v>
+        <v>2.32</v>
       </c>
       <c r="L348" t="s">
-        <v>889</v>
+        <v>875</v>
       </c>
       <c r="M348" s="1">
-        <v>522818.4</v>
+        <v>622734.0</v>
       </c>
       <c r="N348" s="1">
-        <v>529656.76</v>
+        <v>636636.74</v>
       </c>
       <c r="O348" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>890</v>
+        <v>876</v>
       </c>
       <c r="B349" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
       <c r="C349" s="1">
-        <v>600000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.33</v>
+        <v>97.956</v>
       </c>
       <c r="E349" s="1">
-        <v>102.939</v>
+        <v>99.902</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>617634.0</v>
+        <v>1023995.5</v>
       </c>
       <c r="I349" s="1">
-        <v>-15654.0</v>
+        <v>-19946.5</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.5345107296554</v>
+        <v>-1.9479089507718</v>
       </c>
       <c r="K349">
-        <v>0.36</v>
+        <v>0.74</v>
       </c>
       <c r="L349" t="s">
-        <v>892</v>
+        <v>878</v>
       </c>
       <c r="M349" s="1">
-        <v>601980.0</v>
+        <v>1004049.0</v>
       </c>
       <c r="N349" s="1">
-        <v>604125.21</v>
+        <v>1011683.85</v>
       </c>
       <c r="O349" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>893</v>
+        <v>879</v>
       </c>
       <c r="B350" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
       <c r="C350" s="1">
-        <v>900000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>96.547</v>
+        <v>100.113</v>
       </c>
       <c r="E350" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>906849.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-37926.0</v>
+        <v>594.38</v>
       </c>
       <c r="J350" s="1">
-        <v>-4.1821736584591</v>
+        <v>0.113</v>
       </c>
       <c r="K350">
-        <v>0.26</v>
+        <v>1.13</v>
       </c>
       <c r="L350" t="s">
-        <v>895</v>
+        <v>881</v>
       </c>
       <c r="M350" s="1">
-        <v>868923.0</v>
+        <v>526594.38</v>
       </c>
       <c r="N350" s="1">
-        <v>871253.14</v>
+        <v>532518.15</v>
       </c>
       <c r="O350" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>896</v>
+        <v>882</v>
       </c>
       <c r="B351" t="s">
-        <v>897</v>
+        <v>883</v>
       </c>
       <c r="C351" s="1">
-        <v>500000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>104.096</v>
+        <v>100.975</v>
       </c>
       <c r="E351" s="1">
-        <v>104.55</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>522750.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-2270.0</v>
+        <v>2057.25</v>
       </c>
       <c r="J351" s="1">
-        <v>-0.43424198947872</v>
+        <v>0.975</v>
       </c>
       <c r="K351">
-        <v>3.91</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>0.2</v>
+      </c>
+      <c r="L351">
+        <v>431.1</v>
       </c>
       <c r="M351" s="1">
-        <v>520480.0</v>
+        <v>213057.25</v>
       </c>
       <c r="N351" s="1">
-        <v>540041.64</v>
+        <v>213488.35</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>899</v>
+        <v>884</v>
       </c>
       <c r="B352" t="s">
-        <v>900</v>
+        <v>885</v>
       </c>
       <c r="C352" s="1">
-        <v>750000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.088</v>
+        <v>102.122</v>
       </c>
       <c r="E352" s="1">
-        <v>99.589</v>
+        <v>99.477</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>746917.5</v>
+        <v>300420.54</v>
       </c>
       <c r="I352" s="1">
-        <v>-18757.5</v>
+        <v>7987.9</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.5113215314944</v>
+        <v>2.6589060787921</v>
       </c>
       <c r="K352">
-        <v>2.06</v>
+        <v>3.73</v>
       </c>
       <c r="L352" t="s">
-        <v>901</v>
+        <v>886</v>
       </c>
       <c r="M352" s="1">
-        <v>728160.0</v>
+        <v>308408.44</v>
       </c>
       <c r="N352" s="1">
-        <v>743632.6</v>
+        <v>319671.39</v>
       </c>
       <c r="O352" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>902</v>
+        <v>887</v>
       </c>
       <c r="B353" t="s">
-        <v>903</v>
+        <v>888</v>
       </c>
       <c r="C353" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>101.261</v>
+        <v>101.802</v>
       </c>
       <c r="E353" s="1">
-        <v>103.012</v>
+        <v>103.48</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>721084.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-12257.0</v>
+        <v>-8390.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.6998019648196</v>
+        <v>-1.6215693853885</v>
       </c>
       <c r="K353">
-        <v>4.59</v>
+        <v>0.54</v>
       </c>
       <c r="L353" t="s">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="M353" s="1">
-        <v>708827.0</v>
+        <v>509010.0</v>
       </c>
       <c r="N353" s="1">
-        <v>740983.85</v>
+        <v>511688.08</v>
       </c>
       <c r="O353" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>905</v>
+        <v>890</v>
       </c>
       <c r="B354" t="s">
-        <v>903</v>
+        <v>891</v>
       </c>
       <c r="C354" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>96.864</v>
+        <v>98.625</v>
       </c>
       <c r="E354" s="1">
-        <v>99.908</v>
+        <v>99.44457143</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>399632.0</v>
+        <v>696112.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-12176.0</v>
+        <v>-5737.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-3.0468030588141</v>
+        <v>-0.82414898751925</v>
       </c>
       <c r="K354">
-        <v>0.62</v>
+        <v>2.51</v>
       </c>
       <c r="L354" t="s">
-        <v>906</v>
+        <v>892</v>
       </c>
       <c r="M354" s="1">
-        <v>387456.0</v>
+        <v>690375.0</v>
       </c>
       <c r="N354" s="1">
-        <v>389953.22</v>
+        <v>707913.36</v>
       </c>
       <c r="O354" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>907</v>
+        <v>893</v>
       </c>
       <c r="B355" t="s">
-        <v>908</v>
+        <v>894</v>
       </c>
       <c r="C355" s="1">
-        <v>600000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>103.171</v>
+        <v>99.997</v>
       </c>
       <c r="E355" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>639600.0</v>
+        <v>563000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-20574.0</v>
+        <v>-16.89</v>
       </c>
       <c r="J355" s="1">
-        <v>-3.2166979362101</v>
+        <v>-0.003</v>
       </c>
       <c r="K355">
-        <v>1.9</v>
+        <v>0.2</v>
       </c>
       <c r="L355" t="s">
-        <v>909</v>
+        <v>895</v>
       </c>
       <c r="M355" s="1">
-        <v>619026.0</v>
+        <v>562983.11</v>
       </c>
       <c r="N355" s="1">
-        <v>630413.67</v>
+        <v>564089.74</v>
       </c>
       <c r="O355" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>910</v>
+        <v>896</v>
       </c>
       <c r="B356" t="s">
-        <v>911</v>
+        <v>897</v>
       </c>
       <c r="C356" s="1">
-        <v>1025000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>96.87</v>
+        <v>99.347</v>
       </c>
       <c r="E356" s="1">
-        <v>99.902</v>
+        <v>102.38446331</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>1023995.5</v>
+        <v>976747.78</v>
       </c>
       <c r="I356" s="1">
-        <v>-31078.0</v>
+        <v>-28977.4</v>
       </c>
       <c r="J356" s="1">
-        <v>-3.0349742747893</v>
+        <v>-2.9667228933963</v>
       </c>
       <c r="K356">
-        <v>0.39</v>
+        <v>3.17</v>
       </c>
       <c r="L356" t="s">
-        <v>912</v>
+        <v>898</v>
       </c>
       <c r="M356" s="1">
-        <v>992917.5</v>
+        <v>947770.38</v>
       </c>
       <c r="N356" s="1">
-        <v>996887.62</v>
+        <v>978056.61</v>
       </c>
       <c r="O356" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>913</v>
+        <v>899</v>
       </c>
       <c r="B357" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="C357" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.953</v>
+        <v>97.914</v>
       </c>
       <c r="E357" s="1">
         <v>100.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-5507.22</v>
+        <v>-12516.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.047</v>
+        <v>-2.086</v>
       </c>
       <c r="K357">
-        <v>0.73</v>
+        <v>0.94</v>
       </c>
       <c r="L357" t="s">
-        <v>915</v>
+        <v>901</v>
       </c>
       <c r="M357" s="1">
-        <v>520492.78</v>
+        <v>587484.0</v>
       </c>
       <c r="N357" s="1">
-        <v>524325.81</v>
+        <v>593106.08</v>
       </c>
       <c r="O357" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>916</v>
+        <v>902</v>
       </c>
       <c r="B358" t="s">
-        <v>917</v>
+        <v>903</v>
       </c>
       <c r="C358" s="1">
-        <v>211000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.449</v>
+        <v>100.671</v>
       </c>
       <c r="E358" s="1">
         <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>211000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>947.39</v>
+        <v>2013.0</v>
       </c>
       <c r="J358" s="1">
-        <v>0.449</v>
+        <v>0.671</v>
       </c>
       <c r="K358">
-        <v>3.94</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>0.25</v>
+      </c>
+      <c r="L358">
+        <v>758.22</v>
       </c>
       <c r="M358" s="1">
-        <v>211947.39</v>
+        <v>302013.0</v>
       </c>
       <c r="N358" s="1">
-        <v>220258.02</v>
+        <v>302771.22</v>
       </c>
       <c r="O358" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>919</v>
+        <v>904</v>
       </c>
       <c r="B359" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="C359" s="1">
-        <v>302000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>101.03</v>
+        <v>95.409</v>
       </c>
       <c r="E359" s="1">
-        <v>99.477</v>
+        <v>97.25</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>300420.54</v>
+        <v>583500.0</v>
       </c>
       <c r="I359" s="1">
-        <v>4690.06</v>
+        <v>-11046.0</v>
       </c>
       <c r="J359" s="1">
-        <v>1.5611648923872</v>
+        <v>-1.893059125964</v>
       </c>
       <c r="K359">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>0.1</v>
+      </c>
+      <c r="L359">
+        <v>616.44</v>
       </c>
       <c r="M359" s="1">
-        <v>305110.6</v>
+        <v>572454.0</v>
       </c>
       <c r="N359" s="1">
-        <v>315144.86</v>
+        <v>573070.44</v>
       </c>
       <c r="O359" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>922</v>
+        <v>906</v>
       </c>
       <c r="B360" t="s">
-        <v>923</v>
+        <v>907</v>
       </c>
       <c r="C360" s="1">
-        <v>600000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>101.652</v>
+        <v>99.432</v>
       </c>
       <c r="E360" s="1">
-        <v>103.48</v>
+        <v>99.695</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>620880.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I360" s="1">
-        <v>-10968.0</v>
+        <v>-1046.74</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.7665249323541</v>
+        <v>-0.26380460404233</v>
       </c>
       <c r="K360">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>698.63</v>
+        <v>0.49</v>
+      </c>
+      <c r="L360" t="s">
+        <v>908</v>
       </c>
       <c r="M360" s="1">
-        <v>609912.0</v>
+        <v>395739.36</v>
       </c>
       <c r="N360" s="1">
-        <v>610610.63</v>
+        <v>397702.1</v>
       </c>
       <c r="O360" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="B361" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="C361" s="1">
         <v>700000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>96.721</v>
+        <v>82.783</v>
       </c>
       <c r="E361" s="1">
-        <v>99.44457143</v>
+        <v>94.91728571</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>696112.0</v>
+        <v>664421.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-19065.0</v>
+        <v>-84940.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-2.7387834141632</v>
+        <v>-12.784063116608</v>
       </c>
       <c r="K361">
-        <v>2.12</v>
+        <v>0.51</v>
       </c>
       <c r="L361" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="M361" s="1">
-        <v>677047.0</v>
+        <v>579481.0</v>
       </c>
       <c r="N361" s="1">
-        <v>691910.01</v>
+        <v>583019.36</v>
       </c>
       <c r="O361" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>927</v>
+        <v>912</v>
       </c>
       <c r="B362" t="s">
-        <v>928</v>
+        <v>913</v>
       </c>
       <c r="C362" s="1">
-        <v>954000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.146</v>
+        <v>90.029</v>
       </c>
       <c r="E362" s="1">
-        <v>102.38446331</v>
+        <v>81.919</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>976747.78</v>
+        <v>3850193.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-30894.94</v>
+        <v>381170.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-3.163041742465</v>
+        <v>9.9000231936425</v>
       </c>
       <c r="K362">
-        <v>2.8</v>
+        <v>0.04</v>
       </c>
       <c r="L362" t="s">
-        <v>929</v>
+        <v>914</v>
       </c>
       <c r="M362" s="1">
-        <v>945852.84</v>
+        <v>4231363.0</v>
       </c>
       <c r="N362" s="1">
-        <v>972610.58</v>
+        <v>4233101.36</v>
       </c>
       <c r="O362" s="1">
-        <v>0.17</v>
+        <v>0.7</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>930</v>
+        <v>915</v>
       </c>
       <c r="B363" t="s">
-        <v>931</v>
+        <v>916</v>
       </c>
       <c r="C363" s="1">
-        <v>600000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>97.078</v>
+        <v>89.701</v>
       </c>
       <c r="E363" s="1">
-        <v>100.0</v>
+        <v>99.73456738</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>600000.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I363" s="1">
-        <v>-17532.0</v>
+        <v>-99031.31</v>
       </c>
       <c r="J363" s="1">
-        <v>-2.922</v>
+        <v>-10.060270616176</v>
       </c>
       <c r="K363">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="L363" t="s">
-        <v>932</v>
+        <v>917</v>
       </c>
       <c r="M363" s="1">
-        <v>582468.0</v>
+        <v>885348.87</v>
       </c>
       <c r="N363" s="1">
-        <v>586330.13</v>
+        <v>891554.8</v>
       </c>
       <c r="O363" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>933</v>
+        <v>918</v>
       </c>
       <c r="B364" t="s">
-        <v>934</v>
+        <v>919</v>
       </c>
       <c r="C364" s="1">
-        <v>600000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>94.705</v>
+        <v>100.875</v>
       </c>
       <c r="E364" s="1">
-        <v>97.25</v>
+        <v>99.417</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>583500.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I364" s="1">
-        <v>-15270.0</v>
+        <v>2259.9</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.6169665809769</v>
+        <v>1.4665499864208</v>
       </c>
       <c r="K364">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>0.33</v>
+      </c>
+      <c r="L364">
+        <v>509.59</v>
       </c>
       <c r="M364" s="1">
-        <v>568230.0</v>
+        <v>156356.25</v>
       </c>
       <c r="N364" s="1">
-        <v>582366.99</v>
+        <v>156865.84</v>
       </c>
       <c r="O364" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>936</v>
+        <v>920</v>
       </c>
       <c r="B365" t="s">
-        <v>937</v>
+        <v>921</v>
       </c>
       <c r="C365" s="1">
         <v>600000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>99.228</v>
+        <v>98.646</v>
       </c>
       <c r="E365" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>594882.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I365" s="1">
-        <v>486.0</v>
+        <v>-8124.0</v>
       </c>
       <c r="J365" s="1">
-        <v>0.081696874338104</v>
+        <v>-1.354</v>
       </c>
       <c r="K365">
-        <v>2.82</v>
+        <v>2.04</v>
       </c>
       <c r="L365" t="s">
-        <v>938</v>
+        <v>922</v>
       </c>
       <c r="M365" s="1">
-        <v>595368.0</v>
+        <v>591876.0</v>
       </c>
       <c r="N365" s="1">
-        <v>612303.62</v>
+        <v>604107.91</v>
       </c>
       <c r="O365" s="1">
         <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="B366" t="s">
-        <v>940</v>
+        <v>924</v>
       </c>
       <c r="C366" s="1">
-        <v>398000.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D366" s="1">
-        <v>98.55</v>
+        <v>0.0775</v>
       </c>
       <c r="E366" s="1">
-        <v>99.695</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>396786.1</v>
+        <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-4557.1</v>
+        <v>-238868.75</v>
       </c>
       <c r="J366" s="1">
-        <v>-1.1485029339485</v>
+        <v>0</v>
       </c>
       <c r="K366">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L366">
-        <v>490.68</v>
+        <v>0.0</v>
       </c>
       <c r="M366" s="1">
-        <v>392229.0</v>
+        <v>-238868.75</v>
       </c>
       <c r="N366" s="1">
-        <v>392719.68</v>
+        <v>-238868.75</v>
       </c>
       <c r="O366" s="1">
-        <v>0.07</v>
+        <v>-0.04</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>941</v>
+        <v>925</v>
       </c>
       <c r="B367" t="s">
-        <v>942</v>
+        <v>926</v>
       </c>
       <c r="C367" s="1">
-        <v>700000.0</v>
+        <v>550.0</v>
       </c>
       <c r="D367" s="1">
-        <v>81.808</v>
+        <v>66.9</v>
       </c>
       <c r="E367" s="1">
-        <v>94.91728571</v>
+        <v>53.2</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>664421.0</v>
+        <v>292600.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-91765.0</v>
+        <v>75350.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-13.811273274024</v>
+        <v>25.751879699248</v>
       </c>
       <c r="K367">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>0.0</v>
+      </c>
+      <c r="L367">
+        <v>0.0</v>
       </c>
       <c r="M367" s="1">
-        <v>572656.0</v>
+        <v>367950.0</v>
       </c>
       <c r="N367" s="1">
-        <v>575676.55</v>
+        <v>367950.0</v>
       </c>
       <c r="O367" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>944</v>
+        <v>927</v>
       </c>
       <c r="B368" t="s">
-        <v>945</v>
+        <v>928</v>
       </c>
       <c r="C368" s="1">
-        <v>4700000.0</v>
+        <v>1940.0</v>
       </c>
       <c r="D368" s="1">
-        <v>89.488</v>
+        <v>14.1</v>
       </c>
       <c r="E368" s="1">
-        <v>81.919</v>
+        <v>16.3</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>3850193.0</v>
+        <v>316220.0</v>
       </c>
       <c r="I368" s="1">
-        <v>355743.0</v>
+        <v>-42680.0</v>
       </c>
       <c r="J368" s="1">
-        <v>9.2396147413909</v>
+        <v>-13.496932515337</v>
       </c>
       <c r="K368">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>0.0</v>
+      </c>
+      <c r="L368">
+        <v>0.0</v>
       </c>
       <c r="M368" s="1">
-        <v>4205936.0</v>
+        <v>273540.0</v>
       </c>
       <c r="N368" s="1">
-        <v>4228856.55</v>
+        <v>273540.0</v>
       </c>
       <c r="O368" s="1">
-        <v>0.72</v>
+        <v>0.05</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>947</v>
+        <v>929</v>
       </c>
       <c r="B369" t="s">
-        <v>948</v>
+        <v>930</v>
       </c>
       <c r="C369" s="1">
-        <v>987000.0</v>
+        <v>1940.0</v>
       </c>
       <c r="D369" s="1">
-        <v>88.751</v>
+        <v>62.9</v>
       </c>
       <c r="E369" s="1">
-        <v>99.73456738</v>
+        <v>71.3</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>984380.18</v>
+        <v>1383220.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-108407.81</v>
+        <v>-162960.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-11.012798937094</v>
+        <v>-11.781206171108</v>
       </c>
       <c r="K369">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>949</v>
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
       </c>
       <c r="M369" s="1">
-        <v>875972.37</v>
+        <v>1220260.0</v>
       </c>
       <c r="N369" s="1">
-        <v>881448.19</v>
+        <v>1220260.0</v>
       </c>
       <c r="O369" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>950</v>
+        <v>931</v>
       </c>
       <c r="B370" t="s">
-        <v>951</v>
+        <v>932</v>
       </c>
       <c r="C370" s="1">
-        <v>155000.0</v>
+        <v>775.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.921</v>
+        <v>68.1</v>
       </c>
       <c r="E370" s="1">
-        <v>99.417</v>
+        <v>75.3</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>154096.35</v>
+        <v>583575.0</v>
       </c>
       <c r="I370" s="1">
-        <v>781.2</v>
+        <v>-55800.0</v>
       </c>
       <c r="J370" s="1">
-        <v>0.50695555086152</v>
+        <v>-9.5617529880478</v>
       </c>
       <c r="K370">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
       </c>
       <c r="M370" s="1">
-        <v>154877.55</v>
+        <v>527775.0</v>
       </c>
       <c r="N370" s="1">
-        <v>160626.35</v>
+        <v>527775.0</v>
       </c>
       <c r="O370" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>953</v>
+        <v>933</v>
       </c>
       <c r="B371" t="s">
-        <v>954</v>
+        <v>934</v>
       </c>
       <c r="C371" s="1">
-        <v>600000.0</v>
+        <v>-3094.0</v>
       </c>
       <c r="D371" s="1">
-        <v>97.629</v>
+        <v>0.055</v>
       </c>
       <c r="E371" s="1">
-        <v>100.0</v>
+        <v>0.0738493859</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-14226.0</v>
+        <v>145800.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-2.371</v>
+        <v>0</v>
       </c>
       <c r="K371">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>0.0</v>
+      </c>
+      <c r="L371">
+        <v>0.0</v>
       </c>
       <c r="M371" s="1">
-        <v>585774.0</v>
+        <v>145800.0</v>
       </c>
       <c r="N371" s="1">
-        <v>596140.03</v>
+        <v>145800.0</v>
       </c>
       <c r="O371" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>956</v>
+        <v>935</v>
       </c>
       <c r="B372" t="s">
-        <v>957</v>
+        <v>936</v>
       </c>
       <c r="C372" s="1">
-        <v>1875.0</v>
+        <v>-3880.0</v>
       </c>
       <c r="D372" s="1">
-        <v>0.11</v>
+        <v>30.3</v>
       </c>
       <c r="E372" s="1">
-        <v>0.1073293333</v>
+        <v>34.7</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>0.0</v>
+        <v>-1346360.0</v>
       </c>
       <c r="I372" s="1">
-        <v>12518.75</v>
+        <v>170720.0</v>
       </c>
       <c r="J372" s="1">
-        <v>0</v>
+        <v>-12.680115273775</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
         <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>12518.75</v>
+        <v>-1175640.0</v>
       </c>
       <c r="N372" s="1">
-        <v>12518.75</v>
+        <v>-1175640.0</v>
       </c>
       <c r="O372" s="1">
-        <v>0.0</v>
+        <v>-0.2</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>958</v>
+        <v>937</v>
       </c>
       <c r="B373" t="s">
-        <v>959</v>
+        <v>938</v>
       </c>
       <c r="C373" s="1">
-        <v>550.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>44.7</v>
+        <v>10.42288889</v>
       </c>
       <c r="E373" s="1">
-        <v>53.2</v>
+        <v>0.1158591519</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>292600.0</v>
+        <v>-625639.42</v>
       </c>
       <c r="I373" s="1">
-        <v>-46750.0</v>
+        <v>97303.42</v>
       </c>
       <c r="J373" s="1">
-        <v>-15.977443609023</v>
+        <v>-15.552635733854</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373">
-        <v>0.0</v>
+      <c r="L373" t="s">
+        <v>939</v>
       </c>
       <c r="M373" s="1">
-        <v>245850.0</v>
+        <v>-528336.0</v>
       </c>
       <c r="N373" s="1">
-        <v>245850.0</v>
+        <v>-562836.0</v>
       </c>
       <c r="O373" s="1">
-        <v>0.04</v>
+        <v>-0.09</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>960</v>
+        <v>940</v>
       </c>
       <c r="B374" t="s">
-        <v>961</v>
+        <v>941</v>
       </c>
       <c r="C374" s="1">
-        <v>775.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>44.5</v>
+        <v>10.42288889</v>
       </c>
       <c r="E374" s="1">
-        <v>75.3</v>
+        <v>0.0763348926</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>583575.0</v>
+        <v>412208.42</v>
       </c>
       <c r="I374" s="1">
-        <v>-238700.0</v>
+        <v>116127.58</v>
       </c>
       <c r="J374" s="1">
-        <v>-40.903054448871</v>
+        <v>28.172054321452</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
-      <c r="L374">
-        <v>0.0</v>
+      <c r="L374" t="s">
+        <v>942</v>
       </c>
       <c r="M374" s="1">
-        <v>344875.0</v>
+        <v>528336.0</v>
       </c>
       <c r="N374" s="1">
-        <v>344875.0</v>
+        <v>562836.0</v>
       </c>
       <c r="O374" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>962</v>
+        <v>943</v>
       </c>
       <c r="B375" t="s">
-        <v>963</v>
+        <v>944</v>
       </c>
       <c r="C375" s="1">
-        <v>-1875.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>0.0825</v>
+        <v>9.57448889</v>
       </c>
       <c r="E375" s="1">
-        <v>0.0698506667</v>
+        <v>0.0676068926</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>0.0</v>
+        <v>-365077.22</v>
       </c>
       <c r="I375" s="1">
-        <v>-59293.75</v>
+        <v>-117445.18</v>
       </c>
       <c r="J375" s="1">
-        <v>0</v>
+        <v>32.169955715122</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
-      <c r="L375">
-        <v>0.0</v>
+      <c r="L375" t="s">
+        <v>939</v>
       </c>
       <c r="M375" s="1">
-        <v>-59293.75</v>
+        <v>-482522.4</v>
       </c>
       <c r="N375" s="1">
-        <v>-59293.75</v>
+        <v>-517022.4</v>
       </c>
       <c r="O375" s="1">
-        <v>-0.01</v>
+        <v>-0.09</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>964</v>
+        <v>945</v>
       </c>
       <c r="B376" t="s">
-        <v>965</v>
+        <v>946</v>
       </c>
       <c r="C376" s="1">
-        <v>-5400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>7.51431111</v>
+        <v>9.5744888</v>
       </c>
       <c r="E376" s="1">
-        <v>0.1158591519</v>
+        <v>0.089418316</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>-625639.42</v>
+        <v>223545.79</v>
       </c>
       <c r="I376" s="1">
-        <v>225866.62</v>
+        <v>-155.79</v>
       </c>
       <c r="J376" s="1">
-        <v>-36.101724536475</v>
+        <v>-0.069690420025356</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376" t="s">
-        <v>966</v>
+        <v>947</v>
       </c>
       <c r="M376" s="1">
-        <v>-399772.8</v>
+        <v>223390.0</v>
       </c>
       <c r="N376" s="1">
-        <v>-405772.8</v>
+        <v>239362.22</v>
       </c>
       <c r="O376" s="1">
-        <v>-0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P376">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P378">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>