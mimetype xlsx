--- v2 (2026-07-31)
+++ v3 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="948">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -247,51 +247,51 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
@@ -475,51 +475,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1030,1878 +1030,1890 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...26 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>15 152.50</t>
+    <t>18 085.87</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>13 837.81</t>
+    <t>18 049.32</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>2 349.32</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>4 485.62</t>
+  </si>
+  <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>9 154.11</t>
+    <t>12 318.49</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>9 540.62</t>
+    <t>13 009.93</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>2 761.64</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 240.34</t>
-[...8 lines deleted...]
-    <t>2 781.26</t>
+    <t>1 849.62</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 830.42</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>19 232.88</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>49 847.06</t>
+    <t>59 676.05</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>4 537.50</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>14 712.33</t>
-[...26 lines deleted...]
-    <t>19 969.18</t>
+    <t>2 013.70</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>44 502.74</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>21 992.33</t>
+    <t>26 503.57</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>2 060.75</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 345.21</t>
+    <t>3 572.60</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 750.52</t>
-[...8 lines deleted...]
-    <t>15 630.14</t>
+    <t>7 308.49</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>1 210.96</t>
+    <t>6 427.40</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>2 613.55</t>
+    <t>7 048.68</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 289.84</t>
+    <t>5 186.22</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>8 087.42</t>
+    <t>11 991.70</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 978.08</t>
+    <t>12 273.97</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>6 688.36</t>
+    <t>10 715.75</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>5 423.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>13 856.28</t>
+    <t>1 226.22</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>8 895.21</t>
-[...8 lines deleted...]
-    <t>6 201.41</t>
+    <t>15 626.71</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>25 144.60</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>9 843.18</t>
+    <t>12 975.10</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>2 055.84</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>13 508.22</t>
+    <t>17 880.82</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>6 585.82</t>
+    <t>10 065.13</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>34 835.12</t>
+    <t>4 767.93</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
+    <t>1 419.18</t>
+  </si>
+  <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>3 277.40</t>
+    <t>6 441.78</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 750.68</t>
+    <t>6 054.79</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>9 594.80</t>
+    <t>12 774.14</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>13 980.82</t>
+    <t>17 605.48</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>9 130.14</t>
+    <t>2 494.86</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>12 772.60</t>
-[...8 lines deleted...]
-    <t>3 308.22</t>
+    <t>15 994.52</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>15 756.16</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 126.41</t>
-[...8 lines deleted...]
-    <t>19 566.78</t>
+    <t>7 615.62</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 049.32</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>12 843.84</t>
+    <t>15 298.63</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>35 294.18</t>
+    <t>3 865.07</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>21 160.96</t>
+    <t>1 583.90</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>23 391.10</t>
+    <t>3 030.96</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>7 335.62</t>
+    <t>11 363.01</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>XS2900380812</t>
-[...5 lines deleted...]
-    <t>12 427.40</t>
+    <t>4 010.96</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>FR001400I3C5</t>
-[...5 lines deleted...]
-    <t>13 233.53</t>
+    <t>2 291.03</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 410.30</t>
+    <t>3 733.15</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>33 150.68</t>
+    <t>28 575.34</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 246.92</t>
-[...8 lines deleted...]
-    <t>2 402.05</t>
+    <t>3 800.34</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>6 975.00</t>
+    <t>8 758.56</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 530.82</t>
+    <t>5 393.84</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>6 821.92</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>8 989.73</t>
+    <t>1 053.08</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>2 439.58</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>23 690.52</t>
+    <t>28 011.91</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>4 647.95</t>
+    <t>6 093.97</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 203.97</t>
+    <t>10 478.33</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>12 296.42</t>
+    <t>18 792.64</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>21 639.57</t>
+    <t>26 585.76</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>21 511.64</t>
+    <t>3 098.63</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 369.86</t>
-[...17 lines deleted...]
-    <t>2 739.04</t>
+    <t>10 068.49</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>2 850.41</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>6 386.30</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>29 218.82</t>
-[...8 lines deleted...]
-    <t>14 794.52</t>
+    <t>3 857.54</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 366.44</t>
+    <t>9 092.47</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>15 160.27</t>
+    <t>22 294.52</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
+    <t>5 389.15</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 315.07</t>
+  </si>
+  <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>5 409.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
+    <t>1 271.23</t>
+  </si>
+  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>5 013.70</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>9 775.34</t>
+    <t>3 750.68</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>2 667.70</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>66 105.61</t>
+    <t>95 160.61</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>11 084.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>7 050.77</t>
+    <t>4 167.76</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>5 742.47</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>5 279.40</t>
+    <t>7 224.44</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>4 443.75</t>
-[...17 lines deleted...]
-    <t>10 664.11</t>
+    <t>5 718.58</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>1 951.56</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>168 501.58</t>
+    <t>172 911.98</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>3 214.32</t>
+  </si>
+  <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>4 931.51</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
+    <t>3 193.15</t>
+  </si>
+  <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>2 621.92</t>
+    <t>7 071.23</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>2 948.63</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>24 821.23</t>
+    <t>1 857.88</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>22 315.07</t>
+    <t>29 219.18</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...2 lines deleted...]
-    <t>25 027.40</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 231.89</t>
+    <t>12 884.60</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>7 232.88</t>
+    <t>9 687.67</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>3 446.10</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>5 235.62</t>
+    <t>6 731.51</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>41 085.62</t>
+    <t>50 003.42</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>7 671.23</t>
+    <t>9 589.04</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>20 637.79</t>
-[...8 lines deleted...]
-    <t>8 915.39</t>
+    <t>25 640.89</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 409.59</t>
+    <t>1 047.12</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>5 141.39</t>
+    <t>11 547.42</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>15 843.97</t>
+    <t>18 935.48</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>227 142.50</t>
+    <t>445 450.32</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>5 363.01</t>
+    <t>7 434.25</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>7 496.16</t>
+    <t>13 019.64</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>2 576.71</t>
+    <t>10 593.15</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>1 548.63</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>14 268.49</t>
+    <t>17 835.62</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 361.64</t>
-[...17 lines deleted...]
-    <t>4 444.52</t>
+    <t>1 898.63</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>3 550.68</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 543.84</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>23 262.25</t>
+    <t>3 350.79</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>11 376.15</t>
+    <t>1 501.91</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>22 743.07</t>
+    <t>28 585.33</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>7 273.97</t>
+    <t>14 178.08</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 282.19</t>
+    <t>9 830.96</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>3 165.82</t>
+    <t>7 597.96</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>8 016.44</t>
+    <t>9 493.15</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>11 506.85</t>
+    <t>20 712.33</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>7 401.64</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 270.18</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>5 851.23</t>
+    <t>13 132.77</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>13 374.42</t>
+    <t>16 443.95</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>18 131.18</t>
+    <t>21 770.41</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>16 019.92</t>
+    <t>19 837.43</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>5 630.40</t>
+    <t>10 200.00</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>15 987.67</t>
+    <t>25 002.33</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 754.79</t>
-[...8 lines deleted...]
-    <t>8 921.92</t>
+    <t>3 365.75</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 754.70</t>
+    <t>15 192.46</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>12 130.07</t>
+    <t>19 280.42</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>3 004.11</t>
+    <t>3 225.00</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 828.77</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>3 006.25</t>
+  </si>
+  <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>42 591.48</t>
+    <t>52 577.71</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 262.64</t>
+    <t>6 209.55</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 430.82</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>15 450.21</t>
+    <t>18 996.16</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>3 550.68</t>
+    <t>5 391.78</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 321.92</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>4 602.74</t>
+  </si>
+  <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>4 894.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 726.45</t>
+    <t>6 045.60</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>9 988.18</t>
+    <t>13 462.32</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>12 839.73</t>
+    <t>9 910.27</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 741.10</t>
+    <t>6 078.08</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>28 202.05</t>
+    <t>33 380.14</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 936.68</t>
+    <t>7 131.66</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>1 923.29</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>8 268.66</t>
+    <t>10 174.19</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>4 098.70</t>
+    <t>6 204.45</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...2 lines deleted...]
-    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>4 088.15</t>
+    <t>5 501.34</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 945.21</t>
+    <t>12 246.58</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>14 098.63</t>
+    <t>18 854.79</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>3 597.05</t>
+    <t>42 124.43</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>4 271.34</t>
+    <t>9 254.58</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>3 835.62</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>7 529.54</t>
+    <t>10 478.17</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>5 008.56</t>
+    <t>1 402.40</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>4 781.65</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>3 805.10</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>8 761.64</t>
+    <t>11 753.42</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>7 627.40</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 326.03</t>
+    <t>9 986.30</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>3 667.81</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>17 691.78</t>
+    <t>21 143.84</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 186.30</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>4 004.17</t>
+    <t>6 372.22</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>13 902.74</t>
+    <t>17 815.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 634.85</t>
+    <t>13 335.53</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 923.77</t>
+    <t>9 176.03</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 772.30</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 262.95</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 678.08</t>
+    <t>5 938.36</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>17 538.36</t>
-[...8 lines deleted...]
-    <t>1 106.63</t>
+    <t>21 700.00</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 921.13</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>30 286.23</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 622.08</t>
+    <t>8 359.79</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>2 456.63</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>2 917.81</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 962.74</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 538.36</t>
+    <t>4 343.84</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>1 738.36</t>
+    <t>2 728.77</t>
+  </si>
+  <si>
+    <t>BE0390281500</t>
+  </si>
+  <si>
+    <t>WALLONIE STATE OF 3.5 22/10/2034</t>
+  </si>
+  <si>
+    <t>36 390.41</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 205.93</t>
+    <t>7 341.66</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...8 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>1 401.37</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...65 lines deleted...]
-    <t>15 972.22</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
+    <t>CDS-00109146</t>
+  </si>
+  <si>
+    <t>PAR20260515050145045</t>
+  </si>
+  <si>
+    <t>-3 222.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3210,19011 +3222,18811 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>631764.584</v>
+      </c>
+      <c r="C2">
+        <v>954.65</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>603119103.87</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>603119103.87</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9622.0</v>
+      </c>
+      <c r="C3">
+        <v>937.67</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>9022337.22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>9022337.22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>37781.0</v>
+      </c>
+      <c r="C4">
+        <v>114.75</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>4335469.49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>4335469.49</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P376"/>
+  <dimension ref="A1:Z372"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O376" sqref="O376"/>
+      <selection activeCell="N372" sqref="N372"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6839.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.98</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>240869.58</v>
+      </c>
+      <c r="H2" s="1">
+        <v>25714.64</v>
+      </c>
+      <c r="I2" s="1">
+        <v>10.675752413401</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>266584.22</v>
+      </c>
+      <c r="M2" s="1">
+        <v>266584.22</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>20515.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>36.31</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.306197904</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>580701.65</v>
+      </c>
+      <c r="H3" s="1">
+        <v>164198.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>28.275793602446</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>744899.65</v>
+      </c>
+      <c r="M3" s="1">
+        <v>744899.65</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5222.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>269.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.7687150517</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1283404.23</v>
+      </c>
+      <c r="H4" s="1">
+        <v>123402.57</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9.6152534887625</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1406806.8</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1406806.8</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8431.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D5" s="1">
+        <v>207.5221658166</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1749619.38</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-217706.68</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.443088050385</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1531912.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1531912.7</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>824.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1539.1208859223</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1268235.61</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-588518.01</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-46.404469749907</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>679717.6</v>
+      </c>
+      <c r="M6" s="1">
+        <v>679717.6</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>103732.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0886326302</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2809958.04</v>
+      </c>
+      <c r="H7" s="1">
+        <v>21925.56</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.78028069059707</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2831883.6</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2831883.6</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1874.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>221881.6</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-5059.8</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-2.2804054054054</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>216821.8</v>
+      </c>
+      <c r="M8" s="1">
+        <v>216821.8</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.04</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>5511.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>69.75</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>346641.9</v>
+      </c>
+      <c r="H9" s="1">
+        <v>37750.35</v>
+      </c>
+      <c r="I9" s="1">
+        <v>10.890302066773</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>384392.25</v>
+      </c>
+      <c r="M9" s="1">
+        <v>384392.25</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>97485.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.455</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8571026312</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>863434.65</v>
+      </c>
+      <c r="H10" s="1">
+        <v>155771.03</v>
+      </c>
+      <c r="I10" s="1">
+        <v>18.040859259007</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1019205.68</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1019205.68</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>19205.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D11" s="1">
+        <v>161.5490908618</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>3102550.29</v>
+      </c>
+      <c r="H11" s="1">
+        <v>582889.21</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.787421814845</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3685439.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3685439.5</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>12382.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D12" s="1">
+        <v>240.1814278792</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2973926.44</v>
+      </c>
+      <c r="H12" s="1">
+        <v>2076691.36</v>
+      </c>
+      <c r="I12" s="1">
+        <v>69.829950467773</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>5050617.8</v>
+      </c>
+      <c r="M12" s="1">
+        <v>5050617.8</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>32601.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D13" s="1">
+        <v>25.8002549002</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>841114.11</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-339710.73</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-40.388185855068</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>501403.38</v>
+      </c>
+      <c r="M13" s="1">
+        <v>501403.38</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3919.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>53.4</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>249052.45</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-39777.85</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-15.971675845791</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>209274.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>209274.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>34964.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D15" s="1">
+        <v>67.6265644663</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2364495.2</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-541472.24</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-22.90012007637</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1823022.96</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1823022.96</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>17933.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.606</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750002788</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>236267.28</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-64002.88</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-27.089184757195</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>172264.4</v>
+      </c>
+      <c r="M16" s="1">
+        <v>172264.4</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>41723.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D17" s="1">
+        <v>56.6150514105</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2362149.79</v>
+      </c>
+      <c r="H17" s="1">
+        <v>753723.85</v>
+      </c>
+      <c r="I17" s="1">
+        <v>31.908385030909</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3115873.64</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3115873.64</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>21054.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>33.12</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8124194927</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>627670.68</v>
+      </c>
+      <c r="H18" s="1">
+        <v>69637.8</v>
+      </c>
+      <c r="I18" s="1">
+        <v>11.094639628539</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>697308.48</v>
+      </c>
+      <c r="M18" s="1">
+        <v>697308.48</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>14400.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D19" s="1">
+        <v>434.98798125</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>6263826.93</v>
+      </c>
+      <c r="H19" s="1">
+        <v>16462253.07</v>
+      </c>
+      <c r="I19" s="1">
+        <v>262.81462201894</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>22726080.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>22726080.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.69</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.16</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>302530.56</v>
+      </c>
+      <c r="H20" s="1">
+        <v>23241.28</v>
+      </c>
+      <c r="I20" s="1">
+        <v>7.6822916666667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>325771.84</v>
+      </c>
+      <c r="M20" s="1">
+        <v>325771.84</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>114663.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D21" s="1">
+        <v>26.1450424287</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2997869.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>1979651.83</v>
+      </c>
+      <c r="I21" s="1">
+        <v>66.035301409101</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4977520.83</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4977520.83</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26749.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.91</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950001869</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>224557.86</v>
+      </c>
+      <c r="H22" s="1">
+        <v>40524.73</v>
+      </c>
+      <c r="I22" s="1">
+        <v>18.046453595523</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>265082.59</v>
+      </c>
+      <c r="M22" s="1">
+        <v>265082.59</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4274.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>64.75</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.8499953205</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>234428.88</v>
+      </c>
+      <c r="H23" s="1">
+        <v>42312.62</v>
+      </c>
+      <c r="I23" s="1">
+        <v>18.049235230745</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>276741.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>276741.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>26607.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.1986875634</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>484212.48</v>
+      </c>
+      <c r="H24" s="1">
+        <v>90498.72</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18.689877633885</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>574711.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>574711.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>208054.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D25" s="1">
+        <v>10.8927986484</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2266290.33</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2200629.05</v>
+      </c>
+      <c r="I25" s="1">
+        <v>97.102697781886</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4466919.38</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4466919.38</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
+        <v>179096.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.084</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2008977867</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>573267.99</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-20935.93</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.6520319231499</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>552332.06</v>
+      </c>
+      <c r="M26" s="1">
+        <v>552332.06</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
+        <v>463398.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.6766700331</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3557353.54</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1924644.8</v>
+      </c>
+      <c r="I27" s="1">
+        <v>54.103275886377</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>5481998.34</v>
+      </c>
+      <c r="M27" s="1">
+        <v>5481998.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>31134.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.675</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.48765626</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>513326.69</v>
+      </c>
+      <c r="H28" s="1">
+        <v>36966.76</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.2014100805863</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>550293.45</v>
+      </c>
+      <c r="M28" s="1">
+        <v>550293.45</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>20996.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.6</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.1749990474</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>297618.28</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8923.32</v>
+      </c>
+      <c r="I29" s="1">
+        <v>2.998243253069</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>306541.6</v>
+      </c>
+      <c r="M29" s="1">
+        <v>306541.6</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4550.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>171.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.8423076923</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>581682.5</v>
+      </c>
+      <c r="H30" s="1">
+        <v>197732.5</v>
+      </c>
+      <c r="I30" s="1">
+        <v>33.993200758146</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>779415.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>779415.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>2484.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>189.4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>470469.6</v>
+      </c>
+      <c r="H31" s="1">
+        <v>231757.2</v>
+      </c>
+      <c r="I31" s="1">
+        <v>49.260823653643</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>702226.8</v>
+      </c>
+      <c r="M31" s="1">
+        <v>702226.8</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>7175.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.82</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>245385.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-24251.5</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.8830409356725</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>221133.5</v>
+      </c>
+      <c r="M32" s="1">
+        <v>221133.5</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="1">
+        <v>34796.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D33" s="1">
+        <v>79.7427368088</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2774728.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-719676.51</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-25.936828401579</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2055051.76</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2055051.76</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="1">
+        <v>38489.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D34" s="1">
+        <v>75.7418706643</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2915228.86</v>
+      </c>
+      <c r="H34" s="1">
+        <v>976778.82</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.506076775049</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3892007.68</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3892007.68</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3012840.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.328</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2819041071</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>33990571.97</v>
+      </c>
+      <c r="H35" s="1">
+        <v>138879.55</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.40858256260758</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>34129451.52</v>
+      </c>
+      <c r="M35" s="1">
+        <v>34129451.52</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.54</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="1">
+        <v>522891.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.794</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7730649791</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5633138.72</v>
+      </c>
+      <c r="H36" s="1">
+        <v>10946.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.19432736426558</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5644085.45</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5644085.45</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="1">
+        <v>9419.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>49.75</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.5393959019</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>494868.57</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-26273.32</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-5.3091510741933</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>468595.25</v>
+      </c>
+      <c r="M37" s="1">
+        <v>468595.25</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="1">
+        <v>50029.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.464</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9723268504</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>598963.54</v>
+      </c>
+      <c r="H38" s="1">
+        <v>74626.92</v>
+      </c>
+      <c r="I38" s="1">
+        <v>12.459342683864</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>673590.46</v>
+      </c>
+      <c r="M38" s="1">
+        <v>673590.46</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="1">
+        <v>53059.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D39" s="1">
+        <v>28.7144252624</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1523558.69</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-137657.61</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-9.0352679488835</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1385901.08</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1385901.08</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="1">
+        <v>181864.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5497240245</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1918615.01</v>
+      </c>
+      <c r="H40" s="1">
+        <v>320130.83</v>
+      </c>
+      <c r="I40" s="1">
+        <v>16.685516809336</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2238745.84</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2238745.84</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="1">
+        <v>21704.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.385</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>348240.68</v>
+      </c>
+      <c r="H41" s="1">
+        <v>7379.36</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.1190401994391</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>355620.04</v>
+      </c>
+      <c r="M41" s="1">
+        <v>355620.04</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2561.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>84.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>237404.7</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-21000.2</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-8.8457389428263</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>216404.5</v>
+      </c>
+      <c r="M42" s="1">
+        <v>216404.5</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" s="1">
+        <v>17685.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4839010461</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>609847.79</v>
+      </c>
+      <c r="H43" s="1">
+        <v>59175.76</v>
+      </c>
+      <c r="I43" s="1">
+        <v>9.7033654905923</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>669023.55</v>
+      </c>
+      <c r="M43" s="1">
+        <v>669023.55</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="1">
+        <v>18917.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>55.8116947719</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1055789.83</v>
+      </c>
+      <c r="H44" s="1">
+        <v>468920.37</v>
+      </c>
+      <c r="I44" s="1">
+        <v>44.414177583052</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1524710.2</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1524710.2</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3803.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>55.15</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>236356.45</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-26621.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-11.263073209976</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>209735.45</v>
+      </c>
+      <c r="M45" s="1">
+        <v>209735.45</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>117</v>
+      </c>
+      <c r="B46" s="1">
+        <v>72476.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.52</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6621125614</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1352555.27</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-82775.75</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-6.119953234887</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1269779.52</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1269779.52</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" s="1">
+        <v>22041.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D47" s="1">
+        <v>59.8561054399</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1319288.42</v>
+      </c>
+      <c r="H47" s="1">
+        <v>270308.5</v>
+      </c>
+      <c r="I47" s="1">
+        <v>20.488961769254</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1589596.92</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1589596.92</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="1">
+        <v>44014.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D48" s="1">
+        <v>28.2330126778</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1242647.82</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-453476.8</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-36.492785220514</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>789171.02</v>
+      </c>
+      <c r="M48" s="1">
+        <v>789171.02</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="1">
+        <v>56150.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>29.63</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0720142476</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1688543.6</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-24819.1</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.4698524811559</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1663724.5</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1663724.5</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="1">
+        <v>8733.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D50" s="1">
+        <v>222.8043055078</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1945750.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>135323.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>6.9548451753822</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2081073.9</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2081073.9</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="1">
+        <v>29790.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8697522659</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1485619.92</v>
+      </c>
+      <c r="H51" s="1">
+        <v>74184.48</v>
+      </c>
+      <c r="I51" s="1">
+        <v>4.99350331813</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1559804.4</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1559804.4</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52" s="1">
+        <v>35356.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.6922154656</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1085153.97</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-157058.97</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-14.473427213283</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>928095.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>928095.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="1">
+        <v>174483.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1277582916</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3337468.65</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-193284.99</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.7913649615855</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>3144183.66</v>
+      </c>
+      <c r="M53" s="1">
+        <v>3144183.66</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="1">
+        <v>350995.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.462</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5163874129</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1585229.4</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-19089.71</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.2042238177011</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1566139.69</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1566139.69</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="1">
+        <v>5131.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>130.2</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.5517735334</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>746826.15</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-78769.95</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.547294038914</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>668056.2</v>
+      </c>
+      <c r="M55" s="1">
+        <v>668056.2</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="1">
+        <v>36478.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.32</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.374560557</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1582217.22</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-220858.26</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-13.958782473623</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1361358.96</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1361358.96</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="1">
+        <v>470371.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D57" s="1">
+        <v>7.1426670437</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3359703.44</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1390102.92</v>
+      </c>
+      <c r="I57" s="1">
+        <v>41.375762617905</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>4749806.36</v>
+      </c>
+      <c r="M57" s="1">
+        <v>4749806.36</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="1">
+        <v>116511.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.2443328956</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1776132.47</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1405782.94</v>
+      </c>
+      <c r="I58" s="1">
+        <v>79.148541212132</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3181915.41</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3181915.41</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59" s="1">
+        <v>9925.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.0693813602</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1032888.61</v>
+      </c>
+      <c r="H59" s="1">
+        <v>115433.89</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.175831438397</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1148322.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1148322.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>145</v>
+      </c>
+      <c r="B60" s="1">
+        <v>9226.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D60" s="1">
+        <v>192.6399165402</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1777295.87</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-221330.97</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-12.453242801943</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1555964.9</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1555964.9</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>147</v>
+      </c>
+      <c r="B61" s="1">
+        <v>3812.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>68.96</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>259825.92</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3049.6</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.1737089201878</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>262875.52</v>
+      </c>
+      <c r="M61" s="1">
+        <v>262875.52</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="1">
+        <v>9238.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>21.33</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>237047.08</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-40000.54</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-16.874512860483</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>197046.54</v>
+      </c>
+      <c r="M62" s="1">
+        <v>197046.54</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1462.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D63" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>469886.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1096.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.23335407591786</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>470983.3</v>
+      </c>
+      <c r="M63" s="1">
+        <v>470983.3</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="1">
+        <v>16480.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.826875</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1035386.9</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-34391.7</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-3.3216278861554</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1000995.2</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1000995.2</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2722.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>73.65</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>226606.5</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-26131.2</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-11.531531531532</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>200475.3</v>
+      </c>
+      <c r="M65" s="1">
+        <v>200475.3</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="1">
+        <v>7332.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>40.86</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>289247.4</v>
+      </c>
+      <c r="H66" s="1">
+        <v>10338.12</v>
+      </c>
+      <c r="I66" s="1">
+        <v>3.574144486692</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>299585.52</v>
+      </c>
+      <c r="M66" s="1">
+        <v>299585.52</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="1">
+        <v>6309.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>38.8</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>231918.84</v>
+      </c>
+      <c r="H67" s="1">
+        <v>12870.36</v>
+      </c>
+      <c r="I67" s="1">
+        <v>5.5495103373232</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>244789.2</v>
+      </c>
+      <c r="M67" s="1">
+        <v>244789.2</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12204.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D68" s="1">
+        <v>148.9054621436</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1817242.26</v>
+      </c>
+      <c r="H68" s="1">
+        <v>420971.34</v>
+      </c>
+      <c r="I68" s="1">
+        <v>23.165394579807</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2238213.6</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2238213.6</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>324491.6</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-31267.4</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-9.6358118361153</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>293224.2</v>
+      </c>
+      <c r="M69" s="1">
+        <v>293224.2</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="1">
+        <v>67795.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.2662960395</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2390878.54</v>
+      </c>
+      <c r="H70" s="1">
+        <v>489731.01</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.483307780244</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2880609.55</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2880609.55</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" s="1">
+        <v>21171.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.126</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>225047.73</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-31841.18</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-14.148634158629</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>193206.55</v>
+      </c>
+      <c r="M71" s="1">
+        <v>193206.55</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="1">
+        <v>3302.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>238.4</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.2313840097</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>852680.03</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-65483.23</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-7.6796955125125</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>787196.8</v>
+      </c>
+      <c r="M72" s="1">
+        <v>787196.8</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="1">
+        <v>19653.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>78.0324321986</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1533571.39</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-79249.39</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-5.1676361802759</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1454322.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1454322.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" s="1">
+        <v>6457.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D74" s="1">
+        <v>69.1594130401</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>446562.33</v>
+      </c>
+      <c r="H74" s="1">
+        <v>29964.27</v>
+      </c>
+      <c r="I74" s="1">
+        <v>6.7099860393509</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>476526.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>476526.6</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1183.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>2347.3844294167</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>2776955.78</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-853397.78</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-30.731414095474</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1923558.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1923558.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>177</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4718.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>229955.32</v>
+      </c>
+      <c r="H76" s="1">
+        <v>28826.98</v>
+      </c>
+      <c r="I76" s="1">
+        <v>12.535904800985</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>258782.3</v>
+      </c>
+      <c r="M76" s="1">
+        <v>258782.3</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>179</v>
+      </c>
+      <c r="B77" s="1">
+        <v>7256.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.38</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>229579.84</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-38166.56</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-16.624525916561</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>191413.28</v>
+      </c>
+      <c r="M77" s="1">
+        <v>191413.28</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>181</v>
+      </c>
+      <c r="B78" s="1">
+        <v>93750.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D78" s="1">
+        <v>15.0480037333</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1410750.35</v>
+      </c>
+      <c r="H78" s="1">
+        <v>622687.15</v>
+      </c>
+      <c r="I78" s="1">
+        <v>44.138720220768</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>2033437.5</v>
+      </c>
+      <c r="M78" s="1">
+        <v>2033437.5</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>183</v>
+      </c>
+      <c r="B79" s="1">
+        <v>41406.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>48.4406578757</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2005733.88</v>
+      </c>
+      <c r="H79" s="1">
+        <v>313002.12</v>
+      </c>
+      <c r="I79" s="1">
+        <v>15.605366350994</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>2318736.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>2318736.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>185</v>
+      </c>
+      <c r="B80" s="1">
+        <v>42433.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D80" s="1">
+        <v>30.9492390357</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1313269.06</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2009234.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>152.99491179667</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>3322503.9</v>
+      </c>
+      <c r="M80" s="1">
+        <v>3322503.9</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>187</v>
+      </c>
+      <c r="B81" s="1">
+        <v>98558.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D81" s="1">
+        <v>14.320082388</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1411358.68</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1269911.71</v>
+      </c>
+      <c r="I81" s="1">
+        <v>89.977957268807</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>2681270.39</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2681270.39</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>189</v>
+      </c>
+      <c r="B82" s="1">
+        <v>5780.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>34.12</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.0999965398</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>225997.98</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-28784.38</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-12.736565167529</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>197213.6</v>
+      </c>
+      <c r="M82" s="1">
+        <v>197213.6</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>191</v>
+      </c>
+      <c r="B83" s="1">
+        <v>768053.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D83" s="1">
+        <v>3.1212953924</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2397320.29</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2174131.17</v>
+      </c>
+      <c r="I83" s="1">
+        <v>90.690058356783</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>4571451.46</v>
+      </c>
+      <c r="M83" s="1">
+        <v>4571451.46</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>193</v>
+      </c>
+      <c r="B84" s="1">
+        <v>43412.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1495694739</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>831321.11</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-227894.31</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.413511729541</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>603426.8</v>
+      </c>
+      <c r="M84" s="1">
+        <v>603426.8</v>
+      </c>
+      <c r="N84" s="1">
         <v>0.1</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>195</v>
+      </c>
+      <c r="B85" s="1">
+        <v>15561.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.26</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>233259.39</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-26920.53</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-11.541027351568</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>206338.86</v>
+      </c>
+      <c r="M85" s="1">
+        <v>206338.86</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>197</v>
+      </c>
+      <c r="B86" s="1">
+        <v>9199.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.3564235243</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1051964.74</v>
+      </c>
+      <c r="H86" s="1">
+        <v>26618.01</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.5303138962623</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1078582.75</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1078582.75</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>199</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2460.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>267.05</v>
+      </c>
+      <c r="D87" s="1">
+        <v>284.6374796748</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>700208.2</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-43265.2</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-6.1789050742336</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>656943.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>656943.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" s="1">
+        <v>7399.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>37.18</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>263552.38</v>
+      </c>
+      <c r="H88" s="1">
+        <v>11542.44</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4.3795620437956</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>275094.82</v>
+      </c>
+      <c r="M88" s="1">
+        <v>275094.82</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" s="1">
+        <v>14035.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.96</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.6223541147</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>892939.74</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-191751.14</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-21.474141132973</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>701188.6</v>
+      </c>
+      <c r="M89" s="1">
+        <v>701188.6</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>205</v>
+      </c>
+      <c r="B90" s="1">
+        <v>6888.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>26.74</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>230288.8</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-46103.68</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-20.019940179462</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>184185.12</v>
+      </c>
+      <c r="M90" s="1">
+        <v>184185.12</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>207</v>
+      </c>
+      <c r="B91" s="1">
+        <v>601326.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.7292503401</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2242495.19</v>
+      </c>
+      <c r="H91" s="1">
+        <v>443026.73</v>
+      </c>
+      <c r="I91" s="1">
+        <v>19.755972363981</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2685521.92</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2685521.92</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>209</v>
+      </c>
+      <c r="B92" s="1">
+        <v>27179.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.9190006991</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>731631.52</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-82325.21</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-11.252277649274</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>649306.31</v>
+      </c>
+      <c r="M92" s="1">
+        <v>649306.31</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>211</v>
+      </c>
+      <c r="B93" s="1">
+        <v>14703.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D93" s="1">
+        <v>102.2996402095</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1504111.61</v>
+      </c>
+      <c r="H93" s="1">
+        <v>1037448.97</v>
+      </c>
+      <c r="I93" s="1">
+        <v>68.974201322733</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2541560.58</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2541560.58</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>213</v>
+      </c>
+      <c r="B94" s="1">
+        <v>12005.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.7527730112</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1173522.04</v>
+      </c>
+      <c r="H94" s="1">
+        <v>566602.71</v>
+      </c>
+      <c r="I94" s="1">
+        <v>48.282238482713</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1740124.75</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1740124.75</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>215</v>
+      </c>
+      <c r="B95" s="1">
+        <v>14311.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46.255</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8533743274</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>813628.64</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-151673.33</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-18.641591820072</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>661955.31</v>
+      </c>
+      <c r="M95" s="1">
+        <v>661955.31</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>217</v>
+      </c>
+      <c r="B96" s="1">
+        <v>7808.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>329.2022015881</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2570410.79</v>
+      </c>
+      <c r="H96" s="1">
+        <v>459093.21</v>
+      </c>
+      <c r="I96" s="1">
+        <v>17.860694165542</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>3029504.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>3029504.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" s="1">
+        <v>44806.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>24.63</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.7216131768</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>928452.6</v>
+      </c>
+      <c r="H97" s="1">
+        <v>175119.18</v>
+      </c>
+      <c r="I97" s="1">
+        <v>18.861402294527</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1103571.78</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1103571.78</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>221</v>
+      </c>
+      <c r="B98" s="1">
+        <v>8174.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D98" s="1">
+        <v>463.2448005872</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>3786563.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>265697.5</v>
+      </c>
+      <c r="I98" s="1">
+        <v>7.0168514296474</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>4052260.5</v>
+      </c>
+      <c r="M98" s="1">
+        <v>4052260.5</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>223</v>
+      </c>
+      <c r="B99" s="1">
+        <v>23938.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>43.335</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.7154549252</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1405530.56</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-368177.33</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-26.194900379825</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>1037353.23</v>
+      </c>
+      <c r="M99" s="1">
+        <v>1037353.23</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>225</v>
+      </c>
+      <c r="B100" s="1">
+        <v>11013.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>145.65</v>
+      </c>
+      <c r="D100" s="1">
+        <v>143.2404812494</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>1577507.42</v>
+      </c>
+      <c r="H100" s="1">
+        <v>26536.03</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.6821492985434</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>1604043.45</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1604043.45</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>227</v>
+      </c>
+      <c r="B101" s="1">
+        <v>21005.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7766617472</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>247368.78</v>
+      </c>
+      <c r="H101" s="1">
+        <v>56363.52</v>
+      </c>
+      <c r="I101" s="1">
+        <v>22.785219703149</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>303732.3</v>
+      </c>
+      <c r="M101" s="1">
+        <v>303732.3</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>229</v>
+      </c>
+      <c r="B102" s="1">
+        <v>21869.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1691897206</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1140888.01</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-18570.93</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.6277609929479</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1122317.08</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1122317.08</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>231</v>
+      </c>
+      <c r="B103" s="1">
+        <v>2146.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D103" s="1">
+        <v>292.6990493942</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>628132.16</v>
+      </c>
+      <c r="H103" s="1">
+        <v>397012.04</v>
+      </c>
+      <c r="I103" s="1">
+        <v>63.205176439302</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1025144.2</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1025144.2</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>233</v>
+      </c>
+      <c r="B104" s="1">
+        <v>228143.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.538</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4651720193</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>790554.74</v>
+      </c>
+      <c r="H104" s="1">
+        <v>16615.19</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2.1017127795603</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>807169.93</v>
+      </c>
+      <c r="M104" s="1">
+        <v>807169.93</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>235</v>
+      </c>
+      <c r="B105" s="1">
+        <v>14702.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>76.32</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.2035974697</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1017431.29</v>
+      </c>
+      <c r="H105" s="1">
+        <v>104625.35</v>
+      </c>
+      <c r="I105" s="1">
+        <v>10.283284092826</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1122056.64</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1122056.64</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>237</v>
+      </c>
+      <c r="B106" s="1">
+        <v>246669.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D106" s="1">
+        <v>5.1370650548</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1267154.7</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1542405.21</v>
+      </c>
+      <c r="I106" s="1">
+        <v>121.72193418846</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>2809559.91</v>
+      </c>
+      <c r="M106" s="1">
+        <v>2809559.91</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>239</v>
+      </c>
+      <c r="B107" s="1">
+        <v>106049.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.305</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3735864553</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1736402.47</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-7273.52</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.41888445367162</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1729128.95</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1729128.95</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>241</v>
+      </c>
+      <c r="B108" s="1">
+        <v>29229.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>152.33</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2922900.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1529553.57</v>
+      </c>
+      <c r="I108" s="1">
+        <v>52.33</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>4452453.57</v>
+      </c>
+      <c r="M108" s="1">
+        <v>4452453.57</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>243</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1481.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>2130.04</v>
+      </c>
+      <c r="D109" s="1">
+        <v>1322.4878528022</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1958604.51</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1195984.73</v>
+      </c>
+      <c r="I109" s="1">
+        <v>61.063105077809</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3154589.24</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3154589.24</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" s="1">
+        <v>9631.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>1077.59</v>
+      </c>
+      <c r="D110" s="1">
+        <v>1076.0998266016</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>10363917.43</v>
+      </c>
+      <c r="H110" s="1">
+        <v>14351.86</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.13847910403508</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>10378269.29</v>
+      </c>
+      <c r="M110" s="1">
+        <v>10378269.29</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>247</v>
+      </c>
+      <c r="B111" s="1">
+        <v>18132.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>135.5</v>
+      </c>
+      <c r="D111" s="1">
+        <v>115.8781325833</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>2101102.3</v>
+      </c>
+      <c r="H111" s="1">
+        <v>355783.7</v>
+      </c>
+      <c r="I111" s="1">
+        <v>16.933192638931</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>2456886.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>2456886.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>249</v>
+      </c>
+      <c r="B112" s="1">
+        <v>89886.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D112" s="1">
+        <v>18.1678300291</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>1633033.57</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-106769.29</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-6.5380952334005</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1526264.28</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1526264.28</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>251</v>
+      </c>
+      <c r="B113" s="1">
+        <v>9278.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>70.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>67.7860099159</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>628918.6</v>
+      </c>
+      <c r="H113" s="1">
+        <v>20541.4</v>
+      </c>
+      <c r="I113" s="1">
+        <v>3.2661460481531</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>649460.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>649460.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>253</v>
+      </c>
+      <c r="B114" s="1">
+        <v>32029.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>28.46</v>
+      </c>
+      <c r="D114" s="1">
+        <v>22.637626526</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>725060.54</v>
+      </c>
+      <c r="H114" s="1">
+        <v>186484.8</v>
+      </c>
+      <c r="I114" s="1">
+        <v>25.719893679499</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>911545.34</v>
+      </c>
+      <c r="M114" s="1">
+        <v>911545.34</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>255</v>
+      </c>
+      <c r="B115" s="1">
+        <v>18599.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D115" s="1">
+        <v>40.8572546911</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>759904.08</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-62906.55</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-8.2782224303888</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>696997.53</v>
+      </c>
+      <c r="M115" s="1">
+        <v>696997.53</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>257</v>
+      </c>
+      <c r="B116" s="1">
+        <v>14404.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>15.94</v>
+      </c>
+      <c r="D116" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>235649.44</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-6049.68</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-2.5672371638142</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>229599.76</v>
+      </c>
+      <c r="M116" s="1">
+        <v>229599.76</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>259</v>
+      </c>
+      <c r="B117" s="1">
+        <v>9969.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>26.8</v>
+      </c>
+      <c r="D117" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>236863.44</v>
+      </c>
+      <c r="H117" s="1">
+        <v>30305.76</v>
+      </c>
+      <c r="I117" s="1">
+        <v>12.794612794613</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>267169.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>267169.2</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>261</v>
+      </c>
+      <c r="B118" s="1">
+        <v>26065.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>34.285</v>
+      </c>
+      <c r="D118" s="1">
+        <v>41.6493642816</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1085590.68</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-191952.15</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-17.68181631773</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>893638.53</v>
+      </c>
+      <c r="M118" s="1">
+        <v>893638.53</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="1">
+        <v>8686.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>26.06</v>
+      </c>
+      <c r="D119" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>241731.38</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-15374.22</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-6.3600431189364</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>226357.16</v>
+      </c>
+      <c r="M119" s="1">
+        <v>226357.16</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>265</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2628.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>90.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>238359.6</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-1839.6</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.77177508269019</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>236520.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>236520.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" s="1">
+        <v>7579.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>36.86</v>
+      </c>
+      <c r="D121" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>279437.73</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-75.79</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.027122321670735</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>279361.94</v>
+      </c>
+      <c r="M121" s="1">
+        <v>279361.94</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>269</v>
+      </c>
+      <c r="B122" s="1">
+        <v>11349.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D122" s="1">
+        <v>278.929523306</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>3165571.16</v>
+      </c>
+      <c r="H122" s="1">
+        <v>610241.14</v>
+      </c>
+      <c r="I122" s="1">
+        <v>19.277441862972</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3775812.3</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3775812.3</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>271</v>
+      </c>
+      <c r="B123" s="1">
+        <v>378706.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D123" s="1">
+        <v>2.6309171759</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>996344.12</v>
+      </c>
+      <c r="H123" s="1">
+        <v>584374.72</v>
+      </c>
+      <c r="I123" s="1">
+        <v>58.651896294626</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1580718.84</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1580718.84</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>273</v>
+      </c>
+      <c r="B124" s="1">
+        <v>87334.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>9.11</v>
+      </c>
+      <c r="D124" s="1">
+        <v>9.3799942749</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>819192.42</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-23579.68</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-2.8784055399341</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>795612.74</v>
+      </c>
+      <c r="M124" s="1">
+        <v>795612.74</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>275</v>
+      </c>
+      <c r="B125" s="1">
+        <v>37106.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D125" s="1">
+        <v>92.0736360696</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3416484.34</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-630936.92</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-18.46743193326</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2785547.42</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2785547.42</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>277</v>
+      </c>
+      <c r="B126" s="1">
+        <v>33226.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D126" s="1">
+        <v>144.1771001625</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>4790428.33</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-300266.69</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-6.2680551573976</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>4490161.64</v>
+      </c>
+      <c r="M126" s="1">
+        <v>4490161.64</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>279</v>
+      </c>
+      <c r="B127" s="1">
+        <v>75045.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>30.76</v>
+      </c>
+      <c r="D127" s="1">
+        <v>32.6351207942</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>2449102.64</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-140718.44</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-5.7457142751681</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2308384.2</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2308384.2</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>281</v>
+      </c>
+      <c r="B128" s="1">
+        <v>19663.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D128" s="1">
+        <v>119.2287585821</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>2344395.08</v>
+      </c>
+      <c r="H128" s="1">
+        <v>3083576.07</v>
+      </c>
+      <c r="I128" s="1">
+        <v>131.52971085403</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>5427971.15</v>
+      </c>
+      <c r="M128" s="1">
+        <v>5427971.15</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>283</v>
+      </c>
+      <c r="B129" s="1">
+        <v>26883.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D129" s="1">
+        <v>125.955631068</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3386065.23</v>
+      </c>
+      <c r="H129" s="1">
+        <v>751766.13</v>
+      </c>
+      <c r="I129" s="1">
+        <v>22.20176160044</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>4137831.36</v>
+      </c>
+      <c r="M129" s="1">
+        <v>4137831.36</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>285</v>
+      </c>
+      <c r="B130" s="1">
+        <v>24171.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D130" s="1">
+        <v>137.7839721153</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>3330376.39</v>
+      </c>
+      <c r="H130" s="1">
+        <v>3135366.11</v>
+      </c>
+      <c r="I130" s="1">
+        <v>94.144497283083</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>6465742.5</v>
+      </c>
+      <c r="M130" s="1">
+        <v>6465742.5</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>287</v>
+      </c>
+      <c r="B131" s="1">
+        <v>28552.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>16.94</v>
+      </c>
+      <c r="D131" s="1">
+        <v>19.6485465116</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>561005.3</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-77334.42</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-13.784971371928</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>483670.88</v>
+      </c>
+      <c r="M131" s="1">
+        <v>483670.88</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>289</v>
+      </c>
+      <c r="B132" s="1">
+        <v>24978.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D132" s="1">
+        <v>37.0772728001</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>926116.12</v>
+      </c>
+      <c r="H132" s="1">
+        <v>991694.72</v>
+      </c>
+      <c r="I132" s="1">
+        <v>107.08103428758</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1917810.84</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1917810.84</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>291</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1955.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>143.6</v>
+      </c>
+      <c r="D133" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>256496.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>24242.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>9.4512195121951</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>280738.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>280738.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>293</v>
+      </c>
+      <c r="B134" s="1">
+        <v>5758.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D134" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>302295.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-7485.4</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-2.4761904761905</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>294809.6</v>
+      </c>
+      <c r="M134" s="1">
+        <v>294809.6</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>295</v>
+      </c>
+      <c r="B135" s="1">
+        <v>21433.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>62.6</v>
+      </c>
+      <c r="D135" s="1">
+        <v>25.009006672</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>536018.04</v>
+      </c>
+      <c r="H135" s="1">
+        <v>805687.76</v>
+      </c>
+      <c r="I135" s="1">
+        <v>150.30982166197</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>1341705.8</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1341705.8</v>
+      </c>
+      <c r="N135" s="1">
         <v>0.22</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>297</v>
+      </c>
+      <c r="B136" s="1">
+        <v>20363.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>9.248</v>
+      </c>
+      <c r="D136" s="1">
+        <v>11.5050002455</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>234276.32</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-45959.3</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-19.617561006593</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>188317.02</v>
+      </c>
+      <c r="M136" s="1">
+        <v>188317.02</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>299</v>
+      </c>
+      <c r="B137" s="1">
+        <v>66397.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D137" s="1">
+        <v>29.8923094417</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1984759.67</v>
+      </c>
+      <c r="H137" s="1">
+        <v>208997.21</v>
+      </c>
+      <c r="I137" s="1">
+        <v>10.530101611748</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2193756.88</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2193756.88</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>301</v>
+      </c>
+      <c r="B138" s="1">
+        <v>4552.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>51.62</v>
+      </c>
+      <c r="D138" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>234336.96</v>
+      </c>
+      <c r="H138" s="1">
+        <v>637.28</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.27195027195027</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>234974.24</v>
+      </c>
+      <c r="M138" s="1">
+        <v>234974.24</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>303</v>
+      </c>
+      <c r="B139" s="1">
+        <v>48243.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>10.265</v>
+      </c>
+      <c r="D139" s="1">
+        <v>10.1855342744</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>491380.73</v>
+      </c>
+      <c r="H139" s="1">
+        <v>3833.67</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.78018321963908</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>495214.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>495214.4</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>305</v>
+      </c>
+      <c r="B140" s="1">
+        <v>3220.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D140" s="1">
+        <v>254.7794906832</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>820389.96</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-123259.96</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-15.024557345875</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>697130.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>697130.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>307</v>
+      </c>
+      <c r="B141" s="1">
+        <v>4152.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D141" s="1">
+        <v>252.5668978805</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1048657.76</v>
+      </c>
+      <c r="H141" s="1">
+        <v>24634.24</v>
+      </c>
+      <c r="I141" s="1">
+        <v>2.3491210325855</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1073292.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1073292.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>309</v>
+      </c>
+      <c r="B142" s="1">
+        <v>12937.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>20.82</v>
+      </c>
+      <c r="D142" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>233124.74</v>
+      </c>
+      <c r="H142" s="1">
+        <v>36223.6</v>
+      </c>
+      <c r="I142" s="1">
+        <v>15.538290788013</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>269348.34</v>
+      </c>
+      <c r="M142" s="1">
+        <v>269348.34</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>311</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15520.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="D143" s="1">
+        <v>104.2589458763</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1618098.84</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-14106.84</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-0.87181571677043</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1603992.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1603992.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>313</v>
+      </c>
+      <c r="B144" s="1">
+        <v>57240.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D144" s="1">
+        <v>66.3206640461</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>3796194.81</v>
+      </c>
+      <c r="H144" s="1">
+        <v>616436.79</v>
+      </c>
+      <c r="I144" s="1">
+        <v>16.238281248796</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>4412631.6</v>
+      </c>
+      <c r="M144" s="1">
+        <v>4412631.6</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>315</v>
+      </c>
+      <c r="B145" s="1">
+        <v>13085.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="D145" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>276878.6</v>
+      </c>
+      <c r="H145" s="1">
+        <v>38469.9</v>
+      </c>
+      <c r="I145" s="1">
+        <v>13.894139886578</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>315348.5</v>
+      </c>
+      <c r="M145" s="1">
+        <v>315348.5</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>317</v>
+      </c>
+      <c r="B146" s="1">
+        <v>38224.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>18.355</v>
+      </c>
+      <c r="D146" s="1">
+        <v>19.003486553</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>726389.27</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-24787.75</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-3.412460924705</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>701601.52</v>
+      </c>
+      <c r="M146" s="1">
+        <v>701601.52</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>319</v>
+      </c>
+      <c r="B147" s="1">
+        <v>18725.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>23.28</v>
+      </c>
+      <c r="D147" s="1">
+        <v>26.9722520694</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>505055.42</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-69137.42</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-13.689075943389</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>435918.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>435918.0</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>321</v>
+      </c>
+      <c r="B148" s="1">
+        <v>57733.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>20.4</v>
+      </c>
+      <c r="D148" s="1">
+        <v>19.845657423</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1145749.34</v>
+      </c>
+      <c r="H148" s="1">
+        <v>32003.86</v>
+      </c>
+      <c r="I148" s="1">
+        <v>2.7932689012066</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1177753.2</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1177753.2</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>323</v>
+      </c>
+      <c r="B149" s="1">
+        <v>25466.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>55.9</v>
+      </c>
+      <c r="D149" s="1">
+        <v>60.5302544569</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1541463.46</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-117914.06</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-7.6494878444929</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1423549.4</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1423549.4</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>325</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2919.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>83.1</v>
+      </c>
+      <c r="D150" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>239358.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>3210.9</v>
+      </c>
+      <c r="I150" s="1">
+        <v>1.3414634146341</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>242568.9</v>
+      </c>
+      <c r="M150" s="1">
+        <v>242568.9</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>327</v>
+      </c>
+      <c r="B151" s="1">
+        <v>9854.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D151" s="1">
+        <v>106.3950740816</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>1048417.06</v>
+      </c>
+      <c r="H151" s="1">
+        <v>233588.34</v>
+      </c>
+      <c r="I151" s="1">
+        <v>22.280097197197</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1282005.4</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1282005.4</v>
+      </c>
+      <c r="N151" s="1">
         <v>0.21</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>329</v>
+      </c>
+      <c r="B152" s="1">
+        <v>7328.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>74.28</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.5638100437</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>736931.6</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-192607.76</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-26.136450112873</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>544323.84</v>
+      </c>
+      <c r="M152" s="1">
+        <v>544323.84</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>331</v>
+      </c>
+      <c r="B153" s="1">
+        <v>45994.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D153" s="1">
+        <v>28.3329947384</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1303147.76</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-311517.12</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-23.904972986333</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>991630.64</v>
+      </c>
+      <c r="M153" s="1">
+        <v>991630.64</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>333</v>
+      </c>
+      <c r="B154" s="1">
+        <v>51907.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D154" s="1">
+        <v>36.6765563411</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>1903770.01</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-243784.15</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-12.805336186591</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>1659985.86</v>
+      </c>
+      <c r="M154" s="1">
+        <v>1659985.86</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>335</v>
+      </c>
+      <c r="B155" s="1">
+        <v>35311.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D155" s="1">
+        <v>31.4293548753</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>1109801.95</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-275049.91</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-24.78369316255</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>834752.04</v>
+      </c>
+      <c r="M155" s="1">
+        <v>834752.04</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>337</v>
+      </c>
+      <c r="B156" s="1">
+        <v>25391.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>110.5186077744</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2806177.97</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-1358890.97</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-48.424974628391</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>1447287.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>1447287.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>339</v>
+      </c>
+      <c r="B157" s="1">
+        <v>1129.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>274.95</v>
+      </c>
+      <c r="D157" s="1">
+        <v>276.050044287</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>341</v>
+      </c>
+      <c r="B158" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D158" s="1">
+        <v>114.620043478</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>343</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-25.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>345</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-32.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>127.47</v>
+      </c>
+      <c r="D160" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>347</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1206000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.4</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.00551161</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1206066.47</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-7302.47</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.60547823703282</v>
+      </c>
+      <c r="J161">
+        <v>1.5</v>
+      </c>
+      <c r="K161" t="s">
+        <v>348</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1198764.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1216849.87</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>350</v>
+      </c>
+      <c r="B162" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>397324.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2964.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J162">
+        <v>0.22</v>
+      </c>
+      <c r="K162">
+        <v>873.97</v>
+      </c>
+      <c r="L162" s="1">
+        <v>400288.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>401161.97</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>352</v>
+      </c>
+      <c r="B163" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>109.881</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="H163" s="1">
+        <v>42036.72</v>
+      </c>
+      <c r="I163" s="1">
+        <v>8.506313941957</v>
+      </c>
+      <c r="J163">
+        <v>3.7</v>
+      </c>
+      <c r="K163" t="s">
+        <v>353</v>
+      </c>
+      <c r="L163" s="1">
+        <v>536219.28</v>
+      </c>
+      <c r="M163" s="1">
+        <v>554268.6</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>355</v>
+      </c>
+      <c r="B164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>698929.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>9821.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J164">
+        <v>0.34</v>
+      </c>
+      <c r="K164" t="s">
+        <v>356</v>
+      </c>
+      <c r="L164" s="1">
+        <v>708750.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>711099.32</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>358</v>
+      </c>
+      <c r="B165" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>14844.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>2.4767243968365</v>
+      </c>
+      <c r="J165">
+        <v>0.75</v>
+      </c>
+      <c r="K165" t="s">
+        <v>359</v>
+      </c>
+      <c r="L165" s="1">
+        <v>614184.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>618669.62</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>361</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>91.925</v>
+      </c>
+      <c r="D166" s="1">
+        <v>91.85654636</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1010422.01</v>
+      </c>
+      <c r="H166" s="1">
+        <v>752.99</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.074522327556978</v>
+      </c>
+      <c r="J166">
+        <v>1.12</v>
+      </c>
+      <c r="K166" t="s">
+        <v>362</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1011175.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1023493.49</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>364</v>
+      </c>
+      <c r="B167" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-1579.86</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.26376724051143</v>
+      </c>
+      <c r="J167">
+        <v>2.16</v>
+      </c>
+      <c r="K167" t="s">
+        <v>365</v>
+      </c>
+      <c r="L167" s="1">
+        <v>597380.04</v>
+      </c>
+      <c r="M167" s="1">
+        <v>610389.97</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>367</v>
+      </c>
+      <c r="B168" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-8850.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.4861011757831</v>
+      </c>
+      <c r="J168">
+        <v>0.46</v>
+      </c>
+      <c r="K168" t="s">
+        <v>368</v>
+      </c>
+      <c r="L168" s="1">
+        <v>586668.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>589429.64</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" s="1">
+        <v>353000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D169" s="1">
+        <v>93.76066856</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>330975.16</v>
+      </c>
+      <c r="H169" s="1">
+        <v>2045.04</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.61788322724884</v>
+      </c>
+      <c r="J169">
+        <v>0.52</v>
+      </c>
+      <c r="K169" t="s">
+        <v>371</v>
+      </c>
+      <c r="L169" s="1">
+        <v>333020.2</v>
+      </c>
+      <c r="M169" s="1">
+        <v>334869.82</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" s="1">
+        <v>337000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>335807.02</v>
+      </c>
+      <c r="H170" s="1">
+        <v>2089.4</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J170">
+        <v>0.54</v>
+      </c>
+      <c r="K170" t="s">
+        <v>374</v>
+      </c>
+      <c r="L170" s="1">
+        <v>337896.42</v>
+      </c>
+      <c r="M170" s="1">
+        <v>339726.84</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>376</v>
+      </c>
+      <c r="B171" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="H171" s="1">
+        <v>6131.24</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.217654379861</v>
+      </c>
+      <c r="J171">
+        <v>0.04</v>
+      </c>
+      <c r="K171">
+        <v>184.93</v>
+      </c>
+      <c r="L171" s="1">
+        <v>509660.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>509844.93</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>378</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>110.933</v>
+      </c>
+      <c r="D172" s="1">
+        <v>104.89389273</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1153832.82</v>
+      </c>
+      <c r="H172" s="1">
+        <v>66430.18</v>
+      </c>
+      <c r="I172" s="1">
+        <v>5.7573487985894</v>
+      </c>
+      <c r="J172">
+        <v>5.43</v>
+      </c>
+      <c r="K172" t="s">
+        <v>379</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1220263.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1279939.05</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>381</v>
+      </c>
+      <c r="B173" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>799627.4</v>
+      </c>
+      <c r="H173" s="1">
+        <v>8744.67</v>
+      </c>
+      <c r="I173" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J173">
+        <v>0.57</v>
+      </c>
+      <c r="K173" t="s">
+        <v>382</v>
+      </c>
+      <c r="L173" s="1">
+        <v>808372.07</v>
+      </c>
+      <c r="M173" s="1">
+        <v>812909.57</v>
+      </c>
+      <c r="N173" s="1">
         <v>0.13</v>
       </c>
-      <c r="P6">
-[...46 lines deleted...]
-      <c r="O7" s="1">
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>384</v>
+      </c>
+      <c r="B174" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="D174" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>319950.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-6381.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1.9943741209564</v>
+      </c>
+      <c r="J174">
+        <v>0.67</v>
+      </c>
+      <c r="K174" t="s">
+        <v>385</v>
+      </c>
+      <c r="L174" s="1">
+        <v>313569.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>315582.7</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>387</v>
+      </c>
+      <c r="B175" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J175">
+        <v>0.47</v>
+      </c>
+      <c r="K175" t="s">
+        <v>388</v>
+      </c>
+      <c r="L175" s="1">
+        <v>605778.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>608613.62</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>13915.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.0957219205017</v>
+      </c>
+      <c r="J176">
+        <v>0.46</v>
+      </c>
+      <c r="K176" t="s">
+        <v>391</v>
+      </c>
+      <c r="L176" s="1">
+        <v>1283854.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>1289837.56</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>393</v>
+      </c>
+      <c r="B177" s="1">
+        <v>897000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.93515942</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>905388.38</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-10469.42</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.1563457441325</v>
+      </c>
+      <c r="J177">
+        <v>2.95</v>
+      </c>
+      <c r="K177" t="s">
+        <v>394</v>
+      </c>
+      <c r="L177" s="1">
+        <v>894918.96</v>
+      </c>
+      <c r="M177" s="1">
+        <v>921422.53</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>396</v>
+      </c>
+      <c r="B178" s="1">
+        <v>3780000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>88.286</v>
+      </c>
+      <c r="D178" s="1">
+        <v>86.91335767</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>3285324.92</v>
+      </c>
+      <c r="H178" s="1">
+        <v>51885.88</v>
+      </c>
+      <c r="I178" s="1">
+        <v>1.5793226321127</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>3337210.8</v>
+      </c>
+      <c r="M178" s="1">
+        <v>3337210.8</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>398</v>
+      </c>
+      <c r="B179" s="1">
+        <v>244000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>61.688</v>
+      </c>
+      <c r="D179" s="1">
+        <v>60.04517623</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>146510.23</v>
+      </c>
+      <c r="H179" s="1">
+        <v>4008.49</v>
+      </c>
+      <c r="I179" s="1">
+        <v>2.7359795967831</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>150518.72</v>
+      </c>
+      <c r="M179" s="1">
+        <v>150518.72</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>545129.26</v>
+      </c>
+      <c r="H180" s="1">
+        <v>7395.44</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J180">
+        <v>0.38</v>
+      </c>
+      <c r="K180" t="s">
+        <v>401</v>
+      </c>
+      <c r="L180" s="1">
+        <v>552524.7</v>
+      </c>
+      <c r="M180" s="1">
+        <v>554585.45</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D181" s="1">
+        <v>91.59725</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>366389.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>4211.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.1493248978545</v>
+      </c>
+      <c r="J181">
+        <v>0.89</v>
+      </c>
+      <c r="K181" t="s">
+        <v>404</v>
+      </c>
+      <c r="L181" s="1">
+        <v>370600.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>374172.6</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>406</v>
+      </c>
+      <c r="B182" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="H182" s="1">
+        <v>3743.53</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.75972016464213</v>
+      </c>
+      <c r="J182">
+        <v>1.48</v>
+      </c>
+      <c r="K182" t="s">
+        <v>407</v>
+      </c>
+      <c r="L182" s="1">
+        <v>496494.7</v>
+      </c>
+      <c r="M182" s="1">
+        <v>503803.19</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>409</v>
+      </c>
+      <c r="B183" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>798672.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>12568.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J183">
+        <v>0.8</v>
+      </c>
+      <c r="K183" t="s">
+        <v>410</v>
+      </c>
+      <c r="L183" s="1">
+        <v>811240.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>817667.4</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>412</v>
+      </c>
+      <c r="B184" s="1">
+        <v>746000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>740763.08</v>
+      </c>
+      <c r="H184" s="1">
+        <v>16068.84</v>
+      </c>
+      <c r="I184" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J184">
+        <v>0.94</v>
+      </c>
+      <c r="K184" t="s">
+        <v>413</v>
+      </c>
+      <c r="L184" s="1">
+        <v>756831.92</v>
+      </c>
+      <c r="M184" s="1">
+        <v>763880.6</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>415</v>
+      </c>
+      <c r="B185" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>103.048</v>
+      </c>
+      <c r="D185" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="H185" s="1">
+        <v>30.36</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.023958582901905</v>
+      </c>
+      <c r="J185">
+        <v>4.22</v>
+      </c>
+      <c r="K185" t="s">
+        <v>416</v>
+      </c>
+      <c r="L185" s="1">
+        <v>126749.04</v>
+      </c>
+      <c r="M185" s="1">
+        <v>131935.26</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>418</v>
+      </c>
+      <c r="B186" s="1">
+        <v>783000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>778763.97</v>
+      </c>
+      <c r="H186" s="1">
+        <v>46.98</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.0060326365638102</v>
+      </c>
+      <c r="J186">
+        <v>1.53</v>
+      </c>
+      <c r="K186" t="s">
+        <v>419</v>
+      </c>
+      <c r="L186" s="1">
+        <v>778810.95</v>
+      </c>
+      <c r="M186" s="1">
+        <v>790802.65</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>421</v>
+      </c>
+      <c r="B187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-2448.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-0.3081819280506</v>
+      </c>
+      <c r="J187">
+        <v>1.53</v>
+      </c>
+      <c r="K187" t="s">
+        <v>422</v>
+      </c>
+      <c r="L187" s="1">
+        <v>791888.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>804161.97</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>424</v>
+      </c>
+      <c r="B188" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.211</v>
+      </c>
+      <c r="D188" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-12551.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.7407090986758</v>
+      </c>
+      <c r="J188">
+        <v>1.53</v>
+      </c>
+      <c r="K188" t="s">
+        <v>425</v>
+      </c>
+      <c r="L188" s="1">
+        <v>708477.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>719192.75</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>427</v>
+      </c>
+      <c r="B189" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>89.391</v>
+      </c>
+      <c r="D189" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>12355.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.8428439944777</v>
+      </c>
+      <c r="J189">
+        <v>0.15</v>
+      </c>
+      <c r="K189">
+        <v>742.38</v>
+      </c>
+      <c r="L189" s="1">
+        <v>446955.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>447697.38</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>429</v>
+      </c>
+      <c r="B190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D190" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-3561.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-1.1253531542123</v>
+      </c>
+      <c r="J190">
         <v>0.41</v>
       </c>
-      <c r="P7">
-[...46 lines deleted...]
-      <c r="O8" s="1">
+      <c r="K190" t="s">
+        <v>430</v>
+      </c>
+      <c r="L190" s="1">
+        <v>312873.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>314099.22</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>432</v>
+      </c>
+      <c r="B191" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-3282.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.25258161187395</v>
+      </c>
+      <c r="J191">
+        <v>1.2</v>
+      </c>
+      <c r="K191" t="s">
+        <v>433</v>
+      </c>
+      <c r="L191" s="1">
+        <v>1296100.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>1311726.71</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>435</v>
+      </c>
+      <c r="B192" s="1">
+        <v>7401434.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.965</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.94216148</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>7397153.12</v>
+      </c>
+      <c r="H192" s="1">
+        <v>75704.72</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1.0234304842942</v>
+      </c>
+      <c r="J192">
+        <v>0.34</v>
+      </c>
+      <c r="K192" t="s">
+        <v>436</v>
+      </c>
+      <c r="L192" s="1">
+        <v>7472857.84</v>
+      </c>
+      <c r="M192" s="1">
+        <v>7498002.44</v>
+      </c>
+      <c r="N192" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>438</v>
+      </c>
+      <c r="B193" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-4060.83</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.669</v>
+      </c>
+      <c r="J193">
+        <v>2.14</v>
+      </c>
+      <c r="K193" t="s">
+        <v>439</v>
+      </c>
+      <c r="L193" s="1">
+        <v>602939.17</v>
+      </c>
+      <c r="M193" s="1">
+        <v>615914.27</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>441</v>
+      </c>
+      <c r="B194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>8195.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J194">
+        <v>0.41</v>
+      </c>
+      <c r="K194" t="s">
+        <v>442</v>
+      </c>
+      <c r="L194" s="1">
+        <v>508195.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>510250.84</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>444</v>
+      </c>
+      <c r="B195" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>105.739</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>603784.8</v>
+      </c>
+      <c r="H195" s="1">
+        <v>30649.2</v>
+      </c>
+      <c r="I195" s="1">
+        <v>5.0761794599665</v>
+      </c>
+      <c r="J195">
+        <v>2.98</v>
+      </c>
+      <c r="K195" t="s">
+        <v>445</v>
+      </c>
+      <c r="L195" s="1">
+        <v>634434.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>652314.82</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>447</v>
+      </c>
+      <c r="B196" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-2964.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.49386171871876</v>
+      </c>
+      <c r="J196">
+        <v>1.68</v>
+      </c>
+      <c r="K196" t="s">
+        <v>448</v>
+      </c>
+      <c r="L196" s="1">
+        <v>597204.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>607269.13</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>450</v>
+      </c>
+      <c r="B197" s="1">
+        <v>861000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>102.747</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.08714286</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>861750.3</v>
+      </c>
+      <c r="H197" s="1">
+        <v>22901.37</v>
+      </c>
+      <c r="I197" s="1">
+        <v>2.6575412854512</v>
+      </c>
+      <c r="J197">
+        <v>0.55</v>
+      </c>
+      <c r="K197" t="s">
+        <v>451</v>
+      </c>
+      <c r="L197" s="1">
+        <v>884651.67</v>
+      </c>
+      <c r="M197" s="1">
+        <v>889419.6</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>453</v>
+      </c>
+      <c r="B198" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>95.511</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.602</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>199204.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-8182.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-4.1073472420233</v>
+      </c>
+      <c r="J198">
+        <v>0.71</v>
+      </c>
+      <c r="K198" t="s">
+        <v>454</v>
+      </c>
+      <c r="L198" s="1">
+        <v>191022.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>192441.18</v>
+      </c>
+      <c r="N198" s="1">
         <v>0.03</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>456</v>
+      </c>
+      <c r="B199" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>101.969</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>497030.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>12815.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>2.5783151922419</v>
+      </c>
+      <c r="J199">
+        <v>1.29</v>
+      </c>
+      <c r="K199" t="s">
+        <v>457</v>
+      </c>
+      <c r="L199" s="1">
+        <v>509845.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>516286.78</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>459</v>
+      </c>
+      <c r="B200" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D200" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>350832.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>9832.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>2.8024809595476</v>
+      </c>
+      <c r="J200">
+        <v>1.51</v>
+      </c>
+      <c r="K200" t="s">
+        <v>460</v>
+      </c>
+      <c r="L200" s="1">
+        <v>360664.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>366718.79</v>
+      </c>
+      <c r="N200" s="1">
         <v>0.06</v>
       </c>
-      <c r="P9">
-[...46 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>462</v>
+      </c>
+      <c r="B201" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>101.045</v>
+      </c>
+      <c r="D201" s="1">
+        <v>102.46222222</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>922160.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-12755.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.3831656111738</v>
+      </c>
+      <c r="J201">
+        <v>1.76</v>
+      </c>
+      <c r="K201" t="s">
+        <v>463</v>
+      </c>
+      <c r="L201" s="1">
+        <v>909405.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>925284.45</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>465</v>
+      </c>
+      <c r="B202" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-3868.2</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-0.63298770195322</v>
+      </c>
+      <c r="J202">
+        <v>2.08</v>
+      </c>
+      <c r="K202" t="s">
+        <v>466</v>
+      </c>
+      <c r="L202" s="1">
+        <v>607233.72</v>
+      </c>
+      <c r="M202" s="1">
+        <v>620007.86</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>468</v>
+      </c>
+      <c r="B203" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-4466.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.64146390508747</v>
+      </c>
+      <c r="J203">
+        <v>2.52</v>
+      </c>
+      <c r="K203" t="s">
+        <v>469</v>
+      </c>
+      <c r="L203" s="1">
+        <v>691754.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>709359.48</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>471</v>
+      </c>
+      <c r="B204" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>92.325</v>
+      </c>
+      <c r="D204" s="1">
+        <v>83.781</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>1172934.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>119616.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>10.198016256669</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204" s="1">
+        <v>1292550.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>1292550.0</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>473</v>
+      </c>
+      <c r="B205" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>502250.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-5690.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.1329019412643</v>
+      </c>
+      <c r="J205">
+        <v>0.5</v>
+      </c>
+      <c r="K205" t="s">
+        <v>474</v>
+      </c>
+      <c r="L205" s="1">
+        <v>496560.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>499054.86</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>476</v>
+      </c>
+      <c r="B206" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>594462.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-13716.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-2.3072963452668</v>
+      </c>
+      <c r="J206">
+        <v>2.67</v>
+      </c>
+      <c r="K206" t="s">
+        <v>477</v>
+      </c>
+      <c r="L206" s="1">
+        <v>580746.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>596740.52</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>479</v>
+      </c>
+      <c r="B207" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D207" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>629520.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>3810.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J207">
+        <v>2.63</v>
+      </c>
+      <c r="K207" t="s">
+        <v>480</v>
+      </c>
+      <c r="L207" s="1">
+        <v>633330.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>649086.16</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>482</v>
+      </c>
+      <c r="B208" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="H208" s="1">
+        <v>26543.44</v>
+      </c>
+      <c r="I208" s="1">
+        <v>4.3110261823057</v>
+      </c>
+      <c r="J208">
+        <v>1.24</v>
+      </c>
+      <c r="K208" t="s">
+        <v>483</v>
+      </c>
+      <c r="L208" s="1">
+        <v>642253.92</v>
+      </c>
+      <c r="M208" s="1">
+        <v>649869.54</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>485</v>
+      </c>
+      <c r="B209" s="1">
+        <v>342000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>339448.68</v>
+      </c>
+      <c r="H209" s="1">
+        <v>3591.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J209">
+        <v>0.2</v>
+      </c>
+      <c r="K209">
+        <v>695.71</v>
+      </c>
+      <c r="L209" s="1">
+        <v>343039.68</v>
+      </c>
+      <c r="M209" s="1">
+        <v>343735.39</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>487</v>
+      </c>
+      <c r="B210" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>549686.5</v>
+      </c>
+      <c r="H210" s="1">
+        <v>13508.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>2.4574007184095</v>
+      </c>
+      <c r="J210">
+        <v>0.99</v>
+      </c>
+      <c r="K210" t="s">
+        <v>488</v>
+      </c>
+      <c r="L210" s="1">
+        <v>563194.5</v>
+      </c>
+      <c r="M210" s="1">
+        <v>568619.16</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>490</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>398444.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>10860.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>2.725602594091</v>
+      </c>
+      <c r="J211">
+        <v>3.82</v>
+      </c>
+      <c r="K211" t="s">
+        <v>491</v>
+      </c>
+      <c r="L211" s="1">
+        <v>409304.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>424602.63</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>493</v>
+      </c>
+      <c r="B212" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D212" s="1">
+        <v>101.42472778</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>912822.55</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-6081.55</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.66623573223514</v>
+      </c>
+      <c r="J212">
+        <v>0.43</v>
+      </c>
+      <c r="K212" t="s">
+        <v>494</v>
+      </c>
+      <c r="L212" s="1">
+        <v>906741.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>910606.07</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>496</v>
+      </c>
+      <c r="B213" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>104.914</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>498305.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>26265.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>5.2708682433449</v>
+      </c>
+      <c r="J213">
+        <v>0.32</v>
+      </c>
+      <c r="K213" t="s">
+        <v>497</v>
+      </c>
+      <c r="L213" s="1">
+        <v>524570.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>526153.9</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>17560.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>3.512</v>
+      </c>
+      <c r="J214">
+        <v>0.61</v>
+      </c>
+      <c r="K214" t="s">
+        <v>500</v>
+      </c>
+      <c r="L214" s="1">
+        <v>517560.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>520590.96</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>502</v>
+      </c>
+      <c r="B215" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D215" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-10695.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-1.9569990850869</v>
+      </c>
+      <c r="J215">
+        <v>2.27</v>
+      </c>
+      <c r="K215" t="s">
+        <v>503</v>
+      </c>
+      <c r="L215" s="1">
+        <v>535805.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>547168.01</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>505</v>
+      </c>
+      <c r="B216" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>599112.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-1260.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-0.21031126066579</v>
+      </c>
+      <c r="J216">
+        <v>0.67</v>
+      </c>
+      <c r="K216" t="s">
+        <v>506</v>
+      </c>
+      <c r="L216" s="1">
+        <v>597852.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>601862.96</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>508</v>
+      </c>
+      <c r="B217" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>414726.1</v>
+      </c>
+      <c r="H217" s="1">
+        <v>2079.15</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J217">
+        <v>0.55</v>
+      </c>
+      <c r="K217" t="s">
+        <v>509</v>
+      </c>
+      <c r="L217" s="1">
+        <v>416805.25</v>
+      </c>
+      <c r="M217" s="1">
+        <v>419096.28</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>511</v>
+      </c>
+      <c r="B218" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>6824.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>1.706</v>
+      </c>
+      <c r="J218">
+        <v>0.93</v>
+      </c>
+      <c r="K218" t="s">
+        <v>512</v>
+      </c>
+      <c r="L218" s="1">
+        <v>406824.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>410557.15</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>514</v>
+      </c>
+      <c r="B219" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>104.857</v>
+      </c>
+      <c r="D219" s="1">
+        <v>100.71057857</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>704974.05</v>
+      </c>
+      <c r="H219" s="1">
+        <v>29024.95</v>
+      </c>
+      <c r="I219" s="1">
+        <v>4.1171657311358</v>
+      </c>
+      <c r="J219">
+        <v>4.08</v>
+      </c>
+      <c r="K219" t="s">
+        <v>515</v>
+      </c>
+      <c r="L219" s="1">
+        <v>733999.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>762574.34</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>517</v>
+      </c>
+      <c r="B220" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>555.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.18576348793541</v>
+      </c>
+      <c r="J220">
+        <v>1.27</v>
+      </c>
+      <c r="K220" t="s">
+        <v>518</v>
+      </c>
+      <c r="L220" s="1">
+        <v>299322.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>303122.34</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>520</v>
+      </c>
+      <c r="B221" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>103.401</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>295515.15</v>
+      </c>
+      <c r="H221" s="1">
+        <v>14687.85</v>
+      </c>
+      <c r="I221" s="1">
+        <v>4.9702527941461</v>
+      </c>
+      <c r="J221">
+        <v>2.92</v>
+      </c>
+      <c r="K221" t="s">
+        <v>521</v>
+      </c>
+      <c r="L221" s="1">
+        <v>310203.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>318961.56</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>523</v>
+      </c>
+      <c r="B222" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D222" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>3420.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.44206607724523</v>
+      </c>
+      <c r="J222">
+        <v>0.6</v>
+      </c>
+      <c r="K222" t="s">
+        <v>524</v>
+      </c>
+      <c r="L222" s="1">
+        <v>777060.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>782453.84</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>526</v>
+      </c>
+      <c r="B223" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>503250.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-4745.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.94287133631396</v>
+      </c>
+      <c r="J223">
+        <v>1.36</v>
+      </c>
+      <c r="K223" t="s">
+        <v>527</v>
+      </c>
+      <c r="L223" s="1">
+        <v>498505.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>505326.92</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>529</v>
+      </c>
+      <c r="B224" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-3252.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-1.0773206122043</v>
+      </c>
+      <c r="J224">
+        <v>0.35</v>
+      </c>
+      <c r="K224" t="s">
+        <v>530</v>
+      </c>
+      <c r="L224" s="1">
+        <v>298608.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>299661.08</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>532</v>
+      </c>
+      <c r="B225" s="1">
+        <v>356000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>354796.72</v>
+      </c>
+      <c r="H225" s="1">
+        <v>6799.6</v>
+      </c>
+      <c r="I225" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J225">
+        <v>0.69</v>
+      </c>
+      <c r="K225" t="s">
+        <v>533</v>
+      </c>
+      <c r="L225" s="1">
+        <v>361596.32</v>
+      </c>
+      <c r="M225" s="1">
+        <v>364035.9</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>535</v>
+      </c>
+      <c r="B226" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="H226" s="1">
+        <v>3026.16</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.39073890837918</v>
+      </c>
+      <c r="J226">
+        <v>3.61</v>
+      </c>
+      <c r="K226" t="s">
+        <v>536</v>
+      </c>
+      <c r="L226" s="1">
+        <v>777497.28</v>
+      </c>
+      <c r="M226" s="1">
+        <v>805509.19</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>538</v>
+      </c>
+      <c r="B227" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D227" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1476.1</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.51119301804742</v>
+      </c>
+      <c r="J227">
+        <v>2.1</v>
+      </c>
+      <c r="K227" t="s">
+        <v>539</v>
+      </c>
+      <c r="L227" s="1">
+        <v>290232.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>296325.97</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>541</v>
+      </c>
+      <c r="B228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D228" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-1660.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.415</v>
+      </c>
+      <c r="J228">
+        <v>2.62</v>
+      </c>
+      <c r="K228" t="s">
+        <v>542</v>
+      </c>
+      <c r="L228" s="1">
+        <v>398340.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>408818.33</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>544</v>
+      </c>
+      <c r="B229" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-7453.96</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-0.607</v>
+      </c>
+      <c r="J229">
+        <v>1.53</v>
+      </c>
+      <c r="K229" t="s">
+        <v>545</v>
+      </c>
+      <c r="L229" s="1">
+        <v>1220546.04</v>
+      </c>
+      <c r="M229" s="1">
+        <v>1239338.68</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>547</v>
+      </c>
+      <c r="B230" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-7162.2</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-0.828</v>
+      </c>
+      <c r="J230">
+        <v>3.07</v>
+      </c>
+      <c r="K230" t="s">
+        <v>548</v>
+      </c>
+      <c r="L230" s="1">
+        <v>857837.8</v>
+      </c>
+      <c r="M230" s="1">
+        <v>884423.56</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>550</v>
+      </c>
+      <c r="B231" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-2418.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-0.40131447918741</v>
+      </c>
+      <c r="J231">
+        <v>0.52</v>
+      </c>
+      <c r="K231" t="s">
+        <v>551</v>
+      </c>
+      <c r="L231" s="1">
+        <v>600102.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>603200.63</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>553</v>
+      </c>
+      <c r="B232" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-2310.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-0.33246355494212</v>
+      </c>
+      <c r="J232">
+        <v>1.44</v>
+      </c>
+      <c r="K232" t="s">
+        <v>554</v>
+      </c>
+      <c r="L232" s="1">
+        <v>692503.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>702571.49</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>556</v>
+      </c>
+      <c r="B233" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>864667.77</v>
+      </c>
+      <c r="H233" s="1">
+        <v>10057.2</v>
+      </c>
+      <c r="I233" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J233">
+        <v>0.33</v>
+      </c>
+      <c r="K233" t="s">
+        <v>557</v>
+      </c>
+      <c r="L233" s="1">
+        <v>874724.97</v>
+      </c>
+      <c r="M233" s="1">
+        <v>877575.38</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>559</v>
+      </c>
+      <c r="B234" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>895059.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>10935.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J234">
+        <v>0.71</v>
+      </c>
+      <c r="K234" t="s">
+        <v>560</v>
+      </c>
+      <c r="L234" s="1">
+        <v>905994.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>912380.3</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>562</v>
+      </c>
+      <c r="B235" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D235" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-5230.84</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.50590559116378</v>
+      </c>
+      <c r="J235">
+        <v>0.37</v>
+      </c>
+      <c r="K235" t="s">
+        <v>563</v>
+      </c>
+      <c r="L235" s="1">
+        <v>1028724.92</v>
+      </c>
+      <c r="M235" s="1">
+        <v>1032582.46</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>565</v>
+      </c>
+      <c r="B236" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D236" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="H236" s="1">
+        <v>61362.86</v>
+      </c>
+      <c r="I236" s="1">
+        <v>12.584487585641</v>
+      </c>
+      <c r="J236">
+        <v>1.52</v>
+      </c>
+      <c r="K236" t="s">
+        <v>566</v>
+      </c>
+      <c r="L236" s="1">
+        <v>548970.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>558062.47</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>568</v>
+      </c>
+      <c r="B237" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>33823.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>2.8275915688063</v>
+      </c>
+      <c r="J237">
+        <v>1.86</v>
+      </c>
+      <c r="K237" t="s">
+        <v>569</v>
+      </c>
+      <c r="L237" s="1">
+        <v>1230000.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>1252294.52</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>571</v>
+      </c>
+      <c r="B238" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D238" s="1">
+        <v>100.29166667</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>601750.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>2522.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.41911092646448</v>
+      </c>
+      <c r="J238">
+        <v>0.9</v>
+      </c>
+      <c r="K238" t="s">
+        <v>572</v>
+      </c>
+      <c r="L238" s="1">
+        <v>604272.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>609661.15</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>574</v>
+      </c>
+      <c r="B239" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D239" s="1">
+        <v>98.962</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>593772.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>2814.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.4739192821487</v>
+      </c>
+      <c r="J239">
+        <v>0.72</v>
+      </c>
+      <c r="K239" t="s">
+        <v>575</v>
+      </c>
+      <c r="L239" s="1">
+        <v>596586.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>600901.07</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>577</v>
+      </c>
+      <c r="B240" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>93.671</v>
+      </c>
+      <c r="D240" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="H240" s="1">
+        <v>15903.08</v>
+      </c>
+      <c r="I240" s="1">
+        <v>5.529756568148</v>
+      </c>
+      <c r="J240">
+        <v>0.08</v>
+      </c>
+      <c r="K240">
+        <v>266.3</v>
+      </c>
+      <c r="L240" s="1">
+        <v>303494.04</v>
+      </c>
+      <c r="M240" s="1">
+        <v>303760.34</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>579</v>
+      </c>
+      <c r="B241" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>103.232</v>
+      </c>
+      <c r="D241" s="1">
+        <v>102.316</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>204632.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0.89526564760155</v>
+      </c>
+      <c r="J241">
+        <v>0.64</v>
+      </c>
+      <c r="K241" t="s">
+        <v>580</v>
+      </c>
+      <c r="L241" s="1">
+        <v>206464.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>207735.23</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>582</v>
+      </c>
+      <c r="B242" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D242" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>1003300.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-13730.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-1.3684840027908</v>
+      </c>
+      <c r="J242">
+        <v>0.96</v>
+      </c>
+      <c r="K242" t="s">
+        <v>583</v>
+      </c>
+      <c r="L242" s="1">
+        <v>989570.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>999186.44</v>
+      </c>
+      <c r="N242" s="1">
         <v>0.16</v>
       </c>
-      <c r="P10">
-[...46 lines deleted...]
-      <c r="O11" s="1">
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>585</v>
+      </c>
+      <c r="B243" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>398604.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>9268.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J243">
+        <v>0.94</v>
+      </c>
+      <c r="K243" t="s">
+        <v>586</v>
+      </c>
+      <c r="L243" s="1">
+        <v>407872.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>411622.68</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>588</v>
+      </c>
+      <c r="B244" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>696380.64</v>
+      </c>
+      <c r="H244" s="1">
+        <v>9946.5</v>
+      </c>
+      <c r="I244" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J244">
+        <v>0.38</v>
+      </c>
+      <c r="K244" t="s">
+        <v>589</v>
+      </c>
+      <c r="L244" s="1">
+        <v>706327.14</v>
+      </c>
+      <c r="M244" s="1">
+        <v>708994.84</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>591</v>
+      </c>
+      <c r="B245" s="1">
+        <v>5145722.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>101.449</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.73276636</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>5131970.9</v>
+      </c>
+      <c r="H245" s="1">
+        <v>88312.61</v>
+      </c>
+      <c r="I245" s="1">
+        <v>1.720832244002</v>
+      </c>
+      <c r="J245">
+        <v>1.85</v>
+      </c>
+      <c r="K245" t="s">
+        <v>592</v>
+      </c>
+      <c r="L245" s="1">
+        <v>5220283.51</v>
+      </c>
+      <c r="M245" s="1">
+        <v>5315444.12</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>594</v>
+      </c>
+      <c r="B246" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-720.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-0.18042218791973</v>
+      </c>
+      <c r="J246">
+        <v>0.24</v>
+      </c>
+      <c r="K246">
+        <v>978.08</v>
+      </c>
+      <c r="L246" s="1">
+        <v>398344.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>399322.08</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>596</v>
+      </c>
+      <c r="B247" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>219879.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-1082.4</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-0.4922707489119</v>
+      </c>
+      <c r="J247">
+        <v>1.89</v>
+      </c>
+      <c r="K247" t="s">
+        <v>597</v>
+      </c>
+      <c r="L247" s="1">
+        <v>218796.6</v>
+      </c>
+      <c r="M247" s="1">
+        <v>222964.36</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>599</v>
+      </c>
+      <c r="B248" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D248" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>394840.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>2544.0</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J248">
+        <v>1.44</v>
+      </c>
+      <c r="K248" t="s">
+        <v>600</v>
+      </c>
+      <c r="L248" s="1">
+        <v>397384.0</v>
+      </c>
+      <c r="M248" s="1">
+        <v>403126.47</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>602</v>
+      </c>
+      <c r="B249" s="1">
+        <v>461000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>459534.02</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-2604.65</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-0.56680243173291</v>
+      </c>
+      <c r="J249">
+        <v>1.57</v>
+      </c>
+      <c r="K249" t="s">
+        <v>603</v>
+      </c>
+      <c r="L249" s="1">
+        <v>456929.37</v>
+      </c>
+      <c r="M249" s="1">
+        <v>464153.81</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>605</v>
+      </c>
+      <c r="B250" s="1">
+        <v>5798000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>87.196</v>
+      </c>
+      <c r="D250" s="1">
+        <v>86.19692704</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>4997697.83</v>
+      </c>
+      <c r="H250" s="1">
+        <v>57926.25</v>
+      </c>
+      <c r="I250" s="1">
+        <v>1.1590586700197</v>
+      </c>
+      <c r="J250">
+        <v>0.1</v>
+      </c>
+      <c r="K250" t="s">
+        <v>606</v>
+      </c>
+      <c r="L250" s="1">
+        <v>5055624.08</v>
+      </c>
+      <c r="M250" s="1">
+        <v>5061342.66</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>608</v>
+      </c>
+      <c r="B251" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>101.482</v>
+      </c>
+      <c r="D251" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-414.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-0.13580003936233</v>
+      </c>
+      <c r="J251">
+        <v>0.65</v>
+      </c>
+      <c r="K251" t="s">
+        <v>609</v>
+      </c>
+      <c r="L251" s="1">
+        <v>304446.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>306397.56</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>611</v>
+      </c>
+      <c r="B252" s="1">
+        <v>32750730.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>83.533</v>
+      </c>
+      <c r="D252" s="1">
+        <v>82.34072441</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>26967188.33</v>
+      </c>
+      <c r="H252" s="1">
+        <v>390478.96</v>
+      </c>
+      <c r="I252" s="1">
+        <v>1.4479780213705</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>0.0</v>
+      </c>
+      <c r="L252" s="1">
+        <v>27357667.29</v>
+      </c>
+      <c r="M252" s="1">
+        <v>27357667.29</v>
+      </c>
+      <c r="N252" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>613</v>
+      </c>
+      <c r="B253" s="1">
+        <v>18903612.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>88.188</v>
+      </c>
+      <c r="D253" s="1">
+        <v>85.42028825</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>16147519.86</v>
+      </c>
+      <c r="H253" s="1">
+        <v>523197.49</v>
+      </c>
+      <c r="I253" s="1">
+        <v>3.2401105218396</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" s="1">
+        <v>16670717.35</v>
+      </c>
+      <c r="M253" s="1">
+        <v>16670717.35</v>
+      </c>
+      <c r="N253" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>615</v>
+      </c>
+      <c r="B254" s="1">
+        <v>10899716.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>85.137</v>
+      </c>
+      <c r="D254" s="1">
+        <v>84.19834443</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>9177380.42</v>
+      </c>
+      <c r="H254" s="1">
+        <v>102310.79</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.1148147436172</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>9279691.21</v>
+      </c>
+      <c r="M254" s="1">
+        <v>9279691.21</v>
+      </c>
+      <c r="N254" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>617</v>
+      </c>
+      <c r="B255" s="1">
+        <v>11638000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>94.783</v>
+      </c>
+      <c r="D255" s="1">
+        <v>94.07849562</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>10948855.32</v>
+      </c>
+      <c r="H255" s="1">
+        <v>81990.22</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0.74884741467202</v>
+      </c>
+      <c r="J255">
+        <v>1.49</v>
+      </c>
+      <c r="K255" t="s">
+        <v>618</v>
+      </c>
+      <c r="L255" s="1">
+        <v>11030845.54</v>
+      </c>
+      <c r="M255" s="1">
+        <v>11203757.52</v>
+      </c>
+      <c r="N255" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>620</v>
+      </c>
+      <c r="B256" s="1">
+        <v>406000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D256" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>406000.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>3645.88</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J256">
+        <v>0.79</v>
+      </c>
+      <c r="K256" t="s">
+        <v>621</v>
+      </c>
+      <c r="L256" s="1">
+        <v>409645.88</v>
+      </c>
+      <c r="M256" s="1">
+        <v>412860.2</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>623</v>
+      </c>
+      <c r="B257" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>297720.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>2568.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.86255542120113</v>
+      </c>
+      <c r="J257">
+        <v>1.64</v>
+      </c>
+      <c r="K257" t="s">
+        <v>624</v>
+      </c>
+      <c r="L257" s="1">
+        <v>300288.0</v>
+      </c>
+      <c r="M257" s="1">
+        <v>305219.51</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>626</v>
+      </c>
+      <c r="B258" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>90.186</v>
+      </c>
+      <c r="D258" s="1">
+        <v>85.37902778</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>768411.25</v>
+      </c>
+      <c r="H258" s="1">
+        <v>43262.75</v>
+      </c>
+      <c r="I258" s="1">
+        <v>5.6301557271578</v>
+      </c>
+      <c r="J258">
+        <v>0.35</v>
+      </c>
+      <c r="K258" t="s">
+        <v>627</v>
+      </c>
+      <c r="L258" s="1">
+        <v>811674.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>814867.15</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>629</v>
+      </c>
+      <c r="B259" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D259" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>799536.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>14784.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J259">
+        <v>0.88</v>
+      </c>
+      <c r="K259" t="s">
+        <v>630</v>
+      </c>
+      <c r="L259" s="1">
+        <v>814320.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>821391.23</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>632</v>
+      </c>
+      <c r="B260" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D260" s="1">
+        <v>94.602935</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>567617.61</v>
+      </c>
+      <c r="H260" s="1">
+        <v>4824.39</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0.84993663251568</v>
+      </c>
+      <c r="J260">
+        <v>0.49</v>
+      </c>
+      <c r="K260" t="s">
+        <v>633</v>
+      </c>
+      <c r="L260" s="1">
+        <v>572442.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>575390.63</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>635</v>
+      </c>
+      <c r="B261" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D261" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>13958.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.9968355064191</v>
+      </c>
+      <c r="J261">
+        <v>0.27</v>
+      </c>
+      <c r="K261" t="s">
+        <v>636</v>
+      </c>
+      <c r="L261" s="1">
+        <v>712964.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>714821.88</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>638</v>
+      </c>
+      <c r="B262" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D262" s="1">
+        <v>98.53333333</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>1182400.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-2008.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-0.16982408660352</v>
+      </c>
+      <c r="J262">
+        <v>2.43</v>
+      </c>
+      <c r="K262" t="s">
+        <v>639</v>
+      </c>
+      <c r="L262" s="1">
+        <v>1180392.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>1209611.18</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>641</v>
+      </c>
+      <c r="B263" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D263" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>381584.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>14480.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J263">
+        <v>0.47</v>
+      </c>
+      <c r="K263" t="s">
+        <v>642</v>
+      </c>
+      <c r="L263" s="1">
+        <v>396064.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>397933.86</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>641</v>
+      </c>
+      <c r="B264" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.7725</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>592635.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>771.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.13009693993774</v>
+      </c>
+      <c r="J264">
+        <v>0.47</v>
+      </c>
+      <c r="K264" t="s">
+        <v>644</v>
+      </c>
+      <c r="L264" s="1">
+        <v>593406.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>596210.79</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>646</v>
+      </c>
+      <c r="B265" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D265" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-3612.28</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-0.68153531135825</v>
+      </c>
+      <c r="J265">
+        <v>2.42</v>
+      </c>
+      <c r="K265" t="s">
+        <v>647</v>
+      </c>
+      <c r="L265" s="1">
+        <v>526408.68</v>
+      </c>
+      <c r="M265" s="1">
+        <v>539293.28</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>649</v>
+      </c>
+      <c r="B266" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>-240.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-0.060158819282907</v>
+      </c>
+      <c r="J266">
+        <v>2.42</v>
+      </c>
+      <c r="K266" t="s">
+        <v>650</v>
+      </c>
+      <c r="L266" s="1">
+        <v>398704.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>408391.67</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>652</v>
+      </c>
+      <c r="B267" s="1">
+        <v>541000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D267" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>537721.54</v>
+      </c>
+      <c r="H267" s="1">
+        <v>4538.99</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J267">
+        <v>0.64</v>
+      </c>
+      <c r="K267" t="s">
+        <v>653</v>
+      </c>
+      <c r="L267" s="1">
+        <v>542260.53</v>
+      </c>
+      <c r="M267" s="1">
+        <v>545706.63</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>655</v>
+      </c>
+      <c r="B268" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D268" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>561600.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>13620.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J268">
+        <v>1.12</v>
+      </c>
+      <c r="K268" t="s">
+        <v>656</v>
+      </c>
+      <c r="L268" s="1">
+        <v>575220.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>581951.51</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>658</v>
+      </c>
+      <c r="B269" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-7755.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J269">
+        <v>3.33</v>
+      </c>
+      <c r="K269" t="s">
+        <v>659</v>
+      </c>
+      <c r="L269" s="1">
+        <v>1492245.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>1542248.42</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>661</v>
+      </c>
+      <c r="B270" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>97.605</v>
+      </c>
+      <c r="D270" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>395280.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-4860.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-1.2295081967213</v>
+      </c>
+      <c r="J270">
+        <v>2.4</v>
+      </c>
+      <c r="K270" t="s">
+        <v>662</v>
+      </c>
+      <c r="L270" s="1">
+        <v>390420.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>400009.04</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>664</v>
+      </c>
+      <c r="B271" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.16669776</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>848411.93</v>
+      </c>
+      <c r="H271" s="1">
+        <v>12021.49</v>
+      </c>
+      <c r="I271" s="1">
+        <v>1.4169402356235</v>
+      </c>
+      <c r="J271">
+        <v>3.03</v>
+      </c>
+      <c r="K271" t="s">
+        <v>665</v>
+      </c>
+      <c r="L271" s="1">
+        <v>860433.42</v>
+      </c>
+      <c r="M271" s="1">
+        <v>886074.31</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>667</v>
+      </c>
+      <c r="B272" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>118938.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>1534.8</v>
+      </c>
+      <c r="I272" s="1">
+        <v>1.2904202189376</v>
+      </c>
+      <c r="J272">
+        <v>0.87</v>
+      </c>
+      <c r="K272" t="s">
+        <v>668</v>
+      </c>
+      <c r="L272" s="1">
+        <v>120472.8</v>
+      </c>
+      <c r="M272" s="1">
+        <v>121519.92</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>670</v>
+      </c>
+      <c r="B273" s="1">
+        <v>3002000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>94.443</v>
+      </c>
+      <c r="D273" s="1">
+        <v>93.82226382</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>2816544.36</v>
+      </c>
+      <c r="H273" s="1">
+        <v>18634.5</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0.6616086103469</v>
+      </c>
+      <c r="J273">
+        <v>0.38</v>
+      </c>
+      <c r="K273" t="s">
+        <v>671</v>
+      </c>
+      <c r="L273" s="1">
+        <v>2835178.86</v>
+      </c>
+      <c r="M273" s="1">
+        <v>2846726.28</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>673</v>
+      </c>
+      <c r="B274" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>101.995</v>
+      </c>
+      <c r="D274" s="1">
+        <v>101.22622308</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>526376.36</v>
+      </c>
+      <c r="H274" s="1">
+        <v>3997.64</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0.75946419782226</v>
+      </c>
+      <c r="J274">
+        <v>3.64</v>
+      </c>
+      <c r="K274" t="s">
+        <v>674</v>
+      </c>
+      <c r="L274" s="1">
+        <v>530374.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>549309.48</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>676</v>
+      </c>
+      <c r="B275" s="1">
+        <v>49117000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>99.494</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.45450561</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>48357899.52</v>
+      </c>
+      <c r="H275" s="1">
+        <v>510568.46</v>
+      </c>
+      <c r="I275" s="1">
+        <v>1.0558119047103</v>
+      </c>
+      <c r="J275">
+        <v>0.91</v>
+      </c>
+      <c r="K275" t="s">
+        <v>677</v>
+      </c>
+      <c r="L275" s="1">
+        <v>48868467.98</v>
+      </c>
+      <c r="M275" s="1">
+        <v>49313918.3</v>
+      </c>
+      <c r="N275" s="1">
+        <v>8.0</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>679</v>
+      </c>
+      <c r="B276" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D276" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>429433.92</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-8385.12</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-1.9525984347021</v>
+      </c>
+      <c r="J276">
+        <v>1.72</v>
+      </c>
+      <c r="K276" t="s">
+        <v>680</v>
+      </c>
+      <c r="L276" s="1">
+        <v>421048.8</v>
+      </c>
+      <c r="M276" s="1">
+        <v>428483.05</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>682</v>
+      </c>
+      <c r="B277" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D277" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-11560.36</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-1.007</v>
+      </c>
+      <c r="J277">
+        <v>1.13</v>
+      </c>
+      <c r="K277" t="s">
+        <v>683</v>
+      </c>
+      <c r="L277" s="1">
+        <v>1136439.64</v>
+      </c>
+      <c r="M277" s="1">
+        <v>1149459.28</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>685</v>
+      </c>
+      <c r="B278" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D278" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>1112210.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>27797.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>2.499258233607</v>
+      </c>
+      <c r="J278">
+        <v>0.96</v>
+      </c>
+      <c r="K278" t="s">
+        <v>686</v>
+      </c>
+      <c r="L278" s="1">
+        <v>1140007.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>1150600.15</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>688</v>
+      </c>
+      <c r="B279" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>693532.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>12677.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J279">
+        <v>0.22</v>
+      </c>
+      <c r="K279" t="s">
+        <v>689</v>
+      </c>
+      <c r="L279" s="1">
+        <v>706209.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>707757.63</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>691</v>
+      </c>
+      <c r="B280" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D280" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>592140.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>17412.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>2.9405208227784</v>
+      </c>
+      <c r="J280">
+        <v>2.97</v>
+      </c>
+      <c r="K280" t="s">
+        <v>692</v>
+      </c>
+      <c r="L280" s="1">
+        <v>609552.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>627387.62</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>694</v>
+      </c>
+      <c r="B281" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D281" s="1">
+        <v>85.3395</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>341358.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>438.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.1283110400225</v>
+      </c>
+      <c r="J281">
+        <v>0.47</v>
+      </c>
+      <c r="K281" t="s">
+        <v>695</v>
+      </c>
+      <c r="L281" s="1">
+        <v>341796.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>343694.63</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>697</v>
+      </c>
+      <c r="B282" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D282" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>1198776.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>7068.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J282">
+        <v>0.3</v>
+      </c>
+      <c r="K282" t="s">
+        <v>698</v>
+      </c>
+      <c r="L282" s="1">
+        <v>1205844.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>1209394.68</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>700</v>
+      </c>
+      <c r="B283" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D283" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>574000.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>1694.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J283">
+        <v>0.22</v>
+      </c>
+      <c r="K283" t="s">
+        <v>701</v>
+      </c>
+      <c r="L283" s="1">
+        <v>575694.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>577237.84</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>703</v>
+      </c>
+      <c r="B284" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="H284" s="1">
+        <v>8214.81</v>
+      </c>
+      <c r="I284" s="1">
+        <v>1.4010004039375</v>
+      </c>
+      <c r="J284">
         <v>0.57</v>
       </c>
-      <c r="P11">
-[...46 lines deleted...]
-      <c r="O12" s="1">
+      <c r="K284" t="s">
+        <v>704</v>
+      </c>
+      <c r="L284" s="1">
+        <v>594567.96</v>
+      </c>
+      <c r="M284" s="1">
+        <v>597918.75</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>706</v>
+      </c>
+      <c r="B285" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="H285" s="1">
+        <v>7202.93</v>
+      </c>
+      <c r="I285" s="1">
+        <v>2.3974832937593</v>
+      </c>
+      <c r="J285">
+        <v>0.5</v>
+      </c>
+      <c r="K285" t="s">
+        <v>707</v>
+      </c>
+      <c r="L285" s="1">
+        <v>307640.06</v>
+      </c>
+      <c r="M285" s="1">
+        <v>309141.97</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>709</v>
+      </c>
+      <c r="B286" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D286" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="H286" s="1">
+        <v>15689.13</v>
+      </c>
+      <c r="I286" s="1">
+        <v>1.7055647772407</v>
+      </c>
+      <c r="J286">
+        <v>3.18</v>
+      </c>
+      <c r="K286" t="s">
+        <v>710</v>
+      </c>
+      <c r="L286" s="1">
+        <v>935568.0</v>
+      </c>
+      <c r="M286" s="1">
+        <v>964153.33</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>712</v>
+      </c>
+      <c r="B287" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-7647.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-0.51276996362934</v>
+      </c>
+      <c r="J287">
+        <v>0.95</v>
+      </c>
+      <c r="K287" t="s">
+        <v>713</v>
+      </c>
+      <c r="L287" s="1">
+        <v>1483665.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>1497843.08</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>715</v>
+      </c>
+      <c r="B288" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D288" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>5280.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>1.3525976022133</v>
+      </c>
+      <c r="J288">
+        <v>1.92</v>
+      </c>
+      <c r="K288" t="s">
+        <v>716</v>
+      </c>
+      <c r="L288" s="1">
+        <v>395640.0</v>
+      </c>
+      <c r="M288" s="1">
+        <v>403333.15</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>718</v>
+      </c>
+      <c r="B289" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D289" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>442765.21</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-3437.68</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-0.77641149809399</v>
+      </c>
+      <c r="J289">
+        <v>2.22</v>
+      </c>
+      <c r="K289" t="s">
+        <v>719</v>
+      </c>
+      <c r="L289" s="1">
+        <v>439327.53</v>
+      </c>
+      <c r="M289" s="1">
+        <v>449158.49</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>721</v>
+      </c>
+      <c r="B290" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D290" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>15971.54</v>
+      </c>
+      <c r="I290" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J290">
+        <v>1.24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>722</v>
+      </c>
+      <c r="L290" s="1">
+        <v>626971.54</v>
+      </c>
+      <c r="M290" s="1">
+        <v>634569.5</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>724</v>
+      </c>
+      <c r="B291" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>89.502</v>
+      </c>
+      <c r="D291" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-104826.38</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-9.6228517822737</v>
+      </c>
+      <c r="J291">
+        <v>0.86</v>
+      </c>
+      <c r="K291" t="s">
+        <v>725</v>
+      </c>
+      <c r="L291" s="1">
+        <v>984522.0</v>
+      </c>
+      <c r="M291" s="1">
+        <v>994015.15</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>727</v>
+      </c>
+      <c r="B292" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D292" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-15536.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.97315066296515</v>
+      </c>
+      <c r="J292">
+        <v>1.29</v>
+      </c>
+      <c r="K292" t="s">
+        <v>728</v>
+      </c>
+      <c r="L292" s="1">
+        <v>1580928.0</v>
+      </c>
+      <c r="M292" s="1">
+        <v>1601640.33</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>730</v>
+      </c>
+      <c r="B293" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D293" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-10541.83</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-0.977</v>
+      </c>
+      <c r="J293">
+        <v>0.4</v>
+      </c>
+      <c r="K293" t="s">
+        <v>731</v>
+      </c>
+      <c r="L293" s="1">
+        <v>1068458.17</v>
+      </c>
+      <c r="M293" s="1">
+        <v>1072728.35</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>733</v>
+      </c>
+      <c r="B294" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D294" s="1">
+        <v>103.02411583</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>1236289.39</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-18013.39</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-1.4570528668858</v>
+      </c>
+      <c r="J294">
+        <v>1.09</v>
+      </c>
+      <c r="K294" t="s">
+        <v>734</v>
+      </c>
+      <c r="L294" s="1">
+        <v>1218276.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>1231408.77</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>736</v>
+      </c>
+      <c r="B295" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D295" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>5763.46</v>
+      </c>
+      <c r="I295" s="1">
+        <v>1.046</v>
+      </c>
+      <c r="J295">
+        <v>2.98</v>
+      </c>
+      <c r="K295" t="s">
+        <v>737</v>
+      </c>
+      <c r="L295" s="1">
+        <v>556763.46</v>
+      </c>
+      <c r="M295" s="1">
+        <v>573207.41</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>739</v>
+      </c>
+      <c r="B296" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D296" s="1">
+        <v>100.15374199</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>593911.69</v>
+      </c>
+      <c r="H296" s="1">
+        <v>5012.38</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.84396048846925</v>
+      </c>
+      <c r="J296">
+        <v>3.67</v>
+      </c>
+      <c r="K296" t="s">
+        <v>740</v>
+      </c>
+      <c r="L296" s="1">
+        <v>598924.07</v>
+      </c>
+      <c r="M296" s="1">
+        <v>620694.48</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>742</v>
+      </c>
+      <c r="B297" s="1">
+        <v>696000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D297" s="1">
+        <v>100.08052155</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>696560.43</v>
+      </c>
+      <c r="H297" s="1">
+        <v>5745.33</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0.82481429500668</v>
+      </c>
+      <c r="J297">
+        <v>2.85</v>
+      </c>
+      <c r="K297" t="s">
+        <v>743</v>
+      </c>
+      <c r="L297" s="1">
+        <v>702305.76</v>
+      </c>
+      <c r="M297" s="1">
+        <v>722143.19</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>745</v>
+      </c>
+      <c r="B298" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>6756.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0.85201047231344</v>
+      </c>
+      <c r="J298">
+        <v>1.28</v>
+      </c>
+      <c r="K298" t="s">
+        <v>746</v>
+      </c>
+      <c r="L298" s="1">
+        <v>799704.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>809904.0</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>748</v>
+      </c>
+      <c r="B299" s="1">
+        <v>2199000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D299" s="1">
+        <v>97.40641382</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>2141967.04</v>
+      </c>
+      <c r="H299" s="1">
+        <v>24641.69</v>
+      </c>
+      <c r="I299" s="1">
+        <v>1.1504233977382</v>
+      </c>
+      <c r="J299">
+        <v>1.14</v>
+      </c>
+      <c r="K299" t="s">
+        <v>749</v>
+      </c>
+      <c r="L299" s="1">
+        <v>2166608.73</v>
+      </c>
+      <c r="M299" s="1">
+        <v>2191611.06</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>751</v>
+      </c>
+      <c r="B300" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-2001.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J300">
+        <v>1.12</v>
+      </c>
+      <c r="K300" t="s">
+        <v>752</v>
+      </c>
+      <c r="L300" s="1">
+        <v>297381.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>300746.75</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>754</v>
+      </c>
+      <c r="B301" s="1">
+        <v>643000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>642279.84</v>
+      </c>
+      <c r="H301" s="1">
+        <v>6352.84</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J301">
+        <v>0.15</v>
+      </c>
+      <c r="K301">
+        <v>955.69</v>
+      </c>
+      <c r="L301" s="1">
+        <v>648632.68</v>
+      </c>
+      <c r="M301" s="1">
+        <v>649588.37</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>756</v>
+      </c>
+      <c r="B302" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D302" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-51.84</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="J302">
+        <v>3.52</v>
+      </c>
+      <c r="K302" t="s">
+        <v>757</v>
+      </c>
+      <c r="L302" s="1">
+        <v>431948.16</v>
+      </c>
+      <c r="M302" s="1">
+        <v>447140.62</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>759</v>
+      </c>
+      <c r="B303" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="H303" s="1">
+        <v>-10396.5</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-0.72697737846944</v>
+      </c>
+      <c r="J303">
+        <v>1.34</v>
+      </c>
+      <c r="K303" t="s">
+        <v>760</v>
+      </c>
+      <c r="L303" s="1">
+        <v>1419703.02</v>
+      </c>
+      <c r="M303" s="1">
+        <v>1438983.44</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>762</v>
+      </c>
+      <c r="B304" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D304" s="1">
+        <v>104.83429667</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>314502.89</v>
+      </c>
+      <c r="H304" s="1">
+        <v>515.11</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0.16378545837846</v>
+      </c>
+      <c r="J304">
+        <v>1.08</v>
+      </c>
+      <c r="K304" t="s">
+        <v>763</v>
+      </c>
+      <c r="L304" s="1">
+        <v>315018.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>318243.0</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>765</v>
+      </c>
+      <c r="B305" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D305" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>1.0024676125848</v>
+      </c>
+      <c r="J305">
+        <v>0.91</v>
+      </c>
+      <c r="K305" t="s">
+        <v>766</v>
+      </c>
+      <c r="L305" s="1">
+        <v>196470.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>198298.77</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>768</v>
+      </c>
+      <c r="B306" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D306" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-6526.53</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-1.6717087928174</v>
+      </c>
+      <c r="J306">
+        <v>0.79</v>
+      </c>
+      <c r="K306" t="s">
+        <v>769</v>
+      </c>
+      <c r="L306" s="1">
+        <v>383884.17</v>
+      </c>
+      <c r="M306" s="1">
+        <v>386890.42</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>771</v>
+      </c>
+      <c r="B307" s="1">
+        <v>3332615.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>93.51</v>
+      </c>
+      <c r="D307" s="1">
+        <v>93.04072238</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>3100689.07</v>
+      </c>
+      <c r="H307" s="1">
+        <v>15639.21</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0.50437853157589</v>
+      </c>
+      <c r="J307">
+        <v>1.58</v>
+      </c>
+      <c r="K307" t="s">
+        <v>772</v>
+      </c>
+      <c r="L307" s="1">
+        <v>3116328.28</v>
+      </c>
+      <c r="M307" s="1">
+        <v>3168905.99</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>774</v>
+      </c>
+      <c r="B308" s="1">
+        <v>480000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>479798.4</v>
+      </c>
+      <c r="H308" s="1">
+        <v>3604.8</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J308">
+        <v>0.57</v>
+      </c>
+      <c r="K308" t="s">
+        <v>775</v>
+      </c>
+      <c r="L308" s="1">
+        <v>483403.2</v>
+      </c>
+      <c r="M308" s="1">
+        <v>486115.53</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>777</v>
+      </c>
+      <c r="B309" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="H309" s="1">
+        <v>-4137.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-0.70406952183621</v>
+      </c>
+      <c r="J309">
+        <v>1.05</v>
+      </c>
+      <c r="K309" t="s">
+        <v>778</v>
+      </c>
+      <c r="L309" s="1">
+        <v>583447.02</v>
+      </c>
+      <c r="M309" s="1">
+        <v>589656.57</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>780</v>
+      </c>
+      <c r="B310" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D310" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>12619.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>2.4209112709832</v>
+      </c>
+      <c r="J310">
+        <v>0.46</v>
+      </c>
+      <c r="K310" t="s">
+        <v>781</v>
+      </c>
+      <c r="L310" s="1">
+        <v>533869.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>537105.3</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>783</v>
+      </c>
+      <c r="B311" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>11346.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>1.891</v>
+      </c>
+      <c r="J311">
+        <v>3.17</v>
+      </c>
+      <c r="K311" t="s">
+        <v>784</v>
+      </c>
+      <c r="L311" s="1">
+        <v>611346.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>630342.16</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>786</v>
+      </c>
+      <c r="B312" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>599490.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>5382.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J312">
+        <v>0.12</v>
+      </c>
+      <c r="K312">
+        <v>723.29</v>
+      </c>
+      <c r="L312" s="1">
+        <v>604872.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>605595.29</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>788</v>
+      </c>
+      <c r="B313" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>96.675</v>
+      </c>
+      <c r="D313" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-10920.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-2.7463407273276</v>
+      </c>
+      <c r="J313">
+        <v>1.35</v>
+      </c>
+      <c r="K313" t="s">
+        <v>789</v>
+      </c>
+      <c r="L313" s="1">
+        <v>386700.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>392091.78</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>791</v>
+      </c>
+      <c r="B314" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D314" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>-4050.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J314">
+        <v>3.29</v>
+      </c>
+      <c r="K314" t="s">
+        <v>792</v>
+      </c>
+      <c r="L314" s="1">
+        <v>297930.0</v>
+      </c>
+      <c r="M314" s="1">
+        <v>307805.34</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>794</v>
+      </c>
+      <c r="B315" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.0625</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>600375.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>2949.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0.49119300437227</v>
+      </c>
+      <c r="J315">
+        <v>0.77</v>
+      </c>
+      <c r="K315" t="s">
+        <v>795</v>
+      </c>
+      <c r="L315" s="1">
+        <v>603324.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>607926.74</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>797</v>
+      </c>
+      <c r="B316" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>92.742</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-111264.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-6.975204622051</v>
+      </c>
+      <c r="J316">
+        <v>0.01</v>
+      </c>
+      <c r="K316">
+        <v>153.42</v>
+      </c>
+      <c r="L316" s="1">
+        <v>1483872.0</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1484025.42</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>799</v>
+      </c>
+      <c r="B317" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-7748.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.2069411891891</v>
+      </c>
+      <c r="J317">
+        <v>0.94</v>
+      </c>
+      <c r="K317" t="s">
+        <v>800</v>
+      </c>
+      <c r="L317" s="1">
+        <v>634205.4</v>
+      </c>
+      <c r="M317" s="1">
+        <v>640251.0</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>802</v>
+      </c>
+      <c r="B318" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>-30.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="J318">
+        <v>2.24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>803</v>
+      </c>
+      <c r="L318" s="1">
+        <v>599970.0</v>
+      </c>
+      <c r="M318" s="1">
+        <v>613432.32</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>805</v>
+      </c>
+      <c r="B319" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>696865.5</v>
+      </c>
+      <c r="H319" s="1">
+        <v>3484.5</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0.50002475370068</v>
+      </c>
+      <c r="J319">
+        <v>1.42</v>
+      </c>
+      <c r="K319" t="s">
+        <v>806</v>
+      </c>
+      <c r="L319" s="1">
+        <v>700350.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>710260.27</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>808</v>
+      </c>
+      <c r="B320" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>99.877</v>
+      </c>
+      <c r="D320" s="1">
+        <v>99.066</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>594396.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>4866.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.81864615508853</v>
+      </c>
+      <c r="J320">
+        <v>1.01</v>
+      </c>
+      <c r="K320" t="s">
+        <v>809</v>
+      </c>
+      <c r="L320" s="1">
+        <v>599262.0</v>
+      </c>
+      <c r="M320" s="1">
+        <v>605340.08</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>811</v>
+      </c>
+      <c r="B321" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>8370.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0.93295747519637</v>
+      </c>
+      <c r="J321">
+        <v>3.71</v>
+      </c>
+      <c r="K321" t="s">
+        <v>812</v>
+      </c>
+      <c r="L321" s="1">
+        <v>905517.0</v>
+      </c>
+      <c r="M321" s="1">
+        <v>938897.14</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>814</v>
+      </c>
+      <c r="B322" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-3586.1</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J322">
+        <v>1.31</v>
+      </c>
+      <c r="K322" t="s">
+        <v>815</v>
+      </c>
+      <c r="L322" s="1">
+        <v>541413.9</v>
+      </c>
+      <c r="M322" s="1">
+        <v>548545.56</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>817</v>
+      </c>
+      <c r="B323" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>797600.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>5768.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J323">
+        <v>0.24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>818</v>
+      </c>
+      <c r="L323" s="1">
+        <v>803368.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>805291.29</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>820</v>
+      </c>
+      <c r="B324" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D324" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="H324" s="1">
+        <v>504.16</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0.13806308576035</v>
+      </c>
+      <c r="J324">
+        <v>2.76</v>
+      </c>
+      <c r="K324" t="s">
+        <v>821</v>
+      </c>
+      <c r="L324" s="1">
+        <v>365670.56</v>
+      </c>
+      <c r="M324" s="1">
+        <v>375844.75</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>823</v>
+      </c>
+      <c r="B325" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.311</v>
+      </c>
+      <c r="D325" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="H325" s="1">
+        <v>2971.92</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0.81608860390557</v>
+      </c>
+      <c r="J325">
+        <v>1.7</v>
+      </c>
+      <c r="K325" t="s">
+        <v>824</v>
+      </c>
+      <c r="L325" s="1">
+        <v>367138.26</v>
+      </c>
+      <c r="M325" s="1">
+        <v>373342.71</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>826</v>
+      </c>
+      <c r="B326" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>3003.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J326">
+        <v>0.74</v>
+      </c>
+      <c r="K326" t="s">
+        <v>827</v>
+      </c>
+      <c r="L326" s="1">
+        <v>302694.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>304923.45</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>829</v>
+      </c>
+      <c r="B327" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>99.87</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-343.2</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-0.13</v>
+      </c>
+      <c r="J327">
+        <v>2.08</v>
+      </c>
+      <c r="K327" t="s">
+        <v>830</v>
+      </c>
+      <c r="L327" s="1">
+        <v>263656.8</v>
+      </c>
+      <c r="M327" s="1">
+        <v>269158.14</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>832</v>
+      </c>
+      <c r="B328" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>99.722</v>
+      </c>
+      <c r="D328" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-2032.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-0.50683428115335</v>
+      </c>
+      <c r="J328">
+        <v>3.06</v>
+      </c>
+      <c r="K328" t="s">
+        <v>833</v>
+      </c>
+      <c r="L328" s="1">
+        <v>398888.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>411134.58</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>835</v>
+      </c>
+      <c r="B329" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-1472.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.1842376665899</v>
+      </c>
+      <c r="J329">
+        <v>2.36</v>
+      </c>
+      <c r="K329" t="s">
+        <v>836</v>
+      </c>
+      <c r="L329" s="1">
+        <v>797496.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>816350.79</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>838</v>
+      </c>
+      <c r="B330" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D330" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>4952.24</v>
+      </c>
+      <c r="I330" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J330">
+        <v>0.0</v>
+      </c>
+      <c r="K330">
+        <v>0.0</v>
+      </c>
+      <c r="L330" s="1">
+        <v>416952.24</v>
+      </c>
+      <c r="M330" s="1">
+        <v>416952.24</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>840</v>
+      </c>
+      <c r="B331" s="1">
+        <v>36008000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>88.452</v>
+      </c>
+      <c r="D331" s="1">
+        <v>87.28423695</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>31429308.04</v>
+      </c>
+      <c r="H331" s="1">
+        <v>420488.12</v>
+      </c>
+      <c r="I331" s="1">
+        <v>1.3378853885833</v>
+      </c>
+      <c r="J331">
+        <v>0.12</v>
+      </c>
+      <c r="K331" t="s">
+        <v>841</v>
+      </c>
+      <c r="L331" s="1">
+        <v>31849796.16</v>
+      </c>
+      <c r="M331" s="1">
+        <v>31891920.59</v>
+      </c>
+      <c r="N331" s="1">
+        <v>5.17</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>843</v>
+      </c>
+      <c r="B332" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="H332" s="1">
+        <v>1114.81</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0.11978914505821</v>
+      </c>
+      <c r="J332">
+        <v>1.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>844</v>
+      </c>
+      <c r="L332" s="1">
+        <v>931758.4</v>
+      </c>
+      <c r="M332" s="1">
+        <v>941012.98</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>846</v>
+      </c>
+      <c r="B333" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D333" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>15480.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>3.178318447798</v>
+      </c>
+      <c r="J333">
+        <v>0.77</v>
+      </c>
+      <c r="K333" t="s">
+        <v>847</v>
+      </c>
+      <c r="L333" s="1">
+        <v>502530.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>506365.62</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>846</v>
+      </c>
+      <c r="B334" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>247191.52</v>
+      </c>
+      <c r="H334" s="1">
+        <v>3238.88</v>
+      </c>
+      <c r="I334" s="1">
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J334">
+        <v>0.28</v>
+      </c>
+      <c r="K334">
+        <v>687.17</v>
+      </c>
+      <c r="L334" s="1">
+        <v>250430.4</v>
+      </c>
+      <c r="M334" s="1">
+        <v>251117.57</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>850</v>
+      </c>
+      <c r="B335" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-116.85</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-0.019159792670875</v>
+      </c>
+      <c r="J335">
+        <v>1.7</v>
+      </c>
+      <c r="K335" t="s">
+        <v>851</v>
+      </c>
+      <c r="L335" s="1">
+        <v>609754.05</v>
+      </c>
+      <c r="M335" s="1">
+        <v>620232.22</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>853</v>
+      </c>
+      <c r="B336" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>97.967</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-8921.25</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-1.532786555703</v>
+      </c>
+      <c r="J336">
+        <v>0.24</v>
+      </c>
+      <c r="K336" t="s">
+        <v>854</v>
+      </c>
+      <c r="L336" s="1">
+        <v>573106.95</v>
+      </c>
+      <c r="M336" s="1">
+        <v>574509.35</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>856</v>
+      </c>
+      <c r="B337" s="1">
+        <v>575000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D337" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>575000.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>10419.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J337">
+        <v>0.83</v>
+      </c>
+      <c r="K337" t="s">
+        <v>857</v>
+      </c>
+      <c r="L337" s="1">
+        <v>585419.0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>590200.65</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>859</v>
+      </c>
+      <c r="B338" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>5737.92</v>
+      </c>
+      <c r="I338" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J338">
+        <v>0.68</v>
+      </c>
+      <c r="K338" t="s">
+        <v>860</v>
+      </c>
+      <c r="L338" s="1">
+        <v>561737.92</v>
+      </c>
+      <c r="M338" s="1">
+        <v>565543.02</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>862</v>
+      </c>
+      <c r="B339" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D339" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="H339" s="1">
+        <v>23876.1</v>
+      </c>
+      <c r="I339" s="1">
+        <v>4.6583158374076</v>
+      </c>
+      <c r="J339">
+        <v>0.2</v>
+      </c>
+      <c r="K339" t="s">
+        <v>863</v>
+      </c>
+      <c r="L339" s="1">
+        <v>536424.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>537644.55</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>865</v>
+      </c>
+      <c r="B340" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="H340" s="1">
+        <v>10738.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>2.0695737580052</v>
+      </c>
+      <c r="J340">
+        <v>2.26</v>
+      </c>
+      <c r="K340" t="s">
+        <v>866</v>
+      </c>
+      <c r="L340" s="1">
+        <v>529588.8</v>
+      </c>
+      <c r="M340" s="1">
+        <v>541342.22</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>868</v>
+      </c>
+      <c r="B341" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D341" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>617634.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-8472.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J341">
+        <v>1.27</v>
+      </c>
+      <c r="K341" t="s">
+        <v>869</v>
+      </c>
+      <c r="L341" s="1">
+        <v>609162.0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>616789.4</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>871</v>
+      </c>
+      <c r="B342" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>-17451.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-1.924355653477</v>
+      </c>
+      <c r="J342">
+        <v>1.11</v>
+      </c>
+      <c r="K342" t="s">
+        <v>872</v>
+      </c>
+      <c r="L342" s="1">
+        <v>889398.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>899384.3</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>874</v>
+      </c>
+      <c r="B343" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>105.129</v>
+      </c>
+      <c r="D343" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2895.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0.55380200860832</v>
+      </c>
+      <c r="J343">
+        <v>0.73</v>
+      </c>
+      <c r="K343" t="s">
+        <v>875</v>
+      </c>
+      <c r="L343" s="1">
+        <v>525645.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>529312.81</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>877</v>
+      </c>
+      <c r="B344" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="H344" s="1">
+        <v>-6097.5</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-0.81635521995401</v>
+      </c>
+      <c r="J344">
+        <v>2.82</v>
+      </c>
+      <c r="K344" t="s">
+        <v>878</v>
+      </c>
+      <c r="L344" s="1">
+        <v>740820.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>761963.84</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>880</v>
+      </c>
+      <c r="B345" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D345" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-1820.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-0.25239777889955</v>
+      </c>
+      <c r="J345">
+        <v>1.04</v>
+      </c>
+      <c r="K345" t="s">
+        <v>881</v>
+      </c>
+      <c r="L345" s="1">
+        <v>719264.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>726551.67</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>880</v>
+      </c>
+      <c r="B346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D346" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-6352.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J346">
+        <v>1.59</v>
+      </c>
+      <c r="K346" t="s">
+        <v>883</v>
+      </c>
+      <c r="L346" s="1">
+        <v>393280.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>399652.22</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>885</v>
+      </c>
+      <c r="B347" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D347" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-10980.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-1.7166979362101</v>
+      </c>
+      <c r="J347">
+        <v>2.97</v>
+      </c>
+      <c r="K347" t="s">
+        <v>886</v>
+      </c>
+      <c r="L347" s="1">
+        <v>628620.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>646435.07</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>888</v>
+      </c>
+      <c r="B348" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-4745.75</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-0.4634541851014</v>
+      </c>
+      <c r="J348">
+        <v>1.3</v>
+      </c>
+      <c r="K348" t="s">
+        <v>889</v>
+      </c>
+      <c r="L348" s="1">
+        <v>1019249.75</v>
+      </c>
+      <c r="M348" s="1">
+        <v>1032585.28</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>891</v>
+      </c>
+      <c r="B349" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>4660.36</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="J349">
+        <v>1.74</v>
+      </c>
+      <c r="K349" t="s">
+        <v>892</v>
+      </c>
+      <c r="L349" s="1">
+        <v>530660.36</v>
+      </c>
+      <c r="M349" s="1">
+        <v>539836.39</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>894</v>
+      </c>
+      <c r="B350" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>102.508</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>5291.88</v>
+      </c>
+      <c r="I350" s="1">
+        <v>2.508</v>
+      </c>
+      <c r="J350">
+        <v>0.84</v>
+      </c>
+      <c r="K350" t="s">
+        <v>895</v>
+      </c>
+      <c r="L350" s="1">
+        <v>216291.88</v>
+      </c>
+      <c r="M350" s="1">
+        <v>218064.18</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>897</v>
+      </c>
+      <c r="B351" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="H351" s="1">
+        <v>10868.98</v>
+      </c>
+      <c r="I351" s="1">
+        <v>3.6179217306513</v>
+      </c>
+      <c r="J351">
+        <v>0.24</v>
+      </c>
+      <c r="K351">
+        <v>716.73</v>
+      </c>
+      <c r="L351" s="1">
+        <v>311289.52</v>
+      </c>
+      <c r="M351" s="1">
+        <v>312006.25</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>899</v>
+      </c>
+      <c r="B352" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>102.453</v>
+      </c>
+      <c r="D352" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>517400.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-5135.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-0.99246231155779</v>
+      </c>
+      <c r="J352">
+        <v>1.19</v>
+      </c>
+      <c r="K352" t="s">
+        <v>900</v>
+      </c>
+      <c r="L352" s="1">
+        <v>512265.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>518203.36</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>902</v>
+      </c>
+      <c r="B353" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>5631.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0.80892155285356</v>
+      </c>
+      <c r="J353">
+        <v>3.1</v>
+      </c>
+      <c r="K353" t="s">
+        <v>903</v>
+      </c>
+      <c r="L353" s="1">
+        <v>701743.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>723443.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>905</v>
+      </c>
+      <c r="B354" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>602478.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>4662.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J354">
+        <v>0.49</v>
+      </c>
+      <c r="K354" t="s">
+        <v>906</v>
+      </c>
+      <c r="L354" s="1">
+        <v>607140.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>610061.13</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>908</v>
+      </c>
+      <c r="B355" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D355" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-9029.26</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.92442083666676</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" s="1">
+        <v>967718.52</v>
+      </c>
+      <c r="M355" s="1">
+        <v>967718.52</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>910</v>
+      </c>
+      <c r="B356" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-8298.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-1.383</v>
+      </c>
+      <c r="J356">
+        <v>1.39</v>
+      </c>
+      <c r="K356" t="s">
+        <v>911</v>
+      </c>
+      <c r="L356" s="1">
+        <v>591702.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>600061.79</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>913</v>
+      </c>
+      <c r="B357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>4098.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J357">
         <v>0.82</v>
       </c>
-      <c r="P12">
-[...46 lines deleted...]
-      <c r="O13" s="1">
+      <c r="K357" t="s">
+        <v>914</v>
+      </c>
+      <c r="L357" s="1">
+        <v>304098.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>306554.63</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>916</v>
+      </c>
+      <c r="B358" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D358" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-3774.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-0.64678663239075</v>
+      </c>
+      <c r="J358">
+        <v>0.49</v>
+      </c>
+      <c r="K358" t="s">
+        <v>917</v>
+      </c>
+      <c r="L358" s="1">
+        <v>579726.0</v>
+      </c>
+      <c r="M358" s="1">
+        <v>582643.81</v>
+      </c>
+      <c r="N358" s="1">
         <v>0.09</v>
       </c>
-      <c r="P13">
-[...46 lines deleted...]
-      <c r="O14" s="1">
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>919</v>
+      </c>
+      <c r="B359" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>396786.1</v>
+      </c>
+      <c r="H359" s="1">
+        <v>1679.56</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0.42329103766488</v>
+      </c>
+      <c r="J359">
+        <v>0.15</v>
+      </c>
+      <c r="K359">
+        <v>613.36</v>
+      </c>
+      <c r="L359" s="1">
+        <v>398465.66</v>
+      </c>
+      <c r="M359" s="1">
+        <v>399079.02</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>921</v>
+      </c>
+      <c r="B360" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D360" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-76218.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-11.471341212876</v>
+      </c>
+      <c r="J360">
+        <v>0.62</v>
+      </c>
+      <c r="K360" t="s">
+        <v>922</v>
+      </c>
+      <c r="L360" s="1">
+        <v>588203.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>592546.84</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>924</v>
+      </c>
+      <c r="B361" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>91.003</v>
+      </c>
+      <c r="D361" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>1966056.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>218016.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>11.089002551301</v>
+      </c>
+      <c r="J361">
+        <v>0.11</v>
+      </c>
+      <c r="K361" t="s">
+        <v>925</v>
+      </c>
+      <c r="L361" s="1">
+        <v>2184072.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>2186800.77</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>927</v>
+      </c>
+      <c r="B362" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>99.52</v>
+      </c>
+      <c r="D362" s="1">
+        <v>98.009</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>2254207.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>34753.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>1.5416951504454</v>
+      </c>
+      <c r="J362">
+        <v>1.58</v>
+      </c>
+      <c r="K362" t="s">
+        <v>928</v>
+      </c>
+      <c r="L362" s="1">
+        <v>2288960.0</v>
+      </c>
+      <c r="M362" s="1">
+        <v>2325350.41</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>930</v>
+      </c>
+      <c r="B363" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>90.93</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="H363" s="1">
+        <v>-86901.08</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-8.8279997673257</v>
+      </c>
+      <c r="J363">
+        <v>0.74</v>
+      </c>
+      <c r="K363" t="s">
+        <v>931</v>
+      </c>
+      <c r="L363" s="1">
+        <v>897479.1</v>
+      </c>
+      <c r="M363" s="1">
+        <v>904820.76</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>933</v>
+      </c>
+      <c r="B364" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="H364" s="1">
+        <v>3937.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>2.554895038072</v>
+      </c>
+      <c r="J364">
+        <v>0.9</v>
+      </c>
+      <c r="K364" t="s">
+        <v>934</v>
+      </c>
+      <c r="L364" s="1">
+        <v>158033.35</v>
+      </c>
+      <c r="M364" s="1">
+        <v>159434.72</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>936</v>
+      </c>
+      <c r="B365" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>605160.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>522.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J365">
+        <v>0.16</v>
+      </c>
+      <c r="K365">
+        <v>952.11</v>
+      </c>
+      <c r="L365" s="1">
+        <v>605682.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>606634.11</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>0.2375</v>
+      </c>
+      <c r="D366" s="1">
+        <v>0.209010063</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0</v>
+      </c>
+      <c r="J366">
+        <v>0.0</v>
+      </c>
+      <c r="K366">
+        <v>0.0</v>
+      </c>
+      <c r="L366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="M366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>940</v>
+      </c>
+      <c r="B367" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>0.0375</v>
+      </c>
+      <c r="D367" s="1">
+        <v>0.0910287342</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0</v>
+      </c>
+      <c r="J367">
+        <v>0.0</v>
+      </c>
+      <c r="K367">
+        <v>0.0</v>
+      </c>
+      <c r="L367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="M367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="N367" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>942</v>
+      </c>
+      <c r="B368" s="1">
+        <v>2489.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>10.7</v>
+      </c>
+      <c r="D368" s="1">
+        <v>60.3524708718</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>1502173.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>-1235850.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-82.270817009759</v>
+      </c>
+      <c r="J368">
+        <v>0.0</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368" s="1">
+        <v>266323.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>266323.0</v>
+      </c>
+      <c r="N368" s="1">
         <v>0.04</v>
       </c>
-      <c r="P14">
-[...1896 lines deleted...]
-      <c r="O52" s="1">
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>944</v>
+      </c>
+      <c r="B369" s="1">
+        <v>-4124.0</v>
+      </c>
+      <c r="C369" s="1">
         <v>0.16</v>
       </c>
-      <c r="P52">
-[...5231 lines deleted...]
-      <c r="J157" s="1">
+      <c r="D369" s="1">
+        <v>0.1458062561</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="I369" s="1">
         <v>0</v>
       </c>
-      <c r="K157">
-[...46 lines deleted...]
-      <c r="J158" s="1">
+      <c r="J369">
+        <v>0.0</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="M369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="N369" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>946</v>
+      </c>
+      <c r="B370" s="1">
+        <v>-4124.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="D370" s="1">
+        <v>0.0649721145</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="I370" s="1">
         <v>0</v>
       </c>
-      <c r="K158">
-[...46 lines deleted...]
-      <c r="J159" s="1">
+      <c r="J370">
+        <v>0.0</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="M370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>948</v>
+      </c>
+      <c r="B371" s="1">
+        <v>-2489.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="D371" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>-1259434.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>1040402.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-82.608695652174</v>
+      </c>
+      <c r="J371">
+        <v>0.0</v>
+      </c>
+      <c r="K371">
+        <v>0.0</v>
+      </c>
+      <c r="L371" s="1">
+        <v>-219032.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>-219032.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>950</v>
+      </c>
+      <c r="B372" s="1">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>10.94871103</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>-314290.4</v>
+      </c>
+      <c r="I372" s="1">
         <v>0</v>
       </c>
-      <c r="K159">
-[...10653 lines deleted...]
-        <v>0.0</v>
+      <c r="J372">
+        <v>0.0</v>
+      </c>
+      <c r="K372" t="s">
+        <v>951</v>
+      </c>
+      <c r="L372" s="1">
+        <v>-314290.4</v>
       </c>
       <c r="M372" s="1">
-        <v>-1175640.0</v>
+        <v>-317512.62</v>
       </c>
       <c r="N372" s="1">
-        <v>-1175640.0</v>
-[...205 lines deleted...]
-        <v>1</v>
+        <v>-0.05</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>949</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">